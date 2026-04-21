--- v2 (2026-02-15)
+++ v3 (2026-04-21)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7AFE692F-2A61-4005-BF92-A998051952B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{44CF9A20-0C2A-4823-9FF8-03D825BFDEEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EE3342CC-9F19-417D-A38A-56B9D763B96A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{993F4F99-9960-40B5-A885-8785EFDCC661}"/>
   </bookViews>
   <sheets>
     <sheet name="housrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{512BFC12-4427-4139-8B44-2B8713C316D5}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF863E65-F4A4-4A0C-9707-4539FCC0655E}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>62.263899234</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>62.273529865999997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>62.581315472999997</v>
+        <v>62.593465678000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.31741623899999638</v>
+        <v>0.3199358120000042</v>
       </c>
       <c r="D7" s="5">
-        <v>6.2919756468544197</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.3423309175487663</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>62.825032323000002</v>
+        <v>62.828057389000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.24371685000000554</v>
+        <v>0.2345917110000002</v>
       </c>
       <c r="D8" s="5">
-        <v>4.7746922832549554</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.59130988737535</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>62.858591345999997</v>
+        <v>62.845531983000001</v>
       </c>
       <c r="C9" s="5">
-        <v>3.3559022999995136E-2</v>
+        <v>1.7474593999999399E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>0.6428862716631123</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.33427136258825652</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>63.924960566000003</v>
+        <v>63.937467630999997</v>
       </c>
       <c r="C10" s="5">
-        <v>1.0663692200000057</v>
+        <v>1.0919356479999962</v>
       </c>
       <c r="D10" s="5">
-        <v>22.368572534948928</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>22.962388898954345</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>65.137379374999995</v>
+        <v>65.061604438000003</v>
       </c>
       <c r="C11" s="5">
-        <v>1.2124188089999919</v>
+        <v>1.1241368070000064</v>
       </c>
       <c r="D11" s="5">
-        <v>25.290388993098787</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>23.262806748288114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>65.664341801000006</v>
+        <v>65.664685159000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.52696242600001142</v>
+        <v>0.60308072099999777</v>
       </c>
       <c r="D12" s="5">
-        <v>10.151841385011263</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>11.708229543630067</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>66.380679322000006</v>
+        <v>66.452930727999998</v>
       </c>
       <c r="C13" s="5">
-        <v>0.71633752099999981</v>
+        <v>0.7882455689999972</v>
       </c>
       <c r="D13" s="5">
-        <v>13.905623571460124</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>15.395074926476982</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>66.112533323999997</v>
+        <v>66.149056087000005</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.26814599800000849</v>
+        <v>-0.30387464099999306</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.7411626394389454</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-5.3514101691443443</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>66.490133626000002</v>
+        <v>66.511598289999995</v>
       </c>
       <c r="C15" s="5">
-        <v>0.37760030200000472</v>
+        <v>0.36254220299998963</v>
       </c>
       <c r="D15" s="5">
-        <v>7.0732245742825439</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.778740297043595</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>66.642172904999995</v>
+        <v>66.679278488999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.15203927899999314</v>
+        <v>0.16768019900000297</v>
       </c>
       <c r="D16" s="5">
-        <v>2.7787471423269983</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0675831251560925</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>67.179360224999996</v>
+        <v>67.168418931999994</v>
       </c>
       <c r="C17" s="5">
-        <v>0.53718732000000102</v>
+        <v>0.48914044299999659</v>
       </c>
       <c r="D17" s="5">
-        <v>10.113501844913975</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1668566227812054</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>66.559173606000002</v>
+        <v>66.569712987000003</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.62018661899999472</v>
+        <v>-0.59870594499999186</v>
       </c>
       <c r="D18" s="5">
-        <v>-10.532625884661462</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.187102697534245</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>66.428317919999998</v>
+        <v>66.435821031000003</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.13085568600000386</v>
+        <v>-0.13389195599999937</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.3338625961747628</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3870441829935252</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>66.689722920999998</v>
+        <v>66.697575369000006</v>
       </c>
       <c r="C20" s="5">
-        <v>0.26140500099999997</v>
+        <v>0.26175433800000292</v>
       </c>
       <c r="D20" s="5">
-        <v>4.8257288075480798</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8317605982577838</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>66.023681612999994</v>
+        <v>66.103399315999994</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.66604130800000405</v>
+        <v>-0.59417605300001242</v>
       </c>
       <c r="D21" s="5">
-        <v>-11.347722512056679</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.181672835666289</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>66.886790065</v>
+        <v>66.887800114000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.86310845200000585</v>
+        <v>0.78440079800000717</v>
       </c>
       <c r="D22" s="5">
-        <v>16.865790041525774</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.206618957521334</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>67.414074791000004</v>
+        <v>67.447245304999996</v>
       </c>
       <c r="C23" s="5">
-        <v>0.52728472600000487</v>
+        <v>0.55944519099999468</v>
       </c>
       <c r="D23" s="5">
-        <v>9.8810217901761135</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.511545045125725</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>67.078809440000001</v>
+        <v>67.067522397000005</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.33526535100000388</v>
+        <v>-0.37972290799999087</v>
       </c>
       <c r="D24" s="5">
-        <v>-5.8073082482075318</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5505921601073602</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>67.199659288000007</v>
+        <v>67.263688740999996</v>
       </c>
       <c r="C25" s="5">
-        <v>0.12084984800000598</v>
+        <v>0.196166343999991</v>
       </c>
       <c r="D25" s="5">
-        <v>2.1834833350920846</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5669075223027313</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>67.194997966000003</v>
+        <v>67.288614985999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-4.6613220000040201E-3</v>
+        <v>2.4926245000003178E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-8.3206566065319176E-2</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.44559753448398798</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>67.239289608000007</v>
+        <v>67.133006132999995</v>
       </c>
       <c r="C27" s="5">
-        <v>4.4291642000004572E-2</v>
+        <v>-0.15560885300000393</v>
       </c>
       <c r="D27" s="5">
-        <v>0.79385493237547067</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7400444588845385</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>67.281886794000002</v>
+        <v>67.305718851999998</v>
       </c>
       <c r="C28" s="5">
-        <v>4.2597185999994736E-2</v>
+        <v>0.17271271900000329</v>
       </c>
       <c r="D28" s="5">
-        <v>0.76287402538826043</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1312940521118104</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>67.182701065000003</v>
+        <v>67.289547077999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-9.9185728999998446E-2</v>
+        <v>-1.6171774000000028E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.7547451394486546</v>
+        <v>-0.28794736001477306</v>
       </c>
       <c r="E29" s="5">
-        <v>4.9730155047944535E-3</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.18033496682814398</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>70.246620704999998</v>
+        <v>70.249805457999997</v>
       </c>
       <c r="C30" s="5">
-        <v>3.0639196399999946</v>
+        <v>2.9602583799999991</v>
       </c>
       <c r="D30" s="5">
-        <v>70.771626678959748</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>67.637142550323247</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>70.514280701000004</v>
+        <v>70.517039831999995</v>
       </c>
       <c r="C31" s="5">
-        <v>0.26765999600000612</v>
+        <v>0.26723437399999739</v>
       </c>
       <c r="D31" s="5">
-        <v>4.669396352931221</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6615994468717004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>70.539490036000004</v>
+        <v>70.556311821999998</v>
       </c>
       <c r="C32" s="5">
-        <v>2.5209334999999555E-2</v>
+        <v>3.9271990000003143E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.42985272200373181</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.67034869938316088</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>70.887871345999997</v>
+        <v>70.955453313999996</v>
       </c>
       <c r="C33" s="5">
-        <v>0.3483813099999935</v>
+        <v>0.39914149199999827</v>
       </c>
       <c r="D33" s="5">
-        <v>6.0902411984416149</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.003725048146614</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>70.868875790999994</v>
+        <v>70.951786096999996</v>
       </c>
       <c r="C34" s="5">
-        <v>-1.8995555000003606E-2</v>
+        <v>-3.6672170000002779E-3</v>
       </c>
       <c r="D34" s="5">
-        <v>-0.32108596935970235</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2002418203388476E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>70.704545856999999</v>
+        <v>70.750529451000006</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.16432993399999418</v>
+        <v>-0.20125664599999027</v>
       </c>
       <c r="D35" s="5">
-        <v>-2.7473323099290514</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3512282787316439</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>70.741159914999997</v>
+        <v>70.800732436000004</v>
       </c>
       <c r="C36" s="5">
-        <v>3.661405799999784E-2</v>
+        <v>5.0202984999998534E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>0.62318800333773794</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85482399438057133</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>70.872427617</v>
+        <v>70.924060541000003</v>
       </c>
       <c r="C37" s="5">
-        <v>0.13126770200000237</v>
+        <v>0.1233281049999988</v>
       </c>
       <c r="D37" s="5">
-        <v>2.2495936352434187</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1104278980177194</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>70.947507869000006</v>
+        <v>71.255499220999994</v>
       </c>
       <c r="C38" s="5">
-        <v>7.5080252000006453E-2</v>
+        <v>0.33143867999999088</v>
       </c>
       <c r="D38" s="5">
-        <v>1.2786793645219285</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7541802867326908</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>72.095421997000003</v>
+        <v>71.936775400000002</v>
       </c>
       <c r="C39" s="5">
-        <v>1.1479141279999965</v>
+        <v>0.68127617900000814</v>
       </c>
       <c r="D39" s="5">
-        <v>21.240165499222876</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.096215888757156</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>71.365728488000002</v>
+        <v>71.481109794000005</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.72969350900000052</v>
+        <v>-0.45566560599999661</v>
       </c>
       <c r="D40" s="5">
-        <v>-11.491662882437604</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3418037289345373</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>71.754136872999993</v>
+        <v>71.763530571999993</v>
       </c>
       <c r="C41" s="5">
-        <v>0.38840838499999109</v>
+        <v>0.2824207779999881</v>
       </c>
       <c r="D41" s="5">
-        <v>6.7300950572391605</v>
+        <v>4.8455786193303707</v>
       </c>
       <c r="E41" s="5">
-        <v>6.8044834987760927</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6488536307338864</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>72.230544875999996</v>
+        <v>72.223943145000007</v>
       </c>
       <c r="C42" s="5">
-        <v>0.47640800300000308</v>
+        <v>0.46041257300001348</v>
       </c>
       <c r="D42" s="5">
-        <v>8.2648193655781235</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9763856710600267</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>72.447574627999998</v>
+        <v>72.555615485000004</v>
       </c>
       <c r="C43" s="5">
-        <v>0.21702975200000196</v>
+        <v>0.33167233999999723</v>
       </c>
       <c r="D43" s="5">
-        <v>3.6658036574324315</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6520724287705049</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>72.831895277000001</v>
+        <v>72.851965551999996</v>
       </c>
       <c r="C44" s="5">
-        <v>0.38432064900000285</v>
+        <v>0.29635006699999167</v>
       </c>
       <c r="D44" s="5">
-        <v>6.5548269523749925</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.012963873059606</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>73.130238085000002</v>
+        <v>73.090426191999995</v>
       </c>
       <c r="C45" s="5">
-        <v>0.29834280800000101</v>
+        <v>0.23846063999999956</v>
       </c>
       <c r="D45" s="5">
-        <v>5.0278581520943222</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9993556383862261</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>73.299926638000002</v>
+        <v>73.264224119999994</v>
       </c>
       <c r="C46" s="5">
-        <v>0.1696885530000003</v>
+        <v>0.17379792799999905</v>
       </c>
       <c r="D46" s="5">
-        <v>2.8202443928937448</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8910325078435273</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>73.407455548000001</v>
+        <v>73.364865709</v>
       </c>
       <c r="C47" s="5">
-        <v>0.1075289099999992</v>
+        <v>0.10064158900000564</v>
       </c>
       <c r="D47" s="5">
-        <v>1.7746388287416259</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6609272092446226</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>73.546691261999996</v>
+        <v>73.573339533999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.13923571399999446</v>
+        <v>0.20847382499999867</v>
       </c>
       <c r="D48" s="5">
-        <v>2.2999973751874681</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4637247471858146</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>73.698398573999995</v>
+        <v>73.700027617000003</v>
       </c>
       <c r="C49" s="5">
-        <v>0.15170731199999921</v>
+        <v>0.12668808300000478</v>
       </c>
       <c r="D49" s="5">
-        <v>2.5035577950539789</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0859970863189359</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>74.369108522999994</v>
+        <v>74.734427289999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.67070994899999903</v>
+        <v>1.0343996729999958</v>
       </c>
       <c r="D50" s="5">
-        <v>11.484449785995743</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.205238029933835</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>73.787488659000005</v>
+        <v>73.723938899000004</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.58161986399998966</v>
+        <v>-1.0104883909999955</v>
       </c>
       <c r="D51" s="5">
-        <v>-8.9915228833128751</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.071425018331775</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>74.012218716999996</v>
+        <v>74.105042424000004</v>
       </c>
       <c r="C52" s="5">
-        <v>0.22473005799999157</v>
+        <v>0.38110352500000033</v>
       </c>
       <c r="D52" s="5">
-        <v>3.7166137368649599</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3826383092394634</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>74.273210152000004</v>
+        <v>74.265074425999998</v>
       </c>
       <c r="C53" s="5">
-        <v>0.26099143500000821</v>
+        <v>0.16003200199999412</v>
       </c>
       <c r="D53" s="5">
-        <v>4.3146382001295169</v>
+        <v>2.6224372063994528</v>
       </c>
       <c r="E53" s="5">
-        <v>3.510701109064418</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4858149174952002</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>74.623614277000001</v>
+        <v>74.700899081000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.35040412499999718</v>
+        <v>0.43582465500000467</v>
       </c>
       <c r="D54" s="5">
-        <v>5.8105607973417017</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2740060805376094</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>74.692224625999998</v>
+        <v>74.712837992999994</v>
       </c>
       <c r="C55" s="5">
-        <v>6.8610348999996518E-2</v>
+        <v>1.1938911999990864E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>1.1088987988126631</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.19195611862292683</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>74.647896007</v>
+        <v>74.665000785000004</v>
       </c>
       <c r="C56" s="5">
-        <v>-4.4328618999998071E-2</v>
+        <v>-4.7837207999990028E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-0.70986038019713593</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.76563719021426335</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>76.119080092000004</v>
+        <v>76.178405882000007</v>
       </c>
       <c r="C57" s="5">
-        <v>1.4711840850000044</v>
+        <v>1.5134050970000033</v>
       </c>
       <c r="D57" s="5">
-        <v>26.389651683039794</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.226528121969061</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>76.171139423</v>
+        <v>76.231767586000004</v>
       </c>
       <c r="C58" s="5">
-        <v>5.2059330999995268E-2</v>
+        <v>5.3361703999996735E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.82379769541911507</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84382604619073209</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>76.337691550000002</v>
+        <v>76.366991103000004</v>
       </c>
       <c r="C59" s="5">
-        <v>0.16655212700000277</v>
+        <v>0.13522351700000002</v>
       </c>
       <c r="D59" s="5">
-        <v>2.6556476973915055</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.149507200244738</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>76.702505672000001</v>
+        <v>76.724396536</v>
       </c>
       <c r="C60" s="5">
-        <v>0.36481412199999852</v>
+        <v>0.35740543299999672</v>
       </c>
       <c r="D60" s="5">
-        <v>5.887902206726725</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7629657576544924</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>76.999751348000004</v>
+        <v>76.978451049</v>
       </c>
       <c r="C61" s="5">
-        <v>0.29724567600000285</v>
+        <v>0.25405451299999982</v>
       </c>
       <c r="D61" s="5">
-        <v>4.7507775240316574</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0466834624313996</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>76.246782535999998</v>
+        <v>76.763433578999994</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.75296881200000598</v>
+        <v>-0.21501747000000648</v>
       </c>
       <c r="D62" s="5">
-        <v>-11.123612932983528</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3008425118135509</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>78.030135056999995</v>
+        <v>77.989366837999995</v>
       </c>
       <c r="C63" s="5">
-        <v>1.7833525209999976</v>
+        <v>1.2259332590000014</v>
       </c>
       <c r="D63" s="5">
-        <v>31.974504123261347</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.940574571493364</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>78.343073619999998</v>
+        <v>78.343935091999995</v>
       </c>
       <c r="C64" s="5">
-        <v>0.312938563000003</v>
+        <v>0.35456825400000014</v>
       </c>
       <c r="D64" s="5">
-        <v>4.9201663428882991</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5941469706279889</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>78.129922594999996</v>
+        <v>78.191130119999997</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.21315102500000194</v>
+        <v>-0.15280497199999843</v>
       </c>
       <c r="D65" s="5">
-        <v>-3.2164707464072073</v>
+        <v>-2.3155801067174964</v>
       </c>
       <c r="E65" s="5">
-        <v>5.1926023328024096</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2865438085732297</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>77.831425221000003</v>
+        <v>77.798588245999994</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.29849737399999299</v>
+        <v>-0.39254187400000262</v>
       </c>
       <c r="D66" s="5">
-        <v>-4.4895108125686427</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8607545780171684</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>77.589895135000006</v>
+        <v>77.617271813000002</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.24153008599999737</v>
+        <v>-0.18131643299999212</v>
       </c>
       <c r="D67" s="5">
-        <v>-3.6609896016295829</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7611334658634301</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>78.539218899000005</v>
+        <v>78.552219910999995</v>
       </c>
       <c r="C68" s="5">
-        <v>0.94932376399999896</v>
+        <v>0.93494809799999246</v>
       </c>
       <c r="D68" s="5">
-        <v>15.711614699166621</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.451896543275589</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>78.132787961999995</v>
+        <v>78.096363069999995</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.40643093700001032</v>
+        <v>-0.45585684099999924</v>
       </c>
       <c r="D69" s="5">
-        <v>-6.0361242413134679</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.745852123374374</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>78.381650867000005</v>
+        <v>78.345612036000006</v>
       </c>
       <c r="C70" s="5">
-        <v>0.24886290500000996</v>
+        <v>0.24924896600001034</v>
       </c>
       <c r="D70" s="5">
-        <v>3.8898264706613173</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8978161560390134</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>78.805420131000005</v>
+        <v>78.716940722999993</v>
       </c>
       <c r="C71" s="5">
-        <v>0.42376926400000059</v>
+        <v>0.37132868699998767</v>
       </c>
       <c r="D71" s="5">
-        <v>6.684220612839864</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8381780638361525</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>79.138905905000001</v>
+        <v>79.081684526999993</v>
       </c>
       <c r="C72" s="5">
-        <v>0.33348577399999613</v>
+        <v>0.36474380399999973</v>
       </c>
       <c r="D72" s="5">
-        <v>5.1979889881488717</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7042511300308574</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>79.369706828000005</v>
+        <v>79.333274634999995</v>
       </c>
       <c r="C73" s="5">
-        <v>0.23080092300000388</v>
+        <v>0.25159010800000203</v>
       </c>
       <c r="D73" s="5">
-        <v>3.5563682877189029</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8851884078564103</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>79.578169212999995</v>
+        <v>79.953077015000005</v>
       </c>
       <c r="C74" s="5">
-        <v>0.20846238499999004</v>
+        <v>0.61980238000001009</v>
       </c>
       <c r="D74" s="5">
-        <v>3.1976976391793865</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7886932670858897</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>79.400053084000007</v>
+        <v>79.332903862999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.17811612899998863</v>
+        <v>-0.62017315200000667</v>
       </c>
       <c r="D75" s="5">
-        <v>-2.6530853066017435</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.921047469994436</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>79.259184554000001</v>
+        <v>79.266152890000001</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.14086853000000588</v>
+        <v>-6.6750972999997771E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.1083418735321047</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0050245956725545</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>79.764144037999998</v>
+        <v>79.712943718000005</v>
       </c>
       <c r="C77" s="5">
-        <v>0.50495948399999691</v>
+        <v>0.44679082800000458</v>
       </c>
       <c r="D77" s="5">
-        <v>7.9188504688481487</v>
+        <v>6.9775881436119569</v>
       </c>
       <c r="E77" s="5">
-        <v>2.0916716524490564</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9462739516163508</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>80.336017658000003</v>
+        <v>80.300083885000006</v>
       </c>
       <c r="C78" s="5">
-        <v>0.57187362000000519</v>
+        <v>0.58714016700000116</v>
       </c>
       <c r="D78" s="5">
-        <v>8.9509659497728258</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2058284411764113</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>80.308427049000002</v>
+        <v>80.322731059999995</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.7590609000000654E-2</v>
+        <v>2.2647174999988806E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.41135051927835287</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.33896359767364714</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>80.715476222000007</v>
+        <v>80.727981987000007</v>
       </c>
       <c r="C80" s="5">
-        <v>0.40704917300000432</v>
+        <v>0.40525092700001153</v>
       </c>
       <c r="D80" s="5">
-        <v>6.2547428516608772</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2251998171633627</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>80.970735576999999</v>
+        <v>80.936908310000007</v>
       </c>
       <c r="C81" s="5">
-        <v>0.25525935499999264</v>
+        <v>0.20892632300000002</v>
       </c>
       <c r="D81" s="5">
-        <v>3.8616587170426264</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1502239437231294</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>81.101185756000007</v>
+        <v>81.083149864999996</v>
       </c>
       <c r="C82" s="5">
-        <v>0.13045017900000744</v>
+        <v>0.14624155499998892</v>
       </c>
       <c r="D82" s="5">
-        <v>1.9505168331199307</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1899079893683782</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>81.760975997000003</v>
+        <v>81.658432113000003</v>
       </c>
       <c r="C83" s="5">
-        <v>0.65979024099999606</v>
+        <v>0.57528224800000771</v>
       </c>
       <c r="D83" s="5">
-        <v>10.211358992802921</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8541786577935646</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>81.377731706999995</v>
+        <v>81.348163903</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.38324429000000748</v>
+        <v>-0.31026821000000382</v>
       </c>
       <c r="D84" s="5">
-        <v>-5.4820793301821436</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4654161416130878</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>81.716739731999994</v>
+        <v>81.709570640999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.33900802499999827</v>
+        <v>0.36140673799999945</v>
       </c>
       <c r="D85" s="5">
-        <v>5.11517321127688</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4634759750779027</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>82.025979590000006</v>
+        <v>82.254252493999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.30923985800001219</v>
+        <v>0.54468185300000016</v>
       </c>
       <c r="D86" s="5">
-        <v>4.6368683626245355</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2991825307602305</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>82.688216140999998</v>
+        <v>82.688760389999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.66223655099999235</v>
+        <v>0.4345078959999995</v>
       </c>
       <c r="D87" s="5">
-        <v>10.130184508750295</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5264505701128517</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>83.296818177999995</v>
+        <v>83.326724197000004</v>
       </c>
       <c r="C88" s="5">
-        <v>0.60860203699999715</v>
+        <v>0.63796380700000554</v>
       </c>
       <c r="D88" s="5">
-        <v>9.1987012343060837</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6614363490463262</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>83.418060349000001</v>
+        <v>83.368414146999996</v>
       </c>
       <c r="C89" s="5">
-        <v>0.12124217100000578</v>
+        <v>4.1689949999991427E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>1.7607034906212959</v>
+        <v>0.60203776112195406</v>
       </c>
       <c r="E89" s="5">
-        <v>4.5809007983076411</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5857927941187704</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>83.842260994</v>
+        <v>83.807712034000005</v>
       </c>
       <c r="C90" s="5">
-        <v>0.4242006449999991</v>
+        <v>0.43929788700000927</v>
       </c>
       <c r="D90" s="5">
-        <v>6.2758849968288066</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5097413533433901</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>84.539867035</v>
+        <v>84.636529127000003</v>
       </c>
       <c r="C91" s="5">
-        <v>0.69760604100000023</v>
+        <v>0.82881709299999784</v>
       </c>
       <c r="D91" s="5">
-        <v>10.454381200889173</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.534665942036071</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>84.601486491000003</v>
+        <v>84.624401328000005</v>
       </c>
       <c r="C92" s="5">
-        <v>6.1619456000002515E-2</v>
+        <v>-1.2127798999998163E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>0.87817142864943243</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.17181581970687754</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>85.016775237999994</v>
+        <v>85.073397068999995</v>
       </c>
       <c r="C93" s="5">
-        <v>0.41528874699999108</v>
+        <v>0.44899574099999029</v>
       </c>
       <c r="D93" s="5">
-        <v>6.0521815567687209</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5560193661519772</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>85.516125375000001</v>
+        <v>85.607778057000004</v>
       </c>
       <c r="C94" s="5">
-        <v>0.49935013700000752</v>
+        <v>0.53438098800000944</v>
       </c>
       <c r="D94" s="5">
-        <v>7.2804658478599515</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8036341828021882</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>85.787556848999998</v>
+        <v>85.812420431999996</v>
       </c>
       <c r="C95" s="5">
-        <v>0.27143147399999634</v>
+        <v>0.20464237499999172</v>
       </c>
       <c r="D95" s="5">
-        <v>3.8760465719193782</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9065743522705967</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>86.077893153999995</v>
+        <v>86.144657440000003</v>
       </c>
       <c r="C96" s="5">
-        <v>0.29033630499999674</v>
+        <v>0.33223700800000699</v>
       </c>
       <c r="D96" s="5">
-        <v>4.1376918084349734</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7462195073638691</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>86.188537096999994</v>
+        <v>86.289323585000005</v>
       </c>
       <c r="C97" s="5">
-        <v>0.11064394299999947</v>
+        <v>0.14466614500000219</v>
       </c>
       <c r="D97" s="5">
-        <v>1.5534235170770794</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0339254535700402</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>86.328307596000002</v>
+        <v>86.461056326999994</v>
       </c>
       <c r="C98" s="5">
-        <v>0.13977049900000793</v>
+        <v>0.171732741999989</v>
       </c>
       <c r="D98" s="5">
-        <v>1.9634710093233698</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4145522834149613</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>86.446899075999994</v>
+        <v>86.495772314000007</v>
       </c>
       <c r="C99" s="5">
-        <v>0.11859147999999209</v>
+        <v>3.471598700001266E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>1.6609839767354195</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48289146899129776</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>86.676794336</v>
+        <v>86.706418499999998</v>
       </c>
       <c r="C100" s="5">
-        <v>0.22989526000000637</v>
+        <v>0.21064618599999108</v>
       </c>
       <c r="D100" s="5">
-        <v>3.2383509625766527</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9618652227016096</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>87.224644218999998</v>
+        <v>87.280678408</v>
       </c>
       <c r="C101" s="5">
-        <v>0.54784988299999782</v>
+        <v>0.57425990800000193</v>
       </c>
       <c r="D101" s="5">
-        <v>7.8540328407767479</v>
+        <v>8.2436398617210749</v>
       </c>
       <c r="E101" s="5">
-        <v>4.5632610660979456</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6927416108715647</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>87.530017220000005</v>
+        <v>87.601584223000003</v>
       </c>
       <c r="C102" s="5">
-        <v>0.30537300100000664</v>
+        <v>0.32090581500000326</v>
       </c>
       <c r="D102" s="5">
-        <v>4.2830409040171435</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5023756794105418</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>87.710636034000004</v>
+        <v>87.693547893000002</v>
       </c>
       <c r="C103" s="5">
-        <v>0.18061881399999891</v>
+        <v>9.1963669999998388E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>2.5045059586819463</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2670526855103059</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>88.008894119000004</v>
+        <v>88.031120915000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.29825808500000051</v>
+        <v>0.33757302200000083</v>
       </c>
       <c r="D104" s="5">
-        <v>4.1577627161906383</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.718422032736469</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>88.536931826</v>
+        <v>88.585246751</v>
       </c>
       <c r="C105" s="5">
-        <v>0.52803770699999575</v>
+        <v>0.55412583599999721</v>
       </c>
       <c r="D105" s="5">
-        <v>7.4421887587749369</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8206656342453718</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>89.059788935</v>
+        <v>89.170392269999994</v>
       </c>
       <c r="C106" s="5">
-        <v>0.52285710900000026</v>
+        <v>0.5851455189999939</v>
       </c>
       <c r="D106" s="5">
-        <v>7.3213989566424997</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2209483014726192</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>88.787523497999999</v>
+        <v>88.747601877999998</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.2722654370000015</v>
+        <v>-0.42279039199999602</v>
       </c>
       <c r="D107" s="5">
-        <v>-3.607471438109966</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5435995052729563</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>89.065085960999994</v>
+        <v>89.122453394999994</v>
       </c>
       <c r="C108" s="5">
-        <v>0.27756246299999532</v>
+        <v>0.37485151699999619</v>
       </c>
       <c r="D108" s="5">
-        <v>3.8165483088033136</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1879723228449137</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>89.446650531000003</v>
+        <v>89.467025804000002</v>
       </c>
       <c r="C109" s="5">
-        <v>0.38156457000000898</v>
+        <v>0.34457240900000841</v>
       </c>
       <c r="D109" s="5">
-        <v>5.2638115909944716</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7394768886978245</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>89.389810097999998</v>
+        <v>89.465744035</v>
       </c>
       <c r="C110" s="5">
-        <v>-5.6840433000004964E-2</v>
+        <v>-1.2817690000019866E-3</v>
       </c>
       <c r="D110" s="5">
-        <v>-0.75990134719898794</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7190709007885996E-2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>90.104565782999998</v>
+        <v>90.274092197000002</v>
       </c>
       <c r="C111" s="5">
-        <v>0.71475568500000008</v>
+        <v>0.80834816200000148</v>
       </c>
       <c r="D111" s="5">
-        <v>10.028553044458643</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.397699229288371</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>90.209973421000001</v>
+        <v>90.229673093000002</v>
       </c>
       <c r="C112" s="5">
-        <v>0.10540763800000263</v>
+        <v>-4.4419103999999265E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>1.4128717081639763</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.58886119285350702</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>90.927105736000001</v>
+        <v>90.980277674000007</v>
       </c>
       <c r="C113" s="5">
-        <v>0.71713231500000063</v>
+        <v>0.7506045810000046</v>
       </c>
       <c r="D113" s="5">
-        <v>9.9678542903336655</v>
+        <v>10.452230081417447</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2447424694608271</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2387379812814485</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>90.523280233999998</v>
+        <v>90.606974412</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.40382550200000367</v>
+        <v>-0.37330326200000741</v>
       </c>
       <c r="D114" s="5">
-        <v>-5.2011684681651627</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.814138210618502</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>90.797404881000006</v>
+        <v>90.867236531000003</v>
       </c>
       <c r="C115" s="5">
-        <v>0.27412464700000783</v>
+        <v>0.26026211900000362</v>
       </c>
       <c r="D115" s="5">
-        <v>3.6950051515461046</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5018954313323247</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>91.037419780999997</v>
+        <v>91.056471299999998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.24001489999999137</v>
+        <v>0.18923476899999514</v>
       </c>
       <c r="D116" s="5">
-        <v>3.2186208560278651</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.527873200734021</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>90.976726005000003</v>
+        <v>91.029314138999993</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.0693775999993704E-2</v>
+        <v>-2.7157161000005203E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.79710147592790825</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35730782425219543</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>91.150160424999996</v>
+        <v>91.270851347999994</v>
       </c>
       <c r="C118" s="5">
-        <v>0.17343441999999243</v>
+        <v>0.24153720900000053</v>
       </c>
       <c r="D118" s="5">
-        <v>2.3117712353498021</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2309613266419124</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>91.057516785999994</v>
+        <v>91.138568066999994</v>
       </c>
       <c r="C119" s="5">
-        <v>-9.2643639000002054E-2</v>
+        <v>-0.13228328099999942</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.2128667738367516</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7254210513688029</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>92.245965913000006</v>
+        <v>92.298851170000006</v>
       </c>
       <c r="C120" s="5">
-        <v>1.1884491270000126</v>
+        <v>1.1602831030000118</v>
       </c>
       <c r="D120" s="5">
-        <v>16.836613951992518</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.393609262115394</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>93.340219916999999</v>
+        <v>93.36048649</v>
       </c>
       <c r="C121" s="5">
-        <v>1.0942540039999926</v>
+        <v>1.0616353199999935</v>
       </c>
       <c r="D121" s="5">
-        <v>15.201264060532349</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.710118299391549</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>92.857754158000006</v>
+        <v>92.930645932999994</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.482465758999993</v>
+        <v>-0.42984055700000567</v>
       </c>
       <c r="D122" s="5">
-        <v>-6.0293413642701577</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3871343746436207</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>92.845990904999994</v>
+        <v>92.904354772999994</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.1763253000012242E-2</v>
+        <v>-2.6291159999999536E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.15191055111962726</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.33896618984740057</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>92.992421113999995</v>
+        <v>93.086942547000007</v>
       </c>
       <c r="C124" s="5">
-        <v>0.14643020900000181</v>
+        <v>0.18258777400001236</v>
       </c>
       <c r="D124" s="5">
-        <v>1.9090591969650461</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3840571621903228</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>93.033779277999997</v>
+        <v>93.099577350000004</v>
       </c>
       <c r="C125" s="5">
-        <v>4.1358164000001807E-2</v>
+        <v>1.2634802999997419E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>0.5350046424605015</v>
+        <v>0.16299909409300817</v>
       </c>
       <c r="E125" s="5">
-        <v>2.3168817757342586</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3294055922689738</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>92.934435786999998</v>
+        <v>92.928884186999994</v>
       </c>
       <c r="C126" s="5">
-        <v>-9.9343490999999062E-2</v>
+        <v>-0.17069316300000992</v>
       </c>
       <c r="D126" s="5">
-        <v>-1.2738871912575056</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1780856286808481</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>93.066794067000004</v>
+        <v>93.122652359</v>
       </c>
       <c r="C127" s="5">
-        <v>0.13235828000000538</v>
+        <v>0.19376817200000573</v>
       </c>
       <c r="D127" s="5">
-        <v>1.7225046960831492</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5310432923233428</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>93.117177497</v>
+        <v>93.228969320999994</v>
       </c>
       <c r="C128" s="5">
-        <v>5.0383429999996565E-2</v>
+        <v>0.10631696199999396</v>
       </c>
       <c r="D128" s="5">
-        <v>0.65158001276646171</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3786605150247544</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>93.281194923000001</v>
+        <v>93.348319422000003</v>
       </c>
       <c r="C129" s="5">
-        <v>0.16401742600000091</v>
+        <v>0.11935010100000909</v>
       </c>
       <c r="D129" s="5">
-        <v>2.1342883005268876</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5470818921370144</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>92.971359247999999</v>
+        <v>93.105379671999998</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.3098356750000022</v>
+        <v>-0.24293975000000501</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.913813695697721</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.078693038585123</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>93.579724486999993</v>
+        <v>93.666902776000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.60836523899999406</v>
+        <v>0.5615231040000026</v>
       </c>
       <c r="D131" s="5">
-        <v>8.1411495068886666</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4822164841515493</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>93.957696143000007</v>
+        <v>94.013028040999998</v>
       </c>
       <c r="C132" s="5">
-        <v>0.37797165600001392</v>
+        <v>0.34612526499999774</v>
       </c>
       <c r="D132" s="5">
-        <v>4.9559742930366912</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5255767789965651</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>94.132916749000003</v>
+        <v>94.163259366999995</v>
       </c>
       <c r="C133" s="5">
-        <v>0.17522060599999634</v>
+        <v>0.15023132599999656</v>
       </c>
       <c r="D133" s="5">
-        <v>2.2609627525859599</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9345244923839156</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>94.671254317999995</v>
+        <v>94.730120733999996</v>
       </c>
       <c r="C134" s="5">
-        <v>0.5383375689999923</v>
+        <v>0.56686136700000134</v>
       </c>
       <c r="D134" s="5">
-        <v>7.0827180233939968</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.468032161383098</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>94.938480053000006</v>
+        <v>94.971979379999993</v>
       </c>
       <c r="C135" s="5">
-        <v>0.2672257350000109</v>
+        <v>0.24185864599999718</v>
       </c>
       <c r="D135" s="5">
-        <v>3.4402875356224216</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1071505038850367</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>95.299802548000002</v>
+        <v>95.373467778999995</v>
       </c>
       <c r="C136" s="5">
-        <v>0.36132249499999602</v>
+        <v>0.40148839900000155</v>
       </c>
       <c r="D136" s="5">
-        <v>4.6638524850989516</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1925569730583598</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>95.514191562999997</v>
+        <v>95.607688269999997</v>
       </c>
       <c r="C137" s="5">
-        <v>0.21438901499999474</v>
+        <v>0.23422049100000208</v>
       </c>
       <c r="D137" s="5">
-        <v>2.7332056429720364</v>
+        <v>2.9871220424335432</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6661415931391153</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6940089218353336</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>95.703281992000001</v>
+        <v>95.797226718999994</v>
       </c>
       <c r="C138" s="5">
-        <v>0.18909042900000372</v>
+        <v>0.18953844899999694</v>
       </c>
       <c r="D138" s="5">
-        <v>2.4016908915303281</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4050635531076114</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>95.575509934999999</v>
+        <v>95.513577776999995</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.12777205700000138</v>
+        <v>-0.28364894199999924</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.5903905177418132</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4958211252603233</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>95.869717828999995</v>
+        <v>96.002924436000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.29420789399999592</v>
+        <v>0.48934665900000596</v>
       </c>
       <c r="D140" s="5">
-        <v>3.7571187962516905</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3242168896725293</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>96.196814330999999</v>
+        <v>96.282062926999998</v>
       </c>
       <c r="C141" s="5">
-        <v>0.3270965020000034</v>
+        <v>0.27913849099999766</v>
       </c>
       <c r="D141" s="5">
-        <v>4.1719735101390931</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5454666572177329</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>95.980023959999997</v>
+        <v>96.006444059000003</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.21679037100000187</v>
+        <v>-0.27561886799999513</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.6710659909724321</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3815713531089697</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>95.717922642000005</v>
+        <v>95.812280383000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.26210131799999203</v>
+        <v>-0.19416367600000228</v>
       </c>
       <c r="D143" s="5">
-        <v>-3.2281760008052274</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4000694600017969</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>95.032620252000001</v>
+        <v>95.095293921999996</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.68530239000000392</v>
+        <v>-0.71698646100000474</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.261154326974685</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6193631529061889</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>95.266374898999999</v>
+        <v>95.386306050000002</v>
       </c>
       <c r="C145" s="5">
-        <v>0.23375464699999782</v>
+        <v>0.29101212800000553</v>
       </c>
       <c r="D145" s="5">
-        <v>2.99193779516993</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.734702382193511</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>95.193721762999999</v>
+        <v>95.239889676000004</v>
       </c>
       <c r="C146" s="5">
-        <v>-7.2653135999999563E-2</v>
+        <v>-0.14641637399999752</v>
       </c>
       <c r="D146" s="5">
-        <v>-0.91132890666300037</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.826508347596989</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>95.387206763999998</v>
+        <v>95.493744929000002</v>
       </c>
       <c r="C147" s="5">
-        <v>0.1934850009999991</v>
+        <v>0.25385525299999756</v>
       </c>
       <c r="D147" s="5">
-        <v>2.4664990271155984</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2458248473156148</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>95.343512412999999</v>
+        <v>95.411503025000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-4.3694350999999187E-2</v>
+        <v>-8.2241903999999977E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.5483054174033497</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0285925279955421</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>95.437116911000004</v>
+        <v>95.458163854999995</v>
       </c>
       <c r="C149" s="5">
-        <v>9.360449800000481E-2</v>
+        <v>4.6660829999993325E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>1.1844949439269836</v>
+        <v>0.58843900402041349</v>
       </c>
       <c r="E149" s="5">
-        <v>-8.0694450467244661E-2</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15639371446545258</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>95.389070505999996</v>
+        <v>95.467552415</v>
       </c>
       <c r="C150" s="5">
-        <v>-4.8046405000008008E-2</v>
+        <v>9.3885600000049863E-3</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.60245230570030728</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.11808700181739074</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>95.649027390000001</v>
+        <v>95.693888740000006</v>
       </c>
       <c r="C151" s="5">
-        <v>0.25995688400000461</v>
+        <v>0.22633632500000544</v>
       </c>
       <c r="D151" s="5">
-        <v>3.3197378859547877</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8823751930545649</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>95.670169912000006</v>
+        <v>95.726862909000005</v>
       </c>
       <c r="C152" s="5">
-        <v>2.1142522000005215E-2</v>
+        <v>3.2974168999999165E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>0.26557398727309334</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4142801617799563</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>95.597698257000005</v>
+        <v>95.689102783999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-7.2471655000001078E-2</v>
+        <v>-3.7760125000005473E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.90524109947967002</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.4723227364152649</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>95.985519797999999</v>
+        <v>96.094880008000004</v>
       </c>
       <c r="C154" s="5">
-        <v>0.38782154099999389</v>
+        <v>0.40577722400000482</v>
       </c>
       <c r="D154" s="5">
-        <v>4.9782731469205643</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2090734393086313</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>96.011408388999996</v>
+        <v>96.022903150000005</v>
       </c>
       <c r="C155" s="5">
-        <v>2.5888590999997518E-2</v>
+        <v>-7.1976857999999311E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>0.32413675771099104</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.89512882703753904</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>96.163547287</v>
+        <v>96.232081891000007</v>
       </c>
       <c r="C156" s="5">
-        <v>0.15213889800000402</v>
+        <v>0.20917874100000233</v>
       </c>
       <c r="D156" s="5">
-        <v>1.9181702483925589</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6456597012801897</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>96.562969436000003</v>
+        <v>96.571700301000007</v>
       </c>
       <c r="C157" s="5">
-        <v>0.39942214900000295</v>
+        <v>0.33961840999999993</v>
       </c>
       <c r="D157" s="5">
-        <v>5.0997410739948235</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3181694956431649</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>96.603185514000003</v>
+        <v>96.730731293000005</v>
       </c>
       <c r="C158" s="5">
-        <v>4.0216078000000266E-2</v>
+        <v>0.15903099199999815</v>
       </c>
       <c r="D158" s="5">
-        <v>0.50091656119897188</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9941159364640804</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>96.889560466999995</v>
+        <v>96.985417056000003</v>
       </c>
       <c r="C159" s="5">
-        <v>0.28637495299999216</v>
+        <v>0.25468576299999768</v>
       </c>
       <c r="D159" s="5">
-        <v>3.6159129109187838</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2056798773876682</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>97.025165098000002</v>
+        <v>97.103196788999995</v>
       </c>
       <c r="C160" s="5">
-        <v>0.13560463100000675</v>
+        <v>0.11777973299999189</v>
       </c>
       <c r="D160" s="5">
-        <v>1.6924839884884024</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4670610303411324</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>97.375395678000004</v>
+        <v>97.401404013999993</v>
       </c>
       <c r="C161" s="5">
-        <v>0.35023058000000162</v>
+        <v>0.29820722499999874</v>
       </c>
       <c r="D161" s="5">
-        <v>4.4186658622150432</v>
+        <v>3.7481287533276841</v>
       </c>
       <c r="E161" s="5">
-        <v>2.0309485761263568</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0356982373469501</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>99.763215520000003</v>
+        <v>99.829472942999999</v>
       </c>
       <c r="C162" s="5">
-        <v>2.387819841999999</v>
+        <v>2.4280689290000055</v>
       </c>
       <c r="D162" s="5">
-        <v>33.73788140808842</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.37631673410695</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>99.513891227000002</v>
+        <v>99.571228808000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.24932429300000081</v>
+        <v>-0.25824413499999821</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.9581118427899233</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0604358654852781</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>99.851378886999996</v>
+        <v>100.03067045</v>
       </c>
       <c r="C164" s="5">
-        <v>0.33748765999999364</v>
+        <v>0.45944164200000159</v>
       </c>
       <c r="D164" s="5">
-        <v>4.1464083026237608</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6797444334469205</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>98.987004198999998</v>
+        <v>98.981164753000002</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.86437468799999806</v>
+        <v>-1.0495056970000007</v>
       </c>
       <c r="D165" s="5">
-        <v>-9.9073483670066516</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.888506108177044</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>98.836092636999993</v>
+        <v>98.934704096999994</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.15091156200000455</v>
+        <v>-4.6460656000007816E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.8142086450442241</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.56181475283023641</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>98.932947323999997</v>
+        <v>99.043083324999998</v>
       </c>
       <c r="C167" s="5">
-        <v>9.6854687000003992E-2</v>
+        <v>0.10837922800000399</v>
       </c>
       <c r="D167" s="5">
-        <v>1.1823019086321773</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3225038721177862</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>98.584591505999995</v>
+        <v>98.659726375999995</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.3483558180000017</v>
+        <v>-0.38335694900000306</v>
       </c>
       <c r="D168" s="5">
-        <v>-4.1444802917197325</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5471156718345673</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>98.937384016999999</v>
+        <v>99.012247032000005</v>
       </c>
       <c r="C169" s="5">
-        <v>0.35279251100000408</v>
+        <v>0.35252065600001004</v>
       </c>
       <c r="D169" s="5">
-        <v>4.3798292736683564</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3729889811820799</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>98.871399948000004</v>
+        <v>98.900645870000005</v>
       </c>
       <c r="C170" s="5">
-        <v>-6.5984068999995316E-2</v>
+        <v>-0.11160116199999948</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.79738396940048917</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3442204491120657</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>97.851676138000002</v>
+        <v>97.946378917000004</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.0197238100000021</v>
+        <v>-0.95426695300000119</v>
       </c>
       <c r="D171" s="5">
-        <v>-11.697900620854307</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.983383326807072</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>97.442407911999993</v>
+        <v>97.541119121999998</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.40926822600000889</v>
+        <v>-0.40525979500000631</v>
       </c>
       <c r="D172" s="5">
-        <v>-4.9051808270167747</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8536369233957544</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>98.084629156999995</v>
+        <v>98.094865619000004</v>
       </c>
       <c r="C173" s="5">
-        <v>0.64222124500000177</v>
+        <v>0.55374649700000589</v>
       </c>
       <c r="D173" s="5">
-        <v>8.2020191291862119</v>
+        <v>7.0292568261598465</v>
       </c>
       <c r="E173" s="5">
-        <v>0.72834977877294094</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.71196263752044686</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>98.30547335</v>
+        <v>98.382534131</v>
       </c>
       <c r="C174" s="5">
-        <v>0.22084419300000491</v>
+        <v>0.28766851199999621</v>
       </c>
       <c r="D174" s="5">
-        <v>2.7355928385569328</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5763827417070404</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>98.445647029</v>
+        <v>98.525788610000006</v>
       </c>
       <c r="C175" s="5">
-        <v>0.14017367900000011</v>
+        <v>0.14325447900000654</v>
       </c>
       <c r="D175" s="5">
-        <v>1.7245618616823721</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7613775653985808</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>99.154055357999994</v>
+        <v>99.210937883</v>
       </c>
       <c r="C176" s="5">
-        <v>0.70840832899999384</v>
+        <v>0.68514927299999329</v>
       </c>
       <c r="D176" s="5">
-        <v>8.9852096408264295</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6714911741990761</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>97.835757670999996</v>
+        <v>97.920921073000002</v>
       </c>
       <c r="C177" s="5">
-        <v>-1.3182976869999976</v>
+        <v>-1.2900168099999973</v>
       </c>
       <c r="D177" s="5">
-        <v>-14.838054205172146</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.534425480820568</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>97.226771424999995</v>
+        <v>97.237335809000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.60898624600000062</v>
+        <v>-0.6835852640000013</v>
       </c>
       <c r="D178" s="5">
-        <v>-7.2190057201127145</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0629138927617579</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>96.758904145000002</v>
+        <v>96.770101202999996</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.467867279999993</v>
+        <v>-0.46723460600000521</v>
       </c>
       <c r="D179" s="5">
-        <v>-5.6241408176003205</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6161412502998331</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>96.761357480000001</v>
+        <v>96.741061973000001</v>
       </c>
       <c r="C180" s="5">
-        <v>2.4533349999984466E-3</v>
+        <v>-2.9039229999995086E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>3.0430404429826474E-2</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35950793833595673</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>95.954822343999993</v>
+        <v>96.01973787</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.80653513600000792</v>
+        <v>-0.7213241030000006</v>
       </c>
       <c r="D181" s="5">
-        <v>-9.5563172034056834</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5895207476284199</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>95.863075844999997</v>
+        <v>95.894881592999994</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.1746498999995652E-2</v>
+        <v>-0.12485627700000634</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.1413566022730248</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5492713993213947</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>95.337592256999997</v>
+        <v>95.328676837000003</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.52548358800000017</v>
+        <v>-0.56620475599999054</v>
       </c>
       <c r="D183" s="5">
-        <v>-6.3831894375934723</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8596954333027256</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>94.722256588999997</v>
+        <v>94.742886503999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.61533566800000017</v>
+        <v>-0.5857903330000056</v>
       </c>
       <c r="D184" s="5">
-        <v>-7.4760269080684782</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.129760661571094</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>95.156928695000005</v>
+        <v>95.239704130000007</v>
       </c>
       <c r="C185" s="5">
-        <v>0.43467210600000783</v>
+        <v>0.49681762600000923</v>
       </c>
       <c r="D185" s="5">
-        <v>5.6478260857169671</v>
+        <v>6.4773184800110961</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.9848718266689334</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9106125697642815</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>95.701545046000007</v>
+        <v>95.792605108999993</v>
       </c>
       <c r="C186" s="5">
-        <v>0.54461635100000194</v>
+        <v>0.55290097899998614</v>
       </c>
       <c r="D186" s="5">
-        <v>7.0883918142048419</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1932304995369734</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>95.459176626000001</v>
+        <v>95.459201390999993</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.24236842000000536</v>
+        <v>-0.33340371799999957</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.997077744361798</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0975392734647897</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>95.798917254000003</v>
+        <v>95.835025438000002</v>
       </c>
       <c r="C188" s="5">
-        <v>0.33974062800000127</v>
+        <v>0.37582404700000893</v>
       </c>
       <c r="D188" s="5">
-        <v>4.3554170628027356</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8280696495446529</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>96.638473231000006</v>
+        <v>96.715676216999995</v>
       </c>
       <c r="C189" s="5">
-        <v>0.8395559770000034</v>
+        <v>0.88065077899999267</v>
       </c>
       <c r="D189" s="5">
-        <v>11.03848126912732</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.601831631205695</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>96.143073039000001</v>
+        <v>96.165333278000006</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.49540019200000529</v>
+        <v>-0.55034293899998943</v>
       </c>
       <c r="D190" s="5">
-        <v>-5.9810767244139029</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6186773798688536</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>96.055138330000005</v>
+        <v>96.059295578999993</v>
       </c>
       <c r="C191" s="5">
-        <v>-8.7934708999995337E-2</v>
+        <v>-0.10603769900001225</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.0920437980525444</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.315197153982306</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>95.373811138999997</v>
+        <v>95.431979956999996</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.68132719100000827</v>
+        <v>-0.62731562199999757</v>
       </c>
       <c r="D192" s="5">
-        <v>-8.1873701207648253</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5611696211595021</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>95.036715581999999</v>
+        <v>95.118861172999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.33709555699999783</v>
+        <v>-0.31311878399999671</v>
       </c>
       <c r="D193" s="5">
-        <v>-4.1598735175478634</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8670009069142419</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>94.787107458999998</v>
+        <v>94.824943232999999</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.24960812300000157</v>
+        <v>-0.29391794000000004</v>
       </c>
       <c r="D194" s="5">
-        <v>-3.1065948804136934</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6456351645891893</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>94.493304160999998</v>
+        <v>94.574416470000003</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.29380329800000027</v>
+        <v>-0.25052676299999632</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.6567754025710442</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1247251716161939</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>94.287834423999996</v>
+        <v>94.333721376</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.20546973700000137</v>
+        <v>-0.240695094000003</v>
       </c>
       <c r="D196" s="5">
-        <v>-2.5783435207774152</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0116517464435222</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>94.242351126000003</v>
+        <v>94.302083998000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-4.5483297999993511E-2</v>
+        <v>-3.1637377999999217E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.57733198194203084</v>
+        <v>-0.40171109836034669</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.96112556546611438</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.98448450734388571</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>93.908338795000006</v>
+        <v>93.910560692999994</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.33401233099999672</v>
+        <v>-0.39152330500000687</v>
       </c>
       <c r="D198" s="5">
-        <v>-4.1710894741545879</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8699516633849971</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>93.904808502999998</v>
+        <v>94.014578106000002</v>
       </c>
       <c r="C199" s="5">
-        <v>-3.530292000007762E-3</v>
+        <v>0.10401741300000822</v>
       </c>
       <c r="D199" s="5">
-        <v>-4.5102220430981443E-2</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3372735530452262</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>93.951265110999998</v>
+        <v>94.074029521</v>
       </c>
       <c r="C200" s="5">
-        <v>4.6456607999999733E-2</v>
+        <v>5.9451414999998065E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>0.59528227434777481</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.76148135421207908</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>96.066615045000006</v>
+        <v>96.133042649000004</v>
       </c>
       <c r="C201" s="5">
-        <v>2.1153499340000081</v>
+        <v>2.0590131280000037</v>
       </c>
       <c r="D201" s="5">
-        <v>30.628599433892312</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.668741583310563</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>96.102182830000004</v>
+        <v>96.132860410999996</v>
       </c>
       <c r="C202" s="5">
-        <v>3.5567784999997798E-2</v>
+        <v>-1.822380000078283E-4</v>
       </c>
       <c r="D202" s="5">
-        <v>0.44519485152352267</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2747986948123966E-3</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>96.559941679000005</v>
+        <v>96.655013562999997</v>
       </c>
       <c r="C203" s="5">
-        <v>0.45775884900000108</v>
+        <v>0.52215315200000134</v>
       </c>
       <c r="D203" s="5">
-        <v>5.8680493434774883</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7161761547827714</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>97.016520389999997</v>
+        <v>97.055007658999997</v>
       </c>
       <c r="C204" s="5">
-        <v>0.4565787109999917</v>
+        <v>0.39999409600000035</v>
       </c>
       <c r="D204" s="5">
-        <v>5.8240532478718521</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0806486866766809</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>97.468484541999999</v>
+        <v>97.491518458000002</v>
       </c>
       <c r="C205" s="5">
-        <v>0.45196415200000217</v>
+        <v>0.43651079900000411</v>
       </c>
       <c r="D205" s="5">
-        <v>5.7358435476126957</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5326000176099344</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>97.704191909000002</v>
+        <v>97.736592939000005</v>
       </c>
       <c r="C206" s="5">
-        <v>0.23570736700000339</v>
+        <v>0.24507448100000317</v>
       </c>
       <c r="D206" s="5">
-        <v>2.9408623315078763</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0586219355752675</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>98.240649778999995</v>
+        <v>98.312754550999998</v>
       </c>
       <c r="C207" s="5">
-        <v>0.53645786999999245</v>
+        <v>0.57616161199999283</v>
       </c>
       <c r="D207" s="5">
-        <v>6.7914172271672735</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3079815577899776</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>98.413769789</v>
+        <v>98.466943060000006</v>
       </c>
       <c r="C208" s="5">
-        <v>0.17312001000000521</v>
+        <v>0.15418850900000791</v>
       </c>
       <c r="D208" s="5">
-        <v>2.1352603668542969</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8983356126213158</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>99.053696724999995</v>
+        <v>99.10849709</v>
       </c>
       <c r="C209" s="5">
-        <v>0.63992693599999484</v>
+        <v>0.64155402999999467</v>
       </c>
       <c r="D209" s="5">
-        <v>8.0880900500338591</v>
+        <v>8.1048606613660432</v>
       </c>
       <c r="E209" s="5">
-        <v>5.1052902877680939</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0968259536045224</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>95.550491653999998</v>
+        <v>95.654516958000002</v>
       </c>
       <c r="C210" s="5">
-        <v>-3.5032050709999965</v>
+        <v>-3.4539801319999981</v>
       </c>
       <c r="D210" s="5">
-        <v>-35.084732070950572</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-34.666622530680016</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>96.014507796000004</v>
+        <v>96.022771626999997</v>
       </c>
       <c r="C211" s="5">
-        <v>0.46401614200000552</v>
+        <v>0.36825466899999526</v>
       </c>
       <c r="D211" s="5">
-        <v>5.9856838344599428</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7188957110307905</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>96.338047345000007</v>
+        <v>96.460755039000006</v>
       </c>
       <c r="C212" s="5">
-        <v>0.32353954900000303</v>
+        <v>0.43798341200000834</v>
       </c>
       <c r="D212" s="5">
-        <v>4.1194234114286798</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6129163442475205</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>95.590893722000004</v>
+        <v>95.665914114000003</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.74715362300000265</v>
+        <v>-0.79484092500000258</v>
       </c>
       <c r="D213" s="5">
-        <v>-8.9197548033004619</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4520079766570397</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>95.627476160000001</v>
+        <v>95.744226427000001</v>
       </c>
       <c r="C214" s="5">
-        <v>3.6582437999996387E-2</v>
+        <v>7.8312312999997857E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>0.46020538166064995</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98675726673247421</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>95.679155241999993</v>
+        <v>95.773506722999997</v>
       </c>
       <c r="C215" s="5">
-        <v>5.1679081999992604E-2</v>
+        <v>2.9280295999996042E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.65043605816177408</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36759934348749024</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>94.930859355999999</v>
+        <v>94.955110872000006</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.74829588599999397</v>
+        <v>-0.81839585099999113</v>
       </c>
       <c r="D216" s="5">
-        <v>-8.9917086187959239</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.785681870387819</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>95.443778362000003</v>
+        <v>95.492642509999996</v>
       </c>
       <c r="C217" s="5">
-        <v>0.51291900600000417</v>
+        <v>0.53753163799999015</v>
       </c>
       <c r="D217" s="5">
-        <v>6.6798840079789645</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0086278523258772</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>95.218705525000004</v>
+        <v>95.352364835000003</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.22507283699999903</v>
+        <v>-0.140277674999993</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.7933908343214076</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7486143952621047</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>95.049702513</v>
+        <v>95.119112713999996</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.16900301200000456</v>
+        <v>-0.2332521210000067</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.1092024781962815</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8962808484829239</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>95.028297635000001</v>
+        <v>95.076591856999997</v>
       </c>
       <c r="C220" s="5">
-        <v>-2.1404877999998462E-2</v>
+        <v>-4.2520856999999523E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.26990156477031402</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.53511603454240442</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>95.349363738999998</v>
+        <v>95.309632050000005</v>
       </c>
       <c r="C221" s="5">
-        <v>0.32106610399999624</v>
+        <v>0.23304019300000789</v>
       </c>
       <c r="D221" s="5">
-        <v>4.1305593752998027</v>
+        <v>2.9812713791248058</v>
       </c>
       <c r="E221" s="5">
-        <v>-3.7397220986958524</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8330366734854904</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>94.463607066999998</v>
+        <v>94.572238280999997</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.88575667199999941</v>
+        <v>-0.73739376900000764</v>
       </c>
       <c r="D222" s="5">
-        <v>-10.595226502687382</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8991354673518046</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>94.269714428</v>
+        <v>94.368406586999996</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.19389263899999776</v>
+        <v>-0.20383169400000156</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.4354607384438509</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5559219455155824</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>93.962045474000007</v>
+        <v>93.970963112000007</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.30766895399999328</v>
+        <v>-0.39744347499998867</v>
       </c>
       <c r="D224" s="5">
-        <v>-3.8469086463584268</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9384981509364874</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>94.861214040999997</v>
+        <v>94.949991362000006</v>
       </c>
       <c r="C225" s="5">
-        <v>0.89916856699998959</v>
+        <v>0.97902824999999893</v>
       </c>
       <c r="D225" s="5">
-        <v>12.107480575529262</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.243952521384905</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>95.100013133000004</v>
+        <v>95.111906044999998</v>
       </c>
       <c r="C226" s="5">
-        <v>0.23879909200000782</v>
+        <v>0.16191468299999201</v>
       </c>
       <c r="D226" s="5">
-        <v>3.0630002831391723</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0656170866265366</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>95.261859090000002</v>
+        <v>95.264574534999994</v>
       </c>
       <c r="C227" s="5">
-        <v>0.16184595699999704</v>
+        <v>0.15266848999999638</v>
       </c>
       <c r="D227" s="5">
-        <v>2.0614443877011945</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.943271300859295</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>95.772020502000004</v>
+        <v>95.784964307999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.5101614120000022</v>
+        <v>0.52038977300000511</v>
       </c>
       <c r="D228" s="5">
-        <v>6.6191374437825745</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7556612159689999</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>96.594747323999997</v>
+        <v>96.645072911</v>
       </c>
       <c r="C229" s="5">
-        <v>0.82272682199999281</v>
+        <v>0.86010860300000047</v>
       </c>
       <c r="D229" s="5">
-        <v>10.80984093812971</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.323926413784612</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>94.244068901999995</v>
+        <v>94.397302381000003</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.3506784220000014</v>
+        <v>-2.2477705299999968</v>
       </c>
       <c r="D230" s="5">
-        <v>-25.594299795401486</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.602250047845153</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>95.934048946000004</v>
+        <v>96.003634071999997</v>
       </c>
       <c r="C231" s="5">
-        <v>1.6899800440000092</v>
+        <v>1.6063316909999941</v>
       </c>
       <c r="D231" s="5">
-        <v>23.772726083465923</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.443877084676878</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>95.877302037000007</v>
+        <v>96.003470131</v>
       </c>
       <c r="C232" s="5">
-        <v>-5.6746908999997459E-2</v>
+        <v>-1.6394099999672562E-4</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.70751923885297163</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0491656822385629E-3</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>95.781620630000006</v>
+        <v>95.760730217000003</v>
       </c>
       <c r="C233" s="5">
-        <v>-9.5681407000000718E-2</v>
+        <v>-0.24273991399999773</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.1909969372474238</v>
+        <v>-2.9922986826455999</v>
       </c>
       <c r="E233" s="5">
-        <v>0.45334008959223571</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4732975642622872</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>95.989810828000003</v>
+        <v>96.002384629000005</v>
       </c>
       <c r="C234" s="5">
-        <v>0.20819019799999694</v>
+        <v>0.24165441200000259</v>
       </c>
       <c r="D234" s="5">
-        <v>2.6397195760199388</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0706131589581354</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>95.856343031999998</v>
+        <v>95.941014295000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.13346779600000502</v>
+        <v>-6.1370334000002913E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.6558236157912187</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.76441876008385146</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>95.432485662000005</v>
+        <v>95.532197510000003</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.42385736999999324</v>
+        <v>-0.40881678499999907</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.1789954950470012</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9952000598196928</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>95.718719347000004</v>
+        <v>95.730041593999999</v>
       </c>
       <c r="C237" s="5">
-        <v>0.28623368499999913</v>
+        <v>0.1978440839999962</v>
       </c>
       <c r="D237" s="5">
-        <v>3.6591692786551278</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5136642034285561</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>95.304943465999997</v>
+        <v>95.405267619</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.41377588100000651</v>
+        <v>-0.32477397499999938</v>
       </c>
       <c r="D238" s="5">
-        <v>-5.06582427268164</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9960111313733226</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>95.146782037999998</v>
+        <v>95.245414926999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.15816142799999966</v>
+        <v>-0.15985269200000118</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.9733596993383506</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9921893082805897</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>94.868166927999994</v>
+        <v>94.879977496999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.27861511000000405</v>
+        <v>-0.36543743000000006</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.4578749652178442</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5082309594228542</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>94.395268471999998</v>
+        <v>94.432573828000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.4728984559999958</v>
+        <v>-0.44740366899999628</v>
       </c>
       <c r="D241" s="5">
-        <v>-5.8204517710963692</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5140908839819698</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>93.904812250999996</v>
+        <v>94.078591574000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.4904562210000023</v>
+        <v>-0.35398225400000172</v>
       </c>
       <c r="D242" s="5">
-        <v>-6.0598016891334927</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4066321353539379</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>94.186671142999998</v>
+        <v>94.258807622999996</v>
       </c>
       <c r="C243" s="5">
-        <v>0.28185889200000247</v>
+        <v>0.18021604899999488</v>
       </c>
       <c r="D243" s="5">
-        <v>3.6619058630811718</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3230824309512954</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>94.309332971000003</v>
+        <v>94.324716817999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.12266182800000536</v>
+        <v>6.5909195000003251E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>1.5740348857365971</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84231823435310105</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>94.232342501000005</v>
+        <v>94.316812690000006</v>
       </c>
       <c r="C245" s="5">
-        <v>-7.6990469999998368E-2</v>
+        <v>-7.9041279999927383E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.9752467172807866</v>
+        <v>-0.10051006440502386</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.6175108740170474</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5078388852382218</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>94.254995571999999</v>
+        <v>94.373650713999993</v>
       </c>
       <c r="C246" s="5">
-        <v>2.2653070999993474E-2</v>
+        <v>5.6838023999986831E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>0.28885682933272872</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.72555620021126366</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>94.304193080999994</v>
+        <v>94.383178455999996</v>
       </c>
       <c r="C247" s="5">
-        <v>4.9197508999995421E-2</v>
+        <v>9.5277420000030588E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>0.62815544711043447</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12121647281937431</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>94.242838390000003</v>
+        <v>94.337962117000004</v>
       </c>
       <c r="C248" s="5">
-        <v>-6.1354690999991135E-2</v>
+        <v>-4.5216338999992445E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.77793723785226643</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.57337406222959242</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>93.606878355999996</v>
+        <v>93.720276734999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.63596003400000711</v>
+        <v>-0.61768538200000478</v>
       </c>
       <c r="D249" s="5">
-        <v>-7.8038347882603993</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5802343958045864</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>93.712270813999993</v>
+        <v>93.814639087000003</v>
       </c>
       <c r="C250" s="5">
-        <v>0.10539245799999719</v>
+        <v>9.4362352000004535E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>1.3594841222221765</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2149344187661226</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>93.500965717</v>
+        <v>93.602560471999993</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.21130509699999322</v>
+        <v>-0.21207861500001002</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.6724890498893705</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6792602971024926</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>94.035070075999997</v>
+        <v>93.953000861999996</v>
       </c>
       <c r="C252" s="5">
-        <v>0.53410435899999698</v>
+        <v>0.35044039000000282</v>
       </c>
       <c r="D252" s="5">
-        <v>7.0742578197149353</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5863786449939381</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>93.853301716000004</v>
+        <v>93.975410165</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.18176835999999241</v>
+        <v>2.2409303000003433E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-2.2950795116461364</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28659508775177311</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>93.822488637000006</v>
+        <v>93.904966748999996</v>
       </c>
       <c r="C254" s="5">
-        <v>-3.0813078999997856E-2</v>
+        <v>-7.0443416000003367E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.39326267400875414</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.8958137258351484</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>94.045780961000006</v>
+        <v>94.126492318000004</v>
       </c>
       <c r="C255" s="5">
-        <v>0.2232923239999991</v>
+        <v>0.22152556900000775</v>
       </c>
       <c r="D255" s="5">
-        <v>2.8936149653659982</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8678677705611166</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>94.1042439</v>
+        <v>94.207380814000004</v>
       </c>
       <c r="C256" s="5">
-        <v>5.8462938999994662E-2</v>
+        <v>8.0888496000000032E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.74852787941614984</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0361194888169445</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>94.293246636999996</v>
+        <v>94.382734869999993</v>
       </c>
       <c r="C257" s="5">
-        <v>0.18900273699999559</v>
+        <v>0.1753540559999891</v>
       </c>
       <c r="D257" s="5">
-        <v>2.4369304540667214</v>
+        <v>2.2566439101368685</v>
       </c>
       <c r="E257" s="5">
-        <v>6.4631881563737004E-2</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9894410253934502E-2</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>94.176404054000002</v>
+        <v>94.193621469999997</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.11684258299999328</v>
+        <v>-0.18911339999999655</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.4768762733262886</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.378102421019701</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>94.239593650000003</v>
+        <v>94.214840430999999</v>
       </c>
       <c r="C259" s="5">
-        <v>6.3189596000000847E-2</v>
+        <v>2.1218961000002423E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>0.8081426758720367</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.27065871785194595</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>94.450804593000001</v>
+        <v>94.446839265999998</v>
       </c>
       <c r="C260" s="5">
-        <v>0.21121094299999754</v>
+        <v>0.23199883499999885</v>
       </c>
       <c r="D260" s="5">
-        <v>2.722855783090905</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9952839477194626</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>95.185911255999997</v>
+        <v>95.197569135999998</v>
       </c>
       <c r="C261" s="5">
-        <v>0.73510666299999627</v>
+        <v>0.75072987000000069</v>
       </c>
       <c r="D261" s="5">
-        <v>9.7498968918119377</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9666927858996104</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>95.555566063000001</v>
+        <v>95.554908424000004</v>
       </c>
       <c r="C262" s="5">
-        <v>0.36965480700000342</v>
+        <v>0.35733928800000569</v>
       </c>
       <c r="D262" s="5">
-        <v>4.7610424486954184</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5985589469369259</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>95.917484647999999</v>
+        <v>95.914950051000005</v>
       </c>
       <c r="C263" s="5">
-        <v>0.36191858499999796</v>
+        <v>0.36004162700000109</v>
       </c>
       <c r="D263" s="5">
-        <v>4.640908182285397</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6163713149252272</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>95.997427160000001</v>
+        <v>95.942611600999996</v>
       </c>
       <c r="C264" s="5">
-        <v>7.9942512000002353E-2</v>
+        <v>2.7661549999990598E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>1.0047384433854445</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.34662544388355254</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>96.090816958000005</v>
+        <v>96.106865967999994</v>
       </c>
       <c r="C265" s="5">
-        <v>9.3389798000004021E-2</v>
+        <v>0.16425436699999807</v>
       </c>
       <c r="D265" s="5">
-        <v>1.1736703730178322</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.073862898039569</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>96.215984625999994</v>
+        <v>96.283320938000003</v>
       </c>
       <c r="C266" s="5">
-        <v>0.12516766799998891</v>
+        <v>0.17645497000000887</v>
       </c>
       <c r="D266" s="5">
-        <v>1.5743645121542471</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2256198510245628</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>96.245527167000006</v>
+        <v>96.234689564999996</v>
       </c>
       <c r="C267" s="5">
-        <v>2.9542541000012079E-2</v>
+        <v>-4.8631373000006306E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>0.36907566169930295</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.60442248609354765</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>96.283601993999994</v>
+        <v>96.285995490000005</v>
       </c>
       <c r="C268" s="5">
-        <v>3.8074826999988431E-2</v>
+        <v>5.1305925000008301E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.4757554668613162</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64163931563054888</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>96.728895156999997</v>
+        <v>96.715829733000007</v>
       </c>
       <c r="C269" s="5">
-        <v>0.44529316300000232</v>
+        <v>0.42983424300000195</v>
       </c>
       <c r="D269" s="5">
-        <v>5.6931349144510035</v>
+        <v>5.4904744423732055</v>
       </c>
       <c r="E269" s="5">
-        <v>2.5830572250592931</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.471950898873132</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>97.042949277999995</v>
+        <v>97.050120042000003</v>
       </c>
       <c r="C270" s="5">
-        <v>0.31405412099999808</v>
+        <v>0.33429030899999645</v>
       </c>
       <c r="D270" s="5">
-        <v>3.9664262380012749</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2274658705050649</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>97.149964987999994</v>
+        <v>97.133278301999994</v>
       </c>
       <c r="C271" s="5">
-        <v>0.10701570999999888</v>
+        <v>8.3158259999990491E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>1.3313755527956994</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0330903257177226</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>97.006773163999995</v>
+        <v>97.005666441000002</v>
       </c>
       <c r="C272" s="5">
-        <v>-0.14319182399999875</v>
+        <v>-0.12761186099999122</v>
       </c>
       <c r="D272" s="5">
-        <v>-1.7544427610772129</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5651952718830131</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>98.064571247000003</v>
+        <v>98.066807479999994</v>
       </c>
       <c r="C273" s="5">
-        <v>1.0577980830000087</v>
+        <v>1.0611410389999918</v>
       </c>
       <c r="D273" s="5">
-        <v>13.899260703667892</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.946031239120416</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>98.548706257000006</v>
+        <v>98.549680379999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.48413501000000281</v>
+        <v>0.48287290000000382</v>
       </c>
       <c r="D274" s="5">
-        <v>6.0878188751622542</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0713738450531407</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>98.920949046000004</v>
+        <v>98.915960495999997</v>
       </c>
       <c r="C275" s="5">
-        <v>0.37224278899999774</v>
+        <v>0.36628011599999866</v>
       </c>
       <c r="D275" s="5">
-        <v>4.6280580891136402</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5523570761532239</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>99.467672883999995</v>
+        <v>99.434785020000007</v>
       </c>
       <c r="C276" s="5">
-        <v>0.54672383799999125</v>
+        <v>0.51882452400001</v>
       </c>
       <c r="D276" s="5">
-        <v>6.837618176592164</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4789108246245286</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>100.16113956</v>
+        <v>100.17138653000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.69346667599999989</v>
+        <v>0.73660150999999985</v>
       </c>
       <c r="D277" s="5">
-        <v>8.6945063564450429</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2607436761388495</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>100.46932049</v>
+        <v>100.52251351</v>
       </c>
       <c r="C278" s="5">
-        <v>0.30818093000000601</v>
+        <v>0.35112697999998943</v>
       </c>
       <c r="D278" s="5">
-        <v>3.7553491087384927</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2883630279058282</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>100.49863452</v>
+        <v>100.49219146999999</v>
       </c>
       <c r="C279" s="5">
-        <v>2.9314029999994773E-2</v>
+        <v>-3.0322040000001493E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>0.35068755766400894</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3613731958034716</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>100.20911269</v>
+        <v>100.2065159</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.2895218299999982</v>
+        <v>-0.2856755699999951</v>
       </c>
       <c r="D280" s="5">
-        <v>-3.4027711648574432</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3584822019125826</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>100.86341379</v>
+        <v>100.85610712</v>
       </c>
       <c r="C281" s="5">
-        <v>0.65430109999999786</v>
+        <v>0.64959122000000491</v>
       </c>
       <c r="D281" s="5">
-        <v>8.1228181836392679</v>
+        <v>8.0624638252824177</v>
       </c>
       <c r="E281" s="5">
-        <v>4.2743366667109095</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2808683939639547</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>101.11204652000001</v>
+        <v>101.11443061</v>
       </c>
       <c r="C282" s="5">
-        <v>0.24863273000001129</v>
+        <v>0.2583234899999951</v>
       </c>
       <c r="D282" s="5">
-        <v>2.9984884020012537</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1172385917420886</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>101.35823026</v>
+        <v>101.34666718</v>
       </c>
       <c r="C283" s="5">
-        <v>0.24618373999999221</v>
+        <v>0.23223656999999776</v>
       </c>
       <c r="D283" s="5">
-        <v>2.9611585686180941</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7912076833795929</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>101.54766926000001</v>
+        <v>101.54637155</v>
       </c>
       <c r="C284" s="5">
-        <v>0.18943900000000724</v>
+        <v>0.19970437000000629</v>
       </c>
       <c r="D284" s="5">
-        <v>2.2660047516371629</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3904052425090194</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>101.61783823</v>
+        <v>101.61872863000001</v>
       </c>
       <c r="C285" s="5">
-        <v>7.0168969999997444E-2</v>
+        <v>7.2357080000003293E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>0.83235305460580555</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85842150978359122</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>101.98290074000001</v>
+        <v>101.98211740000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.36506251000000134</v>
+        <v>0.36338877000000025</v>
       </c>
       <c r="D286" s="5">
-        <v>4.3972135289981784</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3766159149899897</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>102.79057297</v>
+        <v>102.78087146999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.80767222999999433</v>
+        <v>0.79875406999998688</v>
       </c>
       <c r="D287" s="5">
-        <v>9.9287058618093624</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8143895067380083</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>103.72134785</v>
+        <v>103.71268338</v>
       </c>
       <c r="C288" s="5">
-        <v>0.9307748800000013</v>
+        <v>0.93181191000000752</v>
       </c>
       <c r="D288" s="5">
-        <v>11.423905912916643</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.438409107300274</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>103.27025661</v>
+        <v>103.27615221000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.45109123999999667</v>
+        <v>-0.43653116999999497</v>
       </c>
       <c r="D289" s="5">
-        <v>-5.0958392409082958</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9355510586837292</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>103.82823544999999</v>
+        <v>103.85666286</v>
       </c>
       <c r="C290" s="5">
-        <v>0.55797883999998987</v>
+        <v>0.58051064999999369</v>
       </c>
       <c r="D290" s="5">
-        <v>6.6799013357222492</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9576314055731503</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>103.77749086</v>
+        <v>103.77412760999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-5.074458999999365E-2</v>
+        <v>-8.2535250000006499E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.58490919598309654</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.94948692814529334</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>104.45225838</v>
+        <v>104.45248741</v>
       </c>
       <c r="C292" s="5">
-        <v>0.67476752000000317</v>
+        <v>0.67835980000000973</v>
       </c>
       <c r="D292" s="5">
-        <v>8.0876362655287295</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1325254896121635</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>104.49717302000001</v>
+        <v>104.49484054</v>
       </c>
       <c r="C293" s="5">
-        <v>4.4914640000001782E-2</v>
+        <v>4.2353129999995076E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.51722404041403269</v>
+        <v>0.48765954722520544</v>
       </c>
       <c r="E293" s="5">
-        <v>3.6026534235352958</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6078463901750402</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>105.12624304000001</v>
+        <v>105.1242474</v>
       </c>
       <c r="C294" s="5">
-        <v>0.62907002000000034</v>
+        <v>0.62940686000000312</v>
       </c>
       <c r="D294" s="5">
-        <v>7.468015630205449</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4723201769097525</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>105.68251821</v>
+        <v>105.67943089000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.55627516999999216</v>
+        <v>0.55518349000000455</v>
       </c>
       <c r="D295" s="5">
-        <v>6.5378943420764557</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5248163839235707</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>105.98790891</v>
+        <v>105.98697688999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.30539070000000379</v>
+        <v>0.30754599999998788</v>
       </c>
       <c r="D296" s="5">
-        <v>3.5232858908134546</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5486562214209538</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>106.87946281000001</v>
+        <v>106.87777045999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.89155390000000523</v>
+        <v>0.89079356999999959</v>
       </c>
       <c r="D297" s="5">
-        <v>10.574570711510489</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.565228924191095</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>107.15017906999999</v>
+        <v>107.14879775</v>
       </c>
       <c r="C298" s="5">
-        <v>0.27071625999998616</v>
+        <v>0.27102729000000636</v>
       </c>
       <c r="D298" s="5">
-        <v>3.0821970360304318</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0858372986453553</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>107.63529742</v>
+        <v>107.62961811</v>
       </c>
       <c r="C299" s="5">
-        <v>0.48511835000000758</v>
+        <v>0.48082035999999562</v>
       </c>
       <c r="D299" s="5">
-        <v>5.570303082106598</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5198007225557344</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>108.11988475</v>
+        <v>108.11474634</v>
       </c>
       <c r="C300" s="5">
-        <v>0.48458732999999654</v>
+        <v>0.48512823000000083</v>
       </c>
       <c r="D300" s="5">
-        <v>5.5383515960411911</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5449874607103045</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>108.07288952</v>
+        <v>108.07436629</v>
       </c>
       <c r="C301" s="5">
-        <v>-4.6995229999993171E-2</v>
+        <v>-4.0380049999996004E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-0.52034511393846961</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.44727150167999108</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>107.9288902</v>
+        <v>107.94367892</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.14399932000000604</v>
+        <v>-0.13068737000000397</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.5872478184147609</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4414706472614891</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>108.52671669999999</v>
+        <v>108.52274604999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.59782649999999649</v>
+        <v>0.57906712999999854</v>
       </c>
       <c r="D303" s="5">
-        <v>6.8531760911920703</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6308100504614886</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>108.41771625</v>
+        <v>108.41678335</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.10900044999999636</v>
+        <v>-0.10596269999999208</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.1986026503937874</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1654202102436728</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>108.72536061</v>
+        <v>108.72443629999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.30764435999999762</v>
+        <v>0.30765294999999071</v>
       </c>
       <c r="D305" s="5">
-        <v>3.4587489115139647</v>
+        <v>3.4588772269809498</v>
       </c>
       <c r="E305" s="5">
-        <v>4.0462219864940696</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0476599018120174</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>108.44929295999999</v>
+        <v>108.46213274999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.27606765000000166</v>
+        <v>-0.26230354999999861</v>
       </c>
       <c r="D306" s="5">
-        <v>-3.0047608232806278</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8569570495200147</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>108.21777507</v>
+        <v>108.21729550000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.23151788999999212</v>
+        <v>-0.24483724999998913</v>
       </c>
       <c r="D307" s="5">
-        <v>-2.531898034322122</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6754433734644145</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>108.01413112</v>
+        <v>108.01342201999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.20364395000000002</v>
+        <v>-0.20387348000001282</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.2349314395591957</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2374342320994889</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>106.83486057</v>
+        <v>106.8310712</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.1792705499999983</v>
+        <v>-1.1823508199999964</v>
       </c>
       <c r="D309" s="5">
-        <v>-12.342529748406761</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.37292949396177</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>107.04193044</v>
+        <v>107.03923306999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.20706986999999799</v>
+        <v>0.20816186999999786</v>
       </c>
       <c r="D310" s="5">
-        <v>2.3508237528804488</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3634389040437132</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>108.18176936</v>
+        <v>108.17802716999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.1398389200000025</v>
+        <v>1.1387940999999984</v>
       </c>
       <c r="D311" s="5">
-        <v>13.553825557634047</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.541027248219173</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>108.8922254</v>
+        <v>108.88884193</v>
       </c>
       <c r="C312" s="5">
-        <v>0.71045603999999685</v>
+        <v>0.71081476000000521</v>
       </c>
       <c r="D312" s="5">
-        <v>8.171666008275924</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1762353692312661</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>108.79266069000001</v>
+        <v>108.78825181000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-9.9564709999995671E-2</v>
+        <v>-0.10059011999999257</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.0917091674732982</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1029296386332987</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>108.30388456</v>
+        <v>108.30391293</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.48877613000000508</v>
+        <v>-0.48433888000000991</v>
       </c>
       <c r="D314" s="5">
-        <v>-5.2600333503996062</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2136506171825969</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>108.47363391</v>
+        <v>108.46859080999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.16974935000000357</v>
+        <v>0.16467787999999928</v>
       </c>
       <c r="D315" s="5">
-        <v>1.8971100937992924</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8399563339738245</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>108.45811927</v>
+        <v>108.45595947</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.5514640000006352E-2</v>
+        <v>-1.2631339999998659E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.17149724633518382</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.13965244180549341</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>108.7408093</v>
+        <v>108.73874201</v>
       </c>
       <c r="C317" s="5">
-        <v>0.28269002999999771</v>
+        <v>0.28278253999999947</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1729622600639606</v>
+        <v>3.1740796603527688</v>
       </c>
       <c r="E317" s="5">
-        <v>1.4208911254298684E-2</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3157768839122674E-2</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>108.82851726</v>
+        <v>108.87234243</v>
       </c>
       <c r="C318" s="5">
-        <v>8.7707960000003027E-2</v>
+        <v>0.1336004200000076</v>
       </c>
       <c r="D318" s="5">
-        <v>0.97219908714110126</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4843680952619343</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>108.62080716</v>
+        <v>108.62015835</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.2077100999999999</v>
+        <v>-0.25218408000000636</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.2664300385060399</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7444543844621694</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>108.25457138</v>
+        <v>108.25027353</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.36623577999999668</v>
+        <v>-0.36988481999999578</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.9718351337760804</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0106943973664322</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>107.81838811</v>
+        <v>107.8113876</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.43618327000000079</v>
+        <v>-0.43888592999999787</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.7293606052599024</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7581989091320054</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>108.04255974</v>
+        <v>108.0376823</v>
       </c>
       <c r="C322" s="5">
-        <v>0.22417163000000073</v>
+        <v>0.22629469999999685</v>
       </c>
       <c r="D322" s="5">
-        <v>2.5237212787051932</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5480667261029266</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>107.87812343</v>
+        <v>107.8733471</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.16443630999999925</v>
+        <v>-0.16433519999999646</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.8111397280718533</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8101164117999113</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>107.96109702</v>
+        <v>107.95497304</v>
       </c>
       <c r="C324" s="5">
-        <v>8.2973589999994601E-2</v>
+        <v>8.1625939999995012E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>0.9268847887328846</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91180823997949467</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>108.42667007999999</v>
+        <v>108.41690221</v>
       </c>
       <c r="C325" s="5">
-        <v>0.46557305999999699</v>
+        <v>0.46192917000000477</v>
       </c>
       <c r="D325" s="5">
-        <v>5.2994193465793593</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2572669488010426</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>109.41973833999999</v>
+        <v>109.41664947</v>
       </c>
       <c r="C326" s="5">
-        <v>0.99306826000000115</v>
+        <v>0.99974725999999237</v>
       </c>
       <c r="D326" s="5">
-        <v>11.56157060617935</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.644417674477436</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>109.10464863999999</v>
+        <v>109.09443434000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.31508970000000147</v>
+        <v>-0.32221512999998936</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.4013631925914334</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4771367957142529</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>109.16518096</v>
+        <v>109.16151757999999</v>
       </c>
       <c r="C328" s="5">
-        <v>6.0532320000007189E-2</v>
+        <v>6.7083239999988109E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.66780700189976727</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74039247045214474</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>108.92199453000001</v>
+        <v>108.91901937999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.2431864299999944</v>
+        <v>-0.2424982</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.6407194806806311</v>
+        <v>-2.6334244762802106</v>
       </c>
       <c r="E329" s="5">
-        <v>0.16662118956660699</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.16578945706713366</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>108.52324453</v>
+        <v>108.59831035000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.39875000000000682</v>
+        <v>-0.32070902999998907</v>
       </c>
       <c r="D330" s="5">
-        <v>-4.3056693555417525</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.476703168187345</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>109.26764491</v>
+        <v>109.26632868999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.74440038000000186</v>
+        <v>0.66801833999998905</v>
       </c>
       <c r="D331" s="5">
-        <v>8.5489829500987824</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.636457329950197</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>109.90768781</v>
+        <v>109.89907565</v>
       </c>
       <c r="C332" s="5">
-        <v>0.64004289999999742</v>
+        <v>0.63274696000000574</v>
       </c>
       <c r="D332" s="5">
-        <v>7.2600180620119525</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1746962717181395</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>111.1500285</v>
+        <v>111.13882108999999</v>
       </c>
       <c r="C333" s="5">
-        <v>1.242340690000006</v>
+        <v>1.239745439999993</v>
       </c>
       <c r="D333" s="5">
-        <v>14.440061659418424</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.40920097278573</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>109.89510047</v>
+        <v>109.88668896</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.2549280300000021</v>
+        <v>-1.2521321299999926</v>
       </c>
       <c r="D334" s="5">
-        <v>-12.738027822384968</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.7125866254865</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>109.69388034000001</v>
+        <v>109.68571416</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.20122012999999583</v>
+        <v>-0.20097479999999734</v>
       </c>
       <c r="D335" s="5">
-        <v>-2.1752311451150641</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1727703329663561</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>108.53831416</v>
+        <v>108.53001021</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.1555661800000081</v>
+        <v>-1.155703950000003</v>
       </c>
       <c r="D336" s="5">
-        <v>-11.934041617042778</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.936220764395323</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>109.57095038</v>
+        <v>109.55929784</v>
       </c>
       <c r="C337" s="5">
-        <v>1.0326362200000005</v>
+        <v>1.0292876299999989</v>
       </c>
       <c r="D337" s="5">
-        <v>12.033597579701304</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.993484240689378</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>110.177401</v>
+        <v>110.16964305</v>
       </c>
       <c r="C338" s="5">
-        <v>0.60645062000000394</v>
+        <v>0.61034521000000552</v>
       </c>
       <c r="D338" s="5">
-        <v>6.8476903651146559</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8937775976511295</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>110.380593</v>
+        <v>110.3675278</v>
       </c>
       <c r="C339" s="5">
-        <v>0.20319200000000137</v>
+        <v>0.19788475000000005</v>
       </c>
       <c r="D339" s="5">
-        <v>2.2356571827649274</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1768400110292019</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>111.33510093</v>
+        <v>111.33182676</v>
       </c>
       <c r="C340" s="5">
-        <v>0.95450792999999123</v>
+        <v>0.9642989599999936</v>
       </c>
       <c r="D340" s="5">
-        <v>10.884951565015278</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.003391119058637</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>111.34994367</v>
+        <v>111.34772947</v>
       </c>
       <c r="C341" s="5">
-        <v>1.4842740000005961E-2</v>
+        <v>1.5902710000005982E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>0.16009644362493525</v>
+        <v>0.17154350151820097</v>
       </c>
       <c r="E341" s="5">
-        <v>2.2290715024790186</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2298310284328382</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>110.27207808</v>
+        <v>110.37146128000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.0778655900000018</v>
+        <v>-0.97626818999999898</v>
       </c>
       <c r="D342" s="5">
-        <v>-11.017073005486445</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.028466530238466</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>110.51620555</v>
+        <v>110.51822283</v>
       </c>
       <c r="C343" s="5">
-        <v>0.24412746999999513</v>
+        <v>0.14676154999999369</v>
       </c>
       <c r="D343" s="5">
-        <v>2.6892255455303049</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.607368169224288</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>111.19855004999999</v>
+        <v>111.18675023</v>
       </c>
       <c r="C344" s="5">
-        <v>0.68234449999999924</v>
+        <v>0.6685274000000021</v>
       </c>
       <c r="D344" s="5">
-        <v>7.665833501757624</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5052639236994123</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>112.02405247</v>
+        <v>112.0045714</v>
       </c>
       <c r="C345" s="5">
-        <v>0.82550242000000651</v>
+        <v>0.81782117000000198</v>
       </c>
       <c r="D345" s="5">
-        <v>9.2813013177152968</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1924322401224057</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>112.20416553</v>
+        <v>112.19281837</v>
       </c>
       <c r="C346" s="5">
-        <v>0.18011305999999649</v>
+        <v>0.18824696999999446</v>
       </c>
       <c r="D346" s="5">
-        <v>1.9465215018158233</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.035597887524232</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>113.00367751</v>
+        <v>112.98822914</v>
       </c>
       <c r="C347" s="5">
-        <v>0.79951198000000545</v>
+        <v>0.79541077000000371</v>
       </c>
       <c r="D347" s="5">
-        <v>8.8938022695071783</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8473170116666786</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>111.99925598999999</v>
+        <v>111.98955108</v>
       </c>
       <c r="C348" s="5">
-        <v>-1.0044215200000082</v>
+        <v>-0.99867806000000314</v>
       </c>
       <c r="D348" s="5">
-        <v>-10.159796489862117</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.105810581801222</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>113.44916434</v>
+        <v>113.44183835</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4499083500000012</v>
+        <v>1.4522872699999994</v>
       </c>
       <c r="D349" s="5">
-        <v>16.690086814924342</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.721006507522574</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>113.96177838</v>
+        <v>113.94712813</v>
       </c>
       <c r="C350" s="5">
-        <v>0.51261404000000255</v>
+        <v>0.50528977999999825</v>
       </c>
       <c r="D350" s="5">
-        <v>5.5589347278026446</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4779153785436296</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>114.85265644</v>
+        <v>114.838131</v>
       </c>
       <c r="C351" s="5">
-        <v>0.89087806000000569</v>
+        <v>0.89100287000000833</v>
       </c>
       <c r="D351" s="5">
-        <v>9.7948374786372092</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7975834180901611</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>114.90679548</v>
+        <v>114.90406289000001</v>
       </c>
       <c r="C352" s="5">
-        <v>5.4139039999995475E-2</v>
+        <v>6.5931890000001658E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.56712266578888837</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.69113436896612868</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>114.76824560999999</v>
+        <v>114.77158575999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.13854987000000563</v>
+        <v>-0.13247713000001227</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.4373534819462241</v>
+        <v>-1.3747847279549363</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0698730752218184</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0749224131440211</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>115.11037204</v>
+        <v>115.22065191999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.34212643000000753</v>
+        <v>0.44906616000000099</v>
       </c>
       <c r="D354" s="5">
-        <v>3.6364614346177548</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7976035371929848</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>115.20963125999999</v>
+        <v>115.22423341</v>
       </c>
       <c r="C355" s="5">
-        <v>9.925921999999332E-2</v>
+        <v>3.5814900000019634E-3</v>
       </c>
       <c r="D355" s="5">
-        <v>1.0396768617865648</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7306878211862404E-2</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>115.31181958000001</v>
+        <v>115.29743929999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.10218832000001044</v>
+        <v>7.3205889999996998E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0695804714740964</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.76507071248514968</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>115.92452054</v>
+        <v>115.89488168</v>
       </c>
       <c r="C357" s="5">
-        <v>0.61270095999999796</v>
+        <v>0.59744238000000394</v>
       </c>
       <c r="D357" s="5">
-        <v>6.5657872548982255</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3984090343294442</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>116.66952908</v>
+        <v>116.65433806999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.74500854000000061</v>
+        <v>0.75945638999999687</v>
       </c>
       <c r="D358" s="5">
-        <v>7.9905215654204609</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1532681168066556</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>116.2748223</v>
+        <v>116.25156130000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.39470678000000703</v>
+        <v>-0.40277676999998846</v>
       </c>
       <c r="D359" s="5">
-        <v>-3.9850467667400302</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0655019682489302</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>116.36763257</v>
+        <v>116.36022797</v>
       </c>
       <c r="C360" s="5">
-        <v>9.2810270000001083E-2</v>
+        <v>0.10866666999999097</v>
       </c>
       <c r="D360" s="5">
-        <v>0.96205316945092711</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1274902613353621</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>116.73951403</v>
+        <v>116.73763473</v>
       </c>
       <c r="C361" s="5">
-        <v>0.37188145999999733</v>
+        <v>0.37740675999999951</v>
       </c>
       <c r="D361" s="5">
-        <v>3.9030235248646905</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.962308491646982</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>116.75431982000001</v>
+        <v>116.73196258999999</v>
       </c>
       <c r="C362" s="5">
-        <v>1.4805790000011143E-2</v>
+        <v>-5.672140000001491E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>0.15229930288138682</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8290964473239892E-2</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>116.32065421</v>
+        <v>116.30221198</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.43366561000000559</v>
+        <v>-0.42975060999999926</v>
       </c>
       <c r="D363" s="5">
-        <v>-4.3672739318156957</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3294546294096126</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>116.78007404</v>
+        <v>116.77196308000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.45941983000000164</v>
+        <v>0.46975110000001052</v>
       </c>
       <c r="D364" s="5">
-        <v>4.8438407788339966</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9560018230204506</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>117.27599083</v>
+        <v>117.27771066</v>
       </c>
       <c r="C365" s="5">
-        <v>0.49591678999999544</v>
+        <v>0.50574757999999065</v>
       </c>
       <c r="D365" s="5">
-        <v>5.2166269858027858</v>
+        <v>5.3228931528178647</v>
       </c>
       <c r="E365" s="5">
-        <v>2.1850514544952571</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1835760858446074</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>118.50799344000001</v>
+        <v>118.64944980999999</v>
       </c>
       <c r="C366" s="5">
-        <v>1.2320026100000092</v>
+        <v>1.3717391499999962</v>
       </c>
       <c r="D366" s="5">
-        <v>13.360670758708393</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.97488619251277</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>119.41518241</v>
+        <v>119.43959575</v>
       </c>
       <c r="C367" s="5">
-        <v>0.90718896999999288</v>
+        <v>0.79014594000000216</v>
       </c>
       <c r="D367" s="5">
-        <v>9.5829075079923776</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.29069815544592</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>118.02151523000001</v>
+        <v>118.00311302</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.3936671799999942</v>
+        <v>-1.4364827299999945</v>
       </c>
       <c r="D368" s="5">
-        <v>-13.140029735292147</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.514823480351145</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>88.482862394999998</v>
+        <v>88.452871900000005</v>
       </c>
       <c r="C369" s="5">
-        <v>-29.538652835000008</v>
+        <v>-29.550241119999995</v>
       </c>
       <c r="D369" s="5">
-        <v>-96.846624209726713</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-96.853543844505026</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>92.158310744999994</v>
+        <v>92.145685399000001</v>
       </c>
       <c r="C370" s="5">
-        <v>3.6754483499999964</v>
+        <v>3.6928134989999961</v>
       </c>
       <c r="D370" s="5">
-        <v>62.968663876599543</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>63.364165503310723</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>99.251010948000001</v>
+        <v>99.220367832999997</v>
       </c>
       <c r="C371" s="5">
-        <v>7.0927002030000068</v>
+        <v>7.0746824339999961</v>
       </c>
       <c r="D371" s="5">
-        <v>143.44743447805405</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>142.94610219527243</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>99.691520721000003</v>
+        <v>99.688687528000003</v>
       </c>
       <c r="C372" s="5">
-        <v>0.44050977300000227</v>
+        <v>0.46831969500000525</v>
       </c>
       <c r="D372" s="5">
-        <v>5.4579638210244141</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8133699644944192</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>100.68713366</v>
+        <v>100.69030638</v>
       </c>
       <c r="C373" s="5">
-        <v>0.99561293899999725</v>
+        <v>1.0016188519999929</v>
       </c>
       <c r="D373" s="5">
-        <v>12.66501551501047</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.746069080172306</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>102.12518645999999</v>
+        <v>102.09894048</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4380527999999941</v>
+        <v>1.4086341000000004</v>
       </c>
       <c r="D374" s="5">
-        <v>18.551381199182693</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.141607359228964</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>102.74809841</v>
+        <v>102.72241835</v>
       </c>
       <c r="C375" s="5">
-        <v>0.62291195000000243</v>
+        <v>0.6234778700000021</v>
       </c>
       <c r="D375" s="5">
-        <v>7.5699994340763466</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5791230722394243</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>103.29961805000001</v>
+        <v>103.2809611</v>
       </c>
       <c r="C376" s="5">
-        <v>0.5515196400000093</v>
+        <v>0.55854275000000086</v>
       </c>
       <c r="D376" s="5">
-        <v>6.6348279562435275</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7235898557565843</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>103.78362688999999</v>
+        <v>103.77786058</v>
       </c>
       <c r="C377" s="5">
-        <v>0.48400883999998712</v>
+        <v>0.49689947999999617</v>
       </c>
       <c r="D377" s="5">
-        <v>5.7697642826016304</v>
+        <v>5.9286192600349841</v>
       </c>
       <c r="E377" s="5">
-        <v>-11.504796373503389</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.511010919319054</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>104.89863904000001</v>
+        <v>105.07994668000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.1150121500000125</v>
+        <v>1.302086100000011</v>
       </c>
       <c r="D378" s="5">
-        <v>13.68210822249063</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.139931420167496</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>104.19457783</v>
+        <v>104.21277641</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.7040612100000061</v>
+        <v>-0.86717027000000257</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.7634207318850068</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4656324562871994</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>108.03315257</v>
+        <v>108.03342007000001</v>
       </c>
       <c r="C380" s="5">
-        <v>3.8385747399999985</v>
+        <v>3.8206436600000018</v>
       </c>
       <c r="D380" s="5">
-        <v>54.362983347310156</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>54.044395747846053</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>107.41483592</v>
+        <v>107.36554411</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.61831664999999703</v>
+        <v>-0.66787596000000349</v>
       </c>
       <c r="D381" s="5">
-        <v>-6.6559506869158795</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1714316595913763</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>108.49773985</v>
+        <v>108.46610441</v>
       </c>
       <c r="C382" s="5">
-        <v>1.0829039300000005</v>
+        <v>1.1005602999999979</v>
       </c>
       <c r="D382" s="5">
-        <v>12.791679555149592</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.018453189565292</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>108.69797783999999</v>
+        <v>108.65098432000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.20023798999999087</v>
+        <v>0.18487991000000648</v>
       </c>
       <c r="D383" s="5">
-        <v>2.2372786750998408</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0646781105896572</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>111.62775728</v>
+        <v>111.62507552</v>
       </c>
       <c r="C384" s="5">
-        <v>2.9297794400000043</v>
+        <v>2.9740911999999895</v>
       </c>
       <c r="D384" s="5">
-        <v>37.596952550421726</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.272943112593794</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>112.1774308</v>
+        <v>112.18427377</v>
       </c>
       <c r="C385" s="5">
-        <v>0.54967351999999892</v>
+        <v>0.55919825000000856</v>
       </c>
       <c r="D385" s="5">
-        <v>6.0716872190182514</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1799659491760917</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>112.94019838</v>
+        <v>112.88259916</v>
       </c>
       <c r="C386" s="5">
-        <v>0.762767580000002</v>
+        <v>0.69832538999999372</v>
       </c>
       <c r="D386" s="5">
-        <v>8.4717596006329998</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7308874195483934</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>114.13115107</v>
+        <v>114.13121280999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.1909526900000031</v>
+        <v>1.2486136499999958</v>
       </c>
       <c r="D387" s="5">
-        <v>13.414299179444944</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.111438442375102</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>114.71975578999999</v>
+        <v>114.63357779</v>
       </c>
       <c r="C388" s="5">
-        <v>0.5886047199999922</v>
+        <v>0.50236498000001006</v>
       </c>
       <c r="D388" s="5">
-        <v>6.3673152028074664</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4117392946887666</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>115.33599221</v>
+        <v>115.34818946</v>
       </c>
       <c r="C389" s="5">
-        <v>0.616236420000007</v>
+        <v>0.71461166999999648</v>
       </c>
       <c r="D389" s="5">
-        <v>6.6398946953871718</v>
+        <v>7.7425421231183789</v>
       </c>
       <c r="E389" s="5">
-        <v>11.131202161824948</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.14913028206117</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>114.72850585</v>
+        <v>115.01224723</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.60748635999999578</v>
+        <v>-0.33594223000000056</v>
       </c>
       <c r="D390" s="5">
-        <v>-6.1405989652403186</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4394600306159373</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>116.5373432</v>
+        <v>116.57461404999999</v>
       </c>
       <c r="C391" s="5">
-        <v>1.8088373499999904</v>
+        <v>1.562366819999994</v>
       </c>
       <c r="D391" s="5">
-        <v>20.649437893873568</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.576022595906249</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>117.36369633</v>
+        <v>117.41904283</v>
       </c>
       <c r="C392" s="5">
-        <v>0.8263531300000011</v>
+        <v>0.84442878000000121</v>
       </c>
       <c r="D392" s="5">
-        <v>8.8488871927549173</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0472189446972671</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>118.65583587</v>
+        <v>118.55360937</v>
       </c>
       <c r="C393" s="5">
-        <v>1.292139540000008</v>
+        <v>1.1345665400000087</v>
       </c>
       <c r="D393" s="5">
-        <v>14.041754079454204</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.231544082220047</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>119.26721465999999</v>
+        <v>119.17299522</v>
       </c>
       <c r="C394" s="5">
-        <v>0.61137878999998918</v>
+        <v>0.61938585000000046</v>
       </c>
       <c r="D394" s="5">
-        <v>6.361312226848348</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.452751126419809</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>117.63194974</v>
+        <v>117.55036432999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.6352649199999973</v>
+        <v>-1.6226308900000106</v>
       </c>
       <c r="D395" s="5">
-        <v>-15.267382557545572</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.169212882339277</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>121.09753464000001</v>
+        <v>121.11106005000001</v>
       </c>
       <c r="C396" s="5">
-        <v>3.4655849000000103</v>
+        <v>3.5606957200000124</v>
       </c>
       <c r="D396" s="5">
-        <v>41.683760205975396</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>43.059897936080141</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>121.88690635</v>
+        <v>121.88331903</v>
       </c>
       <c r="C397" s="5">
-        <v>0.78937170999999751</v>
+        <v>0.77225897999998949</v>
       </c>
       <c r="D397" s="5">
-        <v>8.1087960040776785</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9258804043942366</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>122.26724401</v>
+        <v>122.10551787999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.38033765999999503</v>
+        <v>0.22219884999999806</v>
       </c>
       <c r="D398" s="5">
-        <v>3.809434562795655</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2097236478634263</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>122.51866479</v>
+        <v>122.6352959</v>
       </c>
       <c r="C399" s="5">
-        <v>0.25142078000000367</v>
+        <v>0.52977802000000906</v>
       </c>
       <c r="D399" s="5">
-        <v>2.4956859776732232</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3324826975822193</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>123.13642716</v>
+        <v>122.97754666</v>
       </c>
       <c r="C400" s="5">
-        <v>0.61776236999999412</v>
+        <v>0.34225075999999888</v>
       </c>
       <c r="D400" s="5">
-        <v>6.2212765752164501</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4008475198415544</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>122.97706434</v>
+        <v>123.00670556999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.15936281999999835</v>
+        <v>2.9158909999992488E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.5420295520878091</v>
+        <v>0.28490045629268046</v>
       </c>
       <c r="E401" s="5">
-        <v>6.6250543161647135</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6394766539927152</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>122.40039158</v>
+        <v>122.77882596000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.5766727599999939</v>
+        <v>-0.22787960999998802</v>
       </c>
       <c r="D402" s="5">
-        <v>-5.4842406118568388</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2005822917907203</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>123.54268157</v>
+        <v>123.68326820999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.1422899899999948</v>
+        <v>0.90444224999998823</v>
       </c>
       <c r="D403" s="5">
-        <v>11.791967193070407</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2068085634762866</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>124.42437056999999</v>
+        <v>124.57335987</v>
       </c>
       <c r="C404" s="5">
-        <v>0.88168899999999439</v>
+        <v>0.89009166000001017</v>
       </c>
       <c r="D404" s="5">
-        <v>8.9083415017696677</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9859979422239213</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>124.41456886</v>
+        <v>124.21475311</v>
       </c>
       <c r="C405" s="5">
-        <v>-9.8017099999907487E-3</v>
+        <v>-0.35860676000000069</v>
       </c>
       <c r="D405" s="5">
-        <v>-9.4490790946544223E-2</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.400243814159909</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>124.78843798</v>
+        <v>124.56439268</v>
       </c>
       <c r="C406" s="5">
-        <v>0.37386911999999484</v>
+        <v>0.34963956999999368</v>
       </c>
       <c r="D406" s="5">
-        <v>3.6662324973524507</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4305450514209523</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>125.11469502999999</v>
+        <v>124.96119077</v>
       </c>
       <c r="C407" s="5">
-        <v>0.32625704999999527</v>
+        <v>0.39679809000000432</v>
       </c>
       <c r="D407" s="5">
-        <v>3.1828875570349746</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8902713843564696</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>125.62129147</v>
+        <v>125.68383405</v>
       </c>
       <c r="C408" s="5">
-        <v>0.50659644000000981</v>
+        <v>0.72264327999999978</v>
       </c>
       <c r="D408" s="5">
-        <v>4.9685474073740687</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1645605449992544</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>125.86179903</v>
+        <v>125.80753540000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.24050755999999751</v>
+        <v>0.1237013500000046</v>
       </c>
       <c r="D409" s="5">
-        <v>2.3218007008594777</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1874861562886752</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>127.91654563</v>
+        <v>127.5964601</v>
       </c>
       <c r="C410" s="5">
-        <v>2.0547466000000014</v>
+        <v>1.7889246999999955</v>
       </c>
       <c r="D410" s="5">
-        <v>21.44886274982607</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.463253872265419</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>126.28738543999999</v>
+        <v>126.61952033</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.6291601900000074</v>
+        <v>-0.97693977000000132</v>
       </c>
       <c r="D411" s="5">
-        <v>-14.256937654854763</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8105794354047759</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>126.53565578</v>
+        <v>126.33364424</v>
       </c>
       <c r="C412" s="5">
-        <v>0.24827034000000481</v>
+        <v>-0.28587609000000214</v>
       </c>
       <c r="D412" s="5">
-        <v>2.3847744443975749</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6759168631479535</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>127.51675717000001</v>
+        <v>127.58435900000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.98110139000000629</v>
+        <v>1.2507147600000081</v>
       </c>
       <c r="D413" s="5">
-        <v>9.7114804609690566</v>
+        <v>12.548819356413699</v>
       </c>
       <c r="E413" s="5">
-        <v>3.6914955275309858</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7214665727267837</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>128.7773971</v>
+        <v>129.18947829000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.2606399299999964</v>
+        <v>1.6051192900000046</v>
       </c>
       <c r="D414" s="5">
-        <v>12.530071485911431</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.186722470959538</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>129.50075068999999</v>
+        <v>129.82751198</v>
       </c>
       <c r="C415" s="5">
-        <v>0.72335358999998789</v>
+        <v>0.63803368999998611</v>
       </c>
       <c r="D415" s="5">
-        <v>6.9526916386259741</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0901538191195703</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>129.99712013000001</v>
+        <v>130.21540059</v>
       </c>
       <c r="C416" s="5">
-        <v>0.49636944000002359</v>
+        <v>0.38788861000000452</v>
       </c>
       <c r="D416" s="5">
-        <v>4.6977490787913689</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.644772805346097</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>130.50633851000001</v>
+        <v>130.69512399000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.50921837999999298</v>
+        <v>0.47972340000001168</v>
       </c>
       <c r="D417" s="5">
-        <v>4.8031864112619616</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5115780492379187</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>131.54661059</v>
+        <v>131.36752238</v>
       </c>
       <c r="C418" s="5">
-        <v>1.040272079999994</v>
+        <v>0.67239838999998369</v>
       </c>
       <c r="D418" s="5">
-        <v>9.9959482623757765</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3514677537130693</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>132.44402769999999</v>
+        <v>131.73930286999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.89741710999999214</v>
+        <v>0.37178048999999191</v>
       </c>
       <c r="D419" s="5">
-        <v>8.5007154569845422</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4494585795432409</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>131.20225773000001</v>
+        <v>130.70104272</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.2417699699999787</v>
+        <v>-1.0382601499999851</v>
       </c>
       <c r="D420" s="5">
-        <v>-10.688548375089546</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0580427229767562</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>133.89007798</v>
+        <v>132.54411257999999</v>
       </c>
       <c r="C421" s="5">
-        <v>2.6878202499999873</v>
+        <v>1.8430698599999857</v>
       </c>
       <c r="D421" s="5">
-        <v>27.551342099931155</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.297801303587935</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>134.80070377999999</v>
+        <v>133.29747499999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.91062579999999116</v>
+        <v>0.75336242000000198</v>
       </c>
       <c r="D422" s="5">
-        <v>8.4738816487915045</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0379475310616391</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>135.42552307</v>
+        <v>133.19318236999999</v>
       </c>
       <c r="C423" s="5">
-        <v>0.62481929000000491</v>
+        <v>-0.10429263000000333</v>
       </c>
       <c r="D423" s="5">
-        <v>5.7061718058793787</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.93485644866037054</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>135.38583448</v>
+        <v>132.99158586999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-3.9688589999997248E-2</v>
+        <v>-0.20159649999999374</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.35111266201940383</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8012338758414459</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>135.43971478</v>
+        <v>133.00707388000001</v>
       </c>
       <c r="C425" s="5">
-        <v>5.388030000000299E-2</v>
+        <v>1.5488010000012764E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.47861781378224499</v>
+        <v>0.1398398326989847</v>
       </c>
       <c r="E425" s="5">
-        <v>6.2132677977667194</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2502975462689774</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>135.50624108</v>
+        <v>132.67324364000001</v>
       </c>
       <c r="C426" s="5">
-        <v>6.6526299999992489E-2</v>
+        <v>-0.3338302399999975</v>
       </c>
       <c r="D426" s="5">
-        <v>0.59102000548176825</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9706115576720316</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>135.73951667</v>
+        <v>132.36553082</v>
       </c>
       <c r="C427" s="5">
-        <v>0.2332755900000052</v>
+        <v>-0.3077128200000061</v>
       </c>
       <c r="D427" s="5">
-        <v>2.0854865892383501</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.747963839520895</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>135.54578081</v>
+        <v>132.31318372000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.19373586000000387</v>
+        <v>-5.2347099999991542E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.6993335036555868</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.47353768750973968</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>136.65041862000001</v>
+        <v>132.75721242</v>
       </c>
       <c r="C429" s="5">
-        <v>1.104637810000014</v>
+        <v>0.44402869999998984</v>
       </c>
       <c r="D429" s="5">
-        <v>10.229935587939497</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1022369403804326</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>134.64053666000001</v>
+        <v>131.61396478</v>
       </c>
       <c r="C430" s="5">
-        <v>-2.0098819600000013</v>
+        <v>-1.1432476399999985</v>
       </c>
       <c r="D430" s="5">
-        <v>-16.289794016459137</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8582117729512539</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>132.97432653999999</v>
+        <v>131.10251653</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.6662101200000166</v>
+        <v>-0.51144825000000083</v>
       </c>
       <c r="D431" s="5">
-        <v>-13.880086379032164</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5647816258003182</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>133.24676521000001</v>
+        <v>130.71765048</v>
       </c>
       <c r="C432" s="5">
-        <v>0.27243867000001387</v>
+        <v>-0.3848660499999994</v>
       </c>
       <c r="D432" s="5">
-        <v>2.4864621405689347</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4664090849251927</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>132.63711932000001</v>
+        <v>130.60107819000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.60964588999999592</v>
+        <v>-0.11657228999999347</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.3543021331200809</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0649109935667034</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>133.31485792000001</v>
+        <v>130.49371761</v>
       </c>
       <c r="C434" s="5">
-        <v>0.67773859999999786</v>
+        <v>-0.10736058000000526</v>
       </c>
       <c r="D434" s="5">
-        <v>6.3069545964037799</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.9820118110192233</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>134.12052997000001</v>
+        <v>131.30845263000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.80567204999999831</v>
+        <v>0.81473502000000053</v>
       </c>
       <c r="D435" s="5">
-        <v>7.4980237569011399</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7548821795826894</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>135.78084834000001</v>
+        <v>132.90619948</v>
       </c>
       <c r="C436" s="5">
-        <v>1.6603183699999988</v>
+        <v>1.5977468499999929</v>
       </c>
       <c r="D436" s="5">
-        <v>15.909513472070058</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.619388826850988</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>134.14795322000001</v>
+        <v>131.54709269</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.6328951200000006</v>
+        <v>-1.3591067899999985</v>
       </c>
       <c r="D437" s="5">
-        <v>-13.513883582676801</v>
+        <v>-11.604088388027723</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.95375389862438764</v>
+        <v>-1.0976718360988902</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>131.38761242000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-0.15948026999998888</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-1.4451508329902385</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>131.5139782</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.12636577999998622</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1.1602589257099227</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>housrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>