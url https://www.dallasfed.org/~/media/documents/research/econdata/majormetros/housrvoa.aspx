--- v3 (2026-04-21)
+++ v4 (2026-05-11)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{44CF9A20-0C2A-4823-9FF8-03D825BFDEEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5192AD71-2A06-40BD-905C-D98D27E10648}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{993F4F99-9960-40B5-A885-8785EFDCC661}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{19728ED3-EEDF-43AE-AF74-E220280FC15B}"/>
   </bookViews>
   <sheets>
     <sheet name="housrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF863E65-F4A4-4A0C-9707-4539FCC0655E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6B2E27F-1CDF-4410-B80F-54259FF75A09}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>62.273529865999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>62.593465678000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.3199358120000042</v>
       </c>
       <c r="D7" s="5">
         <v>6.3423309175487663</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>62.828057389000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.2345917110000002</v>
       </c>
       <c r="D8" s="5">
         <v>4.59130988737535</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>62.845531983000001</v>
       </c>
       <c r="C9" s="5">
         <v>1.7474593999999399E-2</v>
       </c>
       <c r="D9" s="5">
         <v>0.33427136258825652</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>63.937467630999997</v>
       </c>
       <c r="C10" s="5">
         <v>1.0919356479999962</v>
       </c>
       <c r="D10" s="5">
         <v>22.962388898954345</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>65.061604438000003</v>
       </c>
       <c r="C11" s="5">
         <v>1.1241368070000064</v>
       </c>
       <c r="D11" s="5">
         <v>23.262806748288114</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>65.664685159000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.60308072099999777</v>
       </c>
       <c r="D12" s="5">
         <v>11.708229543630067</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>66.452930727999998</v>
       </c>
       <c r="C13" s="5">
         <v>0.7882455689999972</v>
       </c>
       <c r="D13" s="5">
         <v>15.395074926476982</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>66.149056087000005</v>
       </c>
       <c r="C14" s="5">
         <v>-0.30387464099999306</v>
       </c>
       <c r="D14" s="5">
         <v>-5.3514101691443443</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>66.511598289999995</v>
       </c>
       <c r="C15" s="5">
         <v>0.36254220299998963</v>
       </c>
       <c r="D15" s="5">
         <v>6.778740297043595</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>66.679278488999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.16768019900000297</v>
       </c>
       <c r="D16" s="5">
         <v>3.0675831251560925</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>67.168418931999994</v>
       </c>
       <c r="C17" s="5">
         <v>0.48914044299999659</v>
       </c>
       <c r="D17" s="5">
         <v>9.1668566227812054</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>66.569712987000003</v>
       </c>
       <c r="C18" s="5">
         <v>-0.59870594499999186</v>
       </c>
       <c r="D18" s="5">
         <v>-10.187102697534245</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>66.435821031000003</v>
       </c>
       <c r="C19" s="5">
         <v>-0.13389195599999937</v>
       </c>
       <c r="D19" s="5">
         <v>-2.3870441829935252</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>66.697575369000006</v>
       </c>
       <c r="C20" s="5">
         <v>0.26175433800000292</v>
       </c>
       <c r="D20" s="5">
         <v>4.8317605982577838</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>66.103399315999994</v>
       </c>
       <c r="C21" s="5">
         <v>-0.59417605300001242</v>
       </c>
       <c r="D21" s="5">
         <v>-10.181672835666289</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>66.887800114000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.78440079800000717</v>
       </c>
       <c r="D22" s="5">
         <v>15.206618957521334</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>67.447245304999996</v>
       </c>
       <c r="C23" s="5">
         <v>0.55944519099999468</v>
       </c>
       <c r="D23" s="5">
         <v>10.511545045125725</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>67.067522397000005</v>
       </c>
       <c r="C24" s="5">
         <v>-0.37972290799999087</v>
       </c>
       <c r="D24" s="5">
         <v>-6.5505921601073602</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>67.263688740999996</v>
       </c>
       <c r="C25" s="5">
         <v>0.196166343999991</v>
       </c>
       <c r="D25" s="5">
         <v>3.5669075223027313</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>67.288614985999999</v>
       </c>
       <c r="C26" s="5">
         <v>2.4926245000003178E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.44559753448398798</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>67.133006132999995</v>
       </c>
       <c r="C27" s="5">
         <v>-0.15560885300000393</v>
       </c>
       <c r="D27" s="5">
         <v>-2.7400444588845385</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>67.305718851999998</v>
       </c>
       <c r="C28" s="5">
         <v>0.17271271900000329</v>
       </c>
       <c r="D28" s="5">
         <v>3.1312940521118104</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>67.289547077999998</v>
       </c>
       <c r="C29" s="5">
         <v>-1.6171774000000028E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.28794736001477306</v>
       </c>
       <c r="E29" s="5">
         <v>0.18033496682814398</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>70.249805457999997</v>
       </c>
       <c r="C30" s="5">
         <v>2.9602583799999991</v>
       </c>
       <c r="D30" s="5">
         <v>67.637142550323247</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>70.517039831999995</v>
       </c>
       <c r="C31" s="5">
         <v>0.26723437399999739</v>
       </c>
       <c r="D31" s="5">
         <v>4.6615994468717004</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>70.556311821999998</v>
       </c>
       <c r="C32" s="5">
         <v>3.9271990000003143E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.67034869938316088</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>70.955453313999996</v>
       </c>
       <c r="C33" s="5">
         <v>0.39914149199999827</v>
       </c>
       <c r="D33" s="5">
         <v>7.003725048146614</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>70.951786096999996</v>
       </c>
       <c r="C34" s="5">
         <v>-3.6672170000002779E-3</v>
       </c>
       <c r="D34" s="5">
         <v>-6.2002418203388476E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>70.750529451000006</v>
       </c>
       <c r="C35" s="5">
         <v>-0.20125664599999027</v>
       </c>
       <c r="D35" s="5">
         <v>-3.3512282787316439</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>70.800732436000004</v>
       </c>
       <c r="C36" s="5">
         <v>5.0202984999998534E-2</v>
       </c>
       <c r="D36" s="5">
         <v>0.85482399438057133</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>70.924060541000003</v>
       </c>
       <c r="C37" s="5">
         <v>0.1233281049999988</v>
       </c>
       <c r="D37" s="5">
         <v>2.1104278980177194</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>71.255499220999994</v>
       </c>
       <c r="C38" s="5">
         <v>0.33143867999999088</v>
       </c>
       <c r="D38" s="5">
         <v>5.7541802867326908</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>71.936775400000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.68127617900000814</v>
       </c>
       <c r="D39" s="5">
         <v>12.096215888757156</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>71.481109794000005</v>
       </c>
       <c r="C40" s="5">
         <v>-0.45566560599999661</v>
       </c>
       <c r="D40" s="5">
         <v>-7.3418037289345373</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>71.763530571999993</v>
       </c>
       <c r="C41" s="5">
         <v>0.2824207779999881</v>
       </c>
       <c r="D41" s="5">
         <v>4.8455786193303707</v>
       </c>
       <c r="E41" s="5">
         <v>6.6488536307338864</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>72.223943145000007</v>
       </c>
       <c r="C42" s="5">
         <v>0.46041257300001348</v>
       </c>
       <c r="D42" s="5">
         <v>7.9763856710600267</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>72.555615485000004</v>
       </c>
       <c r="C43" s="5">
         <v>0.33167233999999723</v>
       </c>
       <c r="D43" s="5">
         <v>5.6520724287705049</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>72.851965551999996</v>
       </c>
       <c r="C44" s="5">
         <v>0.29635006699999167</v>
       </c>
       <c r="D44" s="5">
         <v>5.012963873059606</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>73.090426191999995</v>
       </c>
       <c r="C45" s="5">
         <v>0.23846063999999956</v>
       </c>
       <c r="D45" s="5">
         <v>3.9993556383862261</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>73.264224119999994</v>
       </c>
       <c r="C46" s="5">
         <v>0.17379792799999905</v>
       </c>
       <c r="D46" s="5">
         <v>2.8910325078435273</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>73.364865709</v>
       </c>
       <c r="C47" s="5">
         <v>0.10064158900000564</v>
       </c>
       <c r="D47" s="5">
         <v>1.6609272092446226</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>73.573339533999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.20847382499999867</v>
       </c>
       <c r="D48" s="5">
         <v>3.4637247471858146</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>73.700027617000003</v>
       </c>
       <c r="C49" s="5">
         <v>0.12668808300000478</v>
       </c>
       <c r="D49" s="5">
         <v>2.0859970863189359</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>74.734427289999999</v>
       </c>
       <c r="C50" s="5">
         <v>1.0343996729999958</v>
       </c>
       <c r="D50" s="5">
         <v>18.205238029933835</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>73.723938899000004</v>
       </c>
       <c r="C51" s="5">
         <v>-1.0104883909999955</v>
       </c>
       <c r="D51" s="5">
         <v>-15.071425018331775</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>74.105042424000004</v>
       </c>
       <c r="C52" s="5">
         <v>0.38110352500000033</v>
       </c>
       <c r="D52" s="5">
         <v>6.3826383092394634</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>74.265074425999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.16003200199999412</v>
       </c>
       <c r="D53" s="5">
         <v>2.6224372063994528</v>
       </c>
       <c r="E53" s="5">
         <v>3.4858149174952002</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>74.700899081000003</v>
       </c>
       <c r="C54" s="5">
         <v>0.43582465500000467</v>
       </c>
       <c r="D54" s="5">
         <v>7.2740060805376094</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>74.712837992999994</v>
       </c>
       <c r="C55" s="5">
         <v>1.1938911999990864E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.19195611862292683</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>74.665000785000004</v>
       </c>
       <c r="C56" s="5">
         <v>-4.7837207999990028E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-0.76563719021426335</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>76.178405882000007</v>
       </c>
       <c r="C57" s="5">
         <v>1.5134050970000033</v>
       </c>
       <c r="D57" s="5">
         <v>27.226528121969061</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>76.231767586000004</v>
       </c>
       <c r="C58" s="5">
         <v>5.3361703999996735E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.84382604619073209</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>76.366991103000004</v>
       </c>
       <c r="C59" s="5">
         <v>0.13522351700000002</v>
       </c>
       <c r="D59" s="5">
         <v>2.149507200244738</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>76.724396536</v>
       </c>
       <c r="C60" s="5">
         <v>0.35740543299999672</v>
       </c>
       <c r="D60" s="5">
         <v>5.7629657576544924</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>76.978451049</v>
       </c>
       <c r="C61" s="5">
         <v>0.25405451299999982</v>
       </c>
       <c r="D61" s="5">
         <v>4.0466834624313996</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>76.763433578999994</v>
       </c>
       <c r="C62" s="5">
         <v>-0.21501747000000648</v>
       </c>
       <c r="D62" s="5">
         <v>-3.3008425118135509</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>77.989366837999995</v>
       </c>
       <c r="C63" s="5">
         <v>1.2259332590000014</v>
       </c>
       <c r="D63" s="5">
         <v>20.940574571493364</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>78.343935091999995</v>
       </c>
       <c r="C64" s="5">
         <v>0.35456825400000014</v>
       </c>
       <c r="D64" s="5">
         <v>5.5941469706279889</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>78.191130119999997</v>
       </c>
       <c r="C65" s="5">
         <v>-0.15280497199999843</v>
       </c>
       <c r="D65" s="5">
         <v>-2.3155801067174964</v>
       </c>
       <c r="E65" s="5">
         <v>5.2865438085732297</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>77.798588245999994</v>
       </c>
       <c r="C66" s="5">
         <v>-0.39254187400000262</v>
       </c>
       <c r="D66" s="5">
         <v>-5.8607545780171684</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>77.617271813000002</v>
       </c>
       <c r="C67" s="5">
         <v>-0.18131643299999212</v>
       </c>
       <c r="D67" s="5">
         <v>-2.7611334658634301</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>78.552219910999995</v>
       </c>
       <c r="C68" s="5">
         <v>0.93494809799999246</v>
       </c>
       <c r="D68" s="5">
         <v>15.451896543275589</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>78.096363069999995</v>
       </c>
       <c r="C69" s="5">
         <v>-0.45585684099999924</v>
       </c>
       <c r="D69" s="5">
         <v>-6.745852123374374</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>78.345612036000006</v>
       </c>
       <c r="C70" s="5">
         <v>0.24924896600001034</v>
       </c>
       <c r="D70" s="5">
         <v>3.8978161560390134</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>78.716940722999993</v>
       </c>
       <c r="C71" s="5">
         <v>0.37132868699998767</v>
       </c>
       <c r="D71" s="5">
         <v>5.8381780638361525</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>79.081684526999993</v>
       </c>
       <c r="C72" s="5">
         <v>0.36474380399999973</v>
       </c>
       <c r="D72" s="5">
         <v>5.7042511300308574</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>79.333274634999995</v>
       </c>
       <c r="C73" s="5">
         <v>0.25159010800000203</v>
       </c>
       <c r="D73" s="5">
         <v>3.8851884078564103</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>79.953077015000005</v>
       </c>
       <c r="C74" s="5">
         <v>0.61980238000001009</v>
       </c>
       <c r="D74" s="5">
         <v>9.7886932670858897</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>79.332903862999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.62017315200000667</v>
       </c>
       <c r="D75" s="5">
         <v>-8.921047469994436</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>79.266152890000001</v>
       </c>
       <c r="C76" s="5">
         <v>-6.6750972999997771E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-1.0050245956725545</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>79.712943718000005</v>
       </c>
       <c r="C77" s="5">
         <v>0.44679082800000458</v>
       </c>
       <c r="D77" s="5">
         <v>6.9775881436119569</v>
       </c>
       <c r="E77" s="5">
         <v>1.9462739516163508</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>80.300083885000006</v>
       </c>
       <c r="C78" s="5">
         <v>0.58714016700000116</v>
       </c>
       <c r="D78" s="5">
         <v>9.2058284411764113</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>80.322731059999995</v>
       </c>
       <c r="C79" s="5">
         <v>2.2647174999988806E-2</v>
       </c>
       <c r="D79" s="5">
         <v>0.33896359767364714</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>80.727981987000007</v>
       </c>
       <c r="C80" s="5">
         <v>0.40525092700001153</v>
       </c>
       <c r="D80" s="5">
         <v>6.2251998171633627</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>80.936908310000007</v>
       </c>
       <c r="C81" s="5">
         <v>0.20892632300000002</v>
       </c>
       <c r="D81" s="5">
         <v>3.1502239437231294</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>81.083149864999996</v>
       </c>
       <c r="C82" s="5">
         <v>0.14624155499998892</v>
       </c>
       <c r="D82" s="5">
         <v>2.1899079893683782</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>81.658432113000003</v>
       </c>
       <c r="C83" s="5">
         <v>0.57528224800000771</v>
       </c>
       <c r="D83" s="5">
         <v>8.8541786577935646</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>81.348163903</v>
       </c>
       <c r="C84" s="5">
         <v>-0.31026821000000382</v>
       </c>
       <c r="D84" s="5">
         <v>-4.4654161416130878</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>81.709570640999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.36140673799999945</v>
       </c>
       <c r="D85" s="5">
         <v>5.4634759750779027</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>82.254252493999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.54468185300000016</v>
       </c>
       <c r="D86" s="5">
         <v>8.2991825307602305</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>82.688760389999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.4345078959999995</v>
       </c>
       <c r="D87" s="5">
         <v>6.5264505701128517</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>83.326724197000004</v>
       </c>
       <c r="C88" s="5">
         <v>0.63796380700000554</v>
       </c>
       <c r="D88" s="5">
         <v>9.6614363490463262</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>83.368414146999996</v>
       </c>
       <c r="C89" s="5">
         <v>4.1689949999991427E-2</v>
       </c>
       <c r="D89" s="5">
         <v>0.60203776112195406</v>
       </c>
       <c r="E89" s="5">
         <v>4.5857927941187704</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>83.807712034000005</v>
       </c>
       <c r="C90" s="5">
         <v>0.43929788700000927</v>
       </c>
       <c r="D90" s="5">
         <v>6.5097413533433901</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>84.636529127000003</v>
       </c>
       <c r="C91" s="5">
         <v>0.82881709299999784</v>
       </c>
       <c r="D91" s="5">
         <v>12.534665942036071</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>84.624401328000005</v>
       </c>
       <c r="C92" s="5">
         <v>-1.2127798999998163E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-0.17181581970687754</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>85.073397068999995</v>
       </c>
       <c r="C93" s="5">
         <v>0.44899574099999029</v>
       </c>
       <c r="D93" s="5">
         <v>6.5560193661519772</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>85.607778057000004</v>
       </c>
       <c r="C94" s="5">
         <v>0.53438098800000944</v>
       </c>
       <c r="D94" s="5">
         <v>7.8036341828021882</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>85.812420431999996</v>
       </c>
       <c r="C95" s="5">
         <v>0.20464237499999172</v>
       </c>
       <c r="D95" s="5">
         <v>2.9065743522705967</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>86.144657440000003</v>
       </c>
       <c r="C96" s="5">
         <v>0.33223700800000699</v>
       </c>
       <c r="D96" s="5">
         <v>4.7462195073638691</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>86.289323585000005</v>
       </c>
       <c r="C97" s="5">
         <v>0.14466614500000219</v>
       </c>
       <c r="D97" s="5">
         <v>2.0339254535700402</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>86.461056326999994</v>
       </c>
       <c r="C98" s="5">
         <v>0.171732741999989</v>
       </c>
       <c r="D98" s="5">
         <v>2.4145522834149613</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>86.495772314000007</v>
       </c>
       <c r="C99" s="5">
         <v>3.471598700001266E-2</v>
       </c>
       <c r="D99" s="5">
         <v>0.48289146899129776</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>86.706418499999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.21064618599999108</v>
       </c>
       <c r="D100" s="5">
         <v>2.9618652227016096</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>87.280678408</v>
       </c>
       <c r="C101" s="5">
         <v>0.57425990800000193</v>
       </c>
       <c r="D101" s="5">
         <v>8.2436398617210749</v>
       </c>
       <c r="E101" s="5">
         <v>4.6927416108715647</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>87.601584223000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.32090581500000326</v>
       </c>
       <c r="D102" s="5">
         <v>4.5023756794105418</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>87.693547893000002</v>
       </c>
       <c r="C103" s="5">
         <v>9.1963669999998388E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.2670526855103059</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>88.031120915000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.33757302200000083</v>
       </c>
       <c r="D104" s="5">
         <v>4.718422032736469</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>88.585246751</v>
       </c>
       <c r="C105" s="5">
         <v>0.55412583599999721</v>
       </c>
       <c r="D105" s="5">
         <v>7.8206656342453718</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>89.170392269999994</v>
       </c>
       <c r="C106" s="5">
         <v>0.5851455189999939</v>
       </c>
       <c r="D106" s="5">
         <v>8.2209483014726192</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>88.747601877999998</v>
       </c>
       <c r="C107" s="5">
         <v>-0.42279039199999602</v>
       </c>
       <c r="D107" s="5">
         <v>-5.5435995052729563</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>89.122453394999994</v>
       </c>
       <c r="C108" s="5">
         <v>0.37485151699999619</v>
       </c>
       <c r="D108" s="5">
         <v>5.1879723228449137</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>89.467025804000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.34457240900000841</v>
       </c>
       <c r="D109" s="5">
         <v>4.7394768886978245</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>89.465744035</v>
       </c>
       <c r="C110" s="5">
         <v>-1.2817690000019866E-3</v>
       </c>
       <c r="D110" s="5">
         <v>-1.7190709007885996E-2</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>90.274092197000002</v>
       </c>
       <c r="C111" s="5">
         <v>0.80834816200000148</v>
       </c>
       <c r="D111" s="5">
         <v>11.397699229288371</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>90.229673093000002</v>
       </c>
       <c r="C112" s="5">
         <v>-4.4419103999999265E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-0.58886119285350702</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>90.980277674000007</v>
       </c>
       <c r="C113" s="5">
         <v>0.7506045810000046</v>
       </c>
       <c r="D113" s="5">
         <v>10.452230081417447</v>
       </c>
       <c r="E113" s="5">
         <v>4.2387379812814485</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>90.606974412</v>
       </c>
       <c r="C114" s="5">
         <v>-0.37330326200000741</v>
       </c>
       <c r="D114" s="5">
         <v>-4.814138210618502</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>90.867236531000003</v>
       </c>
       <c r="C115" s="5">
         <v>0.26026211900000362</v>
       </c>
       <c r="D115" s="5">
         <v>3.5018954313323247</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>91.056471299999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.18923476899999514</v>
       </c>
       <c r="D116" s="5">
         <v>2.527873200734021</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>91.029314138999993</v>
       </c>
       <c r="C117" s="5">
         <v>-2.7157161000005203E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.35730782425219543</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>91.270851347999994</v>
       </c>
       <c r="C118" s="5">
         <v>0.24153720900000053</v>
       </c>
       <c r="D118" s="5">
         <v>3.2309613266419124</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>91.138568066999994</v>
       </c>
       <c r="C119" s="5">
         <v>-0.13228328099999942</v>
       </c>
       <c r="D119" s="5">
         <v>-1.7254210513688029</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>92.298851170000006</v>
       </c>
       <c r="C120" s="5">
         <v>1.1602831030000118</v>
       </c>
       <c r="D120" s="5">
         <v>16.393609262115394</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>93.36048649</v>
       </c>
       <c r="C121" s="5">
         <v>1.0616353199999935</v>
       </c>
       <c r="D121" s="5">
         <v>14.710118299391549</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>92.930645932999994</v>
       </c>
       <c r="C122" s="5">
         <v>-0.42984055700000567</v>
       </c>
       <c r="D122" s="5">
         <v>-5.3871343746436207</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>92.904354772999994</v>
       </c>
       <c r="C123" s="5">
         <v>-2.6291159999999536E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.33896618984740057</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>93.086942547000007</v>
       </c>
       <c r="C124" s="5">
         <v>0.18258777400001236</v>
       </c>
       <c r="D124" s="5">
         <v>2.3840571621903228</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>93.099577350000004</v>
       </c>
       <c r="C125" s="5">
         <v>1.2634802999997419E-2</v>
       </c>
       <c r="D125" s="5">
         <v>0.16299909409300817</v>
       </c>
       <c r="E125" s="5">
         <v>2.3294055922689738</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>92.928884186999994</v>
       </c>
       <c r="C126" s="5">
         <v>-0.17069316300000992</v>
       </c>
       <c r="D126" s="5">
         <v>-2.1780856286808481</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>93.122652359</v>
       </c>
       <c r="C127" s="5">
         <v>0.19376817200000573</v>
       </c>
       <c r="D127" s="5">
         <v>2.5310432923233428</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>93.228969320999994</v>
       </c>
       <c r="C128" s="5">
         <v>0.10631696199999396</v>
       </c>
       <c r="D128" s="5">
         <v>1.3786605150247544</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>93.348319422000003</v>
       </c>
       <c r="C129" s="5">
         <v>0.11935010100000909</v>
       </c>
       <c r="D129" s="5">
         <v>1.5470818921370144</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>93.105379671999998</v>
       </c>
       <c r="C130" s="5">
         <v>-0.24293975000000501</v>
       </c>
       <c r="D130" s="5">
         <v>-3.078693038585123</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>93.666902776000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.5615231040000026</v>
       </c>
       <c r="D131" s="5">
         <v>7.4822164841515493</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>94.013028040999998</v>
       </c>
       <c r="C132" s="5">
         <v>0.34612526499999774</v>
       </c>
       <c r="D132" s="5">
         <v>4.5255767789965651</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>94.163259366999995</v>
       </c>
       <c r="C133" s="5">
         <v>0.15023132599999656</v>
       </c>
       <c r="D133" s="5">
         <v>1.9345244923839156</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>94.730120733999996</v>
       </c>
       <c r="C134" s="5">
         <v>0.56686136700000134</v>
       </c>
       <c r="D134" s="5">
         <v>7.468032161383098</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>94.971979379999993</v>
       </c>
       <c r="C135" s="5">
         <v>0.24185864599999718</v>
       </c>
       <c r="D135" s="5">
         <v>3.1071505038850367</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>95.373467778999995</v>
       </c>
       <c r="C136" s="5">
         <v>0.40148839900000155</v>
       </c>
       <c r="D136" s="5">
         <v>5.1925569730583598</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>95.607688269999997</v>
       </c>
       <c r="C137" s="5">
         <v>0.23422049100000208</v>
       </c>
       <c r="D137" s="5">
         <v>2.9871220424335432</v>
       </c>
       <c r="E137" s="5">
         <v>2.6940089218353336</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>95.797226718999994</v>
       </c>
       <c r="C138" s="5">
         <v>0.18953844899999694</v>
       </c>
       <c r="D138" s="5">
         <v>2.4050635531076114</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>95.513577776999995</v>
       </c>
       <c r="C139" s="5">
         <v>-0.28364894199999924</v>
       </c>
       <c r="D139" s="5">
         <v>-3.4958211252603233</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>96.002924436000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.48934665900000596</v>
       </c>
       <c r="D140" s="5">
         <v>6.3242168896725293</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>96.282062926999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.27913849099999766</v>
       </c>
       <c r="D141" s="5">
         <v>3.5454666572177329</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>96.006444059000003</v>
       </c>
       <c r="C142" s="5">
         <v>-0.27561886799999513</v>
       </c>
       <c r="D142" s="5">
         <v>-3.3815713531089697</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>95.812280383000001</v>
       </c>
       <c r="C143" s="5">
         <v>-0.19416367600000228</v>
       </c>
       <c r="D143" s="5">
         <v>-2.4000694600017969</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>95.095293921999996</v>
       </c>
       <c r="C144" s="5">
         <v>-0.71698646100000474</v>
       </c>
       <c r="D144" s="5">
         <v>-8.6193631529061889</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>95.386306050000002</v>
       </c>
       <c r="C145" s="5">
         <v>0.29101212800000553</v>
       </c>
       <c r="D145" s="5">
         <v>3.734702382193511</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>95.239889676000004</v>
       </c>
       <c r="C146" s="5">
         <v>-0.14641637399999752</v>
       </c>
       <c r="D146" s="5">
         <v>-1.826508347596989</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>95.493744929000002</v>
       </c>
       <c r="C147" s="5">
         <v>0.25385525299999756</v>
       </c>
       <c r="D147" s="5">
         <v>3.2458248473156148</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>95.411503025000002</v>
       </c>
       <c r="C148" s="5">
         <v>-8.2241903999999977E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-1.0285925279955421</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>95.458163854999995</v>
       </c>
       <c r="C149" s="5">
         <v>4.6660829999993325E-2</v>
       </c>
       <c r="D149" s="5">
         <v>0.58843900402041349</v>
       </c>
       <c r="E149" s="5">
         <v>-0.15639371446545258</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>95.467552415</v>
       </c>
       <c r="C150" s="5">
         <v>9.3885600000049863E-3</v>
       </c>
       <c r="D150" s="5">
         <v>0.11808700181739074</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>95.693888740000006</v>
       </c>
       <c r="C151" s="5">
         <v>0.22633632500000544</v>
       </c>
       <c r="D151" s="5">
         <v>2.8823751930545649</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>95.726862909000005</v>
       </c>
       <c r="C152" s="5">
         <v>3.2974168999999165E-2</v>
       </c>
       <c r="D152" s="5">
         <v>0.4142801617799563</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>95.689102783999999</v>
       </c>
       <c r="C153" s="5">
         <v>-3.7760125000005473E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.4723227364152649</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>96.094880008000004</v>
       </c>
       <c r="C154" s="5">
         <v>0.40577722400000482</v>
       </c>
       <c r="D154" s="5">
         <v>5.2090734393086313</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>96.022903150000005</v>
       </c>
       <c r="C155" s="5">
         <v>-7.1976857999999311E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-0.89512882703753904</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>96.232081891000007</v>
       </c>
       <c r="C156" s="5">
         <v>0.20917874100000233</v>
       </c>
       <c r="D156" s="5">
         <v>2.6456597012801897</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>96.571700301000007</v>
       </c>
       <c r="C157" s="5">
         <v>0.33961840999999993</v>
       </c>
       <c r="D157" s="5">
         <v>4.3181694956431649</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>96.730731293000005</v>
       </c>
       <c r="C158" s="5">
         <v>0.15903099199999815</v>
       </c>
       <c r="D158" s="5">
         <v>1.9941159364640804</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>96.985417056000003</v>
       </c>
       <c r="C159" s="5">
         <v>0.25468576299999768</v>
       </c>
       <c r="D159" s="5">
         <v>3.2056798773876682</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>97.103196788999995</v>
       </c>
       <c r="C160" s="5">
         <v>0.11777973299999189</v>
       </c>
       <c r="D160" s="5">
         <v>1.4670610303411324</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>97.401404013999993</v>
       </c>
       <c r="C161" s="5">
         <v>0.29820722499999874</v>
       </c>
       <c r="D161" s="5">
         <v>3.7481287533276841</v>
       </c>
       <c r="E161" s="5">
         <v>2.0356982373469501</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>99.829472942999999</v>
       </c>
       <c r="C162" s="5">
         <v>2.4280689290000055</v>
       </c>
       <c r="D162" s="5">
         <v>34.37631673410695</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>99.571228808000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.25824413499999821</v>
       </c>
       <c r="D163" s="5">
         <v>-3.0604358654852781</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>100.03067045</v>
       </c>
       <c r="C164" s="5">
         <v>0.45944164200000159</v>
       </c>
       <c r="D164" s="5">
         <v>5.6797444334469205</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>98.981164753000002</v>
       </c>
       <c r="C165" s="5">
         <v>-1.0495056970000007</v>
       </c>
       <c r="D165" s="5">
         <v>-11.888506108177044</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>98.934704096999994</v>
       </c>
       <c r="C166" s="5">
         <v>-4.6460656000007816E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.56181475283023641</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>99.043083324999998</v>
       </c>
       <c r="C167" s="5">
         <v>0.10837922800000399</v>
       </c>
       <c r="D167" s="5">
         <v>1.3225038721177862</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>98.659726375999995</v>
       </c>
       <c r="C168" s="5">
         <v>-0.38335694900000306</v>
       </c>
       <c r="D168" s="5">
         <v>-4.5471156718345673</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>99.012247032000005</v>
       </c>
       <c r="C169" s="5">
         <v>0.35252065600001004</v>
       </c>
       <c r="D169" s="5">
         <v>4.3729889811820799</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>98.900645870000005</v>
       </c>
       <c r="C170" s="5">
         <v>-0.11160116199999948</v>
       </c>
       <c r="D170" s="5">
         <v>-1.3442204491120657</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>97.946378917000004</v>
       </c>
       <c r="C171" s="5">
         <v>-0.95426695300000119</v>
       </c>
       <c r="D171" s="5">
         <v>-10.983383326807072</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>97.541119121999998</v>
       </c>
       <c r="C172" s="5">
         <v>-0.40525979500000631</v>
       </c>
       <c r="D172" s="5">
         <v>-4.8536369233957544</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>98.094865619000004</v>
       </c>
       <c r="C173" s="5">
         <v>0.55374649700000589</v>
       </c>
       <c r="D173" s="5">
         <v>7.0292568261598465</v>
       </c>
       <c r="E173" s="5">
         <v>0.71196263752044686</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>98.382534131</v>
       </c>
       <c r="C174" s="5">
         <v>0.28766851199999621</v>
       </c>
       <c r="D174" s="5">
         <v>3.5763827417070404</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>98.525788610000006</v>
       </c>
       <c r="C175" s="5">
         <v>0.14325447900000654</v>
       </c>
       <c r="D175" s="5">
         <v>1.7613775653985808</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>99.210937883</v>
       </c>
       <c r="C176" s="5">
         <v>0.68514927299999329</v>
       </c>
       <c r="D176" s="5">
         <v>8.6714911741990761</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>97.920921073000002</v>
       </c>
       <c r="C177" s="5">
         <v>-1.2900168099999973</v>
       </c>
       <c r="D177" s="5">
         <v>-14.534425480820568</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>97.237335809000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.6835852640000013</v>
       </c>
       <c r="D178" s="5">
         <v>-8.0629138927617579</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>96.770101202999996</v>
       </c>
       <c r="C179" s="5">
         <v>-0.46723460600000521</v>
       </c>
       <c r="D179" s="5">
         <v>-5.6161412502998331</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>96.741061973000001</v>
       </c>
       <c r="C180" s="5">
         <v>-2.9039229999995086E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-0.35950793833595673</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>96.01973787</v>
       </c>
       <c r="C181" s="5">
         <v>-0.7213241030000006</v>
       </c>
       <c r="D181" s="5">
         <v>-8.5895207476284199</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>95.894881592999994</v>
       </c>
       <c r="C182" s="5">
         <v>-0.12485627700000634</v>
       </c>
       <c r="D182" s="5">
         <v>-1.5492713993213947</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>95.328676837000003</v>
       </c>
       <c r="C183" s="5">
         <v>-0.56620475599999054</v>
       </c>
       <c r="D183" s="5">
         <v>-6.8596954333027256</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>94.742886503999998</v>
       </c>
       <c r="C184" s="5">
         <v>-0.5857903330000056</v>
       </c>
       <c r="D184" s="5">
         <v>-7.129760661571094</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>95.239704130000007</v>
       </c>
       <c r="C185" s="5">
         <v>0.49681762600000923</v>
       </c>
       <c r="D185" s="5">
         <v>6.4773184800110961</v>
       </c>
       <c r="E185" s="5">
         <v>-2.9106125697642815</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>95.792605108999993</v>
       </c>
       <c r="C186" s="5">
         <v>0.55290097899998614</v>
       </c>
       <c r="D186" s="5">
         <v>7.1932304995369734</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>95.459201390999993</v>
       </c>
       <c r="C187" s="5">
         <v>-0.33340371799999957</v>
       </c>
       <c r="D187" s="5">
         <v>-4.0975392734647897</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>95.835025438000002</v>
       </c>
       <c r="C188" s="5">
         <v>0.37582404700000893</v>
       </c>
       <c r="D188" s="5">
         <v>4.8280696495446529</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>96.715676216999995</v>
       </c>
       <c r="C189" s="5">
         <v>0.88065077899999267</v>
       </c>
       <c r="D189" s="5">
         <v>11.601831631205695</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>96.165333278000006</v>
       </c>
       <c r="C190" s="5">
         <v>-0.55034293899998943</v>
       </c>
       <c r="D190" s="5">
         <v>-6.6186773798688536</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>96.059295578999993</v>
       </c>
       <c r="C191" s="5">
         <v>-0.10603769900001225</v>
       </c>
       <c r="D191" s="5">
         <v>-1.315197153982306</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>95.431979956999996</v>
       </c>
       <c r="C192" s="5">
         <v>-0.62731562199999757</v>
       </c>
       <c r="D192" s="5">
         <v>-7.5611696211595021</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>95.118861172999999</v>
       </c>
       <c r="C193" s="5">
         <v>-0.31311878399999671</v>
       </c>
       <c r="D193" s="5">
         <v>-3.8670009069142419</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>94.824943232999999</v>
       </c>
       <c r="C194" s="5">
         <v>-0.29391794000000004</v>
       </c>
       <c r="D194" s="5">
         <v>-3.6456351645891893</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>94.574416470000003</v>
       </c>
       <c r="C195" s="5">
         <v>-0.25052676299999632</v>
       </c>
       <c r="D195" s="5">
         <v>-3.1247251716161939</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>94.333721376</v>
       </c>
       <c r="C196" s="5">
         <v>-0.240695094000003</v>
       </c>
       <c r="D196" s="5">
         <v>-3.0116517464435222</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>94.302083998000001</v>
       </c>
       <c r="C197" s="5">
         <v>-3.1637377999999217E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-0.40171109836034669</v>
       </c>
       <c r="E197" s="5">
         <v>-0.98448450734388571</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>93.910560692999994</v>
       </c>
       <c r="C198" s="5">
         <v>-0.39152330500000687</v>
       </c>
       <c r="D198" s="5">
         <v>-4.8699516633849971</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>94.014578106000002</v>
       </c>
       <c r="C199" s="5">
         <v>0.10401741300000822</v>
       </c>
       <c r="D199" s="5">
         <v>1.3372735530452262</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>94.074029521</v>
       </c>
       <c r="C200" s="5">
         <v>5.9451414999998065E-2</v>
       </c>
       <c r="D200" s="5">
         <v>0.76148135421207908</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>96.133042649000004</v>
       </c>
       <c r="C201" s="5">
         <v>2.0590131280000037</v>
       </c>
       <c r="D201" s="5">
         <v>29.668741583310563</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>96.132860410999996</v>
       </c>
       <c r="C202" s="5">
         <v>-1.822380000078283E-4</v>
       </c>
       <c r="D202" s="5">
         <v>-2.2747986948123966E-3</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>96.655013562999997</v>
       </c>
       <c r="C203" s="5">
         <v>0.52215315200000134</v>
       </c>
       <c r="D203" s="5">
         <v>6.7161761547827714</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>97.055007658999997</v>
       </c>
       <c r="C204" s="5">
         <v>0.39999409600000035</v>
       </c>
       <c r="D204" s="5">
         <v>5.0806486866766809</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>97.491518458000002</v>
       </c>
       <c r="C205" s="5">
         <v>0.43651079900000411</v>
       </c>
       <c r="D205" s="5">
         <v>5.5326000176099344</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>97.736592939000005</v>
       </c>
       <c r="C206" s="5">
         <v>0.24507448100000317</v>
       </c>
       <c r="D206" s="5">
         <v>3.0586219355752675</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>98.312754550999998</v>
       </c>
       <c r="C207" s="5">
         <v>0.57616161199999283</v>
       </c>
       <c r="D207" s="5">
         <v>7.3079815577899776</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>98.466943060000006</v>
       </c>
       <c r="C208" s="5">
         <v>0.15418850900000791</v>
       </c>
       <c r="D208" s="5">
         <v>1.8983356126213158</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>99.10849709</v>
       </c>
       <c r="C209" s="5">
         <v>0.64155402999999467</v>
       </c>
       <c r="D209" s="5">
         <v>8.1048606613660432</v>
       </c>
       <c r="E209" s="5">
         <v>5.0968259536045224</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>95.654516958000002</v>
       </c>
       <c r="C210" s="5">
         <v>-3.4539801319999981</v>
       </c>
       <c r="D210" s="5">
         <v>-34.666622530680016</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>96.022771626999997</v>
       </c>
       <c r="C211" s="5">
         <v>0.36825466899999526</v>
       </c>
       <c r="D211" s="5">
         <v>4.7188957110307905</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>96.460755039000006</v>
       </c>
       <c r="C212" s="5">
         <v>0.43798341200000834</v>
       </c>
       <c r="D212" s="5">
         <v>5.6129163442475205</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>95.665914114000003</v>
       </c>
       <c r="C213" s="5">
         <v>-0.79484092500000258</v>
       </c>
       <c r="D213" s="5">
         <v>-9.4520079766570397</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>95.744226427000001</v>
       </c>
       <c r="C214" s="5">
         <v>7.8312312999997857E-2</v>
       </c>
       <c r="D214" s="5">
         <v>0.98675726673247421</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>95.773506722999997</v>
       </c>
       <c r="C215" s="5">
         <v>2.9280295999996042E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.36759934348749024</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>94.955110872000006</v>
       </c>
       <c r="C216" s="5">
         <v>-0.81839585099999113</v>
       </c>
       <c r="D216" s="5">
         <v>-9.785681870387819</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>95.492642509999996</v>
       </c>
       <c r="C217" s="5">
         <v>0.53753163799999015</v>
       </c>
       <c r="D217" s="5">
         <v>7.0086278523258772</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>95.352364835000003</v>
       </c>
       <c r="C218" s="5">
         <v>-0.140277674999993</v>
       </c>
       <c r="D218" s="5">
         <v>-1.7486143952621047</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>95.119112713999996</v>
       </c>
       <c r="C219" s="5">
         <v>-0.2332521210000067</v>
       </c>
       <c r="D219" s="5">
         <v>-2.8962808484829239</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>95.076591856999997</v>
       </c>
       <c r="C220" s="5">
         <v>-4.2520856999999523E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-0.53511603454240442</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>95.309632050000005</v>
       </c>
       <c r="C221" s="5">
         <v>0.23304019300000789</v>
       </c>
       <c r="D221" s="5">
         <v>2.9812713791248058</v>
       </c>
       <c r="E221" s="5">
         <v>-3.8330366734854904</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>94.572238280999997</v>
       </c>
       <c r="C222" s="5">
         <v>-0.73739376900000764</v>
       </c>
       <c r="D222" s="5">
         <v>-8.8991354673518046</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>94.368406586999996</v>
       </c>
       <c r="C223" s="5">
         <v>-0.20383169400000156</v>
       </c>
       <c r="D223" s="5">
         <v>-2.5559219455155824</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>93.970963112000007</v>
       </c>
       <c r="C224" s="5">
         <v>-0.39744347499998867</v>
       </c>
       <c r="D224" s="5">
         <v>-4.9384981509364874</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>94.949991362000006</v>
       </c>
       <c r="C225" s="5">
         <v>0.97902824999999893</v>
       </c>
       <c r="D225" s="5">
         <v>13.243952521384905</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>95.111906044999998</v>
       </c>
       <c r="C226" s="5">
         <v>0.16191468299999201</v>
       </c>
       <c r="D226" s="5">
         <v>2.0656170866265366</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>95.264574534999994</v>
       </c>
       <c r="C227" s="5">
         <v>0.15266848999999638</v>
       </c>
       <c r="D227" s="5">
         <v>1.943271300859295</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>95.784964307999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.52038977300000511</v>
       </c>
       <c r="D228" s="5">
         <v>6.7556612159689999</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>96.645072911</v>
       </c>
       <c r="C229" s="5">
         <v>0.86010860300000047</v>
       </c>
       <c r="D229" s="5">
         <v>11.323926413784612</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>94.397302381000003</v>
       </c>
       <c r="C230" s="5">
         <v>-2.2477705299999968</v>
       </c>
       <c r="D230" s="5">
         <v>-24.602250047845153</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>96.003634071999997</v>
       </c>
       <c r="C231" s="5">
         <v>1.6063316909999941</v>
       </c>
       <c r="D231" s="5">
         <v>22.443877084676878</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>96.003470131</v>
       </c>
       <c r="C232" s="5">
         <v>-1.6394099999672562E-4</v>
       </c>
       <c r="D232" s="5">
         <v>-2.0491656822385629E-3</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>95.760730217000003</v>
       </c>
       <c r="C233" s="5">
         <v>-0.24273991399999773</v>
       </c>
       <c r="D233" s="5">
         <v>-2.9922986826455999</v>
       </c>
       <c r="E233" s="5">
         <v>0.4732975642622872</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>96.002384629000005</v>
       </c>
       <c r="C234" s="5">
         <v>0.24165441200000259</v>
       </c>
       <c r="D234" s="5">
         <v>3.0706131589581354</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>95.941014295000002</v>
       </c>
       <c r="C235" s="5">
         <v>-6.1370334000002913E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-0.76441876008385146</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>95.532197510000003</v>
       </c>
       <c r="C236" s="5">
         <v>-0.40881678499999907</v>
       </c>
       <c r="D236" s="5">
         <v>-4.9952000598196928</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>95.730041593999999</v>
       </c>
       <c r="C237" s="5">
         <v>0.1978440839999962</v>
       </c>
       <c r="D237" s="5">
         <v>2.5136642034285561</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>95.405267619</v>
       </c>
       <c r="C238" s="5">
         <v>-0.32477397499999938</v>
       </c>
       <c r="D238" s="5">
         <v>-3.9960111313733226</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>95.245414926999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.15985269200000118</v>
       </c>
       <c r="D239" s="5">
         <v>-1.9921893082805897</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>94.879977496999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.36543743000000006</v>
       </c>
       <c r="D240" s="5">
         <v>-4.5082309594228542</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>94.432573828000002</v>
       </c>
       <c r="C241" s="5">
         <v>-0.44740366899999628</v>
       </c>
       <c r="D241" s="5">
         <v>-5.5140908839819698</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>94.078591574000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.35398225400000172</v>
       </c>
       <c r="D242" s="5">
         <v>-4.4066321353539379</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>94.258807622999996</v>
       </c>
       <c r="C243" s="5">
         <v>0.18021604899999488</v>
       </c>
       <c r="D243" s="5">
         <v>2.3230824309512954</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>94.324716817999999</v>
       </c>
       <c r="C244" s="5">
         <v>6.5909195000003251E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.84231823435310105</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>94.316812690000006</v>
       </c>
       <c r="C245" s="5">
         <v>-7.9041279999927383E-3</v>
       </c>
       <c r="D245" s="5">
         <v>-0.10051006440502386</v>
       </c>
       <c r="E245" s="5">
         <v>-1.5078388852382218</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>94.373650713999993</v>
       </c>
       <c r="C246" s="5">
         <v>5.6838023999986831E-2</v>
       </c>
       <c r="D246" s="5">
         <v>0.72555620021126366</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>94.383178455999996</v>
       </c>
       <c r="C247" s="5">
         <v>9.5277420000030588E-3</v>
       </c>
       <c r="D247" s="5">
         <v>0.12121647281937431</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>94.337962117000004</v>
       </c>
       <c r="C248" s="5">
         <v>-4.5216338999992445E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.57337406222959242</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>93.720276734999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.61768538200000478</v>
       </c>
       <c r="D249" s="5">
         <v>-7.5802343958045864</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>93.814639087000003</v>
       </c>
       <c r="C250" s="5">
         <v>9.4362352000004535E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.2149344187661226</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>93.602560471999993</v>
       </c>
       <c r="C251" s="5">
         <v>-0.21207861500001002</v>
       </c>
       <c r="D251" s="5">
         <v>-2.6792602971024926</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>93.953000861999996</v>
       </c>
       <c r="C252" s="5">
         <v>0.35044039000000282</v>
       </c>
       <c r="D252" s="5">
         <v>4.5863786449939381</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>93.975410165</v>
       </c>
       <c r="C253" s="5">
         <v>2.2409303000003433E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.28659508775177311</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>93.904966748999996</v>
       </c>
       <c r="C254" s="5">
         <v>-7.0443416000003367E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.8958137258351484</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>94.126492318000004</v>
       </c>
       <c r="C255" s="5">
         <v>0.22152556900000775</v>
       </c>
       <c r="D255" s="5">
         <v>2.8678677705611166</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>94.207380814000004</v>
       </c>
       <c r="C256" s="5">
         <v>8.0888496000000032E-2</v>
       </c>
       <c r="D256" s="5">
         <v>1.0361194888169445</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>94.382734869999993</v>
       </c>
       <c r="C257" s="5">
         <v>0.1753540559999891</v>
       </c>
       <c r="D257" s="5">
         <v>2.2566439101368685</v>
       </c>
       <c r="E257" s="5">
         <v>6.9894410253934502E-2</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>94.193621469999997</v>
       </c>
       <c r="C258" s="5">
         <v>-0.18911339999999655</v>
       </c>
       <c r="D258" s="5">
         <v>-2.378102421019701</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>94.214840430999999</v>
       </c>
       <c r="C259" s="5">
         <v>2.1218961000002423E-2</v>
       </c>
       <c r="D259" s="5">
         <v>0.27065871785194595</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>94.446839265999998</v>
       </c>
       <c r="C260" s="5">
         <v>0.23199883499999885</v>
       </c>
       <c r="D260" s="5">
         <v>2.9952839477194626</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>95.197569135999998</v>
       </c>
       <c r="C261" s="5">
         <v>0.75072987000000069</v>
       </c>
       <c r="D261" s="5">
         <v>9.9666927858996104</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>95.554908424000004</v>
       </c>
       <c r="C262" s="5">
         <v>0.35733928800000569</v>
       </c>
       <c r="D262" s="5">
         <v>4.5985589469369259</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>95.914950051000005</v>
       </c>
       <c r="C263" s="5">
         <v>0.36004162700000109</v>
       </c>
       <c r="D263" s="5">
         <v>4.6163713149252272</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>95.942611600999996</v>
       </c>
       <c r="C264" s="5">
         <v>2.7661549999990598E-2</v>
       </c>
       <c r="D264" s="5">
         <v>0.34662544388355254</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>96.106865967999994</v>
       </c>
       <c r="C265" s="5">
         <v>0.16425436699999807</v>
       </c>
       <c r="D265" s="5">
         <v>2.073862898039569</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>96.283320938000003</v>
       </c>
       <c r="C266" s="5">
         <v>0.17645497000000887</v>
       </c>
       <c r="D266" s="5">
         <v>2.2256198510245628</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>96.234689564999996</v>
       </c>
       <c r="C267" s="5">
         <v>-4.8631373000006306E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.60442248609354765</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>96.285995490000005</v>
       </c>
       <c r="C268" s="5">
         <v>5.1305925000008301E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.64163931563054888</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>96.715829733000007</v>
       </c>
       <c r="C269" s="5">
         <v>0.42983424300000195</v>
       </c>
       <c r="D269" s="5">
         <v>5.4904744423732055</v>
       </c>
       <c r="E269" s="5">
         <v>2.471950898873132</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>97.050120042000003</v>
       </c>
       <c r="C270" s="5">
         <v>0.33429030899999645</v>
       </c>
       <c r="D270" s="5">
         <v>4.2274658705050649</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>97.133278301999994</v>
       </c>
       <c r="C271" s="5">
         <v>8.3158259999990491E-2</v>
       </c>
       <c r="D271" s="5">
         <v>1.0330903257177226</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>97.005666441000002</v>
       </c>
       <c r="C272" s="5">
         <v>-0.12761186099999122</v>
       </c>
       <c r="D272" s="5">
         <v>-1.5651952718830131</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>98.066807479999994</v>
       </c>
       <c r="C273" s="5">
         <v>1.0611410389999918</v>
       </c>
       <c r="D273" s="5">
         <v>13.946031239120416</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>98.549680379999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.48287290000000382</v>
       </c>
       <c r="D274" s="5">
         <v>6.0713738450531407</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>98.915960495999997</v>
       </c>
       <c r="C275" s="5">
         <v>0.36628011599999866</v>
       </c>
       <c r="D275" s="5">
         <v>4.5523570761532239</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>99.434785020000007</v>
       </c>
       <c r="C276" s="5">
         <v>0.51882452400001</v>
       </c>
       <c r="D276" s="5">
         <v>6.4789108246245286</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>100.17138653000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.73660150999999985</v>
       </c>
       <c r="D277" s="5">
         <v>9.2607436761388495</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>100.52251351</v>
       </c>
       <c r="C278" s="5">
         <v>0.35112697999998943</v>
       </c>
       <c r="D278" s="5">
         <v>4.2883630279058282</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>100.49219146999999</v>
       </c>
       <c r="C279" s="5">
         <v>-3.0322040000001493E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-0.3613731958034716</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>100.2065159</v>
       </c>
       <c r="C280" s="5">
         <v>-0.2856755699999951</v>
       </c>
       <c r="D280" s="5">
         <v>-3.3584822019125826</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>100.85610712</v>
       </c>
       <c r="C281" s="5">
         <v>0.64959122000000491</v>
       </c>
       <c r="D281" s="5">
         <v>8.0624638252824177</v>
       </c>
       <c r="E281" s="5">
         <v>4.2808683939639547</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>101.11443061</v>
       </c>
       <c r="C282" s="5">
         <v>0.2583234899999951</v>
       </c>
       <c r="D282" s="5">
         <v>3.1172385917420886</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>101.34666718</v>
       </c>
       <c r="C283" s="5">
         <v>0.23223656999999776</v>
       </c>
       <c r="D283" s="5">
         <v>2.7912076833795929</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>101.54637155</v>
       </c>
       <c r="C284" s="5">
         <v>0.19970437000000629</v>
       </c>
       <c r="D284" s="5">
         <v>2.3904052425090194</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>101.61872863000001</v>
       </c>
       <c r="C285" s="5">
         <v>7.2357080000003293E-2</v>
       </c>
       <c r="D285" s="5">
         <v>0.85842150978359122</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>101.98211740000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.36338877000000025</v>
       </c>
       <c r="D286" s="5">
         <v>4.3766159149899897</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>102.78087146999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.79875406999998688</v>
       </c>
       <c r="D287" s="5">
         <v>9.8143895067380083</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>103.71268338</v>
       </c>
       <c r="C288" s="5">
         <v>0.93181191000000752</v>
       </c>
       <c r="D288" s="5">
         <v>11.438409107300274</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>103.27615221000001</v>
       </c>
       <c r="C289" s="5">
         <v>-0.43653116999999497</v>
       </c>
       <c r="D289" s="5">
         <v>-4.9355510586837292</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>103.85666286</v>
       </c>
       <c r="C290" s="5">
         <v>0.58051064999999369</v>
       </c>
       <c r="D290" s="5">
         <v>6.9576314055731503</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>103.77412760999999</v>
       </c>
       <c r="C291" s="5">
         <v>-8.2535250000006499E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.94948692814529334</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>104.45248741</v>
       </c>
       <c r="C292" s="5">
         <v>0.67835980000000973</v>
       </c>
       <c r="D292" s="5">
         <v>8.1325254896121635</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>104.49484054</v>
       </c>
       <c r="C293" s="5">
         <v>4.2353129999995076E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.48765954722520544</v>
       </c>
       <c r="E293" s="5">
         <v>3.6078463901750402</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>105.1242474</v>
       </c>
       <c r="C294" s="5">
         <v>0.62940686000000312</v>
       </c>
       <c r="D294" s="5">
         <v>7.4723201769097525</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>105.67943089000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.55518349000000455</v>
       </c>
       <c r="D295" s="5">
         <v>6.5248163839235707</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>105.98697688999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.30754599999998788</v>
       </c>
       <c r="D296" s="5">
         <v>3.5486562214209538</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>106.87777045999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.89079356999999959</v>
       </c>
       <c r="D297" s="5">
         <v>10.565228924191095</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>107.14879775</v>
       </c>
       <c r="C298" s="5">
         <v>0.27102729000000636</v>
       </c>
       <c r="D298" s="5">
         <v>3.0858372986453553</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>107.62961811</v>
       </c>
       <c r="C299" s="5">
         <v>0.48082035999999562</v>
       </c>
       <c r="D299" s="5">
         <v>5.5198007225557344</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>108.11474634</v>
       </c>
       <c r="C300" s="5">
         <v>0.48512823000000083</v>
       </c>
       <c r="D300" s="5">
         <v>5.5449874607103045</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>108.07436629</v>
       </c>
       <c r="C301" s="5">
         <v>-4.0380049999996004E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-0.44727150167999108</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>107.94367892</v>
       </c>
       <c r="C302" s="5">
         <v>-0.13068737000000397</v>
       </c>
       <c r="D302" s="5">
         <v>-1.4414706472614891</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>108.52274604999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.57906712999999854</v>
       </c>
       <c r="D303" s="5">
         <v>6.6308100504614886</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>108.41678335</v>
       </c>
       <c r="C304" s="5">
         <v>-0.10596269999999208</v>
       </c>
       <c r="D304" s="5">
         <v>-1.1654202102436728</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>108.72443629999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.30765294999999071</v>
       </c>
       <c r="D305" s="5">
         <v>3.4588772269809498</v>
       </c>
       <c r="E305" s="5">
         <v>4.0476599018120174</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>108.46213274999999</v>
       </c>
       <c r="C306" s="5">
         <v>-0.26230354999999861</v>
       </c>
       <c r="D306" s="5">
         <v>-2.8569570495200147</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>108.21729550000001</v>
       </c>
       <c r="C307" s="5">
         <v>-0.24483724999998913</v>
       </c>
       <c r="D307" s="5">
         <v>-2.6754433734644145</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>108.01342201999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.20387348000001282</v>
       </c>
       <c r="D308" s="5">
         <v>-2.2374342320994889</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>106.8310712</v>
       </c>
       <c r="C309" s="5">
         <v>-1.1823508199999964</v>
       </c>
       <c r="D309" s="5">
         <v>-12.37292949396177</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>107.03923306999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.20816186999999786</v>
       </c>
       <c r="D310" s="5">
         <v>2.3634389040437132</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>108.17802716999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.1387940999999984</v>
       </c>
       <c r="D311" s="5">
         <v>13.541027248219173</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>108.88884193</v>
       </c>
       <c r="C312" s="5">
         <v>0.71081476000000521</v>
       </c>
       <c r="D312" s="5">
         <v>8.1762353692312661</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>108.78825181000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.10059011999999257</v>
       </c>
       <c r="D313" s="5">
         <v>-1.1029296386332987</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>108.30391293</v>
       </c>
       <c r="C314" s="5">
         <v>-0.48433888000000991</v>
       </c>
       <c r="D314" s="5">
         <v>-5.2136506171825969</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>108.46859080999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.16467787999999928</v>
       </c>
       <c r="D315" s="5">
         <v>1.8399563339738245</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>108.45595947</v>
       </c>
       <c r="C316" s="5">
         <v>-1.2631339999998659E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.13965244180549341</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>108.73874201</v>
       </c>
       <c r="C317" s="5">
         <v>0.28278253999999947</v>
       </c>
       <c r="D317" s="5">
         <v>3.1740796603527688</v>
       </c>
       <c r="E317" s="5">
         <v>1.3157768839122674E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>108.87234243</v>
       </c>
       <c r="C318" s="5">
         <v>0.1336004200000076</v>
       </c>
       <c r="D318" s="5">
         <v>1.4843680952619343</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>108.62015835</v>
       </c>
       <c r="C319" s="5">
         <v>-0.25218408000000636</v>
       </c>
       <c r="D319" s="5">
         <v>-2.7444543844621694</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>108.25027353</v>
       </c>
       <c r="C320" s="5">
         <v>-0.36988481999999578</v>
       </c>
       <c r="D320" s="5">
         <v>-4.0106943973664322</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>107.8113876</v>
       </c>
       <c r="C321" s="5">
         <v>-0.43888592999999787</v>
       </c>
       <c r="D321" s="5">
         <v>-4.7581989091320054</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>108.0376823</v>
       </c>
       <c r="C322" s="5">
         <v>0.22629469999999685</v>
       </c>
       <c r="D322" s="5">
         <v>2.5480667261029266</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>107.8733471</v>
       </c>
       <c r="C323" s="5">
         <v>-0.16433519999999646</v>
       </c>
       <c r="D323" s="5">
         <v>-1.8101164117999113</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>107.95497304</v>
       </c>
       <c r="C324" s="5">
         <v>8.1625939999995012E-2</v>
       </c>
       <c r="D324" s="5">
         <v>0.91180823997949467</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>108.41690221</v>
       </c>
       <c r="C325" s="5">
         <v>0.46192917000000477</v>
       </c>
       <c r="D325" s="5">
         <v>5.2572669488010426</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>109.41664947</v>
       </c>
       <c r="C326" s="5">
         <v>0.99974725999999237</v>
       </c>
       <c r="D326" s="5">
         <v>11.644417674477436</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>109.09443434000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.32221512999998936</v>
       </c>
       <c r="D327" s="5">
         <v>-3.4771367957142529</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>109.16151757999999</v>
       </c>
       <c r="C328" s="5">
         <v>6.7083239999988109E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.74039247045214474</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>108.91901937999999</v>
       </c>
       <c r="C329" s="5">
         <v>-0.2424982</v>
       </c>
       <c r="D329" s="5">
         <v>-2.6334244762802106</v>
       </c>
       <c r="E329" s="5">
         <v>0.16578945706713366</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>108.59831035000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.32070902999998907</v>
       </c>
       <c r="D330" s="5">
         <v>-3.476703168187345</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>109.26632868999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.66801833999998905</v>
       </c>
       <c r="D331" s="5">
         <v>7.636457329950197</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>109.89907565</v>
       </c>
       <c r="C332" s="5">
         <v>0.63274696000000574</v>
       </c>
       <c r="D332" s="5">
         <v>7.1746962717181395</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>111.13882108999999</v>
       </c>
       <c r="C333" s="5">
         <v>1.239745439999993</v>
       </c>
       <c r="D333" s="5">
         <v>14.40920097278573</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>109.88668896</v>
       </c>
       <c r="C334" s="5">
         <v>-1.2521321299999926</v>
       </c>
       <c r="D334" s="5">
         <v>-12.7125866254865</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>109.68571416</v>
       </c>
       <c r="C335" s="5">
         <v>-0.20097479999999734</v>
       </c>
       <c r="D335" s="5">
         <v>-2.1727703329663561</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>108.53001021</v>
       </c>
       <c r="C336" s="5">
         <v>-1.155703950000003</v>
       </c>
       <c r="D336" s="5">
         <v>-11.936220764395323</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>109.55929784</v>
       </c>
       <c r="C337" s="5">
         <v>1.0292876299999989</v>
       </c>
       <c r="D337" s="5">
         <v>11.993484240689378</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>110.16964305</v>
       </c>
       <c r="C338" s="5">
         <v>0.61034521000000552</v>
       </c>
       <c r="D338" s="5">
         <v>6.8937775976511295</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>110.3675278</v>
       </c>
       <c r="C339" s="5">
         <v>0.19788475000000005</v>
       </c>
       <c r="D339" s="5">
         <v>2.1768400110292019</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>111.33182676</v>
       </c>
       <c r="C340" s="5">
         <v>0.9642989599999936</v>
       </c>
       <c r="D340" s="5">
         <v>11.003391119058637</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>111.34772947</v>
       </c>
       <c r="C341" s="5">
         <v>1.5902710000005982E-2</v>
       </c>
       <c r="D341" s="5">
         <v>0.17154350151820097</v>
       </c>
       <c r="E341" s="5">
         <v>2.2298310284328382</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>110.37146128000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.97626818999999898</v>
       </c>
       <c r="D342" s="5">
         <v>-10.028466530238466</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>110.51822283</v>
       </c>
       <c r="C343" s="5">
         <v>0.14676154999999369</v>
       </c>
       <c r="D343" s="5">
         <v>1.607368169224288</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>111.18675023</v>
       </c>
       <c r="C344" s="5">
         <v>0.6685274000000021</v>
       </c>
       <c r="D344" s="5">
         <v>7.5052639236994123</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>112.0045714</v>
       </c>
       <c r="C345" s="5">
         <v>0.81782117000000198</v>
       </c>
       <c r="D345" s="5">
         <v>9.1924322401224057</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>112.19281837</v>
       </c>
       <c r="C346" s="5">
         <v>0.18824696999999446</v>
       </c>
       <c r="D346" s="5">
         <v>2.035597887524232</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>112.98822914</v>
       </c>
       <c r="C347" s="5">
         <v>0.79541077000000371</v>
       </c>
       <c r="D347" s="5">
         <v>8.8473170116666786</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>111.98955108</v>
       </c>
       <c r="C348" s="5">
         <v>-0.99867806000000314</v>
       </c>
       <c r="D348" s="5">
         <v>-10.105810581801222</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>113.44183835</v>
       </c>
       <c r="C349" s="5">
         <v>1.4522872699999994</v>
       </c>
       <c r="D349" s="5">
         <v>16.721006507522574</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>113.94712813</v>
       </c>
       <c r="C350" s="5">
         <v>0.50528977999999825</v>
       </c>
       <c r="D350" s="5">
         <v>5.4779153785436296</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>114.838131</v>
       </c>
       <c r="C351" s="5">
         <v>0.89100287000000833</v>
       </c>
       <c r="D351" s="5">
         <v>9.7975834180901611</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>114.90406289000001</v>
       </c>
       <c r="C352" s="5">
         <v>6.5931890000001658E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.69113436896612868</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>114.77158575999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13247713000001227</v>
       </c>
       <c r="D353" s="5">
         <v>-1.3747847279549363</v>
       </c>
       <c r="E353" s="5">
         <v>3.0749224131440211</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>115.22065191999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.44906616000000099</v>
       </c>
       <c r="D354" s="5">
         <v>4.7976035371929848</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>115.22423341</v>
       </c>
       <c r="C355" s="5">
         <v>3.5814900000019634E-3</v>
       </c>
       <c r="D355" s="5">
         <v>3.7306878211862404E-2</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>115.29743929999999</v>
       </c>
       <c r="C356" s="5">
         <v>7.3205889999996998E-2</v>
       </c>
       <c r="D356" s="5">
         <v>0.76507071248514968</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>115.89488168</v>
       </c>
       <c r="C357" s="5">
         <v>0.59744238000000394</v>
       </c>
       <c r="D357" s="5">
         <v>6.3984090343294442</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>116.65433806999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.75945638999999687</v>
       </c>
       <c r="D358" s="5">
         <v>8.1532681168066556</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>116.25156130000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.40277676999998846</v>
       </c>
       <c r="D359" s="5">
         <v>-4.0655019682489302</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>116.36022797</v>
       </c>
       <c r="C360" s="5">
         <v>0.10866666999999097</v>
       </c>
       <c r="D360" s="5">
         <v>1.1274902613353621</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>116.73763473</v>
       </c>
       <c r="C361" s="5">
         <v>0.37740675999999951</v>
       </c>
       <c r="D361" s="5">
         <v>3.962308491646982</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>116.73196258999999</v>
       </c>
       <c r="C362" s="5">
         <v>-5.672140000001491E-3</v>
       </c>
       <c r="D362" s="5">
         <v>-5.8290964473239892E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>116.30221198</v>
       </c>
       <c r="C363" s="5">
         <v>-0.42975060999999926</v>
       </c>
       <c r="D363" s="5">
         <v>-4.3294546294096126</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>116.77196308000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.46975110000001052</v>
       </c>
       <c r="D364" s="5">
         <v>4.9560018230204506</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>117.27771066</v>
       </c>
       <c r="C365" s="5">
         <v>0.50574757999999065</v>
       </c>
       <c r="D365" s="5">
         <v>5.3228931528178647</v>
       </c>
       <c r="E365" s="5">
         <v>2.1835760858446074</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>118.64944980999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.3717391499999962</v>
       </c>
       <c r="D366" s="5">
         <v>14.97488619251277</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>119.43959575</v>
       </c>
       <c r="C367" s="5">
         <v>0.79014594000000216</v>
       </c>
       <c r="D367" s="5">
         <v>8.29069815544592</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>118.00311302</v>
       </c>
       <c r="C368" s="5">
         <v>-1.4364827299999945</v>
       </c>
       <c r="D368" s="5">
         <v>-13.514823480351145</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>88.452871900000005</v>
       </c>
       <c r="C369" s="5">
         <v>-29.550241119999995</v>
       </c>
       <c r="D369" s="5">
         <v>-96.853543844505026</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>92.145685399000001</v>
       </c>
       <c r="C370" s="5">
         <v>3.6928134989999961</v>
       </c>
       <c r="D370" s="5">
         <v>63.364165503310723</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>99.220367832999997</v>
       </c>
       <c r="C371" s="5">
         <v>7.0746824339999961</v>
       </c>
       <c r="D371" s="5">
         <v>142.94610219527243</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>99.688687528000003</v>
       </c>
       <c r="C372" s="5">
         <v>0.46831969500000525</v>
       </c>
       <c r="D372" s="5">
         <v>5.8133699644944192</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>100.69030638</v>
       </c>
       <c r="C373" s="5">
         <v>1.0016188519999929</v>
       </c>
       <c r="D373" s="5">
         <v>12.746069080172306</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>102.09894048</v>
       </c>
       <c r="C374" s="5">
         <v>1.4086341000000004</v>
       </c>
       <c r="D374" s="5">
         <v>18.141607359228964</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>102.72241835</v>
       </c>
       <c r="C375" s="5">
         <v>0.6234778700000021</v>
       </c>
       <c r="D375" s="5">
         <v>7.5791230722394243</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>103.2809611</v>
       </c>
       <c r="C376" s="5">
         <v>0.55854275000000086</v>
       </c>
       <c r="D376" s="5">
         <v>6.7235898557565843</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>103.77786058</v>
       </c>
       <c r="C377" s="5">
         <v>0.49689947999999617</v>
       </c>
       <c r="D377" s="5">
         <v>5.9286192600349841</v>
       </c>
       <c r="E377" s="5">
         <v>-11.511010919319054</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>105.07994668000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.302086100000011</v>
       </c>
       <c r="D378" s="5">
         <v>16.139931420167496</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>104.21277641</v>
       </c>
       <c r="C379" s="5">
         <v>-0.86717027000000257</v>
       </c>
       <c r="D379" s="5">
         <v>-9.4656324562871994</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>108.03342007000001</v>
       </c>
       <c r="C380" s="5">
         <v>3.8206436600000018</v>
       </c>
       <c r="D380" s="5">
         <v>54.044395747846053</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>107.36554411</v>
       </c>
       <c r="C381" s="5">
         <v>-0.66787596000000349</v>
       </c>
       <c r="D381" s="5">
         <v>-7.1714316595913763</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>108.46610441</v>
       </c>
       <c r="C382" s="5">
         <v>1.1005602999999979</v>
       </c>
       <c r="D382" s="5">
         <v>13.018453189565292</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>108.65098432000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.18487991000000648</v>
       </c>
       <c r="D383" s="5">
         <v>2.0646781105896572</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>111.62507552</v>
       </c>
       <c r="C384" s="5">
         <v>2.9740911999999895</v>
       </c>
       <c r="D384" s="5">
         <v>38.272943112593794</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>112.18427377</v>
       </c>
       <c r="C385" s="5">
         <v>0.55919825000000856</v>
       </c>
       <c r="D385" s="5">
         <v>6.1799659491760917</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>112.88259916</v>
       </c>
       <c r="C386" s="5">
         <v>0.69832538999999372</v>
       </c>
       <c r="D386" s="5">
         <v>7.7308874195483934</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>114.13121280999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.2486136499999958</v>
       </c>
       <c r="D387" s="5">
         <v>14.111438442375102</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>114.63357779</v>
       </c>
       <c r="C388" s="5">
         <v>0.50236498000001006</v>
       </c>
       <c r="D388" s="5">
         <v>5.4117392946887666</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>115.34818946</v>
       </c>
       <c r="C389" s="5">
         <v>0.71461166999999648</v>
       </c>
       <c r="D389" s="5">
         <v>7.7425421231183789</v>
       </c>
       <c r="E389" s="5">
         <v>11.14913028206117</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>115.01224723</v>
       </c>
       <c r="C390" s="5">
         <v>-0.33594223000000056</v>
       </c>
       <c r="D390" s="5">
         <v>-3.4394600306159373</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>116.57461404999999</v>
       </c>
       <c r="C391" s="5">
         <v>1.562366819999994</v>
       </c>
       <c r="D391" s="5">
         <v>17.576022595906249</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>117.41904283</v>
       </c>
       <c r="C392" s="5">
         <v>0.84442878000000121</v>
       </c>
       <c r="D392" s="5">
         <v>9.0472189446972671</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>118.55360937</v>
       </c>
       <c r="C393" s="5">
         <v>1.1345665400000087</v>
       </c>
       <c r="D393" s="5">
         <v>12.231544082220047</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>119.17299522</v>
       </c>
       <c r="C394" s="5">
         <v>0.61938585000000046</v>
       </c>
       <c r="D394" s="5">
         <v>6.452751126419809</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>117.55036432999999</v>
       </c>
       <c r="C395" s="5">
         <v>-1.6226308900000106</v>
       </c>
       <c r="D395" s="5">
         <v>-15.169212882339277</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>121.11106005000001</v>
       </c>
       <c r="C396" s="5">
         <v>3.5606957200000124</v>
       </c>
       <c r="D396" s="5">
         <v>43.059897936080141</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>121.88331903</v>
       </c>
       <c r="C397" s="5">
         <v>0.77225897999998949</v>
       </c>
       <c r="D397" s="5">
         <v>7.9258804043942366</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>122.10551787999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.22219884999999806</v>
       </c>
       <c r="D398" s="5">
         <v>2.2097236478634263</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>122.6352959</v>
       </c>
       <c r="C399" s="5">
         <v>0.52977802000000906</v>
       </c>
       <c r="D399" s="5">
         <v>5.3324826975822193</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>122.97754666</v>
       </c>
       <c r="C400" s="5">
         <v>0.34225075999999888</v>
       </c>
       <c r="D400" s="5">
         <v>3.4008475198415544</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>123.00670556999999</v>
       </c>
       <c r="C401" s="5">
         <v>2.9158909999992488E-2</v>
       </c>
       <c r="D401" s="5">
         <v>0.28490045629268046</v>
       </c>
       <c r="E401" s="5">
         <v>6.6394766539927152</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>122.77882596000001</v>
       </c>
       <c r="C402" s="5">
         <v>-0.22787960999998802</v>
       </c>
       <c r="D402" s="5">
         <v>-2.2005822917907203</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>123.68326820999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.90444224999998823</v>
       </c>
       <c r="D403" s="5">
         <v>9.2068085634762866</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>124.57335987</v>
       </c>
       <c r="C404" s="5">
         <v>0.89009166000001017</v>
       </c>
       <c r="D404" s="5">
         <v>8.9859979422239213</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>124.21475311</v>
       </c>
       <c r="C405" s="5">
         <v>-0.35860676000000069</v>
       </c>
       <c r="D405" s="5">
         <v>-3.400243814159909</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>124.56439268</v>
       </c>
       <c r="C406" s="5">
         <v>0.34963956999999368</v>
       </c>
       <c r="D406" s="5">
         <v>3.4305450514209523</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>124.96119077</v>
       </c>
       <c r="C407" s="5">
         <v>0.39679809000000432</v>
       </c>
       <c r="D407" s="5">
         <v>3.8902713843564696</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>125.68383405</v>
       </c>
       <c r="C408" s="5">
         <v>0.72264327999999978</v>
       </c>
       <c r="D408" s="5">
         <v>7.1645605449992544</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>125.80753540000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.1237013500000046</v>
       </c>
       <c r="D409" s="5">
         <v>1.1874861562886752</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>127.5964601</v>
       </c>
       <c r="C410" s="5">
         <v>1.7889246999999955</v>
       </c>
       <c r="D410" s="5">
         <v>18.463253872265419</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>126.61952033</v>
       </c>
       <c r="C411" s="5">
         <v>-0.97693977000000132</v>
       </c>
       <c r="D411" s="5">
         <v>-8.8105794354047759</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>126.33364424</v>
       </c>
       <c r="C412" s="5">
         <v>-0.28587609000000214</v>
       </c>
       <c r="D412" s="5">
         <v>-2.6759168631479535</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>127.58435900000001</v>
       </c>
       <c r="C413" s="5">
         <v>1.2507147600000081</v>
       </c>
       <c r="D413" s="5">
         <v>12.548819356413699</v>
       </c>
       <c r="E413" s="5">
         <v>3.7214665727267837</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>129.18947829000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.6051192900000046</v>
       </c>
       <c r="D414" s="5">
         <v>16.186722470959538</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>129.82751198</v>
       </c>
       <c r="C415" s="5">
         <v>0.63803368999998611</v>
       </c>
       <c r="D415" s="5">
         <v>6.0901538191195703</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>130.21540059</v>
       </c>
       <c r="C416" s="5">
         <v>0.38788861000000452</v>
       </c>
       <c r="D416" s="5">
         <v>3.644772805346097</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>130.69512399000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.47972340000001168</v>
       </c>
       <c r="D417" s="5">
         <v>4.5115780492379187</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>131.36752238</v>
       </c>
       <c r="C418" s="5">
         <v>0.67239838999998369</v>
       </c>
       <c r="D418" s="5">
         <v>6.3514677537130693</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>131.73930286999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.37178048999999191</v>
       </c>
       <c r="D419" s="5">
         <v>3.4494585795432409</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>130.70104272</v>
       </c>
       <c r="C420" s="5">
         <v>-1.0382601499999851</v>
       </c>
       <c r="D420" s="5">
         <v>-9.0580427229767562</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>132.54411257999999</v>
       </c>
       <c r="C421" s="5">
         <v>1.8430698599999857</v>
       </c>
       <c r="D421" s="5">
         <v>18.297801303587935</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>133.29747499999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.75336242000000198</v>
       </c>
       <c r="D422" s="5">
         <v>7.0379475310616391</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>133.19318236999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.10429263000000333</v>
       </c>
       <c r="D423" s="5">
         <v>-0.93485644866037054</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>132.99158586999999</v>
       </c>
       <c r="C424" s="5">
         <v>-0.20159649999999374</v>
       </c>
       <c r="D424" s="5">
         <v>-1.8012338758414459</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>133.00707388000001</v>
       </c>
       <c r="C425" s="5">
         <v>1.5488010000012764E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.1398398326989847</v>
       </c>
       <c r="E425" s="5">
         <v>4.2502975462689774</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>132.67324364000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.3338302399999975</v>
       </c>
       <c r="D426" s="5">
         <v>-2.9706115576720316</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>132.36553082</v>
       </c>
       <c r="C427" s="5">
         <v>-0.3077128200000061</v>
       </c>
       <c r="D427" s="5">
         <v>-2.747963839520895</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>132.31318372000001</v>
       </c>
       <c r="C428" s="5">
         <v>-5.2347099999991542E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.47353768750973968</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>132.75721242</v>
       </c>
       <c r="C429" s="5">
         <v>0.44402869999998984</v>
       </c>
       <c r="D429" s="5">
         <v>4.1022369403804326</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>131.61396478</v>
       </c>
       <c r="C430" s="5">
         <v>-1.1432476399999985</v>
       </c>
       <c r="D430" s="5">
         <v>-9.8582117729512539</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>131.10251653</v>
       </c>
       <c r="C431" s="5">
         <v>-0.51144825000000083</v>
       </c>
       <c r="D431" s="5">
         <v>-4.5647816258003182</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>130.71765048</v>
       </c>
       <c r="C432" s="5">
         <v>-0.3848660499999994</v>
       </c>
       <c r="D432" s="5">
         <v>-3.4664090849251927</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>130.60107819000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.11657228999999347</v>
       </c>
       <c r="D433" s="5">
         <v>-1.0649109935667034</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>130.49371761</v>
       </c>
       <c r="C434" s="5">
         <v>-0.10736058000000526</v>
       </c>
       <c r="D434" s="5">
         <v>-0.9820118110192233</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>131.30845263000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.81473502000000053</v>
       </c>
       <c r="D435" s="5">
         <v>7.7548821795826894</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>132.90619948</v>
       </c>
       <c r="C436" s="5">
         <v>1.5977468499999929</v>
       </c>
       <c r="D436" s="5">
         <v>15.619388826850988</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>131.54709269</v>
       </c>
       <c r="C437" s="5">
         <v>-1.3591067899999985</v>
       </c>
       <c r="D437" s="5">
         <v>-11.604088388027723</v>
       </c>
       <c r="E437" s="5">
         <v>-1.0976718360988902</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>131.38761242000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.15948026999998888</v>
       </c>
       <c r="D438" s="5">
         <v>-1.4451508329902385</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>131.5139782</v>
+        <v>131.53516035000001</v>
       </c>
       <c r="C439" s="5">
-        <v>0.12636577999998622</v>
+        <v>0.14754793000000177</v>
       </c>
       <c r="D439" s="5">
-        <v>1.1602589257099227</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.3559513704753723</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>131.33278336000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-0.20237699000000475</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-1.830748761770995</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>housrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>