--- v4 (2026-05-11)
+++ v5 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5192AD71-2A06-40BD-905C-D98D27E10648}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{62A85243-57BC-4229-BB4D-FBC9E60B87CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{19728ED3-EEDF-43AE-AF74-E220280FC15B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8D6904F4-A351-409B-86AE-05988BC4A435}"/>
   </bookViews>
   <sheets>
     <sheet name="housrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6B2E27F-1CDF-4410-B80F-54259FF75A09}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C51779B-A4E4-4611-B45A-9560DA84E4E3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>62.273529865999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>62.593465678000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.3199358120000042</v>
       </c>
       <c r="D7" s="5">
         <v>6.3423309175487663</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>62.828057389000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.2345917110000002</v>
       </c>
       <c r="D8" s="5">
         <v>4.59130988737535</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>62.845531983000001</v>
       </c>
       <c r="C9" s="5">
         <v>1.7474593999999399E-2</v>
       </c>
       <c r="D9" s="5">
         <v>0.33427136258825652</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>63.937467630999997</v>
       </c>
       <c r="C10" s="5">
         <v>1.0919356479999962</v>
       </c>
       <c r="D10" s="5">
         <v>22.962388898954345</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>65.061604438000003</v>
       </c>
       <c r="C11" s="5">
         <v>1.1241368070000064</v>
       </c>
       <c r="D11" s="5">
         <v>23.262806748288114</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>65.664685159000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.60308072099999777</v>
       </c>
       <c r="D12" s="5">
         <v>11.708229543630067</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>66.452930727999998</v>
       </c>
       <c r="C13" s="5">
         <v>0.7882455689999972</v>
       </c>
       <c r="D13" s="5">
         <v>15.395074926476982</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>66.149056087000005</v>
       </c>
       <c r="C14" s="5">
         <v>-0.30387464099999306</v>
       </c>
       <c r="D14" s="5">
         <v>-5.3514101691443443</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>66.511598289999995</v>
       </c>
       <c r="C15" s="5">
         <v>0.36254220299998963</v>
       </c>
       <c r="D15" s="5">
         <v>6.778740297043595</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>66.679278488999998</v>
       </c>
       <c r="C16" s="5">
         <v>0.16768019900000297</v>
       </c>
       <c r="D16" s="5">
         <v>3.0675831251560925</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>67.168418931999994</v>
       </c>
       <c r="C17" s="5">
         <v>0.48914044299999659</v>
       </c>
       <c r="D17" s="5">
         <v>9.1668566227812054</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>66.569712987000003</v>
       </c>
       <c r="C18" s="5">
         <v>-0.59870594499999186</v>
       </c>
       <c r="D18" s="5">
         <v>-10.187102697534245</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>66.435821031000003</v>
       </c>
       <c r="C19" s="5">
         <v>-0.13389195599999937</v>
       </c>
       <c r="D19" s="5">
         <v>-2.3870441829935252</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>66.697575369000006</v>
       </c>
       <c r="C20" s="5">
         <v>0.26175433800000292</v>
       </c>
       <c r="D20" s="5">
         <v>4.8317605982577838</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>66.103399315999994</v>
       </c>
       <c r="C21" s="5">
         <v>-0.59417605300001242</v>
       </c>
       <c r="D21" s="5">
         <v>-10.181672835666289</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>66.887800114000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.78440079800000717</v>
       </c>
       <c r="D22" s="5">
         <v>15.206618957521334</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>67.447245304999996</v>
       </c>
       <c r="C23" s="5">
         <v>0.55944519099999468</v>
       </c>
       <c r="D23" s="5">
         <v>10.511545045125725</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>67.067522397000005</v>
       </c>
       <c r="C24" s="5">
         <v>-0.37972290799999087</v>
       </c>
       <c r="D24" s="5">
         <v>-6.5505921601073602</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>67.263688740999996</v>
       </c>
       <c r="C25" s="5">
         <v>0.196166343999991</v>
       </c>
       <c r="D25" s="5">
         <v>3.5669075223027313</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>67.288614985999999</v>
       </c>
       <c r="C26" s="5">
         <v>2.4926245000003178E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.44559753448398798</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>67.133006132999995</v>
       </c>
       <c r="C27" s="5">
         <v>-0.15560885300000393</v>
       </c>
       <c r="D27" s="5">
         <v>-2.7400444588845385</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>67.305718851999998</v>
       </c>
       <c r="C28" s="5">
         <v>0.17271271900000329</v>
       </c>
       <c r="D28" s="5">
         <v>3.1312940521118104</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>67.289547077999998</v>
       </c>
       <c r="C29" s="5">
         <v>-1.6171774000000028E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.28794736001477306</v>
       </c>
       <c r="E29" s="5">
         <v>0.18033496682814398</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>70.249805457999997</v>
       </c>
       <c r="C30" s="5">
         <v>2.9602583799999991</v>
       </c>
       <c r="D30" s="5">
         <v>67.637142550323247</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>70.517039831999995</v>
       </c>
       <c r="C31" s="5">
         <v>0.26723437399999739</v>
       </c>
       <c r="D31" s="5">
         <v>4.6615994468717004</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>70.556311821999998</v>
       </c>
       <c r="C32" s="5">
         <v>3.9271990000003143E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.67034869938316088</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>70.955453313999996</v>
       </c>
       <c r="C33" s="5">
         <v>0.39914149199999827</v>
       </c>
       <c r="D33" s="5">
         <v>7.003725048146614</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>70.951786096999996</v>
       </c>
       <c r="C34" s="5">
         <v>-3.6672170000002779E-3</v>
       </c>
       <c r="D34" s="5">
         <v>-6.2002418203388476E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>70.750529451000006</v>
       </c>
       <c r="C35" s="5">
         <v>-0.20125664599999027</v>
       </c>
       <c r="D35" s="5">
         <v>-3.3512282787316439</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>70.800732436000004</v>
       </c>
       <c r="C36" s="5">
         <v>5.0202984999998534E-2</v>
       </c>
       <c r="D36" s="5">
         <v>0.85482399438057133</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>70.924060541000003</v>
       </c>
       <c r="C37" s="5">
         <v>0.1233281049999988</v>
       </c>
       <c r="D37" s="5">
         <v>2.1104278980177194</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>71.255499220999994</v>
       </c>
       <c r="C38" s="5">
         <v>0.33143867999999088</v>
       </c>
       <c r="D38" s="5">
         <v>5.7541802867326908</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>71.936775400000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.68127617900000814</v>
       </c>
       <c r="D39" s="5">
         <v>12.096215888757156</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>71.481109794000005</v>
       </c>
       <c r="C40" s="5">
         <v>-0.45566560599999661</v>
       </c>
       <c r="D40" s="5">
         <v>-7.3418037289345373</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>71.763530571999993</v>
       </c>
       <c r="C41" s="5">
         <v>0.2824207779999881</v>
       </c>
       <c r="D41" s="5">
         <v>4.8455786193303707</v>
       </c>
       <c r="E41" s="5">
         <v>6.6488536307338864</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>72.223943145000007</v>
       </c>
       <c r="C42" s="5">
         <v>0.46041257300001348</v>
       </c>
       <c r="D42" s="5">
         <v>7.9763856710600267</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>72.555615485000004</v>
       </c>
       <c r="C43" s="5">
         <v>0.33167233999999723</v>
       </c>
       <c r="D43" s="5">
         <v>5.6520724287705049</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>72.851965551999996</v>
       </c>
       <c r="C44" s="5">
         <v>0.29635006699999167</v>
       </c>
       <c r="D44" s="5">
         <v>5.012963873059606</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>73.090426191999995</v>
       </c>
       <c r="C45" s="5">
         <v>0.23846063999999956</v>
       </c>
       <c r="D45" s="5">
         <v>3.9993556383862261</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>73.264224119999994</v>
       </c>
       <c r="C46" s="5">
         <v>0.17379792799999905</v>
       </c>
       <c r="D46" s="5">
         <v>2.8910325078435273</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>73.364865709</v>
       </c>
       <c r="C47" s="5">
         <v>0.10064158900000564</v>
       </c>
       <c r="D47" s="5">
         <v>1.6609272092446226</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>73.573339533999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.20847382499999867</v>
       </c>
       <c r="D48" s="5">
         <v>3.4637247471858146</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>73.700027617000003</v>
       </c>
       <c r="C49" s="5">
         <v>0.12668808300000478</v>
       </c>
       <c r="D49" s="5">
         <v>2.0859970863189359</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>74.734427289999999</v>
       </c>
       <c r="C50" s="5">
         <v>1.0343996729999958</v>
       </c>
       <c r="D50" s="5">
         <v>18.205238029933835</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>73.723938899000004</v>
       </c>
       <c r="C51" s="5">
         <v>-1.0104883909999955</v>
       </c>
       <c r="D51" s="5">
         <v>-15.071425018331775</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>74.105042424000004</v>
       </c>
       <c r="C52" s="5">
         <v>0.38110352500000033</v>
       </c>
       <c r="D52" s="5">
         <v>6.3826383092394634</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>74.265074425999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.16003200199999412</v>
       </c>
       <c r="D53" s="5">
         <v>2.6224372063994528</v>
       </c>
       <c r="E53" s="5">
         <v>3.4858149174952002</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>74.700899081000003</v>
       </c>
       <c r="C54" s="5">
         <v>0.43582465500000467</v>
       </c>
       <c r="D54" s="5">
         <v>7.2740060805376094</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>74.712837992999994</v>
       </c>
       <c r="C55" s="5">
         <v>1.1938911999990864E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.19195611862292683</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>74.665000785000004</v>
       </c>
       <c r="C56" s="5">
         <v>-4.7837207999990028E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-0.76563719021426335</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>76.178405882000007</v>
       </c>
       <c r="C57" s="5">
         <v>1.5134050970000033</v>
       </c>
       <c r="D57" s="5">
         <v>27.226528121969061</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>76.231767586000004</v>
       </c>
       <c r="C58" s="5">
         <v>5.3361703999996735E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.84382604619073209</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>76.366991103000004</v>
       </c>
       <c r="C59" s="5">
         <v>0.13522351700000002</v>
       </c>
       <c r="D59" s="5">
         <v>2.149507200244738</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>76.724396536</v>
       </c>
       <c r="C60" s="5">
         <v>0.35740543299999672</v>
       </c>
       <c r="D60" s="5">
         <v>5.7629657576544924</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>76.978451049</v>
       </c>
       <c r="C61" s="5">
         <v>0.25405451299999982</v>
       </c>
       <c r="D61" s="5">
         <v>4.0466834624313996</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>76.763433578999994</v>
       </c>
       <c r="C62" s="5">
         <v>-0.21501747000000648</v>
       </c>
       <c r="D62" s="5">
         <v>-3.3008425118135509</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>77.989366837999995</v>
       </c>
       <c r="C63" s="5">
         <v>1.2259332590000014</v>
       </c>
       <c r="D63" s="5">
         <v>20.940574571493364</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>78.343935091999995</v>
       </c>
       <c r="C64" s="5">
         <v>0.35456825400000014</v>
       </c>
       <c r="D64" s="5">
         <v>5.5941469706279889</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>78.191130119999997</v>
       </c>
       <c r="C65" s="5">
         <v>-0.15280497199999843</v>
       </c>
       <c r="D65" s="5">
         <v>-2.3155801067174964</v>
       </c>
       <c r="E65" s="5">
         <v>5.2865438085732297</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>77.798588245999994</v>
       </c>
       <c r="C66" s="5">
         <v>-0.39254187400000262</v>
       </c>
       <c r="D66" s="5">
         <v>-5.8607545780171684</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>77.617271813000002</v>
       </c>
       <c r="C67" s="5">
         <v>-0.18131643299999212</v>
       </c>
       <c r="D67" s="5">
         <v>-2.7611334658634301</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>78.552219910999995</v>
       </c>
       <c r="C68" s="5">
         <v>0.93494809799999246</v>
       </c>
       <c r="D68" s="5">
         <v>15.451896543275589</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>78.096363069999995</v>
       </c>
       <c r="C69" s="5">
         <v>-0.45585684099999924</v>
       </c>
       <c r="D69" s="5">
         <v>-6.745852123374374</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>78.345612036000006</v>
       </c>
       <c r="C70" s="5">
         <v>0.24924896600001034</v>
       </c>
       <c r="D70" s="5">
         <v>3.8978161560390134</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>78.716940722999993</v>
       </c>
       <c r="C71" s="5">
         <v>0.37132868699998767</v>
       </c>
       <c r="D71" s="5">
         <v>5.8381780638361525</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>79.081684526999993</v>
       </c>
       <c r="C72" s="5">
         <v>0.36474380399999973</v>
       </c>
       <c r="D72" s="5">
         <v>5.7042511300308574</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>79.333274634999995</v>
       </c>
       <c r="C73" s="5">
         <v>0.25159010800000203</v>
       </c>
       <c r="D73" s="5">
         <v>3.8851884078564103</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>79.953077015000005</v>
       </c>
       <c r="C74" s="5">
         <v>0.61980238000001009</v>
       </c>
       <c r="D74" s="5">
         <v>9.7886932670858897</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>79.332903862999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.62017315200000667</v>
       </c>
       <c r="D75" s="5">
         <v>-8.921047469994436</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>79.266152890000001</v>
       </c>
       <c r="C76" s="5">
         <v>-6.6750972999997771E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-1.0050245956725545</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>79.712943718000005</v>
       </c>
       <c r="C77" s="5">
         <v>0.44679082800000458</v>
       </c>
       <c r="D77" s="5">
         <v>6.9775881436119569</v>
       </c>
       <c r="E77" s="5">
         <v>1.9462739516163508</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>80.300083885000006</v>
       </c>
       <c r="C78" s="5">
         <v>0.58714016700000116</v>
       </c>
       <c r="D78" s="5">
         <v>9.2058284411764113</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>80.322731059999995</v>
       </c>
       <c r="C79" s="5">
         <v>2.2647174999988806E-2</v>
       </c>
       <c r="D79" s="5">
         <v>0.33896359767364714</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>80.727981987000007</v>
       </c>
       <c r="C80" s="5">
         <v>0.40525092700001153</v>
       </c>
       <c r="D80" s="5">
         <v>6.2251998171633627</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>80.936908310000007</v>
       </c>
       <c r="C81" s="5">
         <v>0.20892632300000002</v>
       </c>
       <c r="D81" s="5">
         <v>3.1502239437231294</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>81.083149864999996</v>
       </c>
       <c r="C82" s="5">
         <v>0.14624155499998892</v>
       </c>
       <c r="D82" s="5">
         <v>2.1899079893683782</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>81.658432113000003</v>
       </c>
       <c r="C83" s="5">
         <v>0.57528224800000771</v>
       </c>
       <c r="D83" s="5">
         <v>8.8541786577935646</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>81.348163903</v>
       </c>
       <c r="C84" s="5">
         <v>-0.31026821000000382</v>
       </c>
       <c r="D84" s="5">
         <v>-4.4654161416130878</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>81.709570640999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.36140673799999945</v>
       </c>
       <c r="D85" s="5">
         <v>5.4634759750779027</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>82.254252493999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.54468185300000016</v>
       </c>
       <c r="D86" s="5">
         <v>8.2991825307602305</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>82.688760389999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.4345078959999995</v>
       </c>
       <c r="D87" s="5">
         <v>6.5264505701128517</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>83.326724197000004</v>
       </c>
       <c r="C88" s="5">
         <v>0.63796380700000554</v>
       </c>
       <c r="D88" s="5">
         <v>9.6614363490463262</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>83.368414146999996</v>
       </c>
       <c r="C89" s="5">
         <v>4.1689949999991427E-2</v>
       </c>
       <c r="D89" s="5">
         <v>0.60203776112195406</v>
       </c>
       <c r="E89" s="5">
         <v>4.5857927941187704</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>83.807712034000005</v>
       </c>
       <c r="C90" s="5">
         <v>0.43929788700000927</v>
       </c>
       <c r="D90" s="5">
         <v>6.5097413533433901</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>84.636529127000003</v>
       </c>
       <c r="C91" s="5">
         <v>0.82881709299999784</v>
       </c>
       <c r="D91" s="5">
         <v>12.534665942036071</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>84.624401328000005</v>
       </c>
       <c r="C92" s="5">
         <v>-1.2127798999998163E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-0.17181581970687754</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>85.073397068999995</v>
       </c>
       <c r="C93" s="5">
         <v>0.44899574099999029</v>
       </c>
       <c r="D93" s="5">
         <v>6.5560193661519772</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>85.607778057000004</v>
       </c>
       <c r="C94" s="5">
         <v>0.53438098800000944</v>
       </c>
       <c r="D94" s="5">
         <v>7.8036341828021882</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>85.812420431999996</v>
       </c>
       <c r="C95" s="5">
         <v>0.20464237499999172</v>
       </c>
       <c r="D95" s="5">
         <v>2.9065743522705967</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>86.144657440000003</v>
       </c>
       <c r="C96" s="5">
         <v>0.33223700800000699</v>
       </c>
       <c r="D96" s="5">
         <v>4.7462195073638691</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>86.289323585000005</v>
       </c>
       <c r="C97" s="5">
         <v>0.14466614500000219</v>
       </c>
       <c r="D97" s="5">
         <v>2.0339254535700402</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>86.461056326999994</v>
       </c>
       <c r="C98" s="5">
         <v>0.171732741999989</v>
       </c>
       <c r="D98" s="5">
         <v>2.4145522834149613</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>86.495772314000007</v>
       </c>
       <c r="C99" s="5">
         <v>3.471598700001266E-2</v>
       </c>
       <c r="D99" s="5">
         <v>0.48289146899129776</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>86.706418499999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.21064618599999108</v>
       </c>
       <c r="D100" s="5">
         <v>2.9618652227016096</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>87.280678408</v>
       </c>
       <c r="C101" s="5">
         <v>0.57425990800000193</v>
       </c>
       <c r="D101" s="5">
         <v>8.2436398617210749</v>
       </c>
       <c r="E101" s="5">
         <v>4.6927416108715647</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>87.601584223000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.32090581500000326</v>
       </c>
       <c r="D102" s="5">
         <v>4.5023756794105418</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>87.693547893000002</v>
       </c>
       <c r="C103" s="5">
         <v>9.1963669999998388E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.2670526855103059</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>88.031120915000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.33757302200000083</v>
       </c>
       <c r="D104" s="5">
         <v>4.718422032736469</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>88.585246751</v>
       </c>
       <c r="C105" s="5">
         <v>0.55412583599999721</v>
       </c>
       <c r="D105" s="5">
         <v>7.8206656342453718</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>89.170392269999994</v>
       </c>
       <c r="C106" s="5">
         <v>0.5851455189999939</v>
       </c>
       <c r="D106" s="5">
         <v>8.2209483014726192</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>88.747601877999998</v>
       </c>
       <c r="C107" s="5">
         <v>-0.42279039199999602</v>
       </c>
       <c r="D107" s="5">
         <v>-5.5435995052729563</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>89.122453394999994</v>
       </c>
       <c r="C108" s="5">
         <v>0.37485151699999619</v>
       </c>
       <c r="D108" s="5">
         <v>5.1879723228449137</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>89.467025804000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.34457240900000841</v>
       </c>
       <c r="D109" s="5">
         <v>4.7394768886978245</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>89.465744035</v>
       </c>
       <c r="C110" s="5">
         <v>-1.2817690000019866E-3</v>
       </c>
       <c r="D110" s="5">
         <v>-1.7190709007885996E-2</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>90.274092197000002</v>
       </c>
       <c r="C111" s="5">
         <v>0.80834816200000148</v>
       </c>
       <c r="D111" s="5">
         <v>11.397699229288371</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>90.229673093000002</v>
       </c>
       <c r="C112" s="5">
         <v>-4.4419103999999265E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-0.58886119285350702</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>90.980277674000007</v>
       </c>
       <c r="C113" s="5">
         <v>0.7506045810000046</v>
       </c>
       <c r="D113" s="5">
         <v>10.452230081417447</v>
       </c>
       <c r="E113" s="5">
         <v>4.2387379812814485</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>90.606974412</v>
       </c>
       <c r="C114" s="5">
         <v>-0.37330326200000741</v>
       </c>
       <c r="D114" s="5">
         <v>-4.814138210618502</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>90.867236531000003</v>
       </c>
       <c r="C115" s="5">
         <v>0.26026211900000362</v>
       </c>
       <c r="D115" s="5">
         <v>3.5018954313323247</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>91.056471299999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.18923476899999514</v>
       </c>
       <c r="D116" s="5">
         <v>2.527873200734021</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>91.029314138999993</v>
       </c>
       <c r="C117" s="5">
         <v>-2.7157161000005203E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.35730782425219543</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>91.270851347999994</v>
       </c>
       <c r="C118" s="5">
         <v>0.24153720900000053</v>
       </c>
       <c r="D118" s="5">
         <v>3.2309613266419124</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>91.138568066999994</v>
       </c>
       <c r="C119" s="5">
         <v>-0.13228328099999942</v>
       </c>
       <c r="D119" s="5">
         <v>-1.7254210513688029</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>92.298851170000006</v>
       </c>
       <c r="C120" s="5">
         <v>1.1602831030000118</v>
       </c>
       <c r="D120" s="5">
         <v>16.393609262115394</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>93.36048649</v>
       </c>
       <c r="C121" s="5">
         <v>1.0616353199999935</v>
       </c>
       <c r="D121" s="5">
         <v>14.710118299391549</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>92.930645932999994</v>
       </c>
       <c r="C122" s="5">
         <v>-0.42984055700000567</v>
       </c>
       <c r="D122" s="5">
         <v>-5.3871343746436207</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>92.904354772999994</v>
       </c>
       <c r="C123" s="5">
         <v>-2.6291159999999536E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.33896618984740057</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>93.086942547000007</v>
       </c>
       <c r="C124" s="5">
         <v>0.18258777400001236</v>
       </c>
       <c r="D124" s="5">
         <v>2.3840571621903228</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>93.099577350000004</v>
       </c>
       <c r="C125" s="5">
         <v>1.2634802999997419E-2</v>
       </c>
       <c r="D125" s="5">
         <v>0.16299909409300817</v>
       </c>
       <c r="E125" s="5">
         <v>2.3294055922689738</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>92.928884186999994</v>
       </c>
       <c r="C126" s="5">
         <v>-0.17069316300000992</v>
       </c>
       <c r="D126" s="5">
         <v>-2.1780856286808481</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>93.122652359</v>
       </c>
       <c r="C127" s="5">
         <v>0.19376817200000573</v>
       </c>
       <c r="D127" s="5">
         <v>2.5310432923233428</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>93.228969320999994</v>
       </c>
       <c r="C128" s="5">
         <v>0.10631696199999396</v>
       </c>
       <c r="D128" s="5">
         <v>1.3786605150247544</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>93.348319422000003</v>
       </c>
       <c r="C129" s="5">
         <v>0.11935010100000909</v>
       </c>
       <c r="D129" s="5">
         <v>1.5470818921370144</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>93.105379671999998</v>
       </c>
       <c r="C130" s="5">
         <v>-0.24293975000000501</v>
       </c>
       <c r="D130" s="5">
         <v>-3.078693038585123</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>93.666902776000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.5615231040000026</v>
       </c>
       <c r="D131" s="5">
         <v>7.4822164841515493</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>94.013028040999998</v>
       </c>
       <c r="C132" s="5">
         <v>0.34612526499999774</v>
       </c>
       <c r="D132" s="5">
         <v>4.5255767789965651</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>94.163259366999995</v>
       </c>
       <c r="C133" s="5">
         <v>0.15023132599999656</v>
       </c>
       <c r="D133" s="5">
         <v>1.9345244923839156</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>94.730120733999996</v>
       </c>
       <c r="C134" s="5">
         <v>0.56686136700000134</v>
       </c>
       <c r="D134" s="5">
         <v>7.468032161383098</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>94.971979379999993</v>
       </c>
       <c r="C135" s="5">
         <v>0.24185864599999718</v>
       </c>
       <c r="D135" s="5">
         <v>3.1071505038850367</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>95.373467778999995</v>
       </c>
       <c r="C136" s="5">
         <v>0.40148839900000155</v>
       </c>
       <c r="D136" s="5">
         <v>5.1925569730583598</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>95.607688269999997</v>
       </c>
       <c r="C137" s="5">
         <v>0.23422049100000208</v>
       </c>
       <c r="D137" s="5">
         <v>2.9871220424335432</v>
       </c>
       <c r="E137" s="5">
         <v>2.6940089218353336</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>95.797226718999994</v>
       </c>
       <c r="C138" s="5">
         <v>0.18953844899999694</v>
       </c>
       <c r="D138" s="5">
         <v>2.4050635531076114</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>95.513577776999995</v>
       </c>
       <c r="C139" s="5">
         <v>-0.28364894199999924</v>
       </c>
       <c r="D139" s="5">
         <v>-3.4958211252603233</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>96.002924436000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.48934665900000596</v>
       </c>
       <c r="D140" s="5">
         <v>6.3242168896725293</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>96.282062926999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.27913849099999766</v>
       </c>
       <c r="D141" s="5">
         <v>3.5454666572177329</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>96.006444059000003</v>
       </c>
       <c r="C142" s="5">
         <v>-0.27561886799999513</v>
       </c>
       <c r="D142" s="5">
         <v>-3.3815713531089697</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>95.812280383000001</v>
       </c>
       <c r="C143" s="5">
         <v>-0.19416367600000228</v>
       </c>
       <c r="D143" s="5">
         <v>-2.4000694600017969</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>95.095293921999996</v>
       </c>
       <c r="C144" s="5">
         <v>-0.71698646100000474</v>
       </c>
       <c r="D144" s="5">
         <v>-8.6193631529061889</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>95.386306050000002</v>
       </c>
       <c r="C145" s="5">
         <v>0.29101212800000553</v>
       </c>
       <c r="D145" s="5">
         <v>3.734702382193511</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>95.239889676000004</v>
       </c>
       <c r="C146" s="5">
         <v>-0.14641637399999752</v>
       </c>
       <c r="D146" s="5">
         <v>-1.826508347596989</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>95.493744929000002</v>
       </c>
       <c r="C147" s="5">
         <v>0.25385525299999756</v>
       </c>
       <c r="D147" s="5">
         <v>3.2458248473156148</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>95.411503025000002</v>
       </c>
       <c r="C148" s="5">
         <v>-8.2241903999999977E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-1.0285925279955421</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>95.458163854999995</v>
       </c>
       <c r="C149" s="5">
         <v>4.6660829999993325E-2</v>
       </c>
       <c r="D149" s="5">
         <v>0.58843900402041349</v>
       </c>
       <c r="E149" s="5">
         <v>-0.15639371446545258</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>95.467552415</v>
       </c>
       <c r="C150" s="5">
         <v>9.3885600000049863E-3</v>
       </c>
       <c r="D150" s="5">
         <v>0.11808700181739074</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>95.693888740000006</v>
       </c>
       <c r="C151" s="5">
         <v>0.22633632500000544</v>
       </c>
       <c r="D151" s="5">
         <v>2.8823751930545649</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>95.726862909000005</v>
       </c>
       <c r="C152" s="5">
         <v>3.2974168999999165E-2</v>
       </c>
       <c r="D152" s="5">
         <v>0.4142801617799563</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>95.689102783999999</v>
       </c>
       <c r="C153" s="5">
         <v>-3.7760125000005473E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.4723227364152649</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>96.094880008000004</v>
       </c>
       <c r="C154" s="5">
         <v>0.40577722400000482</v>
       </c>
       <c r="D154" s="5">
         <v>5.2090734393086313</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>96.022903150000005</v>
       </c>
       <c r="C155" s="5">
         <v>-7.1976857999999311E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-0.89512882703753904</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>96.232081891000007</v>
       </c>
       <c r="C156" s="5">
         <v>0.20917874100000233</v>
       </c>
       <c r="D156" s="5">
         <v>2.6456597012801897</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>96.571700301000007</v>
       </c>
       <c r="C157" s="5">
         <v>0.33961840999999993</v>
       </c>
       <c r="D157" s="5">
         <v>4.3181694956431649</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>96.730731293000005</v>
       </c>
       <c r="C158" s="5">
         <v>0.15903099199999815</v>
       </c>
       <c r="D158" s="5">
         <v>1.9941159364640804</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>96.985417056000003</v>
       </c>
       <c r="C159" s="5">
         <v>0.25468576299999768</v>
       </c>
       <c r="D159" s="5">
         <v>3.2056798773876682</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>97.103196788999995</v>
       </c>
       <c r="C160" s="5">
         <v>0.11777973299999189</v>
       </c>
       <c r="D160" s="5">
         <v>1.4670610303411324</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>97.401404013999993</v>
       </c>
       <c r="C161" s="5">
         <v>0.29820722499999874</v>
       </c>
       <c r="D161" s="5">
         <v>3.7481287533276841</v>
       </c>
       <c r="E161" s="5">
         <v>2.0356982373469501</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>99.829472942999999</v>
       </c>
       <c r="C162" s="5">
         <v>2.4280689290000055</v>
       </c>
       <c r="D162" s="5">
         <v>34.37631673410695</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>99.571228808000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.25824413499999821</v>
       </c>
       <c r="D163" s="5">
         <v>-3.0604358654852781</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>100.03067045</v>
       </c>
       <c r="C164" s="5">
         <v>0.45944164200000159</v>
       </c>
       <c r="D164" s="5">
         <v>5.6797444334469205</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>98.981164753000002</v>
       </c>
       <c r="C165" s="5">
         <v>-1.0495056970000007</v>
       </c>
       <c r="D165" s="5">
         <v>-11.888506108177044</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>98.934704096999994</v>
       </c>
       <c r="C166" s="5">
         <v>-4.6460656000007816E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.56181475283023641</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>99.043083324999998</v>
       </c>
       <c r="C167" s="5">
         <v>0.10837922800000399</v>
       </c>
       <c r="D167" s="5">
         <v>1.3225038721177862</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>98.659726375999995</v>
       </c>
       <c r="C168" s="5">
         <v>-0.38335694900000306</v>
       </c>
       <c r="D168" s="5">
         <v>-4.5471156718345673</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>99.012247032000005</v>
       </c>
       <c r="C169" s="5">
         <v>0.35252065600001004</v>
       </c>
       <c r="D169" s="5">
         <v>4.3729889811820799</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>98.900645870000005</v>
       </c>
       <c r="C170" s="5">
         <v>-0.11160116199999948</v>
       </c>
       <c r="D170" s="5">
         <v>-1.3442204491120657</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>97.946378917000004</v>
       </c>
       <c r="C171" s="5">
         <v>-0.95426695300000119</v>
       </c>
       <c r="D171" s="5">
         <v>-10.983383326807072</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>97.541119121999998</v>
       </c>
       <c r="C172" s="5">
         <v>-0.40525979500000631</v>
       </c>
       <c r="D172" s="5">
         <v>-4.8536369233957544</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>98.094865619000004</v>
       </c>
       <c r="C173" s="5">
         <v>0.55374649700000589</v>
       </c>
       <c r="D173" s="5">
         <v>7.0292568261598465</v>
       </c>
       <c r="E173" s="5">
         <v>0.71196263752044686</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>98.382534131</v>
       </c>
       <c r="C174" s="5">
         <v>0.28766851199999621</v>
       </c>
       <c r="D174" s="5">
         <v>3.5763827417070404</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>98.525788610000006</v>
       </c>
       <c r="C175" s="5">
         <v>0.14325447900000654</v>
       </c>
       <c r="D175" s="5">
         <v>1.7613775653985808</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>99.210937883</v>
       </c>
       <c r="C176" s="5">
         <v>0.68514927299999329</v>
       </c>
       <c r="D176" s="5">
         <v>8.6714911741990761</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>97.920921073000002</v>
       </c>
       <c r="C177" s="5">
         <v>-1.2900168099999973</v>
       </c>
       <c r="D177" s="5">
         <v>-14.534425480820568</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>97.237335809000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.6835852640000013</v>
       </c>
       <c r="D178" s="5">
         <v>-8.0629138927617579</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>96.770101202999996</v>
       </c>
       <c r="C179" s="5">
         <v>-0.46723460600000521</v>
       </c>
       <c r="D179" s="5">
         <v>-5.6161412502998331</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>96.741061973000001</v>
       </c>
       <c r="C180" s="5">
         <v>-2.9039229999995086E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-0.35950793833595673</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>96.01973787</v>
       </c>
       <c r="C181" s="5">
         <v>-0.7213241030000006</v>
       </c>
       <c r="D181" s="5">
         <v>-8.5895207476284199</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>95.894881592999994</v>
       </c>
       <c r="C182" s="5">
         <v>-0.12485627700000634</v>
       </c>
       <c r="D182" s="5">
         <v>-1.5492713993213947</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>95.328676837000003</v>
       </c>
       <c r="C183" s="5">
         <v>-0.56620475599999054</v>
       </c>
       <c r="D183" s="5">
         <v>-6.8596954333027256</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>94.742886503999998</v>
       </c>
       <c r="C184" s="5">
         <v>-0.5857903330000056</v>
       </c>
       <c r="D184" s="5">
         <v>-7.129760661571094</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>95.239704130000007</v>
       </c>
       <c r="C185" s="5">
         <v>0.49681762600000923</v>
       </c>
       <c r="D185" s="5">
         <v>6.4773184800110961</v>
       </c>
       <c r="E185" s="5">
         <v>-2.9106125697642815</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>95.792605108999993</v>
       </c>
       <c r="C186" s="5">
         <v>0.55290097899998614</v>
       </c>
       <c r="D186" s="5">
         <v>7.1932304995369734</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>95.459201390999993</v>
       </c>
       <c r="C187" s="5">
         <v>-0.33340371799999957</v>
       </c>
       <c r="D187" s="5">
         <v>-4.0975392734647897</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>95.835025438000002</v>
       </c>
       <c r="C188" s="5">
         <v>0.37582404700000893</v>
       </c>
       <c r="D188" s="5">
         <v>4.8280696495446529</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>96.715676216999995</v>
       </c>
       <c r="C189" s="5">
         <v>0.88065077899999267</v>
       </c>
       <c r="D189" s="5">
         <v>11.601831631205695</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>96.165333278000006</v>
       </c>
       <c r="C190" s="5">
         <v>-0.55034293899998943</v>
       </c>
       <c r="D190" s="5">
         <v>-6.6186773798688536</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>96.059295578999993</v>
       </c>
       <c r="C191" s="5">
         <v>-0.10603769900001225</v>
       </c>
       <c r="D191" s="5">
         <v>-1.315197153982306</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>95.431979956999996</v>
       </c>
       <c r="C192" s="5">
         <v>-0.62731562199999757</v>
       </c>
       <c r="D192" s="5">
         <v>-7.5611696211595021</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>95.118861172999999</v>
       </c>
       <c r="C193" s="5">
         <v>-0.31311878399999671</v>
       </c>
       <c r="D193" s="5">
         <v>-3.8670009069142419</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>94.824943232999999</v>
       </c>
       <c r="C194" s="5">
         <v>-0.29391794000000004</v>
       </c>
       <c r="D194" s="5">
         <v>-3.6456351645891893</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>94.574416470000003</v>
       </c>
       <c r="C195" s="5">
         <v>-0.25052676299999632</v>
       </c>
       <c r="D195" s="5">
         <v>-3.1247251716161939</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>94.333721376</v>
       </c>
       <c r="C196" s="5">
         <v>-0.240695094000003</v>
       </c>
       <c r="D196" s="5">
         <v>-3.0116517464435222</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>94.302083998000001</v>
       </c>
       <c r="C197" s="5">
         <v>-3.1637377999999217E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-0.40171109836034669</v>
       </c>
       <c r="E197" s="5">
         <v>-0.98448450734388571</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>93.910560692999994</v>
       </c>
       <c r="C198" s="5">
         <v>-0.39152330500000687</v>
       </c>
       <c r="D198" s="5">
         <v>-4.8699516633849971</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>94.014578106000002</v>
       </c>
       <c r="C199" s="5">
         <v>0.10401741300000822</v>
       </c>
       <c r="D199" s="5">
         <v>1.3372735530452262</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>94.074029521</v>
       </c>
       <c r="C200" s="5">
         <v>5.9451414999998065E-2</v>
       </c>
       <c r="D200" s="5">
         <v>0.76148135421207908</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>96.133042649000004</v>
       </c>
       <c r="C201" s="5">
         <v>2.0590131280000037</v>
       </c>
       <c r="D201" s="5">
         <v>29.668741583310563</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>96.132860410999996</v>
       </c>
       <c r="C202" s="5">
         <v>-1.822380000078283E-4</v>
       </c>
       <c r="D202" s="5">
         <v>-2.2747986948123966E-3</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>96.655013562999997</v>
       </c>
       <c r="C203" s="5">
         <v>0.52215315200000134</v>
       </c>
       <c r="D203" s="5">
         <v>6.7161761547827714</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>97.055007658999997</v>
       </c>
       <c r="C204" s="5">
         <v>0.39999409600000035</v>
       </c>
       <c r="D204" s="5">
         <v>5.0806486866766809</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>97.491518458000002</v>
       </c>
       <c r="C205" s="5">
         <v>0.43651079900000411</v>
       </c>
       <c r="D205" s="5">
         <v>5.5326000176099344</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>97.736592939000005</v>
       </c>
       <c r="C206" s="5">
         <v>0.24507448100000317</v>
       </c>
       <c r="D206" s="5">
         <v>3.0586219355752675</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>98.312754550999998</v>
       </c>
       <c r="C207" s="5">
         <v>0.57616161199999283</v>
       </c>
       <c r="D207" s="5">
         <v>7.3079815577899776</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>98.466943060000006</v>
       </c>
       <c r="C208" s="5">
         <v>0.15418850900000791</v>
       </c>
       <c r="D208" s="5">
         <v>1.8983356126213158</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>99.10849709</v>
       </c>
       <c r="C209" s="5">
         <v>0.64155402999999467</v>
       </c>
       <c r="D209" s="5">
         <v>8.1048606613660432</v>
       </c>
       <c r="E209" s="5">
         <v>5.0968259536045224</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>95.654516958000002</v>
       </c>
       <c r="C210" s="5">
         <v>-3.4539801319999981</v>
       </c>
       <c r="D210" s="5">
         <v>-34.666622530680016</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>96.022771626999997</v>
       </c>
       <c r="C211" s="5">
         <v>0.36825466899999526</v>
       </c>
       <c r="D211" s="5">
         <v>4.7188957110307905</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>96.460755039000006</v>
       </c>
       <c r="C212" s="5">
         <v>0.43798341200000834</v>
       </c>
       <c r="D212" s="5">
         <v>5.6129163442475205</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>95.665914114000003</v>
       </c>
       <c r="C213" s="5">
         <v>-0.79484092500000258</v>
       </c>
       <c r="D213" s="5">
         <v>-9.4520079766570397</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>95.744226427000001</v>
       </c>
       <c r="C214" s="5">
         <v>7.8312312999997857E-2</v>
       </c>
       <c r="D214" s="5">
         <v>0.98675726673247421</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>95.773506722999997</v>
       </c>
       <c r="C215" s="5">
         <v>2.9280295999996042E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.36759934348749024</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>94.955110872000006</v>
       </c>
       <c r="C216" s="5">
         <v>-0.81839585099999113</v>
       </c>
       <c r="D216" s="5">
         <v>-9.785681870387819</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>95.492642509999996</v>
       </c>
       <c r="C217" s="5">
         <v>0.53753163799999015</v>
       </c>
       <c r="D217" s="5">
         <v>7.0086278523258772</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>95.352364835000003</v>
       </c>
       <c r="C218" s="5">
         <v>-0.140277674999993</v>
       </c>
       <c r="D218" s="5">
         <v>-1.7486143952621047</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>95.119112713999996</v>
       </c>
       <c r="C219" s="5">
         <v>-0.2332521210000067</v>
       </c>
       <c r="D219" s="5">
         <v>-2.8962808484829239</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>95.076591856999997</v>
       </c>
       <c r="C220" s="5">
         <v>-4.2520856999999523E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-0.53511603454240442</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>95.309632050000005</v>
       </c>
       <c r="C221" s="5">
         <v>0.23304019300000789</v>
       </c>
       <c r="D221" s="5">
         <v>2.9812713791248058</v>
       </c>
       <c r="E221" s="5">
         <v>-3.8330366734854904</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>94.572238280999997</v>
       </c>
       <c r="C222" s="5">
         <v>-0.73739376900000764</v>
       </c>
       <c r="D222" s="5">
         <v>-8.8991354673518046</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>94.368406586999996</v>
       </c>
       <c r="C223" s="5">
         <v>-0.20383169400000156</v>
       </c>
       <c r="D223" s="5">
         <v>-2.5559219455155824</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>93.970963112000007</v>
       </c>
       <c r="C224" s="5">
         <v>-0.39744347499998867</v>
       </c>
       <c r="D224" s="5">
         <v>-4.9384981509364874</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>94.949991362000006</v>
       </c>
       <c r="C225" s="5">
         <v>0.97902824999999893</v>
       </c>
       <c r="D225" s="5">
         <v>13.243952521384905</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>95.111906044999998</v>
       </c>
       <c r="C226" s="5">
         <v>0.16191468299999201</v>
       </c>
       <c r="D226" s="5">
         <v>2.0656170866265366</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>95.264574534999994</v>
       </c>
       <c r="C227" s="5">
         <v>0.15266848999999638</v>
       </c>
       <c r="D227" s="5">
         <v>1.943271300859295</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>95.784964307999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.52038977300000511</v>
       </c>
       <c r="D228" s="5">
         <v>6.7556612159689999</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>96.645072911</v>
       </c>
       <c r="C229" s="5">
         <v>0.86010860300000047</v>
       </c>
       <c r="D229" s="5">
         <v>11.323926413784612</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>94.397302381000003</v>
       </c>
       <c r="C230" s="5">
         <v>-2.2477705299999968</v>
       </c>
       <c r="D230" s="5">
         <v>-24.602250047845153</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>96.003634071999997</v>
       </c>
       <c r="C231" s="5">
         <v>1.6063316909999941</v>
       </c>
       <c r="D231" s="5">
         <v>22.443877084676878</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>96.003470131</v>
       </c>
       <c r="C232" s="5">
         <v>-1.6394099999672562E-4</v>
       </c>
       <c r="D232" s="5">
         <v>-2.0491656822385629E-3</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>95.760730217000003</v>
       </c>
       <c r="C233" s="5">
         <v>-0.24273991399999773</v>
       </c>
       <c r="D233" s="5">
         <v>-2.9922986826455999</v>
       </c>
       <c r="E233" s="5">
         <v>0.4732975642622872</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>96.002384629000005</v>
       </c>
       <c r="C234" s="5">
         <v>0.24165441200000259</v>
       </c>
       <c r="D234" s="5">
         <v>3.0706131589581354</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>95.941014295000002</v>
       </c>
       <c r="C235" s="5">
         <v>-6.1370334000002913E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-0.76441876008385146</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>95.532197510000003</v>
       </c>
       <c r="C236" s="5">
         <v>-0.40881678499999907</v>
       </c>
       <c r="D236" s="5">
         <v>-4.9952000598196928</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>95.730041593999999</v>
       </c>
       <c r="C237" s="5">
         <v>0.1978440839999962</v>
       </c>
       <c r="D237" s="5">
         <v>2.5136642034285561</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>95.405267619</v>
       </c>
       <c r="C238" s="5">
         <v>-0.32477397499999938</v>
       </c>
       <c r="D238" s="5">
         <v>-3.9960111313733226</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>95.245414926999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.15985269200000118</v>
       </c>
       <c r="D239" s="5">
         <v>-1.9921893082805897</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>94.879977496999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.36543743000000006</v>
       </c>
       <c r="D240" s="5">
         <v>-4.5082309594228542</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>94.432573828000002</v>
       </c>
       <c r="C241" s="5">
         <v>-0.44740366899999628</v>
       </c>
       <c r="D241" s="5">
         <v>-5.5140908839819698</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>94.078591574000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.35398225400000172</v>
       </c>
       <c r="D242" s="5">
         <v>-4.4066321353539379</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>94.258807622999996</v>
       </c>
       <c r="C243" s="5">
         <v>0.18021604899999488</v>
       </c>
       <c r="D243" s="5">
         <v>2.3230824309512954</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>94.324716817999999</v>
       </c>
       <c r="C244" s="5">
         <v>6.5909195000003251E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.84231823435310105</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>94.316812690000006</v>
       </c>
       <c r="C245" s="5">
         <v>-7.9041279999927383E-3</v>
       </c>
       <c r="D245" s="5">
         <v>-0.10051006440502386</v>
       </c>
       <c r="E245" s="5">
         <v>-1.5078388852382218</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>94.373650713999993</v>
       </c>
       <c r="C246" s="5">
         <v>5.6838023999986831E-2</v>
       </c>
       <c r="D246" s="5">
         <v>0.72555620021126366</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>94.383178455999996</v>
       </c>
       <c r="C247" s="5">
         <v>9.5277420000030588E-3</v>
       </c>
       <c r="D247" s="5">
         <v>0.12121647281937431</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>94.337962117000004</v>
       </c>
       <c r="C248" s="5">
         <v>-4.5216338999992445E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.57337406222959242</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>93.720276734999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.61768538200000478</v>
       </c>
       <c r="D249" s="5">
         <v>-7.5802343958045864</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>93.814639087000003</v>
       </c>
       <c r="C250" s="5">
         <v>9.4362352000004535E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.2149344187661226</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>93.602560471999993</v>
       </c>
       <c r="C251" s="5">
         <v>-0.21207861500001002</v>
       </c>
       <c r="D251" s="5">
         <v>-2.6792602971024926</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>93.953000861999996</v>
       </c>
       <c r="C252" s="5">
         <v>0.35044039000000282</v>
       </c>
       <c r="D252" s="5">
         <v>4.5863786449939381</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>93.975410165</v>
       </c>
       <c r="C253" s="5">
         <v>2.2409303000003433E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.28659508775177311</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>93.904966748999996</v>
       </c>
       <c r="C254" s="5">
         <v>-7.0443416000003367E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.8958137258351484</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>94.126492318000004</v>
       </c>
       <c r="C255" s="5">
         <v>0.22152556900000775</v>
       </c>
       <c r="D255" s="5">
         <v>2.8678677705611166</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>94.207380814000004</v>
       </c>
       <c r="C256" s="5">
         <v>8.0888496000000032E-2</v>
       </c>
       <c r="D256" s="5">
         <v>1.0361194888169445</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>94.382734869999993</v>
       </c>
       <c r="C257" s="5">
         <v>0.1753540559999891</v>
       </c>
       <c r="D257" s="5">
         <v>2.2566439101368685</v>
       </c>
       <c r="E257" s="5">
         <v>6.9894410253934502E-2</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>94.193621469999997</v>
       </c>
       <c r="C258" s="5">
         <v>-0.18911339999999655</v>
       </c>
       <c r="D258" s="5">
         <v>-2.378102421019701</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>94.214840430999999</v>
       </c>
       <c r="C259" s="5">
         <v>2.1218961000002423E-2</v>
       </c>
       <c r="D259" s="5">
         <v>0.27065871785194595</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>94.446839265999998</v>
       </c>
       <c r="C260" s="5">
         <v>0.23199883499999885</v>
       </c>
       <c r="D260" s="5">
         <v>2.9952839477194626</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>95.197569135999998</v>
       </c>
       <c r="C261" s="5">
         <v>0.75072987000000069</v>
       </c>
       <c r="D261" s="5">
         <v>9.9666927858996104</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>95.554908424000004</v>
       </c>
       <c r="C262" s="5">
         <v>0.35733928800000569</v>
       </c>
       <c r="D262" s="5">
         <v>4.5985589469369259</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>95.914950051000005</v>
       </c>
       <c r="C263" s="5">
         <v>0.36004162700000109</v>
       </c>
       <c r="D263" s="5">
         <v>4.6163713149252272</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>95.942611600999996</v>
       </c>
       <c r="C264" s="5">
         <v>2.7661549999990598E-2</v>
       </c>
       <c r="D264" s="5">
         <v>0.34662544388355254</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>96.106865967999994</v>
       </c>
       <c r="C265" s="5">
         <v>0.16425436699999807</v>
       </c>
       <c r="D265" s="5">
         <v>2.073862898039569</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>96.283320938000003</v>
       </c>
       <c r="C266" s="5">
         <v>0.17645497000000887</v>
       </c>
       <c r="D266" s="5">
         <v>2.2256198510245628</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>96.234689564999996</v>
       </c>
       <c r="C267" s="5">
         <v>-4.8631373000006306E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.60442248609354765</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>96.285995490000005</v>
       </c>
       <c r="C268" s="5">
         <v>5.1305925000008301E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.64163931563054888</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>96.715829733000007</v>
       </c>
       <c r="C269" s="5">
         <v>0.42983424300000195</v>
       </c>
       <c r="D269" s="5">
         <v>5.4904744423732055</v>
       </c>
       <c r="E269" s="5">
         <v>2.471950898873132</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>97.050120042000003</v>
       </c>
       <c r="C270" s="5">
         <v>0.33429030899999645</v>
       </c>
       <c r="D270" s="5">
         <v>4.2274658705050649</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>97.133278301999994</v>
       </c>
       <c r="C271" s="5">
         <v>8.3158259999990491E-2</v>
       </c>
       <c r="D271" s="5">
         <v>1.0330903257177226</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>97.005666441000002</v>
       </c>
       <c r="C272" s="5">
         <v>-0.12761186099999122</v>
       </c>
       <c r="D272" s="5">
         <v>-1.5651952718830131</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>98.066807479999994</v>
       </c>
       <c r="C273" s="5">
         <v>1.0611410389999918</v>
       </c>
       <c r="D273" s="5">
         <v>13.946031239120416</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>98.549680379999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.48287290000000382</v>
       </c>
       <c r="D274" s="5">
         <v>6.0713738450531407</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>98.915960495999997</v>
       </c>
       <c r="C275" s="5">
         <v>0.36628011599999866</v>
       </c>
       <c r="D275" s="5">
         <v>4.5523570761532239</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>99.434785020000007</v>
       </c>
       <c r="C276" s="5">
         <v>0.51882452400001</v>
       </c>
       <c r="D276" s="5">
         <v>6.4789108246245286</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>100.17138653000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.73660150999999985</v>
       </c>
       <c r="D277" s="5">
         <v>9.2607436761388495</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>100.52251351</v>
       </c>
       <c r="C278" s="5">
         <v>0.35112697999998943</v>
       </c>
       <c r="D278" s="5">
         <v>4.2883630279058282</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>100.49219146999999</v>
       </c>
       <c r="C279" s="5">
         <v>-3.0322040000001493E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-0.3613731958034716</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>100.2065159</v>
       </c>
       <c r="C280" s="5">
         <v>-0.2856755699999951</v>
       </c>
       <c r="D280" s="5">
         <v>-3.3584822019125826</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>100.85610712</v>
       </c>
       <c r="C281" s="5">
         <v>0.64959122000000491</v>
       </c>
       <c r="D281" s="5">
         <v>8.0624638252824177</v>
       </c>
       <c r="E281" s="5">
         <v>4.2808683939639547</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>101.11443061</v>
       </c>
       <c r="C282" s="5">
         <v>0.2583234899999951</v>
       </c>
       <c r="D282" s="5">
         <v>3.1172385917420886</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>101.34666718</v>
       </c>
       <c r="C283" s="5">
         <v>0.23223656999999776</v>
       </c>
       <c r="D283" s="5">
         <v>2.7912076833795929</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>101.54637155</v>
       </c>
       <c r="C284" s="5">
         <v>0.19970437000000629</v>
       </c>
       <c r="D284" s="5">
         <v>2.3904052425090194</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>101.61872863000001</v>
       </c>
       <c r="C285" s="5">
         <v>7.2357080000003293E-2</v>
       </c>
       <c r="D285" s="5">
         <v>0.85842150978359122</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>101.98211740000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.36338877000000025</v>
       </c>
       <c r="D286" s="5">
         <v>4.3766159149899897</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>102.78087146999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.79875406999998688</v>
       </c>
       <c r="D287" s="5">
         <v>9.8143895067380083</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>103.71268338</v>
       </c>
       <c r="C288" s="5">
         <v>0.93181191000000752</v>
       </c>
       <c r="D288" s="5">
         <v>11.438409107300274</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>103.27615221000001</v>
       </c>
       <c r="C289" s="5">
         <v>-0.43653116999999497</v>
       </c>
       <c r="D289" s="5">
         <v>-4.9355510586837292</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>103.85666286</v>
       </c>
       <c r="C290" s="5">
         <v>0.58051064999999369</v>
       </c>
       <c r="D290" s="5">
         <v>6.9576314055731503</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>103.77412760999999</v>
       </c>
       <c r="C291" s="5">
         <v>-8.2535250000006499E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.94948692814529334</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>104.45248741</v>
       </c>
       <c r="C292" s="5">
         <v>0.67835980000000973</v>
       </c>
       <c r="D292" s="5">
         <v>8.1325254896121635</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>104.49484054</v>
       </c>
       <c r="C293" s="5">
         <v>4.2353129999995076E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.48765954722520544</v>
       </c>
       <c r="E293" s="5">
         <v>3.6078463901750402</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>105.1242474</v>
       </c>
       <c r="C294" s="5">
         <v>0.62940686000000312</v>
       </c>
       <c r="D294" s="5">
         <v>7.4723201769097525</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>105.67943089000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.55518349000000455</v>
       </c>
       <c r="D295" s="5">
         <v>6.5248163839235707</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>105.98697688999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.30754599999998788</v>
       </c>
       <c r="D296" s="5">
         <v>3.5486562214209538</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>106.87777045999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.89079356999999959</v>
       </c>
       <c r="D297" s="5">
         <v>10.565228924191095</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>107.14879775</v>
       </c>
       <c r="C298" s="5">
         <v>0.27102729000000636</v>
       </c>
       <c r="D298" s="5">
         <v>3.0858372986453553</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>107.62961811</v>
       </c>
       <c r="C299" s="5">
         <v>0.48082035999999562</v>
       </c>
       <c r="D299" s="5">
         <v>5.5198007225557344</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>108.11474634</v>
       </c>
       <c r="C300" s="5">
         <v>0.48512823000000083</v>
       </c>
       <c r="D300" s="5">
         <v>5.5449874607103045</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>108.07436629</v>
       </c>
       <c r="C301" s="5">
         <v>-4.0380049999996004E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-0.44727150167999108</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>107.94367892</v>
       </c>
       <c r="C302" s="5">
         <v>-0.13068737000000397</v>
       </c>
       <c r="D302" s="5">
         <v>-1.4414706472614891</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>108.52274604999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.57906712999999854</v>
       </c>
       <c r="D303" s="5">
         <v>6.6308100504614886</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>108.41678335</v>
       </c>
       <c r="C304" s="5">
         <v>-0.10596269999999208</v>
       </c>
       <c r="D304" s="5">
         <v>-1.1654202102436728</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>108.72443629999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.30765294999999071</v>
       </c>
       <c r="D305" s="5">
         <v>3.4588772269809498</v>
       </c>
       <c r="E305" s="5">
         <v>4.0476599018120174</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>108.46213274999999</v>
       </c>
       <c r="C306" s="5">
         <v>-0.26230354999999861</v>
       </c>
       <c r="D306" s="5">
         <v>-2.8569570495200147</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>108.21729550000001</v>
       </c>
       <c r="C307" s="5">
         <v>-0.24483724999998913</v>
       </c>
       <c r="D307" s="5">
         <v>-2.6754433734644145</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>108.01342201999999</v>
       </c>
       <c r="C308" s="5">
         <v>-0.20387348000001282</v>
       </c>
       <c r="D308" s="5">
         <v>-2.2374342320994889</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>106.8310712</v>
       </c>
       <c r="C309" s="5">
         <v>-1.1823508199999964</v>
       </c>
       <c r="D309" s="5">
         <v>-12.37292949396177</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>107.03923306999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.20816186999999786</v>
       </c>
       <c r="D310" s="5">
         <v>2.3634389040437132</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>108.17802716999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.1387940999999984</v>
       </c>
       <c r="D311" s="5">
         <v>13.541027248219173</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>108.88884193</v>
       </c>
       <c r="C312" s="5">
         <v>0.71081476000000521</v>
       </c>
       <c r="D312" s="5">
         <v>8.1762353692312661</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>108.78825181000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.10059011999999257</v>
       </c>
       <c r="D313" s="5">
         <v>-1.1029296386332987</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>108.30391293</v>
       </c>
       <c r="C314" s="5">
         <v>-0.48433888000000991</v>
       </c>
       <c r="D314" s="5">
         <v>-5.2136506171825969</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>108.46859080999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.16467787999999928</v>
       </c>
       <c r="D315" s="5">
         <v>1.8399563339738245</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>108.45595947</v>
       </c>
       <c r="C316" s="5">
         <v>-1.2631339999998659E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.13965244180549341</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>108.73874201</v>
       </c>
       <c r="C317" s="5">
         <v>0.28278253999999947</v>
       </c>
       <c r="D317" s="5">
         <v>3.1740796603527688</v>
       </c>
       <c r="E317" s="5">
         <v>1.3157768839122674E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>108.87234243</v>
       </c>
       <c r="C318" s="5">
         <v>0.1336004200000076</v>
       </c>
       <c r="D318" s="5">
         <v>1.4843680952619343</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>108.62015835</v>
       </c>
       <c r="C319" s="5">
         <v>-0.25218408000000636</v>
       </c>
       <c r="D319" s="5">
         <v>-2.7444543844621694</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>108.25027353</v>
       </c>
       <c r="C320" s="5">
         <v>-0.36988481999999578</v>
       </c>
       <c r="D320" s="5">
         <v>-4.0106943973664322</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>107.8113876</v>
       </c>
       <c r="C321" s="5">
         <v>-0.43888592999999787</v>
       </c>
       <c r="D321" s="5">
         <v>-4.7581989091320054</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>108.0376823</v>
       </c>
       <c r="C322" s="5">
         <v>0.22629469999999685</v>
       </c>
       <c r="D322" s="5">
         <v>2.5480667261029266</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>107.8733471</v>
       </c>
       <c r="C323" s="5">
         <v>-0.16433519999999646</v>
       </c>
       <c r="D323" s="5">
         <v>-1.8101164117999113</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>107.95497304</v>
       </c>
       <c r="C324" s="5">
         <v>8.1625939999995012E-2</v>
       </c>
       <c r="D324" s="5">
         <v>0.91180823997949467</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>108.41690221</v>
       </c>
       <c r="C325" s="5">
         <v>0.46192917000000477</v>
       </c>
       <c r="D325" s="5">
         <v>5.2572669488010426</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>109.41664947</v>
       </c>
       <c r="C326" s="5">
         <v>0.99974725999999237</v>
       </c>
       <c r="D326" s="5">
         <v>11.644417674477436</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>109.09443434000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.32221512999998936</v>
       </c>
       <c r="D327" s="5">
         <v>-3.4771367957142529</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>109.16151757999999</v>
       </c>
       <c r="C328" s="5">
         <v>6.7083239999988109E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.74039247045214474</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>108.91901937999999</v>
       </c>
       <c r="C329" s="5">
         <v>-0.2424982</v>
       </c>
       <c r="D329" s="5">
         <v>-2.6334244762802106</v>
       </c>
       <c r="E329" s="5">
         <v>0.16578945706713366</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>108.59831035000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.32070902999998907</v>
       </c>
       <c r="D330" s="5">
         <v>-3.476703168187345</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>109.26632868999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.66801833999998905</v>
       </c>
       <c r="D331" s="5">
         <v>7.636457329950197</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>109.89907565</v>
       </c>
       <c r="C332" s="5">
         <v>0.63274696000000574</v>
       </c>
       <c r="D332" s="5">
         <v>7.1746962717181395</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>111.13882108999999</v>
       </c>
       <c r="C333" s="5">
         <v>1.239745439999993</v>
       </c>
       <c r="D333" s="5">
         <v>14.40920097278573</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>109.88668896</v>
       </c>
       <c r="C334" s="5">
         <v>-1.2521321299999926</v>
       </c>
       <c r="D334" s="5">
         <v>-12.7125866254865</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>109.68571416</v>
       </c>
       <c r="C335" s="5">
         <v>-0.20097479999999734</v>
       </c>
       <c r="D335" s="5">
         <v>-2.1727703329663561</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>108.53001021</v>
       </c>
       <c r="C336" s="5">
         <v>-1.155703950000003</v>
       </c>
       <c r="D336" s="5">
         <v>-11.936220764395323</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>109.55929784</v>
       </c>
       <c r="C337" s="5">
         <v>1.0292876299999989</v>
       </c>
       <c r="D337" s="5">
         <v>11.993484240689378</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>110.16964305</v>
       </c>
       <c r="C338" s="5">
         <v>0.61034521000000552</v>
       </c>
       <c r="D338" s="5">
         <v>6.8937775976511295</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>110.3675278</v>
       </c>
       <c r="C339" s="5">
         <v>0.19788475000000005</v>
       </c>
       <c r="D339" s="5">
         <v>2.1768400110292019</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>111.33182676</v>
       </c>
       <c r="C340" s="5">
         <v>0.9642989599999936</v>
       </c>
       <c r="D340" s="5">
         <v>11.003391119058637</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>111.34772947</v>
       </c>
       <c r="C341" s="5">
         <v>1.5902710000005982E-2</v>
       </c>
       <c r="D341" s="5">
         <v>0.17154350151820097</v>
       </c>
       <c r="E341" s="5">
         <v>2.2298310284328382</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>110.37146128000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.97626818999999898</v>
       </c>
       <c r="D342" s="5">
         <v>-10.028466530238466</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>110.51822283</v>
       </c>
       <c r="C343" s="5">
         <v>0.14676154999999369</v>
       </c>
       <c r="D343" s="5">
         <v>1.607368169224288</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>111.18675023</v>
       </c>
       <c r="C344" s="5">
         <v>0.6685274000000021</v>
       </c>
       <c r="D344" s="5">
         <v>7.5052639236994123</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>112.0045714</v>
       </c>
       <c r="C345" s="5">
         <v>0.81782117000000198</v>
       </c>
       <c r="D345" s="5">
         <v>9.1924322401224057</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>112.19281837</v>
       </c>
       <c r="C346" s="5">
         <v>0.18824696999999446</v>
       </c>
       <c r="D346" s="5">
         <v>2.035597887524232</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>112.98822914</v>
       </c>
       <c r="C347" s="5">
         <v>0.79541077000000371</v>
       </c>
       <c r="D347" s="5">
         <v>8.8473170116666786</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>111.98955108</v>
       </c>
       <c r="C348" s="5">
         <v>-0.99867806000000314</v>
       </c>
       <c r="D348" s="5">
         <v>-10.105810581801222</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>113.44183835</v>
       </c>
       <c r="C349" s="5">
         <v>1.4522872699999994</v>
       </c>
       <c r="D349" s="5">
         <v>16.721006507522574</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>113.94712813</v>
       </c>
       <c r="C350" s="5">
         <v>0.50528977999999825</v>
       </c>
       <c r="D350" s="5">
         <v>5.4779153785436296</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>114.838131</v>
       </c>
       <c r="C351" s="5">
         <v>0.89100287000000833</v>
       </c>
       <c r="D351" s="5">
         <v>9.7975834180901611</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>114.90406289000001</v>
       </c>
       <c r="C352" s="5">
         <v>6.5931890000001658E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.69113436896612868</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>114.77158575999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13247713000001227</v>
       </c>
       <c r="D353" s="5">
         <v>-1.3747847279549363</v>
       </c>
       <c r="E353" s="5">
         <v>3.0749224131440211</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>115.22065191999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.44906616000000099</v>
       </c>
       <c r="D354" s="5">
         <v>4.7976035371929848</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>115.22423341</v>
       </c>
       <c r="C355" s="5">
         <v>3.5814900000019634E-3</v>
       </c>
       <c r="D355" s="5">
         <v>3.7306878211862404E-2</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>115.29743929999999</v>
       </c>
       <c r="C356" s="5">
         <v>7.3205889999996998E-2</v>
       </c>
       <c r="D356" s="5">
         <v>0.76507071248514968</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>115.89488168</v>
       </c>
       <c r="C357" s="5">
         <v>0.59744238000000394</v>
       </c>
       <c r="D357" s="5">
         <v>6.3984090343294442</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>116.65433806999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.75945638999999687</v>
       </c>
       <c r="D358" s="5">
         <v>8.1532681168066556</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>116.25156130000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.40277676999998846</v>
       </c>
       <c r="D359" s="5">
         <v>-4.0655019682489302</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>116.36022797</v>
       </c>
       <c r="C360" s="5">
         <v>0.10866666999999097</v>
       </c>
       <c r="D360" s="5">
         <v>1.1274902613353621</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>116.73763473</v>
       </c>
       <c r="C361" s="5">
         <v>0.37740675999999951</v>
       </c>
       <c r="D361" s="5">
         <v>3.962308491646982</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>116.73196258999999</v>
       </c>
       <c r="C362" s="5">
         <v>-5.672140000001491E-3</v>
       </c>
       <c r="D362" s="5">
         <v>-5.8290964473239892E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>116.30221198</v>
       </c>
       <c r="C363" s="5">
         <v>-0.42975060999999926</v>
       </c>
       <c r="D363" s="5">
         <v>-4.3294546294096126</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>116.77196308000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.46975110000001052</v>
       </c>
       <c r="D364" s="5">
         <v>4.9560018230204506</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>117.27771066</v>
       </c>
       <c r="C365" s="5">
         <v>0.50574757999999065</v>
       </c>
       <c r="D365" s="5">
         <v>5.3228931528178647</v>
       </c>
       <c r="E365" s="5">
         <v>2.1835760858446074</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>118.64944980999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.3717391499999962</v>
       </c>
       <c r="D366" s="5">
         <v>14.97488619251277</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>119.43959575</v>
       </c>
       <c r="C367" s="5">
         <v>0.79014594000000216</v>
       </c>
       <c r="D367" s="5">
         <v>8.29069815544592</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>118.00311302</v>
       </c>
       <c r="C368" s="5">
         <v>-1.4364827299999945</v>
       </c>
       <c r="D368" s="5">
         <v>-13.514823480351145</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>88.452871900000005</v>
       </c>
       <c r="C369" s="5">
         <v>-29.550241119999995</v>
       </c>
       <c r="D369" s="5">
         <v>-96.853543844505026</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>92.145685399000001</v>
       </c>
       <c r="C370" s="5">
         <v>3.6928134989999961</v>
       </c>
       <c r="D370" s="5">
         <v>63.364165503310723</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>99.220367832999997</v>
       </c>
       <c r="C371" s="5">
         <v>7.0746824339999961</v>
       </c>
       <c r="D371" s="5">
         <v>142.94610219527243</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>99.688687528000003</v>
       </c>
       <c r="C372" s="5">
         <v>0.46831969500000525</v>
       </c>
       <c r="D372" s="5">
         <v>5.8133699644944192</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>100.69030638</v>
       </c>
       <c r="C373" s="5">
         <v>1.0016188519999929</v>
       </c>
       <c r="D373" s="5">
         <v>12.746069080172306</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>102.09894048</v>
       </c>
       <c r="C374" s="5">
         <v>1.4086341000000004</v>
       </c>
       <c r="D374" s="5">
         <v>18.141607359228964</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>102.72241835</v>
       </c>
       <c r="C375" s="5">
         <v>0.6234778700000021</v>
       </c>
       <c r="D375" s="5">
         <v>7.5791230722394243</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>103.2809611</v>
       </c>
       <c r="C376" s="5">
         <v>0.55854275000000086</v>
       </c>
       <c r="D376" s="5">
         <v>6.7235898557565843</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>103.77786058</v>
       </c>
       <c r="C377" s="5">
         <v>0.49689947999999617</v>
       </c>
       <c r="D377" s="5">
         <v>5.9286192600349841</v>
       </c>
       <c r="E377" s="5">
         <v>-11.511010919319054</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>105.07994668000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.302086100000011</v>
       </c>
       <c r="D378" s="5">
         <v>16.139931420167496</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>104.21277641</v>
       </c>
       <c r="C379" s="5">
         <v>-0.86717027000000257</v>
       </c>
       <c r="D379" s="5">
         <v>-9.4656324562871994</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>108.03342007000001</v>
       </c>
       <c r="C380" s="5">
         <v>3.8206436600000018</v>
       </c>
       <c r="D380" s="5">
         <v>54.044395747846053</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>107.36554411</v>
       </c>
       <c r="C381" s="5">
         <v>-0.66787596000000349</v>
       </c>
       <c r="D381" s="5">
         <v>-7.1714316595913763</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>108.46610441</v>
       </c>
       <c r="C382" s="5">
         <v>1.1005602999999979</v>
       </c>
       <c r="D382" s="5">
         <v>13.018453189565292</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>108.65098432000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.18487991000000648</v>
       </c>
       <c r="D383" s="5">
         <v>2.0646781105896572</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>111.62507552</v>
       </c>
       <c r="C384" s="5">
         <v>2.9740911999999895</v>
       </c>
       <c r="D384" s="5">
         <v>38.272943112593794</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>112.18427377</v>
       </c>
       <c r="C385" s="5">
         <v>0.55919825000000856</v>
       </c>
       <c r="D385" s="5">
         <v>6.1799659491760917</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>112.88259916</v>
       </c>
       <c r="C386" s="5">
         <v>0.69832538999999372</v>
       </c>
       <c r="D386" s="5">
         <v>7.7308874195483934</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>114.13121280999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.2486136499999958</v>
       </c>
       <c r="D387" s="5">
         <v>14.111438442375102</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>114.63357779</v>
       </c>
       <c r="C388" s="5">
         <v>0.50236498000001006</v>
       </c>
       <c r="D388" s="5">
         <v>5.4117392946887666</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>115.34818946</v>
       </c>
       <c r="C389" s="5">
         <v>0.71461166999999648</v>
       </c>
       <c r="D389" s="5">
         <v>7.7425421231183789</v>
       </c>
       <c r="E389" s="5">
         <v>11.14913028206117</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>115.01224723</v>
       </c>
       <c r="C390" s="5">
         <v>-0.33594223000000056</v>
       </c>
       <c r="D390" s="5">
         <v>-3.4394600306159373</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>116.57461404999999</v>
       </c>
       <c r="C391" s="5">
         <v>1.562366819999994</v>
       </c>
       <c r="D391" s="5">
         <v>17.576022595906249</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>117.41904283</v>
       </c>
       <c r="C392" s="5">
         <v>0.84442878000000121</v>
       </c>
       <c r="D392" s="5">
         <v>9.0472189446972671</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>118.55360937</v>
       </c>
       <c r="C393" s="5">
         <v>1.1345665400000087</v>
       </c>
       <c r="D393" s="5">
         <v>12.231544082220047</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>119.17299522</v>
       </c>
       <c r="C394" s="5">
         <v>0.61938585000000046</v>
       </c>
       <c r="D394" s="5">
         <v>6.452751126419809</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>117.55036432999999</v>
       </c>
       <c r="C395" s="5">
         <v>-1.6226308900000106</v>
       </c>
       <c r="D395" s="5">
         <v>-15.169212882339277</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>121.11106005000001</v>
       </c>
       <c r="C396" s="5">
         <v>3.5606957200000124</v>
       </c>
       <c r="D396" s="5">
         <v>43.059897936080141</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>121.88331903</v>
       </c>
       <c r="C397" s="5">
         <v>0.77225897999998949</v>
       </c>
       <c r="D397" s="5">
         <v>7.9258804043942366</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>122.10551787999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.22219884999999806</v>
       </c>
       <c r="D398" s="5">
         <v>2.2097236478634263</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>122.6352959</v>
       </c>
       <c r="C399" s="5">
         <v>0.52977802000000906</v>
       </c>
       <c r="D399" s="5">
         <v>5.3324826975822193</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>122.97754666</v>
       </c>
       <c r="C400" s="5">
         <v>0.34225075999999888</v>
       </c>
       <c r="D400" s="5">
         <v>3.4008475198415544</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>123.00670556999999</v>
       </c>
       <c r="C401" s="5">
         <v>2.9158909999992488E-2</v>
       </c>
       <c r="D401" s="5">
         <v>0.28490045629268046</v>
       </c>
       <c r="E401" s="5">
         <v>6.6394766539927152</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>122.77882596000001</v>
       </c>
       <c r="C402" s="5">
         <v>-0.22787960999998802</v>
       </c>
       <c r="D402" s="5">
         <v>-2.2005822917907203</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>123.68326820999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.90444224999998823</v>
       </c>
       <c r="D403" s="5">
         <v>9.2068085634762866</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>124.57335987</v>
       </c>
       <c r="C404" s="5">
         <v>0.89009166000001017</v>
       </c>
       <c r="D404" s="5">
         <v>8.9859979422239213</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>124.21475311</v>
       </c>
       <c r="C405" s="5">
         <v>-0.35860676000000069</v>
       </c>
       <c r="D405" s="5">
         <v>-3.400243814159909</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>124.56439268</v>
       </c>
       <c r="C406" s="5">
         <v>0.34963956999999368</v>
       </c>
       <c r="D406" s="5">
         <v>3.4305450514209523</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>124.96119077</v>
       </c>
       <c r="C407" s="5">
         <v>0.39679809000000432</v>
       </c>
       <c r="D407" s="5">
         <v>3.8902713843564696</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>125.68383405</v>
       </c>
       <c r="C408" s="5">
         <v>0.72264327999999978</v>
       </c>
       <c r="D408" s="5">
         <v>7.1645605449992544</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>125.80753540000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.1237013500000046</v>
       </c>
       <c r="D409" s="5">
         <v>1.1874861562886752</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>127.5964601</v>
       </c>
       <c r="C410" s="5">
         <v>1.7889246999999955</v>
       </c>
       <c r="D410" s="5">
         <v>18.463253872265419</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>126.61952033</v>
       </c>
       <c r="C411" s="5">
         <v>-0.97693977000000132</v>
       </c>
       <c r="D411" s="5">
         <v>-8.8105794354047759</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>126.33364424</v>
       </c>
       <c r="C412" s="5">
         <v>-0.28587609000000214</v>
       </c>
       <c r="D412" s="5">
         <v>-2.6759168631479535</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>127.58435900000001</v>
       </c>
       <c r="C413" s="5">
         <v>1.2507147600000081</v>
       </c>
       <c r="D413" s="5">
         <v>12.548819356413699</v>
       </c>
       <c r="E413" s="5">
         <v>3.7214665727267837</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>129.18947829000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.6051192900000046</v>
       </c>
       <c r="D414" s="5">
         <v>16.186722470959538</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>129.82751198</v>
       </c>
       <c r="C415" s="5">
         <v>0.63803368999998611</v>
       </c>
       <c r="D415" s="5">
         <v>6.0901538191195703</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>130.21540059</v>
       </c>
       <c r="C416" s="5">
         <v>0.38788861000000452</v>
       </c>
       <c r="D416" s="5">
         <v>3.644772805346097</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>130.69512399000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.47972340000001168</v>
       </c>
       <c r="D417" s="5">
         <v>4.5115780492379187</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>131.36752238</v>
       </c>
       <c r="C418" s="5">
         <v>0.67239838999998369</v>
       </c>
       <c r="D418" s="5">
         <v>6.3514677537130693</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>131.73930286999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.37178048999999191</v>
       </c>
       <c r="D419" s="5">
         <v>3.4494585795432409</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>130.70104272</v>
       </c>
       <c r="C420" s="5">
         <v>-1.0382601499999851</v>
       </c>
       <c r="D420" s="5">
         <v>-9.0580427229767562</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>132.54411257999999</v>
       </c>
       <c r="C421" s="5">
         <v>1.8430698599999857</v>
       </c>
       <c r="D421" s="5">
         <v>18.297801303587935</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>133.29747499999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.75336242000000198</v>
       </c>
       <c r="D422" s="5">
         <v>7.0379475310616391</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>133.19318236999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.10429263000000333</v>
       </c>
       <c r="D423" s="5">
         <v>-0.93485644866037054</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>132.99158586999999</v>
       </c>
       <c r="C424" s="5">
         <v>-0.20159649999999374</v>
       </c>
       <c r="D424" s="5">
         <v>-1.8012338758414459</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>133.00707388000001</v>
       </c>
       <c r="C425" s="5">
         <v>1.5488010000012764E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.1398398326989847</v>
       </c>
       <c r="E425" s="5">
         <v>4.2502975462689774</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>132.67324364000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.3338302399999975</v>
       </c>
       <c r="D426" s="5">
         <v>-2.9706115576720316</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>132.36553082</v>
       </c>
       <c r="C427" s="5">
         <v>-0.3077128200000061</v>
       </c>
       <c r="D427" s="5">
         <v>-2.747963839520895</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>132.31318372000001</v>
       </c>
       <c r="C428" s="5">
         <v>-5.2347099999991542E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.47353768750973968</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>132.75721242</v>
       </c>
       <c r="C429" s="5">
         <v>0.44402869999998984</v>
       </c>
       <c r="D429" s="5">
         <v>4.1022369403804326</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>131.61396478</v>
       </c>
       <c r="C430" s="5">
         <v>-1.1432476399999985</v>
       </c>
       <c r="D430" s="5">
         <v>-9.8582117729512539</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>131.10251653</v>
       </c>
       <c r="C431" s="5">
         <v>-0.51144825000000083</v>
       </c>
       <c r="D431" s="5">
         <v>-4.5647816258003182</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>130.71765048</v>
       </c>
       <c r="C432" s="5">
         <v>-0.3848660499999994</v>
       </c>
       <c r="D432" s="5">
         <v>-3.4664090849251927</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>130.60107819000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.11657228999999347</v>
       </c>
       <c r="D433" s="5">
         <v>-1.0649109935667034</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>130.49371761</v>
       </c>
       <c r="C434" s="5">
         <v>-0.10736058000000526</v>
       </c>
       <c r="D434" s="5">
         <v>-0.9820118110192233</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>131.30845263000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.81473502000000053</v>
       </c>
       <c r="D435" s="5">
         <v>7.7548821795826894</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>132.90619948</v>
       </c>
       <c r="C436" s="5">
         <v>1.5977468499999929</v>
       </c>
       <c r="D436" s="5">
         <v>15.619388826850988</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>131.54709269</v>
       </c>
       <c r="C437" s="5">
         <v>-1.3591067899999985</v>
       </c>
       <c r="D437" s="5">
         <v>-11.604088388027723</v>
       </c>
       <c r="E437" s="5">
         <v>-1.0976718360988902</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>131.38761242000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.15948026999998888</v>
       </c>
       <c r="D438" s="5">
         <v>-1.4451508329902385</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>131.53516035000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.14754793000000177</v>
       </c>
       <c r="D439" s="5">
         <v>1.3559513704753723</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>131.33278336000001</v>
+        <v>131.45107815</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.20237699000000475</v>
+        <v>-8.4082200000011653E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.830748761770995</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.76439375208992022</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>131.08454080999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.36653734000000782</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-3.2952303431074581</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>