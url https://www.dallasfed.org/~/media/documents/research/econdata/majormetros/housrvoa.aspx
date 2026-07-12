--- v5 (2026-06-01)
+++ v6 (2026-07-12)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{62A85243-57BC-4229-BB4D-FBC9E60B87CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{32B28046-7EF0-4A8C-8E1C-8DA79B486D55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8D6904F4-A351-409B-86AE-05988BC4A435}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9DB304DB-9808-4DF1-8973-7B2BA3CD54CD}"/>
   </bookViews>
   <sheets>
     <sheet name="housrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C51779B-A4E4-4611-B45A-9560DA84E4E3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DB32CE4-DDAE-4B71-813A-442477F85DF3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>62.273529865999997</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>62.272943490000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>62.593465678000001</v>
+        <v>62.592948896000003</v>
       </c>
       <c r="C7" s="5">
-        <v>0.3199358120000042</v>
+        <v>0.32000540599999994</v>
       </c>
       <c r="D7" s="5">
-        <v>6.3423309175487663</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>6.3438111882325066</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>62.828057389000001</v>
+        <v>62.827636005999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.2345917110000002</v>
+        <v>0.23468710999999587</v>
       </c>
       <c r="D8" s="5">
-        <v>4.59130988737535</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>4.5932543662529968</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>62.845531983000001</v>
+        <v>62.845891479999999</v>
       </c>
       <c r="C9" s="5">
-        <v>1.7474593999999399E-2</v>
+        <v>1.8255474000000049E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>0.33427136258825652</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>0.34923503578694337</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>63.937467630999997</v>
+        <v>63.937243750999997</v>
       </c>
       <c r="C10" s="5">
-        <v>1.0919356479999962</v>
+        <v>1.0913522709999981</v>
       </c>
       <c r="D10" s="5">
-        <v>22.962388898954345</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>22.9487823439976</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>65.061604438000003</v>
+        <v>65.061598308000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.1241368070000064</v>
+        <v>1.1243545570000038</v>
       </c>
       <c r="D11" s="5">
-        <v>23.262806748288114</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>23.267846821925374</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>65.664685159000001</v>
+        <v>65.664642080999997</v>
       </c>
       <c r="C12" s="5">
-        <v>0.60308072099999777</v>
+        <v>0.60304377299999601</v>
       </c>
       <c r="D12" s="5">
-        <v>11.708229543630067</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>11.707476438199937</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>66.452930727999998</v>
+        <v>66.452924988000007</v>
       </c>
       <c r="C13" s="5">
-        <v>0.7882455689999972</v>
+        <v>0.78828290700000991</v>
       </c>
       <c r="D13" s="5">
-        <v>15.395074926476982</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>15.395863751301754</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>66.149056087000005</v>
+        <v>66.149120581999995</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.30387464099999306</v>
+        <v>-0.3038044060000118</v>
       </c>
       <c r="D14" s="5">
-        <v>-5.3514101691443443</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-5.350204673710202</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>66.511598289999995</v>
+        <v>66.511769522999998</v>
       </c>
       <c r="C15" s="5">
-        <v>0.36254220299998963</v>
+        <v>0.36264894100000333</v>
       </c>
       <c r="D15" s="5">
-        <v>6.778740297043595</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>6.7807898092226759</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>66.679278488999998</v>
+        <v>66.679488804000002</v>
       </c>
       <c r="C16" s="5">
-        <v>0.16768019900000297</v>
+        <v>0.16771928100000366</v>
       </c>
       <c r="D16" s="5">
-        <v>3.0675831251560925</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.0683000369018831</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>67.168418931999994</v>
+        <v>67.169461397000006</v>
       </c>
       <c r="C17" s="5">
-        <v>0.48914044299999659</v>
+        <v>0.48997259300000451</v>
       </c>
       <c r="D17" s="5">
-        <v>9.1668566227812054</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>9.1830572108386299</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>66.569712987000003</v>
+        <v>66.569101160000002</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.59870594499999186</v>
+        <v>-0.60036023700000385</v>
       </c>
       <c r="D18" s="5">
-        <v>-10.187102697534245</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-10.213730995185033</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>66.435821031000003</v>
+        <v>66.435293888999993</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.13389195599999937</v>
+        <v>-0.13380727100000911</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.3870441829935252</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-2.3855727422106399</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>66.697575369000006</v>
+        <v>66.697160933000006</v>
       </c>
       <c r="C20" s="5">
-        <v>0.26175433800000292</v>
+        <v>0.26186704400001304</v>
       </c>
       <c r="D20" s="5">
-        <v>4.8317605982577838</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.8339255533609959</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>66.103399315999994</v>
+        <v>66.103721414999995</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.59417605300001242</v>
+        <v>-0.59343951800001093</v>
       </c>
       <c r="D21" s="5">
-        <v>-10.181672835666289</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-10.169722983452766</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>66.887800114000001</v>
+        <v>66.887599166000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.78440079800000717</v>
+        <v>0.78387775100000567</v>
       </c>
       <c r="D22" s="5">
-        <v>15.206618957521334</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>15.195729817713133</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>67.447245304999996</v>
+        <v>67.447261945999998</v>
       </c>
       <c r="C23" s="5">
-        <v>0.55944519099999468</v>
+        <v>0.55966277999999647</v>
       </c>
       <c r="D23" s="5">
-        <v>10.511545045125725</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>10.515856386422939</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>67.067522397000005</v>
+        <v>67.067514826999997</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.37972290799999087</v>
+        <v>-0.37974711900000102</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.5505921601073602</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-6.5509954092756502</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>67.263688740999996</v>
+        <v>67.263725421000004</v>
       </c>
       <c r="C25" s="5">
-        <v>0.196166343999991</v>
+        <v>0.19621059400000718</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5669075223027313</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.5677255230982308</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>67.288614985999999</v>
+        <v>67.288524945999995</v>
       </c>
       <c r="C26" s="5">
-        <v>2.4926245000003178E-2</v>
+        <v>2.4799524999991718E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>0.44559753448398798</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>0.4433273686959005</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>67.133006132999995</v>
+        <v>67.133250286999996</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.15560885300000393</v>
+        <v>-0.15527465899999982</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.7400444588845385</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-2.7342378890268693</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>67.305718851999998</v>
+        <v>67.305981692000003</v>
       </c>
       <c r="C28" s="5">
-        <v>0.17271271900000329</v>
+        <v>0.1727314050000075</v>
       </c>
       <c r="D28" s="5">
-        <v>3.1312940521118104</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>3.1316260881640634</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>67.289547077999998</v>
+        <v>67.290352781999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.6171774000000028E-2</v>
+        <v>-1.5628910000003771E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.28794736001477306</v>
+        <v>-0.27829262326105608</v>
       </c>
       <c r="E29" s="5">
-        <v>0.18033496682814398</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>0.17997968494265493</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>70.249805457999997</v>
+        <v>70.249228613</v>
       </c>
       <c r="C30" s="5">
-        <v>2.9602583799999991</v>
+        <v>2.9588758310000003</v>
       </c>
       <c r="D30" s="5">
-        <v>67.637142550323247</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>67.596542421331705</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>70.517039831999995</v>
+        <v>70.516540491000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.26723437399999739</v>
+        <v>0.267311878000001</v>
       </c>
       <c r="D31" s="5">
-        <v>4.6615994468717004</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>4.6630189297163671</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>70.556311821999998</v>
+        <v>70.555907379999994</v>
       </c>
       <c r="C32" s="5">
-        <v>3.9271990000003143E-2</v>
+        <v>3.9366888999992966E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.67034869938316088</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.67197831684560061</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>70.955453313999996</v>
+        <v>70.955741588999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.39914149199999827</v>
+        <v>0.3998342090000051</v>
       </c>
       <c r="D33" s="5">
-        <v>7.003725048146614</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>7.0163029485096784</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>70.951786096999996</v>
+        <v>70.951675647000002</v>
       </c>
       <c r="C34" s="5">
-        <v>-3.6672170000002779E-3</v>
+        <v>-4.0659419999968804E-3</v>
       </c>
       <c r="D34" s="5">
-        <v>-6.2002418203388476E-2</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-6.8741342972133967E-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>70.750529451000006</v>
+        <v>70.750576624999994</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.20125664599999027</v>
+        <v>-0.20109902200000818</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.3512282787316439</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-3.3486495114167236</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>70.800732436000004</v>
+        <v>70.800777874000005</v>
       </c>
       <c r="C36" s="5">
-        <v>5.0202984999998534E-2</v>
+        <v>5.0201249000011217E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>0.85482399438057133</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>0.85479374726906698</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>70.924060541000003</v>
+        <v>70.924133580000003</v>
       </c>
       <c r="C37" s="5">
-        <v>0.1233281049999988</v>
+        <v>0.12335570599999812</v>
       </c>
       <c r="D37" s="5">
-        <v>2.1104278980177194</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>2.1109033821661072</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>71.255499220999994</v>
+        <v>71.255172888000004</v>
       </c>
       <c r="C38" s="5">
-        <v>0.33143867999999088</v>
+        <v>0.33103930800000114</v>
       </c>
       <c r="D38" s="5">
-        <v>5.7541802867326908</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>5.7470616770814553</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>71.936775400000002</v>
+        <v>71.937114706000003</v>
       </c>
       <c r="C39" s="5">
-        <v>0.68127617900000814</v>
+        <v>0.68194181799999853</v>
       </c>
       <c r="D39" s="5">
-        <v>12.096215888757156</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>12.108721793565547</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>71.481109794000005</v>
+        <v>71.481502712999998</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.45566560599999661</v>
+        <v>-0.4556119930000051</v>
       </c>
       <c r="D40" s="5">
-        <v>-7.3418037289345373</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-7.3409363399532861</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>71.763530571999993</v>
+        <v>71.763979672999994</v>
       </c>
       <c r="C41" s="5">
-        <v>0.2824207779999881</v>
+        <v>0.28247695999999678</v>
       </c>
       <c r="D41" s="5">
-        <v>4.8455786193303707</v>
+        <v>4.8465363753426471</v>
       </c>
       <c r="E41" s="5">
-        <v>6.6488536307338864</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>6.6482440736983062</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>72.223943145000007</v>
+        <v>72.223574354999997</v>
       </c>
       <c r="C42" s="5">
-        <v>0.46041257300001348</v>
+        <v>0.45959468200000231</v>
       </c>
       <c r="D42" s="5">
-        <v>7.9763856710600267</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>7.9616618116628901</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>72.555615485000004</v>
+        <v>72.555139073000007</v>
       </c>
       <c r="C43" s="5">
-        <v>0.33167233999999723</v>
+        <v>0.33156471800000986</v>
       </c>
       <c r="D43" s="5">
-        <v>5.6520724287705049</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.6502214585269606</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>72.851965551999996</v>
+        <v>72.851581710999994</v>
       </c>
       <c r="C44" s="5">
-        <v>0.29635006699999167</v>
+        <v>0.29644263799998782</v>
       </c>
       <c r="D44" s="5">
-        <v>5.012963873059606</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>5.0145987995455332</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>73.090426191999995</v>
+        <v>73.090648719000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.23846063999999956</v>
+        <v>0.23906700800000635</v>
       </c>
       <c r="D45" s="5">
-        <v>3.9993556383862261</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>4.009731131558647</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>73.264224119999994</v>
+        <v>73.264233055999995</v>
       </c>
       <c r="C46" s="5">
-        <v>0.17379792799999905</v>
+        <v>0.17358433699999409</v>
       </c>
       <c r="D46" s="5">
-        <v>2.8910325078435273</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.8874240966369591</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>73.364865709</v>
+        <v>73.364947791000006</v>
       </c>
       <c r="C47" s="5">
-        <v>0.10064158900000564</v>
+        <v>0.10071473500001105</v>
       </c>
       <c r="D47" s="5">
-        <v>1.6609272092446226</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>1.6621433034158084</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>73.573339533999999</v>
+        <v>73.573437638000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.20847382499999867</v>
+        <v>0.20848984699999562</v>
       </c>
       <c r="D48" s="5">
-        <v>3.4637247471858146</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>3.4639911855834038</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>73.700027617000003</v>
+        <v>73.700154664999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.12668808300000478</v>
+        <v>0.12671702699999798</v>
       </c>
       <c r="D49" s="5">
-        <v>2.0859970863189359</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>2.0864753820897919</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>74.734427289999999</v>
+        <v>74.733817641000002</v>
       </c>
       <c r="C50" s="5">
-        <v>1.0343996729999958</v>
+        <v>1.0336629760000022</v>
       </c>
       <c r="D50" s="5">
-        <v>18.205238029933835</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>18.191222428668819</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>73.723938899000004</v>
+        <v>73.724310954000003</v>
       </c>
       <c r="C51" s="5">
-        <v>-1.0104883909999955</v>
+        <v>-1.0095066869999982</v>
       </c>
       <c r="D51" s="5">
-        <v>-15.071425018331775</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-15.057967029961961</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>74.105042424000004</v>
+        <v>74.105610459000005</v>
       </c>
       <c r="C52" s="5">
-        <v>0.38110352500000033</v>
+        <v>0.3812995050000012</v>
       </c>
       <c r="D52" s="5">
-        <v>6.3826383092394634</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>6.3859813140503929</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>74.265074425999998</v>
+        <v>74.265198182999995</v>
       </c>
       <c r="C53" s="5">
-        <v>0.16003200199999412</v>
+        <v>0.15958772399999077</v>
       </c>
       <c r="D53" s="5">
-        <v>2.6224372063994528</v>
+        <v>2.6150501133272552</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4858149174952002</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.4853397503832095</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>74.700899081000003</v>
+        <v>74.700695039999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.43582465500000467</v>
+        <v>0.43549685700000396</v>
       </c>
       <c r="D54" s="5">
-        <v>7.2740060805376094</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>7.2683449112172838</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>74.712837992999994</v>
+        <v>74.712377352000004</v>
       </c>
       <c r="C55" s="5">
-        <v>1.1938911999990864E-2</v>
+        <v>1.1682312000004913E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.19195611862292683</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.18782741881224752</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>74.665000785000004</v>
+        <v>74.664628966999999</v>
       </c>
       <c r="C56" s="5">
-        <v>-4.7837207999990028E-2</v>
+        <v>-4.7748385000005555E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-0.76563719021426335</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-0.76422526167709837</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>76.178405882000007</v>
+        <v>76.178611400999998</v>
       </c>
       <c r="C57" s="5">
-        <v>1.5134050970000033</v>
+        <v>1.513982433999999</v>
       </c>
       <c r="D57" s="5">
-        <v>27.226528121969061</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>27.238250331306201</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>76.231767586000004</v>
+        <v>76.231872404000001</v>
       </c>
       <c r="C58" s="5">
-        <v>5.3361703999996735E-2</v>
+        <v>5.3261003000002916E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.84382604619073209</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>0.84222521901364811</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>76.366991103000004</v>
+        <v>76.367082081999996</v>
       </c>
       <c r="C59" s="5">
-        <v>0.13522351700000002</v>
+        <v>0.13520967799999539</v>
       </c>
       <c r="D59" s="5">
-        <v>2.149507200244738</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.1492820815593561</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>76.724396536</v>
+        <v>76.724496869000006</v>
       </c>
       <c r="C60" s="5">
-        <v>0.35740543299999672</v>
+        <v>0.35741478700001039</v>
       </c>
       <c r="D60" s="5">
-        <v>5.7629657576544924</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>5.7631134457492461</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>76.978451049</v>
+        <v>76.978533135999996</v>
       </c>
       <c r="C61" s="5">
-        <v>0.25405451299999982</v>
+        <v>0.25403626699998938</v>
       </c>
       <c r="D61" s="5">
-        <v>4.0466834624313996</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>4.046382131661197</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>76.763433578999994</v>
+        <v>76.762853187999994</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.21501747000000648</v>
+        <v>-0.21567994800000179</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.3008425118135509</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-3.3108528695331652</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>77.989366837999995</v>
+        <v>77.989648360000004</v>
       </c>
       <c r="C63" s="5">
-        <v>1.2259332590000014</v>
+        <v>1.2267951720000099</v>
       </c>
       <c r="D63" s="5">
-        <v>20.940574571493364</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>20.956787323556103</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>78.343935091999995</v>
+        <v>78.344601350000005</v>
       </c>
       <c r="C64" s="5">
-        <v>0.35456825400000014</v>
+        <v>0.35495299000000102</v>
       </c>
       <c r="D64" s="5">
-        <v>5.5941469706279889</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.6003491094434477</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>78.191130119999997</v>
+        <v>78.191067106000006</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.15280497199999843</v>
+        <v>-0.15353424399999938</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.3155801067174964</v>
+        <v>-2.3264929546359281</v>
       </c>
       <c r="E65" s="5">
-        <v>5.2865438085732297</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>5.2862835070150993</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>77.798588245999994</v>
+        <v>77.798524026999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.39254187400000262</v>
+        <v>-0.3925430790000064</v>
       </c>
       <c r="D66" s="5">
-        <v>-5.8607545780171684</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-5.8607766687034824</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>77.617271813000002</v>
+        <v>77.616817280999996</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.18131643299999212</v>
+        <v>-0.18170674600000325</v>
       </c>
       <c r="D67" s="5">
-        <v>-2.7611334658634301</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-2.7670033647478331</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>78.552219910999995</v>
+        <v>78.551924</v>
       </c>
       <c r="C68" s="5">
-        <v>0.93494809799999246</v>
+        <v>0.93510671900000375</v>
       </c>
       <c r="D68" s="5">
-        <v>15.451896543275589</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>15.454790751002733</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>78.096363069999995</v>
+        <v>78.096501387999993</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.45585684099999924</v>
+        <v>-0.45542261200000667</v>
       </c>
       <c r="D69" s="5">
-        <v>-6.745852123374374</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-6.7396544115441825</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>78.345612036000006</v>
+        <v>78.345728781000005</v>
       </c>
       <c r="C70" s="5">
-        <v>0.24924896600001034</v>
+        <v>0.2492273930000124</v>
       </c>
       <c r="D70" s="5">
-        <v>3.8978161560390134</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>3.8974658243832838</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>78.716940722999993</v>
+        <v>78.717031527000003</v>
       </c>
       <c r="C71" s="5">
-        <v>0.37132868699998767</v>
+        <v>0.3713027459999978</v>
       </c>
       <c r="D71" s="5">
-        <v>5.8381780638361525</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>5.837750592655877</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>79.081684526999993</v>
+        <v>79.081765770999993</v>
       </c>
       <c r="C72" s="5">
-        <v>0.36474380399999973</v>
+        <v>0.36473424399999033</v>
       </c>
       <c r="D72" s="5">
-        <v>5.7042511300308574</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>5.704091041511572</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>79.333274634999995</v>
+        <v>79.333326636999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.25159010800000203</v>
+        <v>0.25156086600000549</v>
       </c>
       <c r="D73" s="5">
-        <v>3.8851884078564103</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.8847248466470807</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>79.953077015000005</v>
+        <v>79.952661422000006</v>
       </c>
       <c r="C74" s="5">
-        <v>0.61980238000001009</v>
+        <v>0.6193347850000066</v>
       </c>
       <c r="D74" s="5">
-        <v>9.7886932670858897</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>9.7809818099694681</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>79.332903862999999</v>
+        <v>79.333050256999996</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.62017315200000667</v>
+        <v>-0.61961116500000912</v>
       </c>
       <c r="D75" s="5">
-        <v>-8.921047469994436</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-8.9133492037574928</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>79.266152890000001</v>
+        <v>79.266692242000005</v>
       </c>
       <c r="C76" s="5">
-        <v>-6.6750972999997771E-2</v>
+        <v>-6.635801499999161E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-1.0050245956725545</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-0.99913344801163539</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>79.712943718000005</v>
+        <v>79.712886703999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.44679082800000458</v>
+        <v>0.44619446199999402</v>
       </c>
       <c r="D77" s="5">
-        <v>6.9775881436119569</v>
+        <v>6.9679355183199787</v>
       </c>
       <c r="E77" s="5">
-        <v>1.9462739516163508</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.9462831936248426</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>80.300083885000006</v>
+        <v>80.300027693999994</v>
       </c>
       <c r="C78" s="5">
-        <v>0.58714016700000116</v>
+        <v>0.58714098999999464</v>
       </c>
       <c r="D78" s="5">
-        <v>9.2058284411764113</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>9.2058487256626798</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>80.322731059999995</v>
+        <v>80.322404234000004</v>
       </c>
       <c r="C79" s="5">
-        <v>2.2647174999988806E-2</v>
+        <v>2.2376540000010436E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>0.33896359767364714</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>0.33490698842881805</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>80.727981987000007</v>
+        <v>80.727781128000004</v>
       </c>
       <c r="C80" s="5">
-        <v>0.40525092700001153</v>
+        <v>0.40537689399999977</v>
       </c>
       <c r="D80" s="5">
-        <v>6.2251998171633627</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>6.2272149103675734</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>80.936908310000007</v>
+        <v>80.936966756999993</v>
       </c>
       <c r="C81" s="5">
-        <v>0.20892632300000002</v>
+        <v>0.2091856289999896</v>
       </c>
       <c r="D81" s="5">
-        <v>3.1502239437231294</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>3.1541976510792047</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>81.083149864999996</v>
+        <v>81.083255063999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.14624155499998892</v>
+        <v>0.14628830700000606</v>
       </c>
       <c r="D82" s="5">
-        <v>2.1899079893683782</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.1906134581246794</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>81.658432113000003</v>
+        <v>81.658498945999995</v>
       </c>
       <c r="C83" s="5">
-        <v>0.57528224800000771</v>
+        <v>0.57524388199999521</v>
       </c>
       <c r="D83" s="5">
-        <v>8.8541786577935646</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>8.8535529985166228</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>81.348163903</v>
+        <v>81.348207709999997</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.31026821000000382</v>
+        <v>-0.31029123599999764</v>
       </c>
       <c r="D84" s="5">
-        <v>-4.4654161416130878</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-4.4657370606247966</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>81.709570640999999</v>
+        <v>81.709573023999994</v>
       </c>
       <c r="C85" s="5">
-        <v>0.36140673799999945</v>
+        <v>0.36136531399999683</v>
       </c>
       <c r="D85" s="5">
-        <v>5.4634759750779027</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.4628313656617244</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>82.254252493999999</v>
+        <v>82.254101027999994</v>
       </c>
       <c r="C86" s="5">
-        <v>0.54468185300000016</v>
+        <v>0.54452800400000001</v>
       </c>
       <c r="D86" s="5">
-        <v>8.2991825307602305</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>8.2967515411593631</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>82.688760389999999</v>
+        <v>82.688797781000005</v>
       </c>
       <c r="C87" s="5">
-        <v>0.4345078959999995</v>
+        <v>0.43469675300001143</v>
       </c>
       <c r="D87" s="5">
-        <v>6.5264505701128517</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>6.529382594973443</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>83.326724197000004</v>
+        <v>83.327035683999995</v>
       </c>
       <c r="C88" s="5">
-        <v>0.63796380700000554</v>
+        <v>0.63823790299998961</v>
       </c>
       <c r="D88" s="5">
-        <v>9.6614363490463262</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>9.6657605303068106</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>83.368414146999996</v>
+        <v>83.368386147999999</v>
       </c>
       <c r="C89" s="5">
-        <v>4.1689949999991427E-2</v>
+        <v>4.1350464000004195E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>0.60203776112195406</v>
+        <v>0.59711967287101597</v>
       </c>
       <c r="E89" s="5">
-        <v>4.5857927941187704</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.5858324734544764</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>83.807712034000005</v>
+        <v>83.807678025000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.43929788700000927</v>
+        <v>0.43929187700000227</v>
       </c>
       <c r="D90" s="5">
-        <v>6.5097413533433901</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>6.5096519473345937</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>84.636529127000003</v>
+        <v>84.636335260999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.82881709299999784</v>
+        <v>0.82865723599999797</v>
       </c>
       <c r="D91" s="5">
-        <v>12.534665942036071</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>12.532120739424712</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>84.624401328000005</v>
+        <v>84.624302728000004</v>
       </c>
       <c r="C92" s="5">
-        <v>-1.2127798999998163E-2</v>
+        <v>-1.2032532999995738E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-0.17181581970687754</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-0.17046762144437011</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>85.073397068999995</v>
+        <v>85.073383729</v>
       </c>
       <c r="C93" s="5">
-        <v>0.44899574099999029</v>
+        <v>0.44908100099999615</v>
       </c>
       <c r="D93" s="5">
-        <v>6.5560193661519772</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>6.5573087147340781</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>85.607778057000004</v>
+        <v>85.607869902000004</v>
       </c>
       <c r="C94" s="5">
-        <v>0.53438098800000944</v>
+        <v>0.53448617300000478</v>
       </c>
       <c r="D94" s="5">
-        <v>7.8036341828021882</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>7.8052249406539431</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>85.812420431999996</v>
+        <v>85.812462878999995</v>
       </c>
       <c r="C95" s="5">
-        <v>0.20464237499999172</v>
+        <v>0.20459297699999013</v>
       </c>
       <c r="D95" s="5">
-        <v>2.9065743522705967</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>2.905860336665067</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>86.144657440000003</v>
+        <v>86.144683835999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.33223700800000699</v>
+        <v>0.33222095700000409</v>
       </c>
       <c r="D96" s="5">
-        <v>4.7462195073638691</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>4.7459829063148495</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>86.289323585000005</v>
+        <v>86.289327768000007</v>
       </c>
       <c r="C97" s="5">
-        <v>0.14466614500000219</v>
+        <v>0.14464393200000814</v>
       </c>
       <c r="D97" s="5">
-        <v>2.0339254535700402</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>2.0336096325368036</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>86.461056326999994</v>
+        <v>86.461013769999994</v>
       </c>
       <c r="C98" s="5">
-        <v>0.171732741999989</v>
+        <v>0.17168600199998707</v>
       </c>
       <c r="D98" s="5">
-        <v>2.4145522834149613</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>2.4138877954466231</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>86.495772314000007</v>
+        <v>86.495762630000002</v>
       </c>
       <c r="C99" s="5">
-        <v>3.471598700001266E-2</v>
+        <v>3.4748860000007653E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>0.48289146899129776</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>0.48334997458734374</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>86.706418499999998</v>
+        <v>86.706511086999996</v>
       </c>
       <c r="C100" s="5">
-        <v>0.21064618599999108</v>
+        <v>0.210748456999994</v>
       </c>
       <c r="D100" s="5">
-        <v>2.9618652227016096</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.9633229017320684</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>87.280678408</v>
+        <v>87.280683209000003</v>
       </c>
       <c r="C101" s="5">
-        <v>0.57425990800000193</v>
+        <v>0.57417212200000733</v>
       </c>
       <c r="D101" s="5">
-        <v>8.2436398617210749</v>
+        <v>8.2423243006683133</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6927416108715647</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.6927825303643145</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>87.601584223000003</v>
+        <v>87.601560023999994</v>
       </c>
       <c r="C102" s="5">
-        <v>0.32090581500000326</v>
+        <v>0.32087681499999121</v>
       </c>
       <c r="D102" s="5">
-        <v>4.5023756794105418</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>4.5019602885844057</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>87.693547893000002</v>
+        <v>87.693488893999998</v>
       </c>
       <c r="C103" s="5">
-        <v>9.1963669999998388E-2</v>
+        <v>9.1928870000003826E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>1.2670526855103059</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.2665708009170107</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>88.031120915000002</v>
+        <v>88.031072566000006</v>
       </c>
       <c r="C104" s="5">
-        <v>0.33757302200000083</v>
+        <v>0.33758367200000805</v>
       </c>
       <c r="D104" s="5">
-        <v>4.718422032736469</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>4.71857730089007</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>88.585246751</v>
+        <v>88.585216477000003</v>
       </c>
       <c r="C105" s="5">
-        <v>0.55412583599999721</v>
+        <v>0.55414391099999705</v>
       </c>
       <c r="D105" s="5">
-        <v>7.8206656342453718</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>7.8209340775098335</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>89.170392269999994</v>
+        <v>89.170502595000002</v>
       </c>
       <c r="C106" s="5">
-        <v>0.5851455189999939</v>
+        <v>0.58528611799999908</v>
       </c>
       <c r="D106" s="5">
-        <v>8.2209483014726192</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>8.2229988748397922</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>88.747601877999998</v>
+        <v>88.747621726999995</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.42279039199999602</v>
+        <v>-0.42288086800000713</v>
       </c>
       <c r="D107" s="5">
-        <v>-5.5435995052729563</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-5.5447483683156218</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>89.122453394999994</v>
+        <v>89.122460833000005</v>
       </c>
       <c r="C108" s="5">
-        <v>0.37485151699999619</v>
+        <v>0.37483910600001025</v>
       </c>
       <c r="D108" s="5">
-        <v>5.1879723228449137</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>5.1877953566163315</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>89.467025804000002</v>
+        <v>89.467016426000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.34457240900000841</v>
+        <v>0.3445555929999955</v>
       </c>
       <c r="D109" s="5">
-        <v>4.7394768886978245</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.7392402461014171</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>89.465744035</v>
+        <v>89.465732989000003</v>
       </c>
       <c r="C110" s="5">
-        <v>-1.2817690000019866E-3</v>
+        <v>-1.283436999997889E-3</v>
       </c>
       <c r="D110" s="5">
-        <v>-1.7190709007885996E-2</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-1.721307977248232E-2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>90.274092197000002</v>
+        <v>90.274040249999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.80834816200000148</v>
+        <v>0.80830726099999595</v>
       </c>
       <c r="D111" s="5">
-        <v>11.397699229288371</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>11.397095049478544</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>90.229673093000002</v>
+        <v>90.229664181000004</v>
       </c>
       <c r="C112" s="5">
-        <v>-4.4419103999999265E-2</v>
+        <v>-4.43760689999948E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.58886119285350702</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-0.58829255982224549</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>90.980277674000007</v>
+        <v>90.980272061999997</v>
       </c>
       <c r="C113" s="5">
-        <v>0.7506045810000046</v>
+        <v>0.75060788099999343</v>
       </c>
       <c r="D113" s="5">
-        <v>10.452230081417447</v>
+        <v>10.452279236832297</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2387379812814485</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.2387258176486364</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>90.606974412</v>
+        <v>90.606969929000002</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.37330326200000741</v>
+        <v>-0.37330213299999571</v>
       </c>
       <c r="D114" s="5">
-        <v>-4.814138210618502</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-4.8141242682435799</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>90.867236531000003</v>
+        <v>90.867250822000003</v>
       </c>
       <c r="C115" s="5">
-        <v>0.26026211900000362</v>
+        <v>0.2602808930000009</v>
       </c>
       <c r="D115" s="5">
-        <v>3.5018954313323247</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>3.5021522208776412</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>91.056471299999998</v>
+        <v>91.056471880000004</v>
       </c>
       <c r="C116" s="5">
-        <v>0.18923476899999514</v>
+        <v>0.18922105800000111</v>
       </c>
       <c r="D116" s="5">
-        <v>2.527873200734021</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.5276875388496434</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>91.029314138999993</v>
+        <v>91.029321347000007</v>
       </c>
       <c r="C117" s="5">
-        <v>-2.7157161000005203E-2</v>
+        <v>-2.7150532999996813E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.35730782425219543</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-0.35722076008813941</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>91.270851347999994</v>
+        <v>91.270954748999998</v>
       </c>
       <c r="C118" s="5">
-        <v>0.24153720900000053</v>
+        <v>0.24163340199999084</v>
       </c>
       <c r="D118" s="5">
-        <v>3.2309613266419124</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>3.2322666518056709</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>91.138568066999994</v>
+        <v>91.138599807999995</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.13228328099999942</v>
+        <v>-0.13235494100000267</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.7254210513688029</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-1.726346357573294</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>92.298851170000006</v>
+        <v>92.298849415999996</v>
       </c>
       <c r="C120" s="5">
-        <v>1.1602831030000118</v>
+        <v>1.1602496080000009</v>
       </c>
       <c r="D120" s="5">
-        <v>16.393609262115394</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>16.393096281270438</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>93.36048649</v>
+        <v>93.360461569999998</v>
       </c>
       <c r="C121" s="5">
-        <v>1.0616353199999935</v>
+        <v>1.0616121540000023</v>
       </c>
       <c r="D121" s="5">
-        <v>14.710118299391549</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>14.709777034231507</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>92.930645932999994</v>
+        <v>92.930596370000004</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.42984055700000567</v>
+        <v>-0.42986519999999473</v>
       </c>
       <c r="D122" s="5">
-        <v>-5.3871343746436207</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-5.3874368450290149</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>92.904354772999994</v>
+        <v>92.904251457000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-2.6291159999999536E-2</v>
+        <v>-2.6344913000002634E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.33896618984740057</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-0.3396583162141309</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>93.086942547000007</v>
+        <v>93.086869077000003</v>
       </c>
       <c r="C124" s="5">
-        <v>0.18258777400001236</v>
+        <v>0.18261762000000203</v>
       </c>
       <c r="D124" s="5">
-        <v>2.3840571621903228</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.3844537659410747</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>93.099577350000004</v>
+        <v>93.099539610999997</v>
       </c>
       <c r="C125" s="5">
-        <v>1.2634802999997419E-2</v>
+        <v>1.2670533999994404E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>0.16299909409300817</v>
+        <v>0.16346052690925372</v>
       </c>
       <c r="E125" s="5">
-        <v>2.3294055922689738</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.32937042390442</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>92.928884186999994</v>
+        <v>92.928896374000004</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.17069316300000992</v>
+        <v>-0.17064323699999306</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.1780856286808481</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-2.1774558432568258</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>93.122652359</v>
+        <v>93.122753004000003</v>
       </c>
       <c r="C127" s="5">
-        <v>0.19376817200000573</v>
+        <v>0.19385662999999909</v>
       </c>
       <c r="D127" s="5">
-        <v>2.5310432923233428</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.5322117038549363</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>93.228969320999994</v>
+        <v>93.229034331999998</v>
       </c>
       <c r="C128" s="5">
-        <v>0.10631696199999396</v>
+        <v>0.10628132799999435</v>
       </c>
       <c r="D128" s="5">
-        <v>1.3786605150247544</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>1.3781940293927208</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>93.348319422000003</v>
+        <v>93.348378017000002</v>
       </c>
       <c r="C129" s="5">
-        <v>0.11935010100000909</v>
+        <v>0.11934368500000403</v>
       </c>
       <c r="D129" s="5">
-        <v>1.5470818921370144</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.5469970516101439</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>93.105379671999998</v>
+        <v>93.105492949999999</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.24293975000000501</v>
+        <v>-0.24288506700000312</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.078693038585123</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-3.07800804165268</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>93.666902776000001</v>
+        <v>93.666959339000002</v>
       </c>
       <c r="C131" s="5">
-        <v>0.5615231040000026</v>
+        <v>0.56146638900000312</v>
       </c>
       <c r="D131" s="5">
-        <v>7.4822164841515493</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>7.4814261188445697</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>94.013028040999998</v>
+        <v>94.013025190999997</v>
       </c>
       <c r="C132" s="5">
-        <v>0.34612526499999774</v>
+        <v>0.34606585199999529</v>
       </c>
       <c r="D132" s="5">
-        <v>4.5255767789965651</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.5247813147623495</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>94.163259366999995</v>
+        <v>94.163211024000006</v>
       </c>
       <c r="C133" s="5">
-        <v>0.15023132599999656</v>
+        <v>0.15018583300000898</v>
       </c>
       <c r="D133" s="5">
-        <v>1.9345244923839156</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.9339335828163051</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>94.730120733999996</v>
+        <v>94.730019658000003</v>
       </c>
       <c r="C134" s="5">
-        <v>0.56686136700000134</v>
+        <v>0.56680863399999737</v>
       </c>
       <c r="D134" s="5">
-        <v>7.468032161383098</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>7.4673182399852767</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>94.971979379999993</v>
+        <v>94.971809221000001</v>
       </c>
       <c r="C135" s="5">
-        <v>0.24185864599999718</v>
+        <v>0.24178956299999754</v>
       </c>
       <c r="D135" s="5">
-        <v>3.1071505038850367</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>3.1062538618152002</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>95.373467778999995</v>
+        <v>95.373263882000003</v>
       </c>
       <c r="C136" s="5">
-        <v>0.40148839900000155</v>
+        <v>0.40145466100000249</v>
       </c>
       <c r="D136" s="5">
-        <v>5.1925569730583598</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>5.1921199562731113</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>95.607688269999997</v>
+        <v>95.607444913999998</v>
       </c>
       <c r="C137" s="5">
-        <v>0.23422049100000208</v>
+        <v>0.23418103199999507</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9871220424335432</v>
+        <v>2.9866184596074596</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6940089218353336</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.6937891567228478</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>95.797226718999994</v>
+        <v>95.797441630999998</v>
       </c>
       <c r="C138" s="5">
-        <v>0.18953844899999694</v>
+        <v>0.18999671699999965</v>
       </c>
       <c r="D138" s="5">
-        <v>2.4050635531076114</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>2.4109484489703181</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>95.513577776999995</v>
+        <v>95.513836812999998</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.28364894199999924</v>
+        <v>-0.28360481800000059</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.4958211252603233</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-3.4952784303235784</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>96.002924436000001</v>
+        <v>96.003056385999997</v>
       </c>
       <c r="C140" s="5">
-        <v>0.48934665900000596</v>
+        <v>0.48921957299999974</v>
       </c>
       <c r="D140" s="5">
-        <v>6.3242168896725293</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>6.3225102807332068</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>96.282062926999998</v>
+        <v>96.282189614000004</v>
       </c>
       <c r="C141" s="5">
-        <v>0.27913849099999766</v>
+        <v>0.27913322800000628</v>
       </c>
       <c r="D141" s="5">
-        <v>3.5454666572177329</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>3.545393785715456</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>96.006444059000003</v>
+        <v>96.006560066999995</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.27561886799999513</v>
+        <v>-0.2756295470000083</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.3815713531089697</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-3.3816959381195555</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>95.812280383000001</v>
+        <v>95.812351222999993</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.19416367600000228</v>
+        <v>-0.19420884400000205</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.4000694600017969</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-2.4006187188615025</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>95.095293921999996</v>
+        <v>95.095269148</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.71698646100000474</v>
+        <v>-0.71708207499999332</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.6193631529061889</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-8.6204595821736127</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>95.386306050000002</v>
+        <v>95.386217545999997</v>
       </c>
       <c r="C145" s="5">
-        <v>0.29101212800000553</v>
+        <v>0.29094839799999761</v>
       </c>
       <c r="D145" s="5">
-        <v>3.734702382193511</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>3.7338716811229578</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>95.239889676000004</v>
+        <v>95.239722584999996</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.14641637399999752</v>
+        <v>-0.14649496100000192</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.826508347596989</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-1.827482116381951</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>95.493744929000002</v>
+        <v>95.493535041000001</v>
       </c>
       <c r="C147" s="5">
-        <v>0.25385525299999756</v>
+        <v>0.25381245600000568</v>
       </c>
       <c r="D147" s="5">
-        <v>3.2458248473156148</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>3.2452753714040439</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>95.411503025000002</v>
+        <v>95.411187772000005</v>
       </c>
       <c r="C148" s="5">
-        <v>-8.2241903999999977E-2</v>
+        <v>-8.2347268999996004E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.0285925279955421</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.0299063283197629</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>95.458163854999995</v>
+        <v>95.457720412</v>
       </c>
       <c r="C149" s="5">
-        <v>4.6660829999993325E-2</v>
+        <v>4.653263999999524E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.58843900402041349</v>
+        <v>0.58682000726963945</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.15639371446545258</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-0.15660339227209219</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>95.467552415</v>
+        <v>95.467985900000002</v>
       </c>
       <c r="C150" s="5">
-        <v>9.3885600000049863E-3</v>
+        <v>1.026548800000171E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>0.11808700181739074</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>0.12912391169650483</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>95.693888740000006</v>
+        <v>95.694271717999996</v>
       </c>
       <c r="C151" s="5">
-        <v>0.22633632500000544</v>
+        <v>0.22628581799999381</v>
       </c>
       <c r="D151" s="5">
-        <v>2.8823751930545649</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>2.8817103262621213</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>95.726862909000005</v>
+        <v>95.727053299000005</v>
       </c>
       <c r="C152" s="5">
-        <v>3.2974168999999165E-2</v>
+        <v>3.2781581000008941E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>0.4142801617799563</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>0.41185431669643613</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>95.689102783999999</v>
+        <v>95.689274928000003</v>
       </c>
       <c r="C153" s="5">
-        <v>-3.7760125000005473E-2</v>
+        <v>-3.7778371000001698E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.4723227364152649</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-0.47254953364082031</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>96.094880008000004</v>
+        <v>96.094993845000005</v>
       </c>
       <c r="C154" s="5">
-        <v>0.40577722400000482</v>
+        <v>0.40571891700000151</v>
       </c>
       <c r="D154" s="5">
-        <v>5.2090734393086313</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>5.2082978065318919</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>96.022903150000005</v>
+        <v>96.022941774000003</v>
       </c>
       <c r="C155" s="5">
-        <v>-7.1976857999999311E-2</v>
+        <v>-7.2052071000001661E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.89512882703753904</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-0.896059290494855</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>96.232081891000007</v>
+        <v>96.232025084</v>
       </c>
       <c r="C156" s="5">
-        <v>0.20917874100000233</v>
+        <v>0.20908330999999691</v>
       </c>
       <c r="D156" s="5">
-        <v>2.6456597012801897</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>2.6444371372224662</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>96.571700301000007</v>
+        <v>96.571571673999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.33961840999999993</v>
+        <v>0.33954658999999765</v>
       </c>
       <c r="D157" s="5">
-        <v>4.3181694956431649</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>4.3172411254017495</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>96.730731293000005</v>
+        <v>96.730537917000007</v>
       </c>
       <c r="C158" s="5">
-        <v>0.15903099199999815</v>
+        <v>0.15896624300000894</v>
       </c>
       <c r="D158" s="5">
-        <v>1.9941159364640804</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>1.9932993524531595</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>96.985417056000003</v>
+        <v>96.985226276999995</v>
       </c>
       <c r="C159" s="5">
-        <v>0.25468576299999768</v>
+        <v>0.25468835999998873</v>
       </c>
       <c r="D159" s="5">
-        <v>3.2056798773876682</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>3.2057195418241369</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>97.103196788999995</v>
+        <v>97.102846572000004</v>
       </c>
       <c r="C160" s="5">
-        <v>0.11777973299999189</v>
+        <v>0.11762029500000892</v>
       </c>
       <c r="D160" s="5">
-        <v>1.4670610303411324</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>1.4650647109171411</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>97.401404013999993</v>
+        <v>97.400793750999995</v>
       </c>
       <c r="C161" s="5">
-        <v>0.29820722499999874</v>
+        <v>0.29794717899999057</v>
       </c>
       <c r="D161" s="5">
-        <v>3.7481287533276841</v>
+        <v>3.7448186483718171</v>
       </c>
       <c r="E161" s="5">
-        <v>2.0356982373469501</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.0355329360617347</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>99.829472942999999</v>
+        <v>99.830121319</v>
       </c>
       <c r="C162" s="5">
-        <v>2.4280689290000055</v>
+        <v>2.429327568000005</v>
       </c>
       <c r="D162" s="5">
-        <v>34.37631673410695</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>34.396894458709056</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>99.571228808000001</v>
+        <v>99.571705398999995</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.25824413499999821</v>
+        <v>-0.25841592000000446</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.0604358654852781</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-3.062423175553397</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>100.03067045</v>
+        <v>100.03086347</v>
       </c>
       <c r="C164" s="5">
-        <v>0.45944164200000159</v>
+        <v>0.4591580710000045</v>
       </c>
       <c r="D164" s="5">
-        <v>5.6797444334469205</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>5.676121605706097</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>98.981164753000002</v>
+        <v>98.981312966000004</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.0495056970000007</v>
+        <v>-1.0495505039999955</v>
       </c>
       <c r="D165" s="5">
-        <v>-11.888506108177044</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-11.888963111223639</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>98.934704096999994</v>
+        <v>98.934767476999994</v>
       </c>
       <c r="C166" s="5">
-        <v>-4.6460656000007816E-2</v>
+        <v>-4.6545489000010321E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.56181475283023641</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.56283708400587384</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>99.043083324999998</v>
+        <v>99.043039727999997</v>
       </c>
       <c r="C167" s="5">
-        <v>0.10837922800000399</v>
+        <v>0.10827225100000248</v>
       </c>
       <c r="D167" s="5">
-        <v>1.3225038721177862</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.3211897602497968</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>98.659726375999995</v>
+        <v>98.659608199000004</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.38335694900000306</v>
+        <v>-0.38343152899999211</v>
       </c>
       <c r="D168" s="5">
-        <v>-4.5471156718345673</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-4.5479834979064275</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>99.012247032000005</v>
+        <v>99.012101928999996</v>
       </c>
       <c r="C169" s="5">
-        <v>0.35252065600001004</v>
+        <v>0.35249372999999196</v>
       </c>
       <c r="D169" s="5">
-        <v>4.3729889811820799</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>4.3726537167124935</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>98.900645870000005</v>
+        <v>98.900478294999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.11160116199999948</v>
+        <v>-0.1116236339999972</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.3442204491120657</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-1.3444914032780253</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>97.946378917000004</v>
+        <v>97.946303655999998</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.95426695300000119</v>
+        <v>-0.95417463900000143</v>
       </c>
       <c r="D171" s="5">
-        <v>-10.983383326807072</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-10.982394180918353</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>97.541119121999998</v>
+        <v>97.540946783999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.40525979500000631</v>
+        <v>-0.4053568719999987</v>
       </c>
       <c r="D172" s="5">
-        <v>-4.8536369233957544</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-4.8547768867031049</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>98.094865619000004</v>
+        <v>98.094491939999997</v>
       </c>
       <c r="C173" s="5">
-        <v>0.55374649700000589</v>
+        <v>0.55354515599999843</v>
       </c>
       <c r="D173" s="5">
-        <v>7.0292568261598465</v>
+        <v>7.026633513315117</v>
       </c>
       <c r="E173" s="5">
-        <v>0.71196263752044686</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.71220999571461885</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>98.382534131</v>
+        <v>98.382975774000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.28766851199999621</v>
+        <v>0.28848383400000444</v>
       </c>
       <c r="D174" s="5">
-        <v>3.5763827417070404</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.5866974735097923</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>98.525788610000006</v>
+        <v>98.526147812999994</v>
       </c>
       <c r="C175" s="5">
-        <v>0.14325447900000654</v>
+        <v>0.14317203899999242</v>
       </c>
       <c r="D175" s="5">
-        <v>1.7613775653985808</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.7603478364990099</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>99.210937883</v>
+        <v>99.211116320000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.68514927299999329</v>
+        <v>0.68496850700000778</v>
       </c>
       <c r="D176" s="5">
-        <v>8.6714911741990761</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>8.6690823325663366</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>97.920921073000002</v>
+        <v>97.920907889000006</v>
       </c>
       <c r="C177" s="5">
-        <v>-1.2900168099999973</v>
+        <v>-1.2902084309999964</v>
       </c>
       <c r="D177" s="5">
-        <v>-14.534425480820568</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-14.536408121810062</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>97.237335809000001</v>
+        <v>97.237285213000007</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.6835852640000013</v>
+        <v>-0.68362267599999882</v>
       </c>
       <c r="D178" s="5">
-        <v>-8.0629138927617579</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-8.063339408953107</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>96.770101202999996</v>
+        <v>96.769968008999996</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.46723460600000521</v>
+        <v>-0.46731720400001109</v>
       </c>
       <c r="D179" s="5">
-        <v>-5.6161412502998331</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-5.6171108264303271</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>96.741061973000001</v>
+        <v>96.740911847000007</v>
       </c>
       <c r="C180" s="5">
-        <v>-2.9039229999995086E-2</v>
+        <v>-2.9056161999989172E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-0.35950793833595673</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-0.35971770606670894</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>96.01973787</v>
+        <v>96.019634424000003</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.7213241030000006</v>
+        <v>-0.72127742300000364</v>
       </c>
       <c r="D181" s="5">
-        <v>-8.5895207476284199</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-8.5890002626515241</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>95.894881592999994</v>
+        <v>95.894828959999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.12485627700000634</v>
+        <v>-0.12480546400000492</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.5492713993213947</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-1.5486470464318836</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>95.328676837000003</v>
+        <v>95.328756999999996</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.56620475599999054</v>
+        <v>-0.56607196000000215</v>
       </c>
       <c r="D183" s="5">
-        <v>-6.8596954333027256</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-6.8581420938835898</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>94.742886503999998</v>
+        <v>94.743021261999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.5857903330000056</v>
+        <v>-0.58573573799999679</v>
       </c>
       <c r="D184" s="5">
-        <v>-7.129760661571094</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-7.1291126749216893</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>95.239704130000007</v>
+        <v>95.239841018000007</v>
       </c>
       <c r="C185" s="5">
-        <v>0.49681762600000923</v>
+        <v>0.49681975600000783</v>
       </c>
       <c r="D185" s="5">
-        <v>6.4773184800110961</v>
+        <v>6.4773375755162066</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.9106125697642815</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-2.9101031725064175</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>95.792605108999993</v>
+        <v>95.792585740000007</v>
       </c>
       <c r="C186" s="5">
-        <v>0.55290097899998614</v>
+        <v>0.55274472199999991</v>
       </c>
       <c r="D186" s="5">
-        <v>7.1932304995369734</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>7.1911216058844651</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>95.459201390999993</v>
+        <v>95.459289482000003</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.33340371799999957</v>
+        <v>-0.33329625800000429</v>
       </c>
       <c r="D187" s="5">
-        <v>-4.0975392734647897</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-4.0962445700957417</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>95.835025438000002</v>
+        <v>95.835170582000003</v>
       </c>
       <c r="C188" s="5">
-        <v>0.37582404700000893</v>
+        <v>0.37588110000000086</v>
       </c>
       <c r="D188" s="5">
-        <v>4.8280696495446529</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>4.8288139803826402</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>96.715676216999995</v>
+        <v>96.715452142000004</v>
       </c>
       <c r="C189" s="5">
-        <v>0.88065077899999267</v>
+        <v>0.88028156000000024</v>
       </c>
       <c r="D189" s="5">
-        <v>11.601831631205695</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>11.596700702952578</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>96.165333278000006</v>
+        <v>96.165159900999996</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.55034293899998943</v>
+        <v>-0.55029224100000818</v>
       </c>
       <c r="D190" s="5">
-        <v>-6.6186773798688536</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-6.6181014712822446</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>96.059295578999993</v>
+        <v>96.059111310000006</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.10603769900001225</v>
+        <v>-0.10604859099998976</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.315197153982306</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-1.3153337873776594</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>95.431979956999996</v>
+        <v>95.431842940999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.62731562199999757</v>
+        <v>-0.62726836900000649</v>
       </c>
       <c r="D192" s="5">
-        <v>-7.5611696211595021</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-7.5606343548744626</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>95.118861172999999</v>
+        <v>95.118818028000007</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.31311878399999671</v>
+        <v>-0.31302491299999247</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.8670009069142419</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-3.8658678893877974</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>94.824943232999999</v>
+        <v>94.825001551</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.29391794000000004</v>
+        <v>-0.29381647700000713</v>
       </c>
       <c r="D194" s="5">
-        <v>-3.6456351645891893</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-3.6443995885569902</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>94.574416470000003</v>
+        <v>94.574631924000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.25052676299999632</v>
+        <v>-0.25036962699999776</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.1247251716161939</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-3.1227917545390227</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>94.333721376</v>
+        <v>94.334109631000004</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.240695094000003</v>
+        <v>-0.24052229299999794</v>
       </c>
       <c r="D196" s="5">
-        <v>-3.0116517464435222</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-3.0095129993677361</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>94.302083998000001</v>
+        <v>94.302768143999998</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.1637377999999217E-2</v>
+        <v>-3.1341487000005941E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.40171109836034669</v>
+        <v>-0.39795929234156535</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.98448450734388571</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-0.98390848197962288</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>93.910560692999994</v>
+        <v>93.910086351999993</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.39152330500000687</v>
+        <v>-0.39268179200000475</v>
       </c>
       <c r="D198" s="5">
-        <v>-4.8699516633849971</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-4.8839984510588579</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>94.014578106000002</v>
+        <v>94.014352224000007</v>
       </c>
       <c r="C199" s="5">
-        <v>0.10401741300000822</v>
+        <v>0.10426587200001336</v>
       </c>
       <c r="D199" s="5">
-        <v>1.3372735530452262</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>1.3404941464609132</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>94.074029521</v>
+        <v>94.074174447000004</v>
       </c>
       <c r="C200" s="5">
-        <v>5.9451414999998065E-2</v>
+        <v>5.9822222999997621E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>0.76148135421207908</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>0.76624931706976707</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>96.133042649000004</v>
+        <v>96.132654360999993</v>
       </c>
       <c r="C201" s="5">
-        <v>2.0590131280000037</v>
+        <v>2.0584799139999888</v>
       </c>
       <c r="D201" s="5">
-        <v>29.668741583310563</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>29.660059832701634</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>96.132860410999996</v>
+        <v>96.132598406</v>
       </c>
       <c r="C202" s="5">
-        <v>-1.822380000078283E-4</v>
+        <v>-5.5954999993446108E-5</v>
       </c>
       <c r="D202" s="5">
-        <v>-2.2747986948123966E-3</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-6.9847010339962878E-4</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>96.655013562999997</v>
+        <v>96.654843052999993</v>
       </c>
       <c r="C203" s="5">
-        <v>0.52215315200000134</v>
+        <v>0.52224464699999373</v>
       </c>
       <c r="D203" s="5">
-        <v>6.7161761547827714</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>6.7174072479440072</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>97.055007658999997</v>
+        <v>97.054958545000005</v>
       </c>
       <c r="C204" s="5">
-        <v>0.39999409600000035</v>
+        <v>0.40011549200001184</v>
       </c>
       <c r="D204" s="5">
-        <v>5.0806486866766809</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>5.0822350815125983</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>97.491518458000002</v>
+        <v>97.491530706999995</v>
       </c>
       <c r="C205" s="5">
-        <v>0.43651079900000411</v>
+        <v>0.43657216199999027</v>
       </c>
       <c r="D205" s="5">
-        <v>5.5326000176099344</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>5.5333999806434164</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>97.736592939000005</v>
+        <v>97.736600358999993</v>
       </c>
       <c r="C206" s="5">
-        <v>0.24507448100000317</v>
+        <v>0.24506965199999797</v>
       </c>
       <c r="D206" s="5">
-        <v>3.0586219355752675</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>3.0585604425511947</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>98.312754550999998</v>
+        <v>98.31307597</v>
       </c>
       <c r="C207" s="5">
-        <v>0.57616161199999283</v>
+        <v>0.57647561100000644</v>
       </c>
       <c r="D207" s="5">
-        <v>7.3079815577899776</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>7.3120938007371628</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>98.466943060000006</v>
+        <v>98.467478553999996</v>
       </c>
       <c r="C208" s="5">
-        <v>0.15418850900000791</v>
+        <v>0.15440258399999607</v>
       </c>
       <c r="D208" s="5">
-        <v>1.8983356126213158</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>1.9009877970869393</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>99.10849709</v>
+        <v>99.109565899000003</v>
       </c>
       <c r="C209" s="5">
-        <v>0.64155402999999467</v>
+        <v>0.6420873450000073</v>
       </c>
       <c r="D209" s="5">
-        <v>8.1048606613660432</v>
+        <v>8.1117958659110201</v>
       </c>
       <c r="E209" s="5">
-        <v>5.0968259536045224</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.0971968793747768</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>95.654516958000002</v>
+        <v>95.653763276000006</v>
       </c>
       <c r="C210" s="5">
-        <v>-3.4539801319999981</v>
+        <v>-3.4558026229999967</v>
       </c>
       <c r="D210" s="5">
-        <v>-34.666622530680016</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-34.681253019027722</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>96.022771626999997</v>
+        <v>96.022321762999994</v>
       </c>
       <c r="C211" s="5">
-        <v>0.36825466899999526</v>
+        <v>0.36855848699998717</v>
       </c>
       <c r="D211" s="5">
-        <v>4.7188957110307905</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>4.7229097776946283</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>96.460755039000006</v>
+        <v>96.460868301999994</v>
       </c>
       <c r="C212" s="5">
-        <v>0.43798341200000834</v>
+        <v>0.43854653900000073</v>
       </c>
       <c r="D212" s="5">
-        <v>5.6129163442475205</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.620342253281474</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>95.665914114000003</v>
+        <v>95.665543283999995</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.79484092500000258</v>
+        <v>-0.79532501799999977</v>
       </c>
       <c r="D213" s="5">
-        <v>-9.4520079766570397</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-9.4574955581237639</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>95.744226427000001</v>
+        <v>95.743978183999999</v>
       </c>
       <c r="C214" s="5">
-        <v>7.8312312999997857E-2</v>
+        <v>7.8434900000004859E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>0.98675726673247421</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>0.98831271781971708</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>95.773506722999997</v>
+        <v>95.773409537000006</v>
       </c>
       <c r="C215" s="5">
-        <v>2.9280295999996042E-2</v>
+        <v>2.9431353000006766E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.36759934348749024</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>0.36949995499233612</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>94.955110872000006</v>
+        <v>94.955167641000003</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.81839585099999113</v>
+        <v>-0.81824189600000352</v>
       </c>
       <c r="D216" s="5">
-        <v>-9.785681870387819</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-9.7839360987039612</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>95.492642509999996</v>
+        <v>95.492666818999993</v>
       </c>
       <c r="C217" s="5">
-        <v>0.53753163799999015</v>
+        <v>0.53749917799999025</v>
       </c>
       <c r="D217" s="5">
-        <v>7.0086278523258772</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>7.0081870376272892</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>95.352364835000003</v>
+        <v>95.352242418000003</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.140277674999993</v>
+        <v>-0.14042440099998998</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.7486143952621047</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.7504281812575906</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>95.119112713999996</v>
+        <v>95.119431698</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.2332521210000067</v>
+        <v>-0.23281072000000336</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.8962808484829239</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-2.8908770452081178</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>95.076591856999997</v>
+        <v>95.077000342999995</v>
       </c>
       <c r="C220" s="5">
-        <v>-4.2520856999999523E-2</v>
+        <v>-4.2431355000005055E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.53511603454240442</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-0.53399064642773997</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>95.309632050000005</v>
+        <v>95.310503957999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.23304019300000789</v>
+        <v>0.23350361500000361</v>
       </c>
       <c r="D221" s="5">
-        <v>2.9812713791248058</v>
+        <v>2.9872672152827962</v>
       </c>
       <c r="E221" s="5">
-        <v>-3.8330366734854904</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-3.8331940076011706</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>94.572238280999997</v>
+        <v>94.571688144000007</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.73739376900000764</v>
+        <v>-0.73881581399999163</v>
       </c>
       <c r="D222" s="5">
-        <v>-8.8991354673518046</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-8.9154941610136706</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>94.368406586999996</v>
+        <v>94.368002790999995</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.20383169400000156</v>
+        <v>-0.20368535300001156</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.5559219455155824</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-2.5541232852537177</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>93.970963112000007</v>
+        <v>93.971016191999993</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.39744347499998867</v>
+        <v>-0.39698659900000166</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.9384981509364874</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-4.9329724876360448</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>94.949991362000006</v>
+        <v>94.949722500999997</v>
       </c>
       <c r="C225" s="5">
-        <v>0.97902824999999893</v>
+        <v>0.97870630900000322</v>
       </c>
       <c r="D225" s="5">
-        <v>13.243952521384905</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>13.239337065238077</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>95.111906044999998</v>
+        <v>95.111735870000004</v>
       </c>
       <c r="C226" s="5">
-        <v>0.16191468299999201</v>
+        <v>0.1620133690000074</v>
       </c>
       <c r="D226" s="5">
-        <v>2.0656170866265366</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.0668938137350379</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>95.264574534999994</v>
+        <v>95.264545996999999</v>
       </c>
       <c r="C227" s="5">
-        <v>0.15266848999999638</v>
+        <v>0.15281012699999508</v>
       </c>
       <c r="D227" s="5">
-        <v>1.943271300859295</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>1.9450936273623931</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>95.784964307999999</v>
+        <v>95.785079026999995</v>
       </c>
       <c r="C228" s="5">
-        <v>0.52038977300000511</v>
+        <v>0.52053302999999573</v>
       </c>
       <c r="D228" s="5">
-        <v>6.7556612159689999</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>6.7575792959646108</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>96.645072911</v>
+        <v>96.645085078999998</v>
       </c>
       <c r="C229" s="5">
-        <v>0.86010860300000047</v>
+        <v>0.8600060520000028</v>
       </c>
       <c r="D229" s="5">
-        <v>11.323926413784612</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>11.322494662436778</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>94.397302381000003</v>
+        <v>94.397012320000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.2477705299999968</v>
+        <v>-2.2480727589999958</v>
       </c>
       <c r="D230" s="5">
-        <v>-24.602250047845153</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-24.605144068518413</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>96.003634071999997</v>
+        <v>96.003913902999997</v>
       </c>
       <c r="C231" s="5">
-        <v>1.6063316909999941</v>
+        <v>1.6069015829999955</v>
       </c>
       <c r="D231" s="5">
-        <v>22.443877084676878</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>22.452675087757502</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>96.003470131</v>
+        <v>96.003756516999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.6394099999672562E-4</v>
+        <v>-1.5738599999792768E-4</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.0491656822385629E-3</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-1.9672270580861628E-3</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>95.760730217000003</v>
+        <v>95.761260962999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.24273991399999773</v>
+        <v>-0.24249555400000133</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.9922986826455999</v>
+        <v>-2.9893193431931864</v>
       </c>
       <c r="E233" s="5">
-        <v>0.4732975642622872</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.47293528654368533</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>96.002384629000005</v>
+        <v>96.002104789000001</v>
       </c>
       <c r="C234" s="5">
-        <v>0.24165441200000259</v>
+        <v>0.24084382600000254</v>
       </c>
       <c r="D234" s="5">
-        <v>3.0706131589581354</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>3.0601532578676593</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>95.941014295000002</v>
+        <v>95.940762551000006</v>
       </c>
       <c r="C235" s="5">
-        <v>-6.1370334000002913E-2</v>
+        <v>-6.1342237999994609E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-0.76441876008385146</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-0.76407224928328743</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>95.532197510000003</v>
+        <v>95.532192460999994</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.40881678499999907</v>
+        <v>-0.40857009000001199</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.9952000598196928</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-4.9922688151004202</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>95.730041593999999</v>
+        <v>95.729911579000003</v>
       </c>
       <c r="C237" s="5">
-        <v>0.1978440839999962</v>
+        <v>0.19771911800000908</v>
       </c>
       <c r="D237" s="5">
-        <v>2.5136642034285561</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>2.5120584931438872</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>95.405267619</v>
+        <v>95.405197475999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.32477397499999938</v>
+        <v>-0.32471410300000514</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.9960111313733226</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.995293481465223</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>95.245414926999999</v>
+        <v>95.245424631000006</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.15985269200000118</v>
+        <v>-0.159772844999992</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.9921893082805897</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-1.9912048006724414</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>94.879977496999999</v>
+        <v>94.880056647000004</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.36543743000000006</v>
+        <v>-0.36536798400000237</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.5082309594228542</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-4.5073917809584589</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>94.432573828000002</v>
+        <v>94.432558306000004</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.44740366899999628</v>
+        <v>-0.4474983409999993</v>
       </c>
       <c r="D241" s="5">
-        <v>-5.5140908839819698</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-5.5152231011825421</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>94.078591574000001</v>
+        <v>94.078360814000007</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.35398225400000172</v>
+        <v>-0.35419749199999728</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.4066321353539379</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-4.409257255228094</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>94.258807622999996</v>
+        <v>94.258947464000002</v>
       </c>
       <c r="C243" s="5">
-        <v>0.18021604899999488</v>
+        <v>0.18058664999999507</v>
       </c>
       <c r="D243" s="5">
-        <v>2.3230824309512954</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>2.3279159972332764</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>94.324716817999999</v>
+        <v>94.324834675000005</v>
       </c>
       <c r="C244" s="5">
-        <v>6.5909195000003251E-2</v>
+        <v>6.5887211000003276E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.84231823435310105</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.84203494420593827</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>94.316812690000006</v>
+        <v>94.316988968999993</v>
       </c>
       <c r="C245" s="5">
-        <v>-7.9041279999927383E-3</v>
+        <v>-7.8457060000118872E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.10051006440502386</v>
+        <v>-9.9767376812898156E-2</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.5078388852382218</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.5082006851998786</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>94.373650713999993</v>
+        <v>94.373648618000004</v>
       </c>
       <c r="C246" s="5">
-        <v>5.6838023999986831E-2</v>
+        <v>5.6659649000010859E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>0.72555620021126366</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>0.72327029936840592</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>94.383178455999996</v>
+        <v>94.383093079999995</v>
       </c>
       <c r="C247" s="5">
-        <v>9.5277420000030588E-3</v>
+        <v>9.4444619999904944E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>0.12121647281937431</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.12015636440860789</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>94.337962117000004</v>
+        <v>94.337946844000001</v>
       </c>
       <c r="C248" s="5">
-        <v>-4.5216338999992445E-2</v>
+        <v>-4.5146235999993678E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.57337406222959242</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-0.57248796216764486</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>93.720276734999999</v>
+        <v>93.720228019000004</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.61768538200000478</v>
+        <v>-0.6177188249999972</v>
       </c>
       <c r="D249" s="5">
-        <v>-7.5802343958045864</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-7.5806313255808337</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>93.814639087000003</v>
+        <v>93.814625489999997</v>
       </c>
       <c r="C250" s="5">
-        <v>9.4362352000004535E-2</v>
+        <v>9.4397470999993516E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>1.2149344187661226</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.2153897260920754</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>93.602560471999993</v>
+        <v>93.602573333999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.21207861500001002</v>
+        <v>-0.2120521559999986</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.6792602971024926</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-2.6789305596588875</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>93.953000861999996</v>
+        <v>93.953034544999994</v>
       </c>
       <c r="C252" s="5">
-        <v>0.35044039000000282</v>
+        <v>0.35046121099999539</v>
       </c>
       <c r="D252" s="5">
-        <v>4.5863786449939381</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>4.5866561316986187</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>93.975410165</v>
+        <v>93.975369198999999</v>
       </c>
       <c r="C253" s="5">
-        <v>2.2409303000003433E-2</v>
+        <v>2.2334654000005116E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.28659508775177311</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.28563904220877401</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>93.904966748999996</v>
+        <v>93.904833948000004</v>
       </c>
       <c r="C254" s="5">
-        <v>-7.0443416000003367E-2</v>
+        <v>-7.0535250999995469E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.8958137258351484</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.89697714432375175</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>94.126492318000004</v>
+        <v>94.126543312999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.22152556900000775</v>
+        <v>0.22170936499999527</v>
       </c>
       <c r="D255" s="5">
-        <v>2.8678677705611166</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>2.8702822865289912</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>94.207380814000004</v>
+        <v>94.207434560999999</v>
       </c>
       <c r="C256" s="5">
-        <v>8.0888496000000032E-2</v>
+        <v>8.089124800000036E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0361194888169445</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.0361543425938091</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>94.382734869999993</v>
+        <v>94.382780367999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.1753540559999891</v>
+        <v>0.17534580699999935</v>
       </c>
       <c r="D257" s="5">
-        <v>2.2566439101368685</v>
+        <v>2.2565353634823815</v>
       </c>
       <c r="E257" s="5">
-        <v>6.9894410253934502E-2</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>6.975561849373868E-2</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>94.193621469999997</v>
+        <v>94.193652068000006</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.18911339999999655</v>
+        <v>-0.18912829999999303</v>
       </c>
       <c r="D258" s="5">
-        <v>-2.378102421019701</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-2.3782865946053278</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>94.214840430999999</v>
+        <v>94.214801997999999</v>
       </c>
       <c r="C259" s="5">
-        <v>2.1218961000002423E-2</v>
+        <v>2.1149929999992878E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>0.27065871785194595</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>0.26977701664951947</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>94.446839265999998</v>
+        <v>94.446843283999996</v>
       </c>
       <c r="C260" s="5">
-        <v>0.23199883499999885</v>
+        <v>0.23204128599999763</v>
       </c>
       <c r="D260" s="5">
-        <v>2.9952839477194626</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>2.9958407069963888</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>95.197569135999998</v>
+        <v>95.197578878000002</v>
       </c>
       <c r="C261" s="5">
-        <v>0.75072987000000069</v>
+        <v>0.75073559400000534</v>
       </c>
       <c r="D261" s="5">
-        <v>9.9666927858996104</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>9.966771687589727</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>95.554908424000004</v>
+        <v>95.554927043999996</v>
       </c>
       <c r="C262" s="5">
-        <v>0.35733928800000569</v>
+        <v>0.35734816599999419</v>
       </c>
       <c r="D262" s="5">
-        <v>4.5985589469369259</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>4.5986750855740777</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>95.914950051000005</v>
+        <v>95.914958636999998</v>
       </c>
       <c r="C263" s="5">
-        <v>0.36004162700000109</v>
+        <v>0.3600315930000022</v>
       </c>
       <c r="D263" s="5">
-        <v>4.6163713149252272</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.6162390653148089</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>95.942611600999996</v>
+        <v>95.942627231000003</v>
       </c>
       <c r="C264" s="5">
-        <v>2.7661549999990598E-2</v>
+        <v>2.7668594000004987E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>0.34662544388355254</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>0.34671382088709013</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>96.106865967999994</v>
+        <v>96.106803952000007</v>
       </c>
       <c r="C265" s="5">
-        <v>0.16425436699999807</v>
+        <v>0.16417672100000402</v>
       </c>
       <c r="D265" s="5">
-        <v>2.073862898039569</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.0728729597780937</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>96.283320938000003</v>
+        <v>96.283305749999997</v>
       </c>
       <c r="C266" s="5">
-        <v>0.17645497000000887</v>
+        <v>0.17650179799998966</v>
       </c>
       <c r="D266" s="5">
-        <v>2.2256198510245628</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>2.226217920593343</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>96.234689564999996</v>
+        <v>96.234678927000004</v>
       </c>
       <c r="C267" s="5">
-        <v>-4.8631373000006306E-2</v>
+        <v>-4.8626822999992214E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.60442248609354765</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-0.60436618777762741</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>96.285995490000005</v>
+        <v>96.285993676999993</v>
       </c>
       <c r="C268" s="5">
-        <v>5.1305925000008301E-2</v>
+        <v>5.1314749999988862E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.64163931563054888</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>0.64175007738282996</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>96.715829733000007</v>
+        <v>96.715825722999995</v>
       </c>
       <c r="C269" s="5">
-        <v>0.42983424300000195</v>
+        <v>0.42983204600000136</v>
       </c>
       <c r="D269" s="5">
-        <v>5.4904744423732055</v>
+        <v>5.4904457924080496</v>
       </c>
       <c r="E269" s="5">
-        <v>2.471950898873132</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.4718972527651983</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>97.050120042000003</v>
+        <v>97.050113937999996</v>
       </c>
       <c r="C270" s="5">
-        <v>0.33429030899999645</v>
+        <v>0.33428821500000083</v>
       </c>
       <c r="D270" s="5">
-        <v>4.2274658705050649</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.2274390627880631</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>97.133278301999994</v>
+        <v>97.133244247999997</v>
       </c>
       <c r="C271" s="5">
-        <v>8.3158259999990491E-2</v>
+        <v>8.3130310000001373E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>1.0330903257177226</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>1.0327415255284578</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>97.005666441000002</v>
+        <v>97.005688520000007</v>
       </c>
       <c r="C272" s="5">
-        <v>-0.12761186099999122</v>
+        <v>-0.12755572799999015</v>
       </c>
       <c r="D272" s="5">
-        <v>-1.5651952718830131</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-1.564512294486109</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>98.066807479999994</v>
+        <v>98.066843831</v>
       </c>
       <c r="C273" s="5">
-        <v>1.0611410389999918</v>
+        <v>1.0611553109999932</v>
       </c>
       <c r="D273" s="5">
-        <v>13.946031239120416</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>13.9462268671789</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>98.549680379999998</v>
+        <v>98.549712760999995</v>
       </c>
       <c r="C274" s="5">
-        <v>0.48287290000000382</v>
+        <v>0.48286892999999509</v>
       </c>
       <c r="D274" s="5">
-        <v>6.0713738450531407</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>6.0713202572100222</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>98.915960495999997</v>
+        <v>98.915974525999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.36628011599999866</v>
+        <v>0.3662617650000044</v>
       </c>
       <c r="D275" s="5">
-        <v>4.5523570761532239</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.552122789922497</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>99.434785020000007</v>
+        <v>99.434838408000005</v>
       </c>
       <c r="C276" s="5">
-        <v>0.51882452400001</v>
+        <v>0.51886388200000511</v>
       </c>
       <c r="D276" s="5">
-        <v>6.4789108246245286</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>6.4794156342617093</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>100.17138653000001</v>
+        <v>100.17134919</v>
       </c>
       <c r="C277" s="5">
-        <v>0.73660150999999985</v>
+        <v>0.73651078199999631</v>
       </c>
       <c r="D277" s="5">
-        <v>9.2607436761388495</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>9.2595509804150424</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>100.52251351</v>
+        <v>100.52261221000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.35112697999998943</v>
+        <v>0.35126302000000464</v>
       </c>
       <c r="D278" s="5">
-        <v>4.2883630279058282</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>4.2900583078324672</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>100.49219146999999</v>
+        <v>100.49227256</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.0322040000001493E-2</v>
+        <v>-3.0339650000001939E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.3613731958034716</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-0.36158236624547202</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>100.2065159</v>
+        <v>100.20648495</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.2856755699999951</v>
+        <v>-0.28578760999999986</v>
       </c>
       <c r="D280" s="5">
-        <v>-3.3584822019125826</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-3.359776173198048</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>100.85610712</v>
+        <v>100.85594528</v>
       </c>
       <c r="C281" s="5">
-        <v>0.64959122000000491</v>
+        <v>0.64946032999999659</v>
       </c>
       <c r="D281" s="5">
-        <v>8.0624638252824177</v>
+        <v>8.0607835083651871</v>
       </c>
       <c r="E281" s="5">
-        <v>4.2808683939639547</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.280705382030825</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>101.11443061</v>
+        <v>101.11421042000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.2583234899999951</v>
+        <v>0.258265140000006</v>
       </c>
       <c r="D282" s="5">
-        <v>3.1172385917420886</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>3.1165295965295714</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>101.34666718</v>
+        <v>101.34644819</v>
       </c>
       <c r="C283" s="5">
-        <v>0.23223656999999776</v>
+        <v>0.23223776999999757</v>
       </c>
       <c r="D283" s="5">
-        <v>2.7912076833795929</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.7912284438855295</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>101.54637155</v>
+        <v>101.54623261</v>
       </c>
       <c r="C284" s="5">
-        <v>0.19970437000000629</v>
+        <v>0.1997844200000003</v>
       </c>
       <c r="D284" s="5">
-        <v>2.3904052425090194</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.3913790544762614</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>101.61872863000001</v>
+        <v>101.61892159</v>
       </c>
       <c r="C285" s="5">
-        <v>7.2357080000003293E-2</v>
+        <v>7.268897999999524E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>0.85842150978359122</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>0.86237576623824364</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>101.98211740000001</v>
+        <v>101.98229442</v>
       </c>
       <c r="C286" s="5">
-        <v>0.36338877000000025</v>
+        <v>0.36337283000000298</v>
       </c>
       <c r="D286" s="5">
-        <v>4.3766159149899897</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.3764116696625166</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>102.78087146999999</v>
+        <v>102.78089402000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.79875406999998688</v>
+        <v>0.79859960000000285</v>
       </c>
       <c r="D287" s="5">
-        <v>9.8143895067380083</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>9.8123912620382328</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>103.71268338</v>
+        <v>103.71279331</v>
       </c>
       <c r="C288" s="5">
-        <v>0.93181191000000752</v>
+        <v>0.93189928999998983</v>
       </c>
       <c r="D288" s="5">
-        <v>11.438409107300274</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>11.439533145174119</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>103.27615221000001</v>
+        <v>103.27646971</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.43653116999999497</v>
+        <v>-0.43632359999999437</v>
       </c>
       <c r="D289" s="5">
-        <v>-4.9355510586837292</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-4.9332531366505172</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>103.85666286</v>
+        <v>103.85728655</v>
       </c>
       <c r="C290" s="5">
-        <v>0.58051064999999369</v>
+        <v>0.58081683999999711</v>
       </c>
       <c r="D290" s="5">
-        <v>6.9576314055731503</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>6.9613933866041089</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>103.77412760999999</v>
+        <v>103.77460895</v>
       </c>
       <c r="C291" s="5">
-        <v>-8.2535250000006499E-2</v>
+        <v>-8.2677599999996687E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.94948692814529334</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-0.95111167488274306</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>104.45248741</v>
+        <v>104.45235578</v>
       </c>
       <c r="C292" s="5">
-        <v>0.67835980000000973</v>
+        <v>0.6777468300000038</v>
       </c>
       <c r="D292" s="5">
-        <v>8.1325254896121635</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>8.1248718939054942</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>104.49484054</v>
+        <v>104.49401453</v>
       </c>
       <c r="C293" s="5">
-        <v>4.2353129999995076E-2</v>
+        <v>4.1658749999996303E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.48765954722520544</v>
+        <v>0.47964742388857395</v>
       </c>
       <c r="E293" s="5">
-        <v>3.6078463901750402</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.6071936462445109</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>105.1242474</v>
+        <v>105.12308401</v>
       </c>
       <c r="C294" s="5">
-        <v>0.62940686000000312</v>
+        <v>0.62906947999999829</v>
       </c>
       <c r="D294" s="5">
-        <v>7.4723201769097525</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>7.4682422638038481</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>105.67943089000001</v>
+        <v>105.678437</v>
       </c>
       <c r="C295" s="5">
-        <v>0.55518349000000455</v>
+        <v>0.55535299000000293</v>
       </c>
       <c r="D295" s="5">
-        <v>6.5248163839235707</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.5269410170142095</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>105.98697688999999</v>
+        <v>105.98650785</v>
       </c>
       <c r="C296" s="5">
-        <v>0.30754599999998788</v>
+        <v>0.3080708499999929</v>
       </c>
       <c r="D296" s="5">
-        <v>3.5486562214209538</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.5548436638683123</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>106.87777045999999</v>
+        <v>106.87834915000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.89079356999999959</v>
+        <v>0.89184130000001005</v>
       </c>
       <c r="D297" s="5">
-        <v>10.565228924191095</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>10.578285167482605</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>107.14879775</v>
+        <v>107.14940151</v>
       </c>
       <c r="C298" s="5">
-        <v>0.27102729000000636</v>
+        <v>0.27105235999999877</v>
       </c>
       <c r="D298" s="5">
-        <v>3.0858372986453553</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.0861097879941513</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>107.62961811</v>
+        <v>107.62981424</v>
       </c>
       <c r="C299" s="5">
-        <v>0.48082035999999562</v>
+        <v>0.48041272999999762</v>
       </c>
       <c r="D299" s="5">
-        <v>5.5198007225557344</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.5149733036488735</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>108.11474634</v>
+        <v>108.11536027</v>
       </c>
       <c r="C300" s="5">
-        <v>0.48512823000000083</v>
+        <v>0.48554602999999474</v>
       </c>
       <c r="D300" s="5">
-        <v>5.5449874607103045</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>5.5498716318381547</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>108.07436629</v>
+        <v>108.07586834</v>
       </c>
       <c r="C301" s="5">
-        <v>-4.0380049999996004E-2</v>
+        <v>-3.9491929999996955E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-0.44727150167999108</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-0.43745147546179197</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>107.94367892</v>
+        <v>107.94475877000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.13068737000000397</v>
+        <v>-0.13110956999999246</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.4414706472614891</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-1.446076486143788</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>108.52274604999999</v>
+        <v>108.52428053</v>
       </c>
       <c r="C303" s="5">
-        <v>0.57906712999999854</v>
+        <v>0.57952175999999156</v>
       </c>
       <c r="D303" s="5">
-        <v>6.6308100504614886</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>6.6361022653909307</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>108.41678335</v>
+        <v>108.41722479000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.10596269999999208</v>
+        <v>-0.10705573999999274</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.1654202102436728</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-1.1773601957128954</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>108.72443629999999</v>
+        <v>108.72372697</v>
       </c>
       <c r="C305" s="5">
-        <v>0.30765294999999071</v>
+        <v>0.30650217999999541</v>
       </c>
       <c r="D305" s="5">
-        <v>3.4588772269809498</v>
+        <v>3.4457232889995915</v>
       </c>
       <c r="E305" s="5">
-        <v>4.0476599018120174</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.0478035598734419</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>108.46213274999999</v>
+        <v>108.45417809999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.26230354999999861</v>
+        <v>-0.26954887000000838</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.8569570495200147</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-2.9348177284436727</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>108.21729550000001</v>
+        <v>108.21629403999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.24483724999998913</v>
+        <v>-0.23788405999999895</v>
       </c>
       <c r="D307" s="5">
-        <v>-2.6754433734644145</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-2.6005655793255311</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>108.01342201999999</v>
+        <v>108.0131665</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.20387348000001282</v>
+        <v>-0.203127539999997</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.2374342320994889</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-2.2293525707978712</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>106.8310712</v>
+        <v>106.83243621</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.1823508199999964</v>
+        <v>-1.1807302899999996</v>
       </c>
       <c r="D309" s="5">
-        <v>-12.37292949396177</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-12.357004986923425</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>107.03923306999999</v>
+        <v>107.04052659</v>
       </c>
       <c r="C310" s="5">
-        <v>0.20816186999999786</v>
+        <v>0.20809038000000157</v>
       </c>
       <c r="D310" s="5">
-        <v>2.3634389040437132</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>2.3625879902526625</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>108.17802716999999</v>
+        <v>108.1787661</v>
       </c>
       <c r="C311" s="5">
-        <v>1.1387940999999984</v>
+        <v>1.1382395100000053</v>
       </c>
       <c r="D311" s="5">
-        <v>13.541027248219173</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>13.533869202738401</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>108.88884193</v>
+        <v>108.89055349</v>
       </c>
       <c r="C312" s="5">
-        <v>0.71081476000000521</v>
+        <v>0.7117873899999978</v>
       </c>
       <c r="D312" s="5">
-        <v>8.1762353692312661</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>8.1877731487284944</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>108.78825181000001</v>
+        <v>108.79149798</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.10059011999999257</v>
+        <v>-9.9055509999999458E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.1029296386332987</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-1.086170379068796</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>108.30391293</v>
+        <v>108.3057688</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.48433888000000991</v>
+        <v>-0.48572918000000698</v>
       </c>
       <c r="D314" s="5">
-        <v>-5.2136506171825969</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-5.2280986905673288</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>108.46859080999999</v>
+        <v>108.47186651</v>
       </c>
       <c r="C315" s="5">
-        <v>0.16467787999999928</v>
+        <v>0.16609771000000251</v>
       </c>
       <c r="D315" s="5">
-        <v>1.8399563339738245</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.8559221659089298</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>108.45595947</v>
+        <v>108.45766399</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.2631339999998659E-2</v>
+        <v>-1.4202519999997776E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.13965244180549341</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-0.1570062054588317</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>108.73874201</v>
+        <v>108.73974957999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.28278253999999947</v>
+        <v>0.28208558999999411</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1740796603527688</v>
+        <v>3.1660940607344923</v>
       </c>
       <c r="E317" s="5">
-        <v>1.3157768839122674E-2</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.473699480925017E-2</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>108.87234243</v>
+        <v>108.84911522</v>
       </c>
       <c r="C318" s="5">
-        <v>0.1336004200000076</v>
+        <v>0.10936564000000715</v>
       </c>
       <c r="D318" s="5">
-        <v>1.4843680952619343</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>1.2136056568567533</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>108.62015835</v>
+        <v>108.62048969</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.25218408000000636</v>
+        <v>-0.22862553000000219</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.7444543844621694</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-2.4915534036443532</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>108.25027353</v>
+        <v>108.25203313</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.36988481999999578</v>
+        <v>-0.36845655999999849</v>
       </c>
       <c r="D320" s="5">
-        <v>-4.0106943973664322</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-3.995483475462458</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>107.8113876</v>
+        <v>107.81392418999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.43888592999999787</v>
+        <v>-0.43810894000000644</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.7581989091320054</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-4.7498862628355898</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>108.0376823</v>
+        <v>108.03989408</v>
       </c>
       <c r="C322" s="5">
-        <v>0.22629469999999685</v>
+        <v>0.22596989000000178</v>
       </c>
       <c r="D322" s="5">
-        <v>2.5480667261029266</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.5443065641030715</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>107.8733471</v>
+        <v>107.87540060000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.16433519999999646</v>
+        <v>-0.1644934799999902</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.8101164117999113</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-1.8118084762228426</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>107.95497304</v>
+        <v>107.95848854</v>
       </c>
       <c r="C324" s="5">
-        <v>8.1625939999995012E-2</v>
+        <v>8.3087939999998639E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>0.91180823997949467</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>0.92819111718118741</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>108.41690221</v>
+        <v>108.42159493</v>
       </c>
       <c r="C325" s="5">
-        <v>0.46192917000000477</v>
+        <v>0.46310638999999298</v>
       </c>
       <c r="D325" s="5">
-        <v>5.2572669488010426</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>5.2708069988147699</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>109.41664947</v>
+        <v>109.41916949</v>
       </c>
       <c r="C326" s="5">
-        <v>0.99974725999999237</v>
+        <v>0.99757456000000388</v>
       </c>
       <c r="D326" s="5">
-        <v>11.644417674477436</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>11.61728877615953</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>109.09443434000001</v>
+        <v>109.09943877000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.32221512999998936</v>
+        <v>-0.31973071999999547</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.4771367957142529</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-3.450677882629738</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>109.16151757999999</v>
+        <v>109.16434982</v>
       </c>
       <c r="C328" s="5">
-        <v>6.7083239999988109E-2</v>
+        <v>6.4911049999992088E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.74039247045214474</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.71630670634041937</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>108.91901937999999</v>
+        <v>108.92145730999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.2424982</v>
+        <v>-0.24289251000000434</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.6334244762802106</v>
+        <v>-2.6375866464719899</v>
       </c>
       <c r="E329" s="5">
-        <v>0.16578945706713366</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.16710331842939574</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>108.59831035000001</v>
+        <v>108.55967062000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.32070902999998907</v>
+        <v>-0.3617866899999882</v>
       </c>
       <c r="D330" s="5">
-        <v>-3.476703168187345</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-3.9138298075177658</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>109.26632868999999</v>
+        <v>109.2678525</v>
       </c>
       <c r="C331" s="5">
-        <v>0.66801833999998905</v>
+        <v>0.70818187999999793</v>
       </c>
       <c r="D331" s="5">
-        <v>7.636457329950197</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>8.1151833772471704</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>109.89907565</v>
+        <v>109.90282028</v>
       </c>
       <c r="C332" s="5">
-        <v>0.63274696000000574</v>
+        <v>0.63496777999999665</v>
       </c>
       <c r="D332" s="5">
-        <v>7.1746962717181395</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>7.2005847062419415</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>111.13882108999999</v>
+        <v>111.14260947</v>
       </c>
       <c r="C333" s="5">
-        <v>1.239745439999993</v>
+        <v>1.2397891899999962</v>
       </c>
       <c r="D333" s="5">
-        <v>14.40920097278573</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>14.409219597138367</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>109.88668896</v>
+        <v>109.89060098</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.2521321299999926</v>
+        <v>-1.2520084899999944</v>
       </c>
       <c r="D334" s="5">
-        <v>-12.7125866254865</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-12.711001277759038</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>109.68571416</v>
+        <v>109.68917571999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.20097479999999734</v>
+        <v>-0.20142526000000771</v>
       </c>
       <c r="D335" s="5">
-        <v>-2.1727703329663561</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-2.1775145947377172</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>108.53001021</v>
+        <v>108.53506548999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.155703950000003</v>
+        <v>-1.1541102300000006</v>
       </c>
       <c r="D336" s="5">
-        <v>-11.936220764395323</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-11.920346637476509</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>109.55929784</v>
+        <v>109.56480993</v>
       </c>
       <c r="C337" s="5">
-        <v>1.0292876299999989</v>
+        <v>1.0297444400000018</v>
       </c>
       <c r="D337" s="5">
-        <v>11.993484240689378</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>11.99849951504306</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>110.16964305</v>
+        <v>110.17380979000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.61034521000000552</v>
+        <v>0.60899986000001149</v>
       </c>
       <c r="D338" s="5">
-        <v>6.8937775976511295</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>6.8777578162088737</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>110.3675278</v>
+        <v>110.37372089</v>
       </c>
       <c r="C339" s="5">
-        <v>0.19788475000000005</v>
+        <v>0.19991109999999424</v>
       </c>
       <c r="D339" s="5">
-        <v>2.1768400110292019</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.1992698993559268</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>111.33182676</v>
+        <v>111.33527239999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.9642989599999936</v>
+        <v>0.9615515099999925</v>
       </c>
       <c r="D340" s="5">
-        <v>11.003391119058637</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>10.969878095021723</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>111.34772947</v>
+        <v>111.35109518</v>
       </c>
       <c r="C341" s="5">
-        <v>1.5902710000005982E-2</v>
+        <v>1.5822780000007697E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>0.17154350151820097</v>
+        <v>0.17067533125239009</v>
       </c>
       <c r="E341" s="5">
-        <v>2.2298310284328382</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.2306329074215814</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>110.37146128000001</v>
+        <v>110.32033217</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.97626818999999898</v>
+        <v>-1.0307630100000011</v>
       </c>
       <c r="D342" s="5">
-        <v>-10.028466530238466</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-10.55978888381336</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>110.51822283</v>
+        <v>110.5195286</v>
       </c>
       <c r="C343" s="5">
-        <v>0.14676154999999369</v>
+        <v>0.19919643000000065</v>
       </c>
       <c r="D343" s="5">
-        <v>1.607368169224288</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.1883899109206073</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>111.18675023</v>
+        <v>111.19205642</v>
       </c>
       <c r="C344" s="5">
-        <v>0.6685274000000021</v>
+        <v>0.67252781999999911</v>
       </c>
       <c r="D344" s="5">
-        <v>7.5052639236994123</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>7.5515964337490971</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>112.0045714</v>
+        <v>112.00923942</v>
       </c>
       <c r="C345" s="5">
-        <v>0.81782117000000198</v>
+        <v>0.81718299999999999</v>
       </c>
       <c r="D345" s="5">
-        <v>9.1924322401224057</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>9.1845105250380819</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>112.19281837</v>
+        <v>112.19891758999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.18824696999999446</v>
+        <v>0.18967816999999343</v>
       </c>
       <c r="D346" s="5">
-        <v>2.035597887524232</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.051132240155451</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>112.98822914</v>
+        <v>112.9928089</v>
       </c>
       <c r="C347" s="5">
-        <v>0.79541077000000371</v>
+        <v>0.79389131000000646</v>
       </c>
       <c r="D347" s="5">
-        <v>8.8473170116666786</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>8.8292542081803038</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>111.98955108</v>
+        <v>111.9957648</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.99867806000000314</v>
+        <v>-0.99704409999999655</v>
       </c>
       <c r="D348" s="5">
-        <v>-10.105810581801222</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-10.089681006562024</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>113.44183835</v>
+        <v>113.44809386</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4522872699999994</v>
+        <v>1.4523290599999967</v>
       </c>
       <c r="D349" s="5">
-        <v>16.721006507522574</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>16.720527601030444</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>113.94712813</v>
+        <v>113.95330439999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.50528977999999825</v>
+        <v>0.5052105399999931</v>
       </c>
       <c r="D350" s="5">
-        <v>5.4779153785436296</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>5.4767257390010426</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>114.838131</v>
+        <v>114.84527237</v>
       </c>
       <c r="C351" s="5">
-        <v>0.89100287000000833</v>
+        <v>0.89196797000001027</v>
       </c>
       <c r="D351" s="5">
-        <v>9.7975834180901611</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>9.8081020782403883</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>114.90406289000001</v>
+        <v>114.90798761000001</v>
       </c>
       <c r="C352" s="5">
-        <v>6.5931890000001658E-2</v>
+        <v>6.2715240000002836E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.69113436896612868</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>0.65727333892717787</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>114.77158575999999</v>
+        <v>114.77379258000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.13247713000001227</v>
+        <v>-0.13419503000000077</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.3747847279549363</v>
+        <v>-1.3924506689083849</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0749224131440211</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.0737887170909195</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>115.22065191999999</v>
+        <v>115.16465331000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.44906616000000099</v>
+        <v>0.39086072999999999</v>
       </c>
       <c r="D354" s="5">
-        <v>4.7976035371929848</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.1640032057394638</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>115.22423341</v>
+        <v>115.2229269</v>
       </c>
       <c r="C355" s="5">
-        <v>3.5814900000019634E-3</v>
+        <v>5.8273589999998876E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>3.7306878211862404E-2</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>0.6088955769471216</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>115.29743929999999</v>
+        <v>115.30119802999999</v>
       </c>
       <c r="C356" s="5">
-        <v>7.3205889999996998E-2</v>
+        <v>7.8271129999990308E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>0.76507071248514968</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.8182145207626057</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>115.89488168</v>
+        <v>115.89935156999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.59744238000000394</v>
+        <v>0.59815353999999843</v>
       </c>
       <c r="D357" s="5">
-        <v>6.3984090343294442</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>6.4060291129392155</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>116.65433806999999</v>
+        <v>116.66248385</v>
       </c>
       <c r="C358" s="5">
-        <v>0.75945638999999687</v>
+        <v>0.76313228000000777</v>
       </c>
       <c r="D358" s="5">
-        <v>8.1532681168066556</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>8.1938438069119268</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>116.25156130000001</v>
+        <v>116.2562269</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.40277676999998846</v>
+        <v>-0.40625694999999951</v>
       </c>
       <c r="D359" s="5">
-        <v>-4.0655019682489302</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-4.0996789485178597</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>116.36022797</v>
+        <v>116.36760692</v>
       </c>
       <c r="C360" s="5">
-        <v>0.10866666999999097</v>
+        <v>0.11138001999999858</v>
       </c>
       <c r="D360" s="5">
-        <v>1.1274902613353621</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.155745000438424</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>116.73763473</v>
+        <v>116.7460298</v>
       </c>
       <c r="C361" s="5">
-        <v>0.37740675999999951</v>
+        <v>0.37842288000000224</v>
       </c>
       <c r="D361" s="5">
-        <v>3.962308491646982</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.9729115829887141</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>116.73196258999999</v>
+        <v>116.74102752</v>
       </c>
       <c r="C362" s="5">
-        <v>-5.672140000001491E-3</v>
+        <v>-5.0022799999993595E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>-5.8290964473239892E-2</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-5.1404930846576935E-2</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>116.30221198</v>
+        <v>116.31110258</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.42975060999999926</v>
+        <v>-0.42992494000000647</v>
       </c>
       <c r="D363" s="5">
-        <v>-4.3294546294096126</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-4.3308459349539969</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>116.77196308000001</v>
+        <v>116.77882081</v>
       </c>
       <c r="C364" s="5">
-        <v>0.46975110000001052</v>
+        <v>0.46771823000000268</v>
       </c>
       <c r="D364" s="5">
-        <v>4.9560018230204506</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.933692383379551</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>117.27771066</v>
+        <v>117.28265414000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.50574757999999065</v>
+        <v>0.50383333000000619</v>
       </c>
       <c r="D365" s="5">
-        <v>5.3228931528178647</v>
+        <v>5.3019467796949327</v>
       </c>
       <c r="E365" s="5">
-        <v>2.1835760858446074</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.1859184955060673</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>118.64944980999999</v>
+        <v>118.57878143000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.3717391499999962</v>
+        <v>1.2961272900000012</v>
       </c>
       <c r="D366" s="5">
-        <v>14.97488619251277</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>14.098088547841314</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>119.43959575</v>
+        <v>119.43802203</v>
       </c>
       <c r="C367" s="5">
-        <v>0.79014594000000216</v>
+        <v>0.85924059999999258</v>
       </c>
       <c r="D367" s="5">
-        <v>8.29069815544592</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>9.0504431376692054</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>118.00311302</v>
+        <v>118.00561460999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.4364827299999945</v>
+        <v>-1.4324074200000041</v>
       </c>
       <c r="D368" s="5">
-        <v>-13.514823480351145</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-13.47914089967488</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>88.452871900000005</v>
+        <v>88.455419425000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-29.550241119999995</v>
+        <v>-29.550195184999993</v>
       </c>
       <c r="D369" s="5">
-        <v>-96.853543844505026</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-96.8532568223456</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>92.145685399000001</v>
+        <v>92.151862558999994</v>
       </c>
       <c r="C370" s="5">
-        <v>3.6928134989999961</v>
+        <v>3.6964431339999919</v>
       </c>
       <c r="D370" s="5">
-        <v>63.364165503310723</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>63.439135732866944</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>99.220367832999997</v>
+        <v>99.224305806000004</v>
       </c>
       <c r="C371" s="5">
-        <v>7.0746824339999961</v>
+        <v>7.0724432470000096</v>
       </c>
       <c r="D371" s="5">
-        <v>142.94610219527243</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>142.86639124017196</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>99.688687528000003</v>
+        <v>99.696748240000005</v>
       </c>
       <c r="C372" s="5">
-        <v>0.46831969500000525</v>
+        <v>0.4724424340000013</v>
       </c>
       <c r="D372" s="5">
-        <v>5.8133699644944192</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>5.8656553637493225</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>100.69030638</v>
+        <v>100.70042477</v>
       </c>
       <c r="C373" s="5">
-        <v>1.0016188519999929</v>
+        <v>1.0036765299999928</v>
       </c>
       <c r="D373" s="5">
-        <v>12.746069080172306</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>12.772630112392003</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>102.09894048</v>
+        <v>102.10988137</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4086341000000004</v>
+        <v>1.4094565999999986</v>
       </c>
       <c r="D374" s="5">
-        <v>18.141607359228964</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>18.15106206218886</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>102.72241835</v>
+        <v>102.73362158</v>
       </c>
       <c r="C375" s="5">
-        <v>0.6234778700000021</v>
+        <v>0.62374021000000823</v>
       </c>
       <c r="D375" s="5">
-        <v>7.5791230722394243</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>7.5815801090685753</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>103.2809611</v>
+        <v>103.29138852</v>
       </c>
       <c r="C376" s="5">
-        <v>0.55854275000000086</v>
+        <v>0.55776693999999338</v>
       </c>
       <c r="D376" s="5">
-        <v>6.7235898557565843</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>6.7132160484827175</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>103.77786058</v>
+        <v>103.78743365</v>
       </c>
       <c r="C377" s="5">
-        <v>0.49689947999999617</v>
+        <v>0.49604512999999884</v>
       </c>
       <c r="D377" s="5">
-        <v>5.9286192600349841</v>
+        <v>5.9175417461050595</v>
       </c>
       <c r="E377" s="5">
-        <v>-11.511010919319054</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-11.506578350359298</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>105.07994668000001</v>
+        <v>104.99717179</v>
       </c>
       <c r="C378" s="5">
-        <v>1.302086100000011</v>
+        <v>1.2097381399999989</v>
       </c>
       <c r="D378" s="5">
-        <v>16.139931420167496</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>14.919554318448004</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>104.21277641</v>
+        <v>104.21852753</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.86717027000000257</v>
+        <v>-0.77864425999999298</v>
       </c>
       <c r="D379" s="5">
-        <v>-9.4656324562871994</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-8.5448888583683491</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>108.03342007000001</v>
+        <v>108.01964938</v>
       </c>
       <c r="C380" s="5">
-        <v>3.8206436600000018</v>
+        <v>3.8011218500000012</v>
       </c>
       <c r="D380" s="5">
-        <v>54.044395747846053</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>53.707112779020186</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>107.36554411</v>
+        <v>107.36949887999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.66787596000000349</v>
+        <v>-0.6501505000000094</v>
       </c>
       <c r="D381" s="5">
-        <v>-7.1714316595913763</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-6.9882202458539266</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>108.46610441</v>
+        <v>108.47279546999999</v>
       </c>
       <c r="C382" s="5">
-        <v>1.1005602999999979</v>
+        <v>1.1032965899999994</v>
       </c>
       <c r="D382" s="5">
-        <v>13.018453189565292</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>13.052163266844087</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>108.65098432000001</v>
+        <v>108.65719715</v>
       </c>
       <c r="C383" s="5">
-        <v>0.18487991000000648</v>
+        <v>0.18440168000000767</v>
       </c>
       <c r="D383" s="5">
-        <v>2.0646781105896572</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>2.0591591430107803</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>111.62507552</v>
+        <v>111.63856267</v>
       </c>
       <c r="C384" s="5">
-        <v>2.9740911999999895</v>
+        <v>2.9813655199999971</v>
       </c>
       <c r="D384" s="5">
-        <v>38.272943112593794</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>38.378576821882817</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>112.18427377</v>
+        <v>112.20170338</v>
       </c>
       <c r="C385" s="5">
-        <v>0.55919825000000856</v>
+        <v>0.56314070999999899</v>
       </c>
       <c r="D385" s="5">
-        <v>6.1799659491760917</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>6.2239790298664888</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>112.88259916</v>
+        <v>112.91194414</v>
       </c>
       <c r="C386" s="5">
-        <v>0.69832538999999372</v>
+        <v>0.71024076000000491</v>
       </c>
       <c r="D386" s="5">
-        <v>7.7308874195483934</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.8661606172156562</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>114.13121280999999</v>
+        <v>114.14743109</v>
       </c>
       <c r="C387" s="5">
-        <v>1.2486136499999958</v>
+        <v>1.235486949999995</v>
       </c>
       <c r="D387" s="5">
-        <v>14.111438442375102</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>13.950197393917584</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>114.63357779</v>
+        <v>114.64486943</v>
       </c>
       <c r="C388" s="5">
-        <v>0.50236498000001006</v>
+        <v>0.4974383400000022</v>
       </c>
       <c r="D388" s="5">
-        <v>5.4117392946887666</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>5.3566088940983914</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>115.34818946</v>
+        <v>115.35654038</v>
       </c>
       <c r="C389" s="5">
-        <v>0.71461166999999648</v>
+        <v>0.71167094999999847</v>
       </c>
       <c r="D389" s="5">
-        <v>7.7425421231183789</v>
+        <v>7.7087994658462167</v>
       </c>
       <c r="E389" s="5">
-        <v>11.14913028206117</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>11.146924365635869</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>115.01224723</v>
+        <v>114.90070588</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.33594223000000056</v>
+        <v>-0.45583449999999459</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.4394600306159373</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-4.640121864230828</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>116.57461404999999</v>
+        <v>116.58222908</v>
       </c>
       <c r="C391" s="5">
-        <v>1.562366819999994</v>
+        <v>1.6815232000000009</v>
       </c>
       <c r="D391" s="5">
-        <v>17.576022595906249</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>19.046298833289477</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>117.41904283</v>
+        <v>117.38086272</v>
       </c>
       <c r="C392" s="5">
-        <v>0.84442878000000121</v>
+        <v>0.79863363999999137</v>
       </c>
       <c r="D392" s="5">
-        <v>9.0472189446972671</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>8.5373733396683313</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>118.55360937</v>
+        <v>118.55484525999999</v>
       </c>
       <c r="C393" s="5">
-        <v>1.1345665400000087</v>
+        <v>1.1739825399999972</v>
       </c>
       <c r="D393" s="5">
-        <v>12.231544082220047</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.684486613252588</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>119.17299522</v>
+        <v>119.17902508</v>
       </c>
       <c r="C394" s="5">
-        <v>0.61938585000000046</v>
+        <v>0.62417982000000904</v>
       </c>
       <c r="D394" s="5">
-        <v>6.452751126419809</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>6.5040799942013727</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>117.55036432999999</v>
+        <v>117.56390543000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.6226308900000106</v>
+        <v>-1.6151196499999969</v>
       </c>
       <c r="D395" s="5">
-        <v>-15.169212882339277</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-15.103435589611525</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>121.11106005000001</v>
+        <v>121.13707552</v>
       </c>
       <c r="C396" s="5">
-        <v>3.5606957200000124</v>
+        <v>3.5731700899999908</v>
       </c>
       <c r="D396" s="5">
-        <v>43.059897936080141</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>43.230978922644937</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>121.88331903</v>
+        <v>121.91816861</v>
       </c>
       <c r="C397" s="5">
-        <v>0.77225897999998949</v>
+        <v>0.78109308999999882</v>
       </c>
       <c r="D397" s="5">
-        <v>7.9258804043942366</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>8.0180036533636247</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>122.10551787999999</v>
+        <v>122.17835032000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.22219884999999806</v>
+        <v>0.26018171000001189</v>
       </c>
       <c r="D398" s="5">
-        <v>2.2097236478634263</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>2.5911549560226899</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>122.6352959</v>
+        <v>122.65575898</v>
       </c>
       <c r="C399" s="5">
-        <v>0.52977802000000906</v>
+        <v>0.47740865999999471</v>
       </c>
       <c r="D399" s="5">
-        <v>5.3324826975822193</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.7910633881404152</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>122.97754666</v>
+        <v>122.97817087</v>
       </c>
       <c r="C400" s="5">
-        <v>0.34225075999999888</v>
+        <v>0.32241188999999792</v>
       </c>
       <c r="D400" s="5">
-        <v>3.4008475198415544</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.2003144434458841</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>123.00670556999999</v>
+        <v>122.99572836</v>
       </c>
       <c r="C401" s="5">
-        <v>2.9158909999992488E-2</v>
+        <v>1.7557490000001508E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>0.28490045629268046</v>
+        <v>0.17145758256063015</v>
       </c>
       <c r="E401" s="5">
-        <v>6.6394766539927152</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>6.6222408845094449</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>122.77882596000001</v>
+        <v>122.64803289</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.22787960999998802</v>
+        <v>-0.347695470000005</v>
       </c>
       <c r="D402" s="5">
-        <v>-2.2005822917907203</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-3.3400199320832935</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>123.68326820999999</v>
+        <v>123.6747269</v>
       </c>
       <c r="C403" s="5">
-        <v>0.90444224999998823</v>
+        <v>1.0266940099999999</v>
       </c>
       <c r="D403" s="5">
-        <v>9.2068085634762866</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>10.520915849641877</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>124.57335987</v>
+        <v>124.49349582000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.89009166000001017</v>
+        <v>0.81876892000001078</v>
       </c>
       <c r="D404" s="5">
-        <v>8.9859979422239213</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>8.2401602861078551</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>124.21475311</v>
+        <v>124.21202224</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.35860676000000069</v>
+        <v>-0.28147358000001077</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.400243814159909</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-2.6796545749597112</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>124.56439268</v>
+        <v>124.56696365000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.34963956999999368</v>
+        <v>0.35494141000000923</v>
       </c>
       <c r="D406" s="5">
-        <v>3.4305450514209523</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.4834630405804701</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>124.96119077</v>
+        <v>124.98816198999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.39679809000000432</v>
+        <v>0.42119833999998946</v>
       </c>
       <c r="D407" s="5">
-        <v>3.8902713843564696</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>4.1338767145630673</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>125.68383405</v>
+        <v>125.73350298</v>
       </c>
       <c r="C408" s="5">
-        <v>0.72264327999999978</v>
+        <v>0.74534099000000253</v>
       </c>
       <c r="D408" s="5">
-        <v>7.1645605449992544</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>7.3953813878662178</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>125.80753540000001</v>
+        <v>125.8806656</v>
       </c>
       <c r="C409" s="5">
-        <v>0.1237013500000046</v>
+        <v>0.14716262000000313</v>
       </c>
       <c r="D409" s="5">
-        <v>1.1874861562886752</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.4135961922569606</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>127.5964601</v>
+        <v>127.75770559</v>
       </c>
       <c r="C410" s="5">
-        <v>1.7889246999999955</v>
+        <v>1.8770399900000001</v>
       </c>
       <c r="D410" s="5">
-        <v>18.463253872265419</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>19.436447381863896</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>126.61952033</v>
+        <v>126.64900211</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.97693977000000132</v>
+        <v>-1.1087034800000026</v>
       </c>
       <c r="D411" s="5">
-        <v>-8.8105794354047759</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-9.9308585550804569</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>126.33364424</v>
+        <v>126.29318597</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.28587609000000214</v>
+        <v>-0.35581614000000172</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.6759168631479535</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-3.319750219472628</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>127.58435900000001</v>
+        <v>127.50970778999999</v>
       </c>
       <c r="C413" s="5">
-        <v>1.2507147600000081</v>
+        <v>1.216521819999997</v>
       </c>
       <c r="D413" s="5">
-        <v>12.548819356413699</v>
+        <v>12.191505280009917</v>
       </c>
       <c r="E413" s="5">
-        <v>3.7214665727267837</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.6700294312562498</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>129.18947829000001</v>
+        <v>129.05569255</v>
       </c>
       <c r="C414" s="5">
-        <v>1.6051192900000046</v>
+        <v>1.5459847600000103</v>
       </c>
       <c r="D414" s="5">
-        <v>16.186722470959538</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>15.559853505201415</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>129.82751198</v>
+        <v>129.76870876000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.63803368999998611</v>
+        <v>0.71301621000000637</v>
       </c>
       <c r="D415" s="5">
-        <v>6.0901538191195703</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>6.8350631273007334</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>130.21540059</v>
+        <v>130.11228714999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.38788861000000452</v>
+        <v>0.34357838999997625</v>
       </c>
       <c r="D416" s="5">
-        <v>3.644772805346097</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.2238215730457265</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>130.69512399000001</v>
+        <v>130.67635661</v>
       </c>
       <c r="C417" s="5">
-        <v>0.47972340000001168</v>
+        <v>0.56406946000001312</v>
       </c>
       <c r="D417" s="5">
-        <v>4.5115780492379187</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>5.3281547387992179</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>131.36752238</v>
+        <v>131.36606857999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.67239838999998369</v>
+        <v>0.68971196999999052</v>
       </c>
       <c r="D418" s="5">
-        <v>6.3514677537130693</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>6.5207525065014149</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>131.73930286999999</v>
+        <v>131.78670908000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.37178048999999191</v>
+        <v>0.42064050000001885</v>
       </c>
       <c r="D419" s="5">
-        <v>3.4494585795432409</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.9108560520190849</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>130.70104272</v>
+        <v>130.78827256</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.0382601499999851</v>
+        <v>-0.99843652000001271</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.0580427229767562</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-8.721963988164493</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>132.54411257999999</v>
+        <v>132.67826739</v>
       </c>
       <c r="C421" s="5">
-        <v>1.8430698599999857</v>
+        <v>1.8899948300000062</v>
       </c>
       <c r="D421" s="5">
-        <v>18.297801303587935</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>18.787804157606281</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>133.29747499999999</v>
+        <v>133.55634258000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.75336242000000198</v>
+        <v>0.87807519000000411</v>
       </c>
       <c r="D422" s="5">
-        <v>7.0379475310616391</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>8.2372403684409345</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>133.19318236999999</v>
+        <v>133.23990971000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.10429263000000333</v>
+        <v>-0.31643286999999987</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.93485644866037054</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-2.8063823904609264</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>132.99158586999999</v>
+        <v>132.90960079000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.20159649999999374</v>
+        <v>-0.33030891999999312</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.8012338758414459</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-2.9346363445988288</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>133.00707388000001</v>
+        <v>132.83555043000001</v>
       </c>
       <c r="C425" s="5">
-        <v>1.5488010000012764E-2</v>
+        <v>-7.4050360000001092E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.1398398326989847</v>
+        <v>-0.66653304290340554</v>
       </c>
       <c r="E425" s="5">
-        <v>4.2502975462689774</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>4.1768134617415464</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>132.67324364000001</v>
+        <v>132.52983358</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.3338302399999975</v>
+        <v>-0.30571685000001025</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.9706115576720316</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-2.7270705376532423</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>132.36553082</v>
+        <v>132.25886362</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.3077128200000061</v>
+        <v>-0.27096996000000217</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.747963839520895</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-2.4261118476559762</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>132.31318372000001</v>
+        <v>132.19329350000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-5.2347099999991542E-2</v>
+        <v>-6.5570119999989629E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.47353768750973968</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.59330576976230898</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>132.75721242</v>
+        <v>132.72939307999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.44402869999998984</v>
+        <v>0.53609957999998414</v>
       </c>
       <c r="D429" s="5">
-        <v>4.1022369403804326</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>4.9765336690853257</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>131.61396478</v>
+        <v>131.61057260999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-1.1432476399999985</v>
+        <v>-1.1188204700000028</v>
       </c>
       <c r="D430" s="5">
-        <v>-9.8582117729512539</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-9.6591772632641408</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>131.10251653</v>
+        <v>131.16680855999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.51144825000000083</v>
+        <v>-0.44376404999999863</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.5647816258003182</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-3.9719571484204019</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>130.71765048</v>
+        <v>130.83768653000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.3848660499999994</v>
+        <v>-0.3291220299999793</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.4664090849251927</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-2.9698160854852995</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>130.60107819000001</v>
+        <v>130.78674856999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.11657228999999347</v>
+        <v>-5.093796000002726E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.0649109935667034</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-0.46618705229355406</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>130.49371761</v>
+        <v>130.82070385</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.10736058000000526</v>
+        <v>3.3955280000014909E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.9820118110192233</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.31199314651817467</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>131.30845263000001</v>
+        <v>133.95319466000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.81473502000000053</v>
+        <v>3.1324908100000073</v>
       </c>
       <c r="D435" s="5">
-        <v>7.7548821795826894</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>32.83702175438912</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>132.90619948</v>
+        <v>131.90504895999999</v>
       </c>
       <c r="C436" s="5">
-        <v>1.5977468499999929</v>
+        <v>-2.0481457000000205</v>
       </c>
       <c r="D436" s="5">
-        <v>15.619388826850988</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-16.881035068837914</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>131.54709269</v>
+        <v>132.42299624</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.3591067899999985</v>
+        <v>0.51794728000001555</v>
       </c>
       <c r="D437" s="5">
-        <v>-11.604088388027723</v>
+        <v>4.8151084567076063</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.0976718360988902</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.3105751349428143</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>131.38761242000001</v>
+        <v>132.19797657999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.15948026999998888</v>
+        <v>-0.22501966000001516</v>
       </c>
       <c r="D438" s="5">
-        <v>-1.4451508329902385</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-2.0201493228119372</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>131.53516035000001</v>
+        <v>132.34920593999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.14754793000000177</v>
+        <v>0.15122936000000209</v>
       </c>
       <c r="D439" s="5">
-        <v>1.3559513704753723</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.3814235689909804</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>131.45107815</v>
+        <v>132.26460337</v>
       </c>
       <c r="C440" s="5">
-        <v>-8.4082200000011653E-2</v>
+        <v>-8.4602569999987054E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.76439375208992022</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-0.76439376627794875</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>131.08454080999999</v>
+        <v>132.70942567</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.36653734000000782</v>
+        <v>0.44482229999999845</v>
       </c>
       <c r="D441" s="5">
-        <v>-3.2952303431074581</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>4.1112423621835426</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>133.2876062</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.57818052999999736</v>
+      </c>
+      <c r="D442" s="5">
+        <v>5.3552017171559108</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>