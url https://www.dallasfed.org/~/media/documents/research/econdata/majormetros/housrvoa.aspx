--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{32B28046-7EF0-4A8C-8E1C-8DA79B486D55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EBE16F9D-0305-48EA-BC2F-C0018D1522D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9DB304DB-9808-4DF1-8973-7B2BA3CD54CD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{503834A2-E90E-4874-A0DF-858DCD80E762}"/>
   </bookViews>
   <sheets>
     <sheet name="housrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DB32CE4-DDAE-4B71-813A-442477F85DF3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F587DF9-7500-4335-8BB0-7DF24B0E6051}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>62.272943490000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>62.592948896000003</v>
       </c>
       <c r="C7" s="5">
         <v>0.32000540599999994</v>
       </c>
       <c r="D7" s="5">
         <v>6.3438111882325066</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>62.827636005999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.23468710999999587</v>
       </c>
       <c r="D8" s="5">
         <v>4.5932543662529968</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>62.845891479999999</v>
       </c>
       <c r="C9" s="5">
         <v>1.8255474000000049E-2</v>
       </c>
       <c r="D9" s="5">
         <v>0.34923503578694337</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>63.937243750999997</v>
       </c>
       <c r="C10" s="5">
         <v>1.0913522709999981</v>
       </c>
       <c r="D10" s="5">
         <v>22.9487823439976</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>65.061598308000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.1243545570000038</v>
       </c>
       <c r="D11" s="5">
         <v>23.267846821925374</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>65.664642080999997</v>
       </c>
       <c r="C12" s="5">
         <v>0.60304377299999601</v>
       </c>
       <c r="D12" s="5">
         <v>11.707476438199937</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>66.452924988000007</v>
       </c>
       <c r="C13" s="5">
         <v>0.78828290700000991</v>
       </c>
       <c r="D13" s="5">
         <v>15.395863751301754</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>66.149120581999995</v>
       </c>
       <c r="C14" s="5">
         <v>-0.3038044060000118</v>
       </c>
       <c r="D14" s="5">
         <v>-5.350204673710202</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>66.511769522999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.36264894100000333</v>
       </c>
       <c r="D15" s="5">
         <v>6.7807898092226759</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>66.679488804000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.16771928100000366</v>
       </c>
       <c r="D16" s="5">
         <v>3.0683000369018831</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>67.169461397000006</v>
       </c>
       <c r="C17" s="5">
         <v>0.48997259300000451</v>
       </c>
       <c r="D17" s="5">
         <v>9.1830572108386299</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>66.569101160000002</v>
       </c>
       <c r="C18" s="5">
         <v>-0.60036023700000385</v>
       </c>
       <c r="D18" s="5">
         <v>-10.213730995185033</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>66.435293888999993</v>
       </c>
       <c r="C19" s="5">
         <v>-0.13380727100000911</v>
       </c>
       <c r="D19" s="5">
         <v>-2.3855727422106399</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>66.697160933000006</v>
       </c>
       <c r="C20" s="5">
         <v>0.26186704400001304</v>
       </c>
       <c r="D20" s="5">
         <v>4.8339255533609959</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>66.103721414999995</v>
       </c>
       <c r="C21" s="5">
         <v>-0.59343951800001093</v>
       </c>
       <c r="D21" s="5">
         <v>-10.169722983452766</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>66.887599166000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.78387775100000567</v>
       </c>
       <c r="D22" s="5">
         <v>15.195729817713133</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>67.447261945999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.55966277999999647</v>
       </c>
       <c r="D23" s="5">
         <v>10.515856386422939</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>67.067514826999997</v>
       </c>
       <c r="C24" s="5">
         <v>-0.37974711900000102</v>
       </c>
       <c r="D24" s="5">
         <v>-6.5509954092756502</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>67.263725421000004</v>
       </c>
       <c r="C25" s="5">
         <v>0.19621059400000718</v>
       </c>
       <c r="D25" s="5">
         <v>3.5677255230982308</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>67.288524945999995</v>
       </c>
       <c r="C26" s="5">
         <v>2.4799524999991718E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.4433273686959005</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>67.133250286999996</v>
       </c>
       <c r="C27" s="5">
         <v>-0.15527465899999982</v>
       </c>
       <c r="D27" s="5">
         <v>-2.7342378890268693</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>67.305981692000003</v>
       </c>
       <c r="C28" s="5">
         <v>0.1727314050000075</v>
       </c>
       <c r="D28" s="5">
         <v>3.1316260881640634</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>67.290352781999999</v>
       </c>
       <c r="C29" s="5">
         <v>-1.5628910000003771E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.27829262326105608</v>
       </c>
       <c r="E29" s="5">
         <v>0.17997968494265493</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>70.249228613</v>
       </c>
       <c r="C30" s="5">
         <v>2.9588758310000003</v>
       </c>
       <c r="D30" s="5">
         <v>67.596542421331705</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>70.516540491000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.267311878000001</v>
       </c>
       <c r="D31" s="5">
         <v>4.6630189297163671</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>70.555907379999994</v>
       </c>
       <c r="C32" s="5">
         <v>3.9366888999992966E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.67197831684560061</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>70.955741588999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.3998342090000051</v>
       </c>
       <c r="D33" s="5">
         <v>7.0163029485096784</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>70.951675647000002</v>
       </c>
       <c r="C34" s="5">
         <v>-4.0659419999968804E-3</v>
       </c>
       <c r="D34" s="5">
         <v>-6.8741342972133967E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>70.750576624999994</v>
       </c>
       <c r="C35" s="5">
         <v>-0.20109902200000818</v>
       </c>
       <c r="D35" s="5">
         <v>-3.3486495114167236</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>70.800777874000005</v>
       </c>
       <c r="C36" s="5">
         <v>5.0201249000011217E-2</v>
       </c>
       <c r="D36" s="5">
         <v>0.85479374726906698</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>70.924133580000003</v>
       </c>
       <c r="C37" s="5">
         <v>0.12335570599999812</v>
       </c>
       <c r="D37" s="5">
         <v>2.1109033821661072</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>71.255172888000004</v>
       </c>
       <c r="C38" s="5">
         <v>0.33103930800000114</v>
       </c>
       <c r="D38" s="5">
         <v>5.7470616770814553</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>71.937114706000003</v>
       </c>
       <c r="C39" s="5">
         <v>0.68194181799999853</v>
       </c>
       <c r="D39" s="5">
         <v>12.108721793565547</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>71.481502712999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.4556119930000051</v>
       </c>
       <c r="D40" s="5">
         <v>-7.3409363399532861</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>71.763979672999994</v>
       </c>
       <c r="C41" s="5">
         <v>0.28247695999999678</v>
       </c>
       <c r="D41" s="5">
         <v>4.8465363753426471</v>
       </c>
       <c r="E41" s="5">
         <v>6.6482440736983062</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>72.223574354999997</v>
       </c>
       <c r="C42" s="5">
         <v>0.45959468200000231</v>
       </c>
       <c r="D42" s="5">
         <v>7.9616618116628901</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>72.555139073000007</v>
       </c>
       <c r="C43" s="5">
         <v>0.33156471800000986</v>
       </c>
       <c r="D43" s="5">
         <v>5.6502214585269606</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>72.851581710999994</v>
       </c>
       <c r="C44" s="5">
         <v>0.29644263799998782</v>
       </c>
       <c r="D44" s="5">
         <v>5.0145987995455332</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>73.090648719000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.23906700800000635</v>
       </c>
       <c r="D45" s="5">
         <v>4.009731131558647</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>73.264233055999995</v>
       </c>
       <c r="C46" s="5">
         <v>0.17358433699999409</v>
       </c>
       <c r="D46" s="5">
         <v>2.8874240966369591</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>73.364947791000006</v>
       </c>
       <c r="C47" s="5">
         <v>0.10071473500001105</v>
       </c>
       <c r="D47" s="5">
         <v>1.6621433034158084</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>73.573437638000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.20848984699999562</v>
       </c>
       <c r="D48" s="5">
         <v>3.4639911855834038</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>73.700154664999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.12671702699999798</v>
       </c>
       <c r="D49" s="5">
         <v>2.0864753820897919</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>74.733817641000002</v>
       </c>
       <c r="C50" s="5">
         <v>1.0336629760000022</v>
       </c>
       <c r="D50" s="5">
         <v>18.191222428668819</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>73.724310954000003</v>
       </c>
       <c r="C51" s="5">
         <v>-1.0095066869999982</v>
       </c>
       <c r="D51" s="5">
         <v>-15.057967029961961</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>74.105610459000005</v>
       </c>
       <c r="C52" s="5">
         <v>0.3812995050000012</v>
       </c>
       <c r="D52" s="5">
         <v>6.3859813140503929</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>74.265198182999995</v>
       </c>
       <c r="C53" s="5">
         <v>0.15958772399999077</v>
       </c>
       <c r="D53" s="5">
         <v>2.6150501133272552</v>
       </c>
       <c r="E53" s="5">
         <v>3.4853397503832095</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>74.700695039999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.43549685700000396</v>
       </c>
       <c r="D54" s="5">
         <v>7.2683449112172838</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>74.712377352000004</v>
       </c>
       <c r="C55" s="5">
         <v>1.1682312000004913E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.18782741881224752</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>74.664628966999999</v>
       </c>
       <c r="C56" s="5">
         <v>-4.7748385000005555E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-0.76422526167709837</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>76.178611400999998</v>
       </c>
       <c r="C57" s="5">
         <v>1.513982433999999</v>
       </c>
       <c r="D57" s="5">
         <v>27.238250331306201</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>76.231872404000001</v>
       </c>
       <c r="C58" s="5">
         <v>5.3261003000002916E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.84222521901364811</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>76.367082081999996</v>
       </c>
       <c r="C59" s="5">
         <v>0.13520967799999539</v>
       </c>
       <c r="D59" s="5">
         <v>2.1492820815593561</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>76.724496869000006</v>
       </c>
       <c r="C60" s="5">
         <v>0.35741478700001039</v>
       </c>
       <c r="D60" s="5">
         <v>5.7631134457492461</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>76.978533135999996</v>
       </c>
       <c r="C61" s="5">
         <v>0.25403626699998938</v>
       </c>
       <c r="D61" s="5">
         <v>4.046382131661197</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>76.762853187999994</v>
       </c>
       <c r="C62" s="5">
         <v>-0.21567994800000179</v>
       </c>
       <c r="D62" s="5">
         <v>-3.3108528695331652</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>77.989648360000004</v>
       </c>
       <c r="C63" s="5">
         <v>1.2267951720000099</v>
       </c>
       <c r="D63" s="5">
         <v>20.956787323556103</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>78.344601350000005</v>
       </c>
       <c r="C64" s="5">
         <v>0.35495299000000102</v>
       </c>
       <c r="D64" s="5">
         <v>5.6003491094434477</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>78.191067106000006</v>
       </c>
       <c r="C65" s="5">
         <v>-0.15353424399999938</v>
       </c>
       <c r="D65" s="5">
         <v>-2.3264929546359281</v>
       </c>
       <c r="E65" s="5">
         <v>5.2862835070150993</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>77.798524026999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.3925430790000064</v>
       </c>
       <c r="D66" s="5">
         <v>-5.8607766687034824</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>77.616817280999996</v>
       </c>
       <c r="C67" s="5">
         <v>-0.18170674600000325</v>
       </c>
       <c r="D67" s="5">
         <v>-2.7670033647478331</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>78.551924</v>
       </c>
       <c r="C68" s="5">
         <v>0.93510671900000375</v>
       </c>
       <c r="D68" s="5">
         <v>15.454790751002733</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>78.096501387999993</v>
       </c>
       <c r="C69" s="5">
         <v>-0.45542261200000667</v>
       </c>
       <c r="D69" s="5">
         <v>-6.7396544115441825</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>78.345728781000005</v>
       </c>
       <c r="C70" s="5">
         <v>0.2492273930000124</v>
       </c>
       <c r="D70" s="5">
         <v>3.8974658243832838</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>78.717031527000003</v>
       </c>
       <c r="C71" s="5">
         <v>0.3713027459999978</v>
       </c>
       <c r="D71" s="5">
         <v>5.837750592655877</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>79.081765770999993</v>
       </c>
       <c r="C72" s="5">
         <v>0.36473424399999033</v>
       </c>
       <c r="D72" s="5">
         <v>5.704091041511572</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>79.333326636999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.25156086600000549</v>
       </c>
       <c r="D73" s="5">
         <v>3.8847248466470807</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>79.952661422000006</v>
       </c>
       <c r="C74" s="5">
         <v>0.6193347850000066</v>
       </c>
       <c r="D74" s="5">
         <v>9.7809818099694681</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>79.333050256999996</v>
       </c>
       <c r="C75" s="5">
         <v>-0.61961116500000912</v>
       </c>
       <c r="D75" s="5">
         <v>-8.9133492037574928</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>79.266692242000005</v>
       </c>
       <c r="C76" s="5">
         <v>-6.635801499999161E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-0.99913344801163539</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>79.712886703999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.44619446199999402</v>
       </c>
       <c r="D77" s="5">
         <v>6.9679355183199787</v>
       </c>
       <c r="E77" s="5">
         <v>1.9462831936248426</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>80.300027693999994</v>
       </c>
       <c r="C78" s="5">
         <v>0.58714098999999464</v>
       </c>
       <c r="D78" s="5">
         <v>9.2058487256626798</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>80.322404234000004</v>
       </c>
       <c r="C79" s="5">
         <v>2.2376540000010436E-2</v>
       </c>
       <c r="D79" s="5">
         <v>0.33490698842881805</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>80.727781128000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.40537689399999977</v>
       </c>
       <c r="D80" s="5">
         <v>6.2272149103675734</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>80.936966756999993</v>
       </c>
       <c r="C81" s="5">
         <v>0.2091856289999896</v>
       </c>
       <c r="D81" s="5">
         <v>3.1541976510792047</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>81.083255063999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.14628830700000606</v>
       </c>
       <c r="D82" s="5">
         <v>2.1906134581246794</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>81.658498945999995</v>
       </c>
       <c r="C83" s="5">
         <v>0.57524388199999521</v>
       </c>
       <c r="D83" s="5">
         <v>8.8535529985166228</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>81.348207709999997</v>
       </c>
       <c r="C84" s="5">
         <v>-0.31029123599999764</v>
       </c>
       <c r="D84" s="5">
         <v>-4.4657370606247966</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>81.709573023999994</v>
       </c>
       <c r="C85" s="5">
         <v>0.36136531399999683</v>
       </c>
       <c r="D85" s="5">
         <v>5.4628313656617244</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>82.254101027999994</v>
       </c>
       <c r="C86" s="5">
         <v>0.54452800400000001</v>
       </c>
       <c r="D86" s="5">
         <v>8.2967515411593631</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>82.688797781000005</v>
       </c>
       <c r="C87" s="5">
         <v>0.43469675300001143</v>
       </c>
       <c r="D87" s="5">
         <v>6.529382594973443</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>83.327035683999995</v>
       </c>
       <c r="C88" s="5">
         <v>0.63823790299998961</v>
       </c>
       <c r="D88" s="5">
         <v>9.6657605303068106</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>83.368386147999999</v>
       </c>
       <c r="C89" s="5">
         <v>4.1350464000004195E-2</v>
       </c>
       <c r="D89" s="5">
         <v>0.59711967287101597</v>
       </c>
       <c r="E89" s="5">
         <v>4.5858324734544764</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>83.807678025000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.43929187700000227</v>
       </c>
       <c r="D90" s="5">
         <v>6.5096519473345937</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>84.636335260999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.82865723599999797</v>
       </c>
       <c r="D91" s="5">
         <v>12.532120739424712</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>84.624302728000004</v>
       </c>
       <c r="C92" s="5">
         <v>-1.2032532999995738E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-0.17046762144437011</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>85.073383729</v>
       </c>
       <c r="C93" s="5">
         <v>0.44908100099999615</v>
       </c>
       <c r="D93" s="5">
         <v>6.5573087147340781</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>85.607869902000004</v>
       </c>
       <c r="C94" s="5">
         <v>0.53448617300000478</v>
       </c>
       <c r="D94" s="5">
         <v>7.8052249406539431</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>85.812462878999995</v>
       </c>
       <c r="C95" s="5">
         <v>0.20459297699999013</v>
       </c>
       <c r="D95" s="5">
         <v>2.905860336665067</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>86.144683835999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.33222095700000409</v>
       </c>
       <c r="D96" s="5">
         <v>4.7459829063148495</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>86.289327768000007</v>
       </c>
       <c r="C97" s="5">
         <v>0.14464393200000814</v>
       </c>
       <c r="D97" s="5">
         <v>2.0336096325368036</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>86.461013769999994</v>
       </c>
       <c r="C98" s="5">
         <v>0.17168600199998707</v>
       </c>
       <c r="D98" s="5">
         <v>2.4138877954466231</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>86.495762630000002</v>
       </c>
       <c r="C99" s="5">
         <v>3.4748860000007653E-2</v>
       </c>
       <c r="D99" s="5">
         <v>0.48334997458734374</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>86.706511086999996</v>
       </c>
       <c r="C100" s="5">
         <v>0.210748456999994</v>
       </c>
       <c r="D100" s="5">
         <v>2.9633229017320684</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>87.280683209000003</v>
       </c>
       <c r="C101" s="5">
         <v>0.57417212200000733</v>
       </c>
       <c r="D101" s="5">
         <v>8.2423243006683133</v>
       </c>
       <c r="E101" s="5">
         <v>4.6927825303643145</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>87.601560023999994</v>
       </c>
       <c r="C102" s="5">
         <v>0.32087681499999121</v>
       </c>
       <c r="D102" s="5">
         <v>4.5019602885844057</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>87.693488893999998</v>
       </c>
       <c r="C103" s="5">
         <v>9.1928870000003826E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.2665708009170107</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>88.031072566000006</v>
       </c>
       <c r="C104" s="5">
         <v>0.33758367200000805</v>
       </c>
       <c r="D104" s="5">
         <v>4.71857730089007</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>88.585216477000003</v>
       </c>
       <c r="C105" s="5">
         <v>0.55414391099999705</v>
       </c>
       <c r="D105" s="5">
         <v>7.8209340775098335</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>89.170502595000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.58528611799999908</v>
       </c>
       <c r="D106" s="5">
         <v>8.2229988748397922</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>88.747621726999995</v>
       </c>
       <c r="C107" s="5">
         <v>-0.42288086800000713</v>
       </c>
       <c r="D107" s="5">
         <v>-5.5447483683156218</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>89.122460833000005</v>
       </c>
       <c r="C108" s="5">
         <v>0.37483910600001025</v>
       </c>
       <c r="D108" s="5">
         <v>5.1877953566163315</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>89.467016426000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.3445555929999955</v>
       </c>
       <c r="D109" s="5">
         <v>4.7392402461014171</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>89.465732989000003</v>
       </c>
       <c r="C110" s="5">
         <v>-1.283436999997889E-3</v>
       </c>
       <c r="D110" s="5">
         <v>-1.721307977248232E-2</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>90.274040249999999</v>
       </c>
       <c r="C111" s="5">
         <v>0.80830726099999595</v>
       </c>
       <c r="D111" s="5">
         <v>11.397095049478544</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>90.229664181000004</v>
       </c>
       <c r="C112" s="5">
         <v>-4.43760689999948E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-0.58829255982224549</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>90.980272061999997</v>
       </c>
       <c r="C113" s="5">
         <v>0.75060788099999343</v>
       </c>
       <c r="D113" s="5">
         <v>10.452279236832297</v>
       </c>
       <c r="E113" s="5">
         <v>4.2387258176486364</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>90.606969929000002</v>
       </c>
       <c r="C114" s="5">
         <v>-0.37330213299999571</v>
       </c>
       <c r="D114" s="5">
         <v>-4.8141242682435799</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>90.867250822000003</v>
       </c>
       <c r="C115" s="5">
         <v>0.2602808930000009</v>
       </c>
       <c r="D115" s="5">
         <v>3.5021522208776412</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>91.056471880000004</v>
       </c>
       <c r="C116" s="5">
         <v>0.18922105800000111</v>
       </c>
       <c r="D116" s="5">
         <v>2.5276875388496434</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>91.029321347000007</v>
       </c>
       <c r="C117" s="5">
         <v>-2.7150532999996813E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.35722076008813941</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>91.270954748999998</v>
       </c>
       <c r="C118" s="5">
         <v>0.24163340199999084</v>
       </c>
       <c r="D118" s="5">
         <v>3.2322666518056709</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>91.138599807999995</v>
       </c>
       <c r="C119" s="5">
         <v>-0.13235494100000267</v>
       </c>
       <c r="D119" s="5">
         <v>-1.726346357573294</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>92.298849415999996</v>
       </c>
       <c r="C120" s="5">
         <v>1.1602496080000009</v>
       </c>
       <c r="D120" s="5">
         <v>16.393096281270438</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>93.360461569999998</v>
       </c>
       <c r="C121" s="5">
         <v>1.0616121540000023</v>
       </c>
       <c r="D121" s="5">
         <v>14.709777034231507</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>92.930596370000004</v>
       </c>
       <c r="C122" s="5">
         <v>-0.42986519999999473</v>
       </c>
       <c r="D122" s="5">
         <v>-5.3874368450290149</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>92.904251457000001</v>
       </c>
       <c r="C123" s="5">
         <v>-2.6344913000002634E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.3396583162141309</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>93.086869077000003</v>
       </c>
       <c r="C124" s="5">
         <v>0.18261762000000203</v>
       </c>
       <c r="D124" s="5">
         <v>2.3844537659410747</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>93.099539610999997</v>
       </c>
       <c r="C125" s="5">
         <v>1.2670533999994404E-2</v>
       </c>
       <c r="D125" s="5">
         <v>0.16346052690925372</v>
       </c>
       <c r="E125" s="5">
         <v>2.32937042390442</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>92.928896374000004</v>
       </c>
       <c r="C126" s="5">
         <v>-0.17064323699999306</v>
       </c>
       <c r="D126" s="5">
         <v>-2.1774558432568258</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>93.122753004000003</v>
       </c>
       <c r="C127" s="5">
         <v>0.19385662999999909</v>
       </c>
       <c r="D127" s="5">
         <v>2.5322117038549363</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>93.229034331999998</v>
       </c>
       <c r="C128" s="5">
         <v>0.10628132799999435</v>
       </c>
       <c r="D128" s="5">
         <v>1.3781940293927208</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>93.348378017000002</v>
       </c>
       <c r="C129" s="5">
         <v>0.11934368500000403</v>
       </c>
       <c r="D129" s="5">
         <v>1.5469970516101439</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>93.105492949999999</v>
       </c>
       <c r="C130" s="5">
         <v>-0.24288506700000312</v>
       </c>
       <c r="D130" s="5">
         <v>-3.07800804165268</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>93.666959339000002</v>
       </c>
       <c r="C131" s="5">
         <v>0.56146638900000312</v>
       </c>
       <c r="D131" s="5">
         <v>7.4814261188445697</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>94.013025190999997</v>
       </c>
       <c r="C132" s="5">
         <v>0.34606585199999529</v>
       </c>
       <c r="D132" s="5">
         <v>4.5247813147623495</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>94.163211024000006</v>
       </c>
       <c r="C133" s="5">
         <v>0.15018583300000898</v>
       </c>
       <c r="D133" s="5">
         <v>1.9339335828163051</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>94.730019658000003</v>
       </c>
       <c r="C134" s="5">
         <v>0.56680863399999737</v>
       </c>
       <c r="D134" s="5">
         <v>7.4673182399852767</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>94.971809221000001</v>
       </c>
       <c r="C135" s="5">
         <v>0.24178956299999754</v>
       </c>
       <c r="D135" s="5">
         <v>3.1062538618152002</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>95.373263882000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.40145466100000249</v>
       </c>
       <c r="D136" s="5">
         <v>5.1921199562731113</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>95.607444913999998</v>
       </c>
       <c r="C137" s="5">
         <v>0.23418103199999507</v>
       </c>
       <c r="D137" s="5">
         <v>2.9866184596074596</v>
       </c>
       <c r="E137" s="5">
         <v>2.6937891567228478</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>95.797441630999998</v>
       </c>
       <c r="C138" s="5">
         <v>0.18999671699999965</v>
       </c>
       <c r="D138" s="5">
         <v>2.4109484489703181</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>95.513836812999998</v>
       </c>
       <c r="C139" s="5">
         <v>-0.28360481800000059</v>
       </c>
       <c r="D139" s="5">
         <v>-3.4952784303235784</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>96.003056385999997</v>
       </c>
       <c r="C140" s="5">
         <v>0.48921957299999974</v>
       </c>
       <c r="D140" s="5">
         <v>6.3225102807332068</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>96.282189614000004</v>
       </c>
       <c r="C141" s="5">
         <v>0.27913322800000628</v>
       </c>
       <c r="D141" s="5">
         <v>3.545393785715456</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>96.006560066999995</v>
       </c>
       <c r="C142" s="5">
         <v>-0.2756295470000083</v>
       </c>
       <c r="D142" s="5">
         <v>-3.3816959381195555</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>95.812351222999993</v>
       </c>
       <c r="C143" s="5">
         <v>-0.19420884400000205</v>
       </c>
       <c r="D143" s="5">
         <v>-2.4006187188615025</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>95.095269148</v>
       </c>
       <c r="C144" s="5">
         <v>-0.71708207499999332</v>
       </c>
       <c r="D144" s="5">
         <v>-8.6204595821736127</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>95.386217545999997</v>
       </c>
       <c r="C145" s="5">
         <v>0.29094839799999761</v>
       </c>
       <c r="D145" s="5">
         <v>3.7338716811229578</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>95.239722584999996</v>
       </c>
       <c r="C146" s="5">
         <v>-0.14649496100000192</v>
       </c>
       <c r="D146" s="5">
         <v>-1.827482116381951</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>95.493535041000001</v>
       </c>
       <c r="C147" s="5">
         <v>0.25381245600000568</v>
       </c>
       <c r="D147" s="5">
         <v>3.2452753714040439</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>95.411187772000005</v>
       </c>
       <c r="C148" s="5">
         <v>-8.2347268999996004E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-1.0299063283197629</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>95.457720412</v>
       </c>
       <c r="C149" s="5">
         <v>4.653263999999524E-2</v>
       </c>
       <c r="D149" s="5">
         <v>0.58682000726963945</v>
       </c>
       <c r="E149" s="5">
         <v>-0.15660339227209219</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>95.467985900000002</v>
       </c>
       <c r="C150" s="5">
         <v>1.026548800000171E-2</v>
       </c>
       <c r="D150" s="5">
         <v>0.12912391169650483</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>95.694271717999996</v>
       </c>
       <c r="C151" s="5">
         <v>0.22628581799999381</v>
       </c>
       <c r="D151" s="5">
         <v>2.8817103262621213</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>95.727053299000005</v>
       </c>
       <c r="C152" s="5">
         <v>3.2781581000008941E-2</v>
       </c>
       <c r="D152" s="5">
         <v>0.41185431669643613</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>95.689274928000003</v>
       </c>
       <c r="C153" s="5">
         <v>-3.7778371000001698E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.47254953364082031</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>96.094993845000005</v>
       </c>
       <c r="C154" s="5">
         <v>0.40571891700000151</v>
       </c>
       <c r="D154" s="5">
         <v>5.2082978065318919</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>96.022941774000003</v>
       </c>
       <c r="C155" s="5">
         <v>-7.2052071000001661E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-0.896059290494855</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>96.232025084</v>
       </c>
       <c r="C156" s="5">
         <v>0.20908330999999691</v>
       </c>
       <c r="D156" s="5">
         <v>2.6444371372224662</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>96.571571673999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.33954658999999765</v>
       </c>
       <c r="D157" s="5">
         <v>4.3172411254017495</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>96.730537917000007</v>
       </c>
       <c r="C158" s="5">
         <v>0.15896624300000894</v>
       </c>
       <c r="D158" s="5">
         <v>1.9932993524531595</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>96.985226276999995</v>
       </c>
       <c r="C159" s="5">
         <v>0.25468835999998873</v>
       </c>
       <c r="D159" s="5">
         <v>3.2057195418241369</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>97.102846572000004</v>
       </c>
       <c r="C160" s="5">
         <v>0.11762029500000892</v>
       </c>
       <c r="D160" s="5">
         <v>1.4650647109171411</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>97.400793750999995</v>
       </c>
       <c r="C161" s="5">
         <v>0.29794717899999057</v>
       </c>
       <c r="D161" s="5">
         <v>3.7448186483718171</v>
       </c>
       <c r="E161" s="5">
         <v>2.0355329360617347</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>99.830121319</v>
       </c>
       <c r="C162" s="5">
         <v>2.429327568000005</v>
       </c>
       <c r="D162" s="5">
         <v>34.396894458709056</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>99.571705398999995</v>
       </c>
       <c r="C163" s="5">
         <v>-0.25841592000000446</v>
       </c>
       <c r="D163" s="5">
         <v>-3.062423175553397</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>100.03086347</v>
       </c>
       <c r="C164" s="5">
         <v>0.4591580710000045</v>
       </c>
       <c r="D164" s="5">
         <v>5.676121605706097</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>98.981312966000004</v>
       </c>
       <c r="C165" s="5">
         <v>-1.0495505039999955</v>
       </c>
       <c r="D165" s="5">
         <v>-11.888963111223639</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>98.934767476999994</v>
       </c>
       <c r="C166" s="5">
         <v>-4.6545489000010321E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.56283708400587384</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>99.043039727999997</v>
       </c>
       <c r="C167" s="5">
         <v>0.10827225100000248</v>
       </c>
       <c r="D167" s="5">
         <v>1.3211897602497968</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>98.659608199000004</v>
       </c>
       <c r="C168" s="5">
         <v>-0.38343152899999211</v>
       </c>
       <c r="D168" s="5">
         <v>-4.5479834979064275</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>99.012101928999996</v>
       </c>
       <c r="C169" s="5">
         <v>0.35249372999999196</v>
       </c>
       <c r="D169" s="5">
         <v>4.3726537167124935</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>98.900478294999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.1116236339999972</v>
       </c>
       <c r="D170" s="5">
         <v>-1.3444914032780253</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>97.946303655999998</v>
       </c>
       <c r="C171" s="5">
         <v>-0.95417463900000143</v>
       </c>
       <c r="D171" s="5">
         <v>-10.982394180918353</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>97.540946783999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.4053568719999987</v>
       </c>
       <c r="D172" s="5">
         <v>-4.8547768867031049</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>98.094491939999997</v>
       </c>
       <c r="C173" s="5">
         <v>0.55354515599999843</v>
       </c>
       <c r="D173" s="5">
         <v>7.026633513315117</v>
       </c>
       <c r="E173" s="5">
         <v>0.71220999571461885</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>98.382975774000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.28848383400000444</v>
       </c>
       <c r="D174" s="5">
         <v>3.5866974735097923</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>98.526147812999994</v>
       </c>
       <c r="C175" s="5">
         <v>0.14317203899999242</v>
       </c>
       <c r="D175" s="5">
         <v>1.7603478364990099</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>99.211116320000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.68496850700000778</v>
       </c>
       <c r="D176" s="5">
         <v>8.6690823325663366</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>97.920907889000006</v>
       </c>
       <c r="C177" s="5">
         <v>-1.2902084309999964</v>
       </c>
       <c r="D177" s="5">
         <v>-14.536408121810062</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>97.237285213000007</v>
       </c>
       <c r="C178" s="5">
         <v>-0.68362267599999882</v>
       </c>
       <c r="D178" s="5">
         <v>-8.063339408953107</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>96.769968008999996</v>
       </c>
       <c r="C179" s="5">
         <v>-0.46731720400001109</v>
       </c>
       <c r="D179" s="5">
         <v>-5.6171108264303271</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>96.740911847000007</v>
       </c>
       <c r="C180" s="5">
         <v>-2.9056161999989172E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-0.35971770606670894</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>96.019634424000003</v>
       </c>
       <c r="C181" s="5">
         <v>-0.72127742300000364</v>
       </c>
       <c r="D181" s="5">
         <v>-8.5890002626515241</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>95.894828959999998</v>
       </c>
       <c r="C182" s="5">
         <v>-0.12480546400000492</v>
       </c>
       <c r="D182" s="5">
         <v>-1.5486470464318836</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>95.328756999999996</v>
       </c>
       <c r="C183" s="5">
         <v>-0.56607196000000215</v>
       </c>
       <c r="D183" s="5">
         <v>-6.8581420938835898</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>94.743021261999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.58573573799999679</v>
       </c>
       <c r="D184" s="5">
         <v>-7.1291126749216893</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>95.239841018000007</v>
       </c>
       <c r="C185" s="5">
         <v>0.49681975600000783</v>
       </c>
       <c r="D185" s="5">
         <v>6.4773375755162066</v>
       </c>
       <c r="E185" s="5">
         <v>-2.9101031725064175</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>95.792585740000007</v>
       </c>
       <c r="C186" s="5">
         <v>0.55274472199999991</v>
       </c>
       <c r="D186" s="5">
         <v>7.1911216058844651</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>95.459289482000003</v>
       </c>
       <c r="C187" s="5">
         <v>-0.33329625800000429</v>
       </c>
       <c r="D187" s="5">
         <v>-4.0962445700957417</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>95.835170582000003</v>
       </c>
       <c r="C188" s="5">
         <v>0.37588110000000086</v>
       </c>
       <c r="D188" s="5">
         <v>4.8288139803826402</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>96.715452142000004</v>
       </c>
       <c r="C189" s="5">
         <v>0.88028156000000024</v>
       </c>
       <c r="D189" s="5">
         <v>11.596700702952578</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>96.165159900999996</v>
       </c>
       <c r="C190" s="5">
         <v>-0.55029224100000818</v>
       </c>
       <c r="D190" s="5">
         <v>-6.6181014712822446</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>96.059111310000006</v>
       </c>
       <c r="C191" s="5">
         <v>-0.10604859099998976</v>
       </c>
       <c r="D191" s="5">
         <v>-1.3153337873776594</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>95.431842940999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.62726836900000649</v>
       </c>
       <c r="D192" s="5">
         <v>-7.5606343548744626</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>95.118818028000007</v>
       </c>
       <c r="C193" s="5">
         <v>-0.31302491299999247</v>
       </c>
       <c r="D193" s="5">
         <v>-3.8658678893877974</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>94.825001551</v>
       </c>
       <c r="C194" s="5">
         <v>-0.29381647700000713</v>
       </c>
       <c r="D194" s="5">
         <v>-3.6443995885569902</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>94.574631924000002</v>
       </c>
       <c r="C195" s="5">
         <v>-0.25036962699999776</v>
       </c>
       <c r="D195" s="5">
         <v>-3.1227917545390227</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>94.334109631000004</v>
       </c>
       <c r="C196" s="5">
         <v>-0.24052229299999794</v>
       </c>
       <c r="D196" s="5">
         <v>-3.0095129993677361</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>94.302768143999998</v>
       </c>
       <c r="C197" s="5">
         <v>-3.1341487000005941E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-0.39795929234156535</v>
       </c>
       <c r="E197" s="5">
         <v>-0.98390848197962288</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>93.910086351999993</v>
       </c>
       <c r="C198" s="5">
         <v>-0.39268179200000475</v>
       </c>
       <c r="D198" s="5">
         <v>-4.8839984510588579</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>94.014352224000007</v>
       </c>
       <c r="C199" s="5">
         <v>0.10426587200001336</v>
       </c>
       <c r="D199" s="5">
         <v>1.3404941464609132</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>94.074174447000004</v>
       </c>
       <c r="C200" s="5">
         <v>5.9822222999997621E-2</v>
       </c>
       <c r="D200" s="5">
         <v>0.76624931706976707</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>96.132654360999993</v>
       </c>
       <c r="C201" s="5">
         <v>2.0584799139999888</v>
       </c>
       <c r="D201" s="5">
         <v>29.660059832701634</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>96.132598406</v>
       </c>
       <c r="C202" s="5">
         <v>-5.5954999993446108E-5</v>
       </c>
       <c r="D202" s="5">
         <v>-6.9847010339962878E-4</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>96.654843052999993</v>
       </c>
       <c r="C203" s="5">
         <v>0.52224464699999373</v>
       </c>
       <c r="D203" s="5">
         <v>6.7174072479440072</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>97.054958545000005</v>
       </c>
       <c r="C204" s="5">
         <v>0.40011549200001184</v>
       </c>
       <c r="D204" s="5">
         <v>5.0822350815125983</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>97.491530706999995</v>
       </c>
       <c r="C205" s="5">
         <v>0.43657216199999027</v>
       </c>
       <c r="D205" s="5">
         <v>5.5333999806434164</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>97.736600358999993</v>
       </c>
       <c r="C206" s="5">
         <v>0.24506965199999797</v>
       </c>
       <c r="D206" s="5">
         <v>3.0585604425511947</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>98.31307597</v>
       </c>
       <c r="C207" s="5">
         <v>0.57647561100000644</v>
       </c>
       <c r="D207" s="5">
         <v>7.3120938007371628</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>98.467478553999996</v>
       </c>
       <c r="C208" s="5">
         <v>0.15440258399999607</v>
       </c>
       <c r="D208" s="5">
         <v>1.9009877970869393</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>99.109565899000003</v>
       </c>
       <c r="C209" s="5">
         <v>0.6420873450000073</v>
       </c>
       <c r="D209" s="5">
         <v>8.1117958659110201</v>
       </c>
       <c r="E209" s="5">
         <v>5.0971968793747768</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>95.653763276000006</v>
       </c>
       <c r="C210" s="5">
         <v>-3.4558026229999967</v>
       </c>
       <c r="D210" s="5">
         <v>-34.681253019027722</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>96.022321762999994</v>
       </c>
       <c r="C211" s="5">
         <v>0.36855848699998717</v>
       </c>
       <c r="D211" s="5">
         <v>4.7229097776946283</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>96.460868301999994</v>
       </c>
       <c r="C212" s="5">
         <v>0.43854653900000073</v>
       </c>
       <c r="D212" s="5">
         <v>5.620342253281474</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>95.665543283999995</v>
       </c>
       <c r="C213" s="5">
         <v>-0.79532501799999977</v>
       </c>
       <c r="D213" s="5">
         <v>-9.4574955581237639</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>95.743978183999999</v>
       </c>
       <c r="C214" s="5">
         <v>7.8434900000004859E-2</v>
       </c>
       <c r="D214" s="5">
         <v>0.98831271781971708</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>95.773409537000006</v>
       </c>
       <c r="C215" s="5">
         <v>2.9431353000006766E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.36949995499233612</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>94.955167641000003</v>
       </c>
       <c r="C216" s="5">
         <v>-0.81824189600000352</v>
       </c>
       <c r="D216" s="5">
         <v>-9.7839360987039612</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>95.492666818999993</v>
       </c>
       <c r="C217" s="5">
         <v>0.53749917799999025</v>
       </c>
       <c r="D217" s="5">
         <v>7.0081870376272892</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>95.352242418000003</v>
       </c>
       <c r="C218" s="5">
         <v>-0.14042440099998998</v>
       </c>
       <c r="D218" s="5">
         <v>-1.7504281812575906</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>95.119431698</v>
       </c>
       <c r="C219" s="5">
         <v>-0.23281072000000336</v>
       </c>
       <c r="D219" s="5">
         <v>-2.8908770452081178</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>95.077000342999995</v>
       </c>
       <c r="C220" s="5">
         <v>-4.2431355000005055E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-0.53399064642773997</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>95.310503957999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.23350361500000361</v>
       </c>
       <c r="D221" s="5">
         <v>2.9872672152827962</v>
       </c>
       <c r="E221" s="5">
         <v>-3.8331940076011706</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>94.571688144000007</v>
       </c>
       <c r="C222" s="5">
         <v>-0.73881581399999163</v>
       </c>
       <c r="D222" s="5">
         <v>-8.9154941610136706</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>94.368002790999995</v>
       </c>
       <c r="C223" s="5">
         <v>-0.20368535300001156</v>
       </c>
       <c r="D223" s="5">
         <v>-2.5541232852537177</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>93.971016191999993</v>
       </c>
       <c r="C224" s="5">
         <v>-0.39698659900000166</v>
       </c>
       <c r="D224" s="5">
         <v>-4.9329724876360448</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>94.949722500999997</v>
       </c>
       <c r="C225" s="5">
         <v>0.97870630900000322</v>
       </c>
       <c r="D225" s="5">
         <v>13.239337065238077</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>95.111735870000004</v>
       </c>
       <c r="C226" s="5">
         <v>0.1620133690000074</v>
       </c>
       <c r="D226" s="5">
         <v>2.0668938137350379</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>95.264545996999999</v>
       </c>
       <c r="C227" s="5">
         <v>0.15281012699999508</v>
       </c>
       <c r="D227" s="5">
         <v>1.9450936273623931</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>95.785079026999995</v>
       </c>
       <c r="C228" s="5">
         <v>0.52053302999999573</v>
       </c>
       <c r="D228" s="5">
         <v>6.7575792959646108</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>96.645085078999998</v>
       </c>
       <c r="C229" s="5">
         <v>0.8600060520000028</v>
       </c>
       <c r="D229" s="5">
         <v>11.322494662436778</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>94.397012320000002</v>
       </c>
       <c r="C230" s="5">
         <v>-2.2480727589999958</v>
       </c>
       <c r="D230" s="5">
         <v>-24.605144068518413</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>96.003913902999997</v>
       </c>
       <c r="C231" s="5">
         <v>1.6069015829999955</v>
       </c>
       <c r="D231" s="5">
         <v>22.452675087757502</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>96.003756516999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.5738599999792768E-4</v>
       </c>
       <c r="D232" s="5">
         <v>-1.9672270580861628E-3</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>95.761260962999998</v>
       </c>
       <c r="C233" s="5">
         <v>-0.24249555400000133</v>
       </c>
       <c r="D233" s="5">
         <v>-2.9893193431931864</v>
       </c>
       <c r="E233" s="5">
         <v>0.47293528654368533</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>96.002104789000001</v>
       </c>
       <c r="C234" s="5">
         <v>0.24084382600000254</v>
       </c>
       <c r="D234" s="5">
         <v>3.0601532578676593</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>95.940762551000006</v>
       </c>
       <c r="C235" s="5">
         <v>-6.1342237999994609E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-0.76407224928328743</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>95.532192460999994</v>
       </c>
       <c r="C236" s="5">
         <v>-0.40857009000001199</v>
       </c>
       <c r="D236" s="5">
         <v>-4.9922688151004202</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>95.729911579000003</v>
       </c>
       <c r="C237" s="5">
         <v>0.19771911800000908</v>
       </c>
       <c r="D237" s="5">
         <v>2.5120584931438872</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>95.405197475999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.32471410300000514</v>
       </c>
       <c r="D238" s="5">
         <v>-3.995293481465223</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>95.245424631000006</v>
       </c>
       <c r="C239" s="5">
         <v>-0.159772844999992</v>
       </c>
       <c r="D239" s="5">
         <v>-1.9912048006724414</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>94.880056647000004</v>
       </c>
       <c r="C240" s="5">
         <v>-0.36536798400000237</v>
       </c>
       <c r="D240" s="5">
         <v>-4.5073917809584589</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>94.432558306000004</v>
       </c>
       <c r="C241" s="5">
         <v>-0.4474983409999993</v>
       </c>
       <c r="D241" s="5">
         <v>-5.5152231011825421</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>94.078360814000007</v>
       </c>
       <c r="C242" s="5">
         <v>-0.35419749199999728</v>
       </c>
       <c r="D242" s="5">
         <v>-4.409257255228094</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>94.258947464000002</v>
       </c>
       <c r="C243" s="5">
         <v>0.18058664999999507</v>
       </c>
       <c r="D243" s="5">
         <v>2.3279159972332764</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>94.324834675000005</v>
       </c>
       <c r="C244" s="5">
         <v>6.5887211000003276E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.84203494420593827</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>94.316988968999993</v>
       </c>
       <c r="C245" s="5">
         <v>-7.8457060000118872E-3</v>
       </c>
       <c r="D245" s="5">
         <v>-9.9767376812898156E-2</v>
       </c>
       <c r="E245" s="5">
         <v>-1.5082006851998786</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>94.373648618000004</v>
       </c>
       <c r="C246" s="5">
         <v>5.6659649000010859E-2</v>
       </c>
       <c r="D246" s="5">
         <v>0.72327029936840592</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>94.383093079999995</v>
       </c>
       <c r="C247" s="5">
         <v>9.4444619999904944E-3</v>
       </c>
       <c r="D247" s="5">
         <v>0.12015636440860789</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>94.337946844000001</v>
       </c>
       <c r="C248" s="5">
         <v>-4.5146235999993678E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.57248796216764486</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>93.720228019000004</v>
       </c>
       <c r="C249" s="5">
         <v>-0.6177188249999972</v>
       </c>
       <c r="D249" s="5">
         <v>-7.5806313255808337</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>93.814625489999997</v>
       </c>
       <c r="C250" s="5">
         <v>9.4397470999993516E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.2153897260920754</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>93.602573333999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.2120521559999986</v>
       </c>
       <c r="D251" s="5">
         <v>-2.6789305596588875</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>93.953034544999994</v>
       </c>
       <c r="C252" s="5">
         <v>0.35046121099999539</v>
       </c>
       <c r="D252" s="5">
         <v>4.5866561316986187</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>93.975369198999999</v>
       </c>
       <c r="C253" s="5">
         <v>2.2334654000005116E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.28563904220877401</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>93.904833948000004</v>
       </c>
       <c r="C254" s="5">
         <v>-7.0535250999995469E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.89697714432375175</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>94.126543312999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.22170936499999527</v>
       </c>
       <c r="D255" s="5">
         <v>2.8702822865289912</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>94.207434560999999</v>
       </c>
       <c r="C256" s="5">
         <v>8.089124800000036E-2</v>
       </c>
       <c r="D256" s="5">
         <v>1.0361543425938091</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>94.382780367999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.17534580699999935</v>
       </c>
       <c r="D257" s="5">
         <v>2.2565353634823815</v>
       </c>
       <c r="E257" s="5">
         <v>6.975561849373868E-2</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>94.193652068000006</v>
       </c>
       <c r="C258" s="5">
         <v>-0.18912829999999303</v>
       </c>
       <c r="D258" s="5">
         <v>-2.3782865946053278</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>94.214801997999999</v>
       </c>
       <c r="C259" s="5">
         <v>2.1149929999992878E-2</v>
       </c>
       <c r="D259" s="5">
         <v>0.26977701664951947</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>94.446843283999996</v>
       </c>
       <c r="C260" s="5">
         <v>0.23204128599999763</v>
       </c>
       <c r="D260" s="5">
         <v>2.9958407069963888</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>95.197578878000002</v>
       </c>
       <c r="C261" s="5">
         <v>0.75073559400000534</v>
       </c>
       <c r="D261" s="5">
         <v>9.966771687589727</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>95.554927043999996</v>
       </c>
       <c r="C262" s="5">
         <v>0.35734816599999419</v>
       </c>
       <c r="D262" s="5">
         <v>4.5986750855740777</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>95.914958636999998</v>
       </c>
       <c r="C263" s="5">
         <v>0.3600315930000022</v>
       </c>
       <c r="D263" s="5">
         <v>4.6162390653148089</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>95.942627231000003</v>
       </c>
       <c r="C264" s="5">
         <v>2.7668594000004987E-2</v>
       </c>
       <c r="D264" s="5">
         <v>0.34671382088709013</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>96.106803952000007</v>
       </c>
       <c r="C265" s="5">
         <v>0.16417672100000402</v>
       </c>
       <c r="D265" s="5">
         <v>2.0728729597780937</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>96.283305749999997</v>
       </c>
       <c r="C266" s="5">
         <v>0.17650179799998966</v>
       </c>
       <c r="D266" s="5">
         <v>2.226217920593343</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>96.234678927000004</v>
       </c>
       <c r="C267" s="5">
         <v>-4.8626822999992214E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.60436618777762741</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>96.285993676999993</v>
       </c>
       <c r="C268" s="5">
         <v>5.1314749999988862E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.64175007738282996</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>96.715825722999995</v>
       </c>
       <c r="C269" s="5">
         <v>0.42983204600000136</v>
       </c>
       <c r="D269" s="5">
         <v>5.4904457924080496</v>
       </c>
       <c r="E269" s="5">
         <v>2.4718972527651983</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>97.050113937999996</v>
       </c>
       <c r="C270" s="5">
         <v>0.33428821500000083</v>
       </c>
       <c r="D270" s="5">
         <v>4.2274390627880631</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>97.133244247999997</v>
       </c>
       <c r="C271" s="5">
         <v>8.3130310000001373E-2</v>
       </c>
       <c r="D271" s="5">
         <v>1.0327415255284578</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>97.005688520000007</v>
       </c>
       <c r="C272" s="5">
         <v>-0.12755572799999015</v>
       </c>
       <c r="D272" s="5">
         <v>-1.564512294486109</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>98.066843831</v>
       </c>
       <c r="C273" s="5">
         <v>1.0611553109999932</v>
       </c>
       <c r="D273" s="5">
         <v>13.9462268671789</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>98.549712760999995</v>
       </c>
       <c r="C274" s="5">
         <v>0.48286892999999509</v>
       </c>
       <c r="D274" s="5">
         <v>6.0713202572100222</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>98.915974525999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.3662617650000044</v>
       </c>
       <c r="D275" s="5">
         <v>4.552122789922497</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>99.434838408000005</v>
       </c>
       <c r="C276" s="5">
         <v>0.51886388200000511</v>
       </c>
       <c r="D276" s="5">
         <v>6.4794156342617093</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>100.17134919</v>
       </c>
       <c r="C277" s="5">
         <v>0.73651078199999631</v>
       </c>
       <c r="D277" s="5">
         <v>9.2595509804150424</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>100.52261221000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.35126302000000464</v>
       </c>
       <c r="D278" s="5">
         <v>4.2900583078324672</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>100.49227256</v>
       </c>
       <c r="C279" s="5">
         <v>-3.0339650000001939E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-0.36158236624547202</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>100.20648495</v>
       </c>
       <c r="C280" s="5">
         <v>-0.28578760999999986</v>
       </c>
       <c r="D280" s="5">
         <v>-3.359776173198048</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>100.85594528</v>
       </c>
       <c r="C281" s="5">
         <v>0.64946032999999659</v>
       </c>
       <c r="D281" s="5">
         <v>8.0607835083651871</v>
       </c>
       <c r="E281" s="5">
         <v>4.280705382030825</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>101.11421042000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.258265140000006</v>
       </c>
       <c r="D282" s="5">
         <v>3.1165295965295714</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>101.34644819</v>
       </c>
       <c r="C283" s="5">
         <v>0.23223776999999757</v>
       </c>
       <c r="D283" s="5">
         <v>2.7912284438855295</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>101.54623261</v>
       </c>
       <c r="C284" s="5">
         <v>0.1997844200000003</v>
       </c>
       <c r="D284" s="5">
         <v>2.3913790544762614</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>101.61892159</v>
       </c>
       <c r="C285" s="5">
         <v>7.268897999999524E-2</v>
       </c>
       <c r="D285" s="5">
         <v>0.86237576623824364</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>101.98229442</v>
       </c>
       <c r="C286" s="5">
         <v>0.36337283000000298</v>
       </c>
       <c r="D286" s="5">
         <v>4.3764116696625166</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>102.78089402000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.79859960000000285</v>
       </c>
       <c r="D287" s="5">
         <v>9.8123912620382328</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>103.71279331</v>
       </c>
       <c r="C288" s="5">
         <v>0.93189928999998983</v>
       </c>
       <c r="D288" s="5">
         <v>11.439533145174119</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>103.27646971</v>
       </c>
       <c r="C289" s="5">
         <v>-0.43632359999999437</v>
       </c>
       <c r="D289" s="5">
         <v>-4.9332531366505172</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>103.85728655</v>
       </c>
       <c r="C290" s="5">
         <v>0.58081683999999711</v>
       </c>
       <c r="D290" s="5">
         <v>6.9613933866041089</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>103.77460895</v>
       </c>
       <c r="C291" s="5">
         <v>-8.2677599999996687E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.95111167488274306</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>104.45235578</v>
       </c>
       <c r="C292" s="5">
         <v>0.6777468300000038</v>
       </c>
       <c r="D292" s="5">
         <v>8.1248718939054942</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>104.49401453</v>
       </c>
       <c r="C293" s="5">
         <v>4.1658749999996303E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.47964742388857395</v>
       </c>
       <c r="E293" s="5">
         <v>3.6071936462445109</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>105.12308401</v>
       </c>
       <c r="C294" s="5">
         <v>0.62906947999999829</v>
       </c>
       <c r="D294" s="5">
         <v>7.4682422638038481</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>105.678437</v>
       </c>
       <c r="C295" s="5">
         <v>0.55535299000000293</v>
       </c>
       <c r="D295" s="5">
         <v>6.5269410170142095</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>105.98650785</v>
       </c>
       <c r="C296" s="5">
         <v>0.3080708499999929</v>
       </c>
       <c r="D296" s="5">
         <v>3.5548436638683123</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>106.87834915000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.89184130000001005</v>
       </c>
       <c r="D297" s="5">
         <v>10.578285167482605</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>107.14940151</v>
       </c>
       <c r="C298" s="5">
         <v>0.27105235999999877</v>
       </c>
       <c r="D298" s="5">
         <v>3.0861097879941513</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>107.62981424</v>
       </c>
       <c r="C299" s="5">
         <v>0.48041272999999762</v>
       </c>
       <c r="D299" s="5">
         <v>5.5149733036488735</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>108.11536027</v>
       </c>
       <c r="C300" s="5">
         <v>0.48554602999999474</v>
       </c>
       <c r="D300" s="5">
         <v>5.5498716318381547</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>108.07586834</v>
       </c>
       <c r="C301" s="5">
         <v>-3.9491929999996955E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-0.43745147546179197</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>107.94475877000001</v>
       </c>
       <c r="C302" s="5">
         <v>-0.13110956999999246</v>
       </c>
       <c r="D302" s="5">
         <v>-1.446076486143788</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>108.52428053</v>
       </c>
       <c r="C303" s="5">
         <v>0.57952175999999156</v>
       </c>
       <c r="D303" s="5">
         <v>6.6361022653909307</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>108.41722479000001</v>
       </c>
       <c r="C304" s="5">
         <v>-0.10705573999999274</v>
       </c>
       <c r="D304" s="5">
         <v>-1.1773601957128954</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>108.72372697</v>
       </c>
       <c r="C305" s="5">
         <v>0.30650217999999541</v>
       </c>
       <c r="D305" s="5">
         <v>3.4457232889995915</v>
       </c>
       <c r="E305" s="5">
         <v>4.0478035598734419</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>108.45417809999999</v>
       </c>
       <c r="C306" s="5">
         <v>-0.26954887000000838</v>
       </c>
       <c r="D306" s="5">
         <v>-2.9348177284436727</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>108.21629403999999</v>
       </c>
       <c r="C307" s="5">
         <v>-0.23788405999999895</v>
       </c>
       <c r="D307" s="5">
         <v>-2.6005655793255311</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>108.0131665</v>
       </c>
       <c r="C308" s="5">
         <v>-0.203127539999997</v>
       </c>
       <c r="D308" s="5">
         <v>-2.2293525707978712</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>106.83243621</v>
       </c>
       <c r="C309" s="5">
         <v>-1.1807302899999996</v>
       </c>
       <c r="D309" s="5">
         <v>-12.357004986923425</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>107.04052659</v>
       </c>
       <c r="C310" s="5">
         <v>0.20809038000000157</v>
       </c>
       <c r="D310" s="5">
         <v>2.3625879902526625</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>108.1787661</v>
       </c>
       <c r="C311" s="5">
         <v>1.1382395100000053</v>
       </c>
       <c r="D311" s="5">
         <v>13.533869202738401</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>108.89055349</v>
       </c>
       <c r="C312" s="5">
         <v>0.7117873899999978</v>
       </c>
       <c r="D312" s="5">
         <v>8.1877731487284944</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>108.79149798</v>
       </c>
       <c r="C313" s="5">
         <v>-9.9055509999999458E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-1.086170379068796</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>108.3057688</v>
       </c>
       <c r="C314" s="5">
         <v>-0.48572918000000698</v>
       </c>
       <c r="D314" s="5">
         <v>-5.2280986905673288</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>108.47186651</v>
       </c>
       <c r="C315" s="5">
         <v>0.16609771000000251</v>
       </c>
       <c r="D315" s="5">
         <v>1.8559221659089298</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>108.45766399</v>
       </c>
       <c r="C316" s="5">
         <v>-1.4202519999997776E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.1570062054588317</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>108.73974957999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.28208558999999411</v>
       </c>
       <c r="D317" s="5">
         <v>3.1660940607344923</v>
       </c>
       <c r="E317" s="5">
         <v>1.473699480925017E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>108.84911522</v>
       </c>
       <c r="C318" s="5">
         <v>0.10936564000000715</v>
       </c>
       <c r="D318" s="5">
         <v>1.2136056568567533</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>108.62048969</v>
       </c>
       <c r="C319" s="5">
         <v>-0.22862553000000219</v>
       </c>
       <c r="D319" s="5">
         <v>-2.4915534036443532</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>108.25203313</v>
       </c>
       <c r="C320" s="5">
         <v>-0.36845655999999849</v>
       </c>
       <c r="D320" s="5">
         <v>-3.995483475462458</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>107.81392418999999</v>
       </c>
       <c r="C321" s="5">
         <v>-0.43810894000000644</v>
       </c>
       <c r="D321" s="5">
         <v>-4.7498862628355898</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>108.03989408</v>
       </c>
       <c r="C322" s="5">
         <v>0.22596989000000178</v>
       </c>
       <c r="D322" s="5">
         <v>2.5443065641030715</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>107.87540060000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.1644934799999902</v>
       </c>
       <c r="D323" s="5">
         <v>-1.8118084762228426</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>107.95848854</v>
       </c>
       <c r="C324" s="5">
         <v>8.3087939999998639E-2</v>
       </c>
       <c r="D324" s="5">
         <v>0.92819111718118741</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>108.42159493</v>
       </c>
       <c r="C325" s="5">
         <v>0.46310638999999298</v>
       </c>
       <c r="D325" s="5">
         <v>5.2708069988147699</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>109.41916949</v>
       </c>
       <c r="C326" s="5">
         <v>0.99757456000000388</v>
       </c>
       <c r="D326" s="5">
         <v>11.61728877615953</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>109.09943877000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.31973071999999547</v>
       </c>
       <c r="D327" s="5">
         <v>-3.450677882629738</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>109.16434982</v>
       </c>
       <c r="C328" s="5">
         <v>6.4911049999992088E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.71630670634041937</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>108.92145730999999</v>
       </c>
       <c r="C329" s="5">
         <v>-0.24289251000000434</v>
       </c>
       <c r="D329" s="5">
         <v>-2.6375866464719899</v>
       </c>
       <c r="E329" s="5">
         <v>0.16710331842939574</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>108.55967062000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.3617866899999882</v>
       </c>
       <c r="D330" s="5">
         <v>-3.9138298075177658</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>109.2678525</v>
       </c>
       <c r="C331" s="5">
         <v>0.70818187999999793</v>
       </c>
       <c r="D331" s="5">
         <v>8.1151833772471704</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>109.90282028</v>
       </c>
       <c r="C332" s="5">
         <v>0.63496777999999665</v>
       </c>
       <c r="D332" s="5">
         <v>7.2005847062419415</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>111.14260947</v>
       </c>
       <c r="C333" s="5">
         <v>1.2397891899999962</v>
       </c>
       <c r="D333" s="5">
         <v>14.409219597138367</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>109.89060098</v>
       </c>
       <c r="C334" s="5">
         <v>-1.2520084899999944</v>
       </c>
       <c r="D334" s="5">
         <v>-12.711001277759038</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>109.68917571999999</v>
       </c>
       <c r="C335" s="5">
         <v>-0.20142526000000771</v>
       </c>
       <c r="D335" s="5">
         <v>-2.1775145947377172</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>108.53506548999999</v>
       </c>
       <c r="C336" s="5">
         <v>-1.1541102300000006</v>
       </c>
       <c r="D336" s="5">
         <v>-11.920346637476509</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>109.56480993</v>
       </c>
       <c r="C337" s="5">
         <v>1.0297444400000018</v>
       </c>
       <c r="D337" s="5">
         <v>11.99849951504306</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>110.17380979000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.60899986000001149</v>
       </c>
       <c r="D338" s="5">
         <v>6.8777578162088737</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>110.37372089</v>
       </c>
       <c r="C339" s="5">
         <v>0.19991109999999424</v>
       </c>
       <c r="D339" s="5">
         <v>2.1992698993559268</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>111.33527239999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.9615515099999925</v>
       </c>
       <c r="D340" s="5">
-        <v>10.969878095021723</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.969878095021702</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>111.35109518</v>
       </c>
       <c r="C341" s="5">
         <v>1.5822780000007697E-2</v>
       </c>
       <c r="D341" s="5">
         <v>0.17067533125239009</v>
       </c>
       <c r="E341" s="5">
         <v>2.2306329074215814</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>110.32033217</v>
       </c>
       <c r="C342" s="5">
         <v>-1.0307630100000011</v>
       </c>
       <c r="D342" s="5">
         <v>-10.55978888381336</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>110.5195286</v>
       </c>
       <c r="C343" s="5">
         <v>0.19919643000000065</v>
       </c>
       <c r="D343" s="5">
         <v>2.1883899109206073</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>111.19205642</v>
       </c>
       <c r="C344" s="5">
         <v>0.67252781999999911</v>
       </c>
       <c r="D344" s="5">
         <v>7.5515964337490971</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>112.00923942</v>
       </c>
       <c r="C345" s="5">
         <v>0.81718299999999999</v>
       </c>
       <c r="D345" s="5">
         <v>9.1845105250380819</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>112.19891758999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.18967816999999343</v>
       </c>
       <c r="D346" s="5">
         <v>2.051132240155451</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>112.9928089</v>
       </c>
       <c r="C347" s="5">
         <v>0.79389131000000646</v>
       </c>
       <c r="D347" s="5">
         <v>8.8292542081803038</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>111.9957648</v>
       </c>
       <c r="C348" s="5">
         <v>-0.99704409999999655</v>
       </c>
       <c r="D348" s="5">
         <v>-10.089681006562024</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>113.44809386</v>
       </c>
       <c r="C349" s="5">
         <v>1.4523290599999967</v>
       </c>
       <c r="D349" s="5">
         <v>16.720527601030444</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>113.95330439999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.5052105399999931</v>
       </c>
       <c r="D350" s="5">
         <v>5.4767257390010426</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>114.84527237</v>
       </c>
       <c r="C351" s="5">
         <v>0.89196797000001027</v>
       </c>
       <c r="D351" s="5">
         <v>9.8081020782403883</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>114.90798761000001</v>
       </c>
       <c r="C352" s="5">
         <v>6.2715240000002836E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.65727333892717787</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>114.77379258000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13419503000000077</v>
       </c>
       <c r="D353" s="5">
         <v>-1.3924506689083849</v>
       </c>
       <c r="E353" s="5">
         <v>3.0737887170909195</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>115.16465331000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.39086072999999999</v>
       </c>
       <c r="D354" s="5">
         <v>4.1640032057394638</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>115.2229269</v>
       </c>
       <c r="C355" s="5">
         <v>5.8273589999998876E-2</v>
       </c>
       <c r="D355" s="5">
         <v>0.6088955769471216</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>115.30119802999999</v>
       </c>
       <c r="C356" s="5">
         <v>7.8271129999990308E-2</v>
       </c>
       <c r="D356" s="5">
         <v>0.8182145207626057</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>115.89935156999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.59815353999999843</v>
       </c>
       <c r="D357" s="5">
         <v>6.4060291129392155</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>116.66248385</v>
       </c>
       <c r="C358" s="5">
         <v>0.76313228000000777</v>
       </c>
       <c r="D358" s="5">
         <v>8.1938438069119268</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>116.2562269</v>
       </c>
       <c r="C359" s="5">
         <v>-0.40625694999999951</v>
       </c>
       <c r="D359" s="5">
         <v>-4.0996789485178597</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>116.36760692</v>
       </c>
       <c r="C360" s="5">
         <v>0.11138001999999858</v>
       </c>
       <c r="D360" s="5">
         <v>1.155745000438424</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>116.7460298</v>
       </c>
       <c r="C361" s="5">
         <v>0.37842288000000224</v>
       </c>
       <c r="D361" s="5">
         <v>3.9729115829887141</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>116.74102752</v>
       </c>
       <c r="C362" s="5">
         <v>-5.0022799999993595E-3</v>
       </c>
       <c r="D362" s="5">
         <v>-5.1404930846576935E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>116.31110258</v>
       </c>
       <c r="C363" s="5">
         <v>-0.42992494000000647</v>
       </c>
       <c r="D363" s="5">
         <v>-4.3308459349539969</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>116.77882081</v>
       </c>
       <c r="C364" s="5">
         <v>0.46771823000000268</v>
       </c>
       <c r="D364" s="5">
         <v>4.933692383379551</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>117.28265414000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.50383333000000619</v>
       </c>
       <c r="D365" s="5">
         <v>5.3019467796949327</v>
       </c>
       <c r="E365" s="5">
         <v>2.1859184955060673</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>118.57878143000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.2961272900000012</v>
       </c>
       <c r="D366" s="5">
         <v>14.098088547841314</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>119.43802203</v>
       </c>
       <c r="C367" s="5">
         <v>0.85924059999999258</v>
       </c>
       <c r="D367" s="5">
         <v>9.0504431376692054</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>118.00561460999999</v>
       </c>
       <c r="C368" s="5">
         <v>-1.4324074200000041</v>
       </c>
       <c r="D368" s="5">
         <v>-13.47914089967488</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>88.455419425000002</v>
       </c>
       <c r="C369" s="5">
         <v>-29.550195184999993</v>
       </c>
       <c r="D369" s="5">
         <v>-96.8532568223456</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>92.151862558999994</v>
       </c>
       <c r="C370" s="5">
         <v>3.6964431339999919</v>
       </c>
       <c r="D370" s="5">
         <v>63.439135732866944</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>99.224305806000004</v>
       </c>
       <c r="C371" s="5">
         <v>7.0724432470000096</v>
       </c>
       <c r="D371" s="5">
         <v>142.86639124017196</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>99.696748240000005</v>
       </c>
       <c r="C372" s="5">
         <v>0.4724424340000013</v>
       </c>
       <c r="D372" s="5">
         <v>5.8656553637493225</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>100.70042477</v>
       </c>
       <c r="C373" s="5">
         <v>1.0036765299999928</v>
       </c>
       <c r="D373" s="5">
         <v>12.772630112392003</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>102.10988137</v>
       </c>
       <c r="C374" s="5">
         <v>1.4094565999999986</v>
       </c>
       <c r="D374" s="5">
         <v>18.15106206218886</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>102.73362158</v>
       </c>
       <c r="C375" s="5">
         <v>0.62374021000000823</v>
       </c>
       <c r="D375" s="5">
         <v>7.5815801090685753</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>103.29138852</v>
       </c>
       <c r="C376" s="5">
         <v>0.55776693999999338</v>
       </c>
       <c r="D376" s="5">
         <v>6.7132160484827175</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>103.78743365</v>
       </c>
       <c r="C377" s="5">
         <v>0.49604512999999884</v>
       </c>
       <c r="D377" s="5">
         <v>5.9175417461050595</v>
       </c>
       <c r="E377" s="5">
         <v>-11.506578350359298</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>104.99717179</v>
       </c>
       <c r="C378" s="5">
         <v>1.2097381399999989</v>
       </c>
       <c r="D378" s="5">
         <v>14.919554318448004</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>104.21852753</v>
       </c>
       <c r="C379" s="5">
         <v>-0.77864425999999298</v>
       </c>
       <c r="D379" s="5">
         <v>-8.5448888583683491</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>108.01964938</v>
       </c>
       <c r="C380" s="5">
         <v>3.8011218500000012</v>
       </c>
       <c r="D380" s="5">
         <v>53.707112779020186</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>107.36949887999999</v>
       </c>
       <c r="C381" s="5">
         <v>-0.6501505000000094</v>
       </c>
       <c r="D381" s="5">
         <v>-6.9882202458539266</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>108.47279546999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.1032965899999994</v>
       </c>
       <c r="D382" s="5">
         <v>13.052163266844087</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>108.65719715</v>
       </c>
       <c r="C383" s="5">
         <v>0.18440168000000767</v>
       </c>
       <c r="D383" s="5">
         <v>2.0591591430107803</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>111.63856267</v>
       </c>
       <c r="C384" s="5">
         <v>2.9813655199999971</v>
       </c>
       <c r="D384" s="5">
         <v>38.378576821882817</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>112.20170338</v>
       </c>
       <c r="C385" s="5">
         <v>0.56314070999999899</v>
       </c>
       <c r="D385" s="5">
         <v>6.2239790298664888</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>112.91194414</v>
       </c>
       <c r="C386" s="5">
         <v>0.71024076000000491</v>
       </c>
       <c r="D386" s="5">
         <v>7.8661606172156562</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>114.14743109</v>
       </c>
       <c r="C387" s="5">
         <v>1.235486949999995</v>
       </c>
       <c r="D387" s="5">
         <v>13.950197393917584</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>114.64486943</v>
       </c>
       <c r="C388" s="5">
         <v>0.4974383400000022</v>
       </c>
       <c r="D388" s="5">
         <v>5.3566088940983914</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>115.35654038</v>
       </c>
       <c r="C389" s="5">
         <v>0.71167094999999847</v>
       </c>
       <c r="D389" s="5">
         <v>7.7087994658462167</v>
       </c>
       <c r="E389" s="5">
         <v>11.146924365635869</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>114.90070588</v>
       </c>
       <c r="C390" s="5">
         <v>-0.45583449999999459</v>
       </c>
       <c r="D390" s="5">
         <v>-4.640121864230828</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>116.58222908</v>
       </c>
       <c r="C391" s="5">
         <v>1.6815232000000009</v>
       </c>
       <c r="D391" s="5">
         <v>19.046298833289477</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>117.38086272</v>
       </c>
       <c r="C392" s="5">
         <v>0.79863363999999137</v>
       </c>
       <c r="D392" s="5">
         <v>8.5373733396683313</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>118.55484525999999</v>
       </c>
       <c r="C393" s="5">
         <v>1.1739825399999972</v>
       </c>
       <c r="D393" s="5">
         <v>12.684486613252588</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>119.17902508</v>
       </c>
       <c r="C394" s="5">
         <v>0.62417982000000904</v>
       </c>
       <c r="D394" s="5">
         <v>6.5040799942013727</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>117.56390543000001</v>
       </c>
       <c r="C395" s="5">
         <v>-1.6151196499999969</v>
       </c>
       <c r="D395" s="5">
         <v>-15.103435589611525</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>121.13707552</v>
       </c>
       <c r="C396" s="5">
         <v>3.5731700899999908</v>
       </c>
       <c r="D396" s="5">
         <v>43.230978922644937</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>121.91816861</v>
       </c>
       <c r="C397" s="5">
         <v>0.78109308999999882</v>
       </c>
       <c r="D397" s="5">
         <v>8.0180036533636247</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>122.17835032000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.26018171000001189</v>
       </c>
       <c r="D398" s="5">
         <v>2.5911549560226899</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>122.65575898</v>
       </c>
       <c r="C399" s="5">
         <v>0.47740865999999471</v>
       </c>
       <c r="D399" s="5">
         <v>4.7910633881404152</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>122.97817087</v>
       </c>
       <c r="C400" s="5">
         <v>0.32241188999999792</v>
       </c>
       <c r="D400" s="5">
         <v>3.2003144434458841</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>122.99572836</v>
       </c>
       <c r="C401" s="5">
         <v>1.7557490000001508E-2</v>
       </c>
       <c r="D401" s="5">
         <v>0.17145758256063015</v>
       </c>
       <c r="E401" s="5">
         <v>6.6222408845094449</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>122.64803289</v>
       </c>
       <c r="C402" s="5">
         <v>-0.347695470000005</v>
       </c>
       <c r="D402" s="5">
         <v>-3.3400199320832935</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>123.6747269</v>
       </c>
       <c r="C403" s="5">
         <v>1.0266940099999999</v>
       </c>
       <c r="D403" s="5">
         <v>10.520915849641877</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>124.49349582000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.81876892000001078</v>
       </c>
       <c r="D404" s="5">
         <v>8.2401602861078551</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>124.21202224</v>
       </c>
       <c r="C405" s="5">
         <v>-0.28147358000001077</v>
       </c>
       <c r="D405" s="5">
         <v>-2.6796545749597112</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>124.56696365000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.35494141000000923</v>
       </c>
       <c r="D406" s="5">
         <v>3.4834630405804701</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>124.98816198999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.42119833999998946</v>
       </c>
       <c r="D407" s="5">
         <v>4.1338767145630673</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>125.73350298</v>
       </c>
       <c r="C408" s="5">
         <v>0.74534099000000253</v>
       </c>
       <c r="D408" s="5">
         <v>7.3953813878662178</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>125.8806656</v>
       </c>
       <c r="C409" s="5">
         <v>0.14716262000000313</v>
       </c>
       <c r="D409" s="5">
         <v>1.4135961922569606</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>127.75770559</v>
       </c>
       <c r="C410" s="5">
         <v>1.8770399900000001</v>
       </c>
       <c r="D410" s="5">
         <v>19.436447381863896</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>126.64900211</v>
       </c>
       <c r="C411" s="5">
         <v>-1.1087034800000026</v>
       </c>
       <c r="D411" s="5">
         <v>-9.9308585550804569</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>126.29318597</v>
       </c>
       <c r="C412" s="5">
         <v>-0.35581614000000172</v>
       </c>
       <c r="D412" s="5">
         <v>-3.319750219472628</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>127.50970778999999</v>
       </c>
       <c r="C413" s="5">
         <v>1.216521819999997</v>
       </c>
       <c r="D413" s="5">
         <v>12.191505280009917</v>
       </c>
       <c r="E413" s="5">
         <v>3.6700294312562498</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>129.05569255</v>
       </c>
       <c r="C414" s="5">
         <v>1.5459847600000103</v>
       </c>
       <c r="D414" s="5">
         <v>15.559853505201415</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>129.76870876000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.71301621000000637</v>
       </c>
       <c r="D415" s="5">
         <v>6.8350631273007334</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>130.11228714999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.34357838999997625</v>
       </c>
       <c r="D416" s="5">
         <v>3.2238215730457265</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>130.67635661</v>
       </c>
       <c r="C417" s="5">
         <v>0.56406946000001312</v>
       </c>
       <c r="D417" s="5">
         <v>5.3281547387992179</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>131.36606857999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.68971196999999052</v>
       </c>
       <c r="D418" s="5">
         <v>6.5207525065014149</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>131.78670908000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.42064050000001885</v>
       </c>
       <c r="D419" s="5">
         <v>3.9108560520190849</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>130.78827256</v>
       </c>
       <c r="C420" s="5">
         <v>-0.99843652000001271</v>
       </c>
       <c r="D420" s="5">
         <v>-8.721963988164493</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>132.67826739</v>
       </c>
       <c r="C421" s="5">
         <v>1.8899948300000062</v>
       </c>
       <c r="D421" s="5">
         <v>18.787804157606281</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>133.55634258000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.87807519000000411</v>
       </c>
       <c r="D422" s="5">
         <v>8.2372403684409345</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>133.23990971000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.31643286999999987</v>
       </c>
       <c r="D423" s="5">
         <v>-2.8063823904609264</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>132.90960079000001</v>
       </c>
       <c r="C424" s="5">
         <v>-0.33030891999999312</v>
       </c>
       <c r="D424" s="5">
         <v>-2.9346363445988288</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>132.83555043000001</v>
       </c>
       <c r="C425" s="5">
         <v>-7.4050360000001092E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.66653304290340554</v>
       </c>
       <c r="E425" s="5">
         <v>4.1768134617415464</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>132.52983358</v>
       </c>
       <c r="C426" s="5">
         <v>-0.30571685000001025</v>
       </c>
       <c r="D426" s="5">
         <v>-2.7270705376532423</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>132.25886362</v>
       </c>
       <c r="C427" s="5">
         <v>-0.27096996000000217</v>
       </c>
       <c r="D427" s="5">
         <v>-2.4261118476559762</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>132.19329350000001</v>
       </c>
       <c r="C428" s="5">
         <v>-6.5570119999989629E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.59330576976230898</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>132.72939307999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.53609957999998414</v>
       </c>
       <c r="D429" s="5">
         <v>4.9765336690853257</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>131.61057260999999</v>
       </c>
       <c r="C430" s="5">
         <v>-1.1188204700000028</v>
       </c>
       <c r="D430" s="5">
         <v>-9.6591772632641408</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>131.16680855999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.44376404999999863</v>
       </c>
       <c r="D431" s="5">
         <v>-3.9719571484204019</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>130.83768653000001</v>
       </c>
       <c r="C432" s="5">
         <v>-0.3291220299999793</v>
       </c>
       <c r="D432" s="5">
         <v>-2.9698160854852995</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>130.78674856999999</v>
       </c>
       <c r="C433" s="5">
         <v>-5.093796000002726E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-0.46618705229355406</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>130.82070385</v>
       </c>
       <c r="C434" s="5">
         <v>3.3955280000014909E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.31199314651817467</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>133.95319466000001</v>
       </c>
       <c r="C435" s="5">
         <v>3.1324908100000073</v>
       </c>
       <c r="D435" s="5">
         <v>32.83702175438912</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>131.90504895999999</v>
       </c>
       <c r="C436" s="5">
         <v>-2.0481457000000205</v>
       </c>
       <c r="D436" s="5">
         <v>-16.881035068837914</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>132.42299624</v>
       </c>
       <c r="C437" s="5">
         <v>0.51794728000001555</v>
       </c>
       <c r="D437" s="5">
         <v>4.8151084567076063</v>
       </c>
       <c r="E437" s="5">
         <v>-0.3105751349428143</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>132.19797657999999</v>
       </c>
       <c r="C438" s="5">
         <v>-0.22501966000001516</v>
       </c>
       <c r="D438" s="5">
         <v>-2.0201493228119372</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>132.34920593999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.15122936000000209</v>
       </c>
       <c r="D439" s="5">
         <v>1.3814235689909804</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>132.26460337</v>
       </c>
       <c r="C440" s="5">
         <v>-8.4602569999987054E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-0.76439376627794875</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>132.70942567</v>
       </c>
       <c r="C441" s="5">
         <v>0.44482229999999845</v>
       </c>
       <c r="D441" s="5">
         <v>4.1112423621835426</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>133.2876062</v>
+        <v>133.05424314000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.57818052999999736</v>
+        <v>0.34481747000000951</v>
       </c>
       <c r="D442" s="5">
-        <v>5.3552017171559108</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1628925430284172</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>133.65961228</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.60536913999999342</v>
+      </c>
+      <c r="D443" s="5">
+        <v>5.598467895883541</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A231F0D8-EAF7-4274-A06D-429CF8235291}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E88AD72-9870-465F-96EC-557A3364BEEC}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F947239E-BEA6-48FA-9A84-6A6FF145E8D6}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>housrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>