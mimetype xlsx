--- v7 (2026-08-01)
+++ v8 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EBE16F9D-0305-48EA-BC2F-C0018D1522D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{543227DD-BDA9-4492-98C8-CEC2E894AD91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{503834A2-E90E-4874-A0DF-858DCD80E762}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5C305AE7-E7F3-49A1-B62B-B3CA6E99E2E5}"/>
   </bookViews>
   <sheets>
     <sheet name="housrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F587DF9-7500-4335-8BB0-7DF24B0E6051}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E977AAF-B04C-4883-B9F0-B2A4E5F5230E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>62.272943490000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>62.592948896000003</v>
       </c>
       <c r="C7" s="5">
         <v>0.32000540599999994</v>
       </c>
       <c r="D7" s="5">
         <v>6.3438111882325066</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>62.827636005999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.23468710999999587</v>
       </c>
       <c r="D8" s="5">
         <v>4.5932543662529968</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>62.845891479999999</v>
       </c>
       <c r="C9" s="5">
         <v>1.8255474000000049E-2</v>
       </c>
       <c r="D9" s="5">
         <v>0.34923503578694337</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>63.937243750999997</v>
       </c>
       <c r="C10" s="5">
         <v>1.0913522709999981</v>
       </c>
       <c r="D10" s="5">
         <v>22.9487823439976</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>65.061598308000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.1243545570000038</v>
       </c>
       <c r="D11" s="5">
         <v>23.267846821925374</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>65.664642080999997</v>
       </c>
       <c r="C12" s="5">
         <v>0.60304377299999601</v>
       </c>
       <c r="D12" s="5">
         <v>11.707476438199937</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>66.452924988000007</v>
       </c>
       <c r="C13" s="5">
         <v>0.78828290700000991</v>
       </c>
       <c r="D13" s="5">
         <v>15.395863751301754</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>66.149120581999995</v>
       </c>
       <c r="C14" s="5">
         <v>-0.3038044060000118</v>
       </c>
       <c r="D14" s="5">
         <v>-5.350204673710202</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>66.511769522999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.36264894100000333</v>
       </c>
       <c r="D15" s="5">
         <v>6.7807898092226759</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>66.679488804000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.16771928100000366</v>
       </c>
       <c r="D16" s="5">
         <v>3.0683000369018831</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>67.169461397000006</v>
       </c>
       <c r="C17" s="5">
         <v>0.48997259300000451</v>
       </c>
       <c r="D17" s="5">
         <v>9.1830572108386299</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>66.569101160000002</v>
       </c>
       <c r="C18" s="5">
         <v>-0.60036023700000385</v>
       </c>
       <c r="D18" s="5">
         <v>-10.213730995185033</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>66.435293888999993</v>
       </c>
       <c r="C19" s="5">
         <v>-0.13380727100000911</v>
       </c>
       <c r="D19" s="5">
         <v>-2.3855727422106399</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>66.697160933000006</v>
       </c>
       <c r="C20" s="5">
         <v>0.26186704400001304</v>
       </c>
       <c r="D20" s="5">
         <v>4.8339255533609959</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>66.103721414999995</v>
       </c>
       <c r="C21" s="5">
         <v>-0.59343951800001093</v>
       </c>
       <c r="D21" s="5">
         <v>-10.169722983452766</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>66.887599166000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.78387775100000567</v>
       </c>
       <c r="D22" s="5">
         <v>15.195729817713133</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>67.447261945999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.55966277999999647</v>
       </c>
       <c r="D23" s="5">
         <v>10.515856386422939</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>67.067514826999997</v>
       </c>
       <c r="C24" s="5">
         <v>-0.37974711900000102</v>
       </c>
       <c r="D24" s="5">
         <v>-6.5509954092756502</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>67.263725421000004</v>
       </c>
       <c r="C25" s="5">
         <v>0.19621059400000718</v>
       </c>
       <c r="D25" s="5">
         <v>3.5677255230982308</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>67.288524945999995</v>
       </c>
       <c r="C26" s="5">
         <v>2.4799524999991718E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.4433273686959005</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>67.133250286999996</v>
       </c>
       <c r="C27" s="5">
         <v>-0.15527465899999982</v>
       </c>
       <c r="D27" s="5">
         <v>-2.7342378890268693</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>67.305981692000003</v>
       </c>
       <c r="C28" s="5">
         <v>0.1727314050000075</v>
       </c>
       <c r="D28" s="5">
         <v>3.1316260881640634</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>67.290352781999999</v>
       </c>
       <c r="C29" s="5">
         <v>-1.5628910000003771E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-0.27829262326105608</v>
       </c>
       <c r="E29" s="5">
         <v>0.17997968494265493</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>70.249228613</v>
       </c>
       <c r="C30" s="5">
         <v>2.9588758310000003</v>
       </c>
       <c r="D30" s="5">
         <v>67.596542421331705</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>70.516540491000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.267311878000001</v>
       </c>
       <c r="D31" s="5">
         <v>4.6630189297163671</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>70.555907379999994</v>
       </c>
       <c r="C32" s="5">
         <v>3.9366888999992966E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.67197831684560061</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>70.955741588999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.3998342090000051</v>
       </c>
       <c r="D33" s="5">
         <v>7.0163029485096784</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>70.951675647000002</v>
       </c>
       <c r="C34" s="5">
         <v>-4.0659419999968804E-3</v>
       </c>
       <c r="D34" s="5">
         <v>-6.8741342972133967E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>70.750576624999994</v>
       </c>
       <c r="C35" s="5">
         <v>-0.20109902200000818</v>
       </c>
       <c r="D35" s="5">
         <v>-3.3486495114167236</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>70.800777874000005</v>
       </c>
       <c r="C36" s="5">
         <v>5.0201249000011217E-2</v>
       </c>
       <c r="D36" s="5">
         <v>0.85479374726906698</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>70.924133580000003</v>
       </c>
       <c r="C37" s="5">
         <v>0.12335570599999812</v>
       </c>
       <c r="D37" s="5">
         <v>2.1109033821661072</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>71.255172888000004</v>
       </c>
       <c r="C38" s="5">
         <v>0.33103930800000114</v>
       </c>
       <c r="D38" s="5">
         <v>5.7470616770814553</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>71.937114706000003</v>
       </c>
       <c r="C39" s="5">
         <v>0.68194181799999853</v>
       </c>
       <c r="D39" s="5">
         <v>12.108721793565547</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>71.481502712999998</v>
       </c>
       <c r="C40" s="5">
         <v>-0.4556119930000051</v>
       </c>
       <c r="D40" s="5">
         <v>-7.3409363399532861</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>71.763979672999994</v>
       </c>
       <c r="C41" s="5">
         <v>0.28247695999999678</v>
       </c>
       <c r="D41" s="5">
         <v>4.8465363753426471</v>
       </c>
       <c r="E41" s="5">
         <v>6.6482440736983062</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>72.223574354999997</v>
       </c>
       <c r="C42" s="5">
         <v>0.45959468200000231</v>
       </c>
       <c r="D42" s="5">
         <v>7.9616618116628901</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>72.555139073000007</v>
       </c>
       <c r="C43" s="5">
         <v>0.33156471800000986</v>
       </c>
       <c r="D43" s="5">
         <v>5.6502214585269606</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>72.851581710999994</v>
       </c>
       <c r="C44" s="5">
         <v>0.29644263799998782</v>
       </c>
       <c r="D44" s="5">
         <v>5.0145987995455332</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>73.090648719000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.23906700800000635</v>
       </c>
       <c r="D45" s="5">
         <v>4.009731131558647</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>73.264233055999995</v>
       </c>
       <c r="C46" s="5">
         <v>0.17358433699999409</v>
       </c>
       <c r="D46" s="5">
         <v>2.8874240966369591</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>73.364947791000006</v>
       </c>
       <c r="C47" s="5">
         <v>0.10071473500001105</v>
       </c>
       <c r="D47" s="5">
         <v>1.6621433034158084</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>73.573437638000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.20848984699999562</v>
       </c>
       <c r="D48" s="5">
         <v>3.4639911855834038</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>73.700154664999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.12671702699999798</v>
       </c>
       <c r="D49" s="5">
         <v>2.0864753820897919</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>74.733817641000002</v>
       </c>
       <c r="C50" s="5">
         <v>1.0336629760000022</v>
       </c>
       <c r="D50" s="5">
         <v>18.191222428668819</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>73.724310954000003</v>
       </c>
       <c r="C51" s="5">
         <v>-1.0095066869999982</v>
       </c>
       <c r="D51" s="5">
         <v>-15.057967029961961</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>74.105610459000005</v>
       </c>
       <c r="C52" s="5">
         <v>0.3812995050000012</v>
       </c>
       <c r="D52" s="5">
         <v>6.3859813140503929</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>74.265198182999995</v>
       </c>
       <c r="C53" s="5">
         <v>0.15958772399999077</v>
       </c>
       <c r="D53" s="5">
         <v>2.6150501133272552</v>
       </c>
       <c r="E53" s="5">
         <v>3.4853397503832095</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>74.700695039999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.43549685700000396</v>
       </c>
       <c r="D54" s="5">
         <v>7.2683449112172838</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>74.712377352000004</v>
       </c>
       <c r="C55" s="5">
         <v>1.1682312000004913E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.18782741881224752</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>74.664628966999999</v>
       </c>
       <c r="C56" s="5">
         <v>-4.7748385000005555E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-0.76422526167709837</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>76.178611400999998</v>
       </c>
       <c r="C57" s="5">
         <v>1.513982433999999</v>
       </c>
       <c r="D57" s="5">
         <v>27.238250331306201</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>76.231872404000001</v>
       </c>
       <c r="C58" s="5">
         <v>5.3261003000002916E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.84222521901364811</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>76.367082081999996</v>
       </c>
       <c r="C59" s="5">
         <v>0.13520967799999539</v>
       </c>
       <c r="D59" s="5">
         <v>2.1492820815593561</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>76.724496869000006</v>
       </c>
       <c r="C60" s="5">
         <v>0.35741478700001039</v>
       </c>
       <c r="D60" s="5">
         <v>5.7631134457492461</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>76.978533135999996</v>
       </c>
       <c r="C61" s="5">
         <v>0.25403626699998938</v>
       </c>
       <c r="D61" s="5">
         <v>4.046382131661197</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>76.762853187999994</v>
       </c>
       <c r="C62" s="5">
         <v>-0.21567994800000179</v>
       </c>
       <c r="D62" s="5">
         <v>-3.3108528695331652</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>77.989648360000004</v>
       </c>
       <c r="C63" s="5">
         <v>1.2267951720000099</v>
       </c>
       <c r="D63" s="5">
         <v>20.956787323556103</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>78.344601350000005</v>
       </c>
       <c r="C64" s="5">
         <v>0.35495299000000102</v>
       </c>
       <c r="D64" s="5">
         <v>5.6003491094434477</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>78.191067106000006</v>
       </c>
       <c r="C65" s="5">
         <v>-0.15353424399999938</v>
       </c>
       <c r="D65" s="5">
         <v>-2.3264929546359281</v>
       </c>
       <c r="E65" s="5">
         <v>5.2862835070150993</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>77.798524026999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.3925430790000064</v>
       </c>
       <c r="D66" s="5">
         <v>-5.8607766687034824</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>77.616817280999996</v>
       </c>
       <c r="C67" s="5">
         <v>-0.18170674600000325</v>
       </c>
       <c r="D67" s="5">
         <v>-2.7670033647478331</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>78.551924</v>
       </c>
       <c r="C68" s="5">
         <v>0.93510671900000375</v>
       </c>
       <c r="D68" s="5">
         <v>15.454790751002733</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>78.096501387999993</v>
       </c>
       <c r="C69" s="5">
         <v>-0.45542261200000667</v>
       </c>
       <c r="D69" s="5">
         <v>-6.7396544115441825</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>78.345728781000005</v>
       </c>
       <c r="C70" s="5">
         <v>0.2492273930000124</v>
       </c>
       <c r="D70" s="5">
         <v>3.8974658243832838</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>78.717031527000003</v>
       </c>
       <c r="C71" s="5">
         <v>0.3713027459999978</v>
       </c>
       <c r="D71" s="5">
         <v>5.837750592655877</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>79.081765770999993</v>
       </c>
       <c r="C72" s="5">
         <v>0.36473424399999033</v>
       </c>
       <c r="D72" s="5">
         <v>5.704091041511572</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>79.333326636999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.25156086600000549</v>
       </c>
       <c r="D73" s="5">
         <v>3.8847248466470807</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>79.952661422000006</v>
       </c>
       <c r="C74" s="5">
         <v>0.6193347850000066</v>
       </c>
       <c r="D74" s="5">
         <v>9.7809818099694681</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>79.333050256999996</v>
       </c>
       <c r="C75" s="5">
         <v>-0.61961116500000912</v>
       </c>
       <c r="D75" s="5">
         <v>-8.9133492037574928</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>79.266692242000005</v>
       </c>
       <c r="C76" s="5">
         <v>-6.635801499999161E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-0.99913344801163539</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>79.712886703999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.44619446199999402</v>
       </c>
       <c r="D77" s="5">
         <v>6.9679355183199787</v>
       </c>
       <c r="E77" s="5">
         <v>1.9462831936248426</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>80.300027693999994</v>
       </c>
       <c r="C78" s="5">
         <v>0.58714098999999464</v>
       </c>
       <c r="D78" s="5">
         <v>9.2058487256626798</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>80.322404234000004</v>
       </c>
       <c r="C79" s="5">
         <v>2.2376540000010436E-2</v>
       </c>
       <c r="D79" s="5">
         <v>0.33490698842881805</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>80.727781128000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.40537689399999977</v>
       </c>
       <c r="D80" s="5">
         <v>6.2272149103675734</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>80.936966756999993</v>
       </c>
       <c r="C81" s="5">
         <v>0.2091856289999896</v>
       </c>
       <c r="D81" s="5">
         <v>3.1541976510792047</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>81.083255063999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.14628830700000606</v>
       </c>
       <c r="D82" s="5">
         <v>2.1906134581246794</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>81.658498945999995</v>
       </c>
       <c r="C83" s="5">
         <v>0.57524388199999521</v>
       </c>
       <c r="D83" s="5">
         <v>8.8535529985166228</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>81.348207709999997</v>
       </c>
       <c r="C84" s="5">
         <v>-0.31029123599999764</v>
       </c>
       <c r="D84" s="5">
         <v>-4.4657370606247966</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>81.709573023999994</v>
       </c>
       <c r="C85" s="5">
         <v>0.36136531399999683</v>
       </c>
       <c r="D85" s="5">
         <v>5.4628313656617244</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>82.254101027999994</v>
       </c>
       <c r="C86" s="5">
         <v>0.54452800400000001</v>
       </c>
       <c r="D86" s="5">
         <v>8.2967515411593631</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>82.688797781000005</v>
       </c>
       <c r="C87" s="5">
         <v>0.43469675300001143</v>
       </c>
       <c r="D87" s="5">
         <v>6.529382594973443</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>83.327035683999995</v>
       </c>
       <c r="C88" s="5">
         <v>0.63823790299998961</v>
       </c>
       <c r="D88" s="5">
         <v>9.6657605303068106</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>83.368386147999999</v>
       </c>
       <c r="C89" s="5">
         <v>4.1350464000004195E-2</v>
       </c>
       <c r="D89" s="5">
         <v>0.59711967287101597</v>
       </c>
       <c r="E89" s="5">
         <v>4.5858324734544764</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>83.807678025000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.43929187700000227</v>
       </c>
       <c r="D90" s="5">
         <v>6.5096519473345937</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>84.636335260999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.82865723599999797</v>
       </c>
       <c r="D91" s="5">
         <v>12.532120739424712</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>84.624302728000004</v>
       </c>
       <c r="C92" s="5">
         <v>-1.2032532999995738E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-0.17046762144437011</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>85.073383729</v>
       </c>
       <c r="C93" s="5">
         <v>0.44908100099999615</v>
       </c>
       <c r="D93" s="5">
         <v>6.5573087147340781</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>85.607869902000004</v>
       </c>
       <c r="C94" s="5">
         <v>0.53448617300000478</v>
       </c>
       <c r="D94" s="5">
         <v>7.8052249406539431</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>85.812462878999995</v>
       </c>
       <c r="C95" s="5">
         <v>0.20459297699999013</v>
       </c>
       <c r="D95" s="5">
         <v>2.905860336665067</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>86.144683835999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.33222095700000409</v>
       </c>
       <c r="D96" s="5">
         <v>4.7459829063148495</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>86.289327768000007</v>
       </c>
       <c r="C97" s="5">
         <v>0.14464393200000814</v>
       </c>
       <c r="D97" s="5">
         <v>2.0336096325368036</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>86.461013769999994</v>
       </c>
       <c r="C98" s="5">
         <v>0.17168600199998707</v>
       </c>
       <c r="D98" s="5">
         <v>2.4138877954466231</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>86.495762630000002</v>
       </c>
       <c r="C99" s="5">
         <v>3.4748860000007653E-2</v>
       </c>
       <c r="D99" s="5">
         <v>0.48334997458734374</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>86.706511086999996</v>
       </c>
       <c r="C100" s="5">
         <v>0.210748456999994</v>
       </c>
       <c r="D100" s="5">
         <v>2.9633229017320684</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>87.280683209000003</v>
       </c>
       <c r="C101" s="5">
         <v>0.57417212200000733</v>
       </c>
       <c r="D101" s="5">
         <v>8.2423243006683133</v>
       </c>
       <c r="E101" s="5">
         <v>4.6927825303643145</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>87.601560023999994</v>
       </c>
       <c r="C102" s="5">
         <v>0.32087681499999121</v>
       </c>
       <c r="D102" s="5">
         <v>4.5019602885844057</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>87.693488893999998</v>
       </c>
       <c r="C103" s="5">
         <v>9.1928870000003826E-2</v>
       </c>
       <c r="D103" s="5">
         <v>1.2665708009170107</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>88.031072566000006</v>
       </c>
       <c r="C104" s="5">
         <v>0.33758367200000805</v>
       </c>
       <c r="D104" s="5">
         <v>4.71857730089007</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>88.585216477000003</v>
       </c>
       <c r="C105" s="5">
         <v>0.55414391099999705</v>
       </c>
       <c r="D105" s="5">
         <v>7.8209340775098335</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>89.170502595000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.58528611799999908</v>
       </c>
       <c r="D106" s="5">
         <v>8.2229988748397922</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>88.747621726999995</v>
       </c>
       <c r="C107" s="5">
         <v>-0.42288086800000713</v>
       </c>
       <c r="D107" s="5">
         <v>-5.5447483683156218</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>89.122460833000005</v>
       </c>
       <c r="C108" s="5">
         <v>0.37483910600001025</v>
       </c>
       <c r="D108" s="5">
         <v>5.1877953566163315</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>89.467016426000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.3445555929999955</v>
       </c>
       <c r="D109" s="5">
         <v>4.7392402461014171</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>89.465732989000003</v>
       </c>
       <c r="C110" s="5">
         <v>-1.283436999997889E-3</v>
       </c>
       <c r="D110" s="5">
         <v>-1.721307977248232E-2</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>90.274040249999999</v>
       </c>
       <c r="C111" s="5">
         <v>0.80830726099999595</v>
       </c>
       <c r="D111" s="5">
         <v>11.397095049478544</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>90.229664181000004</v>
       </c>
       <c r="C112" s="5">
         <v>-4.43760689999948E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-0.58829255982224549</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>90.980272061999997</v>
       </c>
       <c r="C113" s="5">
         <v>0.75060788099999343</v>
       </c>
       <c r="D113" s="5">
         <v>10.452279236832297</v>
       </c>
       <c r="E113" s="5">
         <v>4.2387258176486364</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>90.606969929000002</v>
       </c>
       <c r="C114" s="5">
         <v>-0.37330213299999571</v>
       </c>
       <c r="D114" s="5">
         <v>-4.8141242682435799</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>90.867250822000003</v>
       </c>
       <c r="C115" s="5">
         <v>0.2602808930000009</v>
       </c>
       <c r="D115" s="5">
         <v>3.5021522208776412</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>91.056471880000004</v>
       </c>
       <c r="C116" s="5">
         <v>0.18922105800000111</v>
       </c>
       <c r="D116" s="5">
         <v>2.5276875388496434</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>91.029321347000007</v>
       </c>
       <c r="C117" s="5">
         <v>-2.7150532999996813E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-0.35722076008813941</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>91.270954748999998</v>
       </c>
       <c r="C118" s="5">
         <v>0.24163340199999084</v>
       </c>
       <c r="D118" s="5">
         <v>3.2322666518056709</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>91.138599807999995</v>
       </c>
       <c r="C119" s="5">
         <v>-0.13235494100000267</v>
       </c>
       <c r="D119" s="5">
         <v>-1.726346357573294</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>92.298849415999996</v>
       </c>
       <c r="C120" s="5">
         <v>1.1602496080000009</v>
       </c>
       <c r="D120" s="5">
         <v>16.393096281270438</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>93.360461569999998</v>
       </c>
       <c r="C121" s="5">
         <v>1.0616121540000023</v>
       </c>
       <c r="D121" s="5">
         <v>14.709777034231507</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>92.930596370000004</v>
       </c>
       <c r="C122" s="5">
         <v>-0.42986519999999473</v>
       </c>
       <c r="D122" s="5">
         <v>-5.3874368450290149</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>92.904251457000001</v>
       </c>
       <c r="C123" s="5">
         <v>-2.6344913000002634E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-0.3396583162141309</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>93.086869077000003</v>
       </c>
       <c r="C124" s="5">
         <v>0.18261762000000203</v>
       </c>
       <c r="D124" s="5">
         <v>2.3844537659410747</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>93.099539610999997</v>
       </c>
       <c r="C125" s="5">
         <v>1.2670533999994404E-2</v>
       </c>
       <c r="D125" s="5">
         <v>0.16346052690925372</v>
       </c>
       <c r="E125" s="5">
         <v>2.32937042390442</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>92.928896374000004</v>
       </c>
       <c r="C126" s="5">
         <v>-0.17064323699999306</v>
       </c>
       <c r="D126" s="5">
         <v>-2.1774558432568258</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>93.122753004000003</v>
       </c>
       <c r="C127" s="5">
         <v>0.19385662999999909</v>
       </c>
       <c r="D127" s="5">
         <v>2.5322117038549363</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>93.229034331999998</v>
       </c>
       <c r="C128" s="5">
         <v>0.10628132799999435</v>
       </c>
       <c r="D128" s="5">
         <v>1.3781940293927208</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>93.348378017000002</v>
       </c>
       <c r="C129" s="5">
         <v>0.11934368500000403</v>
       </c>
       <c r="D129" s="5">
         <v>1.5469970516101439</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>93.105492949999999</v>
       </c>
       <c r="C130" s="5">
         <v>-0.24288506700000312</v>
       </c>
       <c r="D130" s="5">
         <v>-3.07800804165268</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>93.666959339000002</v>
       </c>
       <c r="C131" s="5">
         <v>0.56146638900000312</v>
       </c>
       <c r="D131" s="5">
         <v>7.4814261188445697</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>94.013025190999997</v>
       </c>
       <c r="C132" s="5">
         <v>0.34606585199999529</v>
       </c>
       <c r="D132" s="5">
         <v>4.5247813147623495</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>94.163211024000006</v>
       </c>
       <c r="C133" s="5">
         <v>0.15018583300000898</v>
       </c>
       <c r="D133" s="5">
         <v>1.9339335828163051</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>94.730019658000003</v>
       </c>
       <c r="C134" s="5">
         <v>0.56680863399999737</v>
       </c>
       <c r="D134" s="5">
         <v>7.4673182399852767</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>94.971809221000001</v>
       </c>
       <c r="C135" s="5">
         <v>0.24178956299999754</v>
       </c>
       <c r="D135" s="5">
         <v>3.1062538618152002</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>95.373263882000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.40145466100000249</v>
       </c>
       <c r="D136" s="5">
         <v>5.1921199562731113</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>95.607444913999998</v>
       </c>
       <c r="C137" s="5">
         <v>0.23418103199999507</v>
       </c>
       <c r="D137" s="5">
         <v>2.9866184596074596</v>
       </c>
       <c r="E137" s="5">
         <v>2.6937891567228478</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>95.797441630999998</v>
       </c>
       <c r="C138" s="5">
         <v>0.18999671699999965</v>
       </c>
       <c r="D138" s="5">
         <v>2.4109484489703181</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>95.513836812999998</v>
       </c>
       <c r="C139" s="5">
         <v>-0.28360481800000059</v>
       </c>
       <c r="D139" s="5">
         <v>-3.4952784303235784</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>96.003056385999997</v>
       </c>
       <c r="C140" s="5">
         <v>0.48921957299999974</v>
       </c>
       <c r="D140" s="5">
         <v>6.3225102807332068</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>96.282189614000004</v>
       </c>
       <c r="C141" s="5">
         <v>0.27913322800000628</v>
       </c>
       <c r="D141" s="5">
         <v>3.545393785715456</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>96.006560066999995</v>
       </c>
       <c r="C142" s="5">
         <v>-0.2756295470000083</v>
       </c>
       <c r="D142" s="5">
         <v>-3.3816959381195555</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>95.812351222999993</v>
       </c>
       <c r="C143" s="5">
         <v>-0.19420884400000205</v>
       </c>
       <c r="D143" s="5">
         <v>-2.4006187188615025</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>95.095269148</v>
       </c>
       <c r="C144" s="5">
         <v>-0.71708207499999332</v>
       </c>
       <c r="D144" s="5">
         <v>-8.6204595821736127</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>95.386217545999997</v>
       </c>
       <c r="C145" s="5">
         <v>0.29094839799999761</v>
       </c>
       <c r="D145" s="5">
         <v>3.7338716811229578</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>95.239722584999996</v>
       </c>
       <c r="C146" s="5">
         <v>-0.14649496100000192</v>
       </c>
       <c r="D146" s="5">
         <v>-1.827482116381951</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>95.493535041000001</v>
       </c>
       <c r="C147" s="5">
         <v>0.25381245600000568</v>
       </c>
       <c r="D147" s="5">
         <v>3.2452753714040439</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>95.411187772000005</v>
       </c>
       <c r="C148" s="5">
         <v>-8.2347268999996004E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-1.0299063283197629</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>95.457720412</v>
       </c>
       <c r="C149" s="5">
         <v>4.653263999999524E-2</v>
       </c>
       <c r="D149" s="5">
         <v>0.58682000726963945</v>
       </c>
       <c r="E149" s="5">
         <v>-0.15660339227209219</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>95.467985900000002</v>
       </c>
       <c r="C150" s="5">
         <v>1.026548800000171E-2</v>
       </c>
       <c r="D150" s="5">
         <v>0.12912391169650483</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>95.694271717999996</v>
       </c>
       <c r="C151" s="5">
         <v>0.22628581799999381</v>
       </c>
       <c r="D151" s="5">
         <v>2.8817103262621213</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>95.727053299000005</v>
       </c>
       <c r="C152" s="5">
         <v>3.2781581000008941E-2</v>
       </c>
       <c r="D152" s="5">
         <v>0.41185431669643613</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>95.689274928000003</v>
       </c>
       <c r="C153" s="5">
         <v>-3.7778371000001698E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.47254953364082031</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>96.094993845000005</v>
       </c>
       <c r="C154" s="5">
         <v>0.40571891700000151</v>
       </c>
       <c r="D154" s="5">
         <v>5.2082978065318919</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>96.022941774000003</v>
       </c>
       <c r="C155" s="5">
         <v>-7.2052071000001661E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-0.896059290494855</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>96.232025084</v>
       </c>
       <c r="C156" s="5">
         <v>0.20908330999999691</v>
       </c>
       <c r="D156" s="5">
         <v>2.6444371372224662</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>96.571571673999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.33954658999999765</v>
       </c>
       <c r="D157" s="5">
         <v>4.3172411254017495</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>96.730537917000007</v>
       </c>
       <c r="C158" s="5">
         <v>0.15896624300000894</v>
       </c>
       <c r="D158" s="5">
         <v>1.9932993524531595</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>96.985226276999995</v>
       </c>
       <c r="C159" s="5">
         <v>0.25468835999998873</v>
       </c>
       <c r="D159" s="5">
         <v>3.2057195418241369</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>97.102846572000004</v>
       </c>
       <c r="C160" s="5">
         <v>0.11762029500000892</v>
       </c>
       <c r="D160" s="5">
         <v>1.4650647109171411</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>97.400793750999995</v>
       </c>
       <c r="C161" s="5">
         <v>0.29794717899999057</v>
       </c>
       <c r="D161" s="5">
         <v>3.7448186483718171</v>
       </c>
       <c r="E161" s="5">
         <v>2.0355329360617347</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>99.830121319</v>
       </c>
       <c r="C162" s="5">
         <v>2.429327568000005</v>
       </c>
       <c r="D162" s="5">
         <v>34.396894458709056</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>99.571705398999995</v>
       </c>
       <c r="C163" s="5">
         <v>-0.25841592000000446</v>
       </c>
       <c r="D163" s="5">
         <v>-3.062423175553397</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>100.03086347</v>
       </c>
       <c r="C164" s="5">
         <v>0.4591580710000045</v>
       </c>
       <c r="D164" s="5">
         <v>5.676121605706097</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>98.981312966000004</v>
       </c>
       <c r="C165" s="5">
         <v>-1.0495505039999955</v>
       </c>
       <c r="D165" s="5">
         <v>-11.888963111223639</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>98.934767476999994</v>
       </c>
       <c r="C166" s="5">
         <v>-4.6545489000010321E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.56283708400587384</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>99.043039727999997</v>
       </c>
       <c r="C167" s="5">
         <v>0.10827225100000248</v>
       </c>
       <c r="D167" s="5">
         <v>1.3211897602497968</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>98.659608199000004</v>
       </c>
       <c r="C168" s="5">
         <v>-0.38343152899999211</v>
       </c>
       <c r="D168" s="5">
         <v>-4.5479834979064275</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>99.012101928999996</v>
       </c>
       <c r="C169" s="5">
         <v>0.35249372999999196</v>
       </c>
       <c r="D169" s="5">
         <v>4.3726537167124935</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>98.900478294999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.1116236339999972</v>
       </c>
       <c r="D170" s="5">
         <v>-1.3444914032780253</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>97.946303655999998</v>
       </c>
       <c r="C171" s="5">
         <v>-0.95417463900000143</v>
       </c>
       <c r="D171" s="5">
         <v>-10.982394180918353</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>97.540946783999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.4053568719999987</v>
       </c>
       <c r="D172" s="5">
         <v>-4.8547768867031049</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>98.094491939999997</v>
       </c>
       <c r="C173" s="5">
         <v>0.55354515599999843</v>
       </c>
       <c r="D173" s="5">
         <v>7.026633513315117</v>
       </c>
       <c r="E173" s="5">
         <v>0.71220999571461885</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>98.382975774000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.28848383400000444</v>
       </c>
       <c r="D174" s="5">
         <v>3.5866974735097923</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>98.526147812999994</v>
       </c>
       <c r="C175" s="5">
         <v>0.14317203899999242</v>
       </c>
       <c r="D175" s="5">
         <v>1.7603478364990099</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>99.211116320000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.68496850700000778</v>
       </c>
       <c r="D176" s="5">
         <v>8.6690823325663366</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>97.920907889000006</v>
       </c>
       <c r="C177" s="5">
         <v>-1.2902084309999964</v>
       </c>
       <c r="D177" s="5">
         <v>-14.536408121810062</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>97.237285213000007</v>
       </c>
       <c r="C178" s="5">
         <v>-0.68362267599999882</v>
       </c>
       <c r="D178" s="5">
         <v>-8.063339408953107</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>96.769968008999996</v>
       </c>
       <c r="C179" s="5">
         <v>-0.46731720400001109</v>
       </c>
       <c r="D179" s="5">
         <v>-5.6171108264303271</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>96.740911847000007</v>
       </c>
       <c r="C180" s="5">
         <v>-2.9056161999989172E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-0.35971770606670894</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>96.019634424000003</v>
       </c>
       <c r="C181" s="5">
         <v>-0.72127742300000364</v>
       </c>
       <c r="D181" s="5">
         <v>-8.5890002626515241</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>95.894828959999998</v>
       </c>
       <c r="C182" s="5">
         <v>-0.12480546400000492</v>
       </c>
       <c r="D182" s="5">
         <v>-1.5486470464318836</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>95.328756999999996</v>
       </c>
       <c r="C183" s="5">
         <v>-0.56607196000000215</v>
       </c>
       <c r="D183" s="5">
         <v>-6.8581420938835898</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>94.743021261999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.58573573799999679</v>
       </c>
       <c r="D184" s="5">
         <v>-7.1291126749216893</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>95.239841018000007</v>
       </c>
       <c r="C185" s="5">
         <v>0.49681975600000783</v>
       </c>
       <c r="D185" s="5">
         <v>6.4773375755162066</v>
       </c>
       <c r="E185" s="5">
         <v>-2.9101031725064175</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>95.792585740000007</v>
       </c>
       <c r="C186" s="5">
         <v>0.55274472199999991</v>
       </c>
       <c r="D186" s="5">
         <v>7.1911216058844651</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>95.459289482000003</v>
       </c>
       <c r="C187" s="5">
         <v>-0.33329625800000429</v>
       </c>
       <c r="D187" s="5">
         <v>-4.0962445700957417</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>95.835170582000003</v>
       </c>
       <c r="C188" s="5">
         <v>0.37588110000000086</v>
       </c>
       <c r="D188" s="5">
         <v>4.8288139803826402</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>96.715452142000004</v>
       </c>
       <c r="C189" s="5">
         <v>0.88028156000000024</v>
       </c>
       <c r="D189" s="5">
         <v>11.596700702952578</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>96.165159900999996</v>
       </c>
       <c r="C190" s="5">
         <v>-0.55029224100000818</v>
       </c>
       <c r="D190" s="5">
         <v>-6.6181014712822446</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>96.059111310000006</v>
       </c>
       <c r="C191" s="5">
         <v>-0.10604859099998976</v>
       </c>
       <c r="D191" s="5">
         <v>-1.3153337873776594</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>95.431842940999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.62726836900000649</v>
       </c>
       <c r="D192" s="5">
         <v>-7.5606343548744626</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>95.118818028000007</v>
       </c>
       <c r="C193" s="5">
         <v>-0.31302491299999247</v>
       </c>
       <c r="D193" s="5">
         <v>-3.8658678893877974</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>94.825001551</v>
       </c>
       <c r="C194" s="5">
         <v>-0.29381647700000713</v>
       </c>
       <c r="D194" s="5">
         <v>-3.6443995885569902</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>94.574631924000002</v>
       </c>
       <c r="C195" s="5">
         <v>-0.25036962699999776</v>
       </c>
       <c r="D195" s="5">
         <v>-3.1227917545390227</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>94.334109631000004</v>
       </c>
       <c r="C196" s="5">
         <v>-0.24052229299999794</v>
       </c>
       <c r="D196" s="5">
         <v>-3.0095129993677361</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>94.302768143999998</v>
       </c>
       <c r="C197" s="5">
         <v>-3.1341487000005941E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-0.39795929234156535</v>
       </c>
       <c r="E197" s="5">
         <v>-0.98390848197962288</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>93.910086351999993</v>
       </c>
       <c r="C198" s="5">
         <v>-0.39268179200000475</v>
       </c>
       <c r="D198" s="5">
         <v>-4.8839984510588579</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>94.014352224000007</v>
       </c>
       <c r="C199" s="5">
         <v>0.10426587200001336</v>
       </c>
       <c r="D199" s="5">
         <v>1.3404941464609132</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>94.074174447000004</v>
       </c>
       <c r="C200" s="5">
         <v>5.9822222999997621E-2</v>
       </c>
       <c r="D200" s="5">
         <v>0.76624931706976707</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>96.132654360999993</v>
       </c>
       <c r="C201" s="5">
         <v>2.0584799139999888</v>
       </c>
       <c r="D201" s="5">
         <v>29.660059832701634</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>96.132598406</v>
       </c>
       <c r="C202" s="5">
         <v>-5.5954999993446108E-5</v>
       </c>
       <c r="D202" s="5">
         <v>-6.9847010339962878E-4</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>96.654843052999993</v>
       </c>
       <c r="C203" s="5">
         <v>0.52224464699999373</v>
       </c>
       <c r="D203" s="5">
         <v>6.7174072479440072</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>97.054958545000005</v>
       </c>
       <c r="C204" s="5">
         <v>0.40011549200001184</v>
       </c>
       <c r="D204" s="5">
         <v>5.0822350815125983</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>97.491530706999995</v>
       </c>
       <c r="C205" s="5">
         <v>0.43657216199999027</v>
       </c>
       <c r="D205" s="5">
         <v>5.5333999806434164</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>97.736600358999993</v>
       </c>
       <c r="C206" s="5">
         <v>0.24506965199999797</v>
       </c>
       <c r="D206" s="5">
         <v>3.0585604425511947</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>98.31307597</v>
       </c>
       <c r="C207" s="5">
         <v>0.57647561100000644</v>
       </c>
       <c r="D207" s="5">
         <v>7.3120938007371628</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>98.467478553999996</v>
       </c>
       <c r="C208" s="5">
         <v>0.15440258399999607</v>
       </c>
       <c r="D208" s="5">
         <v>1.9009877970869393</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>99.109565899000003</v>
       </c>
       <c r="C209" s="5">
         <v>0.6420873450000073</v>
       </c>
       <c r="D209" s="5">
         <v>8.1117958659110201</v>
       </c>
       <c r="E209" s="5">
         <v>5.0971968793747768</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>95.653763276000006</v>
       </c>
       <c r="C210" s="5">
         <v>-3.4558026229999967</v>
       </c>
       <c r="D210" s="5">
         <v>-34.681253019027722</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>96.022321762999994</v>
       </c>
       <c r="C211" s="5">
         <v>0.36855848699998717</v>
       </c>
       <c r="D211" s="5">
         <v>4.7229097776946283</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>96.460868301999994</v>
       </c>
       <c r="C212" s="5">
         <v>0.43854653900000073</v>
       </c>
       <c r="D212" s="5">
         <v>5.620342253281474</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>95.665543283999995</v>
       </c>
       <c r="C213" s="5">
         <v>-0.79532501799999977</v>
       </c>
       <c r="D213" s="5">
         <v>-9.4574955581237639</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>95.743978183999999</v>
       </c>
       <c r="C214" s="5">
         <v>7.8434900000004859E-2</v>
       </c>
       <c r="D214" s="5">
         <v>0.98831271781971708</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>95.773409537000006</v>
       </c>
       <c r="C215" s="5">
         <v>2.9431353000006766E-2</v>
       </c>
       <c r="D215" s="5">
         <v>0.36949995499233612</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>94.955167641000003</v>
       </c>
       <c r="C216" s="5">
         <v>-0.81824189600000352</v>
       </c>
       <c r="D216" s="5">
         <v>-9.7839360987039612</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>95.492666818999993</v>
       </c>
       <c r="C217" s="5">
         <v>0.53749917799999025</v>
       </c>
       <c r="D217" s="5">
         <v>7.0081870376272892</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>95.352242418000003</v>
       </c>
       <c r="C218" s="5">
         <v>-0.14042440099998998</v>
       </c>
       <c r="D218" s="5">
         <v>-1.7504281812575906</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>95.119431698</v>
       </c>
       <c r="C219" s="5">
         <v>-0.23281072000000336</v>
       </c>
       <c r="D219" s="5">
         <v>-2.8908770452081178</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>95.077000342999995</v>
       </c>
       <c r="C220" s="5">
         <v>-4.2431355000005055E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-0.53399064642773997</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>95.310503957999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.23350361500000361</v>
       </c>
       <c r="D221" s="5">
         <v>2.9872672152827962</v>
       </c>
       <c r="E221" s="5">
         <v>-3.8331940076011706</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>94.571688144000007</v>
       </c>
       <c r="C222" s="5">
         <v>-0.73881581399999163</v>
       </c>
       <c r="D222" s="5">
         <v>-8.9154941610136706</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>94.368002790999995</v>
       </c>
       <c r="C223" s="5">
         <v>-0.20368535300001156</v>
       </c>
       <c r="D223" s="5">
         <v>-2.5541232852537177</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>93.971016191999993</v>
       </c>
       <c r="C224" s="5">
         <v>-0.39698659900000166</v>
       </c>
       <c r="D224" s="5">
         <v>-4.9329724876360448</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>94.949722500999997</v>
       </c>
       <c r="C225" s="5">
         <v>0.97870630900000322</v>
       </c>
       <c r="D225" s="5">
         <v>13.239337065238077</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>95.111735870000004</v>
       </c>
       <c r="C226" s="5">
         <v>0.1620133690000074</v>
       </c>
       <c r="D226" s="5">
         <v>2.0668938137350379</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>95.264545996999999</v>
       </c>
       <c r="C227" s="5">
         <v>0.15281012699999508</v>
       </c>
       <c r="D227" s="5">
         <v>1.9450936273623931</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>95.785079026999995</v>
       </c>
       <c r="C228" s="5">
         <v>0.52053302999999573</v>
       </c>
       <c r="D228" s="5">
         <v>6.7575792959646108</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>96.645085078999998</v>
       </c>
       <c r="C229" s="5">
         <v>0.8600060520000028</v>
       </c>
       <c r="D229" s="5">
         <v>11.322494662436778</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>94.397012320000002</v>
       </c>
       <c r="C230" s="5">
         <v>-2.2480727589999958</v>
       </c>
       <c r="D230" s="5">
         <v>-24.605144068518413</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>96.003913902999997</v>
       </c>
       <c r="C231" s="5">
         <v>1.6069015829999955</v>
       </c>
       <c r="D231" s="5">
         <v>22.452675087757502</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>96.003756516999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.5738599999792768E-4</v>
       </c>
       <c r="D232" s="5">
         <v>-1.9672270580861628E-3</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>95.761260962999998</v>
       </c>
       <c r="C233" s="5">
         <v>-0.24249555400000133</v>
       </c>
       <c r="D233" s="5">
         <v>-2.9893193431931864</v>
       </c>
       <c r="E233" s="5">
         <v>0.47293528654368533</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>96.002104789000001</v>
       </c>
       <c r="C234" s="5">
         <v>0.24084382600000254</v>
       </c>
       <c r="D234" s="5">
         <v>3.0601532578676593</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>95.940762551000006</v>
       </c>
       <c r="C235" s="5">
         <v>-6.1342237999994609E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-0.76407224928328743</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>95.532192460999994</v>
       </c>
       <c r="C236" s="5">
         <v>-0.40857009000001199</v>
       </c>
       <c r="D236" s="5">
         <v>-4.9922688151004202</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>95.729911579000003</v>
       </c>
       <c r="C237" s="5">
         <v>0.19771911800000908</v>
       </c>
       <c r="D237" s="5">
         <v>2.5120584931438872</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>95.405197475999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.32471410300000514</v>
       </c>
       <c r="D238" s="5">
         <v>-3.995293481465223</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>95.245424631000006</v>
       </c>
       <c r="C239" s="5">
         <v>-0.159772844999992</v>
       </c>
       <c r="D239" s="5">
         <v>-1.9912048006724414</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>94.880056647000004</v>
       </c>
       <c r="C240" s="5">
         <v>-0.36536798400000237</v>
       </c>
       <c r="D240" s="5">
         <v>-4.5073917809584589</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>94.432558306000004</v>
       </c>
       <c r="C241" s="5">
         <v>-0.4474983409999993</v>
       </c>
       <c r="D241" s="5">
         <v>-5.5152231011825421</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>94.078360814000007</v>
       </c>
       <c r="C242" s="5">
         <v>-0.35419749199999728</v>
       </c>
       <c r="D242" s="5">
         <v>-4.409257255228094</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>94.258947464000002</v>
       </c>
       <c r="C243" s="5">
         <v>0.18058664999999507</v>
       </c>
       <c r="D243" s="5">
         <v>2.3279159972332764</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>94.324834675000005</v>
       </c>
       <c r="C244" s="5">
         <v>6.5887211000003276E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.84203494420593827</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>94.316988968999993</v>
       </c>
       <c r="C245" s="5">
         <v>-7.8457060000118872E-3</v>
       </c>
       <c r="D245" s="5">
         <v>-9.9767376812898156E-2</v>
       </c>
       <c r="E245" s="5">
         <v>-1.5082006851998786</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>94.373648618000004</v>
       </c>
       <c r="C246" s="5">
         <v>5.6659649000010859E-2</v>
       </c>
       <c r="D246" s="5">
         <v>0.72327029936840592</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>94.383093079999995</v>
       </c>
       <c r="C247" s="5">
         <v>9.4444619999904944E-3</v>
       </c>
       <c r="D247" s="5">
         <v>0.12015636440860789</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>94.337946844000001</v>
       </c>
       <c r="C248" s="5">
         <v>-4.5146235999993678E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.57248796216764486</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>93.720228019000004</v>
       </c>
       <c r="C249" s="5">
         <v>-0.6177188249999972</v>
       </c>
       <c r="D249" s="5">
         <v>-7.5806313255808337</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>93.814625489999997</v>
       </c>
       <c r="C250" s="5">
         <v>9.4397470999993516E-2</v>
       </c>
       <c r="D250" s="5">
         <v>1.2153897260920754</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>93.602573333999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.2120521559999986</v>
       </c>
       <c r="D251" s="5">
         <v>-2.6789305596588875</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>93.953034544999994</v>
       </c>
       <c r="C252" s="5">
         <v>0.35046121099999539</v>
       </c>
       <c r="D252" s="5">
         <v>4.5866561316986187</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>93.975369198999999</v>
       </c>
       <c r="C253" s="5">
         <v>2.2334654000005116E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.28563904220877401</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>93.904833948000004</v>
       </c>
       <c r="C254" s="5">
         <v>-7.0535250999995469E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-0.89697714432375175</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>94.126543312999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.22170936499999527</v>
       </c>
       <c r="D255" s="5">
         <v>2.8702822865289912</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>94.207434560999999</v>
       </c>
       <c r="C256" s="5">
         <v>8.089124800000036E-2</v>
       </c>
       <c r="D256" s="5">
         <v>1.0361543425938091</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>94.382780367999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.17534580699999935</v>
       </c>
       <c r="D257" s="5">
         <v>2.2565353634823815</v>
       </c>
       <c r="E257" s="5">
         <v>6.975561849373868E-2</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>94.193652068000006</v>
       </c>
       <c r="C258" s="5">
         <v>-0.18912829999999303</v>
       </c>
       <c r="D258" s="5">
         <v>-2.3782865946053278</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>94.214801997999999</v>
       </c>
       <c r="C259" s="5">
         <v>2.1149929999992878E-2</v>
       </c>
       <c r="D259" s="5">
         <v>0.26977701664951947</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>94.446843283999996</v>
       </c>
       <c r="C260" s="5">
         <v>0.23204128599999763</v>
       </c>
       <c r="D260" s="5">
         <v>2.9958407069963888</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>95.197578878000002</v>
       </c>
       <c r="C261" s="5">
         <v>0.75073559400000534</v>
       </c>
       <c r="D261" s="5">
         <v>9.966771687589727</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>95.554927043999996</v>
       </c>
       <c r="C262" s="5">
         <v>0.35734816599999419</v>
       </c>
       <c r="D262" s="5">
         <v>4.5986750855740777</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>95.914958636999998</v>
       </c>
       <c r="C263" s="5">
         <v>0.3600315930000022</v>
       </c>
       <c r="D263" s="5">
         <v>4.6162390653148089</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>95.942627231000003</v>
       </c>
       <c r="C264" s="5">
         <v>2.7668594000004987E-2</v>
       </c>
       <c r="D264" s="5">
         <v>0.34671382088709013</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>96.106803952000007</v>
       </c>
       <c r="C265" s="5">
         <v>0.16417672100000402</v>
       </c>
       <c r="D265" s="5">
         <v>2.0728729597780937</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>96.283305749999997</v>
       </c>
       <c r="C266" s="5">
         <v>0.17650179799998966</v>
       </c>
       <c r="D266" s="5">
         <v>2.226217920593343</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>96.234678927000004</v>
       </c>
       <c r="C267" s="5">
         <v>-4.8626822999992214E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.60436618777762741</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>96.285993676999993</v>
       </c>
       <c r="C268" s="5">
         <v>5.1314749999988862E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.64175007738282996</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>96.715825722999995</v>
       </c>
       <c r="C269" s="5">
         <v>0.42983204600000136</v>
       </c>
       <c r="D269" s="5">
         <v>5.4904457924080496</v>
       </c>
       <c r="E269" s="5">
         <v>2.4718972527651983</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>97.050113937999996</v>
       </c>
       <c r="C270" s="5">
         <v>0.33428821500000083</v>
       </c>
       <c r="D270" s="5">
         <v>4.2274390627880631</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>97.133244247999997</v>
       </c>
       <c r="C271" s="5">
         <v>8.3130310000001373E-2</v>
       </c>
       <c r="D271" s="5">
         <v>1.0327415255284578</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>97.005688520000007</v>
       </c>
       <c r="C272" s="5">
         <v>-0.12755572799999015</v>
       </c>
       <c r="D272" s="5">
         <v>-1.564512294486109</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>98.066843831</v>
       </c>
       <c r="C273" s="5">
         <v>1.0611553109999932</v>
       </c>
       <c r="D273" s="5">
         <v>13.9462268671789</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>98.549712760999995</v>
       </c>
       <c r="C274" s="5">
         <v>0.48286892999999509</v>
       </c>
       <c r="D274" s="5">
         <v>6.0713202572100222</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>98.915974525999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.3662617650000044</v>
       </c>
       <c r="D275" s="5">
         <v>4.552122789922497</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>99.434838408000005</v>
       </c>
       <c r="C276" s="5">
         <v>0.51886388200000511</v>
       </c>
       <c r="D276" s="5">
         <v>6.4794156342617093</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>100.17134919</v>
       </c>
       <c r="C277" s="5">
         <v>0.73651078199999631</v>
       </c>
       <c r="D277" s="5">
         <v>9.2595509804150424</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>100.52261221000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.35126302000000464</v>
       </c>
       <c r="D278" s="5">
         <v>4.2900583078324672</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>100.49227256</v>
       </c>
       <c r="C279" s="5">
         <v>-3.0339650000001939E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-0.36158236624547202</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>100.20648495</v>
       </c>
       <c r="C280" s="5">
         <v>-0.28578760999999986</v>
       </c>
       <c r="D280" s="5">
         <v>-3.359776173198048</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>100.85594528</v>
       </c>
       <c r="C281" s="5">
         <v>0.64946032999999659</v>
       </c>
       <c r="D281" s="5">
         <v>8.0607835083651871</v>
       </c>
       <c r="E281" s="5">
         <v>4.280705382030825</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>101.11421042000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.258265140000006</v>
       </c>
       <c r="D282" s="5">
         <v>3.1165295965295714</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>101.34644819</v>
       </c>
       <c r="C283" s="5">
         <v>0.23223776999999757</v>
       </c>
       <c r="D283" s="5">
         <v>2.7912284438855295</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>101.54623261</v>
       </c>
       <c r="C284" s="5">
         <v>0.1997844200000003</v>
       </c>
       <c r="D284" s="5">
         <v>2.3913790544762614</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>101.61892159</v>
       </c>
       <c r="C285" s="5">
         <v>7.268897999999524E-2</v>
       </c>
       <c r="D285" s="5">
         <v>0.86237576623824364</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>101.98229442</v>
       </c>
       <c r="C286" s="5">
         <v>0.36337283000000298</v>
       </c>
       <c r="D286" s="5">
         <v>4.3764116696625166</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>102.78089402000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.79859960000000285</v>
       </c>
       <c r="D287" s="5">
         <v>9.8123912620382328</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>103.71279331</v>
       </c>
       <c r="C288" s="5">
         <v>0.93189928999998983</v>
       </c>
       <c r="D288" s="5">
         <v>11.439533145174119</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>103.27646971</v>
       </c>
       <c r="C289" s="5">
         <v>-0.43632359999999437</v>
       </c>
       <c r="D289" s="5">
         <v>-4.9332531366505172</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>103.85728655</v>
       </c>
       <c r="C290" s="5">
         <v>0.58081683999999711</v>
       </c>
       <c r="D290" s="5">
         <v>6.9613933866041089</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>103.77460895</v>
       </c>
       <c r="C291" s="5">
         <v>-8.2677599999996687E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.95111167488274306</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>104.45235578</v>
       </c>
       <c r="C292" s="5">
         <v>0.6777468300000038</v>
       </c>
       <c r="D292" s="5">
         <v>8.1248718939054942</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>104.49401453</v>
       </c>
       <c r="C293" s="5">
         <v>4.1658749999996303E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.47964742388857395</v>
       </c>
       <c r="E293" s="5">
         <v>3.6071936462445109</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>105.12308401</v>
       </c>
       <c r="C294" s="5">
         <v>0.62906947999999829</v>
       </c>
       <c r="D294" s="5">
         <v>7.4682422638038481</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>105.678437</v>
       </c>
       <c r="C295" s="5">
         <v>0.55535299000000293</v>
       </c>
       <c r="D295" s="5">
         <v>6.5269410170142095</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>105.98650785</v>
       </c>
       <c r="C296" s="5">
         <v>0.3080708499999929</v>
       </c>
       <c r="D296" s="5">
         <v>3.5548436638683123</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>106.87834915000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.89184130000001005</v>
       </c>
       <c r="D297" s="5">
         <v>10.578285167482605</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>107.14940151</v>
       </c>
       <c r="C298" s="5">
         <v>0.27105235999999877</v>
       </c>
       <c r="D298" s="5">
         <v>3.0861097879941513</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>107.62981424</v>
       </c>
       <c r="C299" s="5">
         <v>0.48041272999999762</v>
       </c>
       <c r="D299" s="5">
         <v>5.5149733036488735</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>108.11536027</v>
       </c>
       <c r="C300" s="5">
         <v>0.48554602999999474</v>
       </c>
       <c r="D300" s="5">
         <v>5.5498716318381547</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>108.07586834</v>
       </c>
       <c r="C301" s="5">
         <v>-3.9491929999996955E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-0.43745147546179197</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>107.94475877000001</v>
       </c>
       <c r="C302" s="5">
         <v>-0.13110956999999246</v>
       </c>
       <c r="D302" s="5">
         <v>-1.446076486143788</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>108.52428053</v>
       </c>
       <c r="C303" s="5">
         <v>0.57952175999999156</v>
       </c>
       <c r="D303" s="5">
         <v>6.6361022653909307</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>108.41722479000001</v>
       </c>
       <c r="C304" s="5">
         <v>-0.10705573999999274</v>
       </c>
       <c r="D304" s="5">
         <v>-1.1773601957128954</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>108.72372697</v>
       </c>
       <c r="C305" s="5">
         <v>0.30650217999999541</v>
       </c>
       <c r="D305" s="5">
         <v>3.4457232889995915</v>
       </c>
       <c r="E305" s="5">
         <v>4.0478035598734419</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>108.45417809999999</v>
       </c>
       <c r="C306" s="5">
         <v>-0.26954887000000838</v>
       </c>
       <c r="D306" s="5">
         <v>-2.9348177284436727</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>108.21629403999999</v>
       </c>
       <c r="C307" s="5">
         <v>-0.23788405999999895</v>
       </c>
       <c r="D307" s="5">
         <v>-2.6005655793255311</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>108.0131665</v>
       </c>
       <c r="C308" s="5">
         <v>-0.203127539999997</v>
       </c>
       <c r="D308" s="5">
         <v>-2.2293525707978712</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>106.83243621</v>
       </c>
       <c r="C309" s="5">
         <v>-1.1807302899999996</v>
       </c>
       <c r="D309" s="5">
         <v>-12.357004986923425</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>107.04052659</v>
       </c>
       <c r="C310" s="5">
         <v>0.20809038000000157</v>
       </c>
       <c r="D310" s="5">
         <v>2.3625879902526625</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>108.1787661</v>
       </c>
       <c r="C311" s="5">
         <v>1.1382395100000053</v>
       </c>
       <c r="D311" s="5">
         <v>13.533869202738401</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>108.89055349</v>
       </c>
       <c r="C312" s="5">
         <v>0.7117873899999978</v>
       </c>
       <c r="D312" s="5">
         <v>8.1877731487284944</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>108.79149798</v>
       </c>
       <c r="C313" s="5">
         <v>-9.9055509999999458E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-1.086170379068796</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>108.3057688</v>
       </c>
       <c r="C314" s="5">
         <v>-0.48572918000000698</v>
       </c>
       <c r="D314" s="5">
         <v>-5.2280986905673288</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>108.47186651</v>
       </c>
       <c r="C315" s="5">
         <v>0.16609771000000251</v>
       </c>
       <c r="D315" s="5">
         <v>1.8559221659089298</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>108.45766399</v>
       </c>
       <c r="C316" s="5">
         <v>-1.4202519999997776E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-0.1570062054588317</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>108.73974957999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.28208558999999411</v>
       </c>
       <c r="D317" s="5">
         <v>3.1660940607344923</v>
       </c>
       <c r="E317" s="5">
         <v>1.473699480925017E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>108.84911522</v>
       </c>
       <c r="C318" s="5">
         <v>0.10936564000000715</v>
       </c>
       <c r="D318" s="5">
         <v>1.2136056568567533</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>108.62048969</v>
       </c>
       <c r="C319" s="5">
         <v>-0.22862553000000219</v>
       </c>
       <c r="D319" s="5">
         <v>-2.4915534036443532</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>108.25203313</v>
       </c>
       <c r="C320" s="5">
         <v>-0.36845655999999849</v>
       </c>
       <c r="D320" s="5">
         <v>-3.995483475462458</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>107.81392418999999</v>
       </c>
       <c r="C321" s="5">
         <v>-0.43810894000000644</v>
       </c>
       <c r="D321" s="5">
         <v>-4.7498862628355898</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>108.03989408</v>
       </c>
       <c r="C322" s="5">
         <v>0.22596989000000178</v>
       </c>
       <c r="D322" s="5">
         <v>2.5443065641030715</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>107.87540060000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.1644934799999902</v>
       </c>
       <c r="D323" s="5">
         <v>-1.8118084762228426</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>107.95848854</v>
       </c>
       <c r="C324" s="5">
         <v>8.3087939999998639E-2</v>
       </c>
       <c r="D324" s="5">
         <v>0.92819111718118741</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>108.42159493</v>
       </c>
       <c r="C325" s="5">
         <v>0.46310638999999298</v>
       </c>
       <c r="D325" s="5">
         <v>5.2708069988147699</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>109.41916949</v>
       </c>
       <c r="C326" s="5">
         <v>0.99757456000000388</v>
       </c>
       <c r="D326" s="5">
         <v>11.61728877615953</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>109.09943877000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.31973071999999547</v>
       </c>
       <c r="D327" s="5">
         <v>-3.450677882629738</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>109.16434982</v>
       </c>
       <c r="C328" s="5">
         <v>6.4911049999992088E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.71630670634041937</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>108.92145730999999</v>
       </c>
       <c r="C329" s="5">
         <v>-0.24289251000000434</v>
       </c>
       <c r="D329" s="5">
         <v>-2.6375866464719899</v>
       </c>
       <c r="E329" s="5">
         <v>0.16710331842939574</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>108.55967062000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.3617866899999882</v>
       </c>
       <c r="D330" s="5">
         <v>-3.9138298075177658</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>109.2678525</v>
       </c>
       <c r="C331" s="5">
         <v>0.70818187999999793</v>
       </c>
       <c r="D331" s="5">
         <v>8.1151833772471704</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>109.90282028</v>
       </c>
       <c r="C332" s="5">
         <v>0.63496777999999665</v>
       </c>
       <c r="D332" s="5">
         <v>7.2005847062419415</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>111.14260947</v>
       </c>
       <c r="C333" s="5">
         <v>1.2397891899999962</v>
       </c>
       <c r="D333" s="5">
         <v>14.409219597138367</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>109.89060098</v>
       </c>
       <c r="C334" s="5">
         <v>-1.2520084899999944</v>
       </c>
       <c r="D334" s="5">
         <v>-12.711001277759038</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>109.68917571999999</v>
       </c>
       <c r="C335" s="5">
         <v>-0.20142526000000771</v>
       </c>
       <c r="D335" s="5">
         <v>-2.1775145947377172</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>108.53506548999999</v>
       </c>
       <c r="C336" s="5">
         <v>-1.1541102300000006</v>
       </c>
       <c r="D336" s="5">
         <v>-11.920346637476509</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>109.56480993</v>
       </c>
       <c r="C337" s="5">
         <v>1.0297444400000018</v>
       </c>
       <c r="D337" s="5">
         <v>11.99849951504306</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>110.17380979000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.60899986000001149</v>
       </c>
       <c r="D338" s="5">
         <v>6.8777578162088737</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>110.37372089</v>
       </c>
       <c r="C339" s="5">
         <v>0.19991109999999424</v>
       </c>
       <c r="D339" s="5">
         <v>2.1992698993559268</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>111.33527239999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.9615515099999925</v>
       </c>
       <c r="D340" s="5">
         <v>10.969878095021702</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>111.35109518</v>
       </c>
       <c r="C341" s="5">
         <v>1.5822780000007697E-2</v>
       </c>
       <c r="D341" s="5">
         <v>0.17067533125239009</v>
       </c>
       <c r="E341" s="5">
         <v>2.2306329074215814</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>110.32033217</v>
       </c>
       <c r="C342" s="5">
         <v>-1.0307630100000011</v>
       </c>
       <c r="D342" s="5">
         <v>-10.55978888381336</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>110.5195286</v>
       </c>
       <c r="C343" s="5">
         <v>0.19919643000000065</v>
       </c>
       <c r="D343" s="5">
         <v>2.1883899109206073</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>111.19205642</v>
       </c>
       <c r="C344" s="5">
         <v>0.67252781999999911</v>
       </c>
       <c r="D344" s="5">
         <v>7.5515964337490971</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>112.00923942</v>
       </c>
       <c r="C345" s="5">
         <v>0.81718299999999999</v>
       </c>
       <c r="D345" s="5">
         <v>9.1845105250380819</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>112.19891758999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.18967816999999343</v>
       </c>
       <c r="D346" s="5">
         <v>2.051132240155451</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>112.9928089</v>
       </c>
       <c r="C347" s="5">
         <v>0.79389131000000646</v>
       </c>
       <c r="D347" s="5">
         <v>8.8292542081803038</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>111.9957648</v>
       </c>
       <c r="C348" s="5">
         <v>-0.99704409999999655</v>
       </c>
       <c r="D348" s="5">
         <v>-10.089681006562024</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>113.44809386</v>
       </c>
       <c r="C349" s="5">
         <v>1.4523290599999967</v>
       </c>
       <c r="D349" s="5">
         <v>16.720527601030444</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>113.95330439999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.5052105399999931</v>
       </c>
       <c r="D350" s="5">
         <v>5.4767257390010426</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>114.84527237</v>
       </c>
       <c r="C351" s="5">
         <v>0.89196797000001027</v>
       </c>
       <c r="D351" s="5">
         <v>9.8081020782403883</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>114.90798761000001</v>
       </c>
       <c r="C352" s="5">
         <v>6.2715240000002836E-2</v>
       </c>
       <c r="D352" s="5">
         <v>0.65727333892717787</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>114.77379258000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13419503000000077</v>
       </c>
       <c r="D353" s="5">
         <v>-1.3924506689083849</v>
       </c>
       <c r="E353" s="5">
         <v>3.0737887170909195</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>115.16465331000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.39086072999999999</v>
       </c>
       <c r="D354" s="5">
         <v>4.1640032057394638</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>115.2229269</v>
       </c>
       <c r="C355" s="5">
         <v>5.8273589999998876E-2</v>
       </c>
       <c r="D355" s="5">
         <v>0.6088955769471216</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>115.30119802999999</v>
       </c>
       <c r="C356" s="5">
         <v>7.8271129999990308E-2</v>
       </c>
       <c r="D356" s="5">
         <v>0.8182145207626057</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>115.89935156999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.59815353999999843</v>
       </c>
       <c r="D357" s="5">
         <v>6.4060291129392155</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>116.66248385</v>
       </c>
       <c r="C358" s="5">
         <v>0.76313228000000777</v>
       </c>
       <c r="D358" s="5">
         <v>8.1938438069119268</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>116.2562269</v>
       </c>
       <c r="C359" s="5">
         <v>-0.40625694999999951</v>
       </c>
       <c r="D359" s="5">
         <v>-4.0996789485178597</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>116.36760692</v>
       </c>
       <c r="C360" s="5">
         <v>0.11138001999999858</v>
       </c>
       <c r="D360" s="5">
         <v>1.155745000438424</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>116.7460298</v>
       </c>
       <c r="C361" s="5">
         <v>0.37842288000000224</v>
       </c>
       <c r="D361" s="5">
         <v>3.9729115829887141</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>116.74102752</v>
       </c>
       <c r="C362" s="5">
         <v>-5.0022799999993595E-3</v>
       </c>
       <c r="D362" s="5">
         <v>-5.1404930846576935E-2</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>116.31110258</v>
       </c>
       <c r="C363" s="5">
         <v>-0.42992494000000647</v>
       </c>
       <c r="D363" s="5">
         <v>-4.3308459349539969</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>116.77882081</v>
       </c>
       <c r="C364" s="5">
         <v>0.46771823000000268</v>
       </c>
       <c r="D364" s="5">
         <v>4.933692383379551</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>117.28265414000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.50383333000000619</v>
       </c>
       <c r="D365" s="5">
         <v>5.3019467796949327</v>
       </c>
       <c r="E365" s="5">
         <v>2.1859184955060673</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>118.57878143000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.2961272900000012</v>
       </c>
       <c r="D366" s="5">
         <v>14.098088547841314</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>119.43802203</v>
       </c>
       <c r="C367" s="5">
         <v>0.85924059999999258</v>
       </c>
       <c r="D367" s="5">
         <v>9.0504431376692054</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>118.00561460999999</v>
       </c>
       <c r="C368" s="5">
         <v>-1.4324074200000041</v>
       </c>
       <c r="D368" s="5">
         <v>-13.47914089967488</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>88.455419425000002</v>
       </c>
       <c r="C369" s="5">
         <v>-29.550195184999993</v>
       </c>
       <c r="D369" s="5">
         <v>-96.8532568223456</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>92.151862558999994</v>
       </c>
       <c r="C370" s="5">
         <v>3.6964431339999919</v>
       </c>
       <c r="D370" s="5">
         <v>63.439135732866944</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>99.224305806000004</v>
       </c>
       <c r="C371" s="5">
         <v>7.0724432470000096</v>
       </c>
       <c r="D371" s="5">
         <v>142.86639124017196</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>99.696748240000005</v>
       </c>
       <c r="C372" s="5">
         <v>0.4724424340000013</v>
       </c>
       <c r="D372" s="5">
         <v>5.8656553637493225</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>100.70042477</v>
       </c>
       <c r="C373" s="5">
         <v>1.0036765299999928</v>
       </c>
       <c r="D373" s="5">
         <v>12.772630112392003</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>102.10988137</v>
       </c>
       <c r="C374" s="5">
         <v>1.4094565999999986</v>
       </c>
       <c r="D374" s="5">
         <v>18.15106206218886</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>102.73362158</v>
       </c>
       <c r="C375" s="5">
         <v>0.62374021000000823</v>
       </c>
       <c r="D375" s="5">
         <v>7.5815801090685753</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>103.29138852</v>
       </c>
       <c r="C376" s="5">
         <v>0.55776693999999338</v>
       </c>
       <c r="D376" s="5">
         <v>6.7132160484827175</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>103.78743365</v>
       </c>
       <c r="C377" s="5">
         <v>0.49604512999999884</v>
       </c>
       <c r="D377" s="5">
         <v>5.9175417461050595</v>
       </c>
       <c r="E377" s="5">
         <v>-11.506578350359298</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>104.99717179</v>
       </c>
       <c r="C378" s="5">
         <v>1.2097381399999989</v>
       </c>
       <c r="D378" s="5">
         <v>14.919554318448004</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>104.21852753</v>
       </c>
       <c r="C379" s="5">
         <v>-0.77864425999999298</v>
       </c>
       <c r="D379" s="5">
         <v>-8.5448888583683491</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>108.01964938</v>
       </c>
       <c r="C380" s="5">
         <v>3.8011218500000012</v>
       </c>
       <c r="D380" s="5">
         <v>53.707112779020186</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>107.36949887999999</v>
       </c>
       <c r="C381" s="5">
         <v>-0.6501505000000094</v>
       </c>
       <c r="D381" s="5">
         <v>-6.9882202458539266</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>108.47279546999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.1032965899999994</v>
       </c>
       <c r="D382" s="5">
         <v>13.052163266844087</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>108.65719715</v>
       </c>
       <c r="C383" s="5">
         <v>0.18440168000000767</v>
       </c>
       <c r="D383" s="5">
         <v>2.0591591430107803</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>111.63856267</v>
       </c>
       <c r="C384" s="5">
         <v>2.9813655199999971</v>
       </c>
       <c r="D384" s="5">
         <v>38.378576821882817</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>112.20170338</v>
       </c>
       <c r="C385" s="5">
         <v>0.56314070999999899</v>
       </c>
       <c r="D385" s="5">
         <v>6.2239790298664888</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>112.91194414</v>
       </c>
       <c r="C386" s="5">
         <v>0.71024076000000491</v>
       </c>
       <c r="D386" s="5">
         <v>7.8661606172156562</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>114.14743109</v>
       </c>
       <c r="C387" s="5">
         <v>1.235486949999995</v>
       </c>
       <c r="D387" s="5">
         <v>13.950197393917584</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>114.64486943</v>
       </c>
       <c r="C388" s="5">
         <v>0.4974383400000022</v>
       </c>
       <c r="D388" s="5">
         <v>5.3566088940983914</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>115.35654038</v>
       </c>
       <c r="C389" s="5">
         <v>0.71167094999999847</v>
       </c>
       <c r="D389" s="5">
         <v>7.7087994658462167</v>
       </c>
       <c r="E389" s="5">
         <v>11.146924365635869</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>114.90070588</v>
       </c>
       <c r="C390" s="5">
         <v>-0.45583449999999459</v>
       </c>
       <c r="D390" s="5">
         <v>-4.640121864230828</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>116.58222908</v>
       </c>
       <c r="C391" s="5">
         <v>1.6815232000000009</v>
       </c>
       <c r="D391" s="5">
         <v>19.046298833289477</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>117.38086272</v>
       </c>
       <c r="C392" s="5">
         <v>0.79863363999999137</v>
       </c>
       <c r="D392" s="5">
         <v>8.5373733396683313</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>118.55484525999999</v>
       </c>
       <c r="C393" s="5">
         <v>1.1739825399999972</v>
       </c>
       <c r="D393" s="5">
         <v>12.684486613252588</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>119.17902508</v>
       </c>
       <c r="C394" s="5">
         <v>0.62417982000000904</v>
       </c>
       <c r="D394" s="5">
         <v>6.5040799942013727</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>117.56390543000001</v>
       </c>
       <c r="C395" s="5">
         <v>-1.6151196499999969</v>
       </c>
       <c r="D395" s="5">
         <v>-15.103435589611525</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>121.13707552</v>
       </c>
       <c r="C396" s="5">
         <v>3.5731700899999908</v>
       </c>
       <c r="D396" s="5">
         <v>43.230978922644937</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>121.91816861</v>
       </c>
       <c r="C397" s="5">
         <v>0.78109308999999882</v>
       </c>
       <c r="D397" s="5">
         <v>8.0180036533636247</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>122.17835032000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.26018171000001189</v>
       </c>
       <c r="D398" s="5">
         <v>2.5911549560226899</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>122.65575898</v>
       </c>
       <c r="C399" s="5">
         <v>0.47740865999999471</v>
       </c>
       <c r="D399" s="5">
         <v>4.7910633881404152</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>122.97817087</v>
       </c>
       <c r="C400" s="5">
         <v>0.32241188999999792</v>
       </c>
       <c r="D400" s="5">
         <v>3.2003144434458841</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>122.99572836</v>
       </c>
       <c r="C401" s="5">
         <v>1.7557490000001508E-2</v>
       </c>
       <c r="D401" s="5">
         <v>0.17145758256063015</v>
       </c>
       <c r="E401" s="5">
         <v>6.6222408845094449</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>122.64803289</v>
       </c>
       <c r="C402" s="5">
         <v>-0.347695470000005</v>
       </c>
       <c r="D402" s="5">
         <v>-3.3400199320832935</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>123.6747269</v>
       </c>
       <c r="C403" s="5">
         <v>1.0266940099999999</v>
       </c>
       <c r="D403" s="5">
         <v>10.520915849641877</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>124.49349582000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.81876892000001078</v>
       </c>
       <c r="D404" s="5">
         <v>8.2401602861078551</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>124.21202224</v>
       </c>
       <c r="C405" s="5">
         <v>-0.28147358000001077</v>
       </c>
       <c r="D405" s="5">
         <v>-2.6796545749597112</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>124.56696365000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.35494141000000923</v>
       </c>
       <c r="D406" s="5">
         <v>3.4834630405804701</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>124.98816198999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.42119833999998946</v>
       </c>
       <c r="D407" s="5">
         <v>4.1338767145630673</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>125.73350298</v>
       </c>
       <c r="C408" s="5">
         <v>0.74534099000000253</v>
       </c>
       <c r="D408" s="5">
         <v>7.3953813878662178</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>125.8806656</v>
       </c>
       <c r="C409" s="5">
         <v>0.14716262000000313</v>
       </c>
       <c r="D409" s="5">
         <v>1.4135961922569606</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>127.75770559</v>
       </c>
       <c r="C410" s="5">
         <v>1.8770399900000001</v>
       </c>
       <c r="D410" s="5">
         <v>19.436447381863896</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>126.64900211</v>
       </c>
       <c r="C411" s="5">
         <v>-1.1087034800000026</v>
       </c>
       <c r="D411" s="5">
         <v>-9.9308585550804569</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>126.29318597</v>
       </c>
       <c r="C412" s="5">
         <v>-0.35581614000000172</v>
       </c>
       <c r="D412" s="5">
         <v>-3.319750219472628</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>127.50970778999999</v>
       </c>
       <c r="C413" s="5">
         <v>1.216521819999997</v>
       </c>
       <c r="D413" s="5">
         <v>12.191505280009917</v>
       </c>
       <c r="E413" s="5">
         <v>3.6700294312562498</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>129.05569255</v>
       </c>
       <c r="C414" s="5">
         <v>1.5459847600000103</v>
       </c>
       <c r="D414" s="5">
         <v>15.559853505201415</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>129.76870876000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.71301621000000637</v>
       </c>
       <c r="D415" s="5">
         <v>6.8350631273007334</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>130.11228714999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.34357838999997625</v>
       </c>
       <c r="D416" s="5">
         <v>3.2238215730457265</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>130.67635661</v>
       </c>
       <c r="C417" s="5">
         <v>0.56406946000001312</v>
       </c>
       <c r="D417" s="5">
         <v>5.3281547387992179</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>131.36606857999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.68971196999999052</v>
       </c>
       <c r="D418" s="5">
         <v>6.5207525065014149</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>131.78670908000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.42064050000001885</v>
       </c>
       <c r="D419" s="5">
         <v>3.9108560520190849</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>130.78827256</v>
       </c>
       <c r="C420" s="5">
         <v>-0.99843652000001271</v>
       </c>
       <c r="D420" s="5">
         <v>-8.721963988164493</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>132.67826739</v>
       </c>
       <c r="C421" s="5">
         <v>1.8899948300000062</v>
       </c>
       <c r="D421" s="5">
         <v>18.787804157606281</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>133.55634258000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.87807519000000411</v>
       </c>
       <c r="D422" s="5">
         <v>8.2372403684409345</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>133.23990971000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.31643286999999987</v>
       </c>
       <c r="D423" s="5">
         <v>-2.8063823904609264</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>132.90960079000001</v>
       </c>
       <c r="C424" s="5">
         <v>-0.33030891999999312</v>
       </c>
       <c r="D424" s="5">
         <v>-2.9346363445988288</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>132.83555043000001</v>
       </c>
       <c r="C425" s="5">
         <v>-7.4050360000001092E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-0.66653304290340554</v>
       </c>
       <c r="E425" s="5">
         <v>4.1768134617415464</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>132.52983358</v>
       </c>
       <c r="C426" s="5">
         <v>-0.30571685000001025</v>
       </c>
       <c r="D426" s="5">
         <v>-2.7270705376532423</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>132.25886362</v>
       </c>
       <c r="C427" s="5">
         <v>-0.27096996000000217</v>
       </c>
       <c r="D427" s="5">
         <v>-2.4261118476559762</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>132.19329350000001</v>
       </c>
       <c r="C428" s="5">
         <v>-6.5570119999989629E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.59330576976230898</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>132.72939307999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.53609957999998414</v>
       </c>
       <c r="D429" s="5">
         <v>4.9765336690853257</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>131.61057260999999</v>
       </c>
       <c r="C430" s="5">
         <v>-1.1188204700000028</v>
       </c>
       <c r="D430" s="5">
         <v>-9.6591772632641408</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>131.16680855999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.44376404999999863</v>
       </c>
       <c r="D431" s="5">
         <v>-3.9719571484204019</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>130.83768653000001</v>
       </c>
       <c r="C432" s="5">
         <v>-0.3291220299999793</v>
       </c>
       <c r="D432" s="5">
         <v>-2.9698160854852995</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>130.78674856999999</v>
       </c>
       <c r="C433" s="5">
         <v>-5.093796000002726E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-0.46618705229355406</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>130.82070385</v>
       </c>
       <c r="C434" s="5">
         <v>3.3955280000014909E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.31199314651817467</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>133.95319466000001</v>
       </c>
       <c r="C435" s="5">
         <v>3.1324908100000073</v>
       </c>
       <c r="D435" s="5">
         <v>32.83702175438912</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>131.90504895999999</v>
       </c>
       <c r="C436" s="5">
         <v>-2.0481457000000205</v>
       </c>
       <c r="D436" s="5">
         <v>-16.881035068837914</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>132.42299624</v>
       </c>
       <c r="C437" s="5">
         <v>0.51794728000001555</v>
       </c>
       <c r="D437" s="5">
         <v>4.8151084567076063</v>
       </c>
       <c r="E437" s="5">
         <v>-0.3105751349428143</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>132.19797657999999</v>
       </c>
       <c r="C438" s="5">
         <v>-0.22501966000001516</v>
       </c>
       <c r="D438" s="5">
         <v>-2.0201493228119372</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>132.34920593999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.15122936000000209</v>
       </c>
       <c r="D439" s="5">
         <v>1.3814235689909804</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>132.26460337</v>
       </c>
       <c r="C440" s="5">
         <v>-8.4602569999987054E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-0.76439376627794875</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>132.70942567</v>
       </c>
       <c r="C441" s="5">
         <v>0.44482229999999845</v>
       </c>
       <c r="D441" s="5">
         <v>4.1112423621835426</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>133.05424314000001</v>
       </c>
       <c r="C442" s="5">
         <v>0.34481747000000951</v>
       </c>
       <c r="D442" s="5">
         <v>3.1628925430284172</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>133.65961228</v>
+        <v>133.04607992000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.60536913999999342</v>
+        <v>-8.1632200000001376E-3</v>
       </c>
       <c r="D443" s="5">
-        <v>5.598467895883541</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-7.3598247878747802E-2</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>134.39467231</v>
+      </c>
+      <c r="C444" s="5">
+        <v>1.3485923899999932</v>
+      </c>
+      <c r="D444" s="5">
+        <v>12.865091129670446</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F947239E-BEA6-48FA-9A84-6A6FF145E8D6}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>housrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>