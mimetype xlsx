--- v8 (2026-08-24)
+++ v9 (2026-09-22)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{543227DD-BDA9-4492-98C8-CEC2E894AD91}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{489F118D-C789-4639-9FE3-65CED7E19E0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5C305AE7-E7F3-49A1-B62B-B3CA6E99E2E5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E8313626-9660-43BB-98A6-F744EBACA092}"/>
   </bookViews>
   <sheets>
     <sheet name="housrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E977AAF-B04C-4883-B9F0-B2A4E5F5230E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{339B7BB8-271C-4032-8841-63BEB2D5CD3B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>62.272943490000003</v>
+        <v>62.273017197000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>62.592948896000003</v>
+        <v>62.593066862999997</v>
       </c>
       <c r="C7" s="5">
-        <v>0.32000540599999994</v>
+        <v>0.32004966599999563</v>
       </c>
       <c r="D7" s="5">
-        <v>6.3438111882325066</v>
+        <v>6.3447058277628976</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>62.827636005999999</v>
+        <v>62.827784043999998</v>
       </c>
       <c r="C8" s="5">
-        <v>0.23468710999999587</v>
+        <v>0.23471718100000061</v>
       </c>
       <c r="D8" s="5">
-        <v>4.5932543662529968</v>
+        <v>4.5938462644228295</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>62.845891479999999</v>
+        <v>62.844986413999997</v>
       </c>
       <c r="C9" s="5">
-        <v>1.8255474000000049E-2</v>
+        <v>1.7202369999999689E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>0.34923503578694337</v>
+        <v>0.3290575815180441</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>63.937243750999997</v>
+        <v>63.937348847999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.0913522709999981</v>
+        <v>1.0923624340000018</v>
       </c>
       <c r="D10" s="5">
-        <v>22.9487823439976</v>
+        <v>22.972457491376552</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>65.061598308000001</v>
+        <v>65.061585070999996</v>
       </c>
       <c r="C11" s="5">
-        <v>1.1243545570000038</v>
+        <v>1.1242362229999969</v>
       </c>
       <c r="D11" s="5">
-        <v>23.267846821925374</v>
+        <v>23.265114441224721</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>65.664642080999997</v>
+        <v>65.664674024000007</v>
       </c>
       <c r="C12" s="5">
-        <v>0.60304377299999601</v>
+        <v>0.60308895300001097</v>
       </c>
       <c r="D12" s="5">
-        <v>11.707476438199937</v>
+        <v>11.708401259118627</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>66.452924988000007</v>
+        <v>66.452928232000005</v>
       </c>
       <c r="C13" s="5">
-        <v>0.78828290700000991</v>
+        <v>0.7882542079999979</v>
       </c>
       <c r="D13" s="5">
-        <v>15.395863751301754</v>
+        <v>15.395257730752231</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>66.149120581999995</v>
+        <v>66.149117352000005</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.3038044060000118</v>
+        <v>-0.30381088000000034</v>
       </c>
       <c r="D14" s="5">
-        <v>-5.350204673710202</v>
+        <v>-5.3503155792563817</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>66.511769522999998</v>
+        <v>66.511780528000003</v>
       </c>
       <c r="C15" s="5">
-        <v>0.36264894100000333</v>
+        <v>0.36266317599999809</v>
       </c>
       <c r="D15" s="5">
-        <v>6.7807898092226759</v>
+        <v>6.7810643923124747</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>66.679488804000002</v>
+        <v>66.679464824999997</v>
       </c>
       <c r="C16" s="5">
-        <v>0.16771928100000366</v>
+        <v>0.16768429699999388</v>
       </c>
       <c r="D16" s="5">
-        <v>3.0683000369018831</v>
+        <v>3.0676506154961647</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>67.169461397000006</v>
+        <v>67.169896269999995</v>
       </c>
       <c r="C17" s="5">
-        <v>0.48997259300000451</v>
+        <v>0.49043144499999869</v>
       </c>
       <c r="D17" s="5">
-        <v>9.1830572108386299</v>
+        <v>9.1920112807169154</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>66.569101160000002</v>
+        <v>66.569236571999994</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.60036023700000385</v>
+        <v>-0.60065969800000119</v>
       </c>
       <c r="D18" s="5">
-        <v>-10.213730995185033</v>
+        <v>-10.218514777931942</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>66.435293888999993</v>
+        <v>66.435462432999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.13380727100000911</v>
+        <v>-0.13377413899999624</v>
       </c>
       <c r="D19" s="5">
-        <v>-2.3855727422106399</v>
+        <v>-2.3849837662166418</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>66.697160933000006</v>
+        <v>66.697331031000004</v>
       </c>
       <c r="C20" s="5">
-        <v>0.26186704400001304</v>
+        <v>0.26186859800000661</v>
       </c>
       <c r="D20" s="5">
-        <v>4.8339255533609959</v>
+        <v>4.8339423334823772</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>66.103721414999995</v>
+        <v>66.102846288999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.59343951800001093</v>
+        <v>-0.59448474200000589</v>
       </c>
       <c r="D21" s="5">
-        <v>-10.169722983452766</v>
+        <v>-10.186741406983145</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>66.887599166000001</v>
+        <v>66.887661455</v>
       </c>
       <c r="C22" s="5">
-        <v>0.78387775100000567</v>
+        <v>0.78481516600000134</v>
       </c>
       <c r="D22" s="5">
-        <v>15.195729817713133</v>
+        <v>15.215319386954196</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>67.447261945999998</v>
+        <v>67.447209692000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.55966277999999647</v>
+        <v>0.55954823700000134</v>
       </c>
       <c r="D23" s="5">
-        <v>10.515856386422939</v>
+        <v>10.513593945733145</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>67.067514826999997</v>
+        <v>67.067521356</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.37974711900000102</v>
+        <v>-0.37968833600000096</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.5509954092756502</v>
+        <v>-6.5500174544205203</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>67.263725421000004</v>
+        <v>67.263715590000004</v>
       </c>
       <c r="C25" s="5">
-        <v>0.19621059400000718</v>
+        <v>0.19619423400000358</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5677255230982308</v>
+        <v>3.5674228915457906</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>67.288524945999995</v>
+        <v>67.288424993000007</v>
       </c>
       <c r="C26" s="5">
-        <v>2.4799524999991718E-2</v>
+        <v>2.4709403000002794E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>0.4433273686959005</v>
+        <v>0.44171311589971118</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>67.133250286999996</v>
+        <v>67.133271629999996</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.15527465899999982</v>
+        <v>-0.15515336300001081</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.7342378890268693</v>
+        <v>-2.7321330040104397</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>67.305981692000003</v>
+        <v>67.305983854999994</v>
       </c>
       <c r="C28" s="5">
-        <v>0.1727314050000075</v>
+        <v>0.17271222499999794</v>
       </c>
       <c r="D28" s="5">
-        <v>3.1316260881640634</v>
+        <v>3.1312724094736399</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>67.290352781999999</v>
+        <v>67.290683182999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.5628910000003771E-2</v>
+        <v>-1.5300671999995075E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.27829262326105608</v>
+        <v>-0.27245522524133037</v>
       </c>
       <c r="E29" s="5">
-        <v>0.17997968494265493</v>
+        <v>0.17982298575314193</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>70.249228613</v>
+        <v>70.249478670000002</v>
       </c>
       <c r="C30" s="5">
-        <v>2.9588758310000003</v>
+        <v>2.9587954870000033</v>
       </c>
       <c r="D30" s="5">
-        <v>67.596542421331705</v>
+        <v>67.593826364287452</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>70.516540491000001</v>
+        <v>70.516858956999997</v>
       </c>
       <c r="C31" s="5">
-        <v>0.267311878000001</v>
+        <v>0.26738028699999461</v>
       </c>
       <c r="D31" s="5">
-        <v>4.6630189297163671</v>
+        <v>4.6642204037497415</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>70.555907379999994</v>
+        <v>70.556278047000006</v>
       </c>
       <c r="C32" s="5">
-        <v>3.9366888999992966E-2</v>
+        <v>3.941909000000976E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.67197831684560061</v>
+        <v>0.67286906191668105</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>70.955741588999999</v>
+        <v>70.954812378</v>
       </c>
       <c r="C33" s="5">
-        <v>0.3998342090000051</v>
+        <v>0.39853433099999336</v>
       </c>
       <c r="D33" s="5">
-        <v>7.0163029485096784</v>
+        <v>6.992741533915714</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>70.951675647000002</v>
+        <v>70.951593896999995</v>
       </c>
       <c r="C34" s="5">
-        <v>-4.0659419999968804E-3</v>
+        <v>-3.2184810000046582E-3</v>
       </c>
       <c r="D34" s="5">
-        <v>-6.8741342972133967E-2</v>
+        <v>-5.4417927256344978E-2</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>70.750576624999994</v>
+        <v>70.750460332000003</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.20109902200000818</v>
+        <v>-0.20113356499999213</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.3486495114167236</v>
+        <v>-3.3492195732528374</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>70.800777874000005</v>
+        <v>70.800731073999998</v>
       </c>
       <c r="C36" s="5">
-        <v>5.0201249000011217E-2</v>
+        <v>5.0270741999995039E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>0.85479374726906698</v>
+        <v>0.85598306873972962</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>70.924133580000003</v>
+        <v>70.924097969000002</v>
       </c>
       <c r="C37" s="5">
-        <v>0.12335570599999812</v>
+        <v>0.12336689500000375</v>
       </c>
       <c r="D37" s="5">
-        <v>2.1109033821661072</v>
+        <v>2.1110980995342921</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>71.255172888000004</v>
+        <v>71.254954536</v>
       </c>
       <c r="C38" s="5">
-        <v>0.33103930800000114</v>
+        <v>0.33085656699999788</v>
       </c>
       <c r="D38" s="5">
-        <v>5.7470616770814553</v>
+        <v>5.7438102946643532</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>71.937114706000003</v>
+        <v>71.937183782999995</v>
       </c>
       <c r="C39" s="5">
-        <v>0.68194181799999853</v>
+        <v>0.6822292469999951</v>
       </c>
       <c r="D39" s="5">
-        <v>12.108721793565547</v>
+        <v>12.114136254521334</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>71.481502712999998</v>
+        <v>71.481496285999995</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.4556119930000051</v>
+        <v>-0.45568749699999955</v>
       </c>
       <c r="D40" s="5">
-        <v>-7.3409363399532861</v>
+        <v>-7.3421040062245035</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>71.763979672999994</v>
+        <v>71.764240352000002</v>
       </c>
       <c r="C41" s="5">
-        <v>0.28247695999999678</v>
+        <v>0.28274406600000646</v>
       </c>
       <c r="D41" s="5">
-        <v>4.8465363753426471</v>
+        <v>4.85121979081935</v>
       </c>
       <c r="E41" s="5">
-        <v>6.6482440736983062</v>
+        <v>6.6481078172946573</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>72.223574354999997</v>
+        <v>72.223880412</v>
       </c>
       <c r="C42" s="5">
-        <v>0.45959468200000231</v>
+        <v>0.45964005999999813</v>
       </c>
       <c r="D42" s="5">
-        <v>7.9616618116628901</v>
+        <v>7.9624458513629204</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>72.555139073000007</v>
+        <v>72.555647066000006</v>
       </c>
       <c r="C43" s="5">
-        <v>0.33156471800000986</v>
+        <v>0.33176665400000616</v>
       </c>
       <c r="D43" s="5">
-        <v>5.6502214585269606</v>
+        <v>5.6537255033457967</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>72.851581710999994</v>
+        <v>72.852187055000002</v>
       </c>
       <c r="C44" s="5">
-        <v>0.29644263799998782</v>
+        <v>0.29653998899999578</v>
       </c>
       <c r="D44" s="5">
-        <v>5.0145987995455332</v>
+        <v>5.0162468598348164</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>73.090648719000001</v>
+        <v>73.089809707000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.23906700800000635</v>
+        <v>0.23762265199999888</v>
       </c>
       <c r="D45" s="5">
-        <v>4.009731131558647</v>
+        <v>3.985035867809783</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>73.264233055999995</v>
+        <v>73.263943780000005</v>
       </c>
       <c r="C46" s="5">
-        <v>0.17358433699999409</v>
+        <v>0.17413407300000472</v>
       </c>
       <c r="D46" s="5">
-        <v>2.8874240966369591</v>
+        <v>2.8967223203626435</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>73.364947791000006</v>
+        <v>73.364730297999998</v>
       </c>
       <c r="C47" s="5">
-        <v>0.10071473500001105</v>
+        <v>0.1007865179999925</v>
       </c>
       <c r="D47" s="5">
-        <v>1.6621433034158084</v>
+        <v>1.6633435675160735</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>73.573437638000001</v>
+        <v>73.573328970999995</v>
       </c>
       <c r="C48" s="5">
-        <v>0.20848984699999562</v>
+        <v>0.20859867299999735</v>
       </c>
       <c r="D48" s="5">
-        <v>3.4639911855834038</v>
+        <v>3.4658380989447846</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>73.700154664999999</v>
+        <v>73.700106171000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.12671702699999798</v>
+        <v>0.12677720000000647</v>
       </c>
       <c r="D49" s="5">
-        <v>2.0864753820897919</v>
+        <v>2.0874786895282993</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>74.733817641000002</v>
+        <v>74.733480190999998</v>
       </c>
       <c r="C50" s="5">
-        <v>1.0336629760000022</v>
+        <v>1.0333740199999966</v>
       </c>
       <c r="D50" s="5">
-        <v>18.191222428668819</v>
+        <v>18.185751656228888</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>73.724310954000003</v>
+        <v>73.724430587000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-1.0095066869999982</v>
+        <v>-1.0090496039999977</v>
       </c>
       <c r="D51" s="5">
-        <v>-15.057967029961961</v>
+        <v>-15.051710232436633</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>74.105610459000005</v>
+        <v>74.105575306000006</v>
       </c>
       <c r="C52" s="5">
-        <v>0.3812995050000012</v>
+        <v>0.38114471900000524</v>
       </c>
       <c r="D52" s="5">
-        <v>6.3859813140503929</v>
+        <v>6.3833041616093489</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>74.265198182999995</v>
+        <v>74.265394478999994</v>
       </c>
       <c r="C53" s="5">
-        <v>0.15958772399999077</v>
+        <v>0.15981917299998827</v>
       </c>
       <c r="D53" s="5">
-        <v>2.6150501133272552</v>
+        <v>2.6188890588650926</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4853397503832095</v>
+        <v>3.4852373755117627</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>74.700695039999999</v>
+        <v>74.701012708999997</v>
       </c>
       <c r="C54" s="5">
-        <v>0.43549685700000396</v>
+        <v>0.43561823000000288</v>
       </c>
       <c r="D54" s="5">
-        <v>7.2683449112172838</v>
+        <v>7.2704165521580988</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>74.712377352000004</v>
+        <v>74.713049412999993</v>
       </c>
       <c r="C55" s="5">
-        <v>1.1682312000004913E-2</v>
+        <v>1.2036703999996234E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.18782741881224752</v>
+        <v>0.19352953622382429</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>74.664628966999999</v>
+        <v>74.665480392999996</v>
       </c>
       <c r="C56" s="5">
-        <v>-4.7748385000005555E-2</v>
+        <v>-4.7569019999997408E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-0.76422526167709837</v>
+        <v>-0.76135769929323027</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>76.178611400999998</v>
+        <v>76.177770765999995</v>
       </c>
       <c r="C57" s="5">
-        <v>1.513982433999999</v>
+        <v>1.512290372999999</v>
       </c>
       <c r="D57" s="5">
-        <v>27.238250331306201</v>
+        <v>27.20399469063701</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>76.231872404000001</v>
+        <v>76.231429324000004</v>
       </c>
       <c r="C58" s="5">
-        <v>5.3261003000002916E-2</v>
+        <v>5.3658558000009293E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.84222521901364811</v>
+        <v>0.8485455983722856</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>76.367082081999996</v>
+        <v>76.366808297000006</v>
       </c>
       <c r="C59" s="5">
-        <v>0.13520967799999539</v>
+        <v>0.13537897300000168</v>
       </c>
       <c r="D59" s="5">
-        <v>2.1492820815593561</v>
+        <v>2.1520121509942758</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>76.724496869000006</v>
+        <v>76.724333505000004</v>
       </c>
       <c r="C60" s="5">
-        <v>0.35741478700001039</v>
+        <v>0.35752520799999843</v>
       </c>
       <c r="D60" s="5">
-        <v>5.7631134457492461</v>
+        <v>5.7649612197939515</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>76.978533135999996</v>
+        <v>76.978456754000007</v>
       </c>
       <c r="C61" s="5">
-        <v>0.25403626699998938</v>
+        <v>0.25412324900000272</v>
       </c>
       <c r="D61" s="5">
-        <v>4.046382131661197</v>
+        <v>4.0478017249740539</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>76.762853187999994</v>
+        <v>76.762578113000004</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.21567994800000179</v>
+        <v>-0.21587864100000331</v>
       </c>
       <c r="D62" s="5">
-        <v>-3.3108528695331652</v>
+        <v>-3.3138593071340261</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>77.989648360000004</v>
+        <v>77.989811338999999</v>
       </c>
       <c r="C63" s="5">
-        <v>1.2267951720000099</v>
+        <v>1.2272332259999956</v>
       </c>
       <c r="D63" s="5">
-        <v>20.956787323556103</v>
+        <v>20.965022141020562</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>78.344601350000005</v>
+        <v>78.344481461000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.35495299000000102</v>
+        <v>0.3546701220000017</v>
       </c>
       <c r="D64" s="5">
-        <v>5.6003491094434477</v>
+        <v>5.5957618938865972</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>78.191067106000006</v>
+        <v>78.191274508000006</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.15353424399999938</v>
+        <v>-0.15320695299999443</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.3264929546359281</v>
+        <v>-2.3215902725709947</v>
       </c>
       <c r="E65" s="5">
-        <v>5.2862835070150993</v>
+        <v>5.2862844889487892</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>77.798524026999999</v>
+        <v>77.798769664000005</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.3925430790000064</v>
+        <v>-0.39250484400000119</v>
       </c>
       <c r="D66" s="5">
-        <v>-5.8607766687034824</v>
+        <v>-5.8602063596660532</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>77.616817280999996</v>
+        <v>77.617474071000004</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.18170674600000325</v>
+        <v>-0.18129559300000153</v>
       </c>
       <c r="D67" s="5">
-        <v>-2.7670033647478331</v>
+        <v>-2.7608138097081181</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>78.551924</v>
+        <v>78.552652733000002</v>
       </c>
       <c r="C68" s="5">
-        <v>0.93510671900000375</v>
+        <v>0.93517866199999844</v>
       </c>
       <c r="D68" s="5">
-        <v>15.454790751002733</v>
+        <v>15.455920076930907</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>78.096501387999993</v>
+        <v>78.095946854999994</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.45542261200000667</v>
+        <v>-0.45670587800000817</v>
       </c>
       <c r="D69" s="5">
-        <v>-6.7396544115441825</v>
+        <v>-6.757981269231772</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>78.345728781000005</v>
+        <v>78.345317722999994</v>
       </c>
       <c r="C70" s="5">
-        <v>0.2492273930000124</v>
+        <v>0.24937086799999975</v>
       </c>
       <c r="D70" s="5">
-        <v>3.8974658243832838</v>
+        <v>3.8997772428769339</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>78.717031527000003</v>
+        <v>78.716745369999998</v>
       </c>
       <c r="C71" s="5">
-        <v>0.3713027459999978</v>
+        <v>0.37142764700000441</v>
       </c>
       <c r="D71" s="5">
-        <v>5.837750592655877</v>
+        <v>5.8397972574972146</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>79.081765770999993</v>
+        <v>79.081588905999993</v>
       </c>
       <c r="C72" s="5">
-        <v>0.36473424399999033</v>
+        <v>0.36484353599999508</v>
       </c>
       <c r="D72" s="5">
-        <v>5.704091041511572</v>
+        <v>5.7058653414226779</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>79.333326636999999</v>
+        <v>79.333252342999998</v>
       </c>
       <c r="C73" s="5">
-        <v>0.25156086600000549</v>
+        <v>0.25166343700000482</v>
       </c>
       <c r="D73" s="5">
-        <v>3.8847248466470807</v>
+        <v>3.8863454680747811</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>79.952661422000006</v>
+        <v>79.952486661999998</v>
       </c>
       <c r="C74" s="5">
-        <v>0.6193347850000066</v>
+        <v>0.61923431900000026</v>
       </c>
       <c r="D74" s="5">
-        <v>9.7809818099694681</v>
+        <v>9.7793360082870215</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>79.333050256999996</v>
+        <v>79.333184211000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.61961116500000912</v>
+        <v>-0.61930245099999581</v>
       </c>
       <c r="D75" s="5">
-        <v>-8.9133492037574928</v>
+        <v>-8.9091143453447597</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>79.266692242000005</v>
+        <v>79.266569912999998</v>
       </c>
       <c r="C76" s="5">
-        <v>-6.635801499999161E-2</v>
+        <v>-6.6614298000004624E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-0.99913344801163539</v>
+        <v>-1.002972738207808</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>79.712886703999999</v>
+        <v>79.713056533</v>
       </c>
       <c r="C77" s="5">
-        <v>0.44619446199999402</v>
+        <v>0.44648662000000172</v>
       </c>
       <c r="D77" s="5">
-        <v>6.9679355183199787</v>
+        <v>6.9726513244762867</v>
       </c>
       <c r="E77" s="5">
-        <v>1.9462831936248426</v>
+        <v>1.9462299784412496</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>80.300027693999994</v>
+        <v>80.300218814000004</v>
       </c>
       <c r="C78" s="5">
-        <v>0.58714098999999464</v>
+        <v>0.58716228100000478</v>
       </c>
       <c r="D78" s="5">
-        <v>9.2058487256626798</v>
+        <v>9.2061757731448211</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>80.322404234000004</v>
+        <v>80.322872673999996</v>
       </c>
       <c r="C79" s="5">
-        <v>2.2376540000010436E-2</v>
+        <v>2.2653859999991255E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>0.33490698842881805</v>
+        <v>0.3390632377362035</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>80.727781128000004</v>
+        <v>80.728244524999994</v>
       </c>
       <c r="C80" s="5">
-        <v>0.40537689399999977</v>
+        <v>0.40537185099999817</v>
       </c>
       <c r="D80" s="5">
-        <v>6.2272149103675734</v>
+        <v>6.2270979489005285</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>80.936966756999993</v>
+        <v>80.936670027999995</v>
       </c>
       <c r="C81" s="5">
-        <v>0.2091856289999896</v>
+        <v>0.20842550300000084</v>
       </c>
       <c r="D81" s="5">
-        <v>3.1541976510792047</v>
+        <v>3.142554584785362</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>81.083255063999999</v>
+        <v>81.082943983000007</v>
       </c>
       <c r="C82" s="5">
-        <v>0.14628830700000606</v>
+        <v>0.14627395500001228</v>
       </c>
       <c r="D82" s="5">
-        <v>2.1906134581246794</v>
+        <v>2.1904045118757764</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>81.658498945999995</v>
+        <v>81.658287458000004</v>
       </c>
       <c r="C83" s="5">
-        <v>0.57524388199999521</v>
+        <v>0.57534347499999683</v>
       </c>
       <c r="D83" s="5">
-        <v>8.8535529985166228</v>
+        <v>8.855181449575845</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>81.348207709999997</v>
+        <v>81.348069566999996</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.31029123599999764</v>
+        <v>-0.31021789100000774</v>
       </c>
       <c r="D84" s="5">
-        <v>-4.4657370606247966</v>
+        <v>-4.464714753357768</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>81.709573023999994</v>
+        <v>81.709510429000005</v>
       </c>
       <c r="C85" s="5">
-        <v>0.36136531399999683</v>
+        <v>0.36144086200000913</v>
       </c>
       <c r="D85" s="5">
-        <v>5.4628313656617244</v>
+        <v>5.4640109991501484</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>82.254101027999994</v>
+        <v>82.254049264000002</v>
       </c>
       <c r="C86" s="5">
-        <v>0.54452800400000001</v>
+        <v>0.54453883499999733</v>
       </c>
       <c r="D86" s="5">
-        <v>8.2967515411593631</v>
+        <v>8.2969292547643967</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>82.688797781000005</v>
+        <v>82.688899618999997</v>
       </c>
       <c r="C87" s="5">
-        <v>0.43469675300001143</v>
+        <v>0.43485035499999469</v>
       </c>
       <c r="D87" s="5">
-        <v>6.529382594973443</v>
+        <v>6.5317615068269275</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>83.327035683999995</v>
+        <v>83.326953345999996</v>
       </c>
       <c r="C88" s="5">
-        <v>0.63823790299998961</v>
+        <v>0.63805372699999907</v>
       </c>
       <c r="D88" s="5">
-        <v>9.6657605303068106</v>
+        <v>9.6628394523788899</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>83.368386147999999</v>
+        <v>83.368496571999998</v>
       </c>
       <c r="C89" s="5">
-        <v>4.1350464000004195E-2</v>
+        <v>4.154322600000171E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>0.59711967287101597</v>
+        <v>0.59991147620732654</v>
       </c>
       <c r="E89" s="5">
-        <v>4.5858324734544764</v>
+        <v>4.585748179768645</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>83.807678025000001</v>
+        <v>83.807790029000003</v>
       </c>
       <c r="C90" s="5">
-        <v>0.43929187700000227</v>
+        <v>0.43929345700000511</v>
       </c>
       <c r="D90" s="5">
-        <v>6.5096519473345937</v>
+        <v>6.5096671695973995</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>84.636335260999999</v>
+        <v>84.636579587</v>
       </c>
       <c r="C91" s="5">
-        <v>0.82865723599999797</v>
+        <v>0.82878955799999687</v>
       </c>
       <c r="D91" s="5">
-        <v>12.532120739424712</v>
+        <v>12.534214302322066</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>84.624302728000004</v>
+        <v>84.624460536000001</v>
       </c>
       <c r="C92" s="5">
-        <v>-1.2032532999995738E-2</v>
+        <v>-1.2119050999999104E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-0.17046762144437011</v>
+        <v>-0.17169188116469281</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>85.073383729</v>
+        <v>85.073346032000003</v>
       </c>
       <c r="C93" s="5">
-        <v>0.44908100099999615</v>
+        <v>0.4488854960000026</v>
       </c>
       <c r="D93" s="5">
-        <v>6.5573087147340781</v>
+        <v>6.5543576504883072</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>85.607869902000004</v>
+        <v>85.607659627000004</v>
       </c>
       <c r="C94" s="5">
-        <v>0.53448617300000478</v>
+        <v>0.53431359500000042</v>
       </c>
       <c r="D94" s="5">
-        <v>7.8052249406539431</v>
+        <v>7.8026206361126338</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>85.812462878999995</v>
+        <v>85.812343851999998</v>
       </c>
       <c r="C95" s="5">
-        <v>0.20459297699999013</v>
+        <v>0.20468422499999406</v>
       </c>
       <c r="D95" s="5">
-        <v>2.905860336665067</v>
+        <v>2.9071806688324653</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>86.144683835999999</v>
+        <v>86.144606214999996</v>
       </c>
       <c r="C96" s="5">
-        <v>0.33222095700000409</v>
+        <v>0.33226236299999812</v>
       </c>
       <c r="D96" s="5">
-        <v>4.7459829063148495</v>
+        <v>4.7465937945740055</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>86.289327768000007</v>
+        <v>86.289297968</v>
       </c>
       <c r="C97" s="5">
-        <v>0.14464393200000814</v>
+        <v>0.14469175300000359</v>
       </c>
       <c r="D97" s="5">
-        <v>2.0336096325368036</v>
+        <v>2.0342900411540743</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>86.461013769999994</v>
+        <v>86.460995518999994</v>
       </c>
       <c r="C98" s="5">
-        <v>0.17168600199998707</v>
+        <v>0.17169755099999406</v>
       </c>
       <c r="D98" s="5">
-        <v>2.4138877954466231</v>
+        <v>2.4140527972001502</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>86.495762630000002</v>
+        <v>86.495832221000001</v>
       </c>
       <c r="C99" s="5">
-        <v>3.4748860000007653E-2</v>
+        <v>3.4836702000006881E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>0.48334997458734374</v>
+        <v>0.48457465145810286</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>86.706511086999996</v>
+        <v>86.706490286999994</v>
       </c>
       <c r="C100" s="5">
-        <v>0.210748456999994</v>
+        <v>0.21065806599999348</v>
       </c>
       <c r="D100" s="5">
-        <v>2.9633229017320684</v>
+        <v>2.9620324304673984</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>87.280683209000003</v>
+        <v>87.280745456999995</v>
       </c>
       <c r="C101" s="5">
-        <v>0.57417212200000733</v>
+        <v>0.5742551700000007</v>
       </c>
       <c r="D101" s="5">
-        <v>8.2423243006683133</v>
+        <v>8.2435622745230308</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6927825303643145</v>
+        <v>4.692718527820916</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>87.601560023999994</v>
+        <v>87.601618755000004</v>
       </c>
       <c r="C102" s="5">
-        <v>0.32087681499999121</v>
+        <v>0.3208732980000093</v>
       </c>
       <c r="D102" s="5">
-        <v>4.5019602885844057</v>
+        <v>4.5019066665255458</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>87.693488893999998</v>
+        <v>87.693571094000006</v>
       </c>
       <c r="C103" s="5">
-        <v>9.1928870000003826E-2</v>
+        <v>9.1952339000002326E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>1.2665708009170107</v>
+        <v>1.2668951651256366</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>88.031072566000006</v>
+        <v>88.031125490999997</v>
       </c>
       <c r="C104" s="5">
-        <v>0.33758367200000805</v>
+        <v>0.33755439699999101</v>
       </c>
       <c r="D104" s="5">
-        <v>4.71857730089007</v>
+        <v>4.7181548912536009</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>88.585216477000003</v>
+        <v>88.585239762</v>
       </c>
       <c r="C105" s="5">
-        <v>0.55414391099999705</v>
+        <v>0.5541142710000031</v>
       </c>
       <c r="D105" s="5">
-        <v>7.8209340775098335</v>
+        <v>7.8204962989508298</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>89.170502595000002</v>
+        <v>89.170300234999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.58528611799999908</v>
+        <v>0.58506047299999864</v>
       </c>
       <c r="D106" s="5">
-        <v>8.2229988748397922</v>
+        <v>8.2197103952625703</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>88.747621726999995</v>
+        <v>88.747583695000003</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.42288086800000713</v>
+        <v>-0.42271653999999614</v>
       </c>
       <c r="D107" s="5">
-        <v>-5.5447483683156218</v>
+        <v>-5.5426618419037954</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>89.122460833000005</v>
+        <v>89.122441803000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.37483910600001025</v>
+        <v>0.37485810799999797</v>
       </c>
       <c r="D108" s="5">
-        <v>5.1877953566163315</v>
+        <v>5.1880667600466168</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>89.467016426000001</v>
+        <v>89.467011513000003</v>
       </c>
       <c r="C109" s="5">
-        <v>0.3445555929999955</v>
+        <v>0.34456971000000181</v>
       </c>
       <c r="D109" s="5">
-        <v>4.7392402461014171</v>
+        <v>4.7394396015344453</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>89.465732989000003</v>
+        <v>89.465738041999998</v>
       </c>
       <c r="C110" s="5">
-        <v>-1.283436999997889E-3</v>
+        <v>-1.2734710000046334E-3</v>
       </c>
       <c r="D110" s="5">
-        <v>-1.721307977248232E-2</v>
+        <v>-1.7079430111788252E-2</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>90.274040249999999</v>
+        <v>90.274129338999998</v>
       </c>
       <c r="C111" s="5">
-        <v>0.80830726099999595</v>
+        <v>0.80839129700000001</v>
       </c>
       <c r="D111" s="5">
-        <v>11.397095049478544</v>
+        <v>11.398338772878214</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>90.229664181000004</v>
+        <v>90.229678543999995</v>
       </c>
       <c r="C112" s="5">
-        <v>-4.43760689999948E-2</v>
+        <v>-4.4450795000003041E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.58829255982224549</v>
+        <v>-0.58927993947455182</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>90.980272061999997</v>
+        <v>90.980310595999995</v>
       </c>
       <c r="C113" s="5">
-        <v>0.75060788099999343</v>
+        <v>0.75063205200000027</v>
       </c>
       <c r="D113" s="5">
-        <v>10.452279236832297</v>
+        <v>10.4526296268451</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2387258176486364</v>
+        <v>4.2386956248244179</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>90.606969929000002</v>
+        <v>90.606977696000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.37330213299999571</v>
+        <v>-0.37333289999999408</v>
       </c>
       <c r="D114" s="5">
-        <v>-4.8141242682435799</v>
+        <v>-4.8145101362302771</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>90.867250822000003</v>
+        <v>90.867258106999998</v>
       </c>
       <c r="C115" s="5">
-        <v>0.2602808930000009</v>
+        <v>0.26028041099999655</v>
       </c>
       <c r="D115" s="5">
-        <v>3.5021522208776412</v>
+        <v>3.5021453276549819</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>91.056471880000004</v>
+        <v>91.056472237999998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.18922105800000111</v>
+        <v>0.18921413099999995</v>
       </c>
       <c r="D116" s="5">
-        <v>2.5276875388496434</v>
+        <v>2.5275937380306202</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>91.029321347000007</v>
+        <v>91.029317564999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-2.7150532999996813E-2</v>
+        <v>-2.7154672999998297E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.35722076008813941</v>
+        <v>-0.35727513953759393</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>91.270954748999998</v>
+        <v>91.270795668000005</v>
       </c>
       <c r="C118" s="5">
-        <v>0.24163340199999084</v>
+        <v>0.24147810300000572</v>
       </c>
       <c r="D118" s="5">
-        <v>3.2322666518056709</v>
+        <v>3.2301589913201534</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>91.138599807999995</v>
+        <v>91.138571932000005</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.13235494100000267</v>
+        <v>-0.13222373600000026</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.726346357573294</v>
+        <v>-1.7246516049667648</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>92.298849415999996</v>
+        <v>92.298857247000001</v>
       </c>
       <c r="C120" s="5">
-        <v>1.1602496080000009</v>
+        <v>1.1602853149999959</v>
       </c>
       <c r="D120" s="5">
-        <v>16.393096281270438</v>
+        <v>16.393641990866481</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>93.360461569999998</v>
+        <v>93.360476871000003</v>
       </c>
       <c r="C121" s="5">
-        <v>1.0616121540000023</v>
+        <v>1.0616196240000022</v>
       </c>
       <c r="D121" s="5">
-        <v>14.709777034231507</v>
+        <v>14.7098858447815</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>92.930596370000004</v>
+        <v>92.930635452999994</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.42986519999999473</v>
+        <v>-0.42984141800000941</v>
       </c>
       <c r="D122" s="5">
-        <v>-5.3874368450290149</v>
+        <v>-5.3871454347344532</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>92.904251457000001</v>
+        <v>92.904363101000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-2.6344913000002634E-2</v>
+        <v>-2.6272351999992338E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.3396583162141309</v>
+        <v>-0.33872411746560527</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>93.086869077000003</v>
+        <v>93.086925308000005</v>
       </c>
       <c r="C124" s="5">
-        <v>0.18261762000000203</v>
+        <v>0.1825622070000037</v>
       </c>
       <c r="D124" s="5">
-        <v>2.3844537659410747</v>
+        <v>2.3837195004724254</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>93.099539610999997</v>
+        <v>93.099584785000005</v>
       </c>
       <c r="C125" s="5">
-        <v>1.2670533999994404E-2</v>
+        <v>1.2659476999999697E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>0.16346052690925372</v>
+        <v>0.16331767688444465</v>
       </c>
       <c r="E125" s="5">
-        <v>2.32937042390442</v>
+        <v>2.329376735600186</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>92.928896374000004</v>
+        <v>92.928883831999997</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.17064323699999306</v>
+        <v>-0.17070095300000787</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.1774558432568258</v>
+        <v>-2.1781838584828628</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>93.122753004000003</v>
+        <v>93.122697684000002</v>
       </c>
       <c r="C127" s="5">
-        <v>0.19385662999999909</v>
+        <v>0.19381385200000523</v>
       </c>
       <c r="D127" s="5">
-        <v>2.5322117038549363</v>
+        <v>2.5316468455713448</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>93.229034331999998</v>
+        <v>93.228981051999995</v>
       </c>
       <c r="C128" s="5">
-        <v>0.10628132799999435</v>
+        <v>0.10628336799999261</v>
       </c>
       <c r="D128" s="5">
-        <v>1.3781940293927208</v>
+        <v>1.3782214730803766</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>93.348378017000002</v>
+        <v>93.348331353999995</v>
       </c>
       <c r="C129" s="5">
-        <v>0.11934368500000403</v>
+        <v>0.11935030200000085</v>
       </c>
       <c r="D129" s="5">
-        <v>1.5469970516101439</v>
+        <v>1.5470843199399953</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>93.105492949999999</v>
+        <v>93.105350104999999</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.24288506700000312</v>
+        <v>-0.24298124899999607</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.07800804165268</v>
+        <v>-3.0792110473956691</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>93.666959339000002</v>
+        <v>93.666912226999997</v>
       </c>
       <c r="C131" s="5">
-        <v>0.56146638900000312</v>
+        <v>0.561562121999998</v>
       </c>
       <c r="D131" s="5">
-        <v>7.4814261188445697</v>
+        <v>7.4827562161075889</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>94.013025190999997</v>
+        <v>94.013037576000002</v>
       </c>
       <c r="C132" s="5">
-        <v>0.34606585199999529</v>
+        <v>0.34612534900000469</v>
       </c>
       <c r="D132" s="5">
-        <v>4.5247813147623495</v>
+        <v>4.5255774337597199</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>94.163211024000006</v>
+        <v>94.163248211999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.15018583300000898</v>
+        <v>0.15021063599999707</v>
       </c>
       <c r="D133" s="5">
-        <v>1.9339335828163051</v>
+        <v>1.9342555243324844</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>94.730019658000003</v>
+        <v>94.730099899999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.56680863399999737</v>
+        <v>0.56685168799999985</v>
       </c>
       <c r="D134" s="5">
-        <v>7.4673182399852767</v>
+        <v>7.4679013097603386</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>94.971809221000001</v>
+        <v>94.971958271000005</v>
       </c>
       <c r="C135" s="5">
-        <v>0.24178956299999754</v>
+        <v>0.2418583710000064</v>
       </c>
       <c r="D135" s="5">
-        <v>3.1062538618152002</v>
+        <v>3.1071476141909748</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>95.373263882000003</v>
+        <v>95.373421902999993</v>
       </c>
       <c r="C136" s="5">
-        <v>0.40145466100000249</v>
+        <v>0.40146363199998802</v>
       </c>
       <c r="D136" s="5">
-        <v>5.1921199562731113</v>
+        <v>5.1922303521736657</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>95.607444913999998</v>
+        <v>95.607642455999994</v>
       </c>
       <c r="C137" s="5">
-        <v>0.23418103199999507</v>
+        <v>0.23422055300000011</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9866184596074596</v>
+        <v>2.9871243001712511</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6937891567228478</v>
+        <v>2.6939515109460244</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>95.797441630999998</v>
+        <v>95.797260160999997</v>
       </c>
       <c r="C138" s="5">
-        <v>0.18999671699999965</v>
+        <v>0.18961770500000341</v>
       </c>
       <c r="D138" s="5">
-        <v>2.4109484489703181</v>
+        <v>2.4060813977098361</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>95.513836812999998</v>
+        <v>95.513663449000006</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.28360481800000059</v>
+        <v>-0.2835967119999907</v>
       </c>
       <c r="D139" s="5">
-        <v>-3.4952784303235784</v>
+        <v>-3.4951866626897421</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>96.003056385999997</v>
+        <v>96.002957691000006</v>
       </c>
       <c r="C140" s="5">
-        <v>0.48921957299999974</v>
+        <v>0.48929424199999971</v>
       </c>
       <c r="D140" s="5">
-        <v>6.3225102807332068</v>
+        <v>6.3235144307231206</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>96.282189614000004</v>
+        <v>96.282080320000006</v>
       </c>
       <c r="C141" s="5">
-        <v>0.27913322800000628</v>
+        <v>0.27912262899999973</v>
       </c>
       <c r="D141" s="5">
-        <v>3.545393785715456</v>
+        <v>3.5452607063122255</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>96.006560066999995</v>
+        <v>96.006448176000006</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.2756295470000083</v>
+        <v>-0.27563214399999936</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.3816959381195555</v>
+        <v>-3.381731079196415</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>95.812351222999993</v>
+        <v>95.812288882999994</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.19420884400000205</v>
+        <v>-0.19415929300001267</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.4006187188615025</v>
+        <v>-2.4000157808839795</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>95.095269148</v>
+        <v>95.095297646000006</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.71708207499999332</v>
+        <v>-0.71699123699998779</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.6204595821736127</v>
+        <v>-8.6194174926634162</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>95.386217545999997</v>
+        <v>95.386287128000006</v>
       </c>
       <c r="C145" s="5">
-        <v>0.29094839799999761</v>
+        <v>0.29098948200000052</v>
       </c>
       <c r="D145" s="5">
-        <v>3.7338716811229578</v>
+        <v>3.7344066976001677</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>95.239722584999996</v>
+        <v>95.239855902000002</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.14649496100000192</v>
+        <v>-0.14643122600000424</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.827482116381951</v>
+        <v>-1.8266924204490387</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>95.493535041000001</v>
+        <v>95.493688984000002</v>
       </c>
       <c r="C147" s="5">
-        <v>0.25381245600000568</v>
+        <v>0.25383308199999988</v>
       </c>
       <c r="D147" s="5">
-        <v>3.2452753714040439</v>
+        <v>3.2455383657237213</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>95.411187772000005</v>
+        <v>95.411420934999995</v>
       </c>
       <c r="C148" s="5">
-        <v>-8.2347268999996004E-2</v>
+        <v>-8.2268049000006727E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.0299063283197629</v>
+        <v>-1.0289185734159934</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>95.457720412</v>
+        <v>95.458081078000006</v>
       </c>
       <c r="C149" s="5">
-        <v>4.653263999999524E-2</v>
+        <v>4.6660143000011089E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.58682000726963945</v>
+        <v>0.58843082459372198</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.15660339227209219</v>
+        <v>-0.15643245054266508</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>95.467985900000002</v>
+        <v>95.467638061000002</v>
       </c>
       <c r="C150" s="5">
-        <v>1.026548800000171E-2</v>
+        <v>9.5569829999959666E-3</v>
       </c>
       <c r="D150" s="5">
-        <v>0.12912391169650483</v>
+        <v>0.12020665585561474</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>95.694271717999996</v>
+        <v>95.693991178000005</v>
       </c>
       <c r="C151" s="5">
-        <v>0.22628581799999381</v>
+        <v>0.22635311700000216</v>
       </c>
       <c r="D151" s="5">
-        <v>2.8817103262621213</v>
+        <v>2.8825892143140797</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>95.727053299000005</v>
+        <v>95.726944176000003</v>
       </c>
       <c r="C152" s="5">
-        <v>3.2781581000008941E-2</v>
+        <v>3.2952997999998956E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>0.41185431669643613</v>
+        <v>0.414013226015153</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>95.689274928000003</v>
+        <v>95.689128733999993</v>
       </c>
       <c r="C153" s="5">
-        <v>-3.7778371000001698E-2</v>
+        <v>-3.781544200001008E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.47254953364082031</v>
+        <v>-0.4730127660694694</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>96.094993845000005</v>
+        <v>96.094890530000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.40571891700000151</v>
+        <v>0.40576179600000728</v>
       </c>
       <c r="D154" s="5">
-        <v>5.2082978065318919</v>
+        <v>5.2088692984164409</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>96.022941774000003</v>
+        <v>96.022909354000006</v>
       </c>
       <c r="C155" s="5">
-        <v>-7.2052071000001661E-2</v>
+        <v>-7.1981175999994207E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.896059290494855</v>
+        <v>-0.89518220850431929</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>96.232025084</v>
+        <v>96.232074122</v>
       </c>
       <c r="C156" s="5">
-        <v>0.20908330999999691</v>
+        <v>0.20916476799999373</v>
       </c>
       <c r="D156" s="5">
-        <v>2.6444371372224662</v>
+        <v>2.6454806773472228</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>96.571571673999998</v>
+        <v>96.57166728</v>
       </c>
       <c r="C157" s="5">
-        <v>0.33954658999999765</v>
+        <v>0.33959315799999956</v>
       </c>
       <c r="D157" s="5">
-        <v>4.3172411254017495</v>
+        <v>4.3178425205182558</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>96.730537917000007</v>
+        <v>96.730679127000002</v>
       </c>
       <c r="C158" s="5">
-        <v>0.15896624300000894</v>
+        <v>0.15901184700000215</v>
       </c>
       <c r="D158" s="5">
-        <v>1.9932993524531595</v>
+        <v>1.9938743839000184</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>96.985226276999995</v>
+        <v>96.985342282999994</v>
       </c>
       <c r="C159" s="5">
-        <v>0.25468835999998873</v>
+        <v>0.25466315599999234</v>
       </c>
       <c r="D159" s="5">
-        <v>3.2057195418241369</v>
+        <v>3.2053929484161747</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>97.102846572000004</v>
+        <v>97.103067029000002</v>
       </c>
       <c r="C160" s="5">
-        <v>0.11762029500000892</v>
+        <v>0.11772474600000749</v>
       </c>
       <c r="D160" s="5">
-        <v>1.4650647109171411</v>
+        <v>1.4663726728729509</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>97.400793750999995</v>
+        <v>97.401289130999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.29794717899999057</v>
+        <v>0.29822210199999688</v>
       </c>
       <c r="D161" s="5">
-        <v>3.7448186483718171</v>
+        <v>3.7483240040351307</v>
       </c>
       <c r="E161" s="5">
-        <v>2.0355329360617347</v>
+        <v>2.0356663690024979</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>99.830121319</v>
+        <v>99.829657561000005</v>
       </c>
       <c r="C162" s="5">
-        <v>2.429327568000005</v>
+        <v>2.4283684300000061</v>
       </c>
       <c r="D162" s="5">
-        <v>34.396894458709056</v>
+        <v>34.381200830906764</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>99.571705398999995</v>
+        <v>99.571352762000004</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.25841592000000446</v>
+        <v>-0.25830479900000114</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.062423175553397</v>
+        <v>-3.0611390101885849</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>100.03086347</v>
+        <v>100.03080538</v>
       </c>
       <c r="C164" s="5">
-        <v>0.4591580710000045</v>
+        <v>0.45945261800000026</v>
       </c>
       <c r="D164" s="5">
-        <v>5.676121605706097</v>
+        <v>5.6798763326026291</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>98.981312966000004</v>
+        <v>98.981175898999993</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.0495505039999955</v>
+        <v>-1.0496294810000109</v>
       </c>
       <c r="D165" s="5">
-        <v>-11.888963111223639</v>
+        <v>-11.889813262208836</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>98.934767476999994</v>
+        <v>98.934714248000006</v>
       </c>
       <c r="C166" s="5">
-        <v>-4.6545489000010321E-2</v>
+        <v>-4.6461650999987114E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.56283708400587384</v>
+        <v>-0.56182669048973066</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>99.043039727999997</v>
+        <v>99.043072265999996</v>
       </c>
       <c r="C167" s="5">
-        <v>0.10827225100000248</v>
+        <v>0.1083580179999899</v>
       </c>
       <c r="D167" s="5">
-        <v>1.3211897602497968</v>
+        <v>1.3222433583057747</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>98.659608199000004</v>
+        <v>98.659696550999996</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.38343152899999211</v>
+        <v>-0.38337571499999967</v>
       </c>
       <c r="D168" s="5">
-        <v>-4.5479834979064275</v>
+        <v>-4.5473340409394876</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>99.012101928999996</v>
+        <v>99.012195809999994</v>
       </c>
       <c r="C169" s="5">
-        <v>0.35249372999999196</v>
+        <v>0.35249925899999823</v>
       </c>
       <c r="D169" s="5">
-        <v>4.3726537167124935</v>
+        <v>4.3727196636972998</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>98.900478294999999</v>
+        <v>98.900570547000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.1116236339999972</v>
+        <v>-0.11162526299999342</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.3444914032780253</v>
+        <v>-1.3445096359183895</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>97.946303655999998</v>
+        <v>97.946283416</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.95417463900000143</v>
+        <v>-0.95428713100000095</v>
       </c>
       <c r="D171" s="5">
-        <v>-10.982394180918353</v>
+        <v>-10.983611313346941</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>97.540946783999999</v>
+        <v>97.540966431000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.4053568719999987</v>
+        <v>-0.40531698499999891</v>
       </c>
       <c r="D172" s="5">
-        <v>-4.8547768867031049</v>
+        <v>-4.8543109781226113</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>98.094491939999997</v>
+        <v>98.094792480999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.55354515599999843</v>
+        <v>0.55382604999999785</v>
       </c>
       <c r="D173" s="5">
-        <v>7.026633513315117</v>
+        <v>7.0303097653682034</v>
       </c>
       <c r="E173" s="5">
-        <v>0.71220999571461885</v>
+        <v>0.71200633604271424</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>98.382975774000002</v>
+        <v>98.382753703000006</v>
       </c>
       <c r="C174" s="5">
-        <v>0.28848383400000444</v>
+        <v>0.28796122200000696</v>
       </c>
       <c r="D174" s="5">
-        <v>3.5866974735097923</v>
+        <v>3.5800834690253192</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>98.526147812999994</v>
+        <v>98.525937041999995</v>
       </c>
       <c r="C175" s="5">
-        <v>0.14317203899999242</v>
+        <v>0.14318333899998947</v>
       </c>
       <c r="D175" s="5">
-        <v>1.7603478364990099</v>
+        <v>1.7604918934277514</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>99.211116320000002</v>
+        <v>99.211159734999995</v>
       </c>
       <c r="C176" s="5">
-        <v>0.68496850700000778</v>
+        <v>0.68522269300000005</v>
       </c>
       <c r="D176" s="5">
-        <v>8.6690823325663366</v>
+        <v>8.6724426632572182</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>97.920907889000006</v>
+        <v>97.920873026999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-1.2902084309999964</v>
+        <v>-1.2902867079999965</v>
       </c>
       <c r="D177" s="5">
-        <v>-14.536408121810062</v>
+        <v>-14.537222029596053</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>97.237285213000007</v>
+        <v>97.237319002999996</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.68362267599999882</v>
+        <v>-0.68355402400000287</v>
       </c>
       <c r="D178" s="5">
-        <v>-8.063339408953107</v>
+        <v>-8.0625632515928363</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>96.769968008999996</v>
+        <v>96.770076093</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.46731720400001109</v>
+        <v>-0.46724290999999596</v>
       </c>
       <c r="D179" s="5">
-        <v>-5.6171108264303271</v>
+        <v>-5.6162393862190356</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>96.740911847000007</v>
+        <v>96.741020679000002</v>
       </c>
       <c r="C180" s="5">
-        <v>-2.9056161999989172E-2</v>
+        <v>-2.9055413999998336E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-0.35971770606670894</v>
+        <v>-0.3597080599507696</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>96.019634424000003</v>
+        <v>96.019672964999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.72127742300000364</v>
+        <v>-0.72134771400000375</v>
       </c>
       <c r="D181" s="5">
-        <v>-8.5890002626515241</v>
+        <v>-8.5897939959286074</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>95.894828959999998</v>
+        <v>95.894792686000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.12480546400000492</v>
+        <v>-0.12488027899999565</v>
       </c>
       <c r="D182" s="5">
-        <v>-1.5486470464318836</v>
+        <v>-1.5495681394568694</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>95.328756999999996</v>
+        <v>95.328574317000005</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.56607196000000215</v>
+        <v>-0.56621836899999778</v>
       </c>
       <c r="D183" s="5">
-        <v>-6.8581420938835898</v>
+        <v>-6.8598611940438818</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>94.743021261999999</v>
+        <v>94.742714340000006</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.58573573799999679</v>
+        <v>-0.58585997699999837</v>
       </c>
       <c r="D184" s="5">
-        <v>-7.1291126749216893</v>
+        <v>-7.1305872787924436</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>95.239841018000007</v>
+        <v>95.239582955000003</v>
       </c>
       <c r="C185" s="5">
-        <v>0.49681975600000783</v>
+        <v>0.49686861499999679</v>
       </c>
       <c r="D185" s="5">
-        <v>6.4773375755162066</v>
+        <v>6.4780146593985233</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.9101031725064175</v>
+        <v>-2.9106637098529231</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>95.792585740000007</v>
+        <v>95.792921882000002</v>
       </c>
       <c r="C186" s="5">
-        <v>0.55274472199999991</v>
+        <v>0.55333892699999865</v>
       </c>
       <c r="D186" s="5">
-        <v>7.1911216058844651</v>
+        <v>7.1991209389838051</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>95.459289482000003</v>
+        <v>95.459411462999995</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.33329625800000429</v>
+        <v>-0.33351041900000666</v>
       </c>
       <c r="D187" s="5">
-        <v>-4.0962445700957417</v>
+        <v>-4.0988123273512311</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>95.835170582000003</v>
+        <v>95.835314073000006</v>
       </c>
       <c r="C188" s="5">
-        <v>0.37588110000000086</v>
+        <v>0.37590261000001135</v>
       </c>
       <c r="D188" s="5">
-        <v>4.8288139803826402</v>
+        <v>4.8290900189553065</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>96.715452142000004</v>
+        <v>96.715552707000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.88028156000000024</v>
+        <v>0.88023863399999414</v>
       </c>
       <c r="D189" s="5">
-        <v>11.596700702952578</v>
+        <v>11.596088085235866</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>96.165159900999996</v>
+        <v>96.165295689000004</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.55029224100000818</v>
+        <v>-0.55025701799999638</v>
       </c>
       <c r="D190" s="5">
-        <v>-6.6181014712822446</v>
+        <v>-6.617684360551646</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>96.059111310000006</v>
+        <v>96.059252192000002</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.10604859099998976</v>
+        <v>-0.10604349700000171</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.3153337873776594</v>
+        <v>-1.3152691426172369</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>95.431842940999999</v>
+        <v>95.431925583999998</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.62726836900000649</v>
+        <v>-0.62732660800000417</v>
       </c>
       <c r="D192" s="5">
-        <v>-7.5606343548744626</v>
+        <v>-7.5613006117531745</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>95.118818028000007</v>
+        <v>95.118790842999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-0.31302491299999247</v>
+        <v>-0.31313474099999894</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.8658678893877974</v>
+        <v>-3.8671965960494714</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>94.825001551</v>
+        <v>94.824851723999998</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.29381647700000713</v>
+        <v>-0.29393911900000091</v>
       </c>
       <c r="D194" s="5">
-        <v>-3.6443995885569902</v>
+        <v>-3.6458960614886515</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>94.574631924000002</v>
+        <v>94.574307957000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.25036962699999776</v>
+        <v>-0.25054376699999636</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.1227917545390227</v>
+        <v>-3.1249371555746475</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>94.334109631000004</v>
+        <v>94.333557979000005</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.24052229299999794</v>
+        <v>-0.24074997799999664</v>
       </c>
       <c r="D196" s="5">
-        <v>-3.0095129993677361</v>
+        <v>-3.0123322940857289</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>94.302768143999998</v>
+        <v>94.301889768999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.1341487000005941E-2</v>
+        <v>-3.1668210000006525E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.39795929234156535</v>
+        <v>-0.40210255594640421</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.98390848197962288</v>
+        <v>-0.98456246542265591</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>93.910086351999993</v>
+        <v>93.910904208999995</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.39268179200000475</v>
+        <v>-0.39098556000000428</v>
       </c>
       <c r="D198" s="5">
-        <v>-4.8839984510588579</v>
+        <v>-4.8634245116633394</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>94.014352224000007</v>
+        <v>94.014848369999996</v>
       </c>
       <c r="C199" s="5">
-        <v>0.10426587200001336</v>
+        <v>0.10394416100000115</v>
       </c>
       <c r="D199" s="5">
-        <v>1.3404941464609132</v>
+        <v>1.3363211489287652</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>94.074174447000004</v>
+        <v>94.074384371999997</v>
       </c>
       <c r="C200" s="5">
-        <v>5.9822222999997621E-2</v>
+        <v>5.9536002000001531E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>0.76624931706976707</v>
+        <v>0.7625663603507693</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>96.132654360999993</v>
+        <v>96.132873369999999</v>
       </c>
       <c r="C201" s="5">
-        <v>2.0584799139999888</v>
+        <v>2.0584889980000014</v>
       </c>
       <c r="D201" s="5">
-        <v>29.660059832701634</v>
+        <v>29.660132512513073</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>96.132598406</v>
+        <v>96.132799446000007</v>
       </c>
       <c r="C202" s="5">
-        <v>-5.5954999993446108E-5</v>
+        <v>-7.3923999991620803E-5</v>
       </c>
       <c r="D202" s="5">
-        <v>-6.9847010339962878E-4</v>
+        <v>-9.2276888956632774E-4</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>96.654843052999993</v>
+        <v>96.654959016999996</v>
       </c>
       <c r="C203" s="5">
-        <v>0.52224464699999373</v>
+        <v>0.52215957099998889</v>
       </c>
       <c r="D203" s="5">
-        <v>6.7174072479440072</v>
+        <v>6.7162655882546218</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>97.054958545000005</v>
+        <v>97.054940278999993</v>
       </c>
       <c r="C204" s="5">
-        <v>0.40011549200001184</v>
+        <v>0.39998126199999717</v>
       </c>
       <c r="D204" s="5">
-        <v>5.0822350815125983</v>
+        <v>5.0804848762929122</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>97.491530706999995</v>
+        <v>97.491448718000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.43657216199999027</v>
+        <v>0.4365084390000078</v>
       </c>
       <c r="D205" s="5">
-        <v>5.5333999806434164</v>
+        <v>5.532573298256116</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>97.736600358999993</v>
+        <v>97.736552085</v>
       </c>
       <c r="C206" s="5">
-        <v>0.24506965199999797</v>
+        <v>0.24510336699999868</v>
       </c>
       <c r="D206" s="5">
-        <v>3.0585604425511947</v>
+        <v>3.0589896618216539</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>98.31307597</v>
+        <v>98.312646123999997</v>
       </c>
       <c r="C207" s="5">
-        <v>0.57647561100000644</v>
+        <v>0.57609403899999734</v>
       </c>
       <c r="D207" s="5">
-        <v>7.3120938007371628</v>
+        <v>7.3070996472669014</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>98.467478553999996</v>
+        <v>98.466774228999995</v>
       </c>
       <c r="C208" s="5">
-        <v>0.15440258399999607</v>
+        <v>0.15412810499999807</v>
       </c>
       <c r="D208" s="5">
-        <v>1.9009877970869393</v>
+        <v>1.8975876184136986</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>99.109565899000003</v>
+        <v>99.108174051999995</v>
       </c>
       <c r="C209" s="5">
-        <v>0.6420873450000073</v>
+        <v>0.64139982300000042</v>
       </c>
       <c r="D209" s="5">
-        <v>8.1117958659110201</v>
+        <v>8.1028566154763162</v>
       </c>
       <c r="E209" s="5">
-        <v>5.0971968793747768</v>
+        <v>5.0966998591156276</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>95.653763276000006</v>
+        <v>95.654905420999995</v>
       </c>
       <c r="C210" s="5">
-        <v>-3.4558026229999967</v>
+        <v>-3.4532686310000003</v>
       </c>
       <c r="D210" s="5">
-        <v>-34.681253019027722</v>
+        <v>-34.660882971611152</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>96.022321762999994</v>
+        <v>96.023054841999993</v>
       </c>
       <c r="C211" s="5">
-        <v>0.36855848699998717</v>
+        <v>0.36814942099999826</v>
       </c>
       <c r="D211" s="5">
-        <v>4.7229097776946283</v>
+        <v>4.7174987986499772</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>96.460868301999994</v>
+        <v>96.461081415999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.43854653900000073</v>
+        <v>0.43802657400000555</v>
       </c>
       <c r="D212" s="5">
-        <v>5.620342253281474</v>
+        <v>5.6134664577182081</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>95.665543283999995</v>
+        <v>95.665787197</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.79532501799999977</v>
+        <v>-0.79529421899999875</v>
       </c>
       <c r="D213" s="5">
-        <v>-9.4574955581237639</v>
+        <v>-9.4571258057942647</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>95.743978183999999</v>
+        <v>95.744180227000001</v>
       </c>
       <c r="C214" s="5">
-        <v>7.8434900000004859E-2</v>
+        <v>7.8393030000000863E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>0.98831271781971708</v>
+        <v>0.98778022831438328</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>95.773409537000006</v>
+        <v>95.773441442999996</v>
       </c>
       <c r="C215" s="5">
-        <v>2.9431353000006766E-2</v>
+        <v>2.9261215999994761E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.36949995499233612</v>
+        <v>0.36735957848978984</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>94.955167641000003</v>
+        <v>94.955029293999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.81824189600000352</v>
+        <v>-0.8184121489999967</v>
       </c>
       <c r="D216" s="5">
-        <v>-9.7839360987039612</v>
+        <v>-9.7858740415710628</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>95.492666818999993</v>
+        <v>95.492588261999998</v>
       </c>
       <c r="C217" s="5">
-        <v>0.53749917799999025</v>
+        <v>0.53755896799999903</v>
       </c>
       <c r="D217" s="5">
-        <v>7.0081870376272892</v>
+        <v>7.0090015737147349</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>95.352242418000003</v>
+        <v>95.352381727999997</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.14042440099998998</v>
+        <v>-0.14020653400000072</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.7504281812575906</v>
+        <v>-1.7477357295099694</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>95.119431698</v>
+        <v>95.119018530000005</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.23281072000000336</v>
+        <v>-0.23336319799999217</v>
       </c>
       <c r="D219" s="5">
-        <v>-2.8908770452081178</v>
+        <v>-2.897641067980683</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>95.077000342999995</v>
+        <v>95.076476669000002</v>
       </c>
       <c r="C220" s="5">
-        <v>-4.2431355000005055E-2</v>
+        <v>-4.2541861000003678E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-0.53399064642773997</v>
+        <v>-0.53538024439596654</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>95.310503957999998</v>
+        <v>95.309362957999994</v>
       </c>
       <c r="C221" s="5">
-        <v>0.23350361500000361</v>
+        <v>0.23288628899999253</v>
       </c>
       <c r="D221" s="5">
-        <v>2.9872672152827962</v>
+        <v>2.9792795510622971</v>
       </c>
       <c r="E221" s="5">
-        <v>-3.8331940076011706</v>
+        <v>-3.8329947356378957</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>94.571688144000007</v>
+        <v>94.572490776999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.73881581399999163</v>
+        <v>-0.73687218099999541</v>
       </c>
       <c r="D222" s="5">
-        <v>-8.9154941610136706</v>
+        <v>-8.8931300241884337</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>94.368002790999995</v>
+        <v>94.368614921000002</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.20368535300001156</v>
+        <v>-0.20387585599999625</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.5541232852537177</v>
+        <v>-2.556462415423022</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>93.971016191999993</v>
+        <v>93.971199565999996</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.39698659900000166</v>
+        <v>-0.3974153550000068</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.9329724876360448</v>
+        <v>-4.9381461438409495</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>94.949722500999997</v>
+        <v>94.949944242000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.97870630900000322</v>
+        <v>0.97874467600000514</v>
       </c>
       <c r="D225" s="5">
-        <v>13.239337065238077</v>
+        <v>13.239858821666118</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>95.111735870000004</v>
+        <v>95.111876695999996</v>
       </c>
       <c r="C226" s="5">
-        <v>0.1620133690000074</v>
+        <v>0.16193245399999512</v>
       </c>
       <c r="D226" s="5">
-        <v>2.0668938137350379</v>
+        <v>2.0658469647289124</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>95.264545996999999</v>
+        <v>95.264516388000004</v>
       </c>
       <c r="C227" s="5">
-        <v>0.15281012699999508</v>
+        <v>0.15263969200000815</v>
       </c>
       <c r="D227" s="5">
-        <v>1.9450936273623931</v>
+        <v>1.9429021030680227</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>95.785079026999995</v>
+        <v>95.784884833000007</v>
       </c>
       <c r="C228" s="5">
-        <v>0.52053302999999573</v>
+        <v>0.52036844500000257</v>
       </c>
       <c r="D228" s="5">
-        <v>6.7575792959646108</v>
+        <v>6.7553802147436004</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>96.645085078999998</v>
+        <v>96.645036384999997</v>
       </c>
       <c r="C229" s="5">
-        <v>0.8600060520000028</v>
+        <v>0.86015155199999072</v>
       </c>
       <c r="D229" s="5">
-        <v>11.322494662436778</v>
+        <v>11.324529947579709</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>94.397012320000002</v>
+        <v>94.397375853</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.2480727589999958</v>
+        <v>-2.2476605319999976</v>
       </c>
       <c r="D230" s="5">
-        <v>-24.605144068518413</v>
+        <v>-24.601203881703359</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>96.003913902999997</v>
+        <v>96.003554003000005</v>
       </c>
       <c r="C231" s="5">
-        <v>1.6069015829999955</v>
+        <v>1.6061781500000052</v>
       </c>
       <c r="D231" s="5">
-        <v>22.452675087757502</v>
+        <v>22.441508042083136</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>96.003756516999999</v>
+        <v>96.003385797999996</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.5738599999792768E-4</v>
+        <v>-1.6820500000847005E-4</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.9672270580861628E-3</v>
+        <v>-2.1024644041300888E-3</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>95.761260962999998</v>
+        <v>95.760560061000007</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.24249555400000133</v>
+        <v>-0.24282573699998977</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.9893193431931864</v>
+        <v>-2.9933445572714934</v>
       </c>
       <c r="E233" s="5">
-        <v>0.47293528654368533</v>
+        <v>0.47340270567000076</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>96.002104789000001</v>
+        <v>96.002508427999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.24084382600000254</v>
+        <v>0.241948366999992</v>
       </c>
       <c r="D234" s="5">
-        <v>3.0601532578676593</v>
+        <v>3.0744059329339102</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>95.940762551000006</v>
+        <v>95.941124603999995</v>
       </c>
       <c r="C235" s="5">
-        <v>-6.1342237999994609E-2</v>
+        <v>-6.1383824000003528E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-0.76407224928328743</v>
+        <v>-0.76458521633442356</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>95.532192460999994</v>
+        <v>95.532349545000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.40857009000001199</v>
+        <v>-0.40877505899999278</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.9922688151004202</v>
+        <v>-4.9946965020711831</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>95.729911579000003</v>
+        <v>95.730048259</v>
       </c>
       <c r="C237" s="5">
-        <v>0.19771911800000908</v>
+        <v>0.19769871399999772</v>
       </c>
       <c r="D237" s="5">
-        <v>2.5120584931438872</v>
+        <v>2.5117921215090933</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>95.405197475999998</v>
+        <v>95.405256499000004</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.32471410300000514</v>
+        <v>-0.32479175999999654</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.995293481465223</v>
+        <v>-3.9962256174251198</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>95.245424631000006</v>
+        <v>95.245372451999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.159772844999992</v>
+        <v>-0.15988404700000558</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.9912048006724414</v>
+        <v>-1.9925767103299186</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>94.880056647000004</v>
+        <v>94.879922596</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.36536798400000237</v>
+        <v>-0.36544985599999791</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.5073917809584589</v>
+        <v>-4.5083830010883563</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>94.432558306000004</v>
+        <v>94.432555209</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.4474983409999993</v>
+        <v>-0.44736738699999989</v>
       </c>
       <c r="D241" s="5">
-        <v>-5.5152231011825421</v>
+        <v>-5.5136583612831576</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>94.078360814000007</v>
+        <v>94.078646528999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.35419749199999728</v>
+        <v>-0.35390868000000353</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.409257255228094</v>
+        <v>-4.4057358787968131</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>94.258947464000002</v>
+        <v>94.258763234</v>
       </c>
       <c r="C243" s="5">
-        <v>0.18058664999999507</v>
+        <v>0.18011670500000321</v>
       </c>
       <c r="D243" s="5">
-        <v>2.3279159972332764</v>
+        <v>2.3217869478560083</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>94.324834675000005</v>
+        <v>94.324680162999996</v>
       </c>
       <c r="C244" s="5">
-        <v>6.5887211000003276E-2</v>
+        <v>6.5916928999996571E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.84203494420593827</v>
+        <v>0.84241785344232323</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>94.316988968999993</v>
+        <v>94.316753621999993</v>
       </c>
       <c r="C245" s="5">
-        <v>-7.8457060000118872E-3</v>
+        <v>-7.9265410000033398E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>-9.9767376812898156E-2</v>
+        <v>-0.10079497887534039</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.5082006851998786</v>
+        <v>-1.5077255584974636</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>94.373648618000004</v>
+        <v>94.373653824000002</v>
       </c>
       <c r="C246" s="5">
-        <v>5.6659649000010859E-2</v>
+        <v>5.6900202000008449E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>0.72327029936840592</v>
+        <v>0.72635301487320447</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>94.383093079999995</v>
+        <v>94.383216051999995</v>
       </c>
       <c r="C247" s="5">
-        <v>9.4444619999904944E-3</v>
+        <v>9.562227999992956E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>0.12015636440860789</v>
+        <v>0.12165546066222888</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>94.337946844000001</v>
+        <v>94.338073770999998</v>
       </c>
       <c r="C248" s="5">
-        <v>-4.5146235999993678E-2</v>
+        <v>-4.5142280999996842E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.57248796216764486</v>
+        <v>-0.57243719780335489</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>93.720228019000004</v>
+        <v>93.720282292999997</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.6177188249999972</v>
+        <v>-0.61779147800000089</v>
       </c>
       <c r="D249" s="5">
-        <v>-7.5806313255808337</v>
+        <v>-7.5814812206753013</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>93.814625489999997</v>
+        <v>93.814630074999997</v>
       </c>
       <c r="C250" s="5">
-        <v>9.4397470999993516E-2</v>
+        <v>9.4347781999999825E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>1.2153897260920754</v>
+        <v>1.2147457147428486</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>93.602573333999999</v>
+        <v>93.602547505999993</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.2120521559999986</v>
+        <v>-0.21208256900000322</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.6789305596588875</v>
+        <v>-2.6793098840578344</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>93.953034544999994</v>
+        <v>93.952990999999997</v>
       </c>
       <c r="C252" s="5">
-        <v>0.35046121099999539</v>
+        <v>0.35044349400000385</v>
       </c>
       <c r="D252" s="5">
-        <v>4.5866561316986187</v>
+        <v>4.5864207571004734</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>93.975369198999999</v>
+        <v>93.975358705999994</v>
       </c>
       <c r="C253" s="5">
-        <v>2.2334654000005116E-2</v>
+        <v>2.2367705999997156E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.28563904220877401</v>
+        <v>0.28606243234228224</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>93.904833948000004</v>
+        <v>93.905040188000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-7.0535250999995469E-2</v>
+        <v>-7.0318517999993446E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.89697714432375175</v>
+        <v>-0.8942324434507154</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>94.126543312999999</v>
+        <v>94.126468266000003</v>
       </c>
       <c r="C255" s="5">
-        <v>0.22170936499999527</v>
+        <v>0.22142807800000242</v>
       </c>
       <c r="D255" s="5">
-        <v>2.8702822865289912</v>
+        <v>2.8665869688749401</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>94.207434560999999</v>
+        <v>94.207341146999994</v>
       </c>
       <c r="C256" s="5">
-        <v>8.089124800000036E-2</v>
+        <v>8.0872880999990571E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0361543425938091</v>
+        <v>1.0359187924876778</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>94.382780367999999</v>
+        <v>94.382689373000005</v>
       </c>
       <c r="C257" s="5">
-        <v>0.17534580699999935</v>
+        <v>0.17534822600001121</v>
       </c>
       <c r="D257" s="5">
-        <v>2.2565353634823815</v>
+        <v>2.2565690736281896</v>
       </c>
       <c r="E257" s="5">
-        <v>6.975561849373868E-2</v>
+        <v>6.9908842774912827E-2</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>94.193652068000006</v>
+        <v>94.193573811999997</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.18912829999999303</v>
+        <v>-0.18911556100000837</v>
       </c>
       <c r="D258" s="5">
-        <v>-2.3782865946053278</v>
+        <v>-2.378130430607861</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>94.214801997999999</v>
+        <v>94.214837359000001</v>
       </c>
       <c r="C259" s="5">
-        <v>2.1149929999992878E-2</v>
+        <v>2.1263547000003769E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>0.26977701664951947</v>
+        <v>0.27122827882148925</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>94.446843283999996</v>
+        <v>94.446964711999996</v>
       </c>
       <c r="C260" s="5">
-        <v>0.23204128599999763</v>
+        <v>0.23212735299999565</v>
       </c>
       <c r="D260" s="5">
-        <v>2.9958407069963888</v>
+        <v>2.9969658623248074</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>95.197578878000002</v>
+        <v>95.197598334999995</v>
       </c>
       <c r="C261" s="5">
-        <v>0.75073559400000534</v>
+        <v>0.75063362299999881</v>
       </c>
       <c r="D261" s="5">
-        <v>9.966771687589727</v>
+        <v>9.9653448260919255</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>95.554927043999996</v>
+        <v>95.554938050999993</v>
       </c>
       <c r="C262" s="5">
-        <v>0.35734816599999419</v>
+        <v>0.35733971599999848</v>
       </c>
       <c r="D262" s="5">
-        <v>4.5986750855740777</v>
+        <v>4.5985631293084195</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>95.914958636999998</v>
+        <v>95.914925393999994</v>
       </c>
       <c r="C263" s="5">
-        <v>0.3600315930000022</v>
+        <v>0.35998734300000024</v>
       </c>
       <c r="D263" s="5">
-        <v>4.6162390653148089</v>
+        <v>4.6156593524106393</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>95.942627231000003</v>
+        <v>95.942703425000005</v>
       </c>
       <c r="C264" s="5">
-        <v>2.7668594000004987E-2</v>
+        <v>2.7778031000011083E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>0.34671382088709013</v>
+        <v>0.34808747661903006</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>96.106803952000007</v>
+        <v>96.106745677999996</v>
       </c>
       <c r="C265" s="5">
-        <v>0.16417672100000402</v>
+        <v>0.16404225299999098</v>
       </c>
       <c r="D265" s="5">
-        <v>2.0728729597780937</v>
+        <v>2.0711575274041216</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>96.283305749999997</v>
+        <v>96.283390750999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.17650179799998966</v>
+        <v>0.17664507300000309</v>
       </c>
       <c r="D266" s="5">
-        <v>2.226217920593343</v>
+        <v>2.2280447208559817</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>96.234678927000004</v>
+        <v>96.234668213999996</v>
       </c>
       <c r="C267" s="5">
-        <v>-4.8626822999992214E-2</v>
+        <v>-4.8722537000003285E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.60436618777762741</v>
+        <v>-0.60555194241100896</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>96.285993676999993</v>
+        <v>96.285930808000003</v>
       </c>
       <c r="C268" s="5">
-        <v>5.1314749999988862E-2</v>
+        <v>5.1262594000007766E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.64175007738282996</v>
+        <v>0.64109596590247175</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>96.715825722999995</v>
+        <v>96.715722307999997</v>
       </c>
       <c r="C269" s="5">
-        <v>0.42983204600000136</v>
+        <v>0.42979149999999322</v>
       </c>
       <c r="D269" s="5">
-        <v>5.4904457924080496</v>
+        <v>5.4899187718610909</v>
       </c>
       <c r="E269" s="5">
-        <v>2.4718972527651983</v>
+        <v>2.4718864767455884</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>97.050113937999996</v>
+        <v>97.049995163000006</v>
       </c>
       <c r="C270" s="5">
-        <v>0.33428821500000083</v>
+        <v>0.33427285500000892</v>
       </c>
       <c r="D270" s="5">
-        <v>4.2274390627880631</v>
+        <v>4.227245717925121</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>97.133244247999997</v>
+        <v>97.133228845000005</v>
       </c>
       <c r="C271" s="5">
-        <v>8.3130310000001373E-2</v>
+        <v>8.3233681999999476E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>1.0327415255284578</v>
+        <v>1.0340330680494336</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>97.005688520000007</v>
+        <v>97.005773715000004</v>
       </c>
       <c r="C272" s="5">
-        <v>-0.12755572799999015</v>
+        <v>-0.1274551300000013</v>
       </c>
       <c r="D272" s="5">
-        <v>-1.564512294486109</v>
+        <v>-1.5632875646433675</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>98.066843831</v>
+        <v>98.066879764000007</v>
       </c>
       <c r="C273" s="5">
-        <v>1.0611553109999932</v>
+        <v>1.0611060490000028</v>
       </c>
       <c r="D273" s="5">
-        <v>13.9462268671789</v>
+        <v>13.945527010959257</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>98.549712760999995</v>
+        <v>98.549759442999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.48286892999999509</v>
+        <v>0.48287967899999273</v>
       </c>
       <c r="D274" s="5">
-        <v>6.0713202572100222</v>
+        <v>6.0714568047875561</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>98.915974525999999</v>
+        <v>98.915942107000006</v>
       </c>
       <c r="C275" s="5">
-        <v>0.3662617650000044</v>
+        <v>0.36618266400000721</v>
       </c>
       <c r="D275" s="5">
-        <v>4.552122789922497</v>
+        <v>4.5511172969762148</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>99.434838408000005</v>
+        <v>99.435051502999997</v>
       </c>
       <c r="C276" s="5">
-        <v>0.51886388200000511</v>
+        <v>0.5191093959999904</v>
       </c>
       <c r="D276" s="5">
-        <v>6.4794156342617093</v>
+        <v>6.482572756130156</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>100.17134919</v>
+        <v>100.17135582</v>
       </c>
       <c r="C277" s="5">
-        <v>0.73651078199999631</v>
+        <v>0.73630431700000543</v>
       </c>
       <c r="D277" s="5">
-        <v>9.2595509804150424</v>
+        <v>9.2568279959698074</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>100.52261221000001</v>
+        <v>100.52297306</v>
       </c>
       <c r="C278" s="5">
-        <v>0.35126302000000464</v>
+        <v>0.35161723999999595</v>
       </c>
       <c r="D278" s="5">
-        <v>4.2900583078324672</v>
+        <v>4.2944680515636602</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>100.49227256</v>
+        <v>100.49245433999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.0339650000001939E-2</v>
+        <v>-3.0518720000003441E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.36158236624547202</v>
+        <v>-0.36371162381734212</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>100.20648495</v>
+        <v>100.20634556</v>
       </c>
       <c r="C280" s="5">
-        <v>-0.28578760999999986</v>
+        <v>-0.28610877999999218</v>
       </c>
       <c r="D280" s="5">
-        <v>-3.359776173198048</v>
+        <v>-3.3634869965239456</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>100.85594528</v>
+        <v>100.85548851999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.64946032999999659</v>
+        <v>0.64914295999999183</v>
       </c>
       <c r="D281" s="5">
-        <v>8.0607835083651871</v>
+        <v>8.0567146851528548</v>
       </c>
       <c r="E281" s="5">
-        <v>4.280705382030825</v>
+        <v>4.280344615342413</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>101.11421042000001</v>
+        <v>101.11358714000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.258265140000006</v>
+        <v>0.2580986200000126</v>
       </c>
       <c r="D282" s="5">
-        <v>3.1165295965295714</v>
+        <v>3.1145061089451476</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>101.34644819</v>
+        <v>101.34590151</v>
       </c>
       <c r="C283" s="5">
-        <v>0.23223776999999757</v>
+        <v>0.23231436999999744</v>
       </c>
       <c r="D283" s="5">
-        <v>2.7912284438855295</v>
+        <v>2.7921781811316881</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>101.54623261</v>
+        <v>101.54588342</v>
       </c>
       <c r="C284" s="5">
-        <v>0.1997844200000003</v>
+        <v>0.1999819099999911</v>
       </c>
       <c r="D284" s="5">
-        <v>2.3913790544762614</v>
+        <v>2.393781736939915</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>101.61892159</v>
+        <v>101.61941923000001</v>
       </c>
       <c r="C285" s="5">
-        <v>7.268897999999524E-2</v>
+        <v>7.353581000000986E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>0.86237576623824364</v>
+        <v>0.87246554558793044</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>101.98229442</v>
+        <v>101.98269548</v>
       </c>
       <c r="C286" s="5">
-        <v>0.36337283000000298</v>
+        <v>0.36327624999999841</v>
       </c>
       <c r="D286" s="5">
-        <v>4.3764116696625166</v>
+        <v>4.3752036593994292</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>102.78089402000001</v>
+        <v>102.78086245999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.79859960000000285</v>
+        <v>0.79816697999999064</v>
       </c>
       <c r="D287" s="5">
-        <v>9.8123912620382328</v>
+        <v>9.8068045493564515</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>103.71279331</v>
+        <v>103.71345100000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.93189928999998983</v>
+        <v>0.93258854000001179</v>
       </c>
       <c r="D288" s="5">
-        <v>11.439533145174119</v>
+        <v>11.448424363049071</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>103.27646971</v>
+        <v>103.27727645</v>
       </c>
       <c r="C289" s="5">
-        <v>-0.43632359999999437</v>
+        <v>-0.43617455000000405</v>
       </c>
       <c r="D289" s="5">
-        <v>-4.9332531366505172</v>
+        <v>-4.9315761506128375</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>103.85728655</v>
+        <v>103.85877967</v>
       </c>
       <c r="C290" s="5">
-        <v>0.58081683999999711</v>
+        <v>0.58150322000000187</v>
       </c>
       <c r="D290" s="5">
-        <v>6.9613933866041089</v>
+        <v>6.9698202893961447</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>103.77460895</v>
+        <v>103.77559312</v>
       </c>
       <c r="C291" s="5">
-        <v>-8.2677599999996687E-2</v>
+        <v>-8.3186550000007742E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.95111167488274306</v>
+        <v>-0.95692710009506188</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>104.45235578</v>
+        <v>104.451836</v>
       </c>
       <c r="C292" s="5">
-        <v>0.6777468300000038</v>
+        <v>0.67624288000000377</v>
       </c>
       <c r="D292" s="5">
-        <v>8.1248718939054942</v>
+        <v>8.1061117795505844</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>104.49401453</v>
+        <v>104.49191684</v>
       </c>
       <c r="C293" s="5">
-        <v>4.1658749999996303E-2</v>
+        <v>4.0080840000001672E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.47964742388857395</v>
+        <v>0.4614437436417429</v>
       </c>
       <c r="E293" s="5">
-        <v>3.6071936462445109</v>
+        <v>3.6055829715988974</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>105.12308401</v>
+        <v>105.1202802</v>
       </c>
       <c r="C294" s="5">
-        <v>0.62906947999999829</v>
+        <v>0.62836335999999449</v>
       </c>
       <c r="D294" s="5">
-        <v>7.4682422638038481</v>
+        <v>7.4597348518982143</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>105.678437</v>
+        <v>105.67610835000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.55535299000000293</v>
+        <v>0.55582815000001062</v>
       </c>
       <c r="D295" s="5">
-        <v>6.5269410170142095</v>
+        <v>6.5328682011611905</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>105.98650785</v>
+        <v>105.98545328</v>
       </c>
       <c r="C296" s="5">
-        <v>0.3080708499999929</v>
+        <v>0.30934492999999463</v>
       </c>
       <c r="D296" s="5">
-        <v>3.5548436638683123</v>
+        <v>3.5698627682312578</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>106.87834915000001</v>
+        <v>106.87992027999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.89184130000001005</v>
+        <v>0.89446699999999169</v>
       </c>
       <c r="D297" s="5">
-        <v>10.578285167482605</v>
+        <v>10.610999264725528</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>107.14940151</v>
+        <v>107.15084637</v>
       </c>
       <c r="C298" s="5">
-        <v>0.27105235999999877</v>
+        <v>0.27092609000000323</v>
       </c>
       <c r="D298" s="5">
-        <v>3.0861097879941513</v>
+        <v>3.0846060396957808</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>107.62981424</v>
+        <v>107.63022975</v>
       </c>
       <c r="C299" s="5">
-        <v>0.48041272999999762</v>
+        <v>0.47938338000000158</v>
       </c>
       <c r="D299" s="5">
-        <v>5.5149733036488735</v>
+        <v>5.5027884136943817</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>108.11536027</v>
+        <v>108.11747192</v>
       </c>
       <c r="C300" s="5">
-        <v>0.48554602999999474</v>
+        <v>0.48724217000000181</v>
       </c>
       <c r="D300" s="5">
-        <v>5.5498716318381547</v>
+        <v>5.5697220100279665</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>108.07586834</v>
+        <v>108.07940526</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.9491929999996955E-2</v>
+        <v>-3.8066659999998365E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-0.43745147546179197</v>
+        <v>-0.42168612367511349</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>107.94475877000001</v>
+        <v>107.94714768999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.13110956999999246</v>
+        <v>-0.13225757000000726</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.446076486143788</v>
+        <v>-1.4586058703538241</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>108.52428053</v>
+        <v>108.52724477</v>
       </c>
       <c r="C303" s="5">
-        <v>0.57952175999999156</v>
+        <v>0.5800970800000016</v>
       </c>
       <c r="D303" s="5">
-        <v>6.6361022653909307</v>
+        <v>6.6427348033686773</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>108.41722479000001</v>
+        <v>108.4177631</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.10705573999999274</v>
+        <v>-0.10948166999999387</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.1773601957128954</v>
+        <v>-1.2038591437887436</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>108.72372697</v>
+        <v>108.72210531</v>
       </c>
       <c r="C305" s="5">
-        <v>0.30650217999999541</v>
+        <v>0.3043422100000015</v>
       </c>
       <c r="D305" s="5">
-        <v>3.4457232889995915</v>
+        <v>3.4210473656789864</v>
       </c>
       <c r="E305" s="5">
-        <v>4.0478035598734419</v>
+        <v>4.0483403864409295</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>108.45417809999999</v>
+        <v>108.43485321999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.26954887000000838</v>
+        <v>-0.28725209000000973</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.9348177284436727</v>
+        <v>-3.1248230821376177</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>108.21629403999999</v>
+        <v>108.21474247</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.23788405999999895</v>
+        <v>-0.22011074999998925</v>
       </c>
       <c r="D307" s="5">
-        <v>-2.6005655793255311</v>
+        <v>-2.4088553762453335</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>108.0131665</v>
+        <v>108.01310311</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.203127539999997</v>
+        <v>-0.20163936000000149</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.2293525707978712</v>
+        <v>-2.2132180219469499</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>106.83243621</v>
+        <v>106.83608297000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-1.1807302899999996</v>
+        <v>-1.1770201399999962</v>
       </c>
       <c r="D309" s="5">
-        <v>-12.357004986923425</v>
+        <v>-12.320480101089048</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>107.04052659</v>
+        <v>107.04351440000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.20809038000000157</v>
+        <v>0.20743142999999975</v>
       </c>
       <c r="D310" s="5">
-        <v>2.3625879902526625</v>
+        <v>2.3549451722107539</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>108.1787661</v>
+        <v>108.18061011</v>
       </c>
       <c r="C311" s="5">
-        <v>1.1382395100000053</v>
+        <v>1.137095709999997</v>
       </c>
       <c r="D311" s="5">
-        <v>13.533869202738401</v>
+        <v>13.519065319538281</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>108.89055349</v>
+        <v>108.89521162</v>
       </c>
       <c r="C312" s="5">
-        <v>0.7117873899999978</v>
+        <v>0.71460150999999428</v>
       </c>
       <c r="D312" s="5">
-        <v>8.1877731487284944</v>
+        <v>8.2211841418717633</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>108.79149798</v>
+        <v>108.79882092</v>
       </c>
       <c r="C313" s="5">
-        <v>-9.9055509999999458E-2</v>
+        <v>-9.6390700000000606E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.086170379068796</v>
+        <v>-1.0570471440204621</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>108.3057688</v>
+        <v>108.30990557</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.48572918000000698</v>
+        <v>-0.48891534999999919</v>
       </c>
       <c r="D314" s="5">
-        <v>-5.2280986905673288</v>
+        <v>-5.261204166300903</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>108.47186651</v>
+        <v>108.47896391</v>
       </c>
       <c r="C315" s="5">
-        <v>0.16609771000000251</v>
+        <v>0.16905834000000652</v>
       </c>
       <c r="D315" s="5">
-        <v>1.8559221659089298</v>
+        <v>1.8892150484341341</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>108.45766399</v>
+        <v>108.45846624000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.4202519999997776E-2</v>
+        <v>-2.049766999999747E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.1570062054588317</v>
+        <v>-0.22651080419948677</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>108.73974957999999</v>
+        <v>108.74111578999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.28208558999999411</v>
+        <v>0.28264954999998793</v>
       </c>
       <c r="D317" s="5">
-        <v>3.1660940607344923</v>
+        <v>3.1724910782623184</v>
       </c>
       <c r="E317" s="5">
-        <v>1.473699480925017E-2</v>
+        <v>1.7485386201632203E-2</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>108.84911522</v>
+        <v>108.79686862</v>
       </c>
       <c r="C318" s="5">
-        <v>0.10936564000000715</v>
+        <v>5.5752830000002973E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>1.2136056568567533</v>
+        <v>0.61699183533154844</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>108.62048969</v>
+        <v>108.62477663</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.22862553000000219</v>
+        <v>-0.17209198999999842</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.4915534036443532</v>
+        <v>-1.8817015613026067</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>108.25203313</v>
+        <v>108.25626468</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.36845655999999849</v>
+        <v>-0.36851194999999848</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.995483475462458</v>
+        <v>-3.995918176210822</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>107.81392418999999</v>
+        <v>107.82007853</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.43810894000000644</v>
+        <v>-0.4361861499999975</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.7498862628355898</v>
+        <v>-4.7293187995889996</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>108.03989408</v>
+        <v>108.04487449</v>
       </c>
       <c r="C322" s="5">
-        <v>0.22596989000000178</v>
+        <v>0.22479595999999447</v>
       </c>
       <c r="D322" s="5">
-        <v>2.5443065641030715</v>
+        <v>2.530790638780589</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>107.87540060000001</v>
+        <v>107.88017029</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.1644934799999902</v>
+        <v>-0.16470420000000274</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.8118084762228426</v>
+        <v>-1.8140270967608729</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>107.95848854</v>
+        <v>107.96613471000001</v>
       </c>
       <c r="C324" s="5">
-        <v>8.3087939999998639E-2</v>
+        <v>8.5964420000010477E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>0.92819111718118741</v>
+        <v>0.96042314581732402</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>108.42159493</v>
+        <v>108.43200041</v>
       </c>
       <c r="C325" s="5">
-        <v>0.46310638999999298</v>
+        <v>0.46586569999999483</v>
       </c>
       <c r="D325" s="5">
-        <v>5.2708069988147699</v>
+        <v>5.3025764621639437</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>109.41916949</v>
+        <v>109.42472103999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.99757456000000388</v>
+        <v>0.99272062999999378</v>
       </c>
       <c r="D326" s="5">
-        <v>11.61728877615953</v>
+        <v>11.556720418694976</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>109.09943877000001</v>
+        <v>109.11045756</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.31973071999999547</v>
+        <v>-0.31426347999999393</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.450677882629738</v>
+        <v>-3.3924325919276965</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>109.16434982</v>
+        <v>109.16522943</v>
       </c>
       <c r="C328" s="5">
-        <v>6.4911049999992088E-2</v>
+        <v>5.477186999999617E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.71630670634041937</v>
+        <v>0.60404854296882693</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>108.92145730999999</v>
+        <v>108.92573281999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.24289251000000434</v>
+        <v>-0.23949661000000333</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.6375866464719899</v>
+        <v>-2.6011334795005725</v>
       </c>
       <c r="E329" s="5">
-        <v>0.16710331842939574</v>
+        <v>0.16977665592150526</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>108.55967062000001</v>
+        <v>108.47491497</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.3617866899999882</v>
+        <v>-0.45081784999999286</v>
       </c>
       <c r="D330" s="5">
-        <v>-3.9138298075177658</v>
+        <v>-4.8550076796762038</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>109.2678525</v>
+        <v>109.27838513</v>
       </c>
       <c r="C331" s="5">
-        <v>0.70818187999999793</v>
+        <v>0.80347016000000337</v>
       </c>
       <c r="D331" s="5">
-        <v>8.1151833772471704</v>
+        <v>9.2595486966970952</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>109.90282028</v>
+        <v>109.91189752</v>
       </c>
       <c r="C332" s="5">
-        <v>0.63496777999999665</v>
+        <v>0.63351238999999282</v>
       </c>
       <c r="D332" s="5">
-        <v>7.2005847062419415</v>
+        <v>7.1828360803504854</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>111.14260947</v>
+        <v>111.15192229</v>
       </c>
       <c r="C333" s="5">
-        <v>1.2397891899999962</v>
+        <v>1.2400247700000051</v>
       </c>
       <c r="D333" s="5">
-        <v>14.409219597138367</v>
+        <v>14.410864624654085</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>109.89060098</v>
+        <v>109.89749758000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.2520084899999944</v>
+        <v>-1.254424709999995</v>
       </c>
       <c r="D334" s="5">
-        <v>-12.711001277759038</v>
+        <v>-12.733028117522515</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>109.68917571999999</v>
+        <v>109.69696979</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.20142526000000771</v>
+        <v>-0.20052779000000953</v>
       </c>
       <c r="D335" s="5">
-        <v>-2.1775145947377172</v>
+        <v>-2.1677749483532405</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>108.53506548999999</v>
+        <v>108.54461723</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.1541102300000006</v>
+        <v>-1.1523525599999971</v>
       </c>
       <c r="D336" s="5">
-        <v>-11.920346637476509</v>
+        <v>-11.902430770168969</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>109.56480993</v>
+        <v>109.57612695</v>
       </c>
       <c r="C337" s="5">
-        <v>1.0297444400000018</v>
+        <v>1.0315097200000025</v>
       </c>
       <c r="D337" s="5">
-        <v>11.99849951504306</v>
+        <v>12.01904168561394</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>110.17380979000001</v>
+        <v>110.18216169</v>
       </c>
       <c r="C338" s="5">
-        <v>0.60899986000001149</v>
+        <v>0.60603473999999835</v>
       </c>
       <c r="D338" s="5">
-        <v>6.8777578162088737</v>
+        <v>6.8425175624689194</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>110.37372089</v>
+        <v>110.38730870000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.19991109999999424</v>
+        <v>0.20514701000000457</v>
       </c>
       <c r="D339" s="5">
-        <v>2.1992698993559268</v>
+        <v>2.2572897706086392</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>111.33527239999999</v>
+        <v>111.33533300000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.9615515099999925</v>
+        <v>0.94802430000000015</v>
       </c>
       <c r="D340" s="5">
-        <v>10.969878095021702</v>
+        <v>10.806798529638439</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>111.35109518</v>
+        <v>111.35757374000001</v>
       </c>
       <c r="C341" s="5">
-        <v>1.5822780000007697E-2</v>
+        <v>2.2240740000000869E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>0.17067533125239009</v>
+        <v>0.23997979690004723</v>
       </c>
       <c r="E341" s="5">
-        <v>2.2306329074215814</v>
+        <v>2.2325678763333467</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>110.32033217</v>
+        <v>110.21244804</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.0307630100000011</v>
+        <v>-1.1451257000000084</v>
       </c>
       <c r="D342" s="5">
-        <v>-10.55978888381336</v>
+        <v>-11.665436136087425</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>110.5195286</v>
+        <v>110.53384053000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.19919643000000065</v>
+        <v>0.32139249000000802</v>
       </c>
       <c r="D343" s="5">
-        <v>2.1883899109206073</v>
+        <v>3.5560153098364911</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>111.19205642</v>
+        <v>111.20597809</v>
       </c>
       <c r="C344" s="5">
-        <v>0.67252781999999911</v>
+        <v>0.67213755999999591</v>
       </c>
       <c r="D344" s="5">
-        <v>7.5515964337490971</v>
+        <v>7.5460566222009362</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>112.00923942</v>
+        <v>112.02032969</v>
       </c>
       <c r="C345" s="5">
-        <v>0.81718299999999999</v>
+        <v>0.81435159999999485</v>
       </c>
       <c r="D345" s="5">
-        <v>9.1845105250380819</v>
+        <v>9.1502030037602378</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>112.19891758999999</v>
+        <v>112.20709492</v>
       </c>
       <c r="C346" s="5">
-        <v>0.18967816999999343</v>
+        <v>0.186765230000006</v>
       </c>
       <c r="D346" s="5">
-        <v>2.051132240155451</v>
+        <v>2.0191412593386193</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>112.9928089</v>
+        <v>113.00285597</v>
       </c>
       <c r="C347" s="5">
-        <v>0.79389131000000646</v>
+        <v>0.79576104999999586</v>
       </c>
       <c r="D347" s="5">
-        <v>8.8292542081803038</v>
+        <v>8.8501959113256099</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>111.9957648</v>
+        <v>112.00585491</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.99704409999999655</v>
+        <v>-0.99700106000000233</v>
       </c>
       <c r="D348" s="5">
-        <v>-10.089681006562024</v>
+        <v>-10.088412413004788</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>113.44809386</v>
+        <v>113.45854408</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4523290599999967</v>
+        <v>1.4526891699999993</v>
       </c>
       <c r="D349" s="5">
-        <v>16.720527601030444</v>
+        <v>16.723357907680779</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>113.95330439999999</v>
+        <v>113.9637218</v>
       </c>
       <c r="C350" s="5">
-        <v>0.5052105399999931</v>
+        <v>0.50517772000000605</v>
       </c>
       <c r="D350" s="5">
-        <v>5.4767257390010426</v>
+        <v>5.4758443738862628</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>114.84527237</v>
+        <v>114.85823080999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.89196797000001027</v>
+        <v>0.89450900999999305</v>
       </c>
       <c r="D351" s="5">
-        <v>9.8081020782403883</v>
+        <v>9.8363222999828572</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>114.90798761000001</v>
+        <v>114.90982941999999</v>
       </c>
       <c r="C352" s="5">
-        <v>6.2715240000002836E-2</v>
+        <v>5.1598609999999212E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>0.65727333892717787</v>
+        <v>0.54041881932309632</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>114.77379258000001</v>
+        <v>114.77865255</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.13419503000000077</v>
+        <v>-0.13117686999999023</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.3924506689083849</v>
+        <v>-1.361307971016168</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0737887170909195</v>
+        <v>3.0721563833526089</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>115.16465331000001</v>
+        <v>115.05632393</v>
       </c>
       <c r="C354" s="5">
-        <v>0.39086072999999999</v>
+        <v>0.27767138000000102</v>
       </c>
       <c r="D354" s="5">
-        <v>4.1640032057394638</v>
+        <v>2.941967677352797</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>115.2229269</v>
+        <v>115.23237765</v>
       </c>
       <c r="C355" s="5">
-        <v>5.8273589999998876E-2</v>
+        <v>0.17605371999999875</v>
       </c>
       <c r="D355" s="5">
-        <v>0.6088955769471216</v>
+        <v>1.8517150922699566</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>115.30119802999999</v>
+        <v>115.31286824</v>
       </c>
       <c r="C356" s="5">
-        <v>7.8271129999990308E-2</v>
+        <v>8.0490589999996587E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>0.8182145207626057</v>
+        <v>0.84143578884208203</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>115.89935156999999</v>
+        <v>115.9150934</v>
       </c>
       <c r="C357" s="5">
-        <v>0.59815353999999843</v>
+        <v>0.60222516000000326</v>
       </c>
       <c r="D357" s="5">
-        <v>6.4060291129392155</v>
+        <v>6.4502234146812221</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>116.66248385</v>
+        <v>116.66994870000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.76313228000000777</v>
+        <v>0.75485530000000267</v>
       </c>
       <c r="D358" s="5">
-        <v>8.1938438069119268</v>
+        <v>8.1006260259680385</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>116.2562269</v>
+        <v>116.26578494</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.40625694999999951</v>
+        <v>-0.40416376000000298</v>
       </c>
       <c r="D359" s="5">
-        <v>-4.0996789485178597</v>
+        <v>-4.078700676346692</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>116.36760692</v>
+        <v>116.37713899000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.11138001999999858</v>
+        <v>0.11135405000000276</v>
       </c>
       <c r="D360" s="5">
-        <v>1.155745000438424</v>
+        <v>1.1553786083586814</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>116.7460298</v>
+        <v>116.75611009000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.37842288000000224</v>
+        <v>0.37897110000000112</v>
       </c>
       <c r="D361" s="5">
-        <v>3.9729115829887141</v>
+        <v>3.9784388621437738</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>116.74102752</v>
+        <v>116.75336172999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-5.0022799999993595E-3</v>
+        <v>-2.7483600000124397E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>-5.1404930846576935E-2</v>
+        <v>-2.8243533010996469E-2</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>116.31110258</v>
+        <v>116.3237046</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.42992494000000647</v>
+        <v>-0.42965712999999539</v>
       </c>
       <c r="D363" s="5">
-        <v>-4.3308459349539969</v>
+        <v>-4.3277544955294562</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>116.77882081</v>
+        <v>116.78535472</v>
       </c>
       <c r="C364" s="5">
-        <v>0.46771823000000268</v>
+        <v>0.46165012000000161</v>
       </c>
       <c r="D364" s="5">
-        <v>4.933692383379551</v>
+        <v>4.867740804356413</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>117.28265414000001</v>
+        <v>117.29021743</v>
       </c>
       <c r="C365" s="5">
-        <v>0.50383333000000619</v>
+        <v>0.50486270999999761</v>
       </c>
       <c r="D365" s="5">
-        <v>5.3019467796949327</v>
+        <v>5.3127336741675135</v>
       </c>
       <c r="E365" s="5">
-        <v>2.1859184955060673</v>
+        <v>2.1881811854394195</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>118.57878143000001</v>
+        <v>118.46588194</v>
       </c>
       <c r="C366" s="5">
-        <v>1.2961272900000012</v>
+        <v>1.1756645100000043</v>
       </c>
       <c r="D366" s="5">
-        <v>14.098088547841314</v>
+        <v>12.714037569251179</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>119.43802203</v>
+        <v>119.4445339</v>
       </c>
       <c r="C367" s="5">
-        <v>0.85924059999999258</v>
+        <v>0.97865195999999344</v>
       </c>
       <c r="D367" s="5">
-        <v>9.0504431376692054</v>
+        <v>10.376306507230492</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>118.00561460999999</v>
+        <v>118.01439511</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.4324074200000041</v>
+        <v>-1.4301387900000009</v>
       </c>
       <c r="D368" s="5">
-        <v>-13.47914089967488</v>
+        <v>-13.458492536294475</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>88.455419425000002</v>
+        <v>88.469226601000003</v>
       </c>
       <c r="C369" s="5">
-        <v>-29.550195184999993</v>
+        <v>-29.545168508999993</v>
       </c>
       <c r="D369" s="5">
-        <v>-96.8532568223456</v>
+        <v>-96.850171186444271</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>92.151862558999994</v>
+        <v>92.156383817000005</v>
       </c>
       <c r="C370" s="5">
-        <v>3.6964431339999919</v>
+        <v>3.6871572160000028</v>
       </c>
       <c r="D370" s="5">
-        <v>63.439135732866944</v>
+        <v>63.229379650473483</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>99.224305806000004</v>
+        <v>99.231326304000007</v>
       </c>
       <c r="C371" s="5">
-        <v>7.0724432470000096</v>
+        <v>7.0749424870000013</v>
       </c>
       <c r="D371" s="5">
-        <v>142.86639124017196</v>
+        <v>142.9296109612828</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>99.696748240000005</v>
+        <v>99.704513521999999</v>
       </c>
       <c r="C372" s="5">
-        <v>0.4724424340000013</v>
+        <v>0.47318721799999253</v>
       </c>
       <c r="D372" s="5">
-        <v>5.8656553637493225</v>
+        <v>5.8747195580066025</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>100.70042477</v>
+        <v>100.70944664</v>
       </c>
       <c r="C373" s="5">
-        <v>1.0036765299999928</v>
+        <v>1.0049331179999967</v>
       </c>
       <c r="D373" s="5">
-        <v>12.772630112392003</v>
+        <v>12.788466100314388</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>102.10988137</v>
+        <v>102.12152073999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4094565999999986</v>
+        <v>1.4120740999999981</v>
       </c>
       <c r="D374" s="5">
-        <v>18.15106206218886</v>
+        <v>18.185654681151696</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>102.73362158</v>
+        <v>102.74591542</v>
       </c>
       <c r="C375" s="5">
-        <v>0.62374021000000823</v>
+        <v>0.62439468000000886</v>
       </c>
       <c r="D375" s="5">
-        <v>7.5815801090685753</v>
+        <v>7.5889102989561419</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>103.29138852</v>
+        <v>103.303355</v>
       </c>
       <c r="C376" s="5">
-        <v>0.55776693999999338</v>
+        <v>0.55743957999999338</v>
       </c>
       <c r="D376" s="5">
-        <v>6.7132160484827175</v>
+        <v>6.7083307879911347</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>103.78743365</v>
+        <v>103.79964</v>
       </c>
       <c r="C377" s="5">
-        <v>0.49604512999999884</v>
+        <v>0.49628500000000031</v>
       </c>
       <c r="D377" s="5">
-        <v>5.9175417461050595</v>
+        <v>5.9197752600262277</v>
       </c>
       <c r="E377" s="5">
-        <v>-11.506578350359298</v>
+        <v>-11.501877757240342</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>104.99717179</v>
+        <v>104.88715961</v>
       </c>
       <c r="C378" s="5">
-        <v>1.2097381399999989</v>
+        <v>1.0875196100000011</v>
       </c>
       <c r="D378" s="5">
-        <v>14.919554318448004</v>
+        <v>13.322912776781681</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>104.21852753</v>
+        <v>104.22798289000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.77864425999999298</v>
+        <v>-0.65917671999999072</v>
       </c>
       <c r="D379" s="5">
-        <v>-8.5448888583683491</v>
+        <v>-7.2862601506786024</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>108.01964938</v>
+        <v>108.01393154</v>
       </c>
       <c r="C380" s="5">
-        <v>3.8011218500000012</v>
+        <v>3.7859486499999946</v>
       </c>
       <c r="D380" s="5">
-        <v>53.707112779020186</v>
+        <v>53.442367982647923</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>107.36949887999999</v>
+        <v>107.38976375999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.6501505000000094</v>
+        <v>-0.62416778000000761</v>
       </c>
       <c r="D381" s="5">
-        <v>-6.9882202458539266</v>
+        <v>-6.7181059060210435</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>108.47279546999999</v>
+        <v>108.47758071</v>
       </c>
       <c r="C382" s="5">
-        <v>1.1032965899999994</v>
+        <v>1.0878169500000041</v>
       </c>
       <c r="D382" s="5">
-        <v>13.052163266844087</v>
+        <v>12.856154222075599</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>108.65719715</v>
+        <v>108.6653352</v>
       </c>
       <c r="C383" s="5">
-        <v>0.18440168000000767</v>
+        <v>0.18775449000000322</v>
       </c>
       <c r="D383" s="5">
-        <v>2.0591591430107803</v>
+        <v>2.0968627628399794</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>111.63856267</v>
+        <v>111.64897512</v>
       </c>
       <c r="C384" s="5">
-        <v>2.9813655199999971</v>
+        <v>2.9836399200000017</v>
       </c>
       <c r="D384" s="5">
-        <v>38.378576821882817</v>
+        <v>38.409086338596211</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>112.20170338</v>
+        <v>112.21457911</v>
       </c>
       <c r="C385" s="5">
-        <v>0.56314070999999899</v>
+        <v>0.56560398999999961</v>
       </c>
       <c r="D385" s="5">
-        <v>6.2239790298664888</v>
+        <v>6.2513675444081818</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>112.91194414</v>
+        <v>112.93208987</v>
       </c>
       <c r="C386" s="5">
-        <v>0.71024076000000491</v>
+        <v>0.71751075999999614</v>
       </c>
       <c r="D386" s="5">
-        <v>7.8661606172156562</v>
+        <v>7.948587115751371</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>114.14743109</v>
+        <v>114.16160300999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.235486949999995</v>
+        <v>1.2295131399999946</v>
       </c>
       <c r="D387" s="5">
-        <v>13.950197393917584</v>
+        <v>13.876030256160909</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>114.64486943</v>
+        <v>114.65895007</v>
       </c>
       <c r="C388" s="5">
-        <v>0.4974383400000022</v>
+        <v>0.49734706000000983</v>
       </c>
       <c r="D388" s="5">
-        <v>5.3566088940983914</v>
+        <v>5.3549214319267291</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>115.35654038</v>
+        <v>115.37734939000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.71167094999999847</v>
+        <v>0.71839932000000317</v>
       </c>
       <c r="D389" s="5">
-        <v>7.7087994658462167</v>
+        <v>7.7832221655652178</v>
       </c>
       <c r="E389" s="5">
-        <v>11.146924365635869</v>
+        <v>11.153901294840729</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>114.90070588</v>
+        <v>114.76341834</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.45583449999999459</v>
+        <v>-0.61393105000000503</v>
       </c>
       <c r="D390" s="5">
-        <v>-4.640121864230828</v>
+        <v>-6.2016891339281566</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>116.58222908</v>
+        <v>116.59603337999999</v>
       </c>
       <c r="C391" s="5">
-        <v>1.6815232000000009</v>
+        <v>1.8326150399999932</v>
       </c>
       <c r="D391" s="5">
-        <v>19.046298833289477</v>
+        <v>20.938228529020165</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>117.38086272</v>
+        <v>117.36210294999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.79863363999999137</v>
+        <v>0.76606956999999909</v>
       </c>
       <c r="D392" s="5">
-        <v>8.5373733396683313</v>
+        <v>8.1755925789065422</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>118.55484525999999</v>
+        <v>118.57030037</v>
       </c>
       <c r="C393" s="5">
-        <v>1.1739825399999972</v>
+        <v>1.2081974200000047</v>
       </c>
       <c r="D393" s="5">
-        <v>12.684486613252588</v>
+        <v>13.077564777086748</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>119.17902508</v>
+        <v>119.18583013999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.62417982000000904</v>
+        <v>0.61552976999999487</v>
       </c>
       <c r="D394" s="5">
-        <v>6.5040799942013727</v>
+        <v>6.4104961360137214</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>117.56390543000001</v>
+        <v>117.57822075999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.6151196499999969</v>
+        <v>-1.6076093799999995</v>
       </c>
       <c r="D395" s="5">
-        <v>-15.103435589611525</v>
+        <v>-15.037535952832792</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>121.13707552</v>
+        <v>121.15931568000001</v>
       </c>
       <c r="C396" s="5">
-        <v>3.5731700899999908</v>
+        <v>3.5810949200000124</v>
       </c>
       <c r="D396" s="5">
-        <v>43.230978922644937</v>
+        <v>43.337271403427621</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>121.91816861</v>
+        <v>121.94078451</v>
       </c>
       <c r="C397" s="5">
-        <v>0.78109308999999882</v>
+        <v>0.78146882999999434</v>
       </c>
       <c r="D397" s="5">
-        <v>8.0180036533636247</v>
+        <v>8.0204733797522021</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>122.17835032000001</v>
+        <v>122.21566737000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.26018171000001189</v>
+        <v>0.27488286000000528</v>
       </c>
       <c r="D398" s="5">
-        <v>2.5911549560226899</v>
+        <v>2.7388704200149716</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>122.65575898</v>
+        <v>122.6679335</v>
       </c>
       <c r="C399" s="5">
-        <v>0.47740865999999471</v>
+        <v>0.45226612999999816</v>
       </c>
       <c r="D399" s="5">
-        <v>4.7910633881404152</v>
+        <v>4.5321746987634137</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>122.97817087</v>
+        <v>122.9853375</v>
       </c>
       <c r="C400" s="5">
-        <v>0.32241188999999792</v>
+        <v>0.31740399999999624</v>
       </c>
       <c r="D400" s="5">
-        <v>3.2003144434458841</v>
+        <v>3.1495786483901389</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>122.99572836</v>
+        <v>123.01446466</v>
       </c>
       <c r="C401" s="5">
-        <v>1.7557490000001508E-2</v>
+        <v>2.9127160000001595E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>0.17145758256063015</v>
+        <v>0.28457178346865675</v>
       </c>
       <c r="E401" s="5">
-        <v>6.6222408845094449</v>
+        <v>6.6192500611059524</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>122.64803289</v>
+        <v>122.49478999</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.347695470000005</v>
+        <v>-0.51967467000000056</v>
       </c>
       <c r="D402" s="5">
-        <v>-3.3400199320832935</v>
+        <v>-4.9532573218465936</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>123.6747269</v>
+        <v>123.68678733</v>
       </c>
       <c r="C403" s="5">
-        <v>1.0266940099999999</v>
+        <v>1.1919973400000003</v>
       </c>
       <c r="D403" s="5">
-        <v>10.520915849641877</v>
+        <v>12.322898220593537</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>124.49349582000001</v>
+        <v>124.45612264</v>
       </c>
       <c r="C404" s="5">
-        <v>0.81876892000001078</v>
+        <v>0.76933531000000244</v>
       </c>
       <c r="D404" s="5">
-        <v>8.2401602861078551</v>
+        <v>7.7247486735875448</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>124.21202224</v>
+        <v>124.19923559</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.28147358000001077</v>
+        <v>-0.25688705000000311</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.6796545749597112</v>
+        <v>-2.4489665174787456</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>124.56696365000001</v>
+        <v>124.57635456</v>
       </c>
       <c r="C406" s="5">
-        <v>0.35494141000000923</v>
+        <v>0.37711896999999794</v>
       </c>
       <c r="D406" s="5">
-        <v>3.4834630405804701</v>
+        <v>3.7051544041684537</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>124.98816198999999</v>
+        <v>125.01788092</v>
       </c>
       <c r="C407" s="5">
-        <v>0.42119833999998946</v>
+        <v>0.44152635999999745</v>
       </c>
       <c r="D407" s="5">
-        <v>4.1338767145630673</v>
+        <v>4.3369607119791098</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>125.73350298</v>
+        <v>125.78345502000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.74534099000000253</v>
+        <v>0.76557410000000914</v>
       </c>
       <c r="D408" s="5">
-        <v>7.3953813878662178</v>
+        <v>7.6010819227048776</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>125.8806656</v>
+        <v>125.93326344</v>
       </c>
       <c r="C409" s="5">
-        <v>0.14716262000000313</v>
+        <v>0.14980841999999939</v>
       </c>
       <c r="D409" s="5">
-        <v>1.4135961922569606</v>
+        <v>1.4386023835457395</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>127.75770559</v>
+        <v>127.84053883</v>
       </c>
       <c r="C410" s="5">
-        <v>1.8770399900000001</v>
+        <v>1.9072753899999952</v>
       </c>
       <c r="D410" s="5">
-        <v>19.436447381863896</v>
+        <v>19.767122550176452</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>126.64900211</v>
+        <v>126.65750453</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.1087034800000026</v>
+        <v>-1.1830343000000028</v>
       </c>
       <c r="D411" s="5">
-        <v>-9.9308585550804569</v>
+        <v>-10.556658523921413</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>126.29318597</v>
+        <v>126.26231934</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.35581614000000172</v>
+        <v>-0.3951851899999923</v>
       </c>
       <c r="D412" s="5">
-        <v>-3.319750219472628</v>
+        <v>-3.6805425694336202</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>127.50970778999999</v>
+        <v>127.48937497</v>
       </c>
       <c r="C413" s="5">
-        <v>1.216521819999997</v>
+        <v>1.2270556299999953</v>
       </c>
       <c r="D413" s="5">
-        <v>12.191505280009917</v>
+        <v>12.30594610831368</v>
       </c>
       <c r="E413" s="5">
-        <v>3.6700294312562498</v>
+        <v>3.6377106727800035</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>129.05569255</v>
+        <v>128.90734029000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.5459847600000103</v>
+        <v>1.4179653200000075</v>
       </c>
       <c r="D414" s="5">
-        <v>15.559853505201415</v>
+        <v>14.194153722203717</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>129.76870876000001</v>
+        <v>129.77211396999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.71301621000000637</v>
+        <v>0.86477367999998478</v>
       </c>
       <c r="D415" s="5">
-        <v>6.8350631273007334</v>
+        <v>8.3539574109129369</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>130.11228714999999</v>
+        <v>130.05436928</v>
       </c>
       <c r="C416" s="5">
-        <v>0.34357838999997625</v>
+        <v>0.2822553100000107</v>
       </c>
       <c r="D416" s="5">
-        <v>3.2238215730457265</v>
+        <v>2.641458708864608</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>130.67635661</v>
+        <v>130.61104822999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.56406946000001312</v>
+        <v>0.55667894999999135</v>
       </c>
       <c r="D417" s="5">
-        <v>5.3281547387992179</v>
+        <v>5.259090292382651</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>131.36606857999999</v>
+        <v>131.37047100000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.68971196999999052</v>
+        <v>0.75942277000001468</v>
       </c>
       <c r="D418" s="5">
-        <v>6.5207525065014149</v>
+        <v>7.2047688015208999</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>131.78670908000001</v>
+        <v>131.84028201000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.42064050000001885</v>
+        <v>0.46981101000000081</v>
       </c>
       <c r="D419" s="5">
-        <v>3.9108560520190849</v>
+        <v>4.3769004656382338</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>130.78827256</v>
+        <v>130.89208459</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.99843652000001271</v>
+        <v>-0.94819742000001384</v>
       </c>
       <c r="D420" s="5">
-        <v>-8.721963988164493</v>
+        <v>-8.2970868425630169</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>132.67826739</v>
+        <v>132.79728612</v>
       </c>
       <c r="C421" s="5">
-        <v>1.8899948300000062</v>
+        <v>1.9052015299999994</v>
       </c>
       <c r="D421" s="5">
-        <v>18.787804157606281</v>
+        <v>18.935029622911358</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>133.55634258000001</v>
+        <v>133.70098924999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.87807519000000411</v>
+        <v>0.90370312999999669</v>
       </c>
       <c r="D422" s="5">
-        <v>8.2372403684409345</v>
+        <v>8.47884439178317</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>133.23990971000001</v>
+        <v>133.25091368</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.31643286999999987</v>
+        <v>-0.45007556999999565</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.8063823904609264</v>
+        <v>-3.9655839650789226</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>132.90960079000001</v>
+        <v>132.83355709</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.33030891999999312</v>
+        <v>-0.41735658999999714</v>
       </c>
       <c r="D424" s="5">
-        <v>-2.9346363445988288</v>
+        <v>-3.6944571091809597</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>132.83555043000001</v>
+        <v>132.76846372</v>
       </c>
       <c r="C425" s="5">
-        <v>-7.4050360000001092E-2</v>
+        <v>-6.5093369999999595E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.66653304290340554</v>
+        <v>-0.58646219616647066</v>
       </c>
       <c r="E425" s="5">
-        <v>4.1768134617415464</v>
+        <v>4.1408068329162662</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>132.52983358</v>
+        <v>132.31888968999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.30571685000001025</v>
+        <v>-0.44957403000000795</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.7270705376532423</v>
+        <v>-3.9885528542456417</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>132.25886362</v>
+        <v>132.28037737</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.27096996000000217</v>
+        <v>-3.851231999999527E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.4261118476559762</v>
+        <v>-0.34870965606974558</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>132.19329350000001</v>
+        <v>132.10946185</v>
       </c>
       <c r="C428" s="5">
-        <v>-6.5570119999989629E-2</v>
+        <v>-0.1709155199999941</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.59330576976230898</v>
+        <v>-1.5395130955384695</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>132.72939307999999</v>
+        <v>132.61044770999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.53609957999998414</v>
+        <v>0.50098585999998591</v>
       </c>
       <c r="D429" s="5">
-        <v>4.9765336690853257</v>
+        <v>4.6467666158214183</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>131.61057260999999</v>
+        <v>131.61102638</v>
       </c>
       <c r="C430" s="5">
-        <v>-1.1188204700000028</v>
+        <v>-0.99942132999998989</v>
       </c>
       <c r="D430" s="5">
-        <v>-9.6591772632641408</v>
+        <v>-8.6782097457061234</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>131.16680855999999</v>
+        <v>131.24626413999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.44376404999999863</v>
+        <v>-0.36476224000000457</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.9719571484204019</v>
+        <v>-3.2755896049630584</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>130.83768653000001</v>
+        <v>130.99471747999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.3291220299999793</v>
+        <v>-0.25154666000000248</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.9698160854852995</v>
+        <v>-2.2758307031792047</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>130.78674856999999</v>
+        <v>130.97533182000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-5.093796000002726E-2</v>
+        <v>-1.9385659999983318E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.46618705229355406</v>
+        <v>-0.17744125407086475</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>130.82070385</v>
+        <v>131.02392706000001</v>
       </c>
       <c r="C434" s="5">
-        <v>3.3955280000014909E-2</v>
+        <v>4.8595239999997375E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>0.31199314651817467</v>
+        <v>0.44614075867173142</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>133.95319466000001</v>
+        <v>134.54179013999999</v>
       </c>
       <c r="C435" s="5">
-        <v>3.1324908100000073</v>
+        <v>3.5178630799999837</v>
       </c>
       <c r="D435" s="5">
-        <v>32.83702175438912</v>
+        <v>37.429219002300009</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>131.90504895999999</v>
+        <v>132.4345156</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.0481457000000205</v>
+        <v>-2.1072745399999917</v>
       </c>
       <c r="D436" s="5">
-        <v>-16.881035068837914</v>
+        <v>-17.257654809148725</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>132.42299624</v>
+        <v>133.025936</v>
       </c>
       <c r="C437" s="5">
-        <v>0.51794728000001555</v>
+        <v>0.59142040000000407</v>
       </c>
       <c r="D437" s="5">
-        <v>4.8151084567076063</v>
+        <v>5.4925115974163718</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.3105751349428143</v>
+        <v>0.19392578085635215</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>132.19797657999999</v>
+        <v>134.23858637999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.22501966000001516</v>
+        <v>1.2126503799999853</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.0201493228119372</v>
+        <v>11.504542579438448</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>132.34920593999999</v>
+        <v>133.22817330000001</v>
       </c>
       <c r="C439" s="5">
-        <v>0.15122936000000209</v>
+        <v>-1.010413079999978</v>
       </c>
       <c r="D439" s="5">
-        <v>1.3814235689909804</v>
+        <v>-8.6676907961273137</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>132.26460337</v>
+        <v>133.52531956999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-8.4602569999987054E-2</v>
+        <v>0.29714626999998472</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.76439376627794875</v>
+        <v>2.7095042687760529</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>132.70942567</v>
+        <v>133.94273441999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.44482229999999845</v>
+        <v>0.41741485000000011</v>
       </c>
       <c r="D441" s="5">
-        <v>4.1112423621835426</v>
+        <v>3.8165078973008137</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>133.05424314000001</v>
+        <v>134.28419611000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.34481747000000951</v>
+        <v>0.34146169000001692</v>
       </c>
       <c r="D442" s="5">
-        <v>3.1628925430284172</v>
+        <v>3.1024331400673066</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>133.04607992000001</v>
+        <v>134.26357368999999</v>
       </c>
       <c r="C443" s="5">
-        <v>-8.1632200000001376E-3</v>
+        <v>-2.0622420000023567E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-7.3598247878747802E-2</v>
+        <v>-0.18413195975516272</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>134.39467231</v>
+        <v>135.47914979999999</v>
       </c>
       <c r="C444" s="5">
-        <v>1.3485923899999932</v>
+        <v>1.2155761100000007</v>
       </c>
       <c r="D444" s="5">
-        <v>12.865091129670446</v>
+        <v>11.422043563175176</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>131.81361286999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-3.6655369300000018</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-28.046219976638231</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>