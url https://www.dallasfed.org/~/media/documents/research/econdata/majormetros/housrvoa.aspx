--- v9 (2026-09-22)
+++ v10 (2026-11-08)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{489F118D-C789-4639-9FE3-65CED7E19E0B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3963D76A-F15D-43CB-A7D8-7406ABE1B554}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E8313626-9660-43BB-98A6-F744EBACA092}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CE9B8CEA-FE4D-4C73-802F-7FB1F3AA34FE}"/>
   </bookViews>
   <sheets>
     <sheet name="housrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{339B7BB8-271C-4032-8841-63BEB2D5CD3B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F27D245D-1A20-4B48-B7CB-0BCCC8E8B224}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-2.0622420000023567E-2</v>
       </c>
       <c r="D443" s="5">
         <v>-0.18413195975516272</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>135.47914979999999</v>
       </c>
       <c r="C444" s="5">
         <v>1.2155761100000007</v>
       </c>
       <c r="D444" s="5">
         <v>11.422043563175176</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>131.81361286999999</v>
+        <v>132.37341341000001</v>
       </c>
       <c r="C445" s="5">
-        <v>-3.6655369300000018</v>
+        <v>-3.1057363899999757</v>
       </c>
       <c r="D445" s="5">
-        <v>-28.046219976638231</v>
+        <v>-24.292367896498657</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>133.28187137</v>
+      </c>
+      <c r="C446" s="5">
+        <v>0.90845795999999268</v>
+      </c>
+      <c r="D446" s="5">
+        <v>8.5534846040866022</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>