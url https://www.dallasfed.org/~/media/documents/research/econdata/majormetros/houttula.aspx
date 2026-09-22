--- v9 (2026-08-24)
+++ v10 (2026-09-22)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B62DD3EF-B98C-481E-8C11-06019AC27B80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{92D1152C-0980-45DC-9748-BA4346F2EDBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B03CC22E-F334-4E2A-A4A7-8140647738D3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{468B5B24-6BB0-40EF-A279-8526268DC106}"/>
   </bookViews>
   <sheets>
     <sheet name="houttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD280145-047E-4337-BD22-9304133F9DB6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2824F433-2633-4183-8657-7B6C711EA98A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>399.33750484000001</v>
+        <v>399.33999863000003</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>402.82971681999999</v>
+        <v>402.83161487000001</v>
       </c>
       <c r="C7" s="5">
-        <v>3.4922119799999791</v>
+        <v>3.4916162399999848</v>
       </c>
       <c r="D7" s="5">
-        <v>11.013759973774849</v>
+        <v>11.011717760649109</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>403.95659638000001</v>
+        <v>403.95779406000003</v>
       </c>
       <c r="C8" s="5">
-        <v>1.1268795600000203</v>
+        <v>1.1261791900000162</v>
       </c>
       <c r="D8" s="5">
-        <v>3.4090239906036768</v>
+        <v>3.4068562548601466</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>405.24299316000003</v>
+        <v>405.24367678999999</v>
       </c>
       <c r="C9" s="5">
-        <v>1.2863967800000182</v>
+        <v>1.2858827299999689</v>
       </c>
       <c r="D9" s="5">
-        <v>3.8890372207877055</v>
+        <v>3.8874441068499355</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>405.00225153999997</v>
+        <v>405.00253872000002</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.24074162000005117</v>
+        <v>-0.24113806999997678</v>
       </c>
       <c r="D10" s="5">
-        <v>-0.71055614804673706</v>
+        <v>-0.71172125856298063</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>406.34717324000002</v>
+        <v>406.34720818</v>
       </c>
       <c r="C11" s="5">
-        <v>1.3449217000000431</v>
+        <v>1.3446694599999773</v>
       </c>
       <c r="D11" s="5">
-        <v>4.0585245690699656</v>
+        <v>4.057746509769844</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>408.35009509000002</v>
+        <v>408.34957242000002</v>
       </c>
       <c r="C12" s="5">
-        <v>2.002921850000007</v>
+        <v>2.0023642400000199</v>
       </c>
       <c r="D12" s="5">
-        <v>6.0779254203250366</v>
+        <v>6.0761866790214336</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>408.77741104</v>
+        <v>408.77665815</v>
       </c>
       <c r="C13" s="5">
-        <v>0.42731594999997924</v>
+        <v>0.42708572999998751</v>
       </c>
       <c r="D13" s="5">
-        <v>1.262986683793188</v>
+        <v>1.2623039453619977</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>411.86720957</v>
+        <v>411.86680486</v>
       </c>
       <c r="C14" s="5">
-        <v>3.0897985299999959</v>
+        <v>3.0901467099999991</v>
       </c>
       <c r="D14" s="5">
-        <v>9.4571014586998245</v>
+        <v>9.4582299951113669</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>410.62592874000001</v>
+        <v>410.62466468999997</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.2412808299999938</v>
+        <v>-1.2421401700000274</v>
       </c>
       <c r="D15" s="5">
-        <v>-3.5571975644543841</v>
+        <v>-3.559622951920427</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>409.81142002000001</v>
+        <v>409.81049499</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.81450871999999208</v>
+        <v>-0.81416969999997946</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.3544967589392618</v>
+        <v>-2.3535345837799371</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>410.60420871999997</v>
+        <v>410.60183853000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.79278869999996004</v>
+        <v>0.79134354000001395</v>
       </c>
       <c r="D17" s="5">
-        <v>2.3462845272971045</v>
+        <v>2.3419673454508683</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>404.39855705999997</v>
+        <v>404.40085383000002</v>
       </c>
       <c r="C18" s="5">
-        <v>-6.2056516600000009</v>
+        <v>-6.2009846999999922</v>
       </c>
       <c r="D18" s="5">
-        <v>-16.702031757964242</v>
+        <v>-16.690583915040015</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>404.20634389000003</v>
+        <v>404.20811780000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.19221316999994542</v>
+        <v>-0.19273602999999184</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.56887883862751787</v>
+        <v>-0.57041902268257783</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>404.53555804000001</v>
+        <v>404.53673136999998</v>
       </c>
       <c r="C20" s="5">
-        <v>0.32921414999998433</v>
+        <v>0.32861356999995905</v>
       </c>
       <c r="D20" s="5">
-        <v>0.98175471959147664</v>
+        <v>0.97995138473512267</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>404.36125239</v>
+        <v>404.36165714999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.17430565000000797</v>
+        <v>-0.17507421999999906</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.51583055456240201</v>
+        <v>-0.51809810811191959</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>405.94037616000003</v>
+        <v>405.94071647999999</v>
       </c>
       <c r="C22" s="5">
-        <v>1.5791237700000238</v>
+        <v>1.5790593300000069</v>
       </c>
       <c r="D22" s="5">
-        <v>4.7882535179517127</v>
+        <v>4.7880490097287565</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>406.52800206000001</v>
+        <v>406.52812239000002</v>
       </c>
       <c r="C23" s="5">
-        <v>0.58762589999997772</v>
+        <v>0.58740591000002951</v>
       </c>
       <c r="D23" s="5">
-        <v>1.7509773445398613</v>
+        <v>1.7503151248297488</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>406.12595621999998</v>
+        <v>406.12547394000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.40204584000002797</v>
+        <v>-0.40264845000001515</v>
       </c>
       <c r="D24" s="5">
-        <v>-1.1803354036102776</v>
+        <v>-1.1820945855751663</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>405.81786536999999</v>
+        <v>405.81720539999998</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.30809084999998504</v>
+        <v>-0.30826854000002868</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.90654230023818894</v>
+        <v>-0.90706403624581933</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>405.10839490000001</v>
+        <v>405.10808020000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.7094704699999852</v>
+        <v>-0.70912519999995993</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.0778432180947992</v>
+        <v>-2.0768450611382328</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>401.87822661000001</v>
+        <v>401.87720846000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-3.2301682899999946</v>
+        <v>-3.2308717399999978</v>
       </c>
       <c r="D27" s="5">
-        <v>-9.1596476638215805</v>
+        <v>-9.1615625430017555</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>399.97933356999999</v>
+        <v>399.97854103999998</v>
       </c>
       <c r="C28" s="5">
-        <v>-1.8988930400000186</v>
+        <v>-1.898667420000038</v>
       </c>
       <c r="D28" s="5">
-        <v>-5.5249993442793137</v>
+        <v>-5.524373479993594</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>399.21967629</v>
+        <v>399.21767361000002</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.75965727999999899</v>
+        <v>-0.76086742999996204</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.2554326905543265</v>
+        <v>-2.2589925643344166</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.7726292590837365</v>
+        <v>-2.7725557588238137</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>399.96317893000003</v>
+        <v>399.96507172000003</v>
       </c>
       <c r="C30" s="5">
-        <v>0.74350264000003108</v>
+        <v>0.747398110000006</v>
       </c>
       <c r="D30" s="5">
-        <v>2.2579025024193289</v>
+        <v>2.2698660248013702</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>399.44674563000001</v>
+        <v>399.44820179999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.51643330000001697</v>
+        <v>-0.51686992000003329</v>
       </c>
       <c r="D31" s="5">
-        <v>-1.5384862132916344</v>
+        <v>-1.5397704647116095</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>399.54733633000001</v>
+        <v>399.54833416999998</v>
       </c>
       <c r="C32" s="5">
-        <v>0.10059069999999792</v>
+        <v>0.10013236999998298</v>
       </c>
       <c r="D32" s="5">
-        <v>0.30260896615050825</v>
+        <v>0.30122716189322496</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>400.31023843999998</v>
+        <v>400.31025742999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.76290210999997043</v>
+        <v>0.76192326000000321</v>
       </c>
       <c r="D33" s="5">
-        <v>2.3155158530153708</v>
+        <v>2.3125078395936471</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>399.48802616</v>
+        <v>399.48848693999997</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.82221227999997382</v>
+        <v>-0.82177049000000579</v>
       </c>
       <c r="D34" s="5">
-        <v>-2.437071801902746</v>
+        <v>-2.435776952833113</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>398.48775881</v>
+        <v>398.4879234</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.0002673500000014</v>
+        <v>-1.0005635399999733</v>
       </c>
       <c r="D35" s="5">
-        <v>-2.963613301426371</v>
+        <v>-2.9644754339127721</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>397.63606983</v>
+        <v>397.63564649</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.85168898000000581</v>
+        <v>-0.8522769100000005</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.5348278397638868</v>
+        <v>-2.5365560911301932</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>397.12772532999998</v>
+        <v>397.12721698000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.50834450000002107</v>
+        <v>-0.50842950999998493</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.5233588949532639</v>
+        <v>-1.5236134667820922</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>396.89657509</v>
+        <v>396.89634840000002</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.23115023999997675</v>
+        <v>-0.23086857999999211</v>
       </c>
       <c r="D38" s="5">
-        <v>-0.69623451727161001</v>
+        <v>-0.69538974322376212</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>398.73254137999999</v>
+        <v>398.73185606999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.8359662899999876</v>
+        <v>1.8355076699999699</v>
       </c>
       <c r="D39" s="5">
-        <v>5.6943941495344763</v>
+        <v>5.6929386640625967</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>400.18015494000002</v>
+        <v>400.17950662999999</v>
       </c>
       <c r="C40" s="5">
-        <v>1.4476135600000362</v>
+        <v>1.4476505599999996</v>
       </c>
       <c r="D40" s="5">
-        <v>4.4447000849483498</v>
+        <v>4.4448237590336337</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>401.25371959</v>
+        <v>401.25245597000003</v>
       </c>
       <c r="C41" s="5">
-        <v>1.0735646499999802</v>
+        <v>1.0729493400000365</v>
       </c>
       <c r="D41" s="5">
-        <v>3.26717089784061</v>
+        <v>3.2652759983820223</v>
       </c>
       <c r="E41" s="5">
-        <v>0.50950477163416164</v>
+        <v>0.50969245464513868</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>402.80527616000001</v>
+        <v>402.80650684</v>
       </c>
       <c r="C42" s="5">
-        <v>1.5515565700000025</v>
+        <v>1.5540508699999691</v>
       </c>
       <c r="D42" s="5">
-        <v>4.7400919469658964</v>
+        <v>4.7478904965204016</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>403.42326983999999</v>
+        <v>403.42429757999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.61799367999998367</v>
+        <v>0.61779073999997536</v>
       </c>
       <c r="D43" s="5">
-        <v>1.856684368367767</v>
+        <v>1.8560637895952414</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>403.84925292000003</v>
+        <v>403.85003698999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.42598308000003726</v>
+        <v>0.42573941000000559</v>
       </c>
       <c r="D44" s="5">
-        <v>1.2744898913634506</v>
+        <v>1.2737533597002804</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>403.01152191</v>
+        <v>403.01112853000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.83773101000002725</v>
+        <v>-0.83890845999997055</v>
       </c>
       <c r="D45" s="5">
-        <v>-2.4610344619308666</v>
+        <v>-2.4644493484143437</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>404.43040179000002</v>
+        <v>404.43097662000002</v>
       </c>
       <c r="C46" s="5">
-        <v>1.41887988000002</v>
+        <v>1.4198480900000163</v>
       </c>
       <c r="D46" s="5">
-        <v>4.3076082815497019</v>
+        <v>4.3106091706281324</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>405.40519975000001</v>
+        <v>405.40539594000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.97479795999998942</v>
+        <v>0.97441931999998133</v>
       </c>
       <c r="D47" s="5">
-        <v>2.9310107996882939</v>
+        <v>2.9298529609781632</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>409.62291807999998</v>
+        <v>409.62258675999999</v>
       </c>
       <c r="C48" s="5">
-        <v>4.2177183299999683</v>
+        <v>4.2171908199999848</v>
       </c>
       <c r="D48" s="5">
-        <v>13.224181240282862</v>
+        <v>13.222424770158092</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>409.26581178999999</v>
+        <v>409.26546932999997</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.35710628999999017</v>
+        <v>-0.35711743000001661</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.041149698475341</v>
+        <v>-1.0411828598822837</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>407.97116834000002</v>
+        <v>407.97096692999997</v>
       </c>
       <c r="C50" s="5">
-        <v>-1.2946434499999668</v>
+        <v>-1.2945023999999989</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.7306453128966965</v>
+        <v>-3.7302489749131307</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>410.57017431000003</v>
+        <v>410.56980983</v>
       </c>
       <c r="C51" s="5">
-        <v>2.5990059700000074</v>
+        <v>2.5988429000000224</v>
       </c>
       <c r="D51" s="5">
-        <v>7.9183006135437939</v>
+        <v>7.9177903064719279</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>412.42059405999998</v>
+        <v>412.42014467000001</v>
       </c>
       <c r="C52" s="5">
-        <v>1.8504197499999577</v>
+        <v>1.8503348400000164</v>
       </c>
       <c r="D52" s="5">
-        <v>5.5444393180353879</v>
+        <v>5.5441836062886996</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>414.28399817000002</v>
+        <v>414.28336538000002</v>
       </c>
       <c r="C53" s="5">
-        <v>1.8634041100000331</v>
+        <v>1.8632207100000073</v>
       </c>
       <c r="D53" s="5">
-        <v>5.558639672986776</v>
+        <v>5.5580851229997563</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2473913496214646</v>
+        <v>3.2475587915091086</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>410.92001801999999</v>
+        <v>410.92066817</v>
       </c>
       <c r="C54" s="5">
-        <v>-3.3639801500000317</v>
+        <v>-3.3626972100000216</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.3203833932716478</v>
+        <v>-9.3169995893149995</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>411.37015401999997</v>
+        <v>411.37074734999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.45013599999998632</v>
+        <v>0.45007917999998881</v>
       </c>
       <c r="D55" s="5">
-        <v>1.3224703418075467</v>
+        <v>1.3223002966875841</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>411.01200617000001</v>
+        <v>411.0124983</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.35814784999996618</v>
+        <v>-0.35824904999998353</v>
       </c>
       <c r="D56" s="5">
-        <v>-1.0397580416862007</v>
+        <v>-1.0400489420698489</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>415.17548302</v>
+        <v>415.17486799</v>
       </c>
       <c r="C57" s="5">
-        <v>4.163476849999995</v>
+        <v>4.1623696899999914</v>
       </c>
       <c r="D57" s="5">
-        <v>12.856426634120343</v>
+        <v>12.852798942097987</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>413.07453005000002</v>
+        <v>413.07514555</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.1009529699999803</v>
+        <v>-2.0997224399999936</v>
       </c>
       <c r="D58" s="5">
-        <v>-5.9062853379606484</v>
+        <v>-5.9029301754019432</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>414.17928740000002</v>
+        <v>414.17947445999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.1047573499999999</v>
+        <v>1.1043289099999924</v>
       </c>
       <c r="D59" s="5">
-        <v>3.2570015331512048</v>
+        <v>3.2557148704907446</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>413.52552385000001</v>
+        <v>413.52529368</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.65376355000000785</v>
+        <v>-0.65418077999999014</v>
       </c>
       <c r="D60" s="5">
-        <v>-1.8777887016221739</v>
+        <v>-1.8789758683738667</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>414.50056432999997</v>
+        <v>414.50038638000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.97504047999996146</v>
+        <v>0.9750927000000047</v>
       </c>
       <c r="D61" s="5">
-        <v>2.8664300994199143</v>
+        <v>2.8665872288157201</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>417.51199732999999</v>
+        <v>417.51179611999999</v>
       </c>
       <c r="C62" s="5">
-        <v>3.0114330000000109</v>
+        <v>3.0114097399999764</v>
       </c>
       <c r="D62" s="5">
-        <v>9.0751957242538595</v>
+        <v>9.0751268570918864</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>420.94291998</v>
+        <v>420.94284095</v>
       </c>
       <c r="C63" s="5">
-        <v>3.4309226500000136</v>
+        <v>3.4310448300000189</v>
       </c>
       <c r="D63" s="5">
-        <v>10.3191728756175</v>
+        <v>10.319562322224352</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>422.28528825000001</v>
+        <v>422.28501454000002</v>
       </c>
       <c r="C64" s="5">
-        <v>1.3423682700000086</v>
+        <v>1.3421735900000158</v>
       </c>
       <c r="D64" s="5">
-        <v>3.8945835771882598</v>
+        <v>3.8940095586215362</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>424.36075800999998</v>
+        <v>424.36065017999999</v>
       </c>
       <c r="C65" s="5">
-        <v>2.0754697599999758</v>
+        <v>2.0756356399999731</v>
       </c>
       <c r="D65" s="5">
-        <v>6.0598916790943758</v>
+        <v>6.0603932129676075</v>
       </c>
       <c r="E65" s="5">
-        <v>2.432331416253497</v>
+        <v>2.4324618466774917</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>426.09799664000002</v>
+        <v>426.09818375999998</v>
       </c>
       <c r="C66" s="5">
-        <v>1.7372386300000358</v>
+        <v>1.7375335799999903</v>
       </c>
       <c r="D66" s="5">
-        <v>5.0246661734108189</v>
+        <v>5.0255398741917867</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>427.02880004999997</v>
+        <v>427.02908567999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.93080340999995315</v>
+        <v>0.93090191999999661</v>
       </c>
       <c r="D67" s="5">
-        <v>2.653103829180492</v>
+        <v>2.6533868191350285</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>428.92812928000001</v>
+        <v>428.92841928000001</v>
       </c>
       <c r="C68" s="5">
-        <v>1.8993292300000348</v>
+        <v>1.899333600000034</v>
       </c>
       <c r="D68" s="5">
-        <v>5.4698546720235219</v>
+        <v>5.469863817952314</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>428.73063539999998</v>
+        <v>428.72989871999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.19749388000002455</v>
+        <v>-0.19852056000001994</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.55112593583194203</v>
+        <v>-0.55398332373322035</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>427.65099019000002</v>
+        <v>427.65160563000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-1.0796452099999669</v>
+        <v>-1.0782930899999883</v>
       </c>
       <c r="D70" s="5">
-        <v>-2.9803793503739628</v>
+        <v>-2.9767033242285024</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>430.55634457000002</v>
+        <v>430.55651087000001</v>
       </c>
       <c r="C71" s="5">
-        <v>2.9053543800000057</v>
+        <v>2.9049052400000051</v>
       </c>
       <c r="D71" s="5">
-        <v>8.464129716839409</v>
+        <v>8.4627593393154612</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>430.17349045999998</v>
+        <v>430.17336439000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.38285411000003933</v>
+        <v>-0.38314647999999352</v>
       </c>
       <c r="D72" s="5">
-        <v>-1.0618463778480858</v>
+        <v>-1.062652893328464</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>430.89466593999998</v>
+        <v>430.89458868999998</v>
       </c>
       <c r="C73" s="5">
-        <v>0.72117547999999942</v>
+        <v>0.72122429999996029</v>
       </c>
       <c r="D73" s="5">
-        <v>2.0304248772018862</v>
+        <v>2.0305641974060151</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>432.36924348999997</v>
+        <v>432.36903523000001</v>
       </c>
       <c r="C74" s="5">
-        <v>1.4745775499999922</v>
+        <v>1.4744465400000308</v>
       </c>
       <c r="D74" s="5">
-        <v>4.1847368971624332</v>
+        <v>4.1843588403010168</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>430.39655176000002</v>
+        <v>430.39658534</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.9726917299999513</v>
+        <v>-1.9724498900000071</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.3396984958654521</v>
+        <v>-5.3390627254396028</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>430.50799118999998</v>
+        <v>430.50787137999998</v>
       </c>
       <c r="C76" s="5">
-        <v>0.1114394299999617</v>
+        <v>0.11128603999998177</v>
       </c>
       <c r="D76" s="5">
-        <v>0.3111500721959537</v>
+        <v>0.31072115839809733</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>432.24521320999997</v>
+        <v>432.24515812999999</v>
       </c>
       <c r="C77" s="5">
-        <v>1.7372220199999902</v>
+        <v>1.7372867500000098</v>
       </c>
       <c r="D77" s="5">
-        <v>4.9512708445546894</v>
+        <v>4.9514608545856209</v>
       </c>
       <c r="E77" s="5">
-        <v>1.8579604855485155</v>
+        <v>1.8579733881206151</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>431.72618518000002</v>
+        <v>431.72635535000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.51902802999995856</v>
+        <v>-0.51880277999998725</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.4314483757852492</v>
+        <v>-1.4308314260331301</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>432.87141425999999</v>
+        <v>432.87152175</v>
       </c>
       <c r="C79" s="5">
-        <v>1.1452290799999787</v>
+        <v>1.1451663999999937</v>
       </c>
       <c r="D79" s="5">
-        <v>3.2300647228082235</v>
+        <v>3.229884058035748</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>433.73573511000001</v>
+        <v>433.73579912999998</v>
       </c>
       <c r="C80" s="5">
-        <v>0.8643208500000128</v>
+        <v>0.86427737999997589</v>
       </c>
       <c r="D80" s="5">
-        <v>2.4225472822842375</v>
+        <v>2.4224234938993172</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>436.15673909999998</v>
+        <v>436.15621276000002</v>
       </c>
       <c r="C81" s="5">
-        <v>2.4210039899999742</v>
+        <v>2.4204136300000414</v>
       </c>
       <c r="D81" s="5">
-        <v>6.9076022192547715</v>
+        <v>6.905864723825994</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>436.80795845</v>
+        <v>436.80851048</v>
       </c>
       <c r="C82" s="5">
-        <v>0.6512193500000194</v>
+        <v>0.65229771999997865</v>
       </c>
       <c r="D82" s="5">
-        <v>1.8064896147582443</v>
+        <v>1.8095078756005023</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>436.40304609999998</v>
+        <v>436.40308513000002</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.4049123500000178</v>
+        <v>-0.40542534999997315</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.1067224563757527</v>
+        <v>-1.1081160650045274</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>437.44384210999999</v>
+        <v>437.44377143999998</v>
       </c>
       <c r="C84" s="5">
-        <v>1.0407960100000082</v>
+        <v>1.0406863099999555</v>
       </c>
       <c r="D84" s="5">
-        <v>2.8997710653305253</v>
+        <v>2.8994611466925724</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>437.75768291000003</v>
+        <v>437.75765443</v>
       </c>
       <c r="C85" s="5">
-        <v>0.31384080000003678</v>
+        <v>0.31388299000002462</v>
       </c>
       <c r="D85" s="5">
-        <v>0.86433630387132698</v>
+        <v>0.86445309679430427</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>436.19614951</v>
+        <v>436.19596941999998</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.5615334000000303</v>
+        <v>-1.5616850100000192</v>
       </c>
       <c r="D86" s="5">
-        <v>-4.1975518460838028</v>
+        <v>-4.1979516932178491</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>439.48270079000002</v>
+        <v>439.48272166999999</v>
       </c>
       <c r="C87" s="5">
-        <v>3.2865512800000261</v>
+        <v>3.2867522500000064</v>
       </c>
       <c r="D87" s="5">
-        <v>9.4257385330796861</v>
+        <v>9.4263430575100458</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>440.95343150999997</v>
+        <v>440.95338555000001</v>
       </c>
       <c r="C88" s="5">
-        <v>1.4707307199999491</v>
+        <v>1.4706638800000178</v>
       </c>
       <c r="D88" s="5">
-        <v>4.090549834950874</v>
+        <v>4.0903602998472399</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>439.75751725999999</v>
+        <v>439.75748673999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.1959142499999871</v>
+        <v>-1.195898810000017</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.206421746571575</v>
+        <v>-3.2063812944212122</v>
       </c>
       <c r="E89" s="5">
-        <v>1.7379727572252479</v>
+        <v>1.7379786606517955</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>441.13181452999999</v>
+        <v>441.13200260999997</v>
       </c>
       <c r="C90" s="5">
-        <v>1.3742972699999996</v>
+        <v>1.374515869999982</v>
       </c>
       <c r="D90" s="5">
-        <v>3.8152846600397972</v>
+        <v>3.8159022709870927</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>442.06052625000001</v>
+        <v>442.06053883999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.92871172000002389</v>
+        <v>0.92853623000002017</v>
       </c>
       <c r="D91" s="5">
-        <v>2.5558107656773466</v>
+        <v>2.5553211110887375</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>442.70650596000002</v>
+        <v>442.70645308000002</v>
       </c>
       <c r="C92" s="5">
-        <v>0.64597971000000598</v>
+        <v>0.64591424000002462</v>
       </c>
       <c r="D92" s="5">
-        <v>1.7677132958548336</v>
+        <v>1.767532645276404</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>444.22194852000001</v>
+        <v>444.22174031999998</v>
       </c>
       <c r="C93" s="5">
-        <v>1.5154425599999968</v>
+        <v>1.5152872399999637</v>
       </c>
       <c r="D93" s="5">
-        <v>4.1859846913743004</v>
+        <v>4.1855480642646548</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>445.19340439000001</v>
+        <v>445.19378330000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.97145586999999978</v>
+        <v>0.97204298000002609</v>
       </c>
       <c r="D94" s="5">
-        <v>2.6560396671255759</v>
+        <v>2.6576655023580642</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>447.23520324999998</v>
+        <v>447.23513322000002</v>
       </c>
       <c r="C95" s="5">
-        <v>2.0417988599999717</v>
+        <v>2.041349920000016</v>
       </c>
       <c r="D95" s="5">
-        <v>5.6445534202999692</v>
+        <v>5.6432759354228423</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>448.86460634000002</v>
+        <v>448.86458161000002</v>
       </c>
       <c r="C96" s="5">
-        <v>1.6294030900000394</v>
+        <v>1.6294483899999932</v>
       </c>
       <c r="D96" s="5">
-        <v>4.4606137517421374</v>
+        <v>4.4607409719622515</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>450.00880384999999</v>
+        <v>450.00880024999998</v>
       </c>
       <c r="C97" s="5">
-        <v>1.1441975099999695</v>
+        <v>1.1442186399999628</v>
       </c>
       <c r="D97" s="5">
-        <v>3.1021637566647442</v>
+        <v>3.1022220234945719</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>452.40829048000001</v>
+        <v>452.40816565</v>
       </c>
       <c r="C98" s="5">
-        <v>2.3994866300000126</v>
+        <v>2.399365400000022</v>
       </c>
       <c r="D98" s="5">
-        <v>6.5895270183465637</v>
+        <v>6.5891843248021553</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>454.40903011</v>
+        <v>454.40899443000001</v>
       </c>
       <c r="C99" s="5">
-        <v>2.0007396299999982</v>
+        <v>2.0008287800000062</v>
       </c>
       <c r="D99" s="5">
-        <v>5.4379078214984</v>
+        <v>5.4381575879108635</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>456.51743682</v>
+        <v>456.51741847</v>
       </c>
       <c r="C100" s="5">
-        <v>2.108406709999997</v>
+        <v>2.1084240399999885</v>
       </c>
       <c r="D100" s="5">
-        <v>5.7121739739547372</v>
+        <v>5.7122225896649947</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>457.20249833000003</v>
+        <v>457.20245519000002</v>
       </c>
       <c r="C101" s="5">
-        <v>0.68506151000002546</v>
+        <v>0.6850367200000278</v>
       </c>
       <c r="D101" s="5">
-        <v>1.8156870558806659</v>
+        <v>1.8156208828410181</v>
       </c>
       <c r="E101" s="5">
-        <v>3.9669546023214375</v>
+        <v>3.9669520078720266</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>459.57174337999999</v>
+        <v>459.57194888999999</v>
       </c>
       <c r="C102" s="5">
-        <v>2.3692450499999609</v>
+        <v>2.3694936999999641</v>
       </c>
       <c r="D102" s="5">
-        <v>6.3987882708885779</v>
+        <v>6.3994796952749899</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>460.23138619000002</v>
+        <v>460.23132398000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.65964281000003666</v>
+        <v>0.65937509000002592</v>
       </c>
       <c r="D103" s="5">
-        <v>1.7360735207251565</v>
+        <v>1.7353625733351308</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>461.87956904999999</v>
+        <v>461.87944296000001</v>
       </c>
       <c r="C104" s="5">
-        <v>1.6481828599999631</v>
+        <v>1.6481189799999925</v>
       </c>
       <c r="D104" s="5">
-        <v>4.3831096003339454</v>
+        <v>4.3829369648460625</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>465.49920822000001</v>
+        <v>465.49933536999998</v>
       </c>
       <c r="C105" s="5">
-        <v>3.6196391700000277</v>
+        <v>3.6198924099999772</v>
       </c>
       <c r="D105" s="5">
-        <v>9.8202267847531601</v>
+        <v>9.8209465148660016</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>467.52364311999997</v>
+        <v>467.52381150000002</v>
       </c>
       <c r="C106" s="5">
-        <v>2.0244348999999602</v>
+        <v>2.0244761300000391</v>
       </c>
       <c r="D106" s="5">
-        <v>5.3454013472722384</v>
+        <v>5.345511334582187</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>467.93789009</v>
+        <v>467.937772</v>
       </c>
       <c r="C107" s="5">
-        <v>0.41424697000002197</v>
+        <v>0.41396049999997331</v>
       </c>
       <c r="D107" s="5">
-        <v>1.0684507914993313</v>
+        <v>1.0677079224053143</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>471.10205256</v>
+        <v>471.10206392999999</v>
       </c>
       <c r="C108" s="5">
-        <v>3.1641624700000079</v>
+        <v>3.1642919299999903</v>
       </c>
       <c r="D108" s="5">
-        <v>8.4229968141697587</v>
+        <v>8.4233565589930457</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>472.68871845000001</v>
+        <v>472.68873497999999</v>
       </c>
       <c r="C109" s="5">
-        <v>1.5866658900000061</v>
+        <v>1.5866710500000067</v>
       </c>
       <c r="D109" s="5">
-        <v>4.1172981131567976</v>
+        <v>4.1173116508152363</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>473.95059769</v>
+        <v>473.95053846000002</v>
       </c>
       <c r="C110" s="5">
-        <v>1.2618792399999847</v>
+        <v>1.261803480000026</v>
       </c>
       <c r="D110" s="5">
-        <v>3.2509501183578315</v>
+        <v>3.2507519498280013</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>474.58393258000001</v>
+        <v>474.58396791000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.63333489000001464</v>
+        <v>0.63342944999999418</v>
       </c>
       <c r="D111" s="5">
-        <v>1.6153846584560982</v>
+        <v>1.6156278223194542</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>476.91562338</v>
+        <v>476.91565308999998</v>
       </c>
       <c r="C112" s="5">
-        <v>2.3316907999999898</v>
+        <v>2.3316851799999654</v>
       </c>
       <c r="D112" s="5">
-        <v>6.0577059096495578</v>
+        <v>6.0576904489577199</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>479.53507554999999</v>
+        <v>479.53469337000001</v>
       </c>
       <c r="C113" s="5">
-        <v>2.6194521699999882</v>
+        <v>2.6190402800000356</v>
       </c>
       <c r="D113" s="5">
-        <v>6.7937781985359047</v>
+        <v>6.7926770193072361</v>
       </c>
       <c r="E113" s="5">
-        <v>4.8846139952368972</v>
+        <v>4.8845403007994337</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>477.81825136999998</v>
+        <v>477.81852135000003</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.7168241800000033</v>
+        <v>-1.7161720199999877</v>
       </c>
       <c r="D114" s="5">
-        <v>-4.2126262561239303</v>
+        <v>-4.2110606864537274</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>479.91196848999999</v>
+        <v>479.91194575999998</v>
       </c>
       <c r="C115" s="5">
-        <v>2.093717120000008</v>
+        <v>2.0934244099999546</v>
       </c>
       <c r="D115" s="5">
-        <v>5.3867849323040007</v>
+        <v>5.3860104823413968</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>479.49672035999998</v>
+        <v>479.49663083000002</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.41524813000000904</v>
+        <v>-0.41531492999996544</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.0333837317082817</v>
+        <v>-1.0335492280214353</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>478.82089352999998</v>
+        <v>478.82107737000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.67582683000000543</v>
+        <v>-0.67555346000000327</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.6782906157686295</v>
+        <v>-1.6776173146232698</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>478.44668008999997</v>
+        <v>478.44673814999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.37421344000000545</v>
+        <v>-0.3743392200000244</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.93381663425319283</v>
+        <v>-0.93412880166012791</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>480.74211424999999</v>
+        <v>480.74204211</v>
       </c>
       <c r="C119" s="5">
-        <v>2.2954341600000134</v>
+        <v>2.2953039600000125</v>
       </c>
       <c r="D119" s="5">
-        <v>5.9115892093532185</v>
+        <v>5.9112442634484452</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>482.99154630999999</v>
+        <v>482.99158518000002</v>
       </c>
       <c r="C120" s="5">
-        <v>2.2494320600000037</v>
+        <v>2.2495430700000156</v>
       </c>
       <c r="D120" s="5">
-        <v>5.7616759384295113</v>
+        <v>5.7619685229316708</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>483.65989074999999</v>
+        <v>483.65991857</v>
       </c>
       <c r="C121" s="5">
-        <v>0.66834443999999849</v>
+        <v>0.66833338999998659</v>
       </c>
       <c r="D121" s="5">
-        <v>1.6732082448305929</v>
+        <v>1.6731802344684299</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>484.22365839999998</v>
+        <v>484.22370546000002</v>
       </c>
       <c r="C122" s="5">
-        <v>0.56376764999998841</v>
+        <v>0.56378689000001714</v>
       </c>
       <c r="D122" s="5">
-        <v>1.4077562274762645</v>
+        <v>1.4078044976609805</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>485.33946585000001</v>
+        <v>485.33958494000001</v>
       </c>
       <c r="C123" s="5">
-        <v>1.1158074500000339</v>
+        <v>1.1158794799999896</v>
       </c>
       <c r="D123" s="5">
-        <v>2.8005028876366911</v>
+        <v>2.8006856935664626</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>484.73264588000001</v>
+        <v>484.73270288999998</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.60681997000000365</v>
+        <v>-0.60688205000002426</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.4900855157989001</v>
+        <v>-1.4902365472214352</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>486.55848271000002</v>
+        <v>486.55772586000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.8258368300000143</v>
+        <v>1.8250229700000205</v>
       </c>
       <c r="D125" s="5">
-        <v>4.6148522214811472</v>
+        <v>4.6127518322905958</v>
       </c>
       <c r="E125" s="5">
-        <v>1.4646284532877196</v>
+        <v>1.4645514885783584</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>487.27093083</v>
+        <v>487.27124965000002</v>
       </c>
       <c r="C126" s="5">
-        <v>0.71244811999997637</v>
+        <v>0.71352379000001065</v>
       </c>
       <c r="D126" s="5">
-        <v>1.7713320648848008</v>
+        <v>1.7740308507082414</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>488.39107455999999</v>
+        <v>488.39108103000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.1201437299999952</v>
+        <v>1.1198313799999937</v>
       </c>
       <c r="D127" s="5">
-        <v>2.7937196422199051</v>
+        <v>2.792928895041169</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>489.74400433</v>
+        <v>489.74395369000001</v>
       </c>
       <c r="C128" s="5">
-        <v>1.3529297700000029</v>
+        <v>1.3528726600000027</v>
       </c>
       <c r="D128" s="5">
-        <v>3.3753307383530995</v>
+        <v>3.375186035471156</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>489.55022172000002</v>
+        <v>489.55037097000002</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.1937826099999711</v>
+        <v>-0.19358271999999488</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.47378576159226027</v>
+        <v>-0.47329815448112766</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>489.38572058</v>
+        <v>489.38582467999998</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.16450114000002714</v>
+        <v>-0.16454629000003251</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.40248567491862897</v>
+        <v>-0.40259581697511537</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>490.57295893999998</v>
+        <v>490.57292269999999</v>
       </c>
       <c r="C131" s="5">
-        <v>1.1872383599999807</v>
+        <v>1.1870980200000076</v>
       </c>
       <c r="D131" s="5">
-        <v>2.9503312787515279</v>
+        <v>2.9499772268739788</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>490.14524739000001</v>
+        <v>490.14530332999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.42771154999996952</v>
+        <v>-0.42761937000000216</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.0412311064763258</v>
+        <v>-1.0410078525880939</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>491.53125442999999</v>
+        <v>491.53130586999998</v>
       </c>
       <c r="C133" s="5">
-        <v>1.3860070399999813</v>
+        <v>1.3860025399999927</v>
       </c>
       <c r="D133" s="5">
-        <v>3.4465723590503927</v>
+        <v>3.446560594839676</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>490.29851000000002</v>
+        <v>490.29860818999998</v>
       </c>
       <c r="C134" s="5">
-        <v>-1.2327444299999684</v>
+        <v>-1.2326976800000011</v>
       </c>
       <c r="D134" s="5">
-        <v>-2.9683927943817912</v>
+        <v>-2.9682814643045674</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>492.91054058999998</v>
+        <v>492.91075579</v>
       </c>
       <c r="C135" s="5">
-        <v>2.6120305899999607</v>
+        <v>2.6121476000000143</v>
       </c>
       <c r="D135" s="5">
-        <v>6.583599553786712</v>
+        <v>6.5839018140725347</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>493.79803083000002</v>
+        <v>493.79814053000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.88749024000003374</v>
+        <v>0.88738474000001588</v>
       </c>
       <c r="D136" s="5">
-        <v>2.1821367625100452</v>
+        <v>2.1818738260928283</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>494.95417965000001</v>
+        <v>494.95305766000001</v>
       </c>
       <c r="C137" s="5">
-        <v>1.1561488199999985</v>
+        <v>1.1549171300000012</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8460715712563367</v>
+        <v>2.8429997928337114</v>
       </c>
       <c r="E137" s="5">
-        <v>1.7255267842085864</v>
+        <v>1.7254544227329083</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>494.97974518000001</v>
+        <v>494.98005075999998</v>
       </c>
       <c r="C138" s="5">
-        <v>2.5565529999994396E-2</v>
+        <v>2.6993099999970127E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>6.2000391524952292E-2</v>
+        <v>6.5463658056152951E-2</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>495.51339299</v>
+        <v>495.51346323000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.53364780999999084</v>
+        <v>0.53341247000003023</v>
       </c>
       <c r="D139" s="5">
-        <v>1.3014437044907456</v>
+        <v>1.3008655507080524</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>495.39386861999998</v>
+        <v>495.39388609999997</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.11952437000002192</v>
+        <v>-0.11957713000003878</v>
       </c>
       <c r="D140" s="5">
-        <v>-0.28907213264802722</v>
+        <v>-0.28919952353466671</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>495.07405494</v>
+        <v>495.07412763000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.31981367999998156</v>
+        <v>-0.31975846999995383</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.77194472659311009</v>
+        <v>-0.77181191000612603</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>495.73970738999998</v>
+        <v>495.73987188000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.66565244999998185</v>
+        <v>0.66574424999998882</v>
       </c>
       <c r="D142" s="5">
-        <v>1.6254467628809222</v>
+        <v>1.6256723479995294</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>495.89281349999999</v>
+        <v>495.89283196000002</v>
       </c>
       <c r="C143" s="5">
-        <v>0.15310611000001018</v>
+        <v>0.15296008000001393</v>
       </c>
       <c r="D143" s="5">
-        <v>0.37124268537738203</v>
+        <v>0.37088787604973028</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>495.88545886999998</v>
+        <v>495.88552125000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-7.3546300000089104E-3</v>
+        <v>-7.3107100000129321E-3</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.7795854035451697E-2</v>
+        <v>-1.768958963088707E-2</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>495.51998513000001</v>
+        <v>495.52005201999998</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.36547373999997035</v>
+        <v>-0.36546923000003062</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.88083865556791707</v>
+        <v>-0.88082771955622086</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>494.40667595000002</v>
+        <v>494.40679054999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.1133091799999875</v>
+        <v>-1.1132614699999976</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.6630313890781299</v>
+        <v>-2.6629183183497385</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>495.03859835999998</v>
+        <v>495.03882199999998</v>
       </c>
       <c r="C147" s="5">
-        <v>0.63192240999995875</v>
+        <v>0.6320314499999995</v>
       </c>
       <c r="D147" s="5">
-        <v>1.5445997018949553</v>
+        <v>1.5448677430596858</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>492.17484273999997</v>
+        <v>492.17494794999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.8637556200000063</v>
+        <v>-2.8638740499999926</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.7252301888210742</v>
+        <v>-6.725496578022927</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>487.78421636000002</v>
+        <v>487.78308573999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.3906263799999579</v>
+        <v>-4.3918622099999993</v>
       </c>
       <c r="D149" s="5">
-        <v>-10.195109814516201</v>
+        <v>-10.197838014032135</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.4486115250244236</v>
+        <v>-1.44861655242573</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>491.62527172</v>
+        <v>491.62547491999999</v>
       </c>
       <c r="C150" s="5">
-        <v>3.8410553599999844</v>
+        <v>3.8423891799999979</v>
       </c>
       <c r="D150" s="5">
-        <v>9.8695821647745152</v>
+        <v>9.8731831264455838</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>492.24560844000001</v>
+        <v>492.24569843</v>
       </c>
       <c r="C151" s="5">
-        <v>0.62033672000001161</v>
+        <v>0.62022351000001663</v>
       </c>
       <c r="D151" s="5">
-        <v>1.5247222233293334</v>
+        <v>1.5244413970478821</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>492.18631366</v>
+        <v>492.18639013000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-5.929478000001609E-2</v>
+        <v>-5.9308299999997871E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.14445352708953862</v>
+        <v>-0.14448641619838609</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>491.00073787999997</v>
+        <v>491.00073150999998</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.185575780000022</v>
+        <v>-1.1856586200000265</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.8525643280643886</v>
+        <v>-2.8527605751897167</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>490.95425664999999</v>
+        <v>490.95446129999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-4.6481229999983498E-2</v>
+        <v>-4.6270209999988765E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.11354044810317765</v>
+        <v>-0.11302525475608283</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>489.40540618</v>
+        <v>489.40546971999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.5488504699999908</v>
+        <v>-1.5489915800000063</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.7207292894829602</v>
+        <v>-3.7210608864891026</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>487.72267505999997</v>
+        <v>487.72273625000003</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.6827311200000281</v>
+        <v>-1.6827334699999597</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.0488428691482063</v>
+        <v>-4.0488479012538487</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>486.42859871000002</v>
+        <v>486.428653</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.2940763499999548</v>
+        <v>-1.2940832500000283</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.1379087388335059</v>
+        <v>-3.1379248387634839</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>486.15167609000002</v>
+        <v>486.15176295999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.27692261999999346</v>
+        <v>-0.27689004000001205</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.6810220817362489</v>
+        <v>-0.68094213427229988</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>484.61941589999998</v>
+        <v>484.61964194000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.532260190000045</v>
+        <v>-1.5321210199999769</v>
       </c>
       <c r="D159" s="5">
-        <v>-3.717298076182074</v>
+        <v>-3.716965624512103</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>484.41617123999998</v>
+        <v>484.41629874</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.20324465999999575</v>
+        <v>-0.20334320000000616</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.50210906427337054</v>
+        <v>-0.50235170871699708</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>483.22251159000001</v>
+        <v>483.22141755000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.1936596499999723</v>
+        <v>-1.1948811899999896</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.9171970651516221</v>
+        <v>-2.9201412577934516</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.93518908915112275</v>
+        <v>-0.93518375756708183</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>481.47787285999999</v>
+        <v>481.47801608999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.7446387300000197</v>
+        <v>-1.7434014600000296</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.2475051225982945</v>
+        <v>-4.2445617997265206</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>479.13901122999999</v>
+        <v>479.13913138999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.3388616299999967</v>
+        <v>-2.3388846999999942</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.6759608952182798</v>
+        <v>-5.6760137507041559</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>477.50598859000002</v>
+        <v>477.50608362000003</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.6330226399999788</v>
+        <v>-1.6330477699999619</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.0140906621483836</v>
+        <v>-4.0141502923553567</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>477.29263897999999</v>
+        <v>477.29259057000002</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.21334961000002295</v>
+        <v>-0.21349305000001095</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.53484423642692347</v>
+        <v>-0.53520283484997933</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>474.51149810999999</v>
+        <v>474.51170345000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-2.7811408700000015</v>
+        <v>-2.7808871199999885</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.7724980459561213</v>
+        <v>-6.7719004565735652</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>474.91587267</v>
+        <v>474.91594415999998</v>
       </c>
       <c r="C167" s="5">
-        <v>0.40437456000000793</v>
+        <v>0.40424070999995365</v>
       </c>
       <c r="D167" s="5">
-        <v>1.0274362930834391</v>
+        <v>1.0270941649312304</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>474.67498898999997</v>
+        <v>474.67503227999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.24088368000002447</v>
+        <v>-0.24091187999999875</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.60696095920290682</v>
+        <v>-0.60703172623384205</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>474.61343970000001</v>
+        <v>474.61347761000002</v>
       </c>
       <c r="C169" s="5">
-        <v>-6.1549289999959456E-2</v>
+        <v>-6.1554669999964062E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.15548848957587236</v>
+        <v>-0.15550205690174623</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>475.1169769</v>
+        <v>475.11703043</v>
       </c>
       <c r="C170" s="5">
-        <v>0.50353719999998248</v>
+        <v>0.50355281999998169</v>
       </c>
       <c r="D170" s="5">
-        <v>1.2805853438996539</v>
+        <v>1.2806251975637117</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>474.62259030000001</v>
+        <v>474.62273786999998</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.49438659999998436</v>
+        <v>-0.49429256000001942</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.2415476790499147</v>
+        <v>-1.2413127280363034</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>474.38410505000002</v>
+        <v>474.38417199999998</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.23848524999999654</v>
+        <v>-0.23856587000000218</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.60130456171706426</v>
+        <v>-0.60150708475348313</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>474.47334877999998</v>
+        <v>474.47261164000003</v>
       </c>
       <c r="C173" s="5">
-        <v>8.9243729999964216E-2</v>
+        <v>8.8439640000046893E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>0.22598428550533178</v>
+        <v>0.22394603711852756</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.8105867587194346</v>
+        <v>-1.810516999506695</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>474.89065486999999</v>
+        <v>474.89073344000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.41730609000001095</v>
+        <v>0.41812179999999444</v>
       </c>
       <c r="D174" s="5">
-        <v>1.0605375435676301</v>
+        <v>1.062622297652549</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>475.71768902999997</v>
+        <v>475.71776886999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.82703415999998242</v>
+        <v>0.82703542999996671</v>
       </c>
       <c r="D175" s="5">
-        <v>2.1099644064405565</v>
+        <v>2.1099673251739004</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>476.05096693000002</v>
+        <v>476.05104174000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.33327790000004143</v>
+        <v>0.33327287000003025</v>
       </c>
       <c r="D176" s="5">
-        <v>0.84394192493399967</v>
+        <v>0.84392899643082053</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>479.55986246999998</v>
+        <v>479.55980197999997</v>
       </c>
       <c r="C177" s="5">
-        <v>3.5088955399999691</v>
+        <v>3.5087602399999582</v>
       </c>
       <c r="D177" s="5">
-        <v>9.2125391472569049</v>
+        <v>9.2121678905253255</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>478.22808092999998</v>
+        <v>478.22826937999997</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.3317815400000086</v>
+        <v>-1.3315326000000027</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.2820771014479222</v>
+        <v>-3.2814733531040363</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>477.91674447000003</v>
+        <v>477.9167956</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.31133645999994997</v>
+        <v>-0.31147377999997161</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.77843383618377837</v>
+        <v>-0.77877564230238727</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>478.68762615999998</v>
+        <v>478.68764943999997</v>
       </c>
       <c r="C180" s="5">
-        <v>0.77088168999995332</v>
+        <v>0.77085383999997248</v>
       </c>
       <c r="D180" s="5">
-        <v>1.9528694012093561</v>
+        <v>1.9527980111574195</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>479.29526468</v>
+        <v>479.29528720000002</v>
       </c>
       <c r="C181" s="5">
-        <v>0.60763852000002316</v>
+        <v>0.60763776000004555</v>
       </c>
       <c r="D181" s="5">
-        <v>1.533941013909268</v>
+        <v>1.5339390068064063</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>478.05353961999998</v>
+        <v>478.05356058000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.2417250600000216</v>
+        <v>-1.2417266200000086</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.0649589773776298</v>
+        <v>-3.0649626312732603</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>479.61746187</v>
+        <v>479.61753592000002</v>
       </c>
       <c r="C183" s="5">
-        <v>1.5639222500000187</v>
+        <v>1.5639753400000131</v>
       </c>
       <c r="D183" s="5">
-        <v>3.9971360945281198</v>
+        <v>3.9972740564788944</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>480.41969315</v>
+        <v>480.41971199</v>
       </c>
       <c r="C184" s="5">
-        <v>0.80223128000000088</v>
+        <v>0.80217606999997315</v>
       </c>
       <c r="D184" s="5">
-        <v>2.0257463331880832</v>
+        <v>2.0256053196377133</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>481.69964743999998</v>
+        <v>481.69925790000002</v>
       </c>
       <c r="C185" s="5">
-        <v>1.2799542899999778</v>
+        <v>1.2795459100000244</v>
       </c>
       <c r="D185" s="5">
-        <v>3.2443568890450969</v>
+        <v>3.2433064108561949</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5230146600606176</v>
+        <v>1.5230902865017493</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>482.21376465999998</v>
+        <v>482.21379158000002</v>
       </c>
       <c r="C186" s="5">
-        <v>0.51411722000000282</v>
+        <v>0.51453367999999955</v>
       </c>
       <c r="D186" s="5">
-        <v>1.2883030140648399</v>
+        <v>1.289353789696035</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>482.38098101999998</v>
+        <v>482.38102228000002</v>
       </c>
       <c r="C187" s="5">
-        <v>0.16721635999999762</v>
+        <v>0.16723070000000462</v>
       </c>
       <c r="D187" s="5">
-        <v>0.41691629820674869</v>
+        <v>0.41695209666630095</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>481.76151994999998</v>
+        <v>481.76156429999997</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.61946106999999984</v>
+        <v>-0.6194579800000497</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.5301710692128823</v>
+        <v>-1.5301633602740283</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>486.58153706000002</v>
+        <v>486.58149839999999</v>
       </c>
       <c r="C189" s="5">
-        <v>4.8200171100000375</v>
+        <v>4.8199341000000118</v>
       </c>
       <c r="D189" s="5">
-        <v>12.689178037649862</v>
+        <v>12.688946109700572</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>487.34095610000003</v>
+        <v>487.34108388999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.75941904000001159</v>
+        <v>0.7595854900000063</v>
       </c>
       <c r="D190" s="5">
-        <v>1.8890282929613589</v>
+        <v>1.8894460442587802</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>488.06375922000001</v>
+        <v>488.06378813999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.72280311999998048</v>
+        <v>0.7227042499999925</v>
       </c>
       <c r="D191" s="5">
-        <v>1.7943787216704754</v>
+        <v>1.7941307944810747</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>490.12881308999999</v>
+        <v>490.12881773999999</v>
       </c>
       <c r="C192" s="5">
-        <v>2.0650538699999856</v>
+        <v>2.0650296000000026</v>
       </c>
       <c r="D192" s="5">
-        <v>5.1971757498794569</v>
+        <v>5.1971129254090975</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>491.57840963000001</v>
+        <v>491.57842102000001</v>
       </c>
       <c r="C193" s="5">
-        <v>1.4495965400000159</v>
+        <v>1.4496032800000194</v>
       </c>
       <c r="D193" s="5">
-        <v>3.6074044592969257</v>
+        <v>3.607421471168637</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>492.36448861000002</v>
+        <v>492.36449432000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.78607898000001342</v>
+        <v>0.7860732999999982</v>
       </c>
       <c r="D194" s="5">
-        <v>1.9358772080264153</v>
+        <v>1.9358630513831132</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>493.50489142999999</v>
+        <v>493.50488802000001</v>
       </c>
       <c r="C195" s="5">
-        <v>1.140402819999963</v>
+        <v>1.1403937000000042</v>
       </c>
       <c r="D195" s="5">
-        <v>2.81509284229986</v>
+        <v>2.815070008889542</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>497.50811639</v>
+        <v>497.50807960999998</v>
       </c>
       <c r="C196" s="5">
-        <v>4.0032249600000114</v>
+        <v>4.0031915899999717</v>
       </c>
       <c r="D196" s="5">
-        <v>10.180440424646608</v>
+        <v>10.180351814902489</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>500.73612890999999</v>
+        <v>500.73608861000002</v>
       </c>
       <c r="C197" s="5">
-        <v>3.2280125199999929</v>
+        <v>3.2280090000000428</v>
       </c>
       <c r="D197" s="5">
-        <v>8.0699841421868044</v>
+        <v>8.0699756439067016</v>
       </c>
       <c r="E197" s="5">
-        <v>3.9519400878056832</v>
+        <v>3.952015785324714</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>499.68625744000002</v>
+        <v>499.68622255999998</v>
       </c>
       <c r="C198" s="5">
-        <v>-1.0498714699999709</v>
+        <v>-1.0498660500000483</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.4871757813820339</v>
+        <v>-2.4871632868170068</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>501.06836066</v>
+        <v>501.06836024</v>
       </c>
       <c r="C199" s="5">
-        <v>1.3821032199999763</v>
+        <v>1.382137680000028</v>
       </c>
       <c r="D199" s="5">
-        <v>3.3700917505213868</v>
+        <v>3.3701772983145251</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>502.79201677999998</v>
+        <v>502.79203410000002</v>
       </c>
       <c r="C200" s="5">
-        <v>1.7236561199999869</v>
+        <v>1.7236738600000194</v>
       </c>
       <c r="D200" s="5">
-        <v>4.2069569411788965</v>
+        <v>4.2070010655629098</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>503.61637682999998</v>
+        <v>503.61635890999997</v>
       </c>
       <c r="C201" s="5">
-        <v>0.82436004999999568</v>
+        <v>0.8243248099999505</v>
       </c>
       <c r="D201" s="5">
-        <v>1.9853169190991782</v>
+        <v>1.9852312144081896</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>503.82923949000002</v>
+        <v>503.82929677999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.21286266000004161</v>
+        <v>0.21293787000001885</v>
       </c>
       <c r="D202" s="5">
-        <v>0.5083826601029795</v>
+        <v>0.50856272118611212</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>504.65201731000002</v>
+        <v>504.65202877000002</v>
       </c>
       <c r="C203" s="5">
-        <v>0.82277781999999888</v>
+        <v>0.82273199000002251</v>
       </c>
       <c r="D203" s="5">
-        <v>1.9773561305843401</v>
+        <v>1.9772447708369834</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>505.38631328999998</v>
+        <v>505.38631658999998</v>
       </c>
       <c r="C204" s="5">
-        <v>0.73429597999995622</v>
+        <v>0.73428781999996318</v>
       </c>
       <c r="D204" s="5">
-        <v>1.7601063034169862</v>
+        <v>1.7600865468261562</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>507.03288884</v>
+        <v>507.03288918999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.6465755500000228</v>
+        <v>1.6465726000000132</v>
       </c>
       <c r="D205" s="5">
-        <v>3.9804888384738168</v>
+        <v>3.9804815523101</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>509.02925928000002</v>
+        <v>509.02925581</v>
       </c>
       <c r="C206" s="5">
-        <v>1.9963704400000211</v>
+        <v>1.9963666200000034</v>
       </c>
       <c r="D206" s="5">
-        <v>4.8285039380025152</v>
+        <v>4.8284944943959296</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>509.92278343999999</v>
+        <v>509.92278513000002</v>
       </c>
       <c r="C207" s="5">
-        <v>0.89352415999996992</v>
+        <v>0.89352932000002738</v>
       </c>
       <c r="D207" s="5">
-        <v>2.126874894279962</v>
+        <v>2.1268873102013863</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>510.70286891000001</v>
+        <v>510.70285694</v>
       </c>
       <c r="C208" s="5">
-        <v>0.78008547000001727</v>
+        <v>0.78007180999998127</v>
       </c>
       <c r="D208" s="5">
-        <v>1.8512983287434226</v>
+        <v>1.8512656314095599</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>512.55328962999999</v>
+        <v>512.55328572999997</v>
       </c>
       <c r="C209" s="5">
-        <v>1.8504207199999883</v>
+        <v>1.8504287899999667</v>
       </c>
       <c r="D209" s="5">
-        <v>4.4356399025935467</v>
+        <v>4.4356597403393039</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3599576778539078</v>
+        <v>2.3599651370851848</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>515.17510304999996</v>
+        <v>515.17509039000004</v>
       </c>
       <c r="C210" s="5">
-        <v>2.6218134199999668</v>
+        <v>2.6218046600000662</v>
       </c>
       <c r="D210" s="5">
-        <v>6.3139115122549772</v>
+        <v>6.3138898686105671</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>516.55541095000001</v>
+        <v>516.55540981000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.380307900000048</v>
+        <v>1.380319419999978</v>
       </c>
       <c r="D211" s="5">
-        <v>3.2629629766485868</v>
+        <v>3.2629906931447961</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>519.07215183999995</v>
+        <v>519.07214679000003</v>
       </c>
       <c r="C212" s="5">
-        <v>2.5167408899999373</v>
+        <v>2.5167369800000188</v>
       </c>
       <c r="D212" s="5">
-        <v>6.005835630609635</v>
+        <v>6.0058260621361104</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>520.73926255000003</v>
+        <v>520.73926796000001</v>
       </c>
       <c r="C213" s="5">
-        <v>1.6671107100000881</v>
+        <v>1.6671211699999731</v>
       </c>
       <c r="D213" s="5">
-        <v>3.922869234905213</v>
+        <v>3.9228943235195102</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>523.10890446999997</v>
+        <v>523.10890830999995</v>
       </c>
       <c r="C214" s="5">
-        <v>2.3696419199999355</v>
+        <v>2.3696403499999406</v>
       </c>
       <c r="D214" s="5">
-        <v>5.5994042906132302</v>
+        <v>5.5994004277674092</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>526.02315653000005</v>
+        <v>526.02316080000003</v>
       </c>
       <c r="C215" s="5">
-        <v>2.9142520600000807</v>
+        <v>2.9142524900000808</v>
       </c>
       <c r="D215" s="5">
-        <v>6.8939199415370522</v>
+        <v>6.893920937941056</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>527.43135691999998</v>
+        <v>527.43135999000003</v>
       </c>
       <c r="C216" s="5">
-        <v>1.4082003899999336</v>
+        <v>1.4081991900000048</v>
       </c>
       <c r="D216" s="5">
-        <v>3.2602078945861646</v>
+        <v>3.2602050485067702</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>528.46895518999997</v>
+        <v>528.46895687000006</v>
       </c>
       <c r="C217" s="5">
-        <v>1.0375982699999895</v>
+        <v>1.0375968800000237</v>
       </c>
       <c r="D217" s="5">
-        <v>2.3864314859964209</v>
+        <v>2.3864282403451176</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>530.66202082999996</v>
+        <v>530.66202094000005</v>
       </c>
       <c r="C218" s="5">
-        <v>2.1930656399999862</v>
+        <v>2.1930640699999913</v>
       </c>
       <c r="D218" s="5">
-        <v>5.0950643256846728</v>
+        <v>5.0950605779445768</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>532.15006217999996</v>
+        <v>532.15007129000003</v>
       </c>
       <c r="C219" s="5">
-        <v>1.4880413500000031</v>
+        <v>1.4880503499999804</v>
       </c>
       <c r="D219" s="5">
-        <v>3.4173317217781385</v>
+        <v>3.417352709636301</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>533.86366616999999</v>
+        <v>533.86366788999999</v>
       </c>
       <c r="C220" s="5">
-        <v>1.7136039900000242</v>
+        <v>1.7135965999999598</v>
       </c>
       <c r="D220" s="5">
-        <v>3.9333600255248236</v>
+        <v>3.9333426926409176</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>534.43785720999995</v>
+        <v>534.43786289000002</v>
       </c>
       <c r="C221" s="5">
-        <v>0.57419103999995968</v>
+        <v>0.57419500000003154</v>
       </c>
       <c r="D221" s="5">
-        <v>1.2983086638674646</v>
+        <v>1.2983176666862439</v>
       </c>
       <c r="E221" s="5">
-        <v>4.2697155637802853</v>
+        <v>4.2697174653423708</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>535.83050031000005</v>
+        <v>535.83048823000001</v>
       </c>
       <c r="C222" s="5">
-        <v>1.3926431000001003</v>
+        <v>1.392625339999995</v>
       </c>
       <c r="D222" s="5">
-        <v>3.1721782302817525</v>
+        <v>3.1721371606242332</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>538.47631466999997</v>
+        <v>538.47630656000001</v>
       </c>
       <c r="C223" s="5">
-        <v>2.6458143599999175</v>
+        <v>2.6458183299999973</v>
       </c>
       <c r="D223" s="5">
-        <v>6.0889362130141622</v>
+        <v>6.0889457399211144</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>538.53004601999999</v>
+        <v>538.53003218000003</v>
       </c>
       <c r="C224" s="5">
-        <v>5.3731350000020939E-2</v>
+        <v>5.37256200000229E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>0.11980660267851828</v>
+        <v>0.11979382109768011</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>538.58599688000004</v>
+        <v>538.58599019999997</v>
       </c>
       <c r="C225" s="5">
-        <v>5.5950860000052671E-2</v>
+        <v>5.595801999993455E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>0.12474589277882142</v>
+        <v>0.12476186877257156</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>539.02062374000002</v>
+        <v>539.02062335999995</v>
       </c>
       <c r="C226" s="5">
-        <v>0.4346268599999803</v>
+        <v>0.43463315999997576</v>
       </c>
       <c r="D226" s="5">
-        <v>0.97268276296815781</v>
+        <v>0.9726969369470817</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>540.06245927999998</v>
+        <v>540.06246254999996</v>
       </c>
       <c r="C227" s="5">
-        <v>1.0418355399999655</v>
+        <v>1.0418391900000188</v>
       </c>
       <c r="D227" s="5">
-        <v>2.3442127389263989</v>
+        <v>2.34422104088996</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>541.52181424000003</v>
+        <v>541.52181920999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.4593549600000415</v>
+        <v>1.4593566600000258</v>
       </c>
       <c r="D228" s="5">
-        <v>3.2912650159601098</v>
+        <v>3.2912688868834916</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>542.75296691999995</v>
+        <v>542.75297794000005</v>
       </c>
       <c r="C229" s="5">
-        <v>1.2311526799999228</v>
+        <v>1.231158730000061</v>
       </c>
       <c r="D229" s="5">
-        <v>2.7625803920667824</v>
+        <v>2.7625941121762754</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>538.05960001000005</v>
+        <v>538.05961779999996</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.6933669099998951</v>
+        <v>-4.6933601400000953</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.8972306867737618</v>
+        <v>-9.8972168909344909</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>537.71165730999996</v>
+        <v>537.71167749000006</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.34794270000008964</v>
+        <v>-0.347940309999899</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.77324041350815831</v>
+        <v>-0.77323509556156411</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>539.32626459000005</v>
+        <v>539.32627911999998</v>
       </c>
       <c r="C232" s="5">
-        <v>1.6146072800000866</v>
+        <v>1.6146016299999246</v>
       </c>
       <c r="D232" s="5">
-        <v>3.6633938692126167</v>
+        <v>3.6633806976757777</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>538.84948326999995</v>
+        <v>538.84947206000004</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.4767813200001001</v>
+        <v>-0.47680705999994188</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.0556948010331246</v>
+        <v>-1.0557514896960107</v>
       </c>
       <c r="E233" s="5">
-        <v>0.82547035178806016</v>
+        <v>0.82546718268501351</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>535.64908832000003</v>
+        <v>535.64909112999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.200394949999918</v>
+        <v>-3.2003809300000512</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.8989043001723482</v>
+        <v>-6.8988751972626661</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>534.05214939999996</v>
+        <v>534.05205296999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.5969389200000705</v>
+        <v>-1.597038160000011</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.5194952597598528</v>
+        <v>-3.5197103827330212</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>531.42776907999996</v>
+        <v>531.42777096999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.6243803200000002</v>
+        <v>-2.6242819999999938</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.7401113643269941</v>
+        <v>-5.739903103247757</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>528.78276177999999</v>
+        <v>528.78276407999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.6450072999999747</v>
+        <v>-2.6450068899999906</v>
       </c>
       <c r="D237" s="5">
-        <v>-5.8117917382578881</v>
+        <v>-5.8117908417874116</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>526.97010856999998</v>
+        <v>526.97011567000004</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.8126532100000077</v>
+        <v>-1.8126484099999516</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.0368908085742117</v>
+        <v>-4.0368803021819</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>524.67387393000001</v>
+        <v>524.67388571000004</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.296234639999966</v>
+        <v>-2.2962299600000051</v>
       </c>
       <c r="D239" s="5">
-        <v>-5.1054013986647</v>
+        <v>-5.1053911741977043</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>522.25190553000004</v>
+        <v>522.25192498000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.4219683999999688</v>
+        <v>-2.4219607300000234</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.4008727074254415</v>
+        <v>-5.4008559173791548</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>521.63252604000002</v>
+        <v>521.63255356000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.61937949000002845</v>
+        <v>-0.61937141999999312</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.4139275099307236</v>
+        <v>-1.4139091553139527</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>522.40899285</v>
+        <v>522.40902640000002</v>
       </c>
       <c r="C242" s="5">
-        <v>0.77646680999998807</v>
+        <v>0.77647283999999672</v>
       </c>
       <c r="D242" s="5">
-        <v>1.8009352454547933</v>
+        <v>1.800949250330941</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>519.94086976999995</v>
+        <v>519.94089656999995</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.4681230800000549</v>
+        <v>-2.4681298300000662</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.5243815039507265</v>
+        <v>-5.524395876399435</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>516.79763255</v>
+        <v>516.79764555999998</v>
       </c>
       <c r="C244" s="5">
-        <v>-3.1432372199999463</v>
+        <v>-3.1432510099999718</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.0180371786286555</v>
+        <v>-7.0180666019008857</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>517.31638797999994</v>
+        <v>517.31634459999998</v>
       </c>
       <c r="C245" s="5">
-        <v>0.51875542999994195</v>
+        <v>0.51869904000000133</v>
       </c>
       <c r="D245" s="5">
-        <v>1.2112183920599984</v>
+        <v>1.2110859713073907</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.9961243275815628</v>
+        <v>-3.9961303808426774</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>518.92631347999998</v>
+        <v>518.92631546999996</v>
       </c>
       <c r="C246" s="5">
-        <v>1.6099255000000312</v>
+        <v>1.6099708699999837</v>
       </c>
       <c r="D246" s="5">
-        <v>3.799074272051528</v>
+        <v>3.7991834986511375</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>519.1215267</v>
+        <v>519.12134121999998</v>
       </c>
       <c r="C247" s="5">
-        <v>0.19521322000002783</v>
+        <v>0.19502575000001343</v>
       </c>
       <c r="D247" s="5">
-        <v>0.45235931955021069</v>
+        <v>0.45192400318077031</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>520.31851377999999</v>
+        <v>520.31854105000002</v>
       </c>
       <c r="C248" s="5">
-        <v>1.1969870799999853</v>
+        <v>1.197199830000045</v>
       </c>
       <c r="D248" s="5">
-        <v>2.8023135085813333</v>
+        <v>2.8028189347427235</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>521.27111151999998</v>
+        <v>521.27114772000004</v>
       </c>
       <c r="C249" s="5">
-        <v>0.95259773999998743</v>
+        <v>0.95260667000002286</v>
       </c>
       <c r="D249" s="5">
-        <v>2.2192143476751358</v>
+        <v>2.219235243847284</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>521.70564476000004</v>
+        <v>521.70569162000004</v>
       </c>
       <c r="C250" s="5">
-        <v>0.43453324000006432</v>
+        <v>0.43454389999999421</v>
       </c>
       <c r="D250" s="5">
-        <v>1.0049228482662764</v>
+        <v>1.0049475441360256</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>522.69069901</v>
+        <v>522.69073862000005</v>
       </c>
       <c r="C251" s="5">
-        <v>0.98505424999996194</v>
+        <v>0.98504700000000867</v>
       </c>
       <c r="D251" s="5">
-        <v>2.2894484405497018</v>
+        <v>2.2894312070589784</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>523.75480818000005</v>
+        <v>523.75483985999995</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0641091700000516</v>
+        <v>1.0641012399998999</v>
       </c>
       <c r="D252" s="5">
-        <v>2.470536314154459</v>
+        <v>2.4705175071621621</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>524.70251288999998</v>
+        <v>524.70252258999994</v>
       </c>
       <c r="C253" s="5">
-        <v>0.9477047099999254</v>
+        <v>0.94768272999999681</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1930719779676311</v>
+        <v>2.1930204731006153</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>525.86164911000003</v>
+        <v>525.86164042999997</v>
       </c>
       <c r="C254" s="5">
-        <v>1.1591362200000503</v>
+        <v>1.1591178400000217</v>
       </c>
       <c r="D254" s="5">
-        <v>2.6834044225986009</v>
+        <v>2.6833613043158566</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>527.26354745000003</v>
+        <v>527.26353770000003</v>
       </c>
       <c r="C255" s="5">
-        <v>1.4018983400000025</v>
+        <v>1.4018972700000631</v>
       </c>
       <c r="D255" s="5">
-        <v>3.2464145447887116</v>
+        <v>3.2464120848913369</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>527.44635042000004</v>
+        <v>527.44636166999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.18280297000001156</v>
+        <v>0.18282396999995854</v>
       </c>
       <c r="D256" s="5">
-        <v>0.41683583828460158</v>
+        <v>0.41688382254281287</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>529.61262971999997</v>
+        <v>529.61260159000005</v>
       </c>
       <c r="C257" s="5">
-        <v>2.1662792999999283</v>
+        <v>2.1662399200000664</v>
       </c>
       <c r="D257" s="5">
-        <v>5.0413993735064278</v>
+        <v>5.0413055377845684</v>
       </c>
       <c r="E257" s="5">
-        <v>2.3769287085634305</v>
+        <v>2.3769318557888885</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>530.90401854000004</v>
+        <v>530.90396955999995</v>
       </c>
       <c r="C258" s="5">
-        <v>1.2913888200000656</v>
+        <v>1.2913679699998966</v>
       </c>
       <c r="D258" s="5">
-        <v>2.965599635604943</v>
+        <v>2.9655512704810816</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>531.15743513999996</v>
+        <v>531.15723606999995</v>
       </c>
       <c r="C259" s="5">
-        <v>0.25341659999992316</v>
+        <v>0.25326651000000311</v>
       </c>
       <c r="D259" s="5">
-        <v>0.5743025851204786</v>
+        <v>0.57396160545730712</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>533.87417504999996</v>
+        <v>533.87431372000003</v>
       </c>
       <c r="C260" s="5">
-        <v>2.7167399100000011</v>
+        <v>2.7170776500000784</v>
       </c>
       <c r="D260" s="5">
-        <v>6.3133440572757493</v>
+        <v>6.3141535661223047</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>538.04097557</v>
+        <v>538.04110285000002</v>
       </c>
       <c r="C261" s="5">
-        <v>4.166800520000038</v>
+        <v>4.1667891299999837</v>
       </c>
       <c r="D261" s="5">
-        <v>9.7784911783079576</v>
+        <v>9.7784606410935346</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>537.85564292000004</v>
+        <v>537.8557485</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.18533264999996391</v>
+        <v>-0.18535435000001144</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.41256769226269974</v>
+        <v>-0.41261580956302168</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>539.12430373999996</v>
+        <v>539.12433226999997</v>
       </c>
       <c r="C263" s="5">
-        <v>1.2686608199999228</v>
+        <v>1.2685837699999638</v>
       </c>
       <c r="D263" s="5">
-        <v>2.8674965378522321</v>
+        <v>2.8673195497167958</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>540.19105053999999</v>
+        <v>540.19099291999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.0667468000000326</v>
+        <v>1.0666606500000171</v>
       </c>
       <c r="D264" s="5">
-        <v>2.4004098803888985</v>
+        <v>2.4002137815961166</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>541.87588973000004</v>
+        <v>541.87578297000005</v>
       </c>
       <c r="C265" s="5">
-        <v>1.6848391900000479</v>
+        <v>1.6847900500000605</v>
       </c>
       <c r="D265" s="5">
-        <v>3.807639714478972</v>
+        <v>3.8075271621457851</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>543.06360314000005</v>
+        <v>543.06356061999998</v>
       </c>
       <c r="C266" s="5">
-        <v>1.1877134100000148</v>
+        <v>1.18777764999993</v>
       </c>
       <c r="D266" s="5">
-        <v>2.6621667892877898</v>
+        <v>2.6623130494247027</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>544.38279422999994</v>
+        <v>544.38288205000003</v>
       </c>
       <c r="C267" s="5">
-        <v>1.3191910899998902</v>
+        <v>1.3193214300000591</v>
       </c>
       <c r="D267" s="5">
-        <v>2.9542606250234416</v>
+        <v>2.9545566603395468</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>546.53466383</v>
+        <v>546.53458353999997</v>
       </c>
       <c r="C268" s="5">
-        <v>2.1518696000000546</v>
+        <v>2.1517014899999367</v>
       </c>
       <c r="D268" s="5">
-        <v>4.8479300865184705</v>
+        <v>4.8475422827608083</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>549.16089126999998</v>
+        <v>549.16096958000003</v>
       </c>
       <c r="C269" s="5">
-        <v>2.6262274399999797</v>
+        <v>2.6263860400000567</v>
       </c>
       <c r="D269" s="5">
-        <v>5.9211453311309059</v>
+        <v>5.921513310473081</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6910489767464361</v>
+        <v>3.6910692705030002</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>549.22092524000004</v>
+        <v>549.22072715000002</v>
       </c>
       <c r="C270" s="5">
-        <v>6.0033970000063164E-2</v>
+        <v>5.9757569999987936E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>0.13126225109643119</v>
+        <v>0.1306575314375058</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>549.78373222000005</v>
+        <v>549.78330195000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.56280698000000484</v>
+        <v>0.56257479999999305</v>
       </c>
       <c r="D271" s="5">
-        <v>1.2366386436865495</v>
+        <v>1.2361260524552886</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>551.98188109</v>
+        <v>551.98191487999998</v>
       </c>
       <c r="C272" s="5">
-        <v>2.1981488699999545</v>
+        <v>2.1986129299999675</v>
       </c>
       <c r="D272" s="5">
-        <v>4.9047719123112232</v>
+        <v>4.9058341828752239</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>553.57316133999996</v>
+        <v>553.57349667000005</v>
       </c>
       <c r="C273" s="5">
-        <v>1.5912802499999543</v>
+        <v>1.5915817900000775</v>
       </c>
       <c r="D273" s="5">
-        <v>3.5148003624640101</v>
+        <v>3.5154767795255948</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>555.44622354000001</v>
+        <v>555.44674520000001</v>
       </c>
       <c r="C274" s="5">
-        <v>1.8730622000000494</v>
+        <v>1.8732485299999553</v>
       </c>
       <c r="D274" s="5">
-        <v>4.1367226192927875</v>
+        <v>4.1371392716274435</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>557.03064316999996</v>
+        <v>557.03104113999996</v>
       </c>
       <c r="C275" s="5">
-        <v>1.5844196299999567</v>
+        <v>1.5842959399999472</v>
       </c>
       <c r="D275" s="5">
-        <v>3.4772371866061969</v>
+        <v>3.4769581416355111</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>558.25504135000006</v>
+        <v>558.25516783</v>
       </c>
       <c r="C276" s="5">
-        <v>1.2243981800000938</v>
+        <v>1.2241266900000483</v>
       </c>
       <c r="D276" s="5">
-        <v>2.6698196526659945</v>
+        <v>2.669218560804909</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>559.77693250000004</v>
+        <v>559.77690235</v>
       </c>
       <c r="C277" s="5">
-        <v>1.5218911499999876</v>
+        <v>1.5217345199999954</v>
       </c>
       <c r="D277" s="5">
-        <v>3.3208882092649938</v>
+        <v>3.3205405261808929</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>561.15027899999995</v>
+        <v>561.14927885999998</v>
       </c>
       <c r="C278" s="5">
-        <v>1.3733464999999114</v>
+        <v>1.372376509999981</v>
       </c>
       <c r="D278" s="5">
-        <v>2.9841106954078267</v>
+        <v>2.9819746901471822</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>562.86771992000001</v>
+        <v>562.86786186999996</v>
       </c>
       <c r="C279" s="5">
-        <v>1.7174409200000582</v>
+        <v>1.7185830099999748</v>
       </c>
       <c r="D279" s="5">
-        <v>3.7351445373813297</v>
+        <v>3.7376771525876817</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>567.04500707</v>
+        <v>567.04463430999999</v>
       </c>
       <c r="C280" s="5">
-        <v>4.1772871499999837</v>
+        <v>4.1767724400000361</v>
       </c>
       <c r="D280" s="5">
-        <v>9.2783815887506051</v>
+        <v>9.2771888474183495</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>565.35433207999995</v>
+        <v>565.35529059999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.6906749900000477</v>
+        <v>-1.6893437100000028</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.5197715797441242</v>
+        <v>-3.5170475525391431</v>
       </c>
       <c r="E281" s="5">
-        <v>2.9487607488855705</v>
+        <v>2.9489206110888455</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>566.87535487000002</v>
+        <v>566.87439879999999</v>
       </c>
       <c r="C282" s="5">
-        <v>1.5210227900000746</v>
+        <v>1.5191082000000051</v>
       </c>
       <c r="D282" s="5">
-        <v>3.2766692708432021</v>
+        <v>3.272477983565425</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>568.63059233000001</v>
+        <v>568.62932090000004</v>
       </c>
       <c r="C283" s="5">
-        <v>1.7552374599999894</v>
+        <v>1.7549221000000443</v>
       </c>
       <c r="D283" s="5">
-        <v>3.7795389628372256</v>
+        <v>3.7788547790655214</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>570.07753291999995</v>
+        <v>570.07693469000003</v>
       </c>
       <c r="C284" s="5">
-        <v>1.4469405899999401</v>
+        <v>1.4476137899999912</v>
       </c>
       <c r="D284" s="5">
-        <v>3.0966264013374101</v>
+        <v>3.0980943870733357</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>572.08323264000001</v>
+        <v>572.08390914999995</v>
       </c>
       <c r="C285" s="5">
-        <v>2.0056997200000524</v>
+        <v>2.006974459999924</v>
       </c>
       <c r="D285" s="5">
-        <v>4.3046145291151916</v>
+        <v>4.3074081626211846</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>573.18766079</v>
+        <v>573.18968357999995</v>
       </c>
       <c r="C286" s="5">
-        <v>1.1044281499999897</v>
+        <v>1.1057744299999968</v>
       </c>
       <c r="D286" s="5">
-        <v>2.3414020512427358</v>
+        <v>2.3442837909262604</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>574.92421798999999</v>
+        <v>574.92677193999998</v>
       </c>
       <c r="C287" s="5">
-        <v>1.7365571999999929</v>
+        <v>1.7370883600000298</v>
       </c>
       <c r="D287" s="5">
-        <v>3.6967741956448696</v>
+        <v>3.6979105715806426</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>576.9709977</v>
+        <v>576.96958230999996</v>
       </c>
       <c r="C288" s="5">
-        <v>2.0467797100000098</v>
+        <v>2.0428103699999838</v>
       </c>
       <c r="D288" s="5">
-        <v>4.3567537761446395</v>
+        <v>4.3481191926276308</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>578.86777708</v>
+        <v>578.86870713999997</v>
       </c>
       <c r="C289" s="5">
-        <v>1.8967793799999981</v>
+        <v>1.8991248300000052</v>
       </c>
       <c r="D289" s="5">
-        <v>4.0170904609487579</v>
+        <v>4.0221580833122994</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>579.92669409999996</v>
+        <v>579.92465649999997</v>
       </c>
       <c r="C290" s="5">
-        <v>1.0589170199999671</v>
+        <v>1.0559493599999996</v>
       </c>
       <c r="D290" s="5">
-        <v>2.2173687846224865</v>
+        <v>2.2110884473554915</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>579.88847850000002</v>
+        <v>579.88835948999997</v>
       </c>
       <c r="C291" s="5">
-        <v>-3.8215599999944061E-2</v>
+        <v>-3.6297009999998409E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-7.9048099192668975E-2</v>
+        <v>-7.5081169180490903E-2</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>581.92794586000002</v>
+        <v>581.92734198999995</v>
       </c>
       <c r="C292" s="5">
-        <v>2.0394673600000033</v>
+        <v>2.0389824999999746</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3030010840707344</v>
+        <v>4.3019591308400607</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>582.87497378</v>
+        <v>582.87661629000002</v>
       </c>
       <c r="C293" s="5">
-        <v>0.94702791999998226</v>
+        <v>0.94927430000007007</v>
       </c>
       <c r="D293" s="5">
-        <v>1.9704514133551676</v>
+        <v>1.9751694685251175</v>
       </c>
       <c r="E293" s="5">
-        <v>3.099055000700135</v>
+        <v>3.0991707305692673</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>586.55844761000003</v>
+        <v>586.55592431000002</v>
       </c>
       <c r="C294" s="5">
-        <v>3.6834738300000254</v>
+        <v>3.6793080200000077</v>
       </c>
       <c r="D294" s="5">
-        <v>7.8526000776254046</v>
+        <v>7.8433857728575029</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>587.13749848999998</v>
+        <v>587.13521505999995</v>
       </c>
       <c r="C295" s="5">
-        <v>0.5790508799999543</v>
+        <v>0.57929074999992736</v>
       </c>
       <c r="D295" s="5">
-        <v>1.1910941213735704</v>
+        <v>1.191595365522069</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>588.13788711999996</v>
+        <v>588.13608055999998</v>
       </c>
       <c r="C296" s="5">
-        <v>1.0003886299999749</v>
+        <v>1.0008655000000317</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0638780771182974</v>
+        <v>2.0648792444398101</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>589.35646722000001</v>
+        <v>589.35522652999998</v>
       </c>
       <c r="C297" s="5">
-        <v>1.2185801000000538</v>
+        <v>1.2191459699999996</v>
       </c>
       <c r="D297" s="5">
-        <v>2.5148447931484519</v>
+        <v>2.5160337703721725</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>590.73828579999997</v>
+        <v>590.73757566999996</v>
       </c>
       <c r="C298" s="5">
-        <v>1.3818185799999583</v>
+        <v>1.3823491399999739</v>
       </c>
       <c r="D298" s="5">
-        <v>2.8501142459673279</v>
+        <v>2.8512288051240064</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>592.73362459999998</v>
+        <v>592.75386757000001</v>
       </c>
       <c r="C299" s="5">
-        <v>1.9953388000000132</v>
+        <v>2.0162919000000556</v>
       </c>
       <c r="D299" s="5">
-        <v>4.1293971317284628</v>
+        <v>4.1735824518057907</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>594.79386910000005</v>
+        <v>594.78641550999998</v>
       </c>
       <c r="C300" s="5">
-        <v>2.0602445000000671</v>
+        <v>2.0325479399999722</v>
       </c>
       <c r="D300" s="5">
-        <v>4.2516710104404609</v>
+        <v>4.1932862930464943</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>597.34538710000004</v>
+        <v>597.34496076000005</v>
       </c>
       <c r="C301" s="5">
-        <v>2.5515179999999873</v>
+        <v>2.5585452500000656</v>
       </c>
       <c r="D301" s="5">
-        <v>5.2709085714641057</v>
+        <v>5.2858383972438361</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>598.65141165</v>
+        <v>598.64801058</v>
       </c>
       <c r="C302" s="5">
-        <v>1.306024549999961</v>
+        <v>1.3030498199999556</v>
       </c>
       <c r="D302" s="5">
-        <v>2.6554378831486591</v>
+        <v>2.6493187615457936</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>600.50772578999999</v>
+        <v>600.50702789000002</v>
       </c>
       <c r="C303" s="5">
-        <v>1.8563141399999949</v>
+        <v>1.8590173100000129</v>
       </c>
       <c r="D303" s="5">
-        <v>3.7851121057332016</v>
+        <v>3.7907403816914931</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>601.65771675999997</v>
+        <v>601.65611404000003</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1499909699999762</v>
+        <v>1.1490861500000165</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3223969652752974</v>
+        <v>2.3205531406821578</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>604.59368015999996</v>
+        <v>604.59567612000001</v>
       </c>
       <c r="C305" s="5">
-        <v>2.9359633999999915</v>
+        <v>2.9395620799999733</v>
       </c>
       <c r="D305" s="5">
-        <v>6.0154943752228185</v>
+        <v>6.0230834431603597</v>
       </c>
       <c r="E305" s="5">
-        <v>3.7261346527115435</v>
+        <v>3.7261847916016055</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>605.14306566000005</v>
+        <v>605.13914031000002</v>
       </c>
       <c r="C306" s="5">
-        <v>0.5493855000000849</v>
+        <v>0.54346419000000878</v>
       </c>
       <c r="D306" s="5">
-        <v>1.0958888010945245</v>
+        <v>1.0840151941259535</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>606.25087331999998</v>
+        <v>606.24745775999997</v>
       </c>
       <c r="C307" s="5">
-        <v>1.1078076599999349</v>
+        <v>1.1083174499999586</v>
       </c>
       <c r="D307" s="5">
-        <v>2.219039044304183</v>
+        <v>2.2200850543695028</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>606.79057490000002</v>
+        <v>606.78727243000003</v>
       </c>
       <c r="C308" s="5">
-        <v>0.53970158000004176</v>
+        <v>0.53981467000005523</v>
       </c>
       <c r="D308" s="5">
-        <v>1.0735198462640483</v>
+        <v>1.073751975310322</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>608.12039706999997</v>
+        <v>608.11705227000004</v>
       </c>
       <c r="C309" s="5">
-        <v>1.3298221699999431</v>
+        <v>1.3297798400000147</v>
       </c>
       <c r="D309" s="5">
-        <v>2.6618126329267078</v>
+        <v>2.6617415416857471</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>609.96801205999998</v>
+        <v>609.96467767000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.8476149900000109</v>
+        <v>1.8476253999999699</v>
       </c>
       <c r="D310" s="5">
-        <v>3.7074317193598993</v>
+        <v>3.7074736923015106</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>609.85529571999996</v>
+        <v>609.89475430000005</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.11271634000001995</v>
+        <v>-6.9923369999969509E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.22152345551983421</v>
+        <v>-0.13747543724277334</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>610.38036709000005</v>
+        <v>610.36693112</v>
       </c>
       <c r="C312" s="5">
-        <v>0.52507137000009152</v>
+        <v>0.47217681999995875</v>
       </c>
       <c r="D312" s="5">
-        <v>1.0380788997086166</v>
+        <v>0.93299883224595703</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>610.62184771</v>
+        <v>610.61990784</v>
       </c>
       <c r="C313" s="5">
-        <v>0.24148061999994752</v>
+        <v>0.25297671999999238</v>
       </c>
       <c r="D313" s="5">
-        <v>0.47578219269281963</v>
+        <v>0.49849527901328905</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>611.93668681999998</v>
+        <v>611.93256151000003</v>
       </c>
       <c r="C314" s="5">
-        <v>1.3148391099999799</v>
+        <v>1.3126536700000315</v>
       </c>
       <c r="D314" s="5">
-        <v>2.6147569586127517</v>
+        <v>2.610367757728671</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>611.49353011999995</v>
+        <v>611.49187666</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.44315670000003138</v>
+        <v>-0.44068485000002511</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.86557160034184122</v>
+        <v>-0.86076848117228044</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>609.06417006000004</v>
+        <v>609.06155583999998</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.4293600599999081</v>
+        <v>-2.4303208200000199</v>
       </c>
       <c r="D316" s="5">
-        <v>-4.6645933644285709</v>
+        <v>-4.666410318580283</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>609.10780308000005</v>
+        <v>609.10906209999996</v>
       </c>
       <c r="C317" s="5">
-        <v>4.3633020000015676E-2</v>
+        <v>4.7506259999977374E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>8.600121642665659E-2</v>
+        <v>9.3639097323960918E-2</v>
       </c>
       <c r="E317" s="5">
-        <v>0.74663746382619411</v>
+        <v>0.74651310921782787</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>609.62771491000001</v>
+        <v>609.62301812999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.51991182999995544</v>
+        <v>0.51395603000003121</v>
       </c>
       <c r="D318" s="5">
-        <v>1.0290977614905605</v>
+        <v>1.0172521566190973</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>610.20408668000005</v>
+        <v>610.19988563000004</v>
       </c>
       <c r="C319" s="5">
-        <v>0.57637177000003703</v>
+        <v>0.57686750000004849</v>
       </c>
       <c r="D319" s="5">
-        <v>1.140456713946203</v>
+        <v>1.1414515567852446</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>610.17082801000004</v>
+        <v>610.16620908000004</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.3258670000009261E-2</v>
+        <v>-3.3676549999995586E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.5385406267226553E-2</v>
+        <v>-6.6207150359565148E-2</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>610.03352824000001</v>
+        <v>610.02774838000005</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.13729977000002691</v>
+        <v>-0.138460699999996</v>
       </c>
       <c r="D321" s="5">
-        <v>-0.26968835991679763</v>
+        <v>-0.27196790468411169</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>608.41717845000005</v>
+        <v>608.41033842000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.6163497899999584</v>
+        <v>-1.6174099600000318</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.1336017519289161</v>
+        <v>-3.1356564921554697</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>608.84492280999996</v>
+        <v>608.90160264999997</v>
       </c>
       <c r="C323" s="5">
-        <v>0.42774435999990601</v>
+        <v>0.49126422999995611</v>
       </c>
       <c r="D323" s="5">
-        <v>0.84692326720905431</v>
+        <v>0.97326121228511475</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>610.16984993000005</v>
+        <v>610.15312167000002</v>
       </c>
       <c r="C324" s="5">
-        <v>1.3249271200000976</v>
+        <v>1.2515190200000461</v>
       </c>
       <c r="D324" s="5">
-        <v>2.642841265743856</v>
+        <v>2.4945197956012688</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>609.57838234999997</v>
+        <v>609.57457761000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.59146758000008504</v>
+        <v>-0.57854406000001291</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.1570372771561588</v>
+        <v>-1.1319186740336606</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>609.38131972999997</v>
+        <v>609.37690815999997</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.19706261999999697</v>
+        <v>-0.19766945000003489</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.38724329033303917</v>
+        <v>-0.3884360524016417</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>610.38999433000004</v>
+        <v>610.38775443999998</v>
       </c>
       <c r="C327" s="5">
-        <v>1.008674600000063</v>
+        <v>1.0108462800000098</v>
       </c>
       <c r="D327" s="5">
-        <v>2.0044754930806041</v>
+        <v>2.008845261537906</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>609.81223482999997</v>
+        <v>609.80714863000003</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.57775950000007015</v>
+        <v>-0.58060580999995182</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.1299552841972149</v>
+        <v>-1.1354970204605519</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>610.67850053999996</v>
+        <v>610.6788454</v>
       </c>
       <c r="C329" s="5">
-        <v>0.86626570999999331</v>
+        <v>0.87169676999997137</v>
       </c>
       <c r="D329" s="5">
-        <v>1.7180357021230774</v>
+        <v>1.728906300531774</v>
       </c>
       <c r="E329" s="5">
-        <v>0.25786855004279463</v>
+        <v>0.25771793553488465</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>611.62521523999999</v>
+        <v>611.62046866000003</v>
       </c>
       <c r="C330" s="5">
-        <v>0.94671470000002955</v>
+        <v>0.94162326000002849</v>
       </c>
       <c r="D330" s="5">
-        <v>1.8762645635456821</v>
+        <v>1.8660872073026802</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>611.60682684000005</v>
+        <v>611.60240140999997</v>
       </c>
       <c r="C331" s="5">
-        <v>-1.8388399999935245E-2</v>
+        <v>-1.8067250000058266E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.6071814971427862E-2</v>
+        <v>-3.5442204762570206E-2</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>612.50621377000004</v>
+        <v>612.50068838000004</v>
       </c>
       <c r="C332" s="5">
-        <v>0.89938692999999148</v>
+        <v>0.89828697000007196</v>
       </c>
       <c r="D332" s="5">
-        <v>1.7789798985232919</v>
+        <v>1.7767995418247251</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>613.80072373999997</v>
+        <v>613.79492325000001</v>
       </c>
       <c r="C333" s="5">
-        <v>1.2945099699999219</v>
+        <v>1.2942348699999684</v>
       </c>
       <c r="D333" s="5">
-        <v>2.5658461710454938</v>
+        <v>2.5653179544717464</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>615.19201669999995</v>
+        <v>615.18598397999995</v>
       </c>
       <c r="C334" s="5">
-        <v>1.391292959999987</v>
+        <v>1.3910607299999356</v>
       </c>
       <c r="D334" s="5">
-        <v>2.7541895366778757</v>
+        <v>2.753750419655443</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>616.34197959999995</v>
+        <v>616.40078523</v>
       </c>
       <c r="C335" s="5">
-        <v>1.1499628999999914</v>
+        <v>1.2148012500000505</v>
       </c>
       <c r="D335" s="5">
-        <v>2.2663356363123555</v>
+        <v>2.395533482305634</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>615.04196684999999</v>
+        <v>615.02703311000005</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.3000127499999508</v>
+        <v>-1.3737521199999492</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.501929996192287</v>
+        <v>-2.6418608620722872</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>615.91802447999999</v>
+        <v>615.91408378000006</v>
       </c>
       <c r="C337" s="5">
-        <v>0.87605762999999115</v>
+        <v>0.88705067000000781</v>
       </c>
       <c r="D337" s="5">
-        <v>1.7227184778329185</v>
+        <v>1.7445501451016421</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>612.43001578999997</v>
+        <v>612.42651277000004</v>
       </c>
       <c r="C338" s="5">
-        <v>-3.4880086900000151</v>
+        <v>-3.4875710100000106</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.5880046332689179</v>
+        <v>-6.5872443769255495</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>617.20584155999995</v>
+        <v>617.20643769000003</v>
       </c>
       <c r="C339" s="5">
-        <v>4.7758257699999831</v>
+        <v>4.7799249199999849</v>
       </c>
       <c r="D339" s="5">
-        <v>9.7697615271096883</v>
+        <v>9.7785685835583447</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>618.44040137000002</v>
+        <v>618.43140382000001</v>
       </c>
       <c r="C340" s="5">
-        <v>1.2345598100000643</v>
+        <v>1.2249661299999843</v>
       </c>
       <c r="D340" s="5">
-        <v>2.42687118965772</v>
+        <v>2.4078034582664776</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>618.51196125000001</v>
+        <v>618.50902230999998</v>
       </c>
       <c r="C341" s="5">
-        <v>7.1559879999995246E-2</v>
+        <v>7.7618489999963458E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>0.13894067444446545</v>
+        <v>0.1507143883004991</v>
       </c>
       <c r="E341" s="5">
-        <v>1.2827470924673401</v>
+        <v>1.2822086386292231</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>618.90906098000005</v>
+        <v>618.90331902000003</v>
       </c>
       <c r="C342" s="5">
-        <v>0.39709973000003629</v>
+        <v>0.39429671000004873</v>
       </c>
       <c r="D342" s="5">
-        <v>0.77315551991992137</v>
+        <v>0.76768253481904747</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>621.10226028</v>
+        <v>621.09756216000005</v>
       </c>
       <c r="C343" s="5">
-        <v>2.1931992999999466</v>
+        <v>2.194243140000026</v>
       </c>
       <c r="D343" s="5">
-        <v>4.3362504852248573</v>
+        <v>4.3383957437873377</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>622.99316087</v>
+        <v>622.98733374999995</v>
       </c>
       <c r="C344" s="5">
-        <v>1.8909005900000011</v>
+        <v>1.8897715899998957</v>
       </c>
       <c r="D344" s="5">
-        <v>3.7151099893600659</v>
+        <v>3.7128831145123886</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>623.95765180000001</v>
+        <v>623.95236339999997</v>
       </c>
       <c r="C345" s="5">
-        <v>0.96449093000001085</v>
+        <v>0.9650296500000195</v>
       </c>
       <c r="D345" s="5">
-        <v>1.8736885590974195</v>
+        <v>1.8747617322623533</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>625.48542387999998</v>
+        <v>625.48025786000005</v>
       </c>
       <c r="C346" s="5">
-        <v>1.527772079999977</v>
+        <v>1.5278944600000841</v>
       </c>
       <c r="D346" s="5">
-        <v>2.9781159843173199</v>
+        <v>2.9783833485166333</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>625.73523473</v>
+        <v>625.79593938999994</v>
       </c>
       <c r="C347" s="5">
-        <v>0.24981085000001713</v>
+        <v>0.31568152999989252</v>
       </c>
       <c r="D347" s="5">
-        <v>0.48031876713803268</v>
+        <v>0.60732716862665903</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>625.75313429000005</v>
+        <v>625.74270804000002</v>
       </c>
       <c r="C348" s="5">
-        <v>1.7899560000046222E-2</v>
+        <v>-5.3231349999919075E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>3.4332175204254689E-2</v>
+        <v>-0.10202645933243826</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>626.40927558999999</v>
+        <v>626.40435166999998</v>
       </c>
       <c r="C349" s="5">
-        <v>0.65614129999994475</v>
+        <v>0.66164362999995774</v>
       </c>
       <c r="D349" s="5">
-        <v>1.2655570696232132</v>
+        <v>1.2762530786018633</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>627.36805698000001</v>
+        <v>627.36525772000005</v>
       </c>
       <c r="C350" s="5">
-        <v>0.95878139000001283</v>
+        <v>0.96090605000006235</v>
       </c>
       <c r="D350" s="5">
-        <v>1.8522599588504773</v>
+        <v>1.8564139759609466</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>627.59042167999996</v>
+        <v>627.59912118</v>
       </c>
       <c r="C351" s="5">
-        <v>0.22236469999995734</v>
+        <v>0.23386345999995228</v>
       </c>
       <c r="D351" s="5">
-        <v>0.42615882587502263</v>
+        <v>0.44824324490591039</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>629.06794626999999</v>
+        <v>629.04755899999998</v>
       </c>
       <c r="C352" s="5">
-        <v>1.47752459000003</v>
+        <v>1.448437819999981</v>
       </c>
       <c r="D352" s="5">
-        <v>2.8620079748315153</v>
+        <v>2.804909653353338</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>628.27782954999998</v>
+        <v>628.26990186</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.79011672000001454</v>
+        <v>-0.77765713999997388</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.4968456136513764</v>
+        <v>-1.4734491116534576</v>
       </c>
       <c r="E353" s="5">
-        <v>1.5789295780575197</v>
+        <v>1.5781305038276017</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>630.24739423000005</v>
+        <v>630.23686926000005</v>
       </c>
       <c r="C354" s="5">
-        <v>1.9695646800000759</v>
+        <v>1.9669674000000441</v>
       </c>
       <c r="D354" s="5">
-        <v>3.8273783066692602</v>
+        <v>3.8222929549334816</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>629.56533532000003</v>
+        <v>629.56349823000005</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.68205891000002339</v>
+        <v>-0.67337102999999843</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.2909479263999879</v>
+        <v>-1.2746218564465561</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>628.78214243000002</v>
+        <v>628.77644470999996</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.78319289000000936</v>
+        <v>-0.78705352000008588</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.4826540913539854</v>
+        <v>-1.4899167484189846</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>627.90264702000002</v>
+        <v>627.89893617999996</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.87949541000000409</v>
+        <v>-0.87750853000000006</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.6656215266707464</v>
+        <v>-1.6619024775720748</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>628.03306904999999</v>
+        <v>628.03924234999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.13042202999997698</v>
+        <v>0.14030617000003076</v>
       </c>
       <c r="D358" s="5">
-        <v>0.24953765498019198</v>
+        <v>0.26847390717590347</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>629.53034972</v>
+        <v>629.58253762000004</v>
       </c>
       <c r="C359" s="5">
-        <v>1.4972806700000092</v>
+        <v>1.5432952700000442</v>
       </c>
       <c r="D359" s="5">
-        <v>2.8987082455810942</v>
+        <v>2.9889695262525384</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>630.74827343000004</v>
+        <v>630.74548178999999</v>
       </c>
       <c r="C360" s="5">
-        <v>1.2179237100000364</v>
+        <v>1.1629441699999461</v>
       </c>
       <c r="D360" s="5">
-        <v>2.3464484357220039</v>
+        <v>2.2392591668131789</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>631.44851697000001</v>
+        <v>631.44387097000003</v>
       </c>
       <c r="C361" s="5">
-        <v>0.70024353999997402</v>
+        <v>0.69838918000004924</v>
       </c>
       <c r="D361" s="5">
-        <v>1.3403795618941894</v>
+        <v>1.3368143253893683</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>631.24739192000004</v>
+        <v>631.24457892999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.20112504999997327</v>
+        <v>-0.19929204000004574</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.38154766199940404</v>
+        <v>-0.37807913047491759</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>630.59848281999996</v>
+        <v>630.61438427999997</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.64890910000008262</v>
+        <v>-0.63019465000002128</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.2266242242474967</v>
+        <v>-1.1914478565520081</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>634.2978713</v>
+        <v>634.26742290000004</v>
       </c>
       <c r="C364" s="5">
-        <v>3.6993884800000387</v>
+        <v>3.6530386200000748</v>
       </c>
       <c r="D364" s="5">
-        <v>7.271409866087275</v>
+        <v>7.1771975299572244</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>632.48835550000001</v>
+        <v>632.47427339000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.8095157999999856</v>
+        <v>-1.7931495100000348</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.3701368252578301</v>
+        <v>-3.3402856434586736</v>
       </c>
       <c r="E365" s="5">
-        <v>0.67016943014139851</v>
+        <v>0.6691983043518368</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>633.29858335999995</v>
+        <v>633.28003386</v>
       </c>
       <c r="C366" s="5">
-        <v>0.81022785999994085</v>
+        <v>0.80576046999999562</v>
       </c>
       <c r="D366" s="5">
-        <v>1.5480964957090837</v>
+        <v>1.5395353077586549</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>632.47703412999999</v>
+        <v>632.47545552999998</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.82154922999995961</v>
+        <v>-0.80457833000002665</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.5456459646762344</v>
+        <v>-1.5139840787702585</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>631.09042852000005</v>
+        <v>631.08199361000004</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.3866056099999469</v>
+        <v>-1.3934619199999361</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.599318420740393</v>
+        <v>-2.612022300545036</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>583.04175124000005</v>
+        <v>583.03437650000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-48.048677279999993</v>
+        <v>-48.047617110000033</v>
       </c>
       <c r="D369" s="5">
-        <v>-61.336893706695349</v>
+        <v>-61.33656110001322</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>593.71347429000002</v>
+        <v>593.72370374000002</v>
       </c>
       <c r="C370" s="5">
-        <v>10.671723049999969</v>
+        <v>10.689327240000011</v>
       </c>
       <c r="D370" s="5">
-        <v>24.315991722660037</v>
+        <v>24.360571879437565</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>605.79418242999998</v>
+        <v>605.87040717000002</v>
       </c>
       <c r="C371" s="5">
-        <v>12.080708139999956</v>
+        <v>12.146703430000002</v>
       </c>
       <c r="D371" s="5">
-        <v>27.34395000408465</v>
+        <v>27.509995623818504</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>604.93097981000005</v>
+        <v>604.93512722000003</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.86320261999992454</v>
+        <v>-0.93527994999999464</v>
       </c>
       <c r="D372" s="5">
-        <v>-1.6965558537549552</v>
+        <v>-1.8367885068160672</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>610.97701703999996</v>
+        <v>610.97691413999996</v>
       </c>
       <c r="C373" s="5">
-        <v>6.0460372299999108</v>
+        <v>6.0417869199999359</v>
       </c>
       <c r="D373" s="5">
-        <v>12.675260547779699</v>
+        <v>12.665763234077243</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>613.71839146000002</v>
+        <v>613.71643259999996</v>
       </c>
       <c r="C374" s="5">
-        <v>2.7413744200000565</v>
+        <v>2.7395184599999993</v>
       </c>
       <c r="D374" s="5">
-        <v>5.5191226170468788</v>
+        <v>5.515294398774051</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>619.17774838000003</v>
+        <v>619.19157516999996</v>
       </c>
       <c r="C375" s="5">
-        <v>5.4593569200000047</v>
+        <v>5.4751425700000027</v>
       </c>
       <c r="D375" s="5">
-        <v>11.21271149888814</v>
+        <v>11.246777745869686</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>620.43497954999998</v>
+        <v>620.38395134999996</v>
       </c>
       <c r="C376" s="5">
-        <v>1.2572311699999545</v>
+        <v>1.1923761799999966</v>
       </c>
       <c r="D376" s="5">
-        <v>2.4639780315316218</v>
+        <v>2.3354706511983903</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>619.35287381000001</v>
+        <v>619.32205564000003</v>
       </c>
       <c r="C377" s="5">
-        <v>-1.0821057399999745</v>
+        <v>-1.0618957099999307</v>
       </c>
       <c r="D377" s="5">
-        <v>-2.0729694828150458</v>
+        <v>-2.0347830369787934</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.076794232775403</v>
+        <v>-2.0794865978509103</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>619.26045692000002</v>
+        <v>619.22666280999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-9.2416889999981322E-2</v>
+        <v>-9.5392830000037065E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.17891141525542276</v>
+        <v>-0.18467688973612395</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>621.09067760000005</v>
+        <v>621.08645964000004</v>
       </c>
       <c r="C379" s="5">
-        <v>1.8302206800000249</v>
+        <v>1.8597968300000502</v>
       </c>
       <c r="D379" s="5">
-        <v>3.6048154144721734</v>
+        <v>3.6642377603527843</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>624.51900849000003</v>
+        <v>624.50975667</v>
       </c>
       <c r="C380" s="5">
-        <v>3.4283308899999838</v>
+        <v>3.4232970299999579</v>
       </c>
       <c r="D380" s="5">
-        <v>6.8286673074064552</v>
+        <v>6.8183825284639399</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>626.25046444999998</v>
+        <v>626.24362209000003</v>
       </c>
       <c r="C381" s="5">
-        <v>1.7314559599999484</v>
+        <v>1.7338654200000292</v>
       </c>
       <c r="D381" s="5">
-        <v>3.3781588398343443</v>
+        <v>3.3829827181409478</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>629.66588773000001</v>
+        <v>629.69170398000006</v>
       </c>
       <c r="C382" s="5">
-        <v>3.4154232800000273</v>
+        <v>3.4480818900000259</v>
       </c>
       <c r="D382" s="5">
-        <v>6.7444391852175212</v>
+        <v>6.8109724402843019</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>631.64326946000006</v>
+        <v>631.76648507000004</v>
       </c>
       <c r="C383" s="5">
-        <v>1.9773817300000474</v>
+        <v>2.0747810899999877</v>
       </c>
       <c r="D383" s="5">
-        <v>3.8342146678192801</v>
+        <v>4.0263443855218295</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>635.92990687999998</v>
+        <v>635.95794608999995</v>
       </c>
       <c r="C384" s="5">
-        <v>4.28663741999992</v>
+        <v>4.1914610199999061</v>
       </c>
       <c r="D384" s="5">
-        <v>8.4547362733026219</v>
+        <v>8.2584438612308908</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>637.40312560999996</v>
+        <v>637.42164019999996</v>
       </c>
       <c r="C385" s="5">
-        <v>1.473218729999985</v>
+        <v>1.4636941100000058</v>
       </c>
       <c r="D385" s="5">
-        <v>2.8156602399470598</v>
+        <v>2.7971005516084446</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>641.39887692000002</v>
+        <v>641.39627456000005</v>
       </c>
       <c r="C386" s="5">
-        <v>3.9957513100000597</v>
+        <v>3.9746343600000955</v>
       </c>
       <c r="D386" s="5">
-        <v>7.787419926463901</v>
+        <v>7.7446103339799954</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>649.66246591000004</v>
+        <v>649.66371673000003</v>
       </c>
       <c r="C387" s="5">
-        <v>8.2635889900000166</v>
+        <v>8.2674421699999812</v>
       </c>
       <c r="D387" s="5">
-        <v>16.604409238798333</v>
+        <v>16.612780799133333</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>652.20765824</v>
+        <v>652.10453677999999</v>
       </c>
       <c r="C388" s="5">
-        <v>2.5451923299999635</v>
+        <v>2.4408200499999566</v>
       </c>
       <c r="D388" s="5">
-        <v>4.8038925450182735</v>
+        <v>4.6028003293504094</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>655.61426979999999</v>
+        <v>655.53336104000005</v>
       </c>
       <c r="C389" s="5">
-        <v>3.4066115599999875</v>
+        <v>3.4288242600000558</v>
       </c>
       <c r="D389" s="5">
-        <v>6.4510731297136026</v>
+        <v>6.495417771088996</v>
       </c>
       <c r="E389" s="5">
-        <v>5.8547231349610263</v>
+        <v>5.8469265013628036</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>653.81639428999995</v>
+        <v>653.74869495999997</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.7978755100000399</v>
+        <v>-1.7846660800000791</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.2415500004047249</v>
+        <v>-3.2184802538513857</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>663.48807770999997</v>
+        <v>663.48101250000002</v>
       </c>
       <c r="C391" s="5">
-        <v>9.6716834200000221</v>
+        <v>9.7323175400000537</v>
       </c>
       <c r="D391" s="5">
-        <v>19.269062648523949</v>
+        <v>19.402100207525841</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>664.56258663999995</v>
+        <v>664.57491234999998</v>
       </c>
       <c r="C392" s="5">
-        <v>1.074508929999979</v>
+        <v>1.093899849999957</v>
       </c>
       <c r="D392" s="5">
-        <v>1.9607857052107436</v>
+        <v>1.9965136059248545</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>666.98372410000002</v>
+        <v>666.96367839000004</v>
       </c>
       <c r="C393" s="5">
-        <v>2.4211374600000681</v>
+        <v>2.3887660400000641</v>
       </c>
       <c r="D393" s="5">
-        <v>4.4605195029380873</v>
+        <v>4.399613818153103</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>666.20145097</v>
+        <v>666.25038389999997</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.78227313000002141</v>
+        <v>-0.71329449000006662</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.3983788452735735</v>
+        <v>-1.2758363798627603</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>665.59382774000005</v>
+        <v>665.81252440000003</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.60762322999994467</v>
+        <v>-0.437859499999945</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.0890118607333688</v>
+        <v>-0.78579516623785706</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>672.13010560999999</v>
+        <v>672.21657001999995</v>
       </c>
       <c r="C396" s="5">
-        <v>6.5362778699999353</v>
+        <v>6.4040456199999198</v>
       </c>
       <c r="D396" s="5">
-        <v>12.442048784631087</v>
+        <v>12.172665318045194</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>674.54466703000003</v>
+        <v>674.63018809000005</v>
       </c>
       <c r="C397" s="5">
-        <v>2.4145614200000409</v>
+        <v>2.4136180700000978</v>
       </c>
       <c r="D397" s="5">
-        <v>4.3970857476619774</v>
+        <v>4.3947572061468154</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>676.82801352000001</v>
+        <v>676.81489704000001</v>
       </c>
       <c r="C398" s="5">
-        <v>2.2833464899999854</v>
+        <v>2.1847089499999583</v>
       </c>
       <c r="D398" s="5">
-        <v>4.1385077319646246</v>
+        <v>3.9560235890181206</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>678.01653938000004</v>
+        <v>678.00710043000004</v>
       </c>
       <c r="C399" s="5">
-        <v>1.188525860000027</v>
+        <v>1.1922033900000315</v>
       </c>
       <c r="D399" s="5">
-        <v>2.1276996150273675</v>
+        <v>2.1343888083180884</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>678.09816196999998</v>
+        <v>677.86679727000001</v>
       </c>
       <c r="C400" s="5">
-        <v>8.16225899999381E-2</v>
+        <v>-0.1403031600000304</v>
       </c>
       <c r="D400" s="5">
-        <v>0.14455692522230557</v>
+        <v>-0.24803914641721159</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>680.26577836000001</v>
+        <v>680.05038214000001</v>
       </c>
       <c r="C401" s="5">
-        <v>2.1676163900000347</v>
+        <v>2.1835848700000042</v>
       </c>
       <c r="D401" s="5">
-        <v>3.9040985623287172</v>
+        <v>3.934737118815268</v>
       </c>
       <c r="E401" s="5">
-        <v>3.7600628441964989</v>
+        <v>3.7400111965474769</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>682.56817870999998</v>
+        <v>682.40390022999998</v>
       </c>
       <c r="C402" s="5">
-        <v>2.3024003499999708</v>
+        <v>2.3535180899999659</v>
       </c>
       <c r="D402" s="5">
-        <v>4.1379361315171614</v>
+        <v>4.2329276531148929</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>684.46838278999996</v>
+        <v>684.51729501</v>
       </c>
       <c r="C403" s="5">
-        <v>1.9002040799999804</v>
+        <v>2.1133947800000215</v>
       </c>
       <c r="D403" s="5">
-        <v>3.3923128833818428</v>
+        <v>3.780343003410036</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>686.56096868999998</v>
+        <v>686.64612478000004</v>
       </c>
       <c r="C404" s="5">
-        <v>2.0925859000000173</v>
+        <v>2.1288297700000385</v>
       </c>
       <c r="D404" s="5">
-        <v>3.7310125571492048</v>
+        <v>3.7964677817047487</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>687.45540003999997</v>
+        <v>687.4525132</v>
       </c>
       <c r="C405" s="5">
-        <v>0.89443134999999074</v>
+        <v>0.80638841999996203</v>
       </c>
       <c r="D405" s="5">
-        <v>1.5745749320873692</v>
+        <v>1.418402990858314</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>689.07110659</v>
+        <v>689.17392673999996</v>
       </c>
       <c r="C406" s="5">
-        <v>1.6157065500000272</v>
+        <v>1.7214135399999577</v>
       </c>
       <c r="D406" s="5">
-        <v>2.8570693415495452</v>
+        <v>3.0465876803902114</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>690.85260053000002</v>
+        <v>691.15582348999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.7814939400000185</v>
+        <v>1.9818967500000326</v>
       </c>
       <c r="D407" s="5">
-        <v>3.146924106879645</v>
+        <v>3.5060168825601368</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>688.43865012000003</v>
+        <v>688.60471844000006</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.413950409999984</v>
+        <v>-2.5511050499999328</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.1133442646460132</v>
+        <v>-4.340463672398986</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>688.84146664000002</v>
+        <v>689.00643281999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.40281651999998758</v>
+        <v>0.40171437999993032</v>
       </c>
       <c r="D409" s="5">
-        <v>0.70440328281791142</v>
+        <v>0.70229983037681798</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>689.79308029000003</v>
+        <v>689.78041360999998</v>
       </c>
       <c r="C410" s="5">
-        <v>0.95161365000001297</v>
+        <v>0.77398078999999598</v>
       </c>
       <c r="D410" s="5">
-        <v>1.6704177127100595</v>
+        <v>1.3563541862759987</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>690.61818218999997</v>
+        <v>690.57893748000004</v>
       </c>
       <c r="C411" s="5">
-        <v>0.82510189999993599</v>
+        <v>0.79852387000005365</v>
       </c>
       <c r="D411" s="5">
-        <v>1.4448712787900497</v>
+        <v>1.3980584834752507</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>691.00231195000003</v>
+        <v>690.60281436000002</v>
       </c>
       <c r="C412" s="5">
-        <v>0.38412976000006438</v>
+        <v>2.3876879999988887E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>0.66949941424736537</v>
+        <v>4.1498087594460387E-2</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>691.69738421</v>
+        <v>691.28190482000002</v>
       </c>
       <c r="C413" s="5">
-        <v>0.69507225999996081</v>
+        <v>0.67909045999999762</v>
       </c>
       <c r="D413" s="5">
-        <v>1.2137683211884021</v>
+        <v>1.1863987448757607</v>
       </c>
       <c r="E413" s="5">
-        <v>1.6804616980086173</v>
+        <v>1.6515721445014675</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>693.10147505999998</v>
+        <v>692.84652767</v>
       </c>
       <c r="C414" s="5">
-        <v>1.4040908499999887</v>
+        <v>1.5646228499999779</v>
       </c>
       <c r="D414" s="5">
-        <v>2.4632855368285744</v>
+        <v>2.7501042643069518</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>694.09768416999998</v>
+        <v>694.23947986999997</v>
       </c>
       <c r="C415" s="5">
-        <v>0.99620910999999523</v>
+        <v>1.3929521999999679</v>
       </c>
       <c r="D415" s="5">
-        <v>1.7384852789707805</v>
+        <v>2.4394296482853628</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>695.31017072999998</v>
+        <v>695.49470616999997</v>
       </c>
       <c r="C416" s="5">
-        <v>1.2124865600000021</v>
+        <v>1.2552263000000039</v>
       </c>
       <c r="D416" s="5">
-        <v>2.1164810941205037</v>
+        <v>2.1913779113113652</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>695.33968979999997</v>
+        <v>695.35729556000001</v>
       </c>
       <c r="C417" s="5">
-        <v>2.9519069999992098E-2</v>
+        <v>-0.1374106099999608</v>
       </c>
       <c r="D417" s="5">
-        <v>5.0957339477308849E-2</v>
+        <v>-0.23682950859612584</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>696.00452714999994</v>
+        <v>696.15657296999996</v>
       </c>
       <c r="C418" s="5">
-        <v>0.66483734999997068</v>
+        <v>0.79927740999994512</v>
       </c>
       <c r="D418" s="5">
-        <v>1.1534127478238343</v>
+        <v>1.3880918448145874</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>695.93845782999995</v>
+        <v>696.32319987000005</v>
       </c>
       <c r="C419" s="5">
-        <v>-6.6069319999996878E-2</v>
+        <v>0.16662690000009661</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.11385242561144926</v>
+        <v>0.28760155827183276</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>691.10514198999999</v>
+        <v>691.34659682999995</v>
       </c>
       <c r="C420" s="5">
-        <v>-4.8333158399999547</v>
+        <v>-4.9766030400001</v>
       </c>
       <c r="D420" s="5">
-        <v>-8.0229548020417383</v>
+        <v>-8.2471482933234483</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>697.38369356999999</v>
+        <v>697.63424027999997</v>
       </c>
       <c r="C421" s="5">
-        <v>6.2785515799999985</v>
+        <v>6.2876434500000187</v>
       </c>
       <c r="D421" s="5">
-        <v>11.463318669948585</v>
+        <v>11.476545491528523</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>698.21691814999997</v>
+        <v>698.20761766999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.83322457999997823</v>
+        <v>0.57337739000001875</v>
       </c>
       <c r="D422" s="5">
-        <v>1.4432029473556929</v>
+        <v>0.99073644753373546</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>697.41321535999998</v>
+        <v>697.34482293999997</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.80370278999998845</v>
+        <v>-0.86279473000001872</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.3725833087219641</v>
+        <v>-1.4728366879720789</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>696.29485857999998</v>
+        <v>695.71744970999998</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.1183567799999992</v>
+        <v>-1.6273732299999892</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.9074128314049532</v>
+        <v>-2.7647393371150519</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>698.72922756000003</v>
+        <v>698.09292581</v>
       </c>
       <c r="C425" s="5">
-        <v>2.4343689800000448</v>
+        <v>2.3754761000000144</v>
       </c>
       <c r="D425" s="5">
-        <v>4.2770315219224919</v>
+        <v>4.1751391470268073</v>
       </c>
       <c r="E425" s="5">
-        <v>1.0166069021688262</v>
+        <v>0.9852740166507612</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>699.17675111000005</v>
+        <v>698.84214112999996</v>
       </c>
       <c r="C426" s="5">
-        <v>0.44752355000002808</v>
+        <v>0.74921531999996205</v>
       </c>
       <c r="D426" s="5">
-        <v>0.7712917203816172</v>
+        <v>1.2955071159205023</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>700.52023036000003</v>
+        <v>700.77287632000002</v>
       </c>
       <c r="C427" s="5">
-        <v>1.343479249999973</v>
+        <v>1.930735190000064</v>
       </c>
       <c r="D427" s="5">
-        <v>2.3303445238969989</v>
+        <v>3.3661592638525084</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>699.72458043999995</v>
+        <v>700.00946283999997</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.79564992000007351</v>
+        <v>-0.76341348000005382</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.3544762579169367</v>
+        <v>-1.2994611770023146</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>701.00798769000005</v>
+        <v>701.07160643999998</v>
       </c>
       <c r="C429" s="5">
-        <v>1.2834072500000957</v>
+        <v>1.0621436000000131</v>
       </c>
       <c r="D429" s="5">
-        <v>2.2233323769643709</v>
+        <v>1.8360651677431061</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>700.45014096</v>
+        <v>700.65387043999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.55784673000005114</v>
+        <v>-0.41773599999999078</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.95076512593629259</v>
+        <v>-0.71268562498059129</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>698.83982397</v>
+        <v>699.26044864000005</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.6103169900000012</v>
+        <v>-1.3934217999999419</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.7241524279534413</v>
+        <v>-2.3605624327758923</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>698.29763161999995</v>
+        <v>698.59819318999996</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.54219235000005028</v>
+        <v>-0.66225545000008879</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.92705312817635832</v>
+        <v>-1.1305944791592859</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>697.91179052999996</v>
+        <v>698.21132511999997</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.38584108999998534</v>
+        <v>-0.38686806999999135</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.66104307178231902</v>
+        <v>-0.66251289892248488</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>695.95745151000006</v>
+        <v>695.95958496000003</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.9543390199999067</v>
+        <v>-2.2517401599999403</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.3090460232020225</v>
+        <v>-3.8021027974833865</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>695.04836064000006</v>
+        <v>696.40077857000006</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.90909087</v>
+        <v>0.44119361000002755</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.5562813474116366</v>
+        <v>0.76338079536024672</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>694.18060286000002</v>
+        <v>696.45853723000005</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.86775778000003356</v>
+        <v>5.7758659999990414E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.4879377326856291</v>
+        <v>9.9571998982095344E-2</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>694.29118928000003</v>
+        <v>696.48523059000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.11058642000000418</v>
+        <v>2.669335999996747E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>0.19133354806355474</v>
+        <v>4.6002430156866225E-2</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.63515852850436483</v>
+        <v>-0.23029816813207038</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>695.09558786000002</v>
+        <v>695.80227829</v>
       </c>
       <c r="C438" s="5">
-        <v>0.80439857999999731</v>
+        <v>-0.68295230000001084</v>
       </c>
       <c r="D438" s="5">
-        <v>1.3992012513386776</v>
+        <v>-1.170358301678831</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>693.41623641000001</v>
+        <v>694.14469314999997</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.6793514500000128</v>
+        <v>-1.6575851400000374</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.8609848584586817</v>
+        <v>-2.8215571551031049</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>694.59970367999995</v>
+        <v>694.20112031999997</v>
       </c>
       <c r="C440" s="5">
-        <v>1.1834672699999373</v>
+        <v>5.6427170000006299E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>2.0673987318991394</v>
+        <v>9.759188094262683E-2</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>695.36825507000003</v>
+        <v>694.82441898000002</v>
       </c>
       <c r="C441" s="5">
-        <v>0.76855139000008421</v>
+        <v>0.62329866000004586</v>
       </c>
       <c r="D441" s="5">
-        <v>1.3358699974296728</v>
+        <v>1.0827742230374637</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>695.35348581999995</v>
+        <v>694.62123085999997</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.4769250000085776E-2</v>
+        <v>-0.20318812000004982</v>
       </c>
       <c r="D442" s="5">
-        <v>-2.5484381343299223E-2</v>
+        <v>-0.35035320778387113</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>696.88934758000005</v>
+        <v>695.94626948999996</v>
       </c>
       <c r="C443" s="5">
-        <v>1.5358617600001025</v>
+        <v>1.3250386299999946</v>
       </c>
       <c r="D443" s="5">
-        <v>2.6829364046183635</v>
+        <v>2.3132536153293248</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>696.60594478999997</v>
+        <v>695.43056863000004</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.28340279000008195</v>
+        <v>-0.51570085999992443</v>
       </c>
       <c r="D444" s="5">
-        <v>-0.48691190825553843</v>
+        <v>-0.88559299593338192</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>694.60342002000004</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.82714860999999473</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-1.4179860276881118</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>