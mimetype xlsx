--- v10 (2026-09-22)
+++ v11 (2026-11-08)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{92D1152C-0980-45DC-9748-BA4346F2EDBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{76AEE57F-F963-48DE-ABE7-149BE5048DA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{468B5B24-6BB0-40EF-A279-8526268DC106}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7745D5CE-EAA6-4272-9049-D583BA896058}"/>
   </bookViews>
   <sheets>
     <sheet name="houttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2824F433-2633-4183-8657-7B6C711EA98A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BD8F09C-8BFD-4FEA-8EE5-17FCEED359D5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>1.3250386299999946</v>
       </c>
       <c r="D443" s="5">
         <v>2.3132536153293248</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>695.43056863000004</v>
       </c>
       <c r="C444" s="5">
         <v>-0.51570085999992443</v>
       </c>
       <c r="D444" s="5">
         <v>-0.88559299593338192</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>694.60342002000004</v>
+        <v>694.76465449</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.82714860999999473</v>
+        <v>-0.66591414000004079</v>
       </c>
       <c r="D445" s="5">
-        <v>-1.4179860276881118</v>
+        <v>-1.1430355734091902</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>695.15439400000002</v>
+      </c>
+      <c r="C446" s="5">
+        <v>0.38973951000002671</v>
+      </c>
+      <c r="D446" s="5">
+        <v>0.67524027482142035</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>