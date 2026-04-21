--- v3 (2026-02-15)
+++ v4 (2026-04-21)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C9128EA4-BB48-4F63-B71F-BC84433C911F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3BE09FD4-FA8E-4F12-B5C2-6F8A5CB7EBFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9C807899-6302-454C-99E5-6F6B9B3D0FA5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FD21C1AF-AEB2-42F7-8D32-C7A5795ACAB8}"/>
   </bookViews>
   <sheets>
     <sheet name="houttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD8B37E9-1B94-4B47-AA18-B6345023A3A0}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{508F243A-E35A-4870-8145-34BB7D871F42}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>399.00599364999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>399.33915335</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>402.48609087</v>
+        <v>402.83092854</v>
       </c>
       <c r="C7" s="5">
-        <v>3.4800972200000047</v>
+        <v>3.4917751899999985</v>
       </c>
       <c r="D7" s="5">
-        <v>10.983262040579023</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>11.012267841966072</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>403.57398022000001</v>
+        <v>403.95731687</v>
       </c>
       <c r="C8" s="5">
-        <v>1.0878893500000117</v>
+        <v>1.1263883299999975</v>
       </c>
       <c r="D8" s="5">
-        <v>3.2921642641582594</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.4075045905442192</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>404.95076942999998</v>
+        <v>405.24336675000001</v>
       </c>
       <c r="C9" s="5">
-        <v>1.3767892099999699</v>
+        <v>1.2860498800000073</v>
       </c>
       <c r="D9" s="5">
-        <v>4.1714826579623443</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.8879629843375785</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>404.63378410000001</v>
+        <v>405.00238560000003</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.31698532999996587</v>
+        <v>-0.24098114999998188</v>
       </c>
       <c r="D10" s="5">
-        <v>-0.93529644609242624</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.71126016384523982</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>405.97588416999997</v>
+        <v>406.34721616000002</v>
       </c>
       <c r="C11" s="5">
-        <v>1.3421000699999581</v>
+        <v>1.3448305599999912</v>
       </c>
       <c r="D11" s="5">
-        <v>4.0536094607496853</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.0582431288226806</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>408.07685300999998</v>
+        <v>408.34976906000003</v>
       </c>
       <c r="C12" s="5">
-        <v>2.1009688400000073</v>
+        <v>2.002552900000012</v>
       </c>
       <c r="D12" s="5">
-        <v>6.3899734234326155</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.0767746520888011</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>408.43877176000001</v>
+        <v>408.77692945000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.36191875000002938</v>
+        <v>0.42716038999998318</v>
       </c>
       <c r="D13" s="5">
-        <v>1.0694731912287647</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.2625252717474833</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>411.40162679999997</v>
+        <v>411.86697795999999</v>
       </c>
       <c r="C14" s="5">
-        <v>2.9628550399999654</v>
+        <v>3.0900485099999742</v>
       </c>
       <c r="D14" s="5">
-        <v>9.0607595234517113</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9.4579102821428904</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>410.15643739000001</v>
+        <v>410.62512268</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.2451894099999663</v>
+        <v>-1.2418552799999816</v>
       </c>
       <c r="D15" s="5">
-        <v>-3.572184141699597</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-3.5588185577881015</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>409.46063543999998</v>
+        <v>409.81087357000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.69580195000003187</v>
+        <v>-0.81424910999999156</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.0168297850484795</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3537590412241904</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>410.19793974999999</v>
+        <v>410.60270521000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.73730431000001317</v>
+        <v>0.79183163999999806</v>
       </c>
       <c r="D17" s="5">
-        <v>2.1823353652547839</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.343425066482907</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>404.16710681000001</v>
+        <v>404.40008083999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-6.030832939999982</v>
+        <v>-6.2026243700000236</v>
       </c>
       <c r="D18" s="5">
-        <v>-16.283726345302775</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.694604863508534</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>403.86148773000002</v>
+        <v>404.20750256000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.30561907999998539</v>
+        <v>-0.1925782799999638</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.90363977615496305</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.56995445656887744</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>404.24965989999998</v>
+        <v>404.53631877999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.38817216999996162</v>
+        <v>0.32881621999996469</v>
       </c>
       <c r="D20" s="5">
-        <v>1.1594988232885406</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9805599084545813</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>403.96315113999998</v>
+        <v>404.36123963</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.2865087600000038</v>
+        <v>-0.17507914999998775</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.8471830793507662</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.51811318994834377</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>405.56666674000002</v>
+        <v>405.94060667999997</v>
       </c>
       <c r="C22" s="5">
-        <v>1.603515600000037</v>
+        <v>1.5793670499999735</v>
       </c>
       <c r="D22" s="5">
-        <v>4.8687341002713991</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7890072698132835</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>406.1474637</v>
+        <v>406.52814462999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.58079695999998648</v>
+        <v>0.58753795000001219</v>
       </c>
       <c r="D23" s="5">
-        <v>1.732075556581103</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7507121838764794</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>405.85169009999998</v>
+        <v>406.12565211999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.29577360000001818</v>
+        <v>-0.40249251000000186</v>
       </c>
       <c r="D24" s="5">
-        <v>-0.87039854154290497</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1816392029822542</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>405.59594798000001</v>
+        <v>405.81745426999998</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.25574211999997942</v>
+        <v>-0.30819784999999911</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.75354908103513196</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.90685650580387689</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>404.64768071999998</v>
+        <v>405.10822227</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.94826726000002282</v>
+        <v>-0.70923199999998587</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.7697561519393954</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0771535887922465</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>401.60305151</v>
+        <v>401.87758953000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-3.0446292099999823</v>
+        <v>-3.2306327399999759</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.6645480035720919</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.1609111985076481</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>399.64184118999998</v>
+        <v>399.97887526</v>
       </c>
       <c r="C28" s="5">
-        <v>-1.9612103200000206</v>
+        <v>-1.8987142700000277</v>
       </c>
       <c r="D28" s="5">
-        <v>-5.7052822273770731</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5245011694216251</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>398.93771401999999</v>
+        <v>399.21841302000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.70412716999999247</v>
+        <v>-0.76046223999998119</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.0939062560981547</v>
+        <v>-2.2578002521240315</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.745071254346787</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7725809025485049</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>399.51550408000003</v>
+        <v>399.96444647999999</v>
       </c>
       <c r="C30" s="5">
-        <v>0.57779006000004074</v>
+        <v>0.74603345999997828</v>
       </c>
       <c r="D30" s="5">
-        <v>1.7518972219169759</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.265674620975644</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>399.09206587</v>
+        <v>399.44772112999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.4234382100000289</v>
+        <v>-0.51672535000000153</v>
       </c>
       <c r="D31" s="5">
-        <v>-1.2644672114592304</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.539345231384337</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>399.15161616</v>
+        <v>399.54801558000003</v>
       </c>
       <c r="C32" s="5">
-        <v>5.9550290000004225E-2</v>
+        <v>0.10029445000003534</v>
       </c>
       <c r="D32" s="5">
-        <v>0.17920432231925965</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30171578255799858</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>399.91114284999998</v>
+        <v>400.30973619000002</v>
       </c>
       <c r="C33" s="5">
-        <v>0.75952668999997286</v>
+        <v>0.76172060999999758</v>
       </c>
       <c r="D33" s="5">
-        <v>2.3074729446926678</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.311888177330812</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>399.09125545000001</v>
+        <v>399.48847060000003</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.81988739999997051</v>
+        <v>-0.82126558999999588</v>
       </c>
       <c r="D34" s="5">
-        <v>-2.4326562203925262</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4343003790479267</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>397.99880612999999</v>
+        <v>398.48794749000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.0924493200000143</v>
+        <v>-1.0005231100000174</v>
       </c>
       <c r="D35" s="5">
-        <v>-3.2358049917421194</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.964357412447427</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>397.15727263999997</v>
+        <v>397.63579213000003</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.84153349000001754</v>
+        <v>-0.85215535999998338</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.50799462098793</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5361984253357561</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>396.62990819999999</v>
+        <v>397.12742853999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.52736443999998528</v>
+        <v>-0.5083635900000445</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.5818318142077348</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.523416756862761</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>396.44714531</v>
+        <v>396.89646217000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.18276288999999224</v>
+        <v>-0.230966369999976</v>
       </c>
       <c r="D38" s="5">
-        <v>-0.55154817092325503</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.69568298148012797</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>398.24905661999998</v>
+        <v>398.73213033000002</v>
       </c>
       <c r="C39" s="5">
-        <v>1.8019113099999799</v>
+        <v>1.8356681600000115</v>
       </c>
       <c r="D39" s="5">
-        <v>5.5926109680940916</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6934474896888077</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>399.76451438999999</v>
+        <v>400.17979092000002</v>
       </c>
       <c r="C40" s="5">
-        <v>1.5154577700000118</v>
+        <v>1.4476605899999981</v>
       </c>
       <c r="D40" s="5">
-        <v>4.663154712672557</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4448520537754721</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>400.90867200999998</v>
+        <v>401.25294488999998</v>
       </c>
       <c r="C41" s="5">
-        <v>1.1441576199999872</v>
+        <v>1.0731539699999644</v>
       </c>
       <c r="D41" s="5">
-        <v>3.489077790382944</v>
+        <v>3.2659056021668631</v>
       </c>
       <c r="E41" s="5">
-        <v>0.49405155760759989</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50962876551940983</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>402.44197149000001</v>
+        <v>402.80611594999999</v>
       </c>
       <c r="C42" s="5">
-        <v>1.5332994800000392</v>
+        <v>1.553171060000011</v>
       </c>
       <c r="D42" s="5">
-        <v>4.6872539624875253</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.745139139782073</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>403.05197702999999</v>
+        <v>403.42398646999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.61000553999997464</v>
+        <v>0.61787051999999676</v>
       </c>
       <c r="D43" s="5">
-        <v>1.8341528592406009</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8563073195332347</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>403.44473569000002</v>
+        <v>403.84982665000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.39275866000002679</v>
+        <v>0.42584018000002288</v>
       </c>
       <c r="D44" s="5">
-        <v>1.1756414761594947</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2740575902985052</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>402.60672176000003</v>
+        <v>403.01051068999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.83801392999998825</v>
+        <v>-0.83931596000002173</v>
       </c>
       <c r="D45" s="5">
-        <v>-2.4642964137440826</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4656340745899952</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>404.00469278999998</v>
+        <v>404.4310668</v>
       </c>
       <c r="C46" s="5">
-        <v>1.397971029999951</v>
+        <v>1.4205561100000068</v>
       </c>
       <c r="D46" s="5">
-        <v>4.2472626934385804</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3128072776462467</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>405.00979071</v>
+        <v>405.40542237</v>
       </c>
       <c r="C47" s="5">
-        <v>1.0050979200000256</v>
+        <v>0.97435557000000017</v>
       </c>
       <c r="D47" s="5">
-        <v>3.0265949547502391</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9296580705736597</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>409.34338074999999</v>
+        <v>409.62269409999999</v>
       </c>
       <c r="C48" s="5">
-        <v>4.33359003999999</v>
+        <v>4.2172717299999931</v>
       </c>
       <c r="D48" s="5">
-        <v>13.623196005462512</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.222692227288668</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>408.89012745999997</v>
+        <v>409.26564382999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.45325329000002057</v>
+        <v>-0.357050270000002</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.3206608542489229</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0409877198682249</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>407.73091656999998</v>
+        <v>407.97107175999997</v>
       </c>
       <c r="C50" s="5">
-        <v>-1.1592108899999971</v>
+        <v>-1.2945720700000152</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.3494734024878903</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7304446938176694</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>410.27633806</v>
+        <v>410.56997412999999</v>
       </c>
       <c r="C51" s="5">
-        <v>2.5454214900000238</v>
+        <v>2.5989023700000189</v>
       </c>
       <c r="D51" s="5">
-        <v>7.7541300098777688</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9179757796860262</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>412.14258169999999</v>
+        <v>412.42037427999998</v>
       </c>
       <c r="C52" s="5">
-        <v>1.8662436399999933</v>
+        <v>1.8504001499999845</v>
       </c>
       <c r="D52" s="5">
-        <v>5.5971507733572512</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.544381897552797</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>413.96106330999999</v>
+        <v>414.28362886999997</v>
       </c>
       <c r="C53" s="5">
-        <v>1.8184816099999921</v>
+        <v>1.8632545899999968</v>
       </c>
       <c r="D53" s="5">
-        <v>5.4251139286536354</v>
+        <v>5.5581855414954973</v>
       </c>
       <c r="E53" s="5">
-        <v>3.2557019119991537</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.247498652893932</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>410.44574686999999</v>
+        <v>410.92047358999997</v>
       </c>
       <c r="C54" s="5">
-        <v>-3.5153164399999923</v>
+        <v>-3.3631552800000009</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.7275578863246217</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3182069738300015</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>410.87391145999999</v>
+        <v>411.37057802999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.4281645899999944</v>
+        <v>0.45010444000001826</v>
       </c>
       <c r="D55" s="5">
-        <v>1.2590108817539303</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3223755863616571</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>410.59409122</v>
+        <v>411.01236719000002</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.27982023999999228</v>
+        <v>-0.35821083999996972</v>
       </c>
       <c r="D56" s="5">
-        <v>-0.81418990495577548</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0399389696170491</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>414.87226184999997</v>
+        <v>415.17427036999999</v>
       </c>
       <c r="C57" s="5">
-        <v>4.2781706299999769</v>
+        <v>4.1619031799999675</v>
       </c>
       <c r="D57" s="5">
-        <v>13.245367714746227</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.851281601397968</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>412.62791843000002</v>
+        <v>413.07531279</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.2443434199999501</v>
+        <v>-2.0989575799999898</v>
       </c>
       <c r="D58" s="5">
-        <v>-6.3019572186242883</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9008476241466434</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>413.67609173</v>
+        <v>414.17948781000001</v>
       </c>
       <c r="C59" s="5">
-        <v>1.0481732999999736</v>
+        <v>1.1041750200000138</v>
       </c>
       <c r="D59" s="5">
-        <v>3.0912373698184448</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2552531532891393</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>413.24244977000001</v>
+        <v>413.52536350999998</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.43364195999998856</v>
+        <v>-0.65412430000003496</v>
       </c>
       <c r="D60" s="5">
-        <v>-1.2506902119707508</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.878814989748856</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>414.23198924000002</v>
+        <v>414.50051298</v>
       </c>
       <c r="C61" s="5">
-        <v>0.98953947000001108</v>
+        <v>0.97514947000001939</v>
       </c>
       <c r="D61" s="5">
-        <v>2.9116363374610099</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8667558019261019</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>417.08614189999997</v>
+        <v>417.51189169999998</v>
       </c>
       <c r="C62" s="5">
-        <v>2.8541526599999543</v>
+        <v>3.011378719999982</v>
       </c>
       <c r="D62" s="5">
-        <v>8.5889189437147184</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0750267258336912</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>420.54464595000002</v>
+        <v>420.94290113</v>
       </c>
       <c r="C63" s="5">
-        <v>3.4585040500000446</v>
+        <v>3.4310094300000173</v>
       </c>
       <c r="D63" s="5">
-        <v>10.417059232760062</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.319448521649921</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>421.94030528000002</v>
+        <v>422.28519892999998</v>
       </c>
       <c r="C64" s="5">
-        <v>1.3956593300000009</v>
+        <v>1.342297799999983</v>
       </c>
       <c r="D64" s="5">
-        <v>4.0559345765378119</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8943757025639902</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>423.95833535000003</v>
+        <v>424.36071659999999</v>
       </c>
       <c r="C65" s="5">
-        <v>2.0180300700000089</v>
+        <v>2.0755176700000106</v>
       </c>
       <c r="D65" s="5">
-        <v>5.892691229578273</v>
+        <v>6.0600366847765041</v>
       </c>
       <c r="E65" s="5">
-        <v>2.4150271429063119</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4324127307386645</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>426.12700731000001</v>
+        <v>426.09813423000003</v>
       </c>
       <c r="C66" s="5">
-        <v>2.1686719599999833</v>
+        <v>1.7374176300000386</v>
       </c>
       <c r="D66" s="5">
-        <v>6.3140300517277481</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.025196115298769</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>427.01356487999999</v>
+        <v>427.02901908000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.88655756999997948</v>
+        <v>0.930884849999984</v>
       </c>
       <c r="D67" s="5">
-        <v>2.5253679735450341</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6533378898644822</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>428.89497741999998</v>
+        <v>428.92836582000001</v>
       </c>
       <c r="C68" s="5">
-        <v>1.8814125399999853</v>
+        <v>1.8993467399999986</v>
       </c>
       <c r="D68" s="5">
-        <v>5.4171980150711896</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4699034642044175</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>428.73915779999999</v>
+        <v>428.72933589000002</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.15581961999998839</v>
+        <v>-0.19902992999999469</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.43509572221386295</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.55540119415062872</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>427.60573857000003</v>
+        <v>427.65180480999999</v>
       </c>
       <c r="C70" s="5">
-        <v>-1.1334192299999586</v>
+        <v>-1.0775310800000284</v>
       </c>
       <c r="D70" s="5">
-        <v>-3.1266110880444176</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9746325863528544</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>430.53425398000002</v>
+        <v>430.55653333999999</v>
       </c>
       <c r="C71" s="5">
-        <v>2.9285154099999886</v>
+        <v>2.9047285299999999</v>
       </c>
       <c r="D71" s="5">
-        <v>8.5351035269899178</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4622210643863447</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>430.19612503000002</v>
+        <v>430.17340173000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.33812894999999799</v>
+        <v>-0.38313160999996398</v>
       </c>
       <c r="D72" s="5">
-        <v>-0.93838444521020525</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0626117979839478</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>430.91797424999999</v>
+        <v>430.89468386999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.72184921999996732</v>
+        <v>0.72128213999997115</v>
       </c>
       <c r="D73" s="5">
-        <v>2.0322313719763008</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0307283692749811</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>432.35420658999999</v>
+        <v>432.36912545000001</v>
       </c>
       <c r="C74" s="5">
-        <v>1.4362323400000037</v>
+        <v>1.4744415800000183</v>
       </c>
       <c r="D74" s="5">
-        <v>4.0736894988659289</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1843435565233511</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>430.39594301</v>
+        <v>430.39659717000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.9582635799999935</v>
+        <v>-1.9725282800000059</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.3017918120210616</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3392685310156391</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>430.57991464000003</v>
+        <v>430.50801969999998</v>
       </c>
       <c r="C76" s="5">
-        <v>0.18397163000003047</v>
+        <v>0.11142252999997027</v>
       </c>
       <c r="D76" s="5">
-        <v>0.51414450322395666</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31110278562220817</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>432.24341440000001</v>
+        <v>432.24518946000001</v>
       </c>
       <c r="C77" s="5">
-        <v>1.6634997599999792</v>
+        <v>1.7371697600000289</v>
       </c>
       <c r="D77" s="5">
-        <v>4.7358625906247287</v>
+        <v>4.951118241631125</v>
       </c>
       <c r="E77" s="5">
-        <v>1.9542201106059753</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8579648284060779</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>431.75702701</v>
+        <v>431.72625188000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.48638739000000442</v>
+        <v>-0.51893757999999934</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.3419894761599549</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4312006430636015</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>432.83198553</v>
+        <v>432.87150652999998</v>
       </c>
       <c r="C79" s="5">
-        <v>1.0749585199999956</v>
+        <v>1.1452546499999698</v>
       </c>
       <c r="D79" s="5">
-        <v>3.0289295042191355</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2301373909011666</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>433.68362400000001</v>
+        <v>433.73579297999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.85163847000001169</v>
+        <v>0.8642864500000087</v>
       </c>
       <c r="D80" s="5">
-        <v>2.3868349540066669</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4224492815051679</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>436.18446948000002</v>
+        <v>436.15577618999998</v>
       </c>
       <c r="C81" s="5">
-        <v>2.5008454800000095</v>
+        <v>2.4199832099999981</v>
       </c>
       <c r="D81" s="5">
-        <v>7.14356652638235</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9045988332219199</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>436.77406141</v>
+        <v>436.80868995999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.58959192999998322</v>
+        <v>0.65291376999999784</v>
       </c>
       <c r="D82" s="5">
-        <v>1.6341571723310855</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8112327532800787</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>436.37117717000001</v>
+        <v>436.40311979000001</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.40288423999999168</v>
+        <v>-0.40557016999997586</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.1012922653360069</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.10850941740539</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>437.46455716000003</v>
+        <v>437.44379244999999</v>
       </c>
       <c r="C84" s="5">
-        <v>1.0933799900000167</v>
+        <v>1.0406726599999843</v>
       </c>
       <c r="D84" s="5">
-        <v>3.0485266861875804</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8994223828825438</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>437.76071380000002</v>
+        <v>437.75771438999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.29615663999999242</v>
+        <v>0.31392194000000018</v>
       </c>
       <c r="D85" s="5">
-        <v>0.81541283566617384</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.86456074955305606</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>436.19072789000001</v>
+        <v>436.19604062000002</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.569985910000014</v>
+        <v>-1.5616737699999703</v>
       </c>
       <c r="D86" s="5">
-        <v>-4.2197980865632756</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1979215056600179</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>439.48687961000002</v>
+        <v>439.48272893000001</v>
       </c>
       <c r="C87" s="5">
-        <v>3.2961517200000117</v>
+        <v>3.2866883099999882</v>
       </c>
       <c r="D87" s="5">
-        <v>9.4545491047421706</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4261504104777174</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>441.02286113999997</v>
+        <v>440.95351253000001</v>
       </c>
       <c r="C88" s="5">
-        <v>1.5359815299999582</v>
+        <v>1.4707836000000043</v>
       </c>
       <c r="D88" s="5">
-        <v>4.2754945493022278</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0906993611970144</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>439.76664733000001</v>
+        <v>439.75751021000002</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.2562138099999629</v>
+        <v>-1.196002319999991</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.3650481733951798</v>
+        <v>-3.2066537834622544</v>
       </c>
       <c r="E89" s="5">
-        <v>1.7405083985936542</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.737976716267231</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>440.66352616</v>
+        <v>441.13184052000003</v>
       </c>
       <c r="C90" s="5">
-        <v>0.89687882999999147</v>
+        <v>1.3743303100000048</v>
       </c>
       <c r="D90" s="5">
-        <v>2.4749701381818534</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8153780292949024</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>441.80518683999998</v>
+        <v>442.06055408999998</v>
       </c>
       <c r="C91" s="5">
-        <v>1.1416606799999727</v>
+        <v>0.92871356999995669</v>
       </c>
       <c r="D91" s="5">
-        <v>3.1536165433607266</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.555815763637459</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>442.43948924</v>
+        <v>442.70647364000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.63430240000002414</v>
+        <v>0.64591955000003054</v>
       </c>
       <c r="D92" s="5">
-        <v>1.7365168949296628</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7675472315011209</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>443.86015214999998</v>
+        <v>444.22143112999998</v>
       </c>
       <c r="C93" s="5">
-        <v>1.4206629099999759</v>
+        <v>1.514957489999972</v>
       </c>
       <c r="D93" s="5">
-        <v>3.9219541732433028</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1846198150262248</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>444.78734005000001</v>
+        <v>445.19388563000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.92718790000003537</v>
+        <v>0.9724545000000262</v>
       </c>
       <c r="D94" s="5">
-        <v>2.5357039102180678</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6588060946270975</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>446.78795527</v>
+        <v>447.23519482</v>
       </c>
       <c r="C95" s="5">
-        <v>2.000615219999986</v>
+        <v>2.0413091899999927</v>
       </c>
       <c r="D95" s="5">
-        <v>5.5330453365535881</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6431591534497505</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>448.48576727</v>
+        <v>448.86459621</v>
       </c>
       <c r="C96" s="5">
-        <v>1.697811999999999</v>
+        <v>1.6294013899999982</v>
       </c>
       <c r="D96" s="5">
-        <v>4.6565713290765087</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4606090899862449</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>449.69657649999999</v>
+        <v>450.00882575000003</v>
       </c>
       <c r="C97" s="5">
-        <v>1.2108092299999953</v>
+        <v>1.1442295400000262</v>
       </c>
       <c r="D97" s="5">
-        <v>3.2882675924289062</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1022518889673778</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>451.99866098000001</v>
+        <v>452.40819253000001</v>
       </c>
       <c r="C98" s="5">
-        <v>2.3020844800000191</v>
+        <v>2.3993667799999798</v>
       </c>
       <c r="D98" s="5">
-        <v>6.3189803511831677</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.589187842007993</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>453.90719091</v>
+        <v>454.40901659000002</v>
       </c>
       <c r="C99" s="5">
-        <v>1.9085299299999861</v>
+        <v>2.0008240600000136</v>
       </c>
       <c r="D99" s="5">
-        <v>5.1862511509174647</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4381441145191278</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>456.29485736999999</v>
+        <v>456.51755441</v>
       </c>
       <c r="C100" s="5">
-        <v>2.3876664599999913</v>
+        <v>2.1085378199999809</v>
       </c>
       <c r="D100" s="5">
-        <v>6.4981671359631399</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7125384702686022</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>456.82437965999998</v>
+        <v>457.20250152</v>
       </c>
       <c r="C101" s="5">
-        <v>0.52952228999998852</v>
+        <v>0.68494710999999597</v>
       </c>
       <c r="D101" s="5">
-        <v>1.4015020703037839</v>
+        <v>1.8153808722055853</v>
       </c>
       <c r="E101" s="5">
-        <v>3.87881446525431</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9669569944739136</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>459.31024206000001</v>
+        <v>459.57174053</v>
       </c>
       <c r="C102" s="5">
-        <v>2.4858624000000304</v>
+        <v>2.3692390100000011</v>
       </c>
       <c r="D102" s="5">
-        <v>6.7289604566060701</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3987714445934651</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>459.97207709000003</v>
+        <v>460.23136950999998</v>
       </c>
       <c r="C103" s="5">
-        <v>0.6618350300000202</v>
+        <v>0.65962897999997949</v>
       </c>
       <c r="D103" s="5">
-        <v>1.7428884566025094</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7360368454295561</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>461.60551486000003</v>
+        <v>461.87946876000001</v>
       </c>
       <c r="C104" s="5">
-        <v>1.6334377700000005</v>
+        <v>1.6480992500000298</v>
       </c>
       <c r="D104" s="5">
-        <v>4.3456250332889468</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3828830158628929</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>465.03701296999998</v>
+        <v>465.49913623999998</v>
       </c>
       <c r="C105" s="5">
-        <v>3.43149810999995</v>
+        <v>3.6196674799999755</v>
       </c>
       <c r="D105" s="5">
-        <v>9.2945181463264248</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.820309156333785</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>467.15467158000001</v>
+        <v>467.52383744999997</v>
       </c>
       <c r="C106" s="5">
-        <v>2.117658610000035</v>
+        <v>2.0247012099999893</v>
       </c>
       <c r="D106" s="5">
-        <v>5.6034507036171188</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3461222760323501</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>467.48838544</v>
+        <v>467.93783925000002</v>
       </c>
       <c r="C107" s="5">
-        <v>0.33371385999998893</v>
+        <v>0.41400180000005093</v>
       </c>
       <c r="D107" s="5">
-        <v>0.86060095745368326</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0678149052433694</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>470.72094112000002</v>
+        <v>471.10205984999999</v>
       </c>
       <c r="C108" s="5">
-        <v>3.2325556800000186</v>
+        <v>3.1642205999999646</v>
       </c>
       <c r="D108" s="5">
-        <v>8.6206322634776669</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4231583054742654</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>472.36840955999998</v>
+        <v>472.68872549000002</v>
       </c>
       <c r="C109" s="5">
-        <v>1.6474684399999546</v>
+        <v>1.5866656400000352</v>
       </c>
       <c r="D109" s="5">
-        <v>4.2816554029148968</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1172973874611385</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>473.53618123000001</v>
+        <v>473.95051573000001</v>
       </c>
       <c r="C110" s="5">
-        <v>1.167771670000036</v>
+        <v>1.2617902399999821</v>
       </c>
       <c r="D110" s="5">
-        <v>3.0072662541747341</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2507174038396425</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>474.17660282000003</v>
+        <v>474.58391422</v>
       </c>
       <c r="C111" s="5">
-        <v>0.64042159000001675</v>
+        <v>0.63339848999999049</v>
       </c>
       <c r="D111" s="5">
-        <v>1.6350348471862119</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6155483523291547</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>476.47533635000002</v>
+        <v>476.91571432000001</v>
       </c>
       <c r="C112" s="5">
-        <v>2.2987335299999927</v>
+        <v>2.3318001000000095</v>
       </c>
       <c r="D112" s="5">
-        <v>5.9750555766517222</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0579978276841917</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>479.16741893</v>
+        <v>479.53510310000001</v>
       </c>
       <c r="C113" s="5">
-        <v>2.6920825799999761</v>
+        <v>2.6193887800000084</v>
       </c>
       <c r="D113" s="5">
-        <v>6.9946991414269855</v>
+        <v>6.7936074583241579</v>
       </c>
       <c r="E113" s="5">
-        <v>4.8909472140320709</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8846192892107565</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>477.55014355999998</v>
+        <v>477.81824363999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.6172753700000158</v>
+        <v>-1.7168594600000233</v>
       </c>
       <c r="D114" s="5">
-        <v>-3.9758671382301602</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2127108890339553</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>479.45662103000001</v>
+        <v>479.91196662999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.9064774700000271</v>
+        <v>2.0937229900000034</v>
       </c>
       <c r="D115" s="5">
-        <v>4.8972456862107494</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3868004899094712</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>479.02332245000002</v>
+        <v>479.49666676999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.43329857999998467</v>
+        <v>-0.41529986000000463</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.0790999372265797</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0335118585321323</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>478.34397612999999</v>
+        <v>478.82089481999998</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.67934632000003603</v>
+        <v>-0.67577195000001211</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.6886167949367703</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6781555722148012</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>478.11559806999998</v>
+        <v>478.44669908999998</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.22837806000001137</v>
+        <v>-0.37419572999999673</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.57141971989778106</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.93377262778614467</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>480.19324981</v>
+        <v>480.74210218000002</v>
       </c>
       <c r="C119" s="5">
-        <v>2.0776517400000216</v>
+        <v>2.2954030900000362</v>
       </c>
       <c r="D119" s="5">
-        <v>5.341054362459996</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9115068285639616</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>482.61581527999999</v>
+        <v>482.99155666000001</v>
       </c>
       <c r="C120" s="5">
-        <v>2.422565469999995</v>
+        <v>2.2494544799999971</v>
       </c>
       <c r="D120" s="5">
-        <v>6.2248155856049259</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7617349991028188</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>483.14163017999999</v>
+        <v>483.65988458999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.52581490000000031</v>
+        <v>0.66832792999997537</v>
       </c>
       <c r="D121" s="5">
-        <v>1.3152752936505197</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6731665606509516</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>483.79310735000001</v>
+        <v>484.22362399999997</v>
       </c>
       <c r="C122" s="5">
-        <v>0.65147717000002103</v>
+        <v>0.5637394099999824</v>
       </c>
       <c r="D122" s="5">
-        <v>1.6301567819845042</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.407685276146875</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>484.92121823999997</v>
+        <v>485.339451</v>
       </c>
       <c r="C123" s="5">
-        <v>1.1281108899999595</v>
+        <v>1.1158270000000243</v>
       </c>
       <c r="D123" s="5">
-        <v>2.8343319226623143</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8005527801205021</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>484.37714619000002</v>
+        <v>484.73269241000003</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.54407204999995429</v>
+        <v>-0.6067585899999699</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.3380990021422789</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4899358733771795</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>486.20167314000003</v>
+        <v>486.55853067999999</v>
       </c>
       <c r="C125" s="5">
-        <v>1.8245269500000063</v>
+        <v>1.8258382699999629</v>
       </c>
       <c r="D125" s="5">
-        <v>4.614927555706827</v>
+        <v>4.6148554846485501</v>
       </c>
       <c r="E125" s="5">
-        <v>1.4680159652147973</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4646326274336152</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>486.98473156</v>
+        <v>487.27092383000002</v>
       </c>
       <c r="C126" s="5">
-        <v>0.78305841999997483</v>
+        <v>0.71239315000002534</v>
       </c>
       <c r="D126" s="5">
-        <v>1.9498876561078404</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7711941166295153</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>487.95119297999997</v>
+        <v>488.39107462999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.96646141999997326</v>
+        <v>1.1201507999999762</v>
       </c>
       <c r="D127" s="5">
-        <v>2.4076663889540884</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7937375394951669</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>489.28445742000002</v>
+        <v>489.74396877999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.3332644400000504</v>
+        <v>1.3528941499999974</v>
       </c>
       <c r="D128" s="5">
-        <v>3.328573280991165</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.37524051371767</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>489.14855405999998</v>
+        <v>489.55022029000003</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.13590336000004299</v>
+        <v>-0.19374848999996175</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.33280256581930123</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.47370255617200652</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>488.96335785999997</v>
+        <v>489.38572399999998</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.18519620000000714</v>
+        <v>-0.16449629000004506</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.45338629635122141</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.40247383149722982</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>490.25282304000001</v>
+        <v>490.57294273000002</v>
       </c>
       <c r="C131" s="5">
-        <v>1.2894651800000361</v>
+        <v>1.1872187300000405</v>
       </c>
       <c r="D131" s="5">
-        <v>3.2108745184782794</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9502818238763773</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>489.77131602999998</v>
+        <v>490.14524755999997</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.48150701000002982</v>
+        <v>-0.42769517000004953</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.1722469048373929</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0411914558687174</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>491.21574314999998</v>
+        <v>491.53124959000002</v>
       </c>
       <c r="C133" s="5">
-        <v>1.4444271200000003</v>
+        <v>1.3860020300000429</v>
       </c>
       <c r="D133" s="5">
-        <v>3.5969971360415576</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4465597051161145</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>489.95573057000001</v>
+        <v>490.29850267</v>
       </c>
       <c r="C134" s="5">
-        <v>-1.260012579999966</v>
+        <v>-1.232746920000011</v>
       </c>
       <c r="D134" s="5">
-        <v>-3.0350512131106178</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9683987365542119</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>492.69000807999998</v>
+        <v>492.91053149999999</v>
       </c>
       <c r="C135" s="5">
-        <v>2.7342775099999699</v>
+        <v>2.6120288299999856</v>
       </c>
       <c r="D135" s="5">
-        <v>6.9062159873004347</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5835950882698224</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>493.42273944999999</v>
+        <v>493.79803242000003</v>
       </c>
       <c r="C136" s="5">
-        <v>0.73273137000001043</v>
+        <v>0.88750092000003633</v>
       </c>
       <c r="D136" s="5">
-        <v>1.7993171567479926</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1821633234363036</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>494.59981032000002</v>
+        <v>494.95425231000002</v>
       </c>
       <c r="C137" s="5">
-        <v>1.1770708700000228</v>
+        <v>1.1562198899999885</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9004855608528501</v>
+        <v>2.8462487729487007</v>
       </c>
       <c r="E137" s="5">
-        <v>1.7272949979301622</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7255316885034233</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>494.57335468999997</v>
+        <v>494.97973973000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-2.6455630000043584E-2</v>
+        <v>2.5487419999990379E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-6.4167873596787661E-2</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1810899881042936E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>495.09474329</v>
+        <v>495.51338937000003</v>
       </c>
       <c r="C139" s="5">
-        <v>0.52138860000002296</v>
+        <v>0.53364964000002146</v>
       </c>
       <c r="D139" s="5">
-        <v>1.2724236627682739</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3014482083498091</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>495.05918736000001</v>
+        <v>495.39384570999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-3.5555929999986802E-2</v>
+        <v>-0.11954366000003347</v>
       </c>
       <c r="D140" s="5">
-        <v>-8.6145667097803358E-2</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.28911872613061051</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>494.74335308000002</v>
+        <v>495.07405140999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.31583427999999003</v>
+        <v>-0.3197943000000123</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.76288676467654026</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.77189814998263051</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>495.32686844</v>
+        <v>495.73969846</v>
       </c>
       <c r="C142" s="5">
-        <v>0.5835153599999785</v>
+        <v>0.66564705000001823</v>
       </c>
       <c r="D142" s="5">
-        <v>1.4245336629563177</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6254334907132906</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>495.39028781000002</v>
+        <v>495.89280011</v>
       </c>
       <c r="C143" s="5">
-        <v>6.3419370000019626E-2</v>
+        <v>0.15310164999999643</v>
       </c>
       <c r="D143" s="5">
-        <v>0.15375071135628193</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.37123185935454828</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>495.41778290000002</v>
+        <v>495.88545819000001</v>
       </c>
       <c r="C144" s="5">
-        <v>2.7495090000002165E-2</v>
+        <v>-7.3419199999875673E-3</v>
       </c>
       <c r="D144" s="5">
-        <v>6.6622585197051443E-2</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7765102881550643E-2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>494.99752004999999</v>
+        <v>495.51998467999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.42026285000002872</v>
+        <v>-0.36547351000001527</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.0132238266304383</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.88083810468658763</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>493.86012806999997</v>
+        <v>494.40667280999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.1373919800000181</v>
+        <v>-1.1133118700000182</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.7227468039028868</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6630377466343669</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>494.50503056999997</v>
+        <v>495.03858872000001</v>
       </c>
       <c r="C147" s="5">
-        <v>0.6449025000000006</v>
+        <v>0.631915910000032</v>
       </c>
       <c r="D147" s="5">
-        <v>1.578312041291019</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5445837120553474</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>491.70199838000002</v>
+        <v>492.17484041</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.8030321899999535</v>
+        <v>-2.8637483100000054</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.5939273335263282</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7252136913418141</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>487.21425555000002</v>
+        <v>487.78428095999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.487742830000002</v>
+        <v>-4.390559450000012</v>
       </c>
       <c r="D149" s="5">
-        <v>-10.4189469708726</v>
+        <v>-10.194961992286544</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.4932384962342837</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4486129407994874</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>491.12466892999998</v>
+        <v>491.62526335000001</v>
       </c>
       <c r="C150" s="5">
-        <v>3.9104133799999659</v>
+        <v>3.840982390000022</v>
       </c>
       <c r="D150" s="5">
-        <v>10.06801773381547</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8693851106522068</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>491.85307130000001</v>
+        <v>492.24560098000001</v>
       </c>
       <c r="C151" s="5">
-        <v>0.72840237000002617</v>
+        <v>0.62033762999999453</v>
       </c>
       <c r="D151" s="5">
-        <v>1.7943474541805449</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5247245016976274</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>491.66514111999999</v>
+        <v>492.18630597999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.18793018000002348</v>
+        <v>-5.9295000000020082E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.45754091200095326</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.14445406488473589</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>490.54792923999997</v>
+        <v>491.00073547</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1172118800000135</v>
+        <v>-1.1855705099999909</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.6929415202597506</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8525518595736599</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>490.53654857999999</v>
+        <v>490.95424310999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.1380659999986165E-2</v>
+        <v>-4.6492360000002009E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-2.7836320820273652E-2</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.11356762193293068</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>488.82160390000001</v>
+        <v>489.40540195</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.7149446799999737</v>
+        <v>-1.5488411599999949</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.1155354019383861</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7207074119766315</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>487.2518986</v>
+        <v>487.72267220999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.5697053000000096</v>
+        <v>-1.6827297400000134</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.7861085752215029</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0488396455848674</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>485.99058023999999</v>
+        <v>486.42859677000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.2613183600000184</v>
+        <v>-1.2940754399999719</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.0625170971057769</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1379065824133301</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>485.81187140999998</v>
+        <v>486.15167291</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.17870883000000504</v>
+        <v>-0.27692386000001079</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.44037357353631235</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.68102512437239193</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>484.08318588999998</v>
+        <v>484.61940470000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.7286855199999991</v>
+        <v>-1.5322682099999838</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.1874275968491137</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7173172207443428</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>483.93065795000001</v>
+        <v>484.41616534000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.15252793999997039</v>
+        <v>-0.20323935999999776</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.3774489051711738</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50209601256615555</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>482.82987033000001</v>
+        <v>483.22257055</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.1007876200000055</v>
+        <v>-1.1935947900000201</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.6957246528331313</v>
+        <v>-2.917040730119691</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.8998885336494622</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.93519012154761327</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>481.09786251999998</v>
+        <v>481.47786553999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.7320078100000273</v>
+        <v>-1.7447050100000183</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.2207197397780449</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2476627893308301</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>478.66111979999999</v>
+        <v>479.13900464</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.4367427199999838</v>
+        <v>-2.338860899999986</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.9114661008918716</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6759592547115822</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>477.09974901999999</v>
+        <v>477.50598293000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.5613707800000043</v>
+        <v>-1.63302170999998</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.8448770837140489</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0140884729982673</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>476.84071846000001</v>
+        <v>477.29264059000002</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.25903055999998514</v>
+        <v>-0.21334233999999697</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.64957099780623695</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.53482606241400665</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>474.19050629999998</v>
+        <v>474.5114863</v>
       </c>
       <c r="C166" s="5">
-        <v>-2.6502121600000237</v>
+        <v>-2.7811542900000177</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.4692851912361622</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7725296634394416</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>474.52541210999999</v>
+        <v>474.91586874000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.3349058100000093</v>
+        <v>0.40438244000000623</v>
       </c>
       <c r="D167" s="5">
-        <v>0.85082212377598498</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0274564342437786</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>474.19229660000002</v>
+        <v>474.67498677999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.33311550999997053</v>
+        <v>-0.24088196000002426</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.83915175673092701</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.60695664236518621</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>474.16344829000002</v>
+        <v>474.61343790000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-2.8848310000000765E-2</v>
+        <v>-6.154887999997527E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-7.2979656888294553E-2</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15548745527800278</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>474.68886307000002</v>
+        <v>475.11697450999998</v>
       </c>
       <c r="C170" s="5">
-        <v>0.52541478000000552</v>
+        <v>0.50353660999996919</v>
       </c>
       <c r="D170" s="5">
-        <v>1.337839356301318</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2805838395425928</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>474.17538121000001</v>
+        <v>474.62258252999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.51348186000001306</v>
+        <v>-0.49439197999998896</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.2903725536122512</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2415611187654108</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>473.9921344</v>
+        <v>474.38410167000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.18324681000001419</v>
+        <v>-0.23848085999998148</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.4627599702831664</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.60129353338229663</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>474.06903320999999</v>
+        <v>474.47338817000002</v>
       </c>
       <c r="C173" s="5">
-        <v>7.6898809999988771E-2</v>
+        <v>8.9286500000014257E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>0.19485757265744752</v>
+        <v>0.22609270207927246</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.8144770359820983</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8105905876957928</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>474.53984127000001</v>
+        <v>474.8906508</v>
       </c>
       <c r="C174" s="5">
-        <v>0.4708080600000244</v>
+        <v>0.41726262999998198</v>
       </c>
       <c r="D174" s="5">
-        <v>1.1982766847427939</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0604264715264655</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>475.35843567000001</v>
+        <v>475.71768483</v>
       </c>
       <c r="C175" s="5">
-        <v>0.81859439999999495</v>
+        <v>0.82703402999999298</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0897864405545308</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.109964089852423</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>475.64993461</v>
+        <v>476.05096294999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.29149893999999676</v>
+        <v>0.33327811999998858</v>
       </c>
       <c r="D176" s="5">
-        <v>0.73835002121931392</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84394249165642421</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>479.22212401000002</v>
+        <v>479.55986539999998</v>
       </c>
       <c r="C177" s="5">
-        <v>3.5721894000000134</v>
+        <v>3.5089024499999937</v>
       </c>
       <c r="D177" s="5">
-        <v>9.3938784010692</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2125581112100452</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>477.78993666999997</v>
+        <v>478.2280705</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.4321873400000413</v>
+        <v>-1.3317948999999771</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.5279153816962783</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2821095051726812</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>477.61269871000002</v>
+        <v>477.91674180000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.17723795999995673</v>
+        <v>-0.31132869999999002</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.44423739613863589</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.77841452020749324</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>478.29000464000001</v>
+        <v>478.68762497</v>
       </c>
       <c r="C180" s="5">
-        <v>0.67730592999998862</v>
+        <v>0.77088316999999051</v>
       </c>
       <c r="D180" s="5">
-        <v>1.7150641702964098</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9528731948148526</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>478.94625873000001</v>
+        <v>479.29526353</v>
       </c>
       <c r="C181" s="5">
-        <v>0.65625409000000445</v>
+        <v>0.60763855999999805</v>
       </c>
       <c r="D181" s="5">
-        <v>1.6589831293284618</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5339411194325914</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>477.72924408</v>
+        <v>478.05353860000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.2170146500000101</v>
+        <v>-1.2417249299999753</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.0069745310448259</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0649586683053731</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>479.25782192999998</v>
+        <v>479.61745786</v>
       </c>
       <c r="C183" s="5">
-        <v>1.5285778499999765</v>
+        <v>1.5639192599999774</v>
       </c>
       <c r="D183" s="5">
-        <v>3.9079049437339641</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9971283232245414</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>480.03106185000001</v>
+        <v>480.41969218999998</v>
       </c>
       <c r="C184" s="5">
-        <v>0.77323992000003727</v>
+        <v>0.80223432999997613</v>
       </c>
       <c r="D184" s="5">
-        <v>1.9533665600797168</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0257541229482756</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>481.28563817999998</v>
+        <v>481.69966821999998</v>
       </c>
       <c r="C185" s="5">
-        <v>1.2545763299999635</v>
+        <v>1.2799760300000003</v>
       </c>
       <c r="D185" s="5">
-        <v>3.1817145437053718</v>
+        <v>3.2444128109532011</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5222687972541005</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5230106113792941</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>481.78414602999999</v>
+        <v>482.21376327000002</v>
       </c>
       <c r="C186" s="5">
-        <v>0.49850785000000997</v>
+        <v>0.51409505000003719</v>
       </c>
       <c r="D186" s="5">
-        <v>1.2500458182749252</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2882470768621479</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>481.94313371999999</v>
+        <v>482.38097905000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.15898769000000357</v>
+        <v>0.16721577999999226</v>
       </c>
       <c r="D187" s="5">
-        <v>0.39671683594397766</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41691485055221911</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>481.3632915</v>
+        <v>481.76151761</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.57984221999998908</v>
+        <v>-0.61946144000000913</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.4342454259847481</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5301719829333593</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>486.15837747</v>
+        <v>486.58153895999999</v>
       </c>
       <c r="C189" s="5">
-        <v>4.7950859700000024</v>
+        <v>4.8200213499999904</v>
       </c>
       <c r="D189" s="5">
-        <v>12.630929745030395</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.689189886197649</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>486.98457237999997</v>
+        <v>487.34094906000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.8261949099999697</v>
+        <v>0.75941010000002507</v>
       </c>
       <c r="D190" s="5">
-        <v>2.0584925904105766</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8890058563503898</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>487.63862061999998</v>
+        <v>488.06375771</v>
       </c>
       <c r="C191" s="5">
-        <v>0.65404824000000872</v>
+        <v>0.72280864999999039</v>
       </c>
       <c r="D191" s="5">
-        <v>1.6236274557908326</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7943925883630474</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>489.82093994000002</v>
+        <v>490.12881288</v>
       </c>
       <c r="C192" s="5">
-        <v>2.1823193200000333</v>
+        <v>2.0650551699999937</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5045134375295568</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1971791145892121</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>491.33176982999998</v>
+        <v>491.57840898000001</v>
       </c>
       <c r="C193" s="5">
-        <v>1.5108298899999681</v>
+        <v>1.4495961000000079</v>
       </c>
       <c r="D193" s="5">
-        <v>3.7647856686456427</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6074033480298251</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>491.94584513000001</v>
+        <v>492.36448829</v>
       </c>
       <c r="C194" s="5">
-        <v>0.61407530000002453</v>
+        <v>0.78607930999999098</v>
       </c>
       <c r="D194" s="5">
-        <v>1.5101341932192147</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9358780304607803</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>493.02466195</v>
+        <v>493.50489155999998</v>
       </c>
       <c r="C195" s="5">
-        <v>1.0788168199999859</v>
+        <v>1.1404032699999789</v>
       </c>
       <c r="D195" s="5">
-        <v>2.6635231982199636</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.815093969170035</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>497.22587530999999</v>
+        <v>497.50811834000001</v>
       </c>
       <c r="C196" s="5">
-        <v>4.201213359999997</v>
+        <v>4.0032267800000341</v>
       </c>
       <c r="D196" s="5">
-        <v>10.718686182507554</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.180445258631288</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>500.42548902999999</v>
+        <v>500.73613124000002</v>
       </c>
       <c r="C197" s="5">
-        <v>3.1996137200000021</v>
+        <v>3.2280129000000102</v>
       </c>
       <c r="D197" s="5">
-        <v>8.0011588544819379</v>
+        <v>8.0699850935684658</v>
       </c>
       <c r="E197" s="5">
-        <v>3.9768173682427133</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9519360871358877</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>499.27081577000001</v>
+        <v>499.68625928</v>
       </c>
       <c r="C198" s="5">
-        <v>-1.1546732599999814</v>
+        <v>-1.0498719600000186</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.733989940039605</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4871769174129255</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>500.75721124</v>
+        <v>501.06836103000001</v>
       </c>
       <c r="C199" s="5">
-        <v>1.4863954699999908</v>
+        <v>1.3821017500000039</v>
       </c>
       <c r="D199" s="5">
-        <v>3.6316415690440529</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3700880988012161</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>502.38165993000001</v>
+        <v>502.7920158</v>
       </c>
       <c r="C200" s="5">
-        <v>1.6244486900000084</v>
+        <v>1.723654769999996</v>
       </c>
       <c r="D200" s="5">
-        <v>3.9629927623626049</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2069535804567959</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>503.20134094000002</v>
+        <v>503.61637762999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.8196810100000107</v>
+        <v>0.82436182999998664</v>
       </c>
       <c r="D201" s="5">
-        <v>1.9755739600361366</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9853212485310356</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>503.44877932999998</v>
+        <v>503.82923624</v>
       </c>
       <c r="C202" s="5">
-        <v>0.2474383899999566</v>
+        <v>0.21285861000001205</v>
       </c>
       <c r="D202" s="5">
-        <v>0.59167255704888344</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50837296412955535</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>504.31687498000002</v>
+        <v>504.65201664</v>
       </c>
       <c r="C203" s="5">
-        <v>0.86809565000004341</v>
+        <v>0.82278039999999919</v>
       </c>
       <c r="D203" s="5">
-        <v>2.0888937915972239</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9773623996841128</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>505.17949783</v>
+        <v>505.38631315999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.86262284999997974</v>
+        <v>0.73429651999998669</v>
       </c>
       <c r="D204" s="5">
-        <v>2.0719938037676799</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7601076105278501</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>506.59164142999998</v>
+        <v>507.03288878000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.412143599999979</v>
+        <v>1.6465756200000214</v>
       </c>
       <c r="D205" s="5">
-        <v>3.4064515841894849</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9804890117801861</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>508.60627393999999</v>
+        <v>509.02925938999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.0146325100000126</v>
+        <v>1.9963706099999854</v>
       </c>
       <c r="D206" s="5">
-        <v>4.8779813890165391</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8285043586996812</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>509.63939393999999</v>
+        <v>509.92278334999997</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0331199999999967</v>
+        <v>0.8935239599999818</v>
       </c>
       <c r="D207" s="5">
-        <v>2.4649492556414243</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1268744131460515</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>510.33040046000002</v>
+        <v>510.70286974999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.69100652000003038</v>
+        <v>0.78008640000001606</v>
       </c>
       <c r="D208" s="5">
-        <v>1.6392365301078682</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8513005547516448</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>512.25177349000001</v>
+        <v>512.55329011000003</v>
       </c>
       <c r="C209" s="5">
-        <v>1.9213730299999838</v>
+        <v>1.8504203600000437</v>
       </c>
       <c r="D209" s="5">
-        <v>4.612689338791176</v>
+        <v>4.4356390149275393</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3632458216553909</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3599572974166039</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>514.76291835999996</v>
+        <v>515.17510347999996</v>
       </c>
       <c r="C210" s="5">
-        <v>2.5111448699999528</v>
+        <v>2.6218133699999271</v>
       </c>
       <c r="D210" s="5">
-        <v>6.0438299119970118</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3139113823558635</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>516.25691998000002</v>
+        <v>516.55541130999995</v>
       </c>
       <c r="C211" s="5">
-        <v>1.4940016200000628</v>
+        <v>1.3803078299999925</v>
       </c>
       <c r="D211" s="5">
-        <v>3.5389079627616171</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2629628059628768</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>518.74622850000003</v>
+        <v>519.07215183000005</v>
       </c>
       <c r="C212" s="5">
-        <v>2.4893085200000087</v>
+        <v>2.5167405200000985</v>
       </c>
       <c r="D212" s="5">
-        <v>5.9421529023378827</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0058347195668826</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>520.42814446</v>
+        <v>520.73926204999998</v>
       </c>
       <c r="C213" s="5">
-        <v>1.6819159599999693</v>
+        <v>1.6671102199999268</v>
       </c>
       <c r="D213" s="5">
-        <v>3.9608621187494197</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9228680615222222</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>522.80450713000005</v>
+        <v>523.10890410000002</v>
       </c>
       <c r="C214" s="5">
-        <v>2.3763626700000486</v>
+        <v>2.3696420500000386</v>
       </c>
       <c r="D214" s="5">
-        <v>5.619127843318017</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5994046110405815</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>525.78947903999995</v>
+        <v>526.02315619000001</v>
       </c>
       <c r="C215" s="5">
-        <v>2.9849719099998993</v>
+        <v>2.9142520899999909</v>
       </c>
       <c r="D215" s="5">
-        <v>7.0707449503514486</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8939200197193795</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>527.02564170000005</v>
+        <v>527.43135686000005</v>
       </c>
       <c r="C216" s="5">
-        <v>1.2361626600001046</v>
+        <v>1.408200670000042</v>
       </c>
       <c r="D216" s="5">
-        <v>2.8580409175063215</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.26020855454352</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>528.03410737000002</v>
+        <v>528.46895523000001</v>
       </c>
       <c r="C217" s="5">
-        <v>1.0084656699999641</v>
+        <v>1.0375983699999551</v>
       </c>
       <c r="D217" s="5">
-        <v>2.3205254798006836</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3864317187608064</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>530.33781019000003</v>
+        <v>530.66202090000002</v>
       </c>
       <c r="C218" s="5">
-        <v>2.3037028200000123</v>
+        <v>2.19306567000001</v>
       </c>
       <c r="D218" s="5">
-        <v>5.3628190819680732</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0950643965865572</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>531.77797357999998</v>
+        <v>532.15006202999996</v>
       </c>
       <c r="C219" s="5">
-        <v>1.4401633899999524</v>
+        <v>1.4880411299999423</v>
       </c>
       <c r="D219" s="5">
-        <v>3.3077836582799058</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.41733120826615</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>533.39307042999997</v>
+        <v>533.86366669999995</v>
       </c>
       <c r="C220" s="5">
-        <v>1.6150968499999863</v>
+        <v>1.7136046699999952</v>
       </c>
       <c r="D220" s="5">
-        <v>3.7060980353956552</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9333616152539275</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>534.16314729999999</v>
+        <v>534.43785721999996</v>
       </c>
       <c r="C221" s="5">
-        <v>0.77007687000002534</v>
+        <v>0.57419052000000192</v>
       </c>
       <c r="D221" s="5">
-        <v>1.7463021248166122</v>
+        <v>1.298307479830263</v>
       </c>
       <c r="E221" s="5">
-        <v>4.2774617764066658</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2697154680839677</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>535.50130940999998</v>
+        <v>535.83050017000005</v>
       </c>
       <c r="C222" s="5">
-        <v>1.3381621099999848</v>
+        <v>1.392642950000095</v>
       </c>
       <c r="D222" s="5">
-        <v>3.0479555851092854</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.172177883638283</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>538.28377215</v>
+        <v>538.47631483999999</v>
       </c>
       <c r="C223" s="5">
-        <v>2.7824627400000281</v>
+        <v>2.6458146699999361</v>
       </c>
       <c r="D223" s="5">
-        <v>6.4165072757799813</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0889369475513933</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>538.08032634999995</v>
+        <v>538.53004610999994</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.20344580000005408</v>
+        <v>5.3731269999957476E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.45260161714940628</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.119806424164004</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>538.06996880999998</v>
+        <v>538.58599663999996</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.0357539999972687E-2</v>
+        <v>5.5950530000018261E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.3096425597890491E-2</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12474515658220664</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>538.69477276999999</v>
+        <v>539.02062369999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.62480396000000837</v>
+        <v>0.43462706000002527</v>
       </c>
       <c r="D226" s="5">
-        <v>1.4023673574086626</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97268321298626947</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>539.63325511000005</v>
+        <v>540.06245917000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.93848234000006414</v>
+        <v>1.0418354700000236</v>
       </c>
       <c r="D227" s="5">
-        <v>2.1107175509290421</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3442125799187252</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>541.12873332000004</v>
+        <v>541.52181416999997</v>
       </c>
       <c r="C228" s="5">
-        <v>1.4954782099999875</v>
+        <v>1.4593549999999595</v>
       </c>
       <c r="D228" s="5">
-        <v>3.3767028294398704</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2912651081968836</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>542.42734624000002</v>
+        <v>542.75296678999996</v>
       </c>
       <c r="C229" s="5">
-        <v>1.2986129199999823</v>
+        <v>1.2311526199999889</v>
       </c>
       <c r="D229" s="5">
-        <v>2.918103109300163</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7625802561066282</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>537.73194953999996</v>
+        <v>538.05959974999996</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.6953967000000603</v>
+        <v>-4.6933670399999983</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.9069731864234729</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8972309502684759</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>537.36459134999996</v>
+        <v>537.71165739000003</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.36735819000000447</v>
+        <v>-0.34794235999993361</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.8167214608562956</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.77323966097622154</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>538.94448207999994</v>
+        <v>539.32626565999999</v>
       </c>
       <c r="C232" s="5">
-        <v>1.5798907299999883</v>
+        <v>1.6146082699999624</v>
       </c>
       <c r="D232" s="5">
-        <v>3.5857001050099147</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6633961521019165</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>538.52169712</v>
+        <v>538.84948307000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.42278495999994448</v>
+        <v>-0.4767825899999707</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.93731120158039305</v>
+        <v>-1.0556975973388449</v>
       </c>
       <c r="E233" s="5">
-        <v>0.81595854038805093</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.82547031247901526</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>535.17558312000006</v>
+        <v>535.64908871</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.3461139999999432</v>
+        <v>-3.2003943600000184</v>
       </c>
       <c r="D234" s="5">
-        <v>-7.206614074998285</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8989030720762567</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>533.64911884000003</v>
+        <v>534.05214883999997</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.5264642800000274</v>
+        <v>-1.5969398700000283</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.3695351754923664</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5194973167340882</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>531.06371939999997</v>
+        <v>531.42776930000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.5853994400000602</v>
+        <v>-2.6243795399999499</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.6612681931179516</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7401097099914145</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>528.46415147000005</v>
+        <v>528.78276143000005</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.599567929999921</v>
+        <v>-2.6450078699999722</v>
       </c>
       <c r="D237" s="5">
-        <v>-5.7184329997093553</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8117929542765623</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>526.42932178000001</v>
+        <v>526.97010848000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.0348296900000378</v>
+        <v>-1.8126529500000288</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.5239443817397422</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0368902430331417</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>524.15354945000001</v>
+        <v>524.67387360999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.2757723299999952</v>
+        <v>-2.2962348700000348</v>
       </c>
       <c r="D239" s="5">
-        <v>-5.0660571617530898</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1054018987005456</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>521.76666075000003</v>
+        <v>522.25190511999995</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.3868886999999859</v>
+        <v>-2.4219684900000402</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.3297477870837273</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4008729062643308</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>521.21171864999997</v>
+        <v>521.63252548000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.55494210000006206</v>
+        <v>-0.61937963999992007</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.2688599132280376</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4139278512247833</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>521.99390358000005</v>
+        <v>522.40899210999999</v>
       </c>
       <c r="C242" s="5">
-        <v>0.78218493000008493</v>
+        <v>0.77646662999995897</v>
       </c>
       <c r="D242" s="5">
-        <v>1.8157843293941323</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.800934826488465</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>519.51608815999998</v>
+        <v>519.94086970000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.4778154200000699</v>
+        <v>-2.4681224099999781</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.5498083483956346</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5243800506692526</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>516.29536458999996</v>
+        <v>516.79763630000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-3.2207235700000183</v>
+        <v>-3.1432333999999855</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.1908710500034552</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0180289320329381</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>517.13550487999998</v>
+        <v>517.31638791</v>
       </c>
       <c r="C245" s="5">
-        <v>0.84014029000002211</v>
+        <v>0.51875160999998116</v>
       </c>
       <c r="D245" s="5">
-        <v>1.9702683884099903</v>
+        <v>1.2112094147805896</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.9712777320529136</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9961243049392969</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>518.51248811999994</v>
+        <v>518.92631503999996</v>
       </c>
       <c r="C246" s="5">
-        <v>1.3769832399999586</v>
+        <v>1.60992712999996</v>
       </c>
       <c r="D246" s="5">
-        <v>3.2424672409017807</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7990781850950173</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>518.79653437000002</v>
+        <v>519.12152586000002</v>
       </c>
       <c r="C247" s="5">
-        <v>0.284046250000074</v>
+        <v>0.19521082000005663</v>
       </c>
       <c r="D247" s="5">
-        <v>0.65935607619360681</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.45235374525778305</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>519.94861885</v>
+        <v>520.31851408</v>
       </c>
       <c r="C248" s="5">
-        <v>1.152084479999985</v>
+        <v>1.1969882199999802</v>
       </c>
       <c r="D248" s="5">
-        <v>2.6976135419342739</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8023162160095483</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>520.84165027999995</v>
+        <v>521.27111001000003</v>
       </c>
       <c r="C249" s="5">
-        <v>0.89303142999995089</v>
+        <v>0.95259593000002951</v>
       </c>
       <c r="D249" s="5">
-        <v>2.0806268902048952</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2192100871761822</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>521.36676242999999</v>
+        <v>521.70564259000002</v>
       </c>
       <c r="C250" s="5">
-        <v>0.52511215000004086</v>
+        <v>0.43453257999999551</v>
       </c>
       <c r="D250" s="5">
-        <v>1.2165703445806919</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0049213178373817</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>522.28063892</v>
+        <v>522.69069652999997</v>
       </c>
       <c r="C251" s="5">
-        <v>0.91387649000000692</v>
+        <v>0.9850539399999434</v>
       </c>
       <c r="D251" s="5">
-        <v>2.1238144320163022</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2894477221756082</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>523.37183899000001</v>
+        <v>523.75480623999999</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0912000700000135</v>
+        <v>1.0641097100000252</v>
       </c>
       <c r="D252" s="5">
-        <v>2.5361696987526328</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4705375937938756</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>524.2852484</v>
+        <v>524.70251218999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.91340940999998566</v>
+        <v>0.94770594999999958</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1145079645889853</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1930748842578396</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>525.45402219000005</v>
+        <v>525.86164987999996</v>
       </c>
       <c r="C254" s="5">
-        <v>1.1687737900000457</v>
+        <v>1.1591376899999659</v>
       </c>
       <c r="D254" s="5">
-        <v>2.7081695848619081</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6834078707312026</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>526.85796748999996</v>
+        <v>527.26354946000004</v>
       </c>
       <c r="C255" s="5">
-        <v>1.4039452999999185</v>
+        <v>1.4018995800000766</v>
       </c>
       <c r="D255" s="5">
-        <v>3.2537839208165442</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2464174537012891</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>527.22499195</v>
+        <v>527.44635831999994</v>
       </c>
       <c r="C256" s="5">
-        <v>0.36702446000003874</v>
+        <v>0.18280885999990915</v>
       </c>
       <c r="D256" s="5">
-        <v>0.83916499473899453</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41684929296574857</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>529.36325897999996</v>
+        <v>529.61262949000002</v>
       </c>
       <c r="C257" s="5">
-        <v>2.1382670299999518</v>
+        <v>2.1662711700000727</v>
       </c>
       <c r="D257" s="5">
-        <v>4.9768840580837637</v>
+        <v>5.0413799465979237</v>
       </c>
       <c r="E257" s="5">
-        <v>2.3645164535429419</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3769286779562249</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>530.86765222999998</v>
+        <v>530.90402606999999</v>
       </c>
       <c r="C258" s="5">
-        <v>1.504393250000021</v>
+        <v>1.2913965799999687</v>
       </c>
       <c r="D258" s="5">
-        <v>3.4640825926407937</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9656176969679482</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>531.21241414999997</v>
+        <v>531.15743280000004</v>
       </c>
       <c r="C259" s="5">
-        <v>0.34476191999999628</v>
+        <v>0.25340673000005154</v>
       </c>
       <c r="D259" s="5">
-        <v>0.7821068770135442</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5742801504221795</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>533.81104160999996</v>
+        <v>533.87417454000001</v>
       </c>
       <c r="C260" s="5">
-        <v>2.5986274599999888</v>
+        <v>2.7167417399999749</v>
       </c>
       <c r="D260" s="5">
-        <v>6.0308014155489698</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3133484588935307</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>538.01431941999999</v>
+        <v>538.04097191000005</v>
       </c>
       <c r="C261" s="5">
-        <v>4.2032778100000314</v>
+        <v>4.1667973700000402</v>
       </c>
       <c r="D261" s="5">
-        <v>9.8690537072462892</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7784834755800567</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>537.81975738999995</v>
+        <v>537.85563461000004</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.1945620300000428</v>
+        <v>-0.18533730000001469</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.43309372006093971</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.41257802679252054</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>539.12091585999997</v>
+        <v>539.12429344999998</v>
       </c>
       <c r="C263" s="5">
-        <v>1.3011584700000185</v>
+        <v>1.2686588399999437</v>
       </c>
       <c r="D263" s="5">
-        <v>2.9421286137258473</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.867492049210596</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>540.19930095999996</v>
+        <v>540.19104347999996</v>
       </c>
       <c r="C264" s="5">
-        <v>1.0783850999999913</v>
+        <v>1.0667500299999801</v>
       </c>
       <c r="D264" s="5">
-        <v>2.426902774335149</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4004172741785457</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>541.86547742000005</v>
+        <v>541.87588889000006</v>
       </c>
       <c r="C265" s="5">
-        <v>1.6661764600000879</v>
+        <v>1.6848454100000936</v>
       </c>
       <c r="D265" s="5">
-        <v>3.764686536123163</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8076540639508938</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>543.06692176000001</v>
+        <v>543.06360825000002</v>
       </c>
       <c r="C266" s="5">
-        <v>1.2014443399999664</v>
+        <v>1.18771935999996</v>
       </c>
       <c r="D266" s="5">
-        <v>2.6933722799239224</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6621802911081627</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>544.38845859000003</v>
+        <v>544.38280177000001</v>
       </c>
       <c r="C267" s="5">
-        <v>1.3215368300000137</v>
+        <v>1.3191935199999989</v>
       </c>
       <c r="D267" s="5">
-        <v>2.9595659692808862</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9542661116235935</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>546.50220538999997</v>
+        <v>546.53468693000002</v>
       </c>
       <c r="C268" s="5">
-        <v>2.1137467999999444</v>
+        <v>2.1518851600000062</v>
       </c>
       <c r="D268" s="5">
-        <v>4.7601508176839724</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8479658385212288</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>549.30596359000003</v>
+        <v>549.16089208999995</v>
       </c>
       <c r="C269" s="5">
-        <v>2.8037582000000612</v>
+        <v>2.6262051599999268</v>
       </c>
       <c r="D269" s="5">
-        <v>6.3331651975138348</v>
+        <v>5.9210935063225056</v>
       </c>
       <c r="E269" s="5">
-        <v>3.7673004825507839</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6910491766074971</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>549.17472411000006</v>
+        <v>549.22093992999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.13123947999997654</v>
+        <v>6.0047840000038377E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-0.28632602664424578</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.13129259542774552</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>549.81472266000003</v>
+        <v>549.78373175000002</v>
       </c>
       <c r="C271" s="5">
-        <v>0.63999854999997297</v>
+        <v>0.56279182000002947</v>
       </c>
       <c r="D271" s="5">
-        <v>1.4074573402146573</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2366051118589683</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>551.93205996999995</v>
+        <v>551.98187883000003</v>
       </c>
       <c r="C272" s="5">
-        <v>2.1173373099999253</v>
+        <v>2.1981470800000125</v>
       </c>
       <c r="D272" s="5">
-        <v>4.7203485761757591</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9047678342990064</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>553.54858411999999</v>
+        <v>553.57314975999998</v>
       </c>
       <c r="C273" s="5">
-        <v>1.616524150000032</v>
+        <v>1.5912709299999506</v>
       </c>
       <c r="D273" s="5">
-        <v>3.5717876283548611</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5147794636885887</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>555.42041922999999</v>
+        <v>555.44620151000004</v>
       </c>
       <c r="C274" s="5">
-        <v>1.8718351100000064</v>
+        <v>1.8730517500000587</v>
       </c>
       <c r="D274" s="5">
-        <v>4.1341489231234929</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1366991970780864</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>557.02549806000002</v>
+        <v>557.03061262000006</v>
       </c>
       <c r="C275" s="5">
-        <v>1.6050788300000249</v>
+        <v>1.5844111100000191</v>
       </c>
       <c r="D275" s="5">
-        <v>3.5234661527121514</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4772183339972118</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>558.25651973000004</v>
+        <v>558.25501212999995</v>
       </c>
       <c r="C276" s="5">
-        <v>1.2310216700000183</v>
+        <v>1.2243995099998983</v>
       </c>
       <c r="D276" s="5">
-        <v>2.6844633784035343</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6698227361011462</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>559.77657399999998</v>
+        <v>559.77691167</v>
       </c>
       <c r="C277" s="5">
-        <v>1.520054269999946</v>
+        <v>1.5218995400000495</v>
       </c>
       <c r="D277" s="5">
-        <v>3.3168108591931089</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3209069687247572</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>561.15412505999996</v>
+        <v>561.15036168999995</v>
       </c>
       <c r="C278" s="5">
-        <v>1.3775510599999734</v>
+        <v>1.3734500199999502</v>
       </c>
       <c r="D278" s="5">
-        <v>2.9933726331768495</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9843387880880812</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>562.87301336999997</v>
+        <v>562.86771280999994</v>
       </c>
       <c r="C279" s="5">
-        <v>1.7188883100000112</v>
+        <v>1.7173511199999894</v>
       </c>
       <c r="D279" s="5">
-        <v>3.7383195326981644</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7349453788390052</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>567.01636512000005</v>
+        <v>567.04505827000003</v>
       </c>
       <c r="C280" s="5">
-        <v>4.1433517500000789</v>
+        <v>4.1773454600000832</v>
       </c>
       <c r="D280" s="5">
-        <v>9.1998388183603286</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2785165577695459</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>565.48378823999997</v>
+        <v>565.35433869999997</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.5325768800000787</v>
+        <v>-1.6907195700000557</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.195670441840337</v>
+        <v>-3.5198625603811262</v>
       </c>
       <c r="E281" s="5">
-        <v>2.9451390886546136</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9487618006393213</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>566.82522515000005</v>
+        <v>566.87537030999999</v>
       </c>
       <c r="C282" s="5">
-        <v>1.341436910000084</v>
+        <v>1.5210316100000227</v>
       </c>
       <c r="D282" s="5">
-        <v>2.8840675219952816</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2766885144574154</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>568.64735813000004</v>
+        <v>568.63059037999994</v>
       </c>
       <c r="C283" s="5">
-        <v>1.8221329799999921</v>
+        <v>1.7552200699999503</v>
       </c>
       <c r="D283" s="5">
-        <v>3.9264946629217423</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7795007724063856</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>570.04402499000003</v>
+        <v>570.07752488000006</v>
       </c>
       <c r="C284" s="5">
-        <v>1.3966668599999821</v>
+        <v>1.4469345000001113</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9874879827105794</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0966131958318099</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>572.06743675999996</v>
+        <v>572.08320917000003</v>
       </c>
       <c r="C285" s="5">
-        <v>2.0234117699999388</v>
+        <v>2.0056842899999765</v>
       </c>
       <c r="D285" s="5">
-        <v>4.3436334655329922</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3045808318605605</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>573.16784515999996</v>
+        <v>573.18762178999998</v>
       </c>
       <c r="C286" s="5">
-        <v>1.1004083999999921</v>
+        <v>1.1044126199999482</v>
       </c>
       <c r="D286" s="5">
-        <v>2.3328548684710126</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3413688741557026</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>574.92047376999994</v>
+        <v>574.92417366999996</v>
       </c>
       <c r="C287" s="5">
-        <v>1.7526286099999879</v>
+        <v>1.7365518799999791</v>
       </c>
       <c r="D287" s="5">
-        <v>3.7316955584235423</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6967629368163335</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>576.96965422000005</v>
+        <v>576.97088222000002</v>
       </c>
       <c r="C288" s="5">
-        <v>2.0491804500001081</v>
+        <v>2.0467085500000621</v>
       </c>
       <c r="D288" s="5">
-        <v>4.361993524857577</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3565996701714127</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>578.87142335999999</v>
+        <v>578.86776278000002</v>
       </c>
       <c r="C289" s="5">
-        <v>1.9017691399999421</v>
+        <v>1.8968805599999996</v>
       </c>
       <c r="D289" s="5">
-        <v>4.0278598754458494</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0173094529348141</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>579.92853051999998</v>
+        <v>579.92688484999996</v>
       </c>
       <c r="C290" s="5">
-        <v>1.0571071599999868</v>
+        <v>1.059122069999944</v>
       </c>
       <c r="D290" s="5">
-        <v>2.2135267150443783</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2178025439965721</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>579.89169160999995</v>
+        <v>579.88847091000002</v>
       </c>
       <c r="C291" s="5">
-        <v>-3.6838910000028591E-2</v>
+        <v>-3.8413939999941249E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-7.6201200870162911E-2</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9458185391045877E-2</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>581.90764087000002</v>
+        <v>581.92803044000004</v>
       </c>
       <c r="C292" s="5">
-        <v>2.0159492600000704</v>
+        <v>2.0395595300000195</v>
       </c>
       <c r="D292" s="5">
-        <v>4.2524045561909141</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3031993849177219</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>582.96932447999995</v>
+        <v>582.87498848999996</v>
       </c>
       <c r="C293" s="5">
-        <v>1.0616836099999318</v>
+        <v>0.94695804999992106</v>
       </c>
       <c r="D293" s="5">
-        <v>2.2114897696865921</v>
+        <v>1.9703044445041673</v>
       </c>
       <c r="E293" s="5">
-        <v>3.0921374942368463</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0990563953728012</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>586.51874870999995</v>
+        <v>586.55845666000005</v>
       </c>
       <c r="C294" s="5">
-        <v>3.5494242299999996</v>
+        <v>3.6834681700000829</v>
       </c>
       <c r="D294" s="5">
-        <v>7.5559290786774591</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.852587383819154</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>587.14323697999998</v>
+        <v>587.13749634999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.62448827000002893</v>
+        <v>0.57903968999994504</v>
       </c>
       <c r="D295" s="5">
-        <v>1.2851933252437941</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1910709602108049</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>588.11786358999996</v>
+        <v>588.13787057000002</v>
       </c>
       <c r="C296" s="5">
-        <v>0.97462660999997297</v>
+        <v>1.0003742200000261</v>
       </c>
       <c r="D296" s="5">
-        <v>2.010223107139808</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0638480766406397</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>589.34182526999996</v>
+        <v>589.35642874999996</v>
       </c>
       <c r="C297" s="5">
-        <v>1.2239616800000022</v>
+        <v>1.2185581799999454</v>
       </c>
       <c r="D297" s="5">
-        <v>2.5261654522920507</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.514799110580701</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>590.72550606000004</v>
+        <v>590.73823947000005</v>
       </c>
       <c r="C298" s="5">
-        <v>1.3836807900000849</v>
+        <v>1.3818107200000895</v>
       </c>
       <c r="D298" s="5">
-        <v>2.8540767647776688</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8500980128895792</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>592.75211652999997</v>
+        <v>592.73351077999996</v>
       </c>
       <c r="C299" s="5">
-        <v>2.0266104699999232</v>
+        <v>1.9952713099999073</v>
       </c>
       <c r="D299" s="5">
-        <v>4.1954331342040518</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1292551847801118</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>594.78641324</v>
+        <v>594.79363663000004</v>
       </c>
       <c r="C300" s="5">
-        <v>2.0342967100000351</v>
+        <v>2.0601258500000768</v>
       </c>
       <c r="D300" s="5">
-        <v>4.1969751306524028</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2514222881931074</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>597.34643609</v>
+        <v>597.34532248000005</v>
       </c>
       <c r="C301" s="5">
-        <v>2.5600228499999957</v>
+        <v>2.5516858500000126</v>
       </c>
       <c r="D301" s="5">
-        <v>5.2889636969001508</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2712656460244034</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>598.65024562999997</v>
+        <v>598.65187835999996</v>
       </c>
       <c r="C302" s="5">
-        <v>1.3038095399999747</v>
+        <v>1.3065558799999053</v>
       </c>
       <c r="D302" s="5">
-        <v>2.6508753637266791</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6565315150409052</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>600.50807956000006</v>
+        <v>600.50767670000005</v>
       </c>
       <c r="C303" s="5">
-        <v>1.8578339300000835</v>
+        <v>1.8557983400000921</v>
       </c>
       <c r="D303" s="5">
-        <v>3.788271618875827</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7840393682723183</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>601.64840355000001</v>
+        <v>601.65782861000002</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1403239899999562</v>
+        <v>1.1501519099999769</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3026688735491518</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3227256055156964</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>604.64223068000001</v>
+        <v>604.59374621999996</v>
       </c>
       <c r="C305" s="5">
-        <v>2.9938271299999997</v>
+        <v>2.9359176099999331</v>
       </c>
       <c r="D305" s="5">
-        <v>6.1374129565770597</v>
+        <v>6.0153968754888876</v>
       </c>
       <c r="E305" s="5">
-        <v>3.7176752343413666</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7261433684544931</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>605.11995166999998</v>
+        <v>605.14311934</v>
       </c>
       <c r="C306" s="5">
-        <v>0.47772098999996615</v>
+        <v>0.54937312000004113</v>
       </c>
       <c r="D306" s="5">
-        <v>0.95223728682682918</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0958638621578309</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>606.24879525999995</v>
+        <v>606.25089668999999</v>
       </c>
       <c r="C307" s="5">
-        <v>1.128843589999974</v>
+        <v>1.1077773499999921</v>
       </c>
       <c r="D307" s="5">
-        <v>2.2616964781496218</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2189775192210437</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>606.77940721000004</v>
+        <v>606.79054374999998</v>
       </c>
       <c r="C308" s="5">
-        <v>0.5306119500000932</v>
+        <v>0.53964705999999296</v>
       </c>
       <c r="D308" s="5">
-        <v>1.0553561875905615</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0734108275340493</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>608.10920062000002</v>
+        <v>608.12030321999998</v>
       </c>
       <c r="C309" s="5">
-        <v>1.3297934099999793</v>
+        <v>1.3297594699999991</v>
       </c>
       <c r="D309" s="5">
-        <v>2.6618039516076664</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.661685752448828</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>609.95822806000001</v>
+        <v>609.96787286999995</v>
       </c>
       <c r="C310" s="5">
-        <v>1.8490274399999862</v>
+        <v>1.8475696499999685</v>
       </c>
       <c r="D310" s="5">
-        <v>3.7103829720930515</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7073397960585286</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>609.90016059000004</v>
+        <v>609.85502369999995</v>
       </c>
       <c r="C311" s="5">
-        <v>-5.8067469999969035E-2</v>
+        <v>-0.11284917000000405</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.11417911549712612</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.22178429369589248</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>610.36756489000004</v>
+        <v>610.37996952000003</v>
       </c>
       <c r="C312" s="5">
-        <v>0.46740429999999833</v>
+        <v>0.5249458200000845</v>
       </c>
       <c r="D312" s="5">
-        <v>0.92352055622042517</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0378299731161666</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>610.62002351000001</v>
+        <v>610.62174353</v>
       </c>
       <c r="C313" s="5">
-        <v>0.25245861999997032</v>
+        <v>0.2417740099999719</v>
       </c>
       <c r="D313" s="5">
-        <v>0.49747151209695861</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4763618212930254</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>611.93353272000002</v>
+        <v>611.93739786000003</v>
       </c>
       <c r="C314" s="5">
-        <v>1.3135092100000065</v>
+        <v>1.3156543300000294</v>
       </c>
       <c r="D314" s="5">
-        <v>2.6120887790862302</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6163978587441461</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>611.49424136000005</v>
+        <v>611.49353443999996</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.43929135999997015</v>
+        <v>-0.44386342000007062</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.85805602555079075</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.86694545710791493</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>609.05983263999997</v>
+        <v>609.06438777999995</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.4344087200000786</v>
+        <v>-2.4291466600000149</v>
       </c>
       <c r="D316" s="5">
-        <v>-4.6740706750326151</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6641924953174208</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>609.11762151000005</v>
+        <v>609.10802472</v>
       </c>
       <c r="C317" s="5">
-        <v>5.7788870000081261E-2</v>
+        <v>4.3636940000055802E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>0.11391794431303559</v>
+        <v>8.6008915081947634E-2</v>
       </c>
       <c r="E317" s="5">
-        <v>0.74017172518150431</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74666311522801898</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>609.61548501000004</v>
+        <v>609.62790485999994</v>
       </c>
       <c r="C318" s="5">
-        <v>0.49786349999999402</v>
+        <v>0.51988013999994109</v>
       </c>
       <c r="D318" s="5">
-        <v>0.98524364713103996</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0290343643123645</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>610.1987977</v>
+        <v>610.20415988000002</v>
       </c>
       <c r="C319" s="5">
-        <v>0.583312689999957</v>
+        <v>0.576255020000076</v>
       </c>
       <c r="D319" s="5">
-        <v>1.1542862271312737</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1402241433152271</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>610.16270269999995</v>
+        <v>610.17069047999996</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.6095000000045729E-2</v>
+        <v>-3.3469400000058158E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.0960334787073531E-2</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5799561368762305E-2</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>610.02457904000005</v>
+        <v>610.03322026000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.13812365999990561</v>
+        <v>-0.13747021999995468</v>
       </c>
       <c r="D321" s="5">
-        <v>-0.27130826363018778</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2700228089894563</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>608.40958923000005</v>
+        <v>608.41677971000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.6149898099999973</v>
+        <v>-1.616440549999993</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.1310487087666372</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1337767102427305</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>608.91518027999996</v>
+        <v>608.84440633999998</v>
       </c>
       <c r="C323" s="5">
-        <v>0.50559104999990723</v>
+        <v>0.42762662999996337</v>
       </c>
       <c r="D323" s="5">
-        <v>1.0017756881921969</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84668981992404024</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>610.15528967</v>
+        <v>610.16947121999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.2401093900000433</v>
+        <v>1.3250648800000135</v>
       </c>
       <c r="D324" s="5">
-        <v>2.4714671321349302</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6431216231314947</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>609.57533206000005</v>
+        <v>609.57843499000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.57995760999995127</v>
+        <v>-0.59103622999998606</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.1346658252426089</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1561986683110703</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>609.37645439000005</v>
+        <v>609.38235744999997</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.19887767000000167</v>
+        <v>-0.19607754000003297</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.39080555839711151</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.38531092207035877</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>610.38574595</v>
+        <v>610.38997283000003</v>
       </c>
       <c r="C327" s="5">
-        <v>1.0092915599999515</v>
+        <v>1.0076153800000611</v>
       </c>
       <c r="D327" s="5">
-        <v>2.0057288889401947</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0023479515344</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>609.80157144999998</v>
+        <v>609.81254206999995</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.58417450000001736</v>
+        <v>-0.57743076000008386</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.1424433890743879</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1293157307987411</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>610.67984234000005</v>
+        <v>610.67869136000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.87827089000006708</v>
+        <v>0.86614929000006669</v>
       </c>
       <c r="D329" s="5">
-        <v>1.742064802087917</v>
+        <v>1.7178021313024816</v>
       </c>
       <c r="E329" s="5">
-        <v>0.25647276894193993</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25786339635271993</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>611.61236871000006</v>
+        <v>611.62548855</v>
       </c>
       <c r="C330" s="5">
-        <v>0.93252637000000504</v>
+        <v>0.94679718999998386</v>
       </c>
       <c r="D330" s="5">
-        <v>1.8479044834510017</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8764288531632145</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>611.59886008000001</v>
+        <v>611.60709689999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-1.3508630000046651E-2</v>
+        <v>-1.8391650000012305E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-2.6501077761276193E-2</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6078173197706676E-2</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>612.49149517000001</v>
+        <v>612.50624732999995</v>
       </c>
       <c r="C332" s="5">
-        <v>0.89263508999999885</v>
+        <v>0.89915042999996331</v>
       </c>
       <c r="D332" s="5">
-        <v>1.7655406142575103</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7785075228457181</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>613.79929632999995</v>
+        <v>613.79968269999995</v>
       </c>
       <c r="C333" s="5">
-        <v>1.30780115999994</v>
+        <v>1.2934353699999974</v>
       </c>
       <c r="D333" s="5">
-        <v>2.5925638064083767</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5636912671228362</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>615.19134613000006</v>
+        <v>615.19120000999999</v>
       </c>
       <c r="C334" s="5">
-        <v>1.3920498000001089</v>
+        <v>1.3915173100000402</v>
       </c>
       <c r="D334" s="5">
-        <v>2.7557129957171966</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7546439403490108</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>616.42280135999999</v>
+        <v>616.34123264000004</v>
       </c>
       <c r="C335" s="5">
-        <v>1.2314552299999377</v>
+        <v>1.1500326300000552</v>
       </c>
       <c r="D335" s="5">
-        <v>2.4287154100111952</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2664775153553585</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>615.03437056999996</v>
+        <v>615.04216900999995</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.3884307900000294</v>
+        <v>-1.2990636300000915</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.6696464461579805</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5001274918163841</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>615.91991646999998</v>
+        <v>615.91802321</v>
       </c>
       <c r="C337" s="5">
-        <v>0.88554590000001099</v>
+        <v>0.87585420000004888</v>
       </c>
       <c r="D337" s="5">
-        <v>1.7415463177983481</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7223147351511869</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>612.42279755000004</v>
+        <v>612.43286381999997</v>
       </c>
       <c r="C338" s="5">
-        <v>-3.4971189199999344</v>
+        <v>-3.4851593900000353</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.6046582617057092</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.582789377368659</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>617.19572518999996</v>
+        <v>617.20507222000003</v>
       </c>
       <c r="C339" s="5">
-        <v>4.7729276399999208</v>
+        <v>4.7722084000000677</v>
       </c>
       <c r="D339" s="5">
-        <v>9.7636965685290669</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7619942458653455</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>618.42052165999996</v>
+        <v>618.44009047999998</v>
       </c>
       <c r="C340" s="5">
-        <v>1.2247964700000011</v>
+        <v>1.2350182599999471</v>
       </c>
       <c r="D340" s="5">
-        <v>2.4075085678972874</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4277854016956368</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>618.50305816000002</v>
+        <v>618.51190645999998</v>
       </c>
       <c r="C341" s="5">
-        <v>8.2536500000060187E-2</v>
+        <v>7.1815979999996671E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>0.16027368408717546</v>
+        <v>0.1394383060107085</v>
       </c>
       <c r="E341" s="5">
-        <v>1.2810666535222559</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2827064724585613</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>618.89522813999997</v>
+        <v>618.90912602000003</v>
       </c>
       <c r="C342" s="5">
-        <v>0.39216997999994874</v>
+        <v>0.39721956000005321</v>
       </c>
       <c r="D342" s="5">
-        <v>0.76353480040163291</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.7733897231029907</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>621.09037865000005</v>
+        <v>621.10237418999998</v>
       </c>
       <c r="C343" s="5">
-        <v>2.1951505100000759</v>
+        <v>2.1932481699999471</v>
       </c>
       <c r="D343" s="5">
-        <v>4.3402827629411389</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.336348534139467</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>622.97017346999996</v>
+        <v>622.99314475000006</v>
       </c>
       <c r="C344" s="5">
-        <v>1.8797948199999155</v>
+        <v>1.8907705600000781</v>
       </c>
       <c r="D344" s="5">
-        <v>3.6929974975659086</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7148495301580597</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>623.96348274000002</v>
+        <v>623.95577229000003</v>
       </c>
       <c r="C345" s="5">
-        <v>0.99330927000005431</v>
+        <v>0.9626275399999713</v>
       </c>
       <c r="D345" s="5">
-        <v>1.9302368648129287</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8700378352392022</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>625.49361145</v>
+        <v>625.48453998000002</v>
       </c>
       <c r="C346" s="5">
-        <v>1.5301287099999854</v>
+        <v>1.5287676899999951</v>
       </c>
       <c r="D346" s="5">
-        <v>2.9827436949540154</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9800920719035728</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>625.83001990000002</v>
+        <v>625.73520607</v>
       </c>
       <c r="C347" s="5">
-        <v>0.33640845000002173</v>
+        <v>0.25066608999998152</v>
       </c>
       <c r="D347" s="5">
-        <v>0.64730704662263605</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.48196747136566298</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>625.75840595</v>
+        <v>625.75473403000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-7.1613950000028126E-2</v>
+        <v>1.9527960000004896E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.13723003395625932</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7456058765616973E-2</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>626.41763593999997</v>
+        <v>626.40960560999997</v>
       </c>
       <c r="C349" s="5">
-        <v>0.65922998999997162</v>
+        <v>0.65487157999996271</v>
       </c>
       <c r="D349" s="5">
-        <v>1.271538283221374</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2630906884747217</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>627.36270012</v>
+        <v>627.37386635999997</v>
       </c>
       <c r="C350" s="5">
-        <v>0.94506418000003123</v>
+        <v>0.964260749999994</v>
       </c>
       <c r="D350" s="5">
-        <v>1.8255149847737684</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8629342720481334</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>627.57454504999998</v>
+        <v>627.59117905000005</v>
       </c>
       <c r="C351" s="5">
-        <v>0.21184492999998383</v>
+        <v>0.21731269000008524</v>
       </c>
       <c r="D351" s="5">
-        <v>0.40596385081985709</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41645440311732784</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>629.02475334999997</v>
+        <v>629.06174886999997</v>
       </c>
       <c r="C352" s="5">
-        <v>1.4502082999999857</v>
+        <v>1.4705698199999233</v>
       </c>
       <c r="D352" s="5">
-        <v>2.808493269551926</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8483588171459573</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>628.24770921000004</v>
+        <v>628.27494299</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.77704413999992994</v>
+        <v>-0.78680587999997442</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.4723485394993241</v>
+        <v>-1.4906310245106136</v>
       </c>
       <c r="E353" s="5">
-        <v>1.5755218865028064</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5784718819525922</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>630.23756434999996</v>
+        <v>630.24952707</v>
       </c>
       <c r="C354" s="5">
-        <v>1.9898551399999178</v>
+        <v>1.9745840799999996</v>
       </c>
       <c r="D354" s="5">
-        <v>3.8676860408191294</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8373194692295609</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>629.55104401000006</v>
+        <v>629.56505907999997</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.68652033999990181</v>
+        <v>-0.68446799000003011</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.29936179300979</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.295476086122771</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>628.74924180999994</v>
+        <v>628.78164913000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.80180220000011104</v>
+        <v>-0.78340994999996383</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.5176710022030915</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4830628434034376</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>627.91439428000001</v>
+        <v>627.90012118000004</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.83484752999993361</v>
+        <v>-0.88152794999996331</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.5817644534447006</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6694424948666686</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>628.06426942999997</v>
+        <v>628.03174179999996</v>
       </c>
       <c r="C358" s="5">
-        <v>0.1498751499999571</v>
+        <v>0.13162061999992147</v>
       </c>
       <c r="D358" s="5">
-        <v>0.28680099273441506</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25183458691881988</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>629.64138652999998</v>
+        <v>629.53489081999999</v>
       </c>
       <c r="C359" s="5">
-        <v>1.5771171000000095</v>
+        <v>1.5031490200000235</v>
       </c>
       <c r="D359" s="5">
-        <v>3.0552578064499514</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9102254695767327</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>630.76934327000004</v>
+        <v>630.75132305</v>
       </c>
       <c r="C360" s="5">
-        <v>1.1279567400000587</v>
+        <v>1.2164322300000094</v>
       </c>
       <c r="D360" s="5">
-        <v>2.171020492041742</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3435272629174664</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>631.46696410000004</v>
+        <v>631.44937727000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.6976208300000053</v>
+        <v>0.69805422000001727</v>
       </c>
       <c r="D361" s="5">
-        <v>1.3352838158724012</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3361568080943353</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>631.24479545999998</v>
+        <v>631.25614518999998</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.22216864000006353</v>
+        <v>-0.19323208000002978</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.42137925757732564</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.36659886497963923</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>630.57426406000002</v>
+        <v>630.6011178</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.67053139999995892</v>
+        <v>-0.65502738999998655</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.2672632784853644</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2381065517308998</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>634.22612271000003</v>
+        <v>634.28591621999999</v>
       </c>
       <c r="C364" s="5">
-        <v>3.6518586500000083</v>
+        <v>3.6847984199999928</v>
       </c>
       <c r="D364" s="5">
-        <v>7.1752760215366251</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2417730099950228</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>632.42691664999995</v>
+        <v>632.48257328</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.7992060600000741</v>
+        <v>-1.8033429399999932</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.3516072218496062</v>
+        <v>-3.3588816638673524</v>
       </c>
       <c r="E365" s="5">
-        <v>0.66521650277964195</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6697116186069163</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>633.27880345999995</v>
+        <v>633.30160370999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.85188680999999633</v>
+        <v>0.81903042999999798</v>
       </c>
       <c r="D366" s="5">
-        <v>1.6284439618267532</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5650498835156013</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>632.45116816999996</v>
+        <v>632.47365740999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.82763528999998925</v>
+        <v>-0.8279463000000078</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.5570622631080777</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5575875013393636</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>631.04915534999998</v>
+        <v>631.08426124000005</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.4020128199999817</v>
+        <v>-1.3893961699999409</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.6279556099736867</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6045002766476366</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>583.04758213000002</v>
+        <v>583.03293203999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-48.001573219999955</v>
+        <v>-48.051329200000055</v>
       </c>
       <c r="D369" s="5">
-        <v>-61.301894257051771</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-61.33937757866039</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>593.75502551</v>
+        <v>593.70622803000003</v>
       </c>
       <c r="C370" s="5">
-        <v>10.707443379999972</v>
+        <v>10.673295990000042</v>
       </c>
       <c r="D370" s="5">
-        <v>24.405504742083785</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.320349697941946</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>606.00044468999999</v>
+        <v>605.81595608999999</v>
       </c>
       <c r="C371" s="5">
-        <v>12.245419179999999</v>
+        <v>12.109728059999952</v>
       </c>
       <c r="D371" s="5">
-        <v>27.757890532956651</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.417545624113338</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>604.96708235000006</v>
+        <v>604.93945439000004</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.0333623399999396</v>
+        <v>-0.87650169999994887</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.0271779725470229</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7224250778606232</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>611.01039166999999</v>
+        <v>610.98810285000002</v>
       </c>
       <c r="C373" s="5">
-        <v>6.0433093199999348</v>
+        <v>6.0486484599999812</v>
       </c>
       <c r="D373" s="5">
-        <v>12.66842570835809</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.68085185304566</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>613.72480464</v>
+        <v>613.73728372000005</v>
       </c>
       <c r="C374" s="5">
-        <v>2.7144129700000121</v>
+        <v>2.749180870000032</v>
       </c>
       <c r="D374" s="5">
-        <v>5.4632031852399621</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5351271538857327</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>619.13663029999998</v>
+        <v>619.18691481999997</v>
       </c>
       <c r="C375" s="5">
-        <v>5.4118256599999768</v>
+        <v>5.4496310999999196</v>
       </c>
       <c r="D375" s="5">
-        <v>11.110185857629929</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.191389137445196</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>620.31143338000004</v>
+        <v>620.41514089999998</v>
       </c>
       <c r="C376" s="5">
-        <v>1.1748030800000606</v>
+        <v>1.2282260800000131</v>
       </c>
       <c r="D376" s="5">
-        <v>2.3008971180406235</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4064749880096548</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>619.23349141000006</v>
+        <v>619.33738143999994</v>
       </c>
       <c r="C377" s="5">
-        <v>-1.0779419699999835</v>
+        <v>-1.0777594600000384</v>
       </c>
       <c r="D377" s="5">
-        <v>-2.0654764666482639</v>
+        <v>-2.0647881768247278</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.0861580828795523</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0783484629197324</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>619.20390220000002</v>
+        <v>619.25598777000005</v>
       </c>
       <c r="C378" s="5">
-        <v>-2.9589210000040111E-2</v>
+        <v>-8.1393669999897611E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-5.7325261595131405E-2</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15759073963187431</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>621.02856479000002</v>
+        <v>621.07468182000002</v>
       </c>
       <c r="C379" s="5">
-        <v>1.8246625900000026</v>
+        <v>1.8186940499999764</v>
       </c>
       <c r="D379" s="5">
-        <v>3.5940237151977694</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5817708006464555</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>624.45537196999999</v>
+        <v>624.49595852000004</v>
       </c>
       <c r="C380" s="5">
-        <v>3.4268071799999689</v>
+        <v>3.4212767000000213</v>
       </c>
       <c r="D380" s="5">
-        <v>6.8262431582033267</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.814368991159836</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>626.28103978000001</v>
+        <v>626.22242168000002</v>
       </c>
       <c r="C381" s="5">
-        <v>1.8256678100000272</v>
+        <v>1.7264631599999802</v>
       </c>
       <c r="D381" s="5">
-        <v>3.5653064931839173</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3683952673032147</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>629.74731191000001</v>
+        <v>629.64574527000002</v>
       </c>
       <c r="C382" s="5">
-        <v>3.466272129999993</v>
+        <v>3.4233235899999954</v>
       </c>
       <c r="D382" s="5">
-        <v>6.8475827158441804</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7608238458285452</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>631.98890460999996</v>
+        <v>631.69030530999999</v>
       </c>
       <c r="C383" s="5">
-        <v>2.2415926999999556</v>
+        <v>2.0445600399999648</v>
       </c>
       <c r="D383" s="5">
-        <v>4.3560365897150177</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9669406243601379</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>636.02782565999996</v>
+        <v>635.96423327000002</v>
       </c>
       <c r="C384" s="5">
-        <v>4.038921049999999</v>
+        <v>4.2739279600000373</v>
       </c>
       <c r="D384" s="5">
-        <v>7.944358046346256</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4280775548954967</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>637.51571946000001</v>
+        <v>637.45132250999995</v>
       </c>
       <c r="C385" s="5">
-        <v>1.4878938000000517</v>
+        <v>1.487089239999932</v>
       </c>
       <c r="D385" s="5">
-        <v>2.8436260996173912</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8423564708554672</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>641.43139163000001</v>
+        <v>641.45022670000003</v>
       </c>
       <c r="C386" s="5">
-        <v>3.9156721699999935</v>
+        <v>3.9989041900000757</v>
       </c>
       <c r="D386" s="5">
-        <v>7.6246499870799234</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7931684594754635</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>649.54846462</v>
+        <v>649.69948478000003</v>
       </c>
       <c r="C387" s="5">
-        <v>8.1170729899999969</v>
+        <v>8.2492580800000042</v>
       </c>
       <c r="D387" s="5">
-        <v>16.288347969675264</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.572124878844939</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>652.03374993</v>
+        <v>652.16065013000002</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4852853099999948</v>
+        <v>2.4611653499999875</v>
       </c>
       <c r="D388" s="5">
-        <v>4.6892729203298789</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6417087395251411</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>655.31217624999999</v>
+        <v>655.57313538000005</v>
       </c>
       <c r="C389" s="5">
-        <v>3.2784263199999941</v>
+        <v>3.4124852500000316</v>
       </c>
       <c r="D389" s="5">
-        <v>6.2032827421265813</v>
+        <v>6.4629974259677203</v>
       </c>
       <c r="E389" s="5">
-        <v>5.8263458518447386</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8507293481542488</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>653.67632187000004</v>
+        <v>653.78098727999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.6358543799999552</v>
+        <v>-1.7921481000000767</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.9547698170687919</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2315780169446695</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>663.35230740999998</v>
+        <v>663.44257908999998</v>
       </c>
       <c r="C391" s="5">
-        <v>9.6759855399999424</v>
+        <v>9.6615918100000044</v>
       </c>
       <c r="D391" s="5">
-        <v>19.282816209034294</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.248424098378479</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>664.44471413999997</v>
+        <v>664.51353002999997</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0924067299999933</v>
+        <v>1.0709509399999888</v>
       </c>
       <c r="D392" s="5">
-        <v>1.9941540820002768</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9543704780699223</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>667.04667160999998</v>
+        <v>666.88863460000005</v>
       </c>
       <c r="C393" s="5">
-        <v>2.6019574700000021</v>
+        <v>2.3751045700000759</v>
       </c>
       <c r="D393" s="5">
-        <v>4.8017290887373498</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3743676074477822</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>666.34921364000002</v>
+        <v>666.15969430999996</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.69745796999995946</v>
+        <v>-0.72894029000008231</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.2475187226737239</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3037991090282475</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>666.21195957999998</v>
+        <v>665.68164134000006</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.13725406000003204</v>
+        <v>-0.47805296999990787</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.2468951788838436</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.85775942546295614</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>672.37266017000002</v>
+        <v>672.22065584999996</v>
       </c>
       <c r="C396" s="5">
-        <v>6.1607005900000331</v>
+        <v>6.5390145099999017</v>
       </c>
       <c r="D396" s="5">
-        <v>11.678984188947329</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.445810994878471</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>674.85031574000004</v>
+        <v>674.68757031999996</v>
       </c>
       <c r="C397" s="5">
-        <v>2.4776555700000245</v>
+        <v>2.4669144700000061</v>
       </c>
       <c r="D397" s="5">
-        <v>4.5126629042231192</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.493739724148571</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>676.90085843999998</v>
+        <v>676.98641798999995</v>
       </c>
       <c r="C398" s="5">
-        <v>2.0505426999999372</v>
+        <v>2.2988476699999865</v>
       </c>
       <c r="D398" s="5">
-        <v>3.707774200380487</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1662327250878484</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>677.75589903000002</v>
+        <v>678.10243203000005</v>
       </c>
       <c r="C399" s="5">
-        <v>0.85504059000004418</v>
+        <v>1.1160140400000955</v>
       </c>
       <c r="D399" s="5">
-        <v>1.5263789367159664</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9962382523365241</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>677.78449079999996</v>
+        <v>677.98827669000002</v>
       </c>
       <c r="C400" s="5">
-        <v>2.8591769999934513E-2</v>
+        <v>-0.11415534000002481</v>
       </c>
       <c r="D400" s="5">
-        <v>5.0634875912103361E-2</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.20182738934850786</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>679.66456129999995</v>
+        <v>680.13744545999998</v>
       </c>
       <c r="C401" s="5">
-        <v>1.880070499999988</v>
+        <v>2.1491687699999602</v>
       </c>
       <c r="D401" s="5">
-        <v>3.3798708232665398</v>
+        <v>3.8709294883518375</v>
       </c>
       <c r="E401" s="5">
-        <v>3.7161502460332008</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7469976657541482</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>682.30114698</v>
+        <v>682.46458642000005</v>
       </c>
       <c r="C402" s="5">
-        <v>2.6365856800000529</v>
+        <v>2.3271409600000652</v>
       </c>
       <c r="D402" s="5">
-        <v>4.7557105548083234</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1840448472509006</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>684.24026405999996</v>
+        <v>684.37534589999996</v>
       </c>
       <c r="C403" s="5">
-        <v>1.93911707999996</v>
+        <v>1.9107594799999106</v>
       </c>
       <c r="D403" s="5">
-        <v>3.4642474571055626</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4119736753098984</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>686.38882251999996</v>
+        <v>686.47661330000005</v>
       </c>
       <c r="C404" s="5">
-        <v>2.1485584600000038</v>
+        <v>2.101267400000097</v>
       </c>
       <c r="D404" s="5">
-        <v>3.8338392268736587</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7472716622437563</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>687.61378710999998</v>
+        <v>687.29077526000003</v>
       </c>
       <c r="C405" s="5">
-        <v>1.2249645900000132</v>
+        <v>0.81416195999997854</v>
       </c>
       <c r="D405" s="5">
-        <v>2.1627277790516874</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4325215663485658</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>689.35449570000003</v>
+        <v>689.01941303000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.7407085900000538</v>
+        <v>1.7286377699999775</v>
       </c>
       <c r="D406" s="5">
-        <v>3.0804806361848458</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0602805772202091</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>691.73801888000003</v>
+        <v>690.99332272000004</v>
       </c>
       <c r="C407" s="5">
-        <v>2.3835231799999974</v>
+        <v>1.9739096900000277</v>
       </c>
       <c r="D407" s="5">
-        <v>4.2289595085248655</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4924596845090417</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>688.90461229000005</v>
+        <v>688.62230261000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.8334065899999814</v>
+        <v>-2.3710201100000177</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.8060473973528079</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0407593725462432</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>689.40456446999997</v>
+        <v>689.12006398000005</v>
       </c>
       <c r="C409" s="5">
-        <v>0.49995217999992292</v>
+        <v>0.49776137000003473</v>
       </c>
       <c r="D409" s="5">
-        <v>0.87434901153500277</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87086063502168631</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>689.87574596000002</v>
+        <v>690.10332682000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.47118149000004905</v>
+        <v>0.98326283999995212</v>
       </c>
       <c r="D410" s="5">
-        <v>0.82324384550198637</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7257066909764474</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>690.15750401000003</v>
+        <v>690.73307731</v>
       </c>
       <c r="C411" s="5">
-        <v>0.28175805000000764</v>
+        <v>0.62975048999999217</v>
       </c>
       <c r="D411" s="5">
-        <v>0.49120467463739104</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1005670885175123</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>690.50475243000005</v>
+        <v>690.76533396000002</v>
       </c>
       <c r="C412" s="5">
-        <v>0.34724842000002809</v>
+        <v>3.2256650000022091E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>0.60544609372426006</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6053379784648527E-2</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>690.73079588999997</v>
+        <v>691.42879818999995</v>
       </c>
       <c r="C413" s="5">
-        <v>0.22604345999991438</v>
+        <v>0.66346422999993138</v>
       </c>
       <c r="D413" s="5">
-        <v>0.39353975197877755</v>
+        <v>1.1586805666225386</v>
       </c>
       <c r="E413" s="5">
-        <v>1.6281906134451907</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6601574880740877</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>692.70999872000004</v>
+        <v>692.92646176999995</v>
       </c>
       <c r="C414" s="5">
-        <v>1.9792028300000766</v>
+        <v>1.497663579999994</v>
       </c>
       <c r="D414" s="5">
-        <v>3.4931595232019941</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6304401178413483</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>693.79799813</v>
+        <v>693.96532839999998</v>
       </c>
       <c r="C415" s="5">
-        <v>1.0879994099999521</v>
+        <v>1.0388666300000295</v>
       </c>
       <c r="D415" s="5">
-        <v>1.9011375778947626</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8140036138556193</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>695.10368870000002</v>
+        <v>695.20559297</v>
       </c>
       <c r="C416" s="5">
-        <v>1.3056905700000243</v>
+        <v>1.2402645700000221</v>
       </c>
       <c r="D416" s="5">
-        <v>2.2818581746807842</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1658642138173922</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>695.29818124999997</v>
+        <v>695.11171647000003</v>
       </c>
       <c r="C417" s="5">
-        <v>0.19449254999994992</v>
+        <v>-9.3876499999964835E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.33628157811618209</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.16192069462916958</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>696.72514106000006</v>
+        <v>695.95613289999994</v>
       </c>
       <c r="C418" s="5">
-        <v>1.4269598100000849</v>
+        <v>0.84441642999991018</v>
       </c>
       <c r="D418" s="5">
-        <v>2.4907486825781255</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4675301825174625</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>697.81439336999995</v>
+        <v>696.14023205000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.0892523099998925</v>
+        <v>0.18409915000006549</v>
       </c>
       <c r="D419" s="5">
-        <v>1.8922825897462747</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31789457373236907</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>691.48998770000003</v>
+        <v>691.38702770999998</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.3244056699999192</v>
+        <v>-4.7532043400000248</v>
       </c>
       <c r="D420" s="5">
-        <v>-10.349714481636763</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8927286201650793</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>698.20135174999996</v>
+        <v>697.81094225000004</v>
       </c>
       <c r="C421" s="5">
-        <v>6.7113640499999292</v>
+        <v>6.4239145400000552</v>
       </c>
       <c r="D421" s="5">
-        <v>12.289065893850237</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.737405296098302</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>698.48509051999997</v>
+        <v>698.70225992999997</v>
       </c>
       <c r="C422" s="5">
-        <v>0.28373877000001357</v>
+        <v>0.89131767999992917</v>
       </c>
       <c r="D422" s="5">
-        <v>0.48875382860724681</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5435804103451023</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>697.97240546</v>
+        <v>697.52009416999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.51268505999996705</v>
+        <v>-1.1821657599999753</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.87724778939468617</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0115464189759735</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>696.99011504999999</v>
+        <v>695.91283153999996</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.98229041000001871</v>
+        <v>-1.6072626300000366</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.6758071598555913</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7303278967569566</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>699.15636572999995</v>
+        <v>698.28694490999999</v>
       </c>
       <c r="C425" s="5">
-        <v>2.1662506799999619</v>
+        <v>2.3741133700000319</v>
       </c>
       <c r="D425" s="5">
-        <v>3.7940285377126015</v>
+        <v>4.1715053012691072</v>
       </c>
       <c r="E425" s="5">
-        <v>1.2198051527648746</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99188039866910938</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>698.70231091000005</v>
+        <v>698.94113553</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.45405481999989661</v>
+        <v>0.65419062000000849</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.7765413049472869</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1300317288483352</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>700.00834273999999</v>
+        <v>700.36094284000001</v>
       </c>
       <c r="C427" s="5">
-        <v>1.3060318299999381</v>
+        <v>1.4198073100000101</v>
       </c>
       <c r="D427" s="5">
-        <v>2.2662747087125679</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.465062613741642</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>699.28294826000001</v>
+        <v>699.61036206000006</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.72539447999997719</v>
+        <v>-0.75058077999995021</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.2364556136375104</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2784933459261572</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>699.58191221000004</v>
+        <v>700.76168883000003</v>
       </c>
       <c r="C429" s="5">
-        <v>0.2989639500000294</v>
+        <v>1.1513267699999687</v>
       </c>
       <c r="D429" s="5">
-        <v>0.51424323851010367</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9927749591860167</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>699.18974116000004</v>
+        <v>700.42677282</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.39217105000000174</v>
+        <v>-0.33491601000002902</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.67062483516110438</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.5720125089978878</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>697.63281748999998</v>
+        <v>699.09570425000004</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.5569236700000602</v>
+        <v>-1.3310685699999567</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.6396210298085809</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.256756618766842</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>696.83264816999997</v>
+        <v>698.67889246000004</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.80016932000000907</v>
+        <v>-0.41681178999999702</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.3677237292404887</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.71311729735419327</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>697.03903993999995</v>
+        <v>698.46130172000005</v>
       </c>
       <c r="C433" s="5">
-        <v>0.20639176999998199</v>
+        <v>-0.21759073999999146</v>
       </c>
       <c r="D433" s="5">
-        <v>0.35600223809786335</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.37307854594089696</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>696.98603932000003</v>
+        <v>696.57589469000004</v>
       </c>
       <c r="C434" s="5">
-        <v>-5.3000619999920673E-2</v>
+        <v>-1.8854070300000103</v>
       </c>
       <c r="D434" s="5">
-        <v>-9.1206014459210838E-2</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1915851349416324</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>695.69197471999996</v>
+        <v>695.62590136999995</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.2940646000000697</v>
+        <v>-0.94999332000008962</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.2053782592572957</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6243452474272946</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>697.22847489000003</v>
+        <v>697.10512140000003</v>
       </c>
       <c r="C436" s="5">
-        <v>1.5365001700000676</v>
+        <v>1.4792200300000786</v>
       </c>
       <c r="D436" s="5">
-        <v>2.6827433701297698</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5818075462485712</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>699.50074495000001</v>
+        <v>700.14935194999998</v>
       </c>
       <c r="C437" s="5">
-        <v>2.2722700599999825</v>
+        <v>3.044230549999952</v>
       </c>
       <c r="D437" s="5">
-        <v>3.9816706468380092</v>
+        <v>5.3680671836212834</v>
       </c>
       <c r="E437" s="5">
-        <v>4.9256394832442041E-2</v>
+        <v>0.26671084911089604</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>700.91551372000004</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.76616177000005337</v>
+      </c>
+      <c r="D438" s="5">
+        <v>1.3210721143817716</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>699.22936632999995</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.6861473900000874</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.8488727280184922</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houttula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>