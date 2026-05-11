--- v4 (2026-04-21)
+++ v5 (2026-05-11)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3BE09FD4-FA8E-4F12-B5C2-6F8A5CB7EBFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F1EECB32-524C-4A6F-860E-F3AEA86C0288}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FD21C1AF-AEB2-42F7-8D32-C7A5795ACAB8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9A67C1A4-0C87-4E67-88C7-38EDA84CF619}"/>
   </bookViews>
   <sheets>
     <sheet name="houttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{508F243A-E35A-4870-8145-34BB7D871F42}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D691D0E2-E757-4643-85AA-45D775BFB71C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>399.33915335</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>402.83092854</v>
       </c>
       <c r="C7" s="5">
         <v>3.4917751899999985</v>
       </c>
       <c r="D7" s="5">
         <v>11.012267841966072</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>403.95731687</v>
       </c>
       <c r="C8" s="5">
         <v>1.1263883299999975</v>
       </c>
       <c r="D8" s="5">
         <v>3.4075045905442192</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>405.24336675000001</v>
       </c>
       <c r="C9" s="5">
         <v>1.2860498800000073</v>
       </c>
       <c r="D9" s="5">
         <v>3.8879629843375785</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>405.00238560000003</v>
       </c>
       <c r="C10" s="5">
         <v>-0.24098114999998188</v>
       </c>
       <c r="D10" s="5">
         <v>-0.71126016384523982</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>406.34721616000002</v>
       </c>
       <c r="C11" s="5">
         <v>1.3448305599999912</v>
       </c>
       <c r="D11" s="5">
         <v>4.0582431288226806</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>408.34976906000003</v>
       </c>
       <c r="C12" s="5">
         <v>2.002552900000012</v>
       </c>
       <c r="D12" s="5">
         <v>6.0767746520888011</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>408.77692945000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.42716038999998318</v>
       </c>
       <c r="D13" s="5">
         <v>1.2625252717474833</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>411.86697795999999</v>
       </c>
       <c r="C14" s="5">
         <v>3.0900485099999742</v>
       </c>
       <c r="D14" s="5">
         <v>9.4579102821428904</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>410.62512268</v>
       </c>
       <c r="C15" s="5">
         <v>-1.2418552799999816</v>
       </c>
       <c r="D15" s="5">
         <v>-3.5588185577881015</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>409.81087357000001</v>
       </c>
       <c r="C16" s="5">
         <v>-0.81424910999999156</v>
       </c>
       <c r="D16" s="5">
         <v>-2.3537590412241904</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>410.60270521000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.79183163999999806</v>
       </c>
       <c r="D17" s="5">
         <v>2.343425066482907</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>404.40008083999999</v>
       </c>
       <c r="C18" s="5">
         <v>-6.2026243700000236</v>
       </c>
       <c r="D18" s="5">
         <v>-16.694604863508534</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>404.20750256000002</v>
       </c>
       <c r="C19" s="5">
         <v>-0.1925782799999638</v>
       </c>
       <c r="D19" s="5">
         <v>-0.56995445656887744</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>404.53631877999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.32881621999996469</v>
       </c>
       <c r="D20" s="5">
         <v>0.9805599084545813</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>404.36123963</v>
       </c>
       <c r="C21" s="5">
         <v>-0.17507914999998775</v>
       </c>
       <c r="D21" s="5">
         <v>-0.51811318994834377</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>405.94060667999997</v>
       </c>
       <c r="C22" s="5">
         <v>1.5793670499999735</v>
       </c>
       <c r="D22" s="5">
         <v>4.7890072698132835</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>406.52814462999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.58753795000001219</v>
       </c>
       <c r="D23" s="5">
         <v>1.7507121838764794</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>406.12565211999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.40249251000000186</v>
       </c>
       <c r="D24" s="5">
         <v>-1.1816392029822542</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>405.81745426999998</v>
       </c>
       <c r="C25" s="5">
         <v>-0.30819784999999911</v>
       </c>
       <c r="D25" s="5">
         <v>-0.90685650580387689</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>405.10822227</v>
       </c>
       <c r="C26" s="5">
         <v>-0.70923199999998587</v>
       </c>
       <c r="D26" s="5">
         <v>-2.0771535887922465</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>401.87758953000002</v>
       </c>
       <c r="C27" s="5">
         <v>-3.2306327399999759</v>
       </c>
       <c r="D27" s="5">
         <v>-9.1609111985076481</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>399.97887526</v>
       </c>
       <c r="C28" s="5">
         <v>-1.8987142700000277</v>
       </c>
       <c r="D28" s="5">
         <v>-5.5245011694216251</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>399.21841302000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.76046223999998119</v>
       </c>
       <c r="D29" s="5">
         <v>-2.2578002521240315</v>
       </c>
       <c r="E29" s="5">
         <v>-2.7725809025485049</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>399.96444647999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.74603345999997828</v>
       </c>
       <c r="D30" s="5">
         <v>2.265674620975644</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>399.44772112999999</v>
       </c>
       <c r="C31" s="5">
         <v>-0.51672535000000153</v>
       </c>
       <c r="D31" s="5">
         <v>-1.539345231384337</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>399.54801558000003</v>
       </c>
       <c r="C32" s="5">
         <v>0.10029445000003534</v>
       </c>
       <c r="D32" s="5">
         <v>0.30171578255799858</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>400.30973619000002</v>
       </c>
       <c r="C33" s="5">
         <v>0.76172060999999758</v>
       </c>
       <c r="D33" s="5">
         <v>2.311888177330812</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>399.48847060000003</v>
       </c>
       <c r="C34" s="5">
         <v>-0.82126558999999588</v>
       </c>
       <c r="D34" s="5">
         <v>-2.4343003790479267</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>398.48794749000001</v>
       </c>
       <c r="C35" s="5">
         <v>-1.0005231100000174</v>
       </c>
       <c r="D35" s="5">
         <v>-2.964357412447427</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>397.63579213000003</v>
       </c>
       <c r="C36" s="5">
         <v>-0.85215535999998338</v>
       </c>
       <c r="D36" s="5">
         <v>-2.5361984253357561</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>397.12742853999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.5083635900000445</v>
       </c>
       <c r="D37" s="5">
         <v>-1.523416756862761</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>396.89646217000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.230966369999976</v>
       </c>
       <c r="D38" s="5">
         <v>-0.69568298148012797</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>398.73213033000002</v>
       </c>
       <c r="C39" s="5">
         <v>1.8356681600000115</v>
       </c>
       <c r="D39" s="5">
         <v>5.6934474896888077</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>400.17979092000002</v>
       </c>
       <c r="C40" s="5">
         <v>1.4476605899999981</v>
       </c>
       <c r="D40" s="5">
         <v>4.4448520537754721</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>401.25294488999998</v>
       </c>
       <c r="C41" s="5">
         <v>1.0731539699999644</v>
       </c>
       <c r="D41" s="5">
         <v>3.2659056021668631</v>
       </c>
       <c r="E41" s="5">
         <v>0.50962876551940983</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>402.80611594999999</v>
       </c>
       <c r="C42" s="5">
         <v>1.553171060000011</v>
       </c>
       <c r="D42" s="5">
         <v>4.745139139782073</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>403.42398646999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.61787051999999676</v>
       </c>
       <c r="D43" s="5">
         <v>1.8563073195332347</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>403.84982665000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.42584018000002288</v>
       </c>
       <c r="D44" s="5">
         <v>1.2740575902985052</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>403.01051068999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.83931596000002173</v>
       </c>
       <c r="D45" s="5">
         <v>-2.4656340745899952</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>404.4310668</v>
       </c>
       <c r="C46" s="5">
         <v>1.4205561100000068</v>
       </c>
       <c r="D46" s="5">
         <v>4.3128072776462467</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>405.40542237</v>
       </c>
       <c r="C47" s="5">
         <v>0.97435557000000017</v>
       </c>
       <c r="D47" s="5">
         <v>2.9296580705736597</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>409.62269409999999</v>
       </c>
       <c r="C48" s="5">
         <v>4.2172717299999931</v>
       </c>
       <c r="D48" s="5">
         <v>13.222692227288668</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>409.26564382999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.357050270000002</v>
       </c>
       <c r="D49" s="5">
         <v>-1.0409877198682249</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>407.97107175999997</v>
       </c>
       <c r="C50" s="5">
         <v>-1.2945720700000152</v>
       </c>
       <c r="D50" s="5">
         <v>-3.7304446938176694</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>410.56997412999999</v>
       </c>
       <c r="C51" s="5">
         <v>2.5989023700000189</v>
       </c>
       <c r="D51" s="5">
         <v>7.9179757796860262</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>412.42037427999998</v>
       </c>
       <c r="C52" s="5">
         <v>1.8504001499999845</v>
       </c>
       <c r="D52" s="5">
         <v>5.544381897552797</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>414.28362886999997</v>
       </c>
       <c r="C53" s="5">
         <v>1.8632545899999968</v>
       </c>
       <c r="D53" s="5">
         <v>5.5581855414954973</v>
       </c>
       <c r="E53" s="5">
         <v>3.247498652893932</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>410.92047358999997</v>
       </c>
       <c r="C54" s="5">
         <v>-3.3631552800000009</v>
       </c>
       <c r="D54" s="5">
         <v>-9.3182069738300015</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>411.37057802999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.45010444000001826</v>
       </c>
       <c r="D55" s="5">
         <v>1.3223755863616571</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>411.01236719000002</v>
       </c>
       <c r="C56" s="5">
         <v>-0.35821083999996972</v>
       </c>
       <c r="D56" s="5">
         <v>-1.0399389696170491</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>415.17427036999999</v>
       </c>
       <c r="C57" s="5">
         <v>4.1619031799999675</v>
       </c>
       <c r="D57" s="5">
         <v>12.851281601397968</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>413.07531279</v>
       </c>
       <c r="C58" s="5">
         <v>-2.0989575799999898</v>
       </c>
       <c r="D58" s="5">
         <v>-5.9008476241466434</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>414.17948781000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.1041750200000138</v>
       </c>
       <c r="D59" s="5">
         <v>3.2552531532891393</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>413.52536350999998</v>
       </c>
       <c r="C60" s="5">
         <v>-0.65412430000003496</v>
       </c>
       <c r="D60" s="5">
         <v>-1.878814989748856</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>414.50051298</v>
       </c>
       <c r="C61" s="5">
         <v>0.97514947000001939</v>
       </c>
       <c r="D61" s="5">
         <v>2.8667558019261019</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>417.51189169999998</v>
       </c>
       <c r="C62" s="5">
         <v>3.011378719999982</v>
       </c>
       <c r="D62" s="5">
         <v>9.0750267258336912</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>420.94290113</v>
       </c>
       <c r="C63" s="5">
         <v>3.4310094300000173</v>
       </c>
       <c r="D63" s="5">
         <v>10.319448521649921</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>422.28519892999998</v>
       </c>
       <c r="C64" s="5">
         <v>1.342297799999983</v>
       </c>
       <c r="D64" s="5">
         <v>3.8943757025639902</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>424.36071659999999</v>
       </c>
       <c r="C65" s="5">
         <v>2.0755176700000106</v>
       </c>
       <c r="D65" s="5">
         <v>6.0600366847765041</v>
       </c>
       <c r="E65" s="5">
         <v>2.4324127307386645</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>426.09813423000003</v>
       </c>
       <c r="C66" s="5">
         <v>1.7374176300000386</v>
       </c>
       <c r="D66" s="5">
         <v>5.025196115298769</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>427.02901908000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.930884849999984</v>
       </c>
       <c r="D67" s="5">
         <v>2.6533378898644822</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>428.92836582000001</v>
       </c>
       <c r="C68" s="5">
         <v>1.8993467399999986</v>
       </c>
       <c r="D68" s="5">
         <v>5.4699034642044175</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>428.72933589000002</v>
       </c>
       <c r="C69" s="5">
         <v>-0.19902992999999469</v>
       </c>
       <c r="D69" s="5">
         <v>-0.55540119415062872</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>427.65180480999999</v>
       </c>
       <c r="C70" s="5">
         <v>-1.0775310800000284</v>
       </c>
       <c r="D70" s="5">
         <v>-2.9746325863528544</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>430.55653333999999</v>
       </c>
       <c r="C71" s="5">
         <v>2.9047285299999999</v>
       </c>
       <c r="D71" s="5">
         <v>8.4622210643863447</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>430.17340173000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.38313160999996398</v>
       </c>
       <c r="D72" s="5">
         <v>-1.0626117979839478</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>430.89468386999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.72128213999997115</v>
       </c>
       <c r="D73" s="5">
         <v>2.0307283692749811</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>432.36912545000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.4744415800000183</v>
       </c>
       <c r="D74" s="5">
         <v>4.1843435565233511</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>430.39659717000001</v>
       </c>
       <c r="C75" s="5">
         <v>-1.9725282800000059</v>
       </c>
       <c r="D75" s="5">
         <v>-5.3392685310156391</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>430.50801969999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.11142252999997027</v>
       </c>
       <c r="D76" s="5">
         <v>0.31110278562220817</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>432.24518946000001</v>
       </c>
       <c r="C77" s="5">
         <v>1.7371697600000289</v>
       </c>
       <c r="D77" s="5">
         <v>4.951118241631125</v>
       </c>
       <c r="E77" s="5">
         <v>1.8579648284060779</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>431.72625188000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.51893757999999934</v>
       </c>
       <c r="D78" s="5">
         <v>-1.4312006430636015</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>432.87150652999998</v>
       </c>
       <c r="C79" s="5">
         <v>1.1452546499999698</v>
       </c>
       <c r="D79" s="5">
         <v>3.2301373909011666</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>433.73579297999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.8642864500000087</v>
       </c>
       <c r="D80" s="5">
         <v>2.4224492815051679</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>436.15577618999998</v>
       </c>
       <c r="C81" s="5">
         <v>2.4199832099999981</v>
       </c>
       <c r="D81" s="5">
         <v>6.9045988332219199</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>436.80868995999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.65291376999999784</v>
       </c>
       <c r="D82" s="5">
         <v>1.8112327532800787</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>436.40311979000001</v>
       </c>
       <c r="C83" s="5">
         <v>-0.40557016999997586</v>
       </c>
       <c r="D83" s="5">
         <v>-1.10850941740539</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>437.44379244999999</v>
       </c>
       <c r="C84" s="5">
         <v>1.0406726599999843</v>
       </c>
       <c r="D84" s="5">
         <v>2.8994223828825438</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>437.75771438999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.31392194000000018</v>
       </c>
       <c r="D85" s="5">
         <v>0.86456074955305606</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>436.19604062000002</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5616737699999703</v>
       </c>
       <c r="D86" s="5">
         <v>-4.1979215056600179</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>439.48272893000001</v>
       </c>
       <c r="C87" s="5">
         <v>3.2866883099999882</v>
       </c>
       <c r="D87" s="5">
         <v>9.4261504104777174</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>440.95351253000001</v>
       </c>
       <c r="C88" s="5">
         <v>1.4707836000000043</v>
       </c>
       <c r="D88" s="5">
         <v>4.0906993611970144</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>439.75751021000002</v>
       </c>
       <c r="C89" s="5">
         <v>-1.196002319999991</v>
       </c>
       <c r="D89" s="5">
         <v>-3.2066537834622544</v>
       </c>
       <c r="E89" s="5">
         <v>1.737976716267231</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>441.13184052000003</v>
       </c>
       <c r="C90" s="5">
         <v>1.3743303100000048</v>
       </c>
       <c r="D90" s="5">
         <v>3.8153780292949024</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>442.06055408999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.92871356999995669</v>
       </c>
       <c r="D91" s="5">
         <v>2.555815763637459</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>442.70647364000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.64591955000003054</v>
       </c>
       <c r="D92" s="5">
         <v>1.7675472315011209</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>444.22143112999998</v>
       </c>
       <c r="C93" s="5">
         <v>1.514957489999972</v>
       </c>
       <c r="D93" s="5">
         <v>4.1846198150262248</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>445.19388563000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.9724545000000262</v>
       </c>
       <c r="D94" s="5">
         <v>2.6588060946270975</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>447.23519482</v>
       </c>
       <c r="C95" s="5">
         <v>2.0413091899999927</v>
       </c>
       <c r="D95" s="5">
         <v>5.6431591534497505</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>448.86459621</v>
       </c>
       <c r="C96" s="5">
         <v>1.6294013899999982</v>
       </c>
       <c r="D96" s="5">
         <v>4.4606090899862449</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>450.00882575000003</v>
       </c>
       <c r="C97" s="5">
         <v>1.1442295400000262</v>
       </c>
       <c r="D97" s="5">
         <v>3.1022518889673778</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>452.40819253000001</v>
       </c>
       <c r="C98" s="5">
         <v>2.3993667799999798</v>
       </c>
       <c r="D98" s="5">
         <v>6.589187842007993</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>454.40901659000002</v>
       </c>
       <c r="C99" s="5">
         <v>2.0008240600000136</v>
       </c>
       <c r="D99" s="5">
         <v>5.4381441145191278</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>456.51755441</v>
       </c>
       <c r="C100" s="5">
         <v>2.1085378199999809</v>
       </c>
       <c r="D100" s="5">
         <v>5.7125384702686022</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>457.20250152</v>
       </c>
       <c r="C101" s="5">
         <v>0.68494710999999597</v>
       </c>
       <c r="D101" s="5">
         <v>1.8153808722055853</v>
       </c>
       <c r="E101" s="5">
         <v>3.9669569944739136</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>459.57174053</v>
       </c>
       <c r="C102" s="5">
         <v>2.3692390100000011</v>
       </c>
       <c r="D102" s="5">
         <v>6.3987714445934651</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>460.23136950999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.65962897999997949</v>
       </c>
       <c r="D103" s="5">
         <v>1.7360368454295561</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>461.87946876000001</v>
       </c>
       <c r="C104" s="5">
         <v>1.6480992500000298</v>
       </c>
       <c r="D104" s="5">
         <v>4.3828830158628929</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>465.49913623999998</v>
       </c>
       <c r="C105" s="5">
         <v>3.6196674799999755</v>
       </c>
       <c r="D105" s="5">
         <v>9.820309156333785</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>467.52383744999997</v>
       </c>
       <c r="C106" s="5">
         <v>2.0247012099999893</v>
       </c>
       <c r="D106" s="5">
         <v>5.3461222760323501</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>467.93783925000002</v>
       </c>
       <c r="C107" s="5">
         <v>0.41400180000005093</v>
       </c>
       <c r="D107" s="5">
         <v>1.0678149052433694</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>471.10205984999999</v>
       </c>
       <c r="C108" s="5">
         <v>3.1642205999999646</v>
       </c>
       <c r="D108" s="5">
         <v>8.4231583054742654</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>472.68872549000002</v>
       </c>
       <c r="C109" s="5">
         <v>1.5866656400000352</v>
       </c>
       <c r="D109" s="5">
         <v>4.1172973874611385</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>473.95051573000001</v>
       </c>
       <c r="C110" s="5">
         <v>1.2617902399999821</v>
       </c>
       <c r="D110" s="5">
         <v>3.2507174038396425</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>474.58391422</v>
       </c>
       <c r="C111" s="5">
         <v>0.63339848999999049</v>
       </c>
       <c r="D111" s="5">
         <v>1.6155483523291547</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>476.91571432000001</v>
       </c>
       <c r="C112" s="5">
         <v>2.3318001000000095</v>
       </c>
       <c r="D112" s="5">
         <v>6.0579978276841917</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>479.53510310000001</v>
       </c>
       <c r="C113" s="5">
         <v>2.6193887800000084</v>
       </c>
       <c r="D113" s="5">
         <v>6.7936074583241579</v>
       </c>
       <c r="E113" s="5">
         <v>4.8846192892107565</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>477.81824363999999</v>
       </c>
       <c r="C114" s="5">
         <v>-1.7168594600000233</v>
       </c>
       <c r="D114" s="5">
         <v>-4.2127108890339553</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>479.91196662999999</v>
       </c>
       <c r="C115" s="5">
         <v>2.0937229900000034</v>
       </c>
       <c r="D115" s="5">
         <v>5.3868004899094712</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>479.49666676999999</v>
       </c>
       <c r="C116" s="5">
         <v>-0.41529986000000463</v>
       </c>
       <c r="D116" s="5">
         <v>-1.0335118585321323</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>478.82089481999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.67577195000001211</v>
       </c>
       <c r="D117" s="5">
         <v>-1.6781555722148012</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>478.44669908999998</v>
       </c>
       <c r="C118" s="5">
         <v>-0.37419572999999673</v>
       </c>
       <c r="D118" s="5">
         <v>-0.93377262778614467</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>480.74210218000002</v>
       </c>
       <c r="C119" s="5">
         <v>2.2954030900000362</v>
       </c>
       <c r="D119" s="5">
         <v>5.9115068285639616</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>482.99155666000001</v>
       </c>
       <c r="C120" s="5">
         <v>2.2494544799999971</v>
       </c>
       <c r="D120" s="5">
         <v>5.7617349991028188</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>483.65988458999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.66832792999997537</v>
       </c>
       <c r="D121" s="5">
         <v>1.6731665606509516</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>484.22362399999997</v>
       </c>
       <c r="C122" s="5">
         <v>0.5637394099999824</v>
       </c>
       <c r="D122" s="5">
         <v>1.407685276146875</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>485.339451</v>
       </c>
       <c r="C123" s="5">
         <v>1.1158270000000243</v>
       </c>
       <c r="D123" s="5">
         <v>2.8005527801205021</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>484.73269241000003</v>
       </c>
       <c r="C124" s="5">
         <v>-0.6067585899999699</v>
       </c>
       <c r="D124" s="5">
         <v>-1.4899358733771795</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>486.55853067999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.8258382699999629</v>
       </c>
       <c r="D125" s="5">
         <v>4.6148554846485501</v>
       </c>
       <c r="E125" s="5">
         <v>1.4646326274336152</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>487.27092383000002</v>
       </c>
       <c r="C126" s="5">
         <v>0.71239315000002534</v>
       </c>
       <c r="D126" s="5">
         <v>1.7711941166295153</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>488.39107462999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.1201507999999762</v>
       </c>
       <c r="D127" s="5">
         <v>2.7937375394951669</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>489.74396877999999</v>
       </c>
       <c r="C128" s="5">
         <v>1.3528941499999974</v>
       </c>
       <c r="D128" s="5">
         <v>3.37524051371767</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>489.55022029000003</v>
       </c>
       <c r="C129" s="5">
         <v>-0.19374848999996175</v>
       </c>
       <c r="D129" s="5">
         <v>-0.47370255617200652</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>489.38572399999998</v>
       </c>
       <c r="C130" s="5">
         <v>-0.16449629000004506</v>
       </c>
       <c r="D130" s="5">
         <v>-0.40247383149722982</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>490.57294273000002</v>
       </c>
       <c r="C131" s="5">
         <v>1.1872187300000405</v>
       </c>
       <c r="D131" s="5">
         <v>2.9502818238763773</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>490.14524755999997</v>
       </c>
       <c r="C132" s="5">
         <v>-0.42769517000004953</v>
       </c>
       <c r="D132" s="5">
         <v>-1.0411914558687174</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>491.53124959000002</v>
       </c>
       <c r="C133" s="5">
         <v>1.3860020300000429</v>
       </c>
       <c r="D133" s="5">
         <v>3.4465597051161145</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>490.29850267</v>
       </c>
       <c r="C134" s="5">
         <v>-1.232746920000011</v>
       </c>
       <c r="D134" s="5">
         <v>-2.9683987365542119</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>492.91053149999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.6120288299999856</v>
       </c>
       <c r="D135" s="5">
         <v>6.5835950882698224</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>493.79803242000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.88750092000003633</v>
       </c>
       <c r="D136" s="5">
         <v>2.1821633234363036</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>494.95425231000002</v>
       </c>
       <c r="C137" s="5">
         <v>1.1562198899999885</v>
       </c>
       <c r="D137" s="5">
         <v>2.8462487729487007</v>
       </c>
       <c r="E137" s="5">
         <v>1.7255316885034233</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>494.97973973000001</v>
       </c>
       <c r="C138" s="5">
         <v>2.5487419999990379E-2</v>
       </c>
       <c r="D138" s="5">
         <v>6.1810899881042936E-2</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>495.51338937000003</v>
       </c>
       <c r="C139" s="5">
         <v>0.53364964000002146</v>
       </c>
       <c r="D139" s="5">
         <v>1.3014482083498091</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>495.39384570999999</v>
       </c>
       <c r="C140" s="5">
         <v>-0.11954366000003347</v>
       </c>
       <c r="D140" s="5">
         <v>-0.28911872613061051</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>495.07405140999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.3197943000000123</v>
       </c>
       <c r="D141" s="5">
         <v>-0.77189814998263051</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>495.73969846</v>
       </c>
       <c r="C142" s="5">
         <v>0.66564705000001823</v>
       </c>
       <c r="D142" s="5">
         <v>1.6254334907132906</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>495.89280011</v>
       </c>
       <c r="C143" s="5">
         <v>0.15310164999999643</v>
       </c>
       <c r="D143" s="5">
         <v>0.37123185935454828</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>495.88545819000001</v>
       </c>
       <c r="C144" s="5">
         <v>-7.3419199999875673E-3</v>
       </c>
       <c r="D144" s="5">
         <v>-1.7765102881550643E-2</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>495.51998467999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.36547351000001527</v>
       </c>
       <c r="D145" s="5">
         <v>-0.88083810468658763</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>494.40667280999998</v>
       </c>
       <c r="C146" s="5">
         <v>-1.1133118700000182</v>
       </c>
       <c r="D146" s="5">
         <v>-2.6630377466343669</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>495.03858872000001</v>
       </c>
       <c r="C147" s="5">
         <v>0.631915910000032</v>
       </c>
       <c r="D147" s="5">
         <v>1.5445837120553474</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>492.17484041</v>
       </c>
       <c r="C148" s="5">
         <v>-2.8637483100000054</v>
       </c>
       <c r="D148" s="5">
         <v>-6.7252136913418141</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>487.78428095999999</v>
       </c>
       <c r="C149" s="5">
         <v>-4.390559450000012</v>
       </c>
       <c r="D149" s="5">
         <v>-10.194961992286544</v>
       </c>
       <c r="E149" s="5">
         <v>-1.4486129407994874</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>491.62526335000001</v>
       </c>
       <c r="C150" s="5">
         <v>3.840982390000022</v>
       </c>
       <c r="D150" s="5">
         <v>9.8693851106522068</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>492.24560098000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.62033762999999453</v>
       </c>
       <c r="D151" s="5">
         <v>1.5247245016976274</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>492.18630597999999</v>
       </c>
       <c r="C152" s="5">
         <v>-5.9295000000020082E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-0.14445406488473589</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>491.00073547</v>
       </c>
       <c r="C153" s="5">
         <v>-1.1855705099999909</v>
       </c>
       <c r="D153" s="5">
         <v>-2.8525518595736599</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>490.95424310999999</v>
       </c>
       <c r="C154" s="5">
         <v>-4.6492360000002009E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.11356762193293068</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>489.40540195</v>
       </c>
       <c r="C155" s="5">
         <v>-1.5488411599999949</v>
       </c>
       <c r="D155" s="5">
         <v>-3.7207074119766315</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>487.72267220999998</v>
       </c>
       <c r="C156" s="5">
         <v>-1.6827297400000134</v>
       </c>
       <c r="D156" s="5">
         <v>-4.0488396455848674</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>486.42859677000001</v>
       </c>
       <c r="C157" s="5">
         <v>-1.2940754399999719</v>
       </c>
       <c r="D157" s="5">
         <v>-3.1379065824133301</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>486.15167291</v>
       </c>
       <c r="C158" s="5">
         <v>-0.27692386000001079</v>
       </c>
       <c r="D158" s="5">
         <v>-0.68102512437239193</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>484.61940470000002</v>
       </c>
       <c r="C159" s="5">
         <v>-1.5322682099999838</v>
       </c>
       <c r="D159" s="5">
         <v>-3.7173172207443428</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>484.41616534000002</v>
       </c>
       <c r="C160" s="5">
         <v>-0.20323935999999776</v>
       </c>
       <c r="D160" s="5">
         <v>-0.50209601256615555</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>483.22257055</v>
       </c>
       <c r="C161" s="5">
         <v>-1.1935947900000201</v>
       </c>
       <c r="D161" s="5">
         <v>-2.917040730119691</v>
       </c>
       <c r="E161" s="5">
         <v>-0.93519012154761327</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>481.47786553999998</v>
       </c>
       <c r="C162" s="5">
         <v>-1.7447050100000183</v>
       </c>
       <c r="D162" s="5">
         <v>-4.2476627893308301</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>479.13900464</v>
       </c>
       <c r="C163" s="5">
         <v>-2.338860899999986</v>
       </c>
       <c r="D163" s="5">
         <v>-5.6759592547115822</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>477.50598293000002</v>
       </c>
       <c r="C164" s="5">
         <v>-1.63302170999998</v>
       </c>
       <c r="D164" s="5">
         <v>-4.0140884729982673</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>477.29264059000002</v>
       </c>
       <c r="C165" s="5">
         <v>-0.21334233999999697</v>
       </c>
       <c r="D165" s="5">
         <v>-0.53482606241400665</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>474.5114863</v>
       </c>
       <c r="C166" s="5">
         <v>-2.7811542900000177</v>
       </c>
       <c r="D166" s="5">
         <v>-6.7725296634394416</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>474.91586874000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.40438244000000623</v>
       </c>
       <c r="D167" s="5">
         <v>1.0274564342437786</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>474.67498677999998</v>
       </c>
       <c r="C168" s="5">
         <v>-0.24088196000002426</v>
       </c>
       <c r="D168" s="5">
         <v>-0.60695664236518621</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>474.61343790000001</v>
       </c>
       <c r="C169" s="5">
         <v>-6.154887999997527E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-0.15548745527800278</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>475.11697450999998</v>
       </c>
       <c r="C170" s="5">
         <v>0.50353660999996919</v>
       </c>
       <c r="D170" s="5">
         <v>1.2805838395425928</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>474.62258252999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.49439197999998896</v>
       </c>
       <c r="D171" s="5">
         <v>-1.2415611187654108</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>474.38410167000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.23848085999998148</v>
       </c>
       <c r="D172" s="5">
         <v>-0.60129353338229663</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>474.47338817000002</v>
       </c>
       <c r="C173" s="5">
         <v>8.9286500000014257E-2</v>
       </c>
       <c r="D173" s="5">
         <v>0.22609270207927246</v>
       </c>
       <c r="E173" s="5">
         <v>-1.8105905876957928</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>474.8906508</v>
       </c>
       <c r="C174" s="5">
         <v>0.41726262999998198</v>
       </c>
       <c r="D174" s="5">
         <v>1.0604264715264655</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>475.71768483</v>
       </c>
       <c r="C175" s="5">
         <v>0.82703402999999298</v>
       </c>
       <c r="D175" s="5">
         <v>2.109964089852423</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>476.05096294999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.33327811999998858</v>
       </c>
       <c r="D176" s="5">
         <v>0.84394249165642421</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>479.55986539999998</v>
       </c>
       <c r="C177" s="5">
         <v>3.5089024499999937</v>
       </c>
       <c r="D177" s="5">
         <v>9.2125581112100452</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>478.2280705</v>
       </c>
       <c r="C178" s="5">
         <v>-1.3317948999999771</v>
       </c>
       <c r="D178" s="5">
         <v>-3.2821095051726812</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>477.91674180000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.31132869999999002</v>
       </c>
       <c r="D179" s="5">
         <v>-0.77841452020749324</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>478.68762497</v>
       </c>
       <c r="C180" s="5">
         <v>0.77088316999999051</v>
       </c>
       <c r="D180" s="5">
         <v>1.9528731948148526</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>479.29526353</v>
       </c>
       <c r="C181" s="5">
         <v>0.60763855999999805</v>
       </c>
       <c r="D181" s="5">
         <v>1.5339411194325914</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>478.05353860000002</v>
       </c>
       <c r="C182" s="5">
         <v>-1.2417249299999753</v>
       </c>
       <c r="D182" s="5">
         <v>-3.0649586683053731</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>479.61745786</v>
       </c>
       <c r="C183" s="5">
         <v>1.5639192599999774</v>
       </c>
       <c r="D183" s="5">
         <v>3.9971283232245414</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>480.41969218999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.80223432999997613</v>
       </c>
       <c r="D184" s="5">
         <v>2.0257541229482756</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>481.69966821999998</v>
       </c>
       <c r="C185" s="5">
         <v>1.2799760300000003</v>
       </c>
       <c r="D185" s="5">
         <v>3.2444128109532011</v>
       </c>
       <c r="E185" s="5">
         <v>1.5230106113792941</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>482.21376327000002</v>
       </c>
       <c r="C186" s="5">
         <v>0.51409505000003719</v>
       </c>
       <c r="D186" s="5">
         <v>1.2882470768621479</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>482.38097905000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.16721577999999226</v>
       </c>
       <c r="D187" s="5">
         <v>0.41691485055221911</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>481.76151761</v>
       </c>
       <c r="C188" s="5">
         <v>-0.61946144000000913</v>
       </c>
       <c r="D188" s="5">
         <v>-1.5301719829333593</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>486.58153895999999</v>
       </c>
       <c r="C189" s="5">
         <v>4.8200213499999904</v>
       </c>
       <c r="D189" s="5">
         <v>12.689189886197649</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>487.34094906000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.75941010000002507</v>
       </c>
       <c r="D190" s="5">
         <v>1.8890058563503898</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>488.06375771</v>
       </c>
       <c r="C191" s="5">
         <v>0.72280864999999039</v>
       </c>
       <c r="D191" s="5">
         <v>1.7943925883630474</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>490.12881288</v>
       </c>
       <c r="C192" s="5">
         <v>2.0650551699999937</v>
       </c>
       <c r="D192" s="5">
         <v>5.1971791145892121</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>491.57840898000001</v>
       </c>
       <c r="C193" s="5">
         <v>1.4495961000000079</v>
       </c>
       <c r="D193" s="5">
         <v>3.6074033480298251</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>492.36448829</v>
       </c>
       <c r="C194" s="5">
         <v>0.78607930999999098</v>
       </c>
       <c r="D194" s="5">
         <v>1.9358780304607803</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>493.50489155999998</v>
       </c>
       <c r="C195" s="5">
         <v>1.1404032699999789</v>
       </c>
       <c r="D195" s="5">
         <v>2.815093969170035</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>497.50811834000001</v>
       </c>
       <c r="C196" s="5">
         <v>4.0032267800000341</v>
       </c>
       <c r="D196" s="5">
         <v>10.180445258631288</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>500.73613124000002</v>
       </c>
       <c r="C197" s="5">
         <v>3.2280129000000102</v>
       </c>
       <c r="D197" s="5">
         <v>8.0699850935684658</v>
       </c>
       <c r="E197" s="5">
         <v>3.9519360871358877</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>499.68625928</v>
       </c>
       <c r="C198" s="5">
         <v>-1.0498719600000186</v>
       </c>
       <c r="D198" s="5">
         <v>-2.4871769174129255</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>501.06836103000001</v>
       </c>
       <c r="C199" s="5">
         <v>1.3821017500000039</v>
       </c>
       <c r="D199" s="5">
         <v>3.3700880988012161</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>502.7920158</v>
       </c>
       <c r="C200" s="5">
         <v>1.723654769999996</v>
       </c>
       <c r="D200" s="5">
         <v>4.2069535804567959</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>503.61637762999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.82436182999998664</v>
       </c>
       <c r="D201" s="5">
         <v>1.9853212485310356</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>503.82923624</v>
       </c>
       <c r="C202" s="5">
         <v>0.21285861000001205</v>
       </c>
       <c r="D202" s="5">
         <v>0.50837296412955535</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>504.65201664</v>
       </c>
       <c r="C203" s="5">
         <v>0.82278039999999919</v>
       </c>
       <c r="D203" s="5">
         <v>1.9773623996841128</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>505.38631315999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.73429651999998669</v>
       </c>
       <c r="D204" s="5">
         <v>1.7601076105278501</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>507.03288878000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.6465756200000214</v>
       </c>
       <c r="D205" s="5">
         <v>3.9804890117801861</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>509.02925938999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.9963706099999854</v>
       </c>
       <c r="D206" s="5">
         <v>4.8285043586996812</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>509.92278334999997</v>
       </c>
       <c r="C207" s="5">
         <v>0.8935239599999818</v>
       </c>
       <c r="D207" s="5">
         <v>2.1268744131460515</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>510.70286974999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.78008640000001606</v>
       </c>
       <c r="D208" s="5">
         <v>1.8513005547516448</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>512.55329011000003</v>
       </c>
       <c r="C209" s="5">
         <v>1.8504203600000437</v>
       </c>
       <c r="D209" s="5">
         <v>4.4356390149275393</v>
       </c>
       <c r="E209" s="5">
         <v>2.3599572974166039</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>515.17510347999996</v>
       </c>
       <c r="C210" s="5">
         <v>2.6218133699999271</v>
       </c>
       <c r="D210" s="5">
         <v>6.3139113823558635</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>516.55541130999995</v>
       </c>
       <c r="C211" s="5">
         <v>1.3803078299999925</v>
       </c>
       <c r="D211" s="5">
         <v>3.2629628059628768</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>519.07215183000005</v>
       </c>
       <c r="C212" s="5">
         <v>2.5167405200000985</v>
       </c>
       <c r="D212" s="5">
         <v>6.0058347195668826</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>520.73926204999998</v>
       </c>
       <c r="C213" s="5">
         <v>1.6671102199999268</v>
       </c>
       <c r="D213" s="5">
         <v>3.9228680615222222</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>523.10890410000002</v>
       </c>
       <c r="C214" s="5">
         <v>2.3696420500000386</v>
       </c>
       <c r="D214" s="5">
         <v>5.5994046110405815</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>526.02315619000001</v>
       </c>
       <c r="C215" s="5">
         <v>2.9142520899999909</v>
       </c>
       <c r="D215" s="5">
         <v>6.8939200197193795</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>527.43135686000005</v>
       </c>
       <c r="C216" s="5">
         <v>1.408200670000042</v>
       </c>
       <c r="D216" s="5">
         <v>3.26020855454352</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>528.46895523000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.0375983699999551</v>
       </c>
       <c r="D217" s="5">
         <v>2.3864317187608064</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>530.66202090000002</v>
       </c>
       <c r="C218" s="5">
         <v>2.19306567000001</v>
       </c>
       <c r="D218" s="5">
         <v>5.0950643965865572</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>532.15006202999996</v>
       </c>
       <c r="C219" s="5">
         <v>1.4880411299999423</v>
       </c>
       <c r="D219" s="5">
         <v>3.41733120826615</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>533.86366669999995</v>
       </c>
       <c r="C220" s="5">
         <v>1.7136046699999952</v>
       </c>
       <c r="D220" s="5">
         <v>3.9333616152539275</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>534.43785721999996</v>
       </c>
       <c r="C221" s="5">
         <v>0.57419052000000192</v>
       </c>
       <c r="D221" s="5">
         <v>1.298307479830263</v>
       </c>
       <c r="E221" s="5">
         <v>4.2697154680839677</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>535.83050017000005</v>
       </c>
       <c r="C222" s="5">
         <v>1.392642950000095</v>
       </c>
       <c r="D222" s="5">
         <v>3.172177883638283</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>538.47631483999999</v>
       </c>
       <c r="C223" s="5">
         <v>2.6458146699999361</v>
       </c>
       <c r="D223" s="5">
         <v>6.0889369475513933</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>538.53004610999994</v>
       </c>
       <c r="C224" s="5">
         <v>5.3731269999957476E-2</v>
       </c>
       <c r="D224" s="5">
         <v>0.119806424164004</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>538.58599663999996</v>
       </c>
       <c r="C225" s="5">
         <v>5.5950530000018261E-2</v>
       </c>
       <c r="D225" s="5">
         <v>0.12474515658220664</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>539.02062369999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.43462706000002527</v>
       </c>
       <c r="D226" s="5">
         <v>0.97268321298626947</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>540.06245917000001</v>
       </c>
       <c r="C227" s="5">
         <v>1.0418354700000236</v>
       </c>
       <c r="D227" s="5">
         <v>2.3442125799187252</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>541.52181416999997</v>
       </c>
       <c r="C228" s="5">
         <v>1.4593549999999595</v>
       </c>
       <c r="D228" s="5">
         <v>3.2912651081968836</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>542.75296678999996</v>
       </c>
       <c r="C229" s="5">
         <v>1.2311526199999889</v>
       </c>
       <c r="D229" s="5">
         <v>2.7625802561066282</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>538.05959974999996</v>
       </c>
       <c r="C230" s="5">
         <v>-4.6933670399999983</v>
       </c>
       <c r="D230" s="5">
         <v>-9.8972309502684759</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>537.71165739000003</v>
       </c>
       <c r="C231" s="5">
         <v>-0.34794235999993361</v>
       </c>
       <c r="D231" s="5">
         <v>-0.77323966097622154</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>539.32626565999999</v>
       </c>
       <c r="C232" s="5">
         <v>1.6146082699999624</v>
       </c>
       <c r="D232" s="5">
         <v>3.6633961521019165</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>538.84948307000002</v>
       </c>
       <c r="C233" s="5">
         <v>-0.4767825899999707</v>
       </c>
       <c r="D233" s="5">
         <v>-1.0556975973388449</v>
       </c>
       <c r="E233" s="5">
         <v>0.82547031247901526</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>535.64908871</v>
       </c>
       <c r="C234" s="5">
         <v>-3.2003943600000184</v>
       </c>
       <c r="D234" s="5">
         <v>-6.8989030720762567</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>534.05214883999997</v>
       </c>
       <c r="C235" s="5">
         <v>-1.5969398700000283</v>
       </c>
       <c r="D235" s="5">
         <v>-3.5194973167340882</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>531.42776930000002</v>
       </c>
       <c r="C236" s="5">
         <v>-2.6243795399999499</v>
       </c>
       <c r="D236" s="5">
         <v>-5.7401097099914145</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>528.78276143000005</v>
       </c>
       <c r="C237" s="5">
         <v>-2.6450078699999722</v>
       </c>
       <c r="D237" s="5">
         <v>-5.8117929542765623</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>526.97010848000002</v>
       </c>
       <c r="C238" s="5">
         <v>-1.8126529500000288</v>
       </c>
       <c r="D238" s="5">
         <v>-4.0368902430331417</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>524.67387360999999</v>
       </c>
       <c r="C239" s="5">
         <v>-2.2962348700000348</v>
       </c>
       <c r="D239" s="5">
         <v>-5.1054018987005456</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>522.25190511999995</v>
       </c>
       <c r="C240" s="5">
         <v>-2.4219684900000402</v>
       </c>
       <c r="D240" s="5">
         <v>-5.4008729062643308</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>521.63252548000003</v>
       </c>
       <c r="C241" s="5">
         <v>-0.61937963999992007</v>
       </c>
       <c r="D241" s="5">
         <v>-1.4139278512247833</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>522.40899210999999</v>
       </c>
       <c r="C242" s="5">
         <v>0.77646662999995897</v>
       </c>
       <c r="D242" s="5">
         <v>1.800934826488465</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>519.94086970000001</v>
       </c>
       <c r="C243" s="5">
         <v>-2.4681224099999781</v>
       </c>
       <c r="D243" s="5">
         <v>-5.5243800506692526</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>516.79763630000002</v>
       </c>
       <c r="C244" s="5">
         <v>-3.1432333999999855</v>
       </c>
       <c r="D244" s="5">
         <v>-7.0180289320329381</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>517.31638791</v>
       </c>
       <c r="C245" s="5">
         <v>0.51875160999998116</v>
       </c>
       <c r="D245" s="5">
         <v>1.2112094147805896</v>
       </c>
       <c r="E245" s="5">
         <v>-3.9961243049392969</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>518.92631503999996</v>
       </c>
       <c r="C246" s="5">
         <v>1.60992712999996</v>
       </c>
       <c r="D246" s="5">
         <v>3.7990781850950173</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>519.12152586000002</v>
       </c>
       <c r="C247" s="5">
         <v>0.19521082000005663</v>
       </c>
       <c r="D247" s="5">
         <v>0.45235374525778305</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>520.31851408</v>
       </c>
       <c r="C248" s="5">
         <v>1.1969882199999802</v>
       </c>
       <c r="D248" s="5">
         <v>2.8023162160095483</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>521.27111001000003</v>
       </c>
       <c r="C249" s="5">
         <v>0.95259593000002951</v>
       </c>
       <c r="D249" s="5">
         <v>2.2192100871761822</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>521.70564259000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.43453257999999551</v>
       </c>
       <c r="D250" s="5">
         <v>1.0049213178373817</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>522.69069652999997</v>
       </c>
       <c r="C251" s="5">
         <v>0.9850539399999434</v>
       </c>
       <c r="D251" s="5">
         <v>2.2894477221756082</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>523.75480623999999</v>
       </c>
       <c r="C252" s="5">
         <v>1.0641097100000252</v>
       </c>
       <c r="D252" s="5">
         <v>2.4705375937938756</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>524.70251218999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.94770594999999958</v>
       </c>
       <c r="D253" s="5">
         <v>2.1930748842578396</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>525.86164987999996</v>
       </c>
       <c r="C254" s="5">
         <v>1.1591376899999659</v>
       </c>
       <c r="D254" s="5">
         <v>2.6834078707312026</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>527.26354946000004</v>
       </c>
       <c r="C255" s="5">
         <v>1.4018995800000766</v>
       </c>
       <c r="D255" s="5">
         <v>3.2464174537012891</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>527.44635831999994</v>
       </c>
       <c r="C256" s="5">
         <v>0.18280885999990915</v>
       </c>
       <c r="D256" s="5">
         <v>0.41684929296574857</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>529.61262949000002</v>
       </c>
       <c r="C257" s="5">
         <v>2.1662711700000727</v>
       </c>
       <c r="D257" s="5">
         <v>5.0413799465979237</v>
       </c>
       <c r="E257" s="5">
         <v>2.3769286779562249</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>530.90402606999999</v>
       </c>
       <c r="C258" s="5">
         <v>1.2913965799999687</v>
       </c>
       <c r="D258" s="5">
         <v>2.9656176969679482</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>531.15743280000004</v>
       </c>
       <c r="C259" s="5">
         <v>0.25340673000005154</v>
       </c>
       <c r="D259" s="5">
         <v>0.5742801504221795</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>533.87417454000001</v>
       </c>
       <c r="C260" s="5">
         <v>2.7167417399999749</v>
       </c>
       <c r="D260" s="5">
         <v>6.3133484588935307</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>538.04097191000005</v>
       </c>
       <c r="C261" s="5">
         <v>4.1667973700000402</v>
       </c>
       <c r="D261" s="5">
         <v>9.7784834755800567</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>537.85563461000004</v>
       </c>
       <c r="C262" s="5">
         <v>-0.18533730000001469</v>
       </c>
       <c r="D262" s="5">
         <v>-0.41257802679252054</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>539.12429344999998</v>
       </c>
       <c r="C263" s="5">
         <v>1.2686588399999437</v>
       </c>
       <c r="D263" s="5">
         <v>2.867492049210596</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>540.19104347999996</v>
       </c>
       <c r="C264" s="5">
         <v>1.0667500299999801</v>
       </c>
       <c r="D264" s="5">
         <v>2.4004172741785457</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>541.87588889000006</v>
       </c>
       <c r="C265" s="5">
         <v>1.6848454100000936</v>
       </c>
       <c r="D265" s="5">
         <v>3.8076540639508938</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>543.06360825000002</v>
       </c>
       <c r="C266" s="5">
         <v>1.18771935999996</v>
       </c>
       <c r="D266" s="5">
         <v>2.6621802911081627</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>544.38280177000001</v>
       </c>
       <c r="C267" s="5">
         <v>1.3191935199999989</v>
       </c>
       <c r="D267" s="5">
         <v>2.9542661116235935</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>546.53468693000002</v>
       </c>
       <c r="C268" s="5">
         <v>2.1518851600000062</v>
       </c>
       <c r="D268" s="5">
         <v>4.8479658385212288</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>549.16089208999995</v>
       </c>
       <c r="C269" s="5">
         <v>2.6262051599999268</v>
       </c>
       <c r="D269" s="5">
         <v>5.9210935063225056</v>
       </c>
       <c r="E269" s="5">
         <v>3.6910491766074971</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>549.22093992999999</v>
       </c>
       <c r="C270" s="5">
         <v>6.0047840000038377E-2</v>
       </c>
       <c r="D270" s="5">
         <v>0.13129259542774552</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>549.78373175000002</v>
       </c>
       <c r="C271" s="5">
         <v>0.56279182000002947</v>
       </c>
       <c r="D271" s="5">
         <v>1.2366051118589683</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>551.98187883000003</v>
       </c>
       <c r="C272" s="5">
         <v>2.1981470800000125</v>
       </c>
       <c r="D272" s="5">
         <v>4.9047678342990064</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>553.57314975999998</v>
       </c>
       <c r="C273" s="5">
         <v>1.5912709299999506</v>
       </c>
       <c r="D273" s="5">
         <v>3.5147794636885887</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>555.44620151000004</v>
       </c>
       <c r="C274" s="5">
         <v>1.8730517500000587</v>
       </c>
       <c r="D274" s="5">
         <v>4.1366991970780864</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>557.03061262000006</v>
       </c>
       <c r="C275" s="5">
         <v>1.5844111100000191</v>
       </c>
       <c r="D275" s="5">
         <v>3.4772183339972118</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>558.25501212999995</v>
       </c>
       <c r="C276" s="5">
         <v>1.2243995099998983</v>
       </c>
       <c r="D276" s="5">
         <v>2.6698227361011462</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>559.77691167</v>
       </c>
       <c r="C277" s="5">
         <v>1.5218995400000495</v>
       </c>
       <c r="D277" s="5">
         <v>3.3209069687247572</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>561.15036168999995</v>
       </c>
       <c r="C278" s="5">
         <v>1.3734500199999502</v>
       </c>
       <c r="D278" s="5">
         <v>2.9843387880880812</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>562.86771280999994</v>
       </c>
       <c r="C279" s="5">
         <v>1.7173511199999894</v>
       </c>
       <c r="D279" s="5">
         <v>3.7349453788390052</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>567.04505827000003</v>
       </c>
       <c r="C280" s="5">
         <v>4.1773454600000832</v>
       </c>
       <c r="D280" s="5">
         <v>9.2785165577695459</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>565.35433869999997</v>
       </c>
       <c r="C281" s="5">
         <v>-1.6907195700000557</v>
       </c>
       <c r="D281" s="5">
         <v>-3.5198625603811262</v>
       </c>
       <c r="E281" s="5">
         <v>2.9487618006393213</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>566.87537030999999</v>
       </c>
       <c r="C282" s="5">
         <v>1.5210316100000227</v>
       </c>
       <c r="D282" s="5">
         <v>3.2766885144574154</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>568.63059037999994</v>
       </c>
       <c r="C283" s="5">
         <v>1.7552200699999503</v>
       </c>
       <c r="D283" s="5">
         <v>3.7795007724063856</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>570.07752488000006</v>
       </c>
       <c r="C284" s="5">
         <v>1.4469345000001113</v>
       </c>
       <c r="D284" s="5">
         <v>3.0966131958318099</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>572.08320917000003</v>
       </c>
       <c r="C285" s="5">
         <v>2.0056842899999765</v>
       </c>
       <c r="D285" s="5">
         <v>4.3045808318605605</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>573.18762178999998</v>
       </c>
       <c r="C286" s="5">
         <v>1.1044126199999482</v>
       </c>
       <c r="D286" s="5">
         <v>2.3413688741557026</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>574.92417366999996</v>
       </c>
       <c r="C287" s="5">
         <v>1.7365518799999791</v>
       </c>
       <c r="D287" s="5">
         <v>3.6967629368163335</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>576.97088222000002</v>
       </c>
       <c r="C288" s="5">
         <v>2.0467085500000621</v>
       </c>
       <c r="D288" s="5">
         <v>4.3565996701714127</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>578.86776278000002</v>
       </c>
       <c r="C289" s="5">
         <v>1.8968805599999996</v>
       </c>
       <c r="D289" s="5">
         <v>4.0173094529348141</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>579.92688484999996</v>
       </c>
       <c r="C290" s="5">
         <v>1.059122069999944</v>
       </c>
       <c r="D290" s="5">
         <v>2.2178025439965721</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>579.88847091000002</v>
       </c>
       <c r="C291" s="5">
         <v>-3.8413939999941249E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-7.9458185391045877E-2</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>581.92803044000004</v>
       </c>
       <c r="C292" s="5">
         <v>2.0395595300000195</v>
       </c>
       <c r="D292" s="5">
         <v>4.3031993849177219</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>582.87498848999996</v>
       </c>
       <c r="C293" s="5">
         <v>0.94695804999992106</v>
       </c>
       <c r="D293" s="5">
         <v>1.9703044445041673</v>
       </c>
       <c r="E293" s="5">
         <v>3.0990563953728012</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>586.55845666000005</v>
       </c>
       <c r="C294" s="5">
         <v>3.6834681700000829</v>
       </c>
       <c r="D294" s="5">
         <v>7.852587383819154</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>587.13749634999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.57903968999994504</v>
       </c>
       <c r="D295" s="5">
         <v>1.1910709602108049</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>588.13787057000002</v>
       </c>
       <c r="C296" s="5">
         <v>1.0003742200000261</v>
       </c>
       <c r="D296" s="5">
         <v>2.0638480766406397</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>589.35642874999996</v>
       </c>
       <c r="C297" s="5">
         <v>1.2185581799999454</v>
       </c>
       <c r="D297" s="5">
         <v>2.514799110580701</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>590.73823947000005</v>
       </c>
       <c r="C298" s="5">
         <v>1.3818107200000895</v>
       </c>
       <c r="D298" s="5">
         <v>2.8500980128895792</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>592.73351077999996</v>
       </c>
       <c r="C299" s="5">
         <v>1.9952713099999073</v>
       </c>
       <c r="D299" s="5">
         <v>4.1292551847801118</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>594.79363663000004</v>
       </c>
       <c r="C300" s="5">
         <v>2.0601258500000768</v>
       </c>
       <c r="D300" s="5">
         <v>4.2514222881931074</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>597.34532248000005</v>
       </c>
       <c r="C301" s="5">
         <v>2.5516858500000126</v>
       </c>
       <c r="D301" s="5">
         <v>5.2712656460244034</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>598.65187835999996</v>
       </c>
       <c r="C302" s="5">
         <v>1.3065558799999053</v>
       </c>
       <c r="D302" s="5">
         <v>2.6565315150409052</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>600.50767670000005</v>
       </c>
       <c r="C303" s="5">
         <v>1.8557983400000921</v>
       </c>
       <c r="D303" s="5">
         <v>3.7840393682723183</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>601.65782861000002</v>
       </c>
       <c r="C304" s="5">
         <v>1.1501519099999769</v>
       </c>
       <c r="D304" s="5">
         <v>2.3227256055156964</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>604.59374621999996</v>
       </c>
       <c r="C305" s="5">
         <v>2.9359176099999331</v>
       </c>
       <c r="D305" s="5">
         <v>6.0153968754888876</v>
       </c>
       <c r="E305" s="5">
         <v>3.7261433684544931</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>605.14311934</v>
       </c>
       <c r="C306" s="5">
         <v>0.54937312000004113</v>
       </c>
       <c r="D306" s="5">
         <v>1.0958638621578309</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>606.25089668999999</v>
       </c>
       <c r="C307" s="5">
         <v>1.1077773499999921</v>
       </c>
       <c r="D307" s="5">
         <v>2.2189775192210437</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>606.79054374999998</v>
       </c>
       <c r="C308" s="5">
         <v>0.53964705999999296</v>
       </c>
       <c r="D308" s="5">
         <v>1.0734108275340493</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>608.12030321999998</v>
       </c>
       <c r="C309" s="5">
         <v>1.3297594699999991</v>
       </c>
       <c r="D309" s="5">
         <v>2.661685752448828</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>609.96787286999995</v>
       </c>
       <c r="C310" s="5">
         <v>1.8475696499999685</v>
       </c>
       <c r="D310" s="5">
         <v>3.7073397960585286</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>609.85502369999995</v>
       </c>
       <c r="C311" s="5">
         <v>-0.11284917000000405</v>
       </c>
       <c r="D311" s="5">
         <v>-0.22178429369589248</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>610.37996952000003</v>
       </c>
       <c r="C312" s="5">
         <v>0.5249458200000845</v>
       </c>
       <c r="D312" s="5">
         <v>1.0378299731161666</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>610.62174353</v>
       </c>
       <c r="C313" s="5">
         <v>0.2417740099999719</v>
       </c>
       <c r="D313" s="5">
         <v>0.4763618212930254</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>611.93739786000003</v>
       </c>
       <c r="C314" s="5">
         <v>1.3156543300000294</v>
       </c>
       <c r="D314" s="5">
         <v>2.6163978587441461</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>611.49353443999996</v>
       </c>
       <c r="C315" s="5">
         <v>-0.44386342000007062</v>
       </c>
       <c r="D315" s="5">
         <v>-0.86694545710791493</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>609.06438777999995</v>
       </c>
       <c r="C316" s="5">
         <v>-2.4291466600000149</v>
       </c>
       <c r="D316" s="5">
         <v>-4.6641924953174208</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>609.10802472</v>
       </c>
       <c r="C317" s="5">
         <v>4.3636940000055802E-2</v>
       </c>
       <c r="D317" s="5">
         <v>8.6008915081947634E-2</v>
       </c>
       <c r="E317" s="5">
         <v>0.74666311522801898</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>609.62790485999994</v>
       </c>
       <c r="C318" s="5">
         <v>0.51988013999994109</v>
       </c>
       <c r="D318" s="5">
         <v>1.0290343643123645</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>610.20415988000002</v>
       </c>
       <c r="C319" s="5">
         <v>0.576255020000076</v>
       </c>
       <c r="D319" s="5">
         <v>1.1402241433152271</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>610.17069047999996</v>
       </c>
       <c r="C320" s="5">
         <v>-3.3469400000058158E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-6.5799561368762305E-2</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>610.03322026000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.13747021999995468</v>
       </c>
       <c r="D321" s="5">
         <v>-0.2700228089894563</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>608.41677971000001</v>
       </c>
       <c r="C322" s="5">
         <v>-1.616440549999993</v>
       </c>
       <c r="D322" s="5">
         <v>-3.1337767102427305</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>608.84440633999998</v>
       </c>
       <c r="C323" s="5">
         <v>0.42762662999996337</v>
       </c>
       <c r="D323" s="5">
         <v>0.84668981992404024</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>610.16947121999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.3250648800000135</v>
       </c>
       <c r="D324" s="5">
         <v>2.6431216231314947</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>609.57843499000001</v>
       </c>
       <c r="C325" s="5">
         <v>-0.59103622999998606</v>
       </c>
       <c r="D325" s="5">
         <v>-1.1561986683110703</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>609.38235744999997</v>
       </c>
       <c r="C326" s="5">
         <v>-0.19607754000003297</v>
       </c>
       <c r="D326" s="5">
         <v>-0.38531092207035877</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>610.38997283000003</v>
       </c>
       <c r="C327" s="5">
         <v>1.0076153800000611</v>
       </c>
       <c r="D327" s="5">
         <v>2.0023479515344</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>609.81254206999995</v>
       </c>
       <c r="C328" s="5">
         <v>-0.57743076000008386</v>
       </c>
       <c r="D328" s="5">
         <v>-1.1293157307987411</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>610.67869136000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.86614929000006669</v>
       </c>
       <c r="D329" s="5">
         <v>1.7178021313024816</v>
       </c>
       <c r="E329" s="5">
         <v>0.25786339635271993</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>611.62548855</v>
       </c>
       <c r="C330" s="5">
         <v>0.94679718999998386</v>
       </c>
       <c r="D330" s="5">
         <v>1.8764288531632145</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>611.60709689999999</v>
       </c>
       <c r="C331" s="5">
         <v>-1.8391650000012305E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-3.6078173197706676E-2</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>612.50624732999995</v>
       </c>
       <c r="C332" s="5">
         <v>0.89915042999996331</v>
       </c>
       <c r="D332" s="5">
         <v>1.7785075228457181</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>613.79968269999995</v>
       </c>
       <c r="C333" s="5">
         <v>1.2934353699999974</v>
       </c>
       <c r="D333" s="5">
         <v>2.5636912671228362</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>615.19120000999999</v>
       </c>
       <c r="C334" s="5">
         <v>1.3915173100000402</v>
       </c>
       <c r="D334" s="5">
         <v>2.7546439403490108</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>616.34123264000004</v>
       </c>
       <c r="C335" s="5">
         <v>1.1500326300000552</v>
       </c>
       <c r="D335" s="5">
         <v>2.2664775153553585</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>615.04216900999995</v>
       </c>
       <c r="C336" s="5">
         <v>-1.2990636300000915</v>
       </c>
       <c r="D336" s="5">
         <v>-2.5001274918163841</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>615.91802321</v>
       </c>
       <c r="C337" s="5">
         <v>0.87585420000004888</v>
       </c>
       <c r="D337" s="5">
         <v>1.7223147351511869</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>612.43286381999997</v>
       </c>
       <c r="C338" s="5">
         <v>-3.4851593900000353</v>
       </c>
       <c r="D338" s="5">
         <v>-6.582789377368659</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>617.20507222000003</v>
       </c>
       <c r="C339" s="5">
         <v>4.7722084000000677</v>
       </c>
       <c r="D339" s="5">
         <v>9.7619942458653455</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>618.44009047999998</v>
       </c>
       <c r="C340" s="5">
         <v>1.2350182599999471</v>
       </c>
       <c r="D340" s="5">
         <v>2.4277854016956368</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>618.51190645999998</v>
       </c>
       <c r="C341" s="5">
         <v>7.1815979999996671E-2</v>
       </c>
       <c r="D341" s="5">
         <v>0.1394383060107085</v>
       </c>
       <c r="E341" s="5">
         <v>1.2827064724585613</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>618.90912602000003</v>
       </c>
       <c r="C342" s="5">
         <v>0.39721956000005321</v>
       </c>
       <c r="D342" s="5">
         <v>0.7733897231029907</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>621.10237418999998</v>
       </c>
       <c r="C343" s="5">
         <v>2.1932481699999471</v>
       </c>
       <c r="D343" s="5">
         <v>4.336348534139467</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>622.99314475000006</v>
       </c>
       <c r="C344" s="5">
         <v>1.8907705600000781</v>
       </c>
       <c r="D344" s="5">
         <v>3.7148495301580597</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>623.95577229000003</v>
       </c>
       <c r="C345" s="5">
         <v>0.9626275399999713</v>
       </c>
       <c r="D345" s="5">
         <v>1.8700378352392022</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>625.48453998000002</v>
       </c>
       <c r="C346" s="5">
         <v>1.5287676899999951</v>
       </c>
       <c r="D346" s="5">
         <v>2.9800920719035728</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>625.73520607</v>
       </c>
       <c r="C347" s="5">
         <v>0.25066608999998152</v>
       </c>
       <c r="D347" s="5">
         <v>0.48196747136566298</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>625.75473403000001</v>
       </c>
       <c r="C348" s="5">
         <v>1.9527960000004896E-2</v>
       </c>
       <c r="D348" s="5">
         <v>3.7456058765616973E-2</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>626.40960560999997</v>
       </c>
       <c r="C349" s="5">
         <v>0.65487157999996271</v>
       </c>
       <c r="D349" s="5">
         <v>1.2630906884747217</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>627.37386635999997</v>
       </c>
       <c r="C350" s="5">
         <v>0.964260749999994</v>
       </c>
       <c r="D350" s="5">
         <v>1.8629342720481334</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>627.59117905000005</v>
       </c>
       <c r="C351" s="5">
         <v>0.21731269000008524</v>
       </c>
       <c r="D351" s="5">
         <v>0.41645440311732784</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>629.06174886999997</v>
       </c>
       <c r="C352" s="5">
         <v>1.4705698199999233</v>
       </c>
       <c r="D352" s="5">
         <v>2.8483588171459573</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>628.27494299</v>
       </c>
       <c r="C353" s="5">
         <v>-0.78680587999997442</v>
       </c>
       <c r="D353" s="5">
         <v>-1.4906310245106136</v>
       </c>
       <c r="E353" s="5">
         <v>1.5784718819525922</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>630.24952707</v>
       </c>
       <c r="C354" s="5">
         <v>1.9745840799999996</v>
       </c>
       <c r="D354" s="5">
         <v>3.8373194692295609</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>629.56505907999997</v>
       </c>
       <c r="C355" s="5">
         <v>-0.68446799000003011</v>
       </c>
       <c r="D355" s="5">
         <v>-1.295476086122771</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>628.78164913000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.78340994999996383</v>
       </c>
       <c r="D356" s="5">
         <v>-1.4830628434034376</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>627.90012118000004</v>
       </c>
       <c r="C357" s="5">
         <v>-0.88152794999996331</v>
       </c>
       <c r="D357" s="5">
         <v>-1.6694424948666686</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>628.03174179999996</v>
       </c>
       <c r="C358" s="5">
         <v>0.13162061999992147</v>
       </c>
       <c r="D358" s="5">
         <v>0.25183458691881988</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>629.53489081999999</v>
       </c>
       <c r="C359" s="5">
         <v>1.5031490200000235</v>
       </c>
       <c r="D359" s="5">
         <v>2.9102254695767327</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>630.75132305</v>
       </c>
       <c r="C360" s="5">
         <v>1.2164322300000094</v>
       </c>
       <c r="D360" s="5">
         <v>2.3435272629174664</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>631.44937727000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.69805422000001727</v>
       </c>
       <c r="D361" s="5">
         <v>1.3361568080943353</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>631.25614518999998</v>
       </c>
       <c r="C362" s="5">
         <v>-0.19323208000002978</v>
       </c>
       <c r="D362" s="5">
         <v>-0.36659886497963923</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>630.6011178</v>
       </c>
       <c r="C363" s="5">
         <v>-0.65502738999998655</v>
       </c>
       <c r="D363" s="5">
         <v>-1.2381065517308998</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>634.28591621999999</v>
       </c>
       <c r="C364" s="5">
         <v>3.6847984199999928</v>
       </c>
       <c r="D364" s="5">
         <v>7.2417730099950228</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>632.48257328</v>
       </c>
       <c r="C365" s="5">
         <v>-1.8033429399999932</v>
       </c>
       <c r="D365" s="5">
         <v>-3.3588816638673524</v>
       </c>
       <c r="E365" s="5">
         <v>0.6697116186069163</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>633.30160370999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.81903042999999798</v>
       </c>
       <c r="D366" s="5">
         <v>1.5650498835156013</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>632.47365740999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.8279463000000078</v>
       </c>
       <c r="D367" s="5">
         <v>-1.5575875013393636</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>631.08426124000005</v>
       </c>
       <c r="C368" s="5">
         <v>-1.3893961699999409</v>
       </c>
       <c r="D368" s="5">
         <v>-2.6045002766476366</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>583.03293203999999</v>
       </c>
       <c r="C369" s="5">
         <v>-48.051329200000055</v>
       </c>
       <c r="D369" s="5">
         <v>-61.33937757866039</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>593.70622803000003</v>
       </c>
       <c r="C370" s="5">
         <v>10.673295990000042</v>
       </c>
       <c r="D370" s="5">
         <v>24.320349697941946</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>605.81595608999999</v>
       </c>
       <c r="C371" s="5">
         <v>12.109728059999952</v>
       </c>
       <c r="D371" s="5">
         <v>27.417545624113338</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>604.93945439000004</v>
       </c>
       <c r="C372" s="5">
         <v>-0.87650169999994887</v>
       </c>
       <c r="D372" s="5">
         <v>-1.7224250778606232</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>610.98810285000002</v>
       </c>
       <c r="C373" s="5">
         <v>6.0486484599999812</v>
       </c>
       <c r="D373" s="5">
         <v>12.68085185304566</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>613.73728372000005</v>
       </c>
       <c r="C374" s="5">
         <v>2.749180870000032</v>
       </c>
       <c r="D374" s="5">
         <v>5.5351271538857327</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>619.18691481999997</v>
       </c>
       <c r="C375" s="5">
         <v>5.4496310999999196</v>
       </c>
       <c r="D375" s="5">
         <v>11.191389137445196</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>620.41514089999998</v>
       </c>
       <c r="C376" s="5">
         <v>1.2282260800000131</v>
       </c>
       <c r="D376" s="5">
         <v>2.4064749880096548</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>619.33738143999994</v>
       </c>
       <c r="C377" s="5">
         <v>-1.0777594600000384</v>
       </c>
       <c r="D377" s="5">
         <v>-2.0647881768247278</v>
       </c>
       <c r="E377" s="5">
         <v>-2.0783484629197324</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>619.25598777000005</v>
       </c>
       <c r="C378" s="5">
         <v>-8.1393669999897611E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.15759073963187431</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>621.07468182000002</v>
       </c>
       <c r="C379" s="5">
         <v>1.8186940499999764</v>
       </c>
       <c r="D379" s="5">
         <v>3.5817708006464555</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>624.49595852000004</v>
       </c>
       <c r="C380" s="5">
         <v>3.4212767000000213</v>
       </c>
       <c r="D380" s="5">
         <v>6.814368991159836</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>626.22242168000002</v>
       </c>
       <c r="C381" s="5">
         <v>1.7264631599999802</v>
       </c>
       <c r="D381" s="5">
         <v>3.3683952673032147</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>629.64574527000002</v>
       </c>
       <c r="C382" s="5">
         <v>3.4233235899999954</v>
       </c>
       <c r="D382" s="5">
         <v>6.7608238458285452</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>631.69030530999999</v>
       </c>
       <c r="C383" s="5">
         <v>2.0445600399999648</v>
       </c>
       <c r="D383" s="5">
         <v>3.9669406243601379</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>635.96423327000002</v>
       </c>
       <c r="C384" s="5">
         <v>4.2739279600000373</v>
       </c>
       <c r="D384" s="5">
         <v>8.4280775548954967</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>637.45132250999995</v>
       </c>
       <c r="C385" s="5">
         <v>1.487089239999932</v>
       </c>
       <c r="D385" s="5">
         <v>2.8423564708554672</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>641.45022670000003</v>
       </c>
       <c r="C386" s="5">
         <v>3.9989041900000757</v>
       </c>
       <c r="D386" s="5">
         <v>7.7931684594754635</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>649.69948478000003</v>
       </c>
       <c r="C387" s="5">
         <v>8.2492580800000042</v>
       </c>
       <c r="D387" s="5">
         <v>16.572124878844939</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>652.16065013000002</v>
       </c>
       <c r="C388" s="5">
         <v>2.4611653499999875</v>
       </c>
       <c r="D388" s="5">
         <v>4.6417087395251411</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>655.57313538000005</v>
       </c>
       <c r="C389" s="5">
         <v>3.4124852500000316</v>
       </c>
       <c r="D389" s="5">
         <v>6.4629974259677203</v>
       </c>
       <c r="E389" s="5">
         <v>5.8507293481542488</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>653.78098727999998</v>
       </c>
       <c r="C390" s="5">
         <v>-1.7921481000000767</v>
       </c>
       <c r="D390" s="5">
         <v>-3.2315780169446695</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>663.44257908999998</v>
       </c>
       <c r="C391" s="5">
         <v>9.6615918100000044</v>
       </c>
       <c r="D391" s="5">
         <v>19.248424098378479</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>664.51353002999997</v>
       </c>
       <c r="C392" s="5">
         <v>1.0709509399999888</v>
       </c>
       <c r="D392" s="5">
         <v>1.9543704780699223</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>666.88863460000005</v>
       </c>
       <c r="C393" s="5">
         <v>2.3751045700000759</v>
       </c>
       <c r="D393" s="5">
         <v>4.3743676074477822</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>666.15969430999996</v>
       </c>
       <c r="C394" s="5">
         <v>-0.72894029000008231</v>
       </c>
       <c r="D394" s="5">
         <v>-1.3037991090282475</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>665.68164134000006</v>
       </c>
       <c r="C395" s="5">
         <v>-0.47805296999990787</v>
       </c>
       <c r="D395" s="5">
         <v>-0.85775942546295614</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>672.22065584999996</v>
       </c>
       <c r="C396" s="5">
         <v>6.5390145099999017</v>
       </c>
       <c r="D396" s="5">
         <v>12.445810994878471</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>674.68757031999996</v>
       </c>
       <c r="C397" s="5">
         <v>2.4669144700000061</v>
       </c>
       <c r="D397" s="5">
         <v>4.493739724148571</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>676.98641798999995</v>
       </c>
       <c r="C398" s="5">
         <v>2.2988476699999865</v>
       </c>
       <c r="D398" s="5">
         <v>4.1662327250878484</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>678.10243203000005</v>
       </c>
       <c r="C399" s="5">
         <v>1.1160140400000955</v>
       </c>
       <c r="D399" s="5">
         <v>1.9962382523365241</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>677.98827669000002</v>
       </c>
       <c r="C400" s="5">
         <v>-0.11415534000002481</v>
       </c>
       <c r="D400" s="5">
         <v>-0.20182738934850786</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>680.13744545999998</v>
       </c>
       <c r="C401" s="5">
         <v>2.1491687699999602</v>
       </c>
       <c r="D401" s="5">
         <v>3.8709294883518375</v>
       </c>
       <c r="E401" s="5">
         <v>3.7469976657541482</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>682.46458642000005</v>
       </c>
       <c r="C402" s="5">
         <v>2.3271409600000652</v>
       </c>
       <c r="D402" s="5">
         <v>4.1840448472509006</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>684.37534589999996</v>
       </c>
       <c r="C403" s="5">
         <v>1.9107594799999106</v>
       </c>
       <c r="D403" s="5">
         <v>3.4119736753098984</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>686.47661330000005</v>
       </c>
       <c r="C404" s="5">
         <v>2.101267400000097</v>
       </c>
       <c r="D404" s="5">
         <v>3.7472716622437563</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>687.29077526000003</v>
       </c>
       <c r="C405" s="5">
         <v>0.81416195999997854</v>
       </c>
       <c r="D405" s="5">
         <v>1.4325215663485658</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>689.01941303000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.7286377699999775</v>
       </c>
       <c r="D406" s="5">
         <v>3.0602805772202091</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>690.99332272000004</v>
       </c>
       <c r="C407" s="5">
         <v>1.9739096900000277</v>
       </c>
       <c r="D407" s="5">
         <v>3.4924596845090417</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>688.62230261000002</v>
       </c>
       <c r="C408" s="5">
         <v>-2.3710201100000177</v>
       </c>
       <c r="D408" s="5">
         <v>-4.0407593725462432</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>689.12006398000005</v>
       </c>
       <c r="C409" s="5">
         <v>0.49776137000003473</v>
       </c>
       <c r="D409" s="5">
         <v>0.87086063502168631</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>690.10332682000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.98326283999995212</v>
       </c>
       <c r="D410" s="5">
         <v>1.7257066909764474</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>690.73307731</v>
       </c>
       <c r="C411" s="5">
         <v>0.62975048999999217</v>
       </c>
       <c r="D411" s="5">
         <v>1.1005670885175123</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>690.76533396000002</v>
       </c>
       <c r="C412" s="5">
         <v>3.2256650000022091E-2</v>
       </c>
       <c r="D412" s="5">
         <v>5.6053379784648527E-2</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>691.42879818999995</v>
       </c>
       <c r="C413" s="5">
         <v>0.66346422999993138</v>
       </c>
       <c r="D413" s="5">
         <v>1.1586805666225386</v>
       </c>
       <c r="E413" s="5">
         <v>1.6601574880740877</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>692.92646176999995</v>
       </c>
       <c r="C414" s="5">
         <v>1.497663579999994</v>
       </c>
       <c r="D414" s="5">
         <v>2.6304401178413483</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>693.96532839999998</v>
       </c>
       <c r="C415" s="5">
         <v>1.0388666300000295</v>
       </c>
       <c r="D415" s="5">
         <v>1.8140036138556193</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>695.20559297</v>
       </c>
       <c r="C416" s="5">
         <v>1.2402645700000221</v>
       </c>
       <c r="D416" s="5">
         <v>2.1658642138173922</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>695.11171647000003</v>
       </c>
       <c r="C417" s="5">
         <v>-9.3876499999964835E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-0.16192069462916958</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>695.95613289999994</v>
       </c>
       <c r="C418" s="5">
         <v>0.84441642999991018</v>
       </c>
       <c r="D418" s="5">
         <v>1.4675301825174625</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>696.14023205000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.18409915000006549</v>
       </c>
       <c r="D419" s="5">
         <v>0.31789457373236907</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>691.38702770999998</v>
       </c>
       <c r="C420" s="5">
         <v>-4.7532043400000248</v>
       </c>
       <c r="D420" s="5">
         <v>-7.8927286201650793</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>697.81094225000004</v>
       </c>
       <c r="C421" s="5">
         <v>6.4239145400000552</v>
       </c>
       <c r="D421" s="5">
         <v>11.737405296098302</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>698.70225992999997</v>
       </c>
       <c r="C422" s="5">
         <v>0.89131767999992917</v>
       </c>
       <c r="D422" s="5">
         <v>1.5435804103451023</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>697.52009416999999</v>
       </c>
       <c r="C423" s="5">
         <v>-1.1821657599999753</v>
       </c>
       <c r="D423" s="5">
         <v>-2.0115464189759735</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>695.91283153999996</v>
       </c>
       <c r="C424" s="5">
         <v>-1.6072626300000366</v>
       </c>
       <c r="D424" s="5">
         <v>-2.7303278967569566</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>698.28694490999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.3741133700000319</v>
       </c>
       <c r="D425" s="5">
         <v>4.1715053012691072</v>
       </c>
       <c r="E425" s="5">
         <v>0.99188039866910938</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>698.94113553</v>
       </c>
       <c r="C426" s="5">
         <v>0.65419062000000849</v>
       </c>
       <c r="D426" s="5">
         <v>1.1300317288483352</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>700.36094284000001</v>
       </c>
       <c r="C427" s="5">
         <v>1.4198073100000101</v>
       </c>
       <c r="D427" s="5">
         <v>2.465062613741642</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>699.61036206000006</v>
       </c>
       <c r="C428" s="5">
         <v>-0.75058077999995021</v>
       </c>
       <c r="D428" s="5">
         <v>-1.2784933459261572</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>700.76168883000003</v>
       </c>
       <c r="C429" s="5">
         <v>1.1513267699999687</v>
       </c>
       <c r="D429" s="5">
         <v>1.9927749591860167</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>700.42677282</v>
       </c>
       <c r="C430" s="5">
         <v>-0.33491601000002902</v>
       </c>
       <c r="D430" s="5">
         <v>-0.5720125089978878</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>699.09570425000004</v>
       </c>
       <c r="C431" s="5">
         <v>-1.3310685699999567</v>
       </c>
       <c r="D431" s="5">
         <v>-2.256756618766842</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>698.67889246000004</v>
       </c>
       <c r="C432" s="5">
         <v>-0.41681178999999702</v>
       </c>
       <c r="D432" s="5">
         <v>-0.71311729735419327</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>698.46130172000005</v>
       </c>
       <c r="C433" s="5">
         <v>-0.21759073999999146</v>
       </c>
       <c r="D433" s="5">
         <v>-0.37307854594089696</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>696.57589469000004</v>
       </c>
       <c r="C434" s="5">
         <v>-1.8854070300000103</v>
       </c>
       <c r="D434" s="5">
         <v>-3.1915851349416324</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>695.62590136999995</v>
       </c>
       <c r="C435" s="5">
         <v>-0.94999332000008962</v>
       </c>
       <c r="D435" s="5">
         <v>-1.6243452474272946</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>697.10512140000003</v>
       </c>
       <c r="C436" s="5">
         <v>1.4792200300000786</v>
       </c>
       <c r="D436" s="5">
         <v>2.5818075462485712</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>700.14935194999998</v>
       </c>
       <c r="C437" s="5">
         <v>3.044230549999952</v>
       </c>
       <c r="D437" s="5">
         <v>5.3680671836212834</v>
       </c>
       <c r="E437" s="5">
         <v>0.26671084911089604</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>700.91551372000004</v>
       </c>
       <c r="C438" s="5">
         <v>0.76616177000005337</v>
       </c>
       <c r="D438" s="5">
         <v>1.3210721143817716</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>699.22936632999995</v>
+        <v>699.32558304999998</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.6861473900000874</v>
+        <v>-1.5899306700000579</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.8488727280184922</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.688330720857135</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>700.82733828000005</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.5017552300000716</v>
+      </c>
+      <c r="D440" s="5">
+        <v>2.6075749046934105</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houttula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>