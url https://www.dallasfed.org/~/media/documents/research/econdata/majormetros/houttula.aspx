--- v5 (2026-05-11)
+++ v6 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F1EECB32-524C-4A6F-860E-F3AEA86C0288}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{928851E8-2165-4467-9851-FD87FE69BE53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9A67C1A4-0C87-4E67-88C7-38EDA84CF619}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{190920E4-A4B6-4972-A13D-7936312A9886}"/>
   </bookViews>
   <sheets>
     <sheet name="houttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D691D0E2-E757-4643-85AA-45D775BFB71C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20952003-86E7-4E97-B0DF-91EC28880D10}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>399.33915335</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>402.83092854</v>
       </c>
       <c r="C7" s="5">
         <v>3.4917751899999985</v>
       </c>
       <c r="D7" s="5">
         <v>11.012267841966072</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>403.95731687</v>
       </c>
       <c r="C8" s="5">
         <v>1.1263883299999975</v>
       </c>
       <c r="D8" s="5">
         <v>3.4075045905442192</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>405.24336675000001</v>
       </c>
       <c r="C9" s="5">
         <v>1.2860498800000073</v>
       </c>
       <c r="D9" s="5">
         <v>3.8879629843375785</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>405.00238560000003</v>
       </c>
       <c r="C10" s="5">
         <v>-0.24098114999998188</v>
       </c>
       <c r="D10" s="5">
         <v>-0.71126016384523982</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>406.34721616000002</v>
       </c>
       <c r="C11" s="5">
         <v>1.3448305599999912</v>
       </c>
       <c r="D11" s="5">
         <v>4.0582431288226806</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>408.34976906000003</v>
       </c>
       <c r="C12" s="5">
         <v>2.002552900000012</v>
       </c>
       <c r="D12" s="5">
         <v>6.0767746520888011</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>408.77692945000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.42716038999998318</v>
       </c>
       <c r="D13" s="5">
         <v>1.2625252717474833</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>411.86697795999999</v>
       </c>
       <c r="C14" s="5">
         <v>3.0900485099999742</v>
       </c>
       <c r="D14" s="5">
         <v>9.4579102821428904</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>410.62512268</v>
       </c>
       <c r="C15" s="5">
         <v>-1.2418552799999816</v>
       </c>
       <c r="D15" s="5">
         <v>-3.5588185577881015</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>409.81087357000001</v>
       </c>
       <c r="C16" s="5">
         <v>-0.81424910999999156</v>
       </c>
       <c r="D16" s="5">
         <v>-2.3537590412241904</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>410.60270521000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.79183163999999806</v>
       </c>
       <c r="D17" s="5">
         <v>2.343425066482907</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>404.40008083999999</v>
       </c>
       <c r="C18" s="5">
         <v>-6.2026243700000236</v>
       </c>
       <c r="D18" s="5">
         <v>-16.694604863508534</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>404.20750256000002</v>
       </c>
       <c r="C19" s="5">
         <v>-0.1925782799999638</v>
       </c>
       <c r="D19" s="5">
         <v>-0.56995445656887744</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>404.53631877999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.32881621999996469</v>
       </c>
       <c r="D20" s="5">
         <v>0.9805599084545813</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>404.36123963</v>
       </c>
       <c r="C21" s="5">
         <v>-0.17507914999998775</v>
       </c>
       <c r="D21" s="5">
         <v>-0.51811318994834377</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>405.94060667999997</v>
       </c>
       <c r="C22" s="5">
         <v>1.5793670499999735</v>
       </c>
       <c r="D22" s="5">
         <v>4.7890072698132835</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>406.52814462999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.58753795000001219</v>
       </c>
       <c r="D23" s="5">
         <v>1.7507121838764794</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>406.12565211999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.40249251000000186</v>
       </c>
       <c r="D24" s="5">
         <v>-1.1816392029822542</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>405.81745426999998</v>
       </c>
       <c r="C25" s="5">
         <v>-0.30819784999999911</v>
       </c>
       <c r="D25" s="5">
         <v>-0.90685650580387689</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>405.10822227</v>
       </c>
       <c r="C26" s="5">
         <v>-0.70923199999998587</v>
       </c>
       <c r="D26" s="5">
         <v>-2.0771535887922465</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>401.87758953000002</v>
       </c>
       <c r="C27" s="5">
         <v>-3.2306327399999759</v>
       </c>
       <c r="D27" s="5">
         <v>-9.1609111985076481</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>399.97887526</v>
       </c>
       <c r="C28" s="5">
         <v>-1.8987142700000277</v>
       </c>
       <c r="D28" s="5">
         <v>-5.5245011694216251</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>399.21841302000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.76046223999998119</v>
       </c>
       <c r="D29" s="5">
         <v>-2.2578002521240315</v>
       </c>
       <c r="E29" s="5">
         <v>-2.7725809025485049</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>399.96444647999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.74603345999997828</v>
       </c>
       <c r="D30" s="5">
         <v>2.265674620975644</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>399.44772112999999</v>
       </c>
       <c r="C31" s="5">
         <v>-0.51672535000000153</v>
       </c>
       <c r="D31" s="5">
         <v>-1.539345231384337</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>399.54801558000003</v>
       </c>
       <c r="C32" s="5">
         <v>0.10029445000003534</v>
       </c>
       <c r="D32" s="5">
         <v>0.30171578255799858</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>400.30973619000002</v>
       </c>
       <c r="C33" s="5">
         <v>0.76172060999999758</v>
       </c>
       <c r="D33" s="5">
         <v>2.311888177330812</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>399.48847060000003</v>
       </c>
       <c r="C34" s="5">
         <v>-0.82126558999999588</v>
       </c>
       <c r="D34" s="5">
         <v>-2.4343003790479267</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>398.48794749000001</v>
       </c>
       <c r="C35" s="5">
         <v>-1.0005231100000174</v>
       </c>
       <c r="D35" s="5">
         <v>-2.964357412447427</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>397.63579213000003</v>
       </c>
       <c r="C36" s="5">
         <v>-0.85215535999998338</v>
       </c>
       <c r="D36" s="5">
         <v>-2.5361984253357561</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>397.12742853999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.5083635900000445</v>
       </c>
       <c r="D37" s="5">
         <v>-1.523416756862761</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>396.89646217000001</v>
       </c>
       <c r="C38" s="5">
         <v>-0.230966369999976</v>
       </c>
       <c r="D38" s="5">
         <v>-0.69568298148012797</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>398.73213033000002</v>
       </c>
       <c r="C39" s="5">
         <v>1.8356681600000115</v>
       </c>
       <c r="D39" s="5">
         <v>5.6934474896888077</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>400.17979092000002</v>
       </c>
       <c r="C40" s="5">
         <v>1.4476605899999981</v>
       </c>
       <c r="D40" s="5">
         <v>4.4448520537754721</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>401.25294488999998</v>
       </c>
       <c r="C41" s="5">
         <v>1.0731539699999644</v>
       </c>
       <c r="D41" s="5">
         <v>3.2659056021668631</v>
       </c>
       <c r="E41" s="5">
         <v>0.50962876551940983</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>402.80611594999999</v>
       </c>
       <c r="C42" s="5">
         <v>1.553171060000011</v>
       </c>
       <c r="D42" s="5">
         <v>4.745139139782073</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>403.42398646999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.61787051999999676</v>
       </c>
       <c r="D43" s="5">
         <v>1.8563073195332347</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>403.84982665000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.42584018000002288</v>
       </c>
       <c r="D44" s="5">
         <v>1.2740575902985052</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>403.01051068999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.83931596000002173</v>
       </c>
       <c r="D45" s="5">
         <v>-2.4656340745899952</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>404.4310668</v>
       </c>
       <c r="C46" s="5">
         <v>1.4205561100000068</v>
       </c>
       <c r="D46" s="5">
         <v>4.3128072776462467</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>405.40542237</v>
       </c>
       <c r="C47" s="5">
         <v>0.97435557000000017</v>
       </c>
       <c r="D47" s="5">
         <v>2.9296580705736597</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>409.62269409999999</v>
       </c>
       <c r="C48" s="5">
         <v>4.2172717299999931</v>
       </c>
       <c r="D48" s="5">
         <v>13.222692227288668</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>409.26564382999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.357050270000002</v>
       </c>
       <c r="D49" s="5">
         <v>-1.0409877198682249</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>407.97107175999997</v>
       </c>
       <c r="C50" s="5">
         <v>-1.2945720700000152</v>
       </c>
       <c r="D50" s="5">
         <v>-3.7304446938176694</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>410.56997412999999</v>
       </c>
       <c r="C51" s="5">
         <v>2.5989023700000189</v>
       </c>
       <c r="D51" s="5">
         <v>7.9179757796860262</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>412.42037427999998</v>
       </c>
       <c r="C52" s="5">
         <v>1.8504001499999845</v>
       </c>
       <c r="D52" s="5">
         <v>5.544381897552797</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>414.28362886999997</v>
       </c>
       <c r="C53" s="5">
         <v>1.8632545899999968</v>
       </c>
       <c r="D53" s="5">
         <v>5.5581855414954973</v>
       </c>
       <c r="E53" s="5">
         <v>3.247498652893932</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>410.92047358999997</v>
       </c>
       <c r="C54" s="5">
         <v>-3.3631552800000009</v>
       </c>
       <c r="D54" s="5">
         <v>-9.3182069738300015</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>411.37057802999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.45010444000001826</v>
       </c>
       <c r="D55" s="5">
         <v>1.3223755863616571</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>411.01236719000002</v>
       </c>
       <c r="C56" s="5">
         <v>-0.35821083999996972</v>
       </c>
       <c r="D56" s="5">
         <v>-1.0399389696170491</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>415.17427036999999</v>
       </c>
       <c r="C57" s="5">
         <v>4.1619031799999675</v>
       </c>
       <c r="D57" s="5">
         <v>12.851281601397968</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>413.07531279</v>
       </c>
       <c r="C58" s="5">
         <v>-2.0989575799999898</v>
       </c>
       <c r="D58" s="5">
         <v>-5.9008476241466434</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>414.17948781000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.1041750200000138</v>
       </c>
       <c r="D59" s="5">
         <v>3.2552531532891393</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>413.52536350999998</v>
       </c>
       <c r="C60" s="5">
         <v>-0.65412430000003496</v>
       </c>
       <c r="D60" s="5">
         <v>-1.878814989748856</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>414.50051298</v>
       </c>
       <c r="C61" s="5">
         <v>0.97514947000001939</v>
       </c>
       <c r="D61" s="5">
         <v>2.8667558019261019</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>417.51189169999998</v>
       </c>
       <c r="C62" s="5">
         <v>3.011378719999982</v>
       </c>
       <c r="D62" s="5">
         <v>9.0750267258336912</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>420.94290113</v>
       </c>
       <c r="C63" s="5">
         <v>3.4310094300000173</v>
       </c>
       <c r="D63" s="5">
         <v>10.319448521649921</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>422.28519892999998</v>
       </c>
       <c r="C64" s="5">
         <v>1.342297799999983</v>
       </c>
       <c r="D64" s="5">
         <v>3.8943757025639902</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>424.36071659999999</v>
       </c>
       <c r="C65" s="5">
         <v>2.0755176700000106</v>
       </c>
       <c r="D65" s="5">
         <v>6.0600366847765041</v>
       </c>
       <c r="E65" s="5">
         <v>2.4324127307386645</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>426.09813423000003</v>
       </c>
       <c r="C66" s="5">
         <v>1.7374176300000386</v>
       </c>
       <c r="D66" s="5">
         <v>5.025196115298769</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>427.02901908000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.930884849999984</v>
       </c>
       <c r="D67" s="5">
         <v>2.6533378898644822</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>428.92836582000001</v>
       </c>
       <c r="C68" s="5">
         <v>1.8993467399999986</v>
       </c>
       <c r="D68" s="5">
         <v>5.4699034642044175</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>428.72933589000002</v>
       </c>
       <c r="C69" s="5">
         <v>-0.19902992999999469</v>
       </c>
       <c r="D69" s="5">
         <v>-0.55540119415062872</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>427.65180480999999</v>
       </c>
       <c r="C70" s="5">
         <v>-1.0775310800000284</v>
       </c>
       <c r="D70" s="5">
         <v>-2.9746325863528544</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>430.55653333999999</v>
       </c>
       <c r="C71" s="5">
         <v>2.9047285299999999</v>
       </c>
       <c r="D71" s="5">
         <v>8.4622210643863447</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>430.17340173000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.38313160999996398</v>
       </c>
       <c r="D72" s="5">
         <v>-1.0626117979839478</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>430.89468386999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.72128213999997115</v>
       </c>
       <c r="D73" s="5">
         <v>2.0307283692749811</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>432.36912545000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.4744415800000183</v>
       </c>
       <c r="D74" s="5">
         <v>4.1843435565233511</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>430.39659717000001</v>
       </c>
       <c r="C75" s="5">
         <v>-1.9725282800000059</v>
       </c>
       <c r="D75" s="5">
         <v>-5.3392685310156391</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>430.50801969999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.11142252999997027</v>
       </c>
       <c r="D76" s="5">
         <v>0.31110278562220817</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>432.24518946000001</v>
       </c>
       <c r="C77" s="5">
         <v>1.7371697600000289</v>
       </c>
       <c r="D77" s="5">
         <v>4.951118241631125</v>
       </c>
       <c r="E77" s="5">
         <v>1.8579648284060779</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>431.72625188000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.51893757999999934</v>
       </c>
       <c r="D78" s="5">
         <v>-1.4312006430636015</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>432.87150652999998</v>
       </c>
       <c r="C79" s="5">
         <v>1.1452546499999698</v>
       </c>
       <c r="D79" s="5">
         <v>3.2301373909011666</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>433.73579297999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.8642864500000087</v>
       </c>
       <c r="D80" s="5">
         <v>2.4224492815051679</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>436.15577618999998</v>
       </c>
       <c r="C81" s="5">
         <v>2.4199832099999981</v>
       </c>
       <c r="D81" s="5">
         <v>6.9045988332219199</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>436.80868995999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.65291376999999784</v>
       </c>
       <c r="D82" s="5">
         <v>1.8112327532800787</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>436.40311979000001</v>
       </c>
       <c r="C83" s="5">
         <v>-0.40557016999997586</v>
       </c>
       <c r="D83" s="5">
         <v>-1.10850941740539</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>437.44379244999999</v>
       </c>
       <c r="C84" s="5">
         <v>1.0406726599999843</v>
       </c>
       <c r="D84" s="5">
         <v>2.8994223828825438</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>437.75771438999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.31392194000000018</v>
       </c>
       <c r="D85" s="5">
         <v>0.86456074955305606</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>436.19604062000002</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5616737699999703</v>
       </c>
       <c r="D86" s="5">
         <v>-4.1979215056600179</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>439.48272893000001</v>
       </c>
       <c r="C87" s="5">
         <v>3.2866883099999882</v>
       </c>
       <c r="D87" s="5">
         <v>9.4261504104777174</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>440.95351253000001</v>
       </c>
       <c r="C88" s="5">
         <v>1.4707836000000043</v>
       </c>
       <c r="D88" s="5">
         <v>4.0906993611970144</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>439.75751021000002</v>
       </c>
       <c r="C89" s="5">
         <v>-1.196002319999991</v>
       </c>
       <c r="D89" s="5">
         <v>-3.2066537834622544</v>
       </c>
       <c r="E89" s="5">
         <v>1.737976716267231</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>441.13184052000003</v>
       </c>
       <c r="C90" s="5">
         <v>1.3743303100000048</v>
       </c>
       <c r="D90" s="5">
         <v>3.8153780292949024</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>442.06055408999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.92871356999995669</v>
       </c>
       <c r="D91" s="5">
         <v>2.555815763637459</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>442.70647364000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.64591955000003054</v>
       </c>
       <c r="D92" s="5">
         <v>1.7675472315011209</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>444.22143112999998</v>
       </c>
       <c r="C93" s="5">
         <v>1.514957489999972</v>
       </c>
       <c r="D93" s="5">
         <v>4.1846198150262248</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>445.19388563000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.9724545000000262</v>
       </c>
       <c r="D94" s="5">
         <v>2.6588060946270975</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>447.23519482</v>
       </c>
       <c r="C95" s="5">
         <v>2.0413091899999927</v>
       </c>
       <c r="D95" s="5">
         <v>5.6431591534497505</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>448.86459621</v>
       </c>
       <c r="C96" s="5">
         <v>1.6294013899999982</v>
       </c>
       <c r="D96" s="5">
         <v>4.4606090899862449</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>450.00882575000003</v>
       </c>
       <c r="C97" s="5">
         <v>1.1442295400000262</v>
       </c>
       <c r="D97" s="5">
         <v>3.1022518889673778</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>452.40819253000001</v>
       </c>
       <c r="C98" s="5">
         <v>2.3993667799999798</v>
       </c>
       <c r="D98" s="5">
         <v>6.589187842007993</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>454.40901659000002</v>
       </c>
       <c r="C99" s="5">
         <v>2.0008240600000136</v>
       </c>
       <c r="D99" s="5">
         <v>5.4381441145191278</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>456.51755441</v>
       </c>
       <c r="C100" s="5">
         <v>2.1085378199999809</v>
       </c>
       <c r="D100" s="5">
         <v>5.7125384702686022</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>457.20250152</v>
       </c>
       <c r="C101" s="5">
         <v>0.68494710999999597</v>
       </c>
       <c r="D101" s="5">
         <v>1.8153808722055853</v>
       </c>
       <c r="E101" s="5">
         <v>3.9669569944739136</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>459.57174053</v>
       </c>
       <c r="C102" s="5">
         <v>2.3692390100000011</v>
       </c>
       <c r="D102" s="5">
         <v>6.3987714445934651</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>460.23136950999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.65962897999997949</v>
       </c>
       <c r="D103" s="5">
         <v>1.7360368454295561</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>461.87946876000001</v>
       </c>
       <c r="C104" s="5">
         <v>1.6480992500000298</v>
       </c>
       <c r="D104" s="5">
         <v>4.3828830158628929</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>465.49913623999998</v>
       </c>
       <c r="C105" s="5">
         <v>3.6196674799999755</v>
       </c>
       <c r="D105" s="5">
         <v>9.820309156333785</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>467.52383744999997</v>
       </c>
       <c r="C106" s="5">
         <v>2.0247012099999893</v>
       </c>
       <c r="D106" s="5">
         <v>5.3461222760323501</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>467.93783925000002</v>
       </c>
       <c r="C107" s="5">
         <v>0.41400180000005093</v>
       </c>
       <c r="D107" s="5">
         <v>1.0678149052433694</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>471.10205984999999</v>
       </c>
       <c r="C108" s="5">
         <v>3.1642205999999646</v>
       </c>
       <c r="D108" s="5">
         <v>8.4231583054742654</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>472.68872549000002</v>
       </c>
       <c r="C109" s="5">
         <v>1.5866656400000352</v>
       </c>
       <c r="D109" s="5">
         <v>4.1172973874611385</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>473.95051573000001</v>
       </c>
       <c r="C110" s="5">
         <v>1.2617902399999821</v>
       </c>
       <c r="D110" s="5">
         <v>3.2507174038396425</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>474.58391422</v>
       </c>
       <c r="C111" s="5">
         <v>0.63339848999999049</v>
       </c>
       <c r="D111" s="5">
         <v>1.6155483523291547</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>476.91571432000001</v>
       </c>
       <c r="C112" s="5">
         <v>2.3318001000000095</v>
       </c>
       <c r="D112" s="5">
         <v>6.0579978276841917</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>479.53510310000001</v>
       </c>
       <c r="C113" s="5">
         <v>2.6193887800000084</v>
       </c>
       <c r="D113" s="5">
         <v>6.7936074583241579</v>
       </c>
       <c r="E113" s="5">
         <v>4.8846192892107565</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>477.81824363999999</v>
       </c>
       <c r="C114" s="5">
         <v>-1.7168594600000233</v>
       </c>
       <c r="D114" s="5">
         <v>-4.2127108890339553</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>479.91196662999999</v>
       </c>
       <c r="C115" s="5">
         <v>2.0937229900000034</v>
       </c>
       <c r="D115" s="5">
         <v>5.3868004899094712</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>479.49666676999999</v>
       </c>
       <c r="C116" s="5">
         <v>-0.41529986000000463</v>
       </c>
       <c r="D116" s="5">
         <v>-1.0335118585321323</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>478.82089481999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.67577195000001211</v>
       </c>
       <c r="D117" s="5">
         <v>-1.6781555722148012</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>478.44669908999998</v>
       </c>
       <c r="C118" s="5">
         <v>-0.37419572999999673</v>
       </c>
       <c r="D118" s="5">
         <v>-0.93377262778614467</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>480.74210218000002</v>
       </c>
       <c r="C119" s="5">
         <v>2.2954030900000362</v>
       </c>
       <c r="D119" s="5">
         <v>5.9115068285639616</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>482.99155666000001</v>
       </c>
       <c r="C120" s="5">
         <v>2.2494544799999971</v>
       </c>
       <c r="D120" s="5">
         <v>5.7617349991028188</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>483.65988458999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.66832792999997537</v>
       </c>
       <c r="D121" s="5">
         <v>1.6731665606509516</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>484.22362399999997</v>
       </c>
       <c r="C122" s="5">
         <v>0.5637394099999824</v>
       </c>
       <c r="D122" s="5">
         <v>1.407685276146875</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>485.339451</v>
       </c>
       <c r="C123" s="5">
         <v>1.1158270000000243</v>
       </c>
       <c r="D123" s="5">
         <v>2.8005527801205021</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>484.73269241000003</v>
       </c>
       <c r="C124" s="5">
         <v>-0.6067585899999699</v>
       </c>
       <c r="D124" s="5">
         <v>-1.4899358733771795</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>486.55853067999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.8258382699999629</v>
       </c>
       <c r="D125" s="5">
         <v>4.6148554846485501</v>
       </c>
       <c r="E125" s="5">
         <v>1.4646326274336152</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>487.27092383000002</v>
       </c>
       <c r="C126" s="5">
         <v>0.71239315000002534</v>
       </c>
       <c r="D126" s="5">
         <v>1.7711941166295153</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>488.39107462999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.1201507999999762</v>
       </c>
       <c r="D127" s="5">
         <v>2.7937375394951669</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>489.74396877999999</v>
       </c>
       <c r="C128" s="5">
         <v>1.3528941499999974</v>
       </c>
       <c r="D128" s="5">
         <v>3.37524051371767</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>489.55022029000003</v>
       </c>
       <c r="C129" s="5">
         <v>-0.19374848999996175</v>
       </c>
       <c r="D129" s="5">
         <v>-0.47370255617200652</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>489.38572399999998</v>
       </c>
       <c r="C130" s="5">
         <v>-0.16449629000004506</v>
       </c>
       <c r="D130" s="5">
         <v>-0.40247383149722982</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>490.57294273000002</v>
       </c>
       <c r="C131" s="5">
         <v>1.1872187300000405</v>
       </c>
       <c r="D131" s="5">
         <v>2.9502818238763773</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>490.14524755999997</v>
       </c>
       <c r="C132" s="5">
         <v>-0.42769517000004953</v>
       </c>
       <c r="D132" s="5">
         <v>-1.0411914558687174</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>491.53124959000002</v>
       </c>
       <c r="C133" s="5">
         <v>1.3860020300000429</v>
       </c>
       <c r="D133" s="5">
         <v>3.4465597051161145</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>490.29850267</v>
       </c>
       <c r="C134" s="5">
         <v>-1.232746920000011</v>
       </c>
       <c r="D134" s="5">
         <v>-2.9683987365542119</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>492.91053149999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.6120288299999856</v>
       </c>
       <c r="D135" s="5">
         <v>6.5835950882698224</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>493.79803242000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.88750092000003633</v>
       </c>
       <c r="D136" s="5">
         <v>2.1821633234363036</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>494.95425231000002</v>
       </c>
       <c r="C137" s="5">
         <v>1.1562198899999885</v>
       </c>
       <c r="D137" s="5">
         <v>2.8462487729487007</v>
       </c>
       <c r="E137" s="5">
         <v>1.7255316885034233</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>494.97973973000001</v>
       </c>
       <c r="C138" s="5">
         <v>2.5487419999990379E-2</v>
       </c>
       <c r="D138" s="5">
         <v>6.1810899881042936E-2</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>495.51338937000003</v>
       </c>
       <c r="C139" s="5">
         <v>0.53364964000002146</v>
       </c>
       <c r="D139" s="5">
         <v>1.3014482083498091</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>495.39384570999999</v>
       </c>
       <c r="C140" s="5">
         <v>-0.11954366000003347</v>
       </c>
       <c r="D140" s="5">
         <v>-0.28911872613061051</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>495.07405140999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.3197943000000123</v>
       </c>
       <c r="D141" s="5">
         <v>-0.77189814998263051</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>495.73969846</v>
       </c>
       <c r="C142" s="5">
         <v>0.66564705000001823</v>
       </c>
       <c r="D142" s="5">
         <v>1.6254334907132906</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>495.89280011</v>
       </c>
       <c r="C143" s="5">
         <v>0.15310164999999643</v>
       </c>
       <c r="D143" s="5">
         <v>0.37123185935454828</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>495.88545819000001</v>
       </c>
       <c r="C144" s="5">
         <v>-7.3419199999875673E-3</v>
       </c>
       <c r="D144" s="5">
         <v>-1.7765102881550643E-2</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>495.51998467999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.36547351000001527</v>
       </c>
       <c r="D145" s="5">
         <v>-0.88083810468658763</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>494.40667280999998</v>
       </c>
       <c r="C146" s="5">
         <v>-1.1133118700000182</v>
       </c>
       <c r="D146" s="5">
         <v>-2.6630377466343669</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>495.03858872000001</v>
       </c>
       <c r="C147" s="5">
         <v>0.631915910000032</v>
       </c>
       <c r="D147" s="5">
         <v>1.5445837120553474</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>492.17484041</v>
       </c>
       <c r="C148" s="5">
         <v>-2.8637483100000054</v>
       </c>
       <c r="D148" s="5">
         <v>-6.7252136913418141</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>487.78428095999999</v>
       </c>
       <c r="C149" s="5">
         <v>-4.390559450000012</v>
       </c>
       <c r="D149" s="5">
         <v>-10.194961992286544</v>
       </c>
       <c r="E149" s="5">
         <v>-1.4486129407994874</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>491.62526335000001</v>
       </c>
       <c r="C150" s="5">
         <v>3.840982390000022</v>
       </c>
       <c r="D150" s="5">
         <v>9.8693851106522068</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>492.24560098000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.62033762999999453</v>
       </c>
       <c r="D151" s="5">
         <v>1.5247245016976274</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>492.18630597999999</v>
       </c>
       <c r="C152" s="5">
         <v>-5.9295000000020082E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-0.14445406488473589</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>491.00073547</v>
       </c>
       <c r="C153" s="5">
         <v>-1.1855705099999909</v>
       </c>
       <c r="D153" s="5">
         <v>-2.8525518595736599</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>490.95424310999999</v>
       </c>
       <c r="C154" s="5">
         <v>-4.6492360000002009E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.11356762193293068</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>489.40540195</v>
       </c>
       <c r="C155" s="5">
         <v>-1.5488411599999949</v>
       </c>
       <c r="D155" s="5">
         <v>-3.7207074119766315</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>487.72267220999998</v>
       </c>
       <c r="C156" s="5">
         <v>-1.6827297400000134</v>
       </c>
       <c r="D156" s="5">
         <v>-4.0488396455848674</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>486.42859677000001</v>
       </c>
       <c r="C157" s="5">
         <v>-1.2940754399999719</v>
       </c>
       <c r="D157" s="5">
         <v>-3.1379065824133301</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>486.15167291</v>
       </c>
       <c r="C158" s="5">
         <v>-0.27692386000001079</v>
       </c>
       <c r="D158" s="5">
         <v>-0.68102512437239193</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>484.61940470000002</v>
       </c>
       <c r="C159" s="5">
         <v>-1.5322682099999838</v>
       </c>
       <c r="D159" s="5">
         <v>-3.7173172207443428</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>484.41616534000002</v>
       </c>
       <c r="C160" s="5">
         <v>-0.20323935999999776</v>
       </c>
       <c r="D160" s="5">
         <v>-0.50209601256615555</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>483.22257055</v>
       </c>
       <c r="C161" s="5">
         <v>-1.1935947900000201</v>
       </c>
       <c r="D161" s="5">
         <v>-2.917040730119691</v>
       </c>
       <c r="E161" s="5">
         <v>-0.93519012154761327</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>481.47786553999998</v>
       </c>
       <c r="C162" s="5">
         <v>-1.7447050100000183</v>
       </c>
       <c r="D162" s="5">
         <v>-4.2476627893308301</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>479.13900464</v>
       </c>
       <c r="C163" s="5">
         <v>-2.338860899999986</v>
       </c>
       <c r="D163" s="5">
         <v>-5.6759592547115822</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>477.50598293000002</v>
       </c>
       <c r="C164" s="5">
         <v>-1.63302170999998</v>
       </c>
       <c r="D164" s="5">
         <v>-4.0140884729982673</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>477.29264059000002</v>
       </c>
       <c r="C165" s="5">
         <v>-0.21334233999999697</v>
       </c>
       <c r="D165" s="5">
         <v>-0.53482606241400665</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>474.5114863</v>
       </c>
       <c r="C166" s="5">
         <v>-2.7811542900000177</v>
       </c>
       <c r="D166" s="5">
         <v>-6.7725296634394416</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>474.91586874000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.40438244000000623</v>
       </c>
       <c r="D167" s="5">
         <v>1.0274564342437786</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>474.67498677999998</v>
       </c>
       <c r="C168" s="5">
         <v>-0.24088196000002426</v>
       </c>
       <c r="D168" s="5">
         <v>-0.60695664236518621</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>474.61343790000001</v>
       </c>
       <c r="C169" s="5">
         <v>-6.154887999997527E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-0.15548745527800278</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>475.11697450999998</v>
       </c>
       <c r="C170" s="5">
         <v>0.50353660999996919</v>
       </c>
       <c r="D170" s="5">
         <v>1.2805838395425928</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>474.62258252999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.49439197999998896</v>
       </c>
       <c r="D171" s="5">
         <v>-1.2415611187654108</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>474.38410167000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.23848085999998148</v>
       </c>
       <c r="D172" s="5">
         <v>-0.60129353338229663</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>474.47338817000002</v>
       </c>
       <c r="C173" s="5">
         <v>8.9286500000014257E-2</v>
       </c>
       <c r="D173" s="5">
         <v>0.22609270207927246</v>
       </c>
       <c r="E173" s="5">
         <v>-1.8105905876957928</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>474.8906508</v>
       </c>
       <c r="C174" s="5">
         <v>0.41726262999998198</v>
       </c>
       <c r="D174" s="5">
         <v>1.0604264715264655</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>475.71768483</v>
       </c>
       <c r="C175" s="5">
         <v>0.82703402999999298</v>
       </c>
       <c r="D175" s="5">
         <v>2.109964089852423</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>476.05096294999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.33327811999998858</v>
       </c>
       <c r="D176" s="5">
         <v>0.84394249165642421</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>479.55986539999998</v>
       </c>
       <c r="C177" s="5">
         <v>3.5089024499999937</v>
       </c>
       <c r="D177" s="5">
         <v>9.2125581112100452</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>478.2280705</v>
       </c>
       <c r="C178" s="5">
         <v>-1.3317948999999771</v>
       </c>
       <c r="D178" s="5">
         <v>-3.2821095051726812</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>477.91674180000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.31132869999999002</v>
       </c>
       <c r="D179" s="5">
         <v>-0.77841452020749324</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>478.68762497</v>
       </c>
       <c r="C180" s="5">
         <v>0.77088316999999051</v>
       </c>
       <c r="D180" s="5">
         <v>1.9528731948148526</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>479.29526353</v>
       </c>
       <c r="C181" s="5">
         <v>0.60763855999999805</v>
       </c>
       <c r="D181" s="5">
         <v>1.5339411194325914</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>478.05353860000002</v>
       </c>
       <c r="C182" s="5">
         <v>-1.2417249299999753</v>
       </c>
       <c r="D182" s="5">
         <v>-3.0649586683053731</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>479.61745786</v>
       </c>
       <c r="C183" s="5">
         <v>1.5639192599999774</v>
       </c>
       <c r="D183" s="5">
         <v>3.9971283232245414</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>480.41969218999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.80223432999997613</v>
       </c>
       <c r="D184" s="5">
         <v>2.0257541229482756</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>481.69966821999998</v>
       </c>
       <c r="C185" s="5">
         <v>1.2799760300000003</v>
       </c>
       <c r="D185" s="5">
         <v>3.2444128109532011</v>
       </c>
       <c r="E185" s="5">
         <v>1.5230106113792941</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>482.21376327000002</v>
       </c>
       <c r="C186" s="5">
         <v>0.51409505000003719</v>
       </c>
       <c r="D186" s="5">
         <v>1.2882470768621479</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>482.38097905000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.16721577999999226</v>
       </c>
       <c r="D187" s="5">
         <v>0.41691485055221911</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>481.76151761</v>
       </c>
       <c r="C188" s="5">
         <v>-0.61946144000000913</v>
       </c>
       <c r="D188" s="5">
         <v>-1.5301719829333593</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>486.58153895999999</v>
       </c>
       <c r="C189" s="5">
         <v>4.8200213499999904</v>
       </c>
       <c r="D189" s="5">
         <v>12.689189886197649</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>487.34094906000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.75941010000002507</v>
       </c>
       <c r="D190" s="5">
         <v>1.8890058563503898</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>488.06375771</v>
       </c>
       <c r="C191" s="5">
         <v>0.72280864999999039</v>
       </c>
       <c r="D191" s="5">
         <v>1.7943925883630474</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>490.12881288</v>
       </c>
       <c r="C192" s="5">
         <v>2.0650551699999937</v>
       </c>
       <c r="D192" s="5">
         <v>5.1971791145892121</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>491.57840898000001</v>
       </c>
       <c r="C193" s="5">
         <v>1.4495961000000079</v>
       </c>
       <c r="D193" s="5">
         <v>3.6074033480298251</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>492.36448829</v>
       </c>
       <c r="C194" s="5">
         <v>0.78607930999999098</v>
       </c>
       <c r="D194" s="5">
         <v>1.9358780304607803</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>493.50489155999998</v>
       </c>
       <c r="C195" s="5">
         <v>1.1404032699999789</v>
       </c>
       <c r="D195" s="5">
         <v>2.815093969170035</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>497.50811834000001</v>
       </c>
       <c r="C196" s="5">
         <v>4.0032267800000341</v>
       </c>
       <c r="D196" s="5">
         <v>10.180445258631288</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>500.73613124000002</v>
       </c>
       <c r="C197" s="5">
         <v>3.2280129000000102</v>
       </c>
       <c r="D197" s="5">
         <v>8.0699850935684658</v>
       </c>
       <c r="E197" s="5">
         <v>3.9519360871358877</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>499.68625928</v>
       </c>
       <c r="C198" s="5">
         <v>-1.0498719600000186</v>
       </c>
       <c r="D198" s="5">
         <v>-2.4871769174129255</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>501.06836103000001</v>
       </c>
       <c r="C199" s="5">
         <v>1.3821017500000039</v>
       </c>
       <c r="D199" s="5">
         <v>3.3700880988012161</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>502.7920158</v>
       </c>
       <c r="C200" s="5">
         <v>1.723654769999996</v>
       </c>
       <c r="D200" s="5">
         <v>4.2069535804567959</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>503.61637762999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.82436182999998664</v>
       </c>
       <c r="D201" s="5">
         <v>1.9853212485310356</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>503.82923624</v>
       </c>
       <c r="C202" s="5">
         <v>0.21285861000001205</v>
       </c>
       <c r="D202" s="5">
         <v>0.50837296412955535</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>504.65201664</v>
       </c>
       <c r="C203" s="5">
         <v>0.82278039999999919</v>
       </c>
       <c r="D203" s="5">
         <v>1.9773623996841128</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>505.38631315999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.73429651999998669</v>
       </c>
       <c r="D204" s="5">
         <v>1.7601076105278501</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>507.03288878000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.6465756200000214</v>
       </c>
       <c r="D205" s="5">
         <v>3.9804890117801861</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>509.02925938999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.9963706099999854</v>
       </c>
       <c r="D206" s="5">
         <v>4.8285043586996812</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>509.92278334999997</v>
       </c>
       <c r="C207" s="5">
         <v>0.8935239599999818</v>
       </c>
       <c r="D207" s="5">
         <v>2.1268744131460515</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>510.70286974999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.78008640000001606</v>
       </c>
       <c r="D208" s="5">
         <v>1.8513005547516448</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>512.55329011000003</v>
       </c>
       <c r="C209" s="5">
         <v>1.8504203600000437</v>
       </c>
       <c r="D209" s="5">
         <v>4.4356390149275393</v>
       </c>
       <c r="E209" s="5">
         <v>2.3599572974166039</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>515.17510347999996</v>
       </c>
       <c r="C210" s="5">
         <v>2.6218133699999271</v>
       </c>
       <c r="D210" s="5">
         <v>6.3139113823558635</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>516.55541130999995</v>
       </c>
       <c r="C211" s="5">
         <v>1.3803078299999925</v>
       </c>
       <c r="D211" s="5">
         <v>3.2629628059628768</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>519.07215183000005</v>
       </c>
       <c r="C212" s="5">
         <v>2.5167405200000985</v>
       </c>
       <c r="D212" s="5">
         <v>6.0058347195668826</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>520.73926204999998</v>
       </c>
       <c r="C213" s="5">
         <v>1.6671102199999268</v>
       </c>
       <c r="D213" s="5">
         <v>3.9228680615222222</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>523.10890410000002</v>
       </c>
       <c r="C214" s="5">
         <v>2.3696420500000386</v>
       </c>
       <c r="D214" s="5">
         <v>5.5994046110405815</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>526.02315619000001</v>
       </c>
       <c r="C215" s="5">
         <v>2.9142520899999909</v>
       </c>
       <c r="D215" s="5">
         <v>6.8939200197193795</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>527.43135686000005</v>
       </c>
       <c r="C216" s="5">
         <v>1.408200670000042</v>
       </c>
       <c r="D216" s="5">
         <v>3.26020855454352</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>528.46895523000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.0375983699999551</v>
       </c>
       <c r="D217" s="5">
         <v>2.3864317187608064</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>530.66202090000002</v>
       </c>
       <c r="C218" s="5">
         <v>2.19306567000001</v>
       </c>
       <c r="D218" s="5">
         <v>5.0950643965865572</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>532.15006202999996</v>
       </c>
       <c r="C219" s="5">
         <v>1.4880411299999423</v>
       </c>
       <c r="D219" s="5">
         <v>3.41733120826615</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>533.86366669999995</v>
       </c>
       <c r="C220" s="5">
         <v>1.7136046699999952</v>
       </c>
       <c r="D220" s="5">
         <v>3.9333616152539275</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>534.43785721999996</v>
       </c>
       <c r="C221" s="5">
         <v>0.57419052000000192</v>
       </c>
       <c r="D221" s="5">
         <v>1.298307479830263</v>
       </c>
       <c r="E221" s="5">
         <v>4.2697154680839677</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>535.83050017000005</v>
       </c>
       <c r="C222" s="5">
         <v>1.392642950000095</v>
       </c>
       <c r="D222" s="5">
         <v>3.172177883638283</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>538.47631483999999</v>
       </c>
       <c r="C223" s="5">
         <v>2.6458146699999361</v>
       </c>
       <c r="D223" s="5">
         <v>6.0889369475513933</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>538.53004610999994</v>
       </c>
       <c r="C224" s="5">
         <v>5.3731269999957476E-2</v>
       </c>
       <c r="D224" s="5">
         <v>0.119806424164004</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>538.58599663999996</v>
       </c>
       <c r="C225" s="5">
         <v>5.5950530000018261E-2</v>
       </c>
       <c r="D225" s="5">
         <v>0.12474515658220664</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>539.02062369999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.43462706000002527</v>
       </c>
       <c r="D226" s="5">
         <v>0.97268321298626947</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>540.06245917000001</v>
       </c>
       <c r="C227" s="5">
         <v>1.0418354700000236</v>
       </c>
       <c r="D227" s="5">
         <v>2.3442125799187252</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>541.52181416999997</v>
       </c>
       <c r="C228" s="5">
         <v>1.4593549999999595</v>
       </c>
       <c r="D228" s="5">
         <v>3.2912651081968836</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>542.75296678999996</v>
       </c>
       <c r="C229" s="5">
         <v>1.2311526199999889</v>
       </c>
       <c r="D229" s="5">
         <v>2.7625802561066282</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>538.05959974999996</v>
       </c>
       <c r="C230" s="5">
         <v>-4.6933670399999983</v>
       </c>
       <c r="D230" s="5">
         <v>-9.8972309502684759</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>537.71165739000003</v>
       </c>
       <c r="C231" s="5">
         <v>-0.34794235999993361</v>
       </c>
       <c r="D231" s="5">
         <v>-0.77323966097622154</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>539.32626565999999</v>
       </c>
       <c r="C232" s="5">
         <v>1.6146082699999624</v>
       </c>
       <c r="D232" s="5">
         <v>3.6633961521019165</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>538.84948307000002</v>
       </c>
       <c r="C233" s="5">
         <v>-0.4767825899999707</v>
       </c>
       <c r="D233" s="5">
         <v>-1.0556975973388449</v>
       </c>
       <c r="E233" s="5">
         <v>0.82547031247901526</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>535.64908871</v>
       </c>
       <c r="C234" s="5">
         <v>-3.2003943600000184</v>
       </c>
       <c r="D234" s="5">
         <v>-6.8989030720762567</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>534.05214883999997</v>
       </c>
       <c r="C235" s="5">
         <v>-1.5969398700000283</v>
       </c>
       <c r="D235" s="5">
         <v>-3.5194973167340882</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>531.42776930000002</v>
       </c>
       <c r="C236" s="5">
         <v>-2.6243795399999499</v>
       </c>
       <c r="D236" s="5">
         <v>-5.7401097099914145</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>528.78276143000005</v>
       </c>
       <c r="C237" s="5">
         <v>-2.6450078699999722</v>
       </c>
       <c r="D237" s="5">
         <v>-5.8117929542765623</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>526.97010848000002</v>
       </c>
       <c r="C238" s="5">
         <v>-1.8126529500000288</v>
       </c>
       <c r="D238" s="5">
         <v>-4.0368902430331417</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>524.67387360999999</v>
       </c>
       <c r="C239" s="5">
         <v>-2.2962348700000348</v>
       </c>
       <c r="D239" s="5">
         <v>-5.1054018987005456</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>522.25190511999995</v>
       </c>
       <c r="C240" s="5">
         <v>-2.4219684900000402</v>
       </c>
       <c r="D240" s="5">
         <v>-5.4008729062643308</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>521.63252548000003</v>
       </c>
       <c r="C241" s="5">
         <v>-0.61937963999992007</v>
       </c>
       <c r="D241" s="5">
         <v>-1.4139278512247833</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>522.40899210999999</v>
       </c>
       <c r="C242" s="5">
         <v>0.77646662999995897</v>
       </c>
       <c r="D242" s="5">
         <v>1.800934826488465</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>519.94086970000001</v>
       </c>
       <c r="C243" s="5">
         <v>-2.4681224099999781</v>
       </c>
       <c r="D243" s="5">
         <v>-5.5243800506692526</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>516.79763630000002</v>
       </c>
       <c r="C244" s="5">
         <v>-3.1432333999999855</v>
       </c>
       <c r="D244" s="5">
         <v>-7.0180289320329381</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>517.31638791</v>
       </c>
       <c r="C245" s="5">
         <v>0.51875160999998116</v>
       </c>
       <c r="D245" s="5">
         <v>1.2112094147805896</v>
       </c>
       <c r="E245" s="5">
         <v>-3.9961243049392969</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>518.92631503999996</v>
       </c>
       <c r="C246" s="5">
         <v>1.60992712999996</v>
       </c>
       <c r="D246" s="5">
         <v>3.7990781850950173</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>519.12152586000002</v>
       </c>
       <c r="C247" s="5">
         <v>0.19521082000005663</v>
       </c>
       <c r="D247" s="5">
         <v>0.45235374525778305</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>520.31851408</v>
       </c>
       <c r="C248" s="5">
         <v>1.1969882199999802</v>
       </c>
       <c r="D248" s="5">
         <v>2.8023162160095483</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>521.27111001000003</v>
       </c>
       <c r="C249" s="5">
         <v>0.95259593000002951</v>
       </c>
       <c r="D249" s="5">
         <v>2.2192100871761822</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>521.70564259000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.43453257999999551</v>
       </c>
       <c r="D250" s="5">
         <v>1.0049213178373817</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>522.69069652999997</v>
       </c>
       <c r="C251" s="5">
         <v>0.9850539399999434</v>
       </c>
       <c r="D251" s="5">
         <v>2.2894477221756082</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>523.75480623999999</v>
       </c>
       <c r="C252" s="5">
         <v>1.0641097100000252</v>
       </c>
       <c r="D252" s="5">
         <v>2.4705375937938756</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>524.70251218999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.94770594999999958</v>
       </c>
       <c r="D253" s="5">
         <v>2.1930748842578396</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>525.86164987999996</v>
       </c>
       <c r="C254" s="5">
         <v>1.1591376899999659</v>
       </c>
       <c r="D254" s="5">
         <v>2.6834078707312026</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>527.26354946000004</v>
       </c>
       <c r="C255" s="5">
         <v>1.4018995800000766</v>
       </c>
       <c r="D255" s="5">
         <v>3.2464174537012891</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>527.44635831999994</v>
       </c>
       <c r="C256" s="5">
         <v>0.18280885999990915</v>
       </c>
       <c r="D256" s="5">
         <v>0.41684929296574857</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>529.61262949000002</v>
       </c>
       <c r="C257" s="5">
         <v>2.1662711700000727</v>
       </c>
       <c r="D257" s="5">
         <v>5.0413799465979237</v>
       </c>
       <c r="E257" s="5">
         <v>2.3769286779562249</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>530.90402606999999</v>
       </c>
       <c r="C258" s="5">
         <v>1.2913965799999687</v>
       </c>
       <c r="D258" s="5">
         <v>2.9656176969679482</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>531.15743280000004</v>
       </c>
       <c r="C259" s="5">
         <v>0.25340673000005154</v>
       </c>
       <c r="D259" s="5">
         <v>0.5742801504221795</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>533.87417454000001</v>
       </c>
       <c r="C260" s="5">
         <v>2.7167417399999749</v>
       </c>
       <c r="D260" s="5">
         <v>6.3133484588935307</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>538.04097191000005</v>
       </c>
       <c r="C261" s="5">
         <v>4.1667973700000402</v>
       </c>
       <c r="D261" s="5">
         <v>9.7784834755800567</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>537.85563461000004</v>
       </c>
       <c r="C262" s="5">
         <v>-0.18533730000001469</v>
       </c>
       <c r="D262" s="5">
         <v>-0.41257802679252054</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>539.12429344999998</v>
       </c>
       <c r="C263" s="5">
         <v>1.2686588399999437</v>
       </c>
       <c r="D263" s="5">
         <v>2.867492049210596</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>540.19104347999996</v>
       </c>
       <c r="C264" s="5">
         <v>1.0667500299999801</v>
       </c>
       <c r="D264" s="5">
         <v>2.4004172741785457</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>541.87588889000006</v>
       </c>
       <c r="C265" s="5">
         <v>1.6848454100000936</v>
       </c>
       <c r="D265" s="5">
         <v>3.8076540639508938</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>543.06360825000002</v>
       </c>
       <c r="C266" s="5">
         <v>1.18771935999996</v>
       </c>
       <c r="D266" s="5">
         <v>2.6621802911081627</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>544.38280177000001</v>
       </c>
       <c r="C267" s="5">
         <v>1.3191935199999989</v>
       </c>
       <c r="D267" s="5">
         <v>2.9542661116235935</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>546.53468693000002</v>
       </c>
       <c r="C268" s="5">
         <v>2.1518851600000062</v>
       </c>
       <c r="D268" s="5">
         <v>4.8479658385212288</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>549.16089208999995</v>
       </c>
       <c r="C269" s="5">
         <v>2.6262051599999268</v>
       </c>
       <c r="D269" s="5">
         <v>5.9210935063225056</v>
       </c>
       <c r="E269" s="5">
         <v>3.6910491766074971</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>549.22093992999999</v>
       </c>
       <c r="C270" s="5">
         <v>6.0047840000038377E-2</v>
       </c>
       <c r="D270" s="5">
         <v>0.13129259542774552</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>549.78373175000002</v>
       </c>
       <c r="C271" s="5">
         <v>0.56279182000002947</v>
       </c>
       <c r="D271" s="5">
         <v>1.2366051118589683</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>551.98187883000003</v>
       </c>
       <c r="C272" s="5">
         <v>2.1981470800000125</v>
       </c>
       <c r="D272" s="5">
         <v>4.9047678342990064</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>553.57314975999998</v>
       </c>
       <c r="C273" s="5">
         <v>1.5912709299999506</v>
       </c>
       <c r="D273" s="5">
         <v>3.5147794636885887</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>555.44620151000004</v>
       </c>
       <c r="C274" s="5">
         <v>1.8730517500000587</v>
       </c>
       <c r="D274" s="5">
         <v>4.1366991970780864</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>557.03061262000006</v>
       </c>
       <c r="C275" s="5">
         <v>1.5844111100000191</v>
       </c>
       <c r="D275" s="5">
         <v>3.4772183339972118</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>558.25501212999995</v>
       </c>
       <c r="C276" s="5">
         <v>1.2243995099998983</v>
       </c>
       <c r="D276" s="5">
         <v>2.6698227361011462</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>559.77691167</v>
       </c>
       <c r="C277" s="5">
         <v>1.5218995400000495</v>
       </c>
       <c r="D277" s="5">
         <v>3.3209069687247572</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>561.15036168999995</v>
       </c>
       <c r="C278" s="5">
         <v>1.3734500199999502</v>
       </c>
       <c r="D278" s="5">
         <v>2.9843387880880812</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>562.86771280999994</v>
       </c>
       <c r="C279" s="5">
         <v>1.7173511199999894</v>
       </c>
       <c r="D279" s="5">
         <v>3.7349453788390052</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>567.04505827000003</v>
       </c>
       <c r="C280" s="5">
         <v>4.1773454600000832</v>
       </c>
       <c r="D280" s="5">
         <v>9.2785165577695459</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>565.35433869999997</v>
       </c>
       <c r="C281" s="5">
         <v>-1.6907195700000557</v>
       </c>
       <c r="D281" s="5">
         <v>-3.5198625603811262</v>
       </c>
       <c r="E281" s="5">
         <v>2.9487618006393213</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>566.87537030999999</v>
       </c>
       <c r="C282" s="5">
         <v>1.5210316100000227</v>
       </c>
       <c r="D282" s="5">
         <v>3.2766885144574154</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>568.63059037999994</v>
       </c>
       <c r="C283" s="5">
         <v>1.7552200699999503</v>
       </c>
       <c r="D283" s="5">
         <v>3.7795007724063856</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>570.07752488000006</v>
       </c>
       <c r="C284" s="5">
         <v>1.4469345000001113</v>
       </c>
       <c r="D284" s="5">
         <v>3.0966131958318099</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>572.08320917000003</v>
       </c>
       <c r="C285" s="5">
         <v>2.0056842899999765</v>
       </c>
       <c r="D285" s="5">
         <v>4.3045808318605605</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>573.18762178999998</v>
       </c>
       <c r="C286" s="5">
         <v>1.1044126199999482</v>
       </c>
       <c r="D286" s="5">
         <v>2.3413688741557026</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>574.92417366999996</v>
       </c>
       <c r="C287" s="5">
         <v>1.7365518799999791</v>
       </c>
       <c r="D287" s="5">
         <v>3.6967629368163335</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>576.97088222000002</v>
       </c>
       <c r="C288" s="5">
         <v>2.0467085500000621</v>
       </c>
       <c r="D288" s="5">
         <v>4.3565996701714127</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>578.86776278000002</v>
       </c>
       <c r="C289" s="5">
         <v>1.8968805599999996</v>
       </c>
       <c r="D289" s="5">
         <v>4.0173094529348141</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>579.92688484999996</v>
       </c>
       <c r="C290" s="5">
         <v>1.059122069999944</v>
       </c>
       <c r="D290" s="5">
         <v>2.2178025439965721</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>579.88847091000002</v>
       </c>
       <c r="C291" s="5">
         <v>-3.8413939999941249E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-7.9458185391045877E-2</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>581.92803044000004</v>
       </c>
       <c r="C292" s="5">
         <v>2.0395595300000195</v>
       </c>
       <c r="D292" s="5">
         <v>4.3031993849177219</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>582.87498848999996</v>
       </c>
       <c r="C293" s="5">
         <v>0.94695804999992106</v>
       </c>
       <c r="D293" s="5">
         <v>1.9703044445041673</v>
       </c>
       <c r="E293" s="5">
         <v>3.0990563953728012</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>586.55845666000005</v>
       </c>
       <c r="C294" s="5">
         <v>3.6834681700000829</v>
       </c>
       <c r="D294" s="5">
         <v>7.852587383819154</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>587.13749634999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.57903968999994504</v>
       </c>
       <c r="D295" s="5">
         <v>1.1910709602108049</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>588.13787057000002</v>
       </c>
       <c r="C296" s="5">
         <v>1.0003742200000261</v>
       </c>
       <c r="D296" s="5">
         <v>2.0638480766406397</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>589.35642874999996</v>
       </c>
       <c r="C297" s="5">
         <v>1.2185581799999454</v>
       </c>
       <c r="D297" s="5">
         <v>2.514799110580701</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>590.73823947000005</v>
       </c>
       <c r="C298" s="5">
         <v>1.3818107200000895</v>
       </c>
       <c r="D298" s="5">
         <v>2.8500980128895792</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>592.73351077999996</v>
       </c>
       <c r="C299" s="5">
         <v>1.9952713099999073</v>
       </c>
       <c r="D299" s="5">
         <v>4.1292551847801118</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>594.79363663000004</v>
       </c>
       <c r="C300" s="5">
         <v>2.0601258500000768</v>
       </c>
       <c r="D300" s="5">
         <v>4.2514222881931074</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>597.34532248000005</v>
       </c>
       <c r="C301" s="5">
         <v>2.5516858500000126</v>
       </c>
       <c r="D301" s="5">
         <v>5.2712656460244034</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>598.65187835999996</v>
       </c>
       <c r="C302" s="5">
         <v>1.3065558799999053</v>
       </c>
       <c r="D302" s="5">
         <v>2.6565315150409052</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>600.50767670000005</v>
       </c>
       <c r="C303" s="5">
         <v>1.8557983400000921</v>
       </c>
       <c r="D303" s="5">
         <v>3.7840393682723183</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>601.65782861000002</v>
       </c>
       <c r="C304" s="5">
         <v>1.1501519099999769</v>
       </c>
       <c r="D304" s="5">
         <v>2.3227256055156964</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>604.59374621999996</v>
       </c>
       <c r="C305" s="5">
         <v>2.9359176099999331</v>
       </c>
       <c r="D305" s="5">
         <v>6.0153968754888876</v>
       </c>
       <c r="E305" s="5">
         <v>3.7261433684544931</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>605.14311934</v>
       </c>
       <c r="C306" s="5">
         <v>0.54937312000004113</v>
       </c>
       <c r="D306" s="5">
         <v>1.0958638621578309</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>606.25089668999999</v>
       </c>
       <c r="C307" s="5">
         <v>1.1077773499999921</v>
       </c>
       <c r="D307" s="5">
         <v>2.2189775192210437</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>606.79054374999998</v>
       </c>
       <c r="C308" s="5">
         <v>0.53964705999999296</v>
       </c>
       <c r="D308" s="5">
         <v>1.0734108275340493</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>608.12030321999998</v>
       </c>
       <c r="C309" s="5">
         <v>1.3297594699999991</v>
       </c>
       <c r="D309" s="5">
         <v>2.661685752448828</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>609.96787286999995</v>
       </c>
       <c r="C310" s="5">
         <v>1.8475696499999685</v>
       </c>
       <c r="D310" s="5">
         <v>3.7073397960585286</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>609.85502369999995</v>
       </c>
       <c r="C311" s="5">
         <v>-0.11284917000000405</v>
       </c>
       <c r="D311" s="5">
         <v>-0.22178429369589248</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>610.37996952000003</v>
       </c>
       <c r="C312" s="5">
         <v>0.5249458200000845</v>
       </c>
       <c r="D312" s="5">
         <v>1.0378299731161666</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>610.62174353</v>
       </c>
       <c r="C313" s="5">
         <v>0.2417740099999719</v>
       </c>
       <c r="D313" s="5">
         <v>0.4763618212930254</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>611.93739786000003</v>
       </c>
       <c r="C314" s="5">
         <v>1.3156543300000294</v>
       </c>
       <c r="D314" s="5">
         <v>2.6163978587441461</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>611.49353443999996</v>
       </c>
       <c r="C315" s="5">
         <v>-0.44386342000007062</v>
       </c>
       <c r="D315" s="5">
         <v>-0.86694545710791493</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>609.06438777999995</v>
       </c>
       <c r="C316" s="5">
         <v>-2.4291466600000149</v>
       </c>
       <c r="D316" s="5">
         <v>-4.6641924953174208</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>609.10802472</v>
       </c>
       <c r="C317" s="5">
         <v>4.3636940000055802E-2</v>
       </c>
       <c r="D317" s="5">
         <v>8.6008915081947634E-2</v>
       </c>
       <c r="E317" s="5">
         <v>0.74666311522801898</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>609.62790485999994</v>
       </c>
       <c r="C318" s="5">
         <v>0.51988013999994109</v>
       </c>
       <c r="D318" s="5">
         <v>1.0290343643123645</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>610.20415988000002</v>
       </c>
       <c r="C319" s="5">
         <v>0.576255020000076</v>
       </c>
       <c r="D319" s="5">
         <v>1.1402241433152271</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>610.17069047999996</v>
       </c>
       <c r="C320" s="5">
         <v>-3.3469400000058158E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-6.5799561368762305E-2</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>610.03322026000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.13747021999995468</v>
       </c>
       <c r="D321" s="5">
         <v>-0.2700228089894563</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>608.41677971000001</v>
       </c>
       <c r="C322" s="5">
         <v>-1.616440549999993</v>
       </c>
       <c r="D322" s="5">
         <v>-3.1337767102427305</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>608.84440633999998</v>
       </c>
       <c r="C323" s="5">
         <v>0.42762662999996337</v>
       </c>
       <c r="D323" s="5">
         <v>0.84668981992404024</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>610.16947121999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.3250648800000135</v>
       </c>
       <c r="D324" s="5">
         <v>2.6431216231314947</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>609.57843499000001</v>
       </c>
       <c r="C325" s="5">
         <v>-0.59103622999998606</v>
       </c>
       <c r="D325" s="5">
         <v>-1.1561986683110703</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>609.38235744999997</v>
       </c>
       <c r="C326" s="5">
         <v>-0.19607754000003297</v>
       </c>
       <c r="D326" s="5">
         <v>-0.38531092207035877</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>610.38997283000003</v>
       </c>
       <c r="C327" s="5">
         <v>1.0076153800000611</v>
       </c>
       <c r="D327" s="5">
         <v>2.0023479515344</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>609.81254206999995</v>
       </c>
       <c r="C328" s="5">
         <v>-0.57743076000008386</v>
       </c>
       <c r="D328" s="5">
         <v>-1.1293157307987411</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>610.67869136000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.86614929000006669</v>
       </c>
       <c r="D329" s="5">
         <v>1.7178021313024816</v>
       </c>
       <c r="E329" s="5">
         <v>0.25786339635271993</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>611.62548855</v>
       </c>
       <c r="C330" s="5">
         <v>0.94679718999998386</v>
       </c>
       <c r="D330" s="5">
         <v>1.8764288531632145</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>611.60709689999999</v>
       </c>
       <c r="C331" s="5">
         <v>-1.8391650000012305E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-3.6078173197706676E-2</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>612.50624732999995</v>
       </c>
       <c r="C332" s="5">
         <v>0.89915042999996331</v>
       </c>
       <c r="D332" s="5">
         <v>1.7785075228457181</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>613.79968269999995</v>
       </c>
       <c r="C333" s="5">
         <v>1.2934353699999974</v>
       </c>
       <c r="D333" s="5">
         <v>2.5636912671228362</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>615.19120000999999</v>
       </c>
       <c r="C334" s="5">
         <v>1.3915173100000402</v>
       </c>
       <c r="D334" s="5">
         <v>2.7546439403490108</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>616.34123264000004</v>
       </c>
       <c r="C335" s="5">
         <v>1.1500326300000552</v>
       </c>
       <c r="D335" s="5">
         <v>2.2664775153553585</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>615.04216900999995</v>
       </c>
       <c r="C336" s="5">
         <v>-1.2990636300000915</v>
       </c>
       <c r="D336" s="5">
         <v>-2.5001274918163841</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>615.91802321</v>
       </c>
       <c r="C337" s="5">
         <v>0.87585420000004888</v>
       </c>
       <c r="D337" s="5">
         <v>1.7223147351511869</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>612.43286381999997</v>
       </c>
       <c r="C338" s="5">
         <v>-3.4851593900000353</v>
       </c>
       <c r="D338" s="5">
         <v>-6.582789377368659</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>617.20507222000003</v>
       </c>
       <c r="C339" s="5">
         <v>4.7722084000000677</v>
       </c>
       <c r="D339" s="5">
         <v>9.7619942458653455</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>618.44009047999998</v>
       </c>
       <c r="C340" s="5">
         <v>1.2350182599999471</v>
       </c>
       <c r="D340" s="5">
         <v>2.4277854016956368</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>618.51190645999998</v>
       </c>
       <c r="C341" s="5">
         <v>7.1815979999996671E-2</v>
       </c>
       <c r="D341" s="5">
         <v>0.1394383060107085</v>
       </c>
       <c r="E341" s="5">
         <v>1.2827064724585613</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>618.90912602000003</v>
       </c>
       <c r="C342" s="5">
         <v>0.39721956000005321</v>
       </c>
       <c r="D342" s="5">
         <v>0.7733897231029907</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>621.10237418999998</v>
       </c>
       <c r="C343" s="5">
         <v>2.1932481699999471</v>
       </c>
       <c r="D343" s="5">
         <v>4.336348534139467</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>622.99314475000006</v>
       </c>
       <c r="C344" s="5">
         <v>1.8907705600000781</v>
       </c>
       <c r="D344" s="5">
         <v>3.7148495301580597</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>623.95577229000003</v>
       </c>
       <c r="C345" s="5">
         <v>0.9626275399999713</v>
       </c>
       <c r="D345" s="5">
         <v>1.8700378352392022</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>625.48453998000002</v>
       </c>
       <c r="C346" s="5">
         <v>1.5287676899999951</v>
       </c>
       <c r="D346" s="5">
         <v>2.9800920719035728</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>625.73520607</v>
       </c>
       <c r="C347" s="5">
         <v>0.25066608999998152</v>
       </c>
       <c r="D347" s="5">
         <v>0.48196747136566298</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>625.75473403000001</v>
       </c>
       <c r="C348" s="5">
         <v>1.9527960000004896E-2</v>
       </c>
       <c r="D348" s="5">
         <v>3.7456058765616973E-2</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>626.40960560999997</v>
       </c>
       <c r="C349" s="5">
         <v>0.65487157999996271</v>
       </c>
       <c r="D349" s="5">
         <v>1.2630906884747217</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>627.37386635999997</v>
       </c>
       <c r="C350" s="5">
         <v>0.964260749999994</v>
       </c>
       <c r="D350" s="5">
         <v>1.8629342720481334</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>627.59117905000005</v>
       </c>
       <c r="C351" s="5">
         <v>0.21731269000008524</v>
       </c>
       <c r="D351" s="5">
         <v>0.41645440311732784</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>629.06174886999997</v>
       </c>
       <c r="C352" s="5">
         <v>1.4705698199999233</v>
       </c>
       <c r="D352" s="5">
         <v>2.8483588171459573</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>628.27494299</v>
       </c>
       <c r="C353" s="5">
         <v>-0.78680587999997442</v>
       </c>
       <c r="D353" s="5">
         <v>-1.4906310245106136</v>
       </c>
       <c r="E353" s="5">
         <v>1.5784718819525922</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>630.24952707</v>
       </c>
       <c r="C354" s="5">
         <v>1.9745840799999996</v>
       </c>
       <c r="D354" s="5">
         <v>3.8373194692295609</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>629.56505907999997</v>
       </c>
       <c r="C355" s="5">
         <v>-0.68446799000003011</v>
       </c>
       <c r="D355" s="5">
         <v>-1.295476086122771</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>628.78164913000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.78340994999996383</v>
       </c>
       <c r="D356" s="5">
         <v>-1.4830628434034376</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>627.90012118000004</v>
       </c>
       <c r="C357" s="5">
         <v>-0.88152794999996331</v>
       </c>
       <c r="D357" s="5">
         <v>-1.6694424948666686</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>628.03174179999996</v>
       </c>
       <c r="C358" s="5">
         <v>0.13162061999992147</v>
       </c>
       <c r="D358" s="5">
         <v>0.25183458691881988</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>629.53489081999999</v>
       </c>
       <c r="C359" s="5">
         <v>1.5031490200000235</v>
       </c>
       <c r="D359" s="5">
         <v>2.9102254695767327</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>630.75132305</v>
       </c>
       <c r="C360" s="5">
         <v>1.2164322300000094</v>
       </c>
       <c r="D360" s="5">
         <v>2.3435272629174664</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>631.44937727000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.69805422000001727</v>
       </c>
       <c r="D361" s="5">
         <v>1.3361568080943353</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>631.25614518999998</v>
       </c>
       <c r="C362" s="5">
         <v>-0.19323208000002978</v>
       </c>
       <c r="D362" s="5">
         <v>-0.36659886497963923</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>630.6011178</v>
       </c>
       <c r="C363" s="5">
         <v>-0.65502738999998655</v>
       </c>
       <c r="D363" s="5">
         <v>-1.2381065517308998</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>634.28591621999999</v>
       </c>
       <c r="C364" s="5">
         <v>3.6847984199999928</v>
       </c>
       <c r="D364" s="5">
         <v>7.2417730099950228</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>632.48257328</v>
       </c>
       <c r="C365" s="5">
         <v>-1.8033429399999932</v>
       </c>
       <c r="D365" s="5">
         <v>-3.3588816638673524</v>
       </c>
       <c r="E365" s="5">
         <v>0.6697116186069163</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>633.30160370999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.81903042999999798</v>
       </c>
       <c r="D366" s="5">
         <v>1.5650498835156013</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>632.47365740999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.8279463000000078</v>
       </c>
       <c r="D367" s="5">
         <v>-1.5575875013393636</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>631.08426124000005</v>
       </c>
       <c r="C368" s="5">
         <v>-1.3893961699999409</v>
       </c>
       <c r="D368" s="5">
         <v>-2.6045002766476366</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>583.03293203999999</v>
       </c>
       <c r="C369" s="5">
         <v>-48.051329200000055</v>
       </c>
       <c r="D369" s="5">
         <v>-61.33937757866039</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>593.70622803000003</v>
       </c>
       <c r="C370" s="5">
         <v>10.673295990000042</v>
       </c>
       <c r="D370" s="5">
         <v>24.320349697941946</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>605.81595608999999</v>
       </c>
       <c r="C371" s="5">
         <v>12.109728059999952</v>
       </c>
       <c r="D371" s="5">
         <v>27.417545624113338</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>604.93945439000004</v>
       </c>
       <c r="C372" s="5">
         <v>-0.87650169999994887</v>
       </c>
       <c r="D372" s="5">
         <v>-1.7224250778606232</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>610.98810285000002</v>
       </c>
       <c r="C373" s="5">
         <v>6.0486484599999812</v>
       </c>
       <c r="D373" s="5">
         <v>12.68085185304566</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>613.73728372000005</v>
       </c>
       <c r="C374" s="5">
         <v>2.749180870000032</v>
       </c>
       <c r="D374" s="5">
         <v>5.5351271538857327</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>619.18691481999997</v>
       </c>
       <c r="C375" s="5">
         <v>5.4496310999999196</v>
       </c>
       <c r="D375" s="5">
         <v>11.191389137445196</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>620.41514089999998</v>
       </c>
       <c r="C376" s="5">
         <v>1.2282260800000131</v>
       </c>
       <c r="D376" s="5">
         <v>2.4064749880096548</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>619.33738143999994</v>
       </c>
       <c r="C377" s="5">
         <v>-1.0777594600000384</v>
       </c>
       <c r="D377" s="5">
         <v>-2.0647881768247278</v>
       </c>
       <c r="E377" s="5">
         <v>-2.0783484629197324</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>619.25598777000005</v>
       </c>
       <c r="C378" s="5">
         <v>-8.1393669999897611E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.15759073963187431</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>621.07468182000002</v>
       </c>
       <c r="C379" s="5">
         <v>1.8186940499999764</v>
       </c>
       <c r="D379" s="5">
         <v>3.5817708006464555</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>624.49595852000004</v>
       </c>
       <c r="C380" s="5">
         <v>3.4212767000000213</v>
       </c>
       <c r="D380" s="5">
         <v>6.814368991159836</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>626.22242168000002</v>
       </c>
       <c r="C381" s="5">
         <v>1.7264631599999802</v>
       </c>
       <c r="D381" s="5">
         <v>3.3683952673032147</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>629.64574527000002</v>
       </c>
       <c r="C382" s="5">
         <v>3.4233235899999954</v>
       </c>
       <c r="D382" s="5">
         <v>6.7608238458285452</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>631.69030530999999</v>
       </c>
       <c r="C383" s="5">
         <v>2.0445600399999648</v>
       </c>
       <c r="D383" s="5">
         <v>3.9669406243601379</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>635.96423327000002</v>
       </c>
       <c r="C384" s="5">
         <v>4.2739279600000373</v>
       </c>
       <c r="D384" s="5">
         <v>8.4280775548954967</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>637.45132250999995</v>
       </c>
       <c r="C385" s="5">
         <v>1.487089239999932</v>
       </c>
       <c r="D385" s="5">
         <v>2.8423564708554672</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>641.45022670000003</v>
       </c>
       <c r="C386" s="5">
         <v>3.9989041900000757</v>
       </c>
       <c r="D386" s="5">
         <v>7.7931684594754635</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>649.69948478000003</v>
       </c>
       <c r="C387" s="5">
         <v>8.2492580800000042</v>
       </c>
       <c r="D387" s="5">
         <v>16.572124878844939</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>652.16065013000002</v>
       </c>
       <c r="C388" s="5">
         <v>2.4611653499999875</v>
       </c>
       <c r="D388" s="5">
         <v>4.6417087395251411</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>655.57313538000005</v>
       </c>
       <c r="C389" s="5">
         <v>3.4124852500000316</v>
       </c>
       <c r="D389" s="5">
         <v>6.4629974259677203</v>
       </c>
       <c r="E389" s="5">
         <v>5.8507293481542488</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>653.78098727999998</v>
       </c>
       <c r="C390" s="5">
         <v>-1.7921481000000767</v>
       </c>
       <c r="D390" s="5">
         <v>-3.2315780169446695</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>663.44257908999998</v>
       </c>
       <c r="C391" s="5">
         <v>9.6615918100000044</v>
       </c>
       <c r="D391" s="5">
         <v>19.248424098378479</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>664.51353002999997</v>
       </c>
       <c r="C392" s="5">
         <v>1.0709509399999888</v>
       </c>
       <c r="D392" s="5">
         <v>1.9543704780699223</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>666.88863460000005</v>
       </c>
       <c r="C393" s="5">
         <v>2.3751045700000759</v>
       </c>
       <c r="D393" s="5">
         <v>4.3743676074477822</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>666.15969430999996</v>
       </c>
       <c r="C394" s="5">
         <v>-0.72894029000008231</v>
       </c>
       <c r="D394" s="5">
         <v>-1.3037991090282475</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>665.68164134000006</v>
       </c>
       <c r="C395" s="5">
         <v>-0.47805296999990787</v>
       </c>
       <c r="D395" s="5">
         <v>-0.85775942546295614</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>672.22065584999996</v>
       </c>
       <c r="C396" s="5">
         <v>6.5390145099999017</v>
       </c>
       <c r="D396" s="5">
         <v>12.445810994878471</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>674.68757031999996</v>
       </c>
       <c r="C397" s="5">
         <v>2.4669144700000061</v>
       </c>
       <c r="D397" s="5">
         <v>4.493739724148571</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>676.98641798999995</v>
       </c>
       <c r="C398" s="5">
         <v>2.2988476699999865</v>
       </c>
       <c r="D398" s="5">
         <v>4.1662327250878484</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>678.10243203000005</v>
       </c>
       <c r="C399" s="5">
         <v>1.1160140400000955</v>
       </c>
       <c r="D399" s="5">
         <v>1.9962382523365241</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>677.98827669000002</v>
       </c>
       <c r="C400" s="5">
         <v>-0.11415534000002481</v>
       </c>
       <c r="D400" s="5">
         <v>-0.20182738934850786</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>680.13744545999998</v>
       </c>
       <c r="C401" s="5">
         <v>2.1491687699999602</v>
       </c>
       <c r="D401" s="5">
         <v>3.8709294883518375</v>
       </c>
       <c r="E401" s="5">
         <v>3.7469976657541482</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>682.46458642000005</v>
       </c>
       <c r="C402" s="5">
         <v>2.3271409600000652</v>
       </c>
       <c r="D402" s="5">
         <v>4.1840448472509006</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>684.37534589999996</v>
       </c>
       <c r="C403" s="5">
         <v>1.9107594799999106</v>
       </c>
       <c r="D403" s="5">
         <v>3.4119736753098984</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>686.47661330000005</v>
       </c>
       <c r="C404" s="5">
         <v>2.101267400000097</v>
       </c>
       <c r="D404" s="5">
         <v>3.7472716622437563</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>687.29077526000003</v>
       </c>
       <c r="C405" s="5">
         <v>0.81416195999997854</v>
       </c>
       <c r="D405" s="5">
         <v>1.4325215663485658</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>689.01941303000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.7286377699999775</v>
       </c>
       <c r="D406" s="5">
         <v>3.0602805772202091</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>690.99332272000004</v>
       </c>
       <c r="C407" s="5">
         <v>1.9739096900000277</v>
       </c>
       <c r="D407" s="5">
         <v>3.4924596845090417</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>688.62230261000002</v>
       </c>
       <c r="C408" s="5">
         <v>-2.3710201100000177</v>
       </c>
       <c r="D408" s="5">
         <v>-4.0407593725462432</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>689.12006398000005</v>
       </c>
       <c r="C409" s="5">
         <v>0.49776137000003473</v>
       </c>
       <c r="D409" s="5">
         <v>0.87086063502168631</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>690.10332682000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.98326283999995212</v>
       </c>
       <c r="D410" s="5">
         <v>1.7257066909764474</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>690.73307731</v>
       </c>
       <c r="C411" s="5">
         <v>0.62975048999999217</v>
       </c>
       <c r="D411" s="5">
         <v>1.1005670885175123</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>690.76533396000002</v>
       </c>
       <c r="C412" s="5">
         <v>3.2256650000022091E-2</v>
       </c>
       <c r="D412" s="5">
         <v>5.6053379784648527E-2</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>691.42879818999995</v>
       </c>
       <c r="C413" s="5">
         <v>0.66346422999993138</v>
       </c>
       <c r="D413" s="5">
         <v>1.1586805666225386</v>
       </c>
       <c r="E413" s="5">
         <v>1.6601574880740877</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>692.92646176999995</v>
       </c>
       <c r="C414" s="5">
         <v>1.497663579999994</v>
       </c>
       <c r="D414" s="5">
         <v>2.6304401178413483</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>693.96532839999998</v>
       </c>
       <c r="C415" s="5">
         <v>1.0388666300000295</v>
       </c>
       <c r="D415" s="5">
         <v>1.8140036138556193</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>695.20559297</v>
       </c>
       <c r="C416" s="5">
         <v>1.2402645700000221</v>
       </c>
       <c r="D416" s="5">
         <v>2.1658642138173922</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>695.11171647000003</v>
       </c>
       <c r="C417" s="5">
         <v>-9.3876499999964835E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-0.16192069462916958</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>695.95613289999994</v>
       </c>
       <c r="C418" s="5">
         <v>0.84441642999991018</v>
       </c>
       <c r="D418" s="5">
         <v>1.4675301825174625</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>696.14023205000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.18409915000006549</v>
       </c>
       <c r="D419" s="5">
         <v>0.31789457373236907</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>691.38702770999998</v>
       </c>
       <c r="C420" s="5">
         <v>-4.7532043400000248</v>
       </c>
       <c r="D420" s="5">
         <v>-7.8927286201650793</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>697.81094225000004</v>
       </c>
       <c r="C421" s="5">
         <v>6.4239145400000552</v>
       </c>
       <c r="D421" s="5">
         <v>11.737405296098302</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>698.70225992999997</v>
       </c>
       <c r="C422" s="5">
         <v>0.89131767999992917</v>
       </c>
       <c r="D422" s="5">
         <v>1.5435804103451023</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>697.52009416999999</v>
       </c>
       <c r="C423" s="5">
         <v>-1.1821657599999753</v>
       </c>
       <c r="D423" s="5">
         <v>-2.0115464189759735</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>695.91283153999996</v>
       </c>
       <c r="C424" s="5">
         <v>-1.6072626300000366</v>
       </c>
       <c r="D424" s="5">
         <v>-2.7303278967569566</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>698.28694490999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.3741133700000319</v>
       </c>
       <c r="D425" s="5">
         <v>4.1715053012691072</v>
       </c>
       <c r="E425" s="5">
         <v>0.99188039866910938</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>698.94113553</v>
       </c>
       <c r="C426" s="5">
         <v>0.65419062000000849</v>
       </c>
       <c r="D426" s="5">
         <v>1.1300317288483352</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>700.36094284000001</v>
       </c>
       <c r="C427" s="5">
         <v>1.4198073100000101</v>
       </c>
       <c r="D427" s="5">
         <v>2.465062613741642</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>699.61036206000006</v>
       </c>
       <c r="C428" s="5">
         <v>-0.75058077999995021</v>
       </c>
       <c r="D428" s="5">
         <v>-1.2784933459261572</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>700.76168883000003</v>
       </c>
       <c r="C429" s="5">
         <v>1.1513267699999687</v>
       </c>
       <c r="D429" s="5">
         <v>1.9927749591860167</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>700.42677282</v>
       </c>
       <c r="C430" s="5">
         <v>-0.33491601000002902</v>
       </c>
       <c r="D430" s="5">
         <v>-0.5720125089978878</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>699.09570425000004</v>
       </c>
       <c r="C431" s="5">
         <v>-1.3310685699999567</v>
       </c>
       <c r="D431" s="5">
         <v>-2.256756618766842</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>698.67889246000004</v>
       </c>
       <c r="C432" s="5">
         <v>-0.41681178999999702</v>
       </c>
       <c r="D432" s="5">
         <v>-0.71311729735419327</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>698.46130172000005</v>
       </c>
       <c r="C433" s="5">
         <v>-0.21759073999999146</v>
       </c>
       <c r="D433" s="5">
         <v>-0.37307854594089696</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>696.57589469000004</v>
       </c>
       <c r="C434" s="5">
         <v>-1.8854070300000103</v>
       </c>
       <c r="D434" s="5">
         <v>-3.1915851349416324</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>695.62590136999995</v>
       </c>
       <c r="C435" s="5">
         <v>-0.94999332000008962</v>
       </c>
       <c r="D435" s="5">
         <v>-1.6243452474272946</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>697.10512140000003</v>
       </c>
       <c r="C436" s="5">
         <v>1.4792200300000786</v>
       </c>
       <c r="D436" s="5">
         <v>2.5818075462485712</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>700.14935194999998</v>
       </c>
       <c r="C437" s="5">
         <v>3.044230549999952</v>
       </c>
       <c r="D437" s="5">
         <v>5.3680671836212834</v>
       </c>
       <c r="E437" s="5">
         <v>0.26671084911089604</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>700.91551372000004</v>
       </c>
       <c r="C438" s="5">
         <v>0.76616177000005337</v>
       </c>
       <c r="D438" s="5">
         <v>1.3210721143817716</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>699.32558304999998</v>
       </c>
       <c r="C439" s="5">
         <v>-1.5899306700000579</v>
       </c>
       <c r="D439" s="5">
         <v>-2.688330720857135</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>700.82733828000005</v>
+        <v>700.51913591000005</v>
       </c>
       <c r="C440" s="5">
-        <v>1.5017552300000716</v>
+        <v>1.193552860000068</v>
       </c>
       <c r="D440" s="5">
-        <v>2.6075749046934105</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0673987155709339</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>701.29424932999996</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.77511341999991146</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.3358914568209812</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>