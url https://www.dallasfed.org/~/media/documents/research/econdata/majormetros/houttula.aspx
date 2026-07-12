--- v6 (2026-06-01)
+++ v7 (2026-07-12)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{928851E8-2165-4467-9851-FD87FE69BE53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{84BC9893-8A01-4D97-8AD8-96F23E54BB53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{190920E4-A4B6-4972-A13D-7936312A9886}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9A86C525-2A10-4DFB-B9E3-4DB09C802C37}"/>
   </bookViews>
   <sheets>
     <sheet name="houttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20952003-86E7-4E97-B0DF-91EC28880D10}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D88B995C-AA5F-4CCA-B6F5-56C4F8F0F427}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>399.33915335</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>399.33750484000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>402.83092854</v>
+        <v>402.82971681999999</v>
       </c>
       <c r="C7" s="5">
-        <v>3.4917751899999985</v>
+        <v>3.4922119799999791</v>
       </c>
       <c r="D7" s="5">
-        <v>11.012267841966072</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>11.013759973774849</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>403.95731687</v>
+        <v>403.95659638000001</v>
       </c>
       <c r="C8" s="5">
-        <v>1.1263883299999975</v>
+        <v>1.1268795600000203</v>
       </c>
       <c r="D8" s="5">
-        <v>3.4075045905442192</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>3.4090239906036768</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>405.24336675000001</v>
+        <v>405.24299316000003</v>
       </c>
       <c r="C9" s="5">
-        <v>1.2860498800000073</v>
+        <v>1.2863967800000182</v>
       </c>
       <c r="D9" s="5">
-        <v>3.8879629843375785</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>3.8890372207877055</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>405.00238560000003</v>
+        <v>405.00225153999997</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.24098114999998188</v>
+        <v>-0.24074162000005117</v>
       </c>
       <c r="D10" s="5">
-        <v>-0.71126016384523982</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-0.71055614804673706</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>406.34721616000002</v>
+        <v>406.34717324000002</v>
       </c>
       <c r="C11" s="5">
-        <v>1.3448305599999912</v>
+        <v>1.3449217000000431</v>
       </c>
       <c r="D11" s="5">
-        <v>4.0582431288226806</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>4.0585245690699656</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>408.34976906000003</v>
+        <v>408.35009509000002</v>
       </c>
       <c r="C12" s="5">
-        <v>2.002552900000012</v>
+        <v>2.002921850000007</v>
       </c>
       <c r="D12" s="5">
-        <v>6.0767746520888011</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>6.0779254203250366</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>408.77692945000001</v>
+        <v>408.77741104</v>
       </c>
       <c r="C13" s="5">
-        <v>0.42716038999998318</v>
+        <v>0.42731594999997924</v>
       </c>
       <c r="D13" s="5">
-        <v>1.2625252717474833</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>1.262986683793188</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>411.86697795999999</v>
+        <v>411.86720957</v>
       </c>
       <c r="C14" s="5">
-        <v>3.0900485099999742</v>
+        <v>3.0897985299999959</v>
       </c>
       <c r="D14" s="5">
-        <v>9.4579102821428904</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>9.4571014586998245</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>410.62512268</v>
+        <v>410.62592874000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.2418552799999816</v>
+        <v>-1.2412808299999938</v>
       </c>
       <c r="D15" s="5">
-        <v>-3.5588185577881015</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-3.5571975644543841</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>409.81087357000001</v>
+        <v>409.81142002000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.81424910999999156</v>
+        <v>-0.81450871999999208</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.3537590412241904</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-2.3544967589392618</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>410.60270521000001</v>
+        <v>410.60420871999997</v>
       </c>
       <c r="C17" s="5">
-        <v>0.79183163999999806</v>
+        <v>0.79278869999996004</v>
       </c>
       <c r="D17" s="5">
-        <v>2.343425066482907</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>2.3462845272971045</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>404.40008083999999</v>
+        <v>404.39855705999997</v>
       </c>
       <c r="C18" s="5">
-        <v>-6.2026243700000236</v>
+        <v>-6.2056516600000009</v>
       </c>
       <c r="D18" s="5">
-        <v>-16.694604863508534</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-16.702031757964242</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>404.20750256000002</v>
+        <v>404.20634389000003</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.1925782799999638</v>
+        <v>-0.19221316999994542</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.56995445656887744</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-0.56887883862751787</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>404.53631877999999</v>
+        <v>404.53555804000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.32881621999996469</v>
+        <v>0.32921414999998433</v>
       </c>
       <c r="D20" s="5">
-        <v>0.9805599084545813</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.98175471959147664</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>404.36123963</v>
+        <v>404.36125239</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.17507914999998775</v>
+        <v>-0.17430565000000797</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.51811318994834377</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-0.51583055456240201</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>405.94060667999997</v>
+        <v>405.94037616000003</v>
       </c>
       <c r="C22" s="5">
-        <v>1.5793670499999735</v>
+        <v>1.5791237700000238</v>
       </c>
       <c r="D22" s="5">
-        <v>4.7890072698132835</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>4.7882535179517127</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>406.52814462999999</v>
+        <v>406.52800206000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.58753795000001219</v>
+        <v>0.58762589999997772</v>
       </c>
       <c r="D23" s="5">
-        <v>1.7507121838764794</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>1.7509773445398613</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>406.12565211999998</v>
+        <v>406.12595621999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.40249251000000186</v>
+        <v>-0.40204584000002797</v>
       </c>
       <c r="D24" s="5">
-        <v>-1.1816392029822542</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-1.1803354036102776</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>405.81745426999998</v>
+        <v>405.81786536999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.30819784999999911</v>
+        <v>-0.30809084999998504</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.90685650580387689</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-0.90654230023818894</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>405.10822227</v>
+        <v>405.10839490000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.70923199999998587</v>
+        <v>-0.7094704699999852</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.0771535887922465</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-2.0778432180947992</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>401.87758953000002</v>
+        <v>401.87822661000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-3.2306327399999759</v>
+        <v>-3.2301682899999946</v>
       </c>
       <c r="D27" s="5">
-        <v>-9.1609111985076481</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-9.1596476638215805</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>399.97887526</v>
+        <v>399.97933356999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-1.8987142700000277</v>
+        <v>-1.8988930400000186</v>
       </c>
       <c r="D28" s="5">
-        <v>-5.5245011694216251</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-5.5249993442793137</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>399.21841302000001</v>
+        <v>399.21967629</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.76046223999998119</v>
+        <v>-0.75965727999999899</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.2578002521240315</v>
+        <v>-2.2554326905543265</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.7725809025485049</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.7726292590837365</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>399.96444647999999</v>
+        <v>399.96317893000003</v>
       </c>
       <c r="C30" s="5">
-        <v>0.74603345999997828</v>
+        <v>0.74350264000003108</v>
       </c>
       <c r="D30" s="5">
-        <v>2.265674620975644</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.2579025024193289</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>399.44772112999999</v>
+        <v>399.44674563000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.51672535000000153</v>
+        <v>-0.51643330000001697</v>
       </c>
       <c r="D31" s="5">
-        <v>-1.539345231384337</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-1.5384862132916344</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>399.54801558000003</v>
+        <v>399.54733633000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.10029445000003534</v>
+        <v>0.10059069999999792</v>
       </c>
       <c r="D32" s="5">
-        <v>0.30171578255799858</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.30260896615050825</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>400.30973619000002</v>
+        <v>400.31023843999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.76172060999999758</v>
+        <v>0.76290210999997043</v>
       </c>
       <c r="D33" s="5">
-        <v>2.311888177330812</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>2.3155158530153708</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>399.48847060000003</v>
+        <v>399.48802616</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.82126558999999588</v>
+        <v>-0.82221227999997382</v>
       </c>
       <c r="D34" s="5">
-        <v>-2.4343003790479267</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-2.437071801902746</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>398.48794749000001</v>
+        <v>398.48775881</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.0005231100000174</v>
+        <v>-1.0002673500000014</v>
       </c>
       <c r="D35" s="5">
-        <v>-2.964357412447427</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-2.963613301426371</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>397.63579213000003</v>
+        <v>397.63606983</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.85215535999998338</v>
+        <v>-0.85168898000000581</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.5361984253357561</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-2.5348278397638868</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>397.12742853999998</v>
+        <v>397.12772532999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.5083635900000445</v>
+        <v>-0.50834450000002107</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.523416756862761</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-1.5233588949532639</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>396.89646217000001</v>
+        <v>396.89657509</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.230966369999976</v>
+        <v>-0.23115023999997675</v>
       </c>
       <c r="D38" s="5">
-        <v>-0.69568298148012797</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-0.69623451727161001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>398.73213033000002</v>
+        <v>398.73254137999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.8356681600000115</v>
+        <v>1.8359662899999876</v>
       </c>
       <c r="D39" s="5">
-        <v>5.6934474896888077</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>5.6943941495344763</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>400.17979092000002</v>
+        <v>400.18015494000002</v>
       </c>
       <c r="C40" s="5">
-        <v>1.4476605899999981</v>
+        <v>1.4476135600000362</v>
       </c>
       <c r="D40" s="5">
-        <v>4.4448520537754721</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>4.4447000849483498</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>401.25294488999998</v>
+        <v>401.25371959</v>
       </c>
       <c r="C41" s="5">
-        <v>1.0731539699999644</v>
+        <v>1.0735646499999802</v>
       </c>
       <c r="D41" s="5">
-        <v>3.2659056021668631</v>
+        <v>3.26717089784061</v>
       </c>
       <c r="E41" s="5">
-        <v>0.50962876551940983</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>0.50950477163416164</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>402.80611594999999</v>
+        <v>402.80527616000001</v>
       </c>
       <c r="C42" s="5">
-        <v>1.553171060000011</v>
+        <v>1.5515565700000025</v>
       </c>
       <c r="D42" s="5">
-        <v>4.745139139782073</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.7400919469658964</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>403.42398646999999</v>
+        <v>403.42326983999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.61787051999999676</v>
+        <v>0.61799367999998367</v>
       </c>
       <c r="D43" s="5">
-        <v>1.8563073195332347</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>1.856684368367767</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>403.84982665000001</v>
+        <v>403.84925292000003</v>
       </c>
       <c r="C44" s="5">
-        <v>0.42584018000002288</v>
+        <v>0.42598308000003726</v>
       </c>
       <c r="D44" s="5">
-        <v>1.2740575902985052</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.2744898913634506</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>403.01051068999999</v>
+        <v>403.01152191</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.83931596000002173</v>
+        <v>-0.83773101000002725</v>
       </c>
       <c r="D45" s="5">
-        <v>-2.4656340745899952</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-2.4610344619308666</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>404.4310668</v>
+        <v>404.43040179000002</v>
       </c>
       <c r="C46" s="5">
-        <v>1.4205561100000068</v>
+        <v>1.41887988000002</v>
       </c>
       <c r="D46" s="5">
-        <v>4.3128072776462467</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>4.3076082815497019</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>405.40542237</v>
+        <v>405.40519975000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.97435557000000017</v>
+        <v>0.97479795999998942</v>
       </c>
       <c r="D47" s="5">
-        <v>2.9296580705736597</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>2.9310107996882939</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>409.62269409999999</v>
+        <v>409.62291807999998</v>
       </c>
       <c r="C48" s="5">
-        <v>4.2172717299999931</v>
+        <v>4.2177183299999683</v>
       </c>
       <c r="D48" s="5">
-        <v>13.222692227288668</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>13.224181240282862</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>409.26564382999999</v>
+        <v>409.26581178999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.357050270000002</v>
+        <v>-0.35710628999999017</v>
       </c>
       <c r="D49" s="5">
-        <v>-1.0409877198682249</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-1.041149698475341</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>407.97107175999997</v>
+        <v>407.97116834000002</v>
       </c>
       <c r="C50" s="5">
-        <v>-1.2945720700000152</v>
+        <v>-1.2946434499999668</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.7304446938176694</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-3.7306453128966965</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>410.56997412999999</v>
+        <v>410.57017431000003</v>
       </c>
       <c r="C51" s="5">
-        <v>2.5989023700000189</v>
+        <v>2.5990059700000074</v>
       </c>
       <c r="D51" s="5">
-        <v>7.9179757796860262</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>7.9183006135437939</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>412.42037427999998</v>
+        <v>412.42059405999998</v>
       </c>
       <c r="C52" s="5">
-        <v>1.8504001499999845</v>
+        <v>1.8504197499999577</v>
       </c>
       <c r="D52" s="5">
-        <v>5.544381897552797</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>5.5444393180353879</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>414.28362886999997</v>
+        <v>414.28399817000002</v>
       </c>
       <c r="C53" s="5">
-        <v>1.8632545899999968</v>
+        <v>1.8634041100000331</v>
       </c>
       <c r="D53" s="5">
-        <v>5.5581855414954973</v>
+        <v>5.558639672986776</v>
       </c>
       <c r="E53" s="5">
-        <v>3.247498652893932</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.2473913496214646</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>410.92047358999997</v>
+        <v>410.92001801999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-3.3631552800000009</v>
+        <v>-3.3639801500000317</v>
       </c>
       <c r="D54" s="5">
-        <v>-9.3182069738300015</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-9.3203833932716478</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>411.37057802999999</v>
+        <v>411.37015401999997</v>
       </c>
       <c r="C55" s="5">
-        <v>0.45010444000001826</v>
+        <v>0.45013599999998632</v>
       </c>
       <c r="D55" s="5">
-        <v>1.3223755863616571</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.3224703418075467</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>411.01236719000002</v>
+        <v>411.01200617000001</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.35821083999996972</v>
+        <v>-0.35814784999996618</v>
       </c>
       <c r="D56" s="5">
-        <v>-1.0399389696170491</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-1.0397580416862007</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>415.17427036999999</v>
+        <v>415.17548302</v>
       </c>
       <c r="C57" s="5">
-        <v>4.1619031799999675</v>
+        <v>4.163476849999995</v>
       </c>
       <c r="D57" s="5">
-        <v>12.851281601397968</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>12.856426634120343</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>413.07531279</v>
+        <v>413.07453005000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-2.0989575799999898</v>
+        <v>-2.1009529699999803</v>
       </c>
       <c r="D58" s="5">
-        <v>-5.9008476241466434</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-5.9062853379606484</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>414.17948781000001</v>
+        <v>414.17928740000002</v>
       </c>
       <c r="C59" s="5">
-        <v>1.1041750200000138</v>
+        <v>1.1047573499999999</v>
       </c>
       <c r="D59" s="5">
-        <v>3.2552531532891393</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.2570015331512048</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>413.52536350999998</v>
+        <v>413.52552385000001</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.65412430000003496</v>
+        <v>-0.65376355000000785</v>
       </c>
       <c r="D60" s="5">
-        <v>-1.878814989748856</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-1.8777887016221739</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>414.50051298</v>
+        <v>414.50056432999997</v>
       </c>
       <c r="C61" s="5">
-        <v>0.97514947000001939</v>
+        <v>0.97504047999996146</v>
       </c>
       <c r="D61" s="5">
-        <v>2.8667558019261019</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.8664300994199143</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>417.51189169999998</v>
+        <v>417.51199732999999</v>
       </c>
       <c r="C62" s="5">
-        <v>3.011378719999982</v>
+        <v>3.0114330000000109</v>
       </c>
       <c r="D62" s="5">
-        <v>9.0750267258336912</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>9.0751957242538595</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>420.94290113</v>
+        <v>420.94291998</v>
       </c>
       <c r="C63" s="5">
-        <v>3.4310094300000173</v>
+        <v>3.4309226500000136</v>
       </c>
       <c r="D63" s="5">
-        <v>10.319448521649921</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>10.3191728756175</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>422.28519892999998</v>
+        <v>422.28528825000001</v>
       </c>
       <c r="C64" s="5">
-        <v>1.342297799999983</v>
+        <v>1.3423682700000086</v>
       </c>
       <c r="D64" s="5">
-        <v>3.8943757025639902</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>3.8945835771882598</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>424.36071659999999</v>
+        <v>424.36075800999998</v>
       </c>
       <c r="C65" s="5">
-        <v>2.0755176700000106</v>
+        <v>2.0754697599999758</v>
       </c>
       <c r="D65" s="5">
-        <v>6.0600366847765041</v>
+        <v>6.0598916790943758</v>
       </c>
       <c r="E65" s="5">
-        <v>2.4324127307386645</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.432331416253497</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>426.09813423000003</v>
+        <v>426.09799664000002</v>
       </c>
       <c r="C66" s="5">
-        <v>1.7374176300000386</v>
+        <v>1.7372386300000358</v>
       </c>
       <c r="D66" s="5">
-        <v>5.025196115298769</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>5.0246661734108189</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>427.02901908000001</v>
+        <v>427.02880004999997</v>
       </c>
       <c r="C67" s="5">
-        <v>0.930884849999984</v>
+        <v>0.93080340999995315</v>
       </c>
       <c r="D67" s="5">
-        <v>2.6533378898644822</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>2.653103829180492</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>428.92836582000001</v>
+        <v>428.92812928000001</v>
       </c>
       <c r="C68" s="5">
-        <v>1.8993467399999986</v>
+        <v>1.8993292300000348</v>
       </c>
       <c r="D68" s="5">
-        <v>5.4699034642044175</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.4698546720235219</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>428.72933589000002</v>
+        <v>428.73063539999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.19902992999999469</v>
+        <v>-0.19749388000002455</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.55540119415062872</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-0.55112593583194203</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>427.65180480999999</v>
+        <v>427.65099019000002</v>
       </c>
       <c r="C70" s="5">
-        <v>-1.0775310800000284</v>
+        <v>-1.0796452099999669</v>
       </c>
       <c r="D70" s="5">
-        <v>-2.9746325863528544</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-2.9803793503739628</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>430.55653333999999</v>
+        <v>430.55634457000002</v>
       </c>
       <c r="C71" s="5">
-        <v>2.9047285299999999</v>
+        <v>2.9053543800000057</v>
       </c>
       <c r="D71" s="5">
-        <v>8.4622210643863447</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>8.464129716839409</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>430.17340173000002</v>
+        <v>430.17349045999998</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.38313160999996398</v>
+        <v>-0.38285411000003933</v>
       </c>
       <c r="D72" s="5">
-        <v>-1.0626117979839478</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-1.0618463778480858</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>430.89468386999999</v>
+        <v>430.89466593999998</v>
       </c>
       <c r="C73" s="5">
-        <v>0.72128213999997115</v>
+        <v>0.72117547999999942</v>
       </c>
       <c r="D73" s="5">
-        <v>2.0307283692749811</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>2.0304248772018862</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>432.36912545000001</v>
+        <v>432.36924348999997</v>
       </c>
       <c r="C74" s="5">
-        <v>1.4744415800000183</v>
+        <v>1.4745775499999922</v>
       </c>
       <c r="D74" s="5">
-        <v>4.1843435565233511</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>4.1847368971624332</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>430.39659717000001</v>
+        <v>430.39655176000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.9725282800000059</v>
+        <v>-1.9726917299999513</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.3392685310156391</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-5.3396984958654521</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>430.50801969999998</v>
+        <v>430.50799118999998</v>
       </c>
       <c r="C76" s="5">
-        <v>0.11142252999997027</v>
+        <v>0.1114394299999617</v>
       </c>
       <c r="D76" s="5">
-        <v>0.31110278562220817</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>0.3111500721959537</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>432.24518946000001</v>
+        <v>432.24521320999997</v>
       </c>
       <c r="C77" s="5">
-        <v>1.7371697600000289</v>
+        <v>1.7372220199999902</v>
       </c>
       <c r="D77" s="5">
-        <v>4.951118241631125</v>
+        <v>4.9512708445546894</v>
       </c>
       <c r="E77" s="5">
-        <v>1.8579648284060779</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>1.8579604855485155</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>431.72625188000001</v>
+        <v>431.72618518000002</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.51893757999999934</v>
+        <v>-0.51902802999995856</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.4312006430636015</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-1.4314483757852492</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>432.87150652999998</v>
+        <v>432.87141425999999</v>
       </c>
       <c r="C79" s="5">
-        <v>1.1452546499999698</v>
+        <v>1.1452290799999787</v>
       </c>
       <c r="D79" s="5">
-        <v>3.2301373909011666</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>3.2300647228082235</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>433.73579297999999</v>
+        <v>433.73573511000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.8642864500000087</v>
+        <v>0.8643208500000128</v>
       </c>
       <c r="D80" s="5">
-        <v>2.4224492815051679</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.4225472822842375</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>436.15577618999998</v>
+        <v>436.15673909999998</v>
       </c>
       <c r="C81" s="5">
-        <v>2.4199832099999981</v>
+        <v>2.4210039899999742</v>
       </c>
       <c r="D81" s="5">
-        <v>6.9045988332219199</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>6.9076022192547715</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>436.80868995999998</v>
+        <v>436.80795845</v>
       </c>
       <c r="C82" s="5">
-        <v>0.65291376999999784</v>
+        <v>0.6512193500000194</v>
       </c>
       <c r="D82" s="5">
-        <v>1.8112327532800787</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>1.8064896147582443</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>436.40311979000001</v>
+        <v>436.40304609999998</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.40557016999997586</v>
+        <v>-0.4049123500000178</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.10850941740539</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-1.1067224563757527</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>437.44379244999999</v>
+        <v>437.44384210999999</v>
       </c>
       <c r="C84" s="5">
-        <v>1.0406726599999843</v>
+        <v>1.0407960100000082</v>
       </c>
       <c r="D84" s="5">
-        <v>2.8994223828825438</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>2.8997710653305253</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>437.75771438999999</v>
+        <v>437.75768291000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.31392194000000018</v>
+        <v>0.31384080000003678</v>
       </c>
       <c r="D85" s="5">
-        <v>0.86456074955305606</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>0.86433630387132698</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>436.19604062000002</v>
+        <v>436.19614951</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.5616737699999703</v>
+        <v>-1.5615334000000303</v>
       </c>
       <c r="D86" s="5">
-        <v>-4.1979215056600179</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-4.1975518460838028</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>439.48272893000001</v>
+        <v>439.48270079000002</v>
       </c>
       <c r="C87" s="5">
-        <v>3.2866883099999882</v>
+        <v>3.2865512800000261</v>
       </c>
       <c r="D87" s="5">
-        <v>9.4261504104777174</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.4257385330796861</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>440.95351253000001</v>
+        <v>440.95343150999997</v>
       </c>
       <c r="C88" s="5">
-        <v>1.4707836000000043</v>
+        <v>1.4707307199999491</v>
       </c>
       <c r="D88" s="5">
-        <v>4.0906993611970144</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>4.090549834950874</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>439.75751021000002</v>
+        <v>439.75751725999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.196002319999991</v>
+        <v>-1.1959142499999871</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.2066537834622544</v>
+        <v>-3.206421746571575</v>
       </c>
       <c r="E89" s="5">
-        <v>1.737976716267231</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.7379727572252479</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>441.13184052000003</v>
+        <v>441.13181452999999</v>
       </c>
       <c r="C90" s="5">
-        <v>1.3743303100000048</v>
+        <v>1.3742972699999996</v>
       </c>
       <c r="D90" s="5">
-        <v>3.8153780292949024</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>3.8152846600397972</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>442.06055408999998</v>
+        <v>442.06052625000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.92871356999995669</v>
+        <v>0.92871172000002389</v>
       </c>
       <c r="D91" s="5">
-        <v>2.555815763637459</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>2.5558107656773466</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>442.70647364000001</v>
+        <v>442.70650596000002</v>
       </c>
       <c r="C92" s="5">
-        <v>0.64591955000003054</v>
+        <v>0.64597971000000598</v>
       </c>
       <c r="D92" s="5">
-        <v>1.7675472315011209</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>1.7677132958548336</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>444.22143112999998</v>
+        <v>444.22194852000001</v>
       </c>
       <c r="C93" s="5">
-        <v>1.514957489999972</v>
+        <v>1.5154425599999968</v>
       </c>
       <c r="D93" s="5">
-        <v>4.1846198150262248</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.1859846913743004</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>445.19388563000001</v>
+        <v>445.19340439000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.9724545000000262</v>
+        <v>0.97145586999999978</v>
       </c>
       <c r="D94" s="5">
-        <v>2.6588060946270975</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>2.6560396671255759</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>447.23519482</v>
+        <v>447.23520324999998</v>
       </c>
       <c r="C95" s="5">
-        <v>2.0413091899999927</v>
+        <v>2.0417988599999717</v>
       </c>
       <c r="D95" s="5">
-        <v>5.6431591534497505</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.6445534202999692</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>448.86459621</v>
+        <v>448.86460634000002</v>
       </c>
       <c r="C96" s="5">
-        <v>1.6294013899999982</v>
+        <v>1.6294030900000394</v>
       </c>
       <c r="D96" s="5">
-        <v>4.4606090899862449</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>4.4606137517421374</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>450.00882575000003</v>
+        <v>450.00880384999999</v>
       </c>
       <c r="C97" s="5">
-        <v>1.1442295400000262</v>
+        <v>1.1441975099999695</v>
       </c>
       <c r="D97" s="5">
-        <v>3.1022518889673778</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>3.1021637566647442</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>452.40819253000001</v>
+        <v>452.40829048000001</v>
       </c>
       <c r="C98" s="5">
-        <v>2.3993667799999798</v>
+        <v>2.3994866300000126</v>
       </c>
       <c r="D98" s="5">
-        <v>6.589187842007993</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>6.5895270183465637</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>454.40901659000002</v>
+        <v>454.40903011</v>
       </c>
       <c r="C99" s="5">
-        <v>2.0008240600000136</v>
+        <v>2.0007396299999982</v>
       </c>
       <c r="D99" s="5">
-        <v>5.4381441145191278</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>5.4379078214984</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>456.51755441</v>
+        <v>456.51743682</v>
       </c>
       <c r="C100" s="5">
-        <v>2.1085378199999809</v>
+        <v>2.108406709999997</v>
       </c>
       <c r="D100" s="5">
-        <v>5.7125384702686022</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>5.7121739739547372</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>457.20250152</v>
+        <v>457.20249833000003</v>
       </c>
       <c r="C101" s="5">
-        <v>0.68494710999999597</v>
+        <v>0.68506151000002546</v>
       </c>
       <c r="D101" s="5">
-        <v>1.8153808722055853</v>
+        <v>1.8156870558806659</v>
       </c>
       <c r="E101" s="5">
-        <v>3.9669569944739136</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.9669546023214375</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>459.57174053</v>
+        <v>459.57174337999999</v>
       </c>
       <c r="C102" s="5">
-        <v>2.3692390100000011</v>
+        <v>2.3692450499999609</v>
       </c>
       <c r="D102" s="5">
-        <v>6.3987714445934651</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.3987882708885779</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>460.23136950999998</v>
+        <v>460.23138619000002</v>
       </c>
       <c r="C103" s="5">
-        <v>0.65962897999997949</v>
+        <v>0.65964281000003666</v>
       </c>
       <c r="D103" s="5">
-        <v>1.7360368454295561</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.7360735207251565</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>461.87946876000001</v>
+        <v>461.87956904999999</v>
       </c>
       <c r="C104" s="5">
-        <v>1.6480992500000298</v>
+        <v>1.6481828599999631</v>
       </c>
       <c r="D104" s="5">
-        <v>4.3828830158628929</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>4.3831096003339454</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>465.49913623999998</v>
+        <v>465.49920822000001</v>
       </c>
       <c r="C105" s="5">
-        <v>3.6196674799999755</v>
+        <v>3.6196391700000277</v>
       </c>
       <c r="D105" s="5">
-        <v>9.820309156333785</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>9.8202267847531601</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>467.52383744999997</v>
+        <v>467.52364311999997</v>
       </c>
       <c r="C106" s="5">
-        <v>2.0247012099999893</v>
+        <v>2.0244348999999602</v>
       </c>
       <c r="D106" s="5">
-        <v>5.3461222760323501</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>5.3454013472722384</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>467.93783925000002</v>
+        <v>467.93789009</v>
       </c>
       <c r="C107" s="5">
-        <v>0.41400180000005093</v>
+        <v>0.41424697000002197</v>
       </c>
       <c r="D107" s="5">
-        <v>1.0678149052433694</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.0684507914993313</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>471.10205984999999</v>
+        <v>471.10205256</v>
       </c>
       <c r="C108" s="5">
-        <v>3.1642205999999646</v>
+        <v>3.1641624700000079</v>
       </c>
       <c r="D108" s="5">
-        <v>8.4231583054742654</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>8.4229968141697587</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>472.68872549000002</v>
+        <v>472.68871845000001</v>
       </c>
       <c r="C109" s="5">
-        <v>1.5866656400000352</v>
+        <v>1.5866658900000061</v>
       </c>
       <c r="D109" s="5">
-        <v>4.1172973874611385</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.1172981131567976</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>473.95051573000001</v>
+        <v>473.95059769</v>
       </c>
       <c r="C110" s="5">
-        <v>1.2617902399999821</v>
+        <v>1.2618792399999847</v>
       </c>
       <c r="D110" s="5">
-        <v>3.2507174038396425</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>3.2509501183578315</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>474.58391422</v>
+        <v>474.58393258000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.63339848999999049</v>
+        <v>0.63333489000001464</v>
       </c>
       <c r="D111" s="5">
-        <v>1.6155483523291547</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>1.615384658456076</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>476.91571432000001</v>
+        <v>476.91562338</v>
       </c>
       <c r="C112" s="5">
-        <v>2.3318001000000095</v>
+        <v>2.3316907999999898</v>
       </c>
       <c r="D112" s="5">
-        <v>6.0579978276841917</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>6.0577059096495578</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>479.53510310000001</v>
+        <v>479.53507554999999</v>
       </c>
       <c r="C113" s="5">
-        <v>2.6193887800000084</v>
+        <v>2.6194521699999882</v>
       </c>
       <c r="D113" s="5">
-        <v>6.7936074583241579</v>
+        <v>6.7937781985359047</v>
       </c>
       <c r="E113" s="5">
-        <v>4.8846192892107565</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.8846139952368972</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>477.81824363999999</v>
+        <v>477.81825136999998</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.7168594600000233</v>
+        <v>-1.7168241800000033</v>
       </c>
       <c r="D114" s="5">
-        <v>-4.2127108890339553</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-4.2126262561239303</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>479.91196662999999</v>
+        <v>479.91196848999999</v>
       </c>
       <c r="C115" s="5">
-        <v>2.0937229900000034</v>
+        <v>2.093717120000008</v>
       </c>
       <c r="D115" s="5">
-        <v>5.3868004899094712</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>5.3867849323040007</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>479.49666676999999</v>
+        <v>479.49672035999998</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.41529986000000463</v>
+        <v>-0.41524813000000904</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.0335118585321323</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-1.0333837317082817</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>478.82089481999998</v>
+        <v>478.82089352999998</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.67577195000001211</v>
+        <v>-0.67582683000000543</v>
       </c>
       <c r="D117" s="5">
-        <v>-1.6781555722148012</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-1.6782906157686295</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>478.44669908999998</v>
+        <v>478.44668008999997</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.37419572999999673</v>
+        <v>-0.37421344000000545</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.93377262778614467</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-0.93381663425319283</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>480.74210218000002</v>
+        <v>480.74211424999999</v>
       </c>
       <c r="C119" s="5">
-        <v>2.2954030900000362</v>
+        <v>2.2954341600000134</v>
       </c>
       <c r="D119" s="5">
-        <v>5.9115068285639616</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>5.9115892093532185</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>482.99155666000001</v>
+        <v>482.99154630999999</v>
       </c>
       <c r="C120" s="5">
-        <v>2.2494544799999971</v>
+        <v>2.2494320600000037</v>
       </c>
       <c r="D120" s="5">
-        <v>5.7617349991028188</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>5.7616759384295113</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>483.65988458999999</v>
+        <v>483.65989074999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.66832792999997537</v>
+        <v>0.66834443999999849</v>
       </c>
       <c r="D121" s="5">
-        <v>1.6731665606509516</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>1.6732082448305929</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>484.22362399999997</v>
+        <v>484.22365839999998</v>
       </c>
       <c r="C122" s="5">
-        <v>0.5637394099999824</v>
+        <v>0.56376764999998841</v>
       </c>
       <c r="D122" s="5">
-        <v>1.407685276146875</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>1.4077562274762645</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>485.339451</v>
+        <v>485.33946585000001</v>
       </c>
       <c r="C123" s="5">
-        <v>1.1158270000000243</v>
+        <v>1.1158074500000339</v>
       </c>
       <c r="D123" s="5">
-        <v>2.8005527801205021</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>2.8005028876366911</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>484.73269241000003</v>
+        <v>484.73264588000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.6067585899999699</v>
+        <v>-0.60681997000000365</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.4899358733771795</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-1.4900855157989001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>486.55853067999999</v>
+        <v>486.55848271000002</v>
       </c>
       <c r="C125" s="5">
-        <v>1.8258382699999629</v>
+        <v>1.8258368300000143</v>
       </c>
       <c r="D125" s="5">
-        <v>4.6148554846485501</v>
+        <v>4.6148522214811472</v>
       </c>
       <c r="E125" s="5">
-        <v>1.4646326274336152</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.4646284532877196</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>487.27092383000002</v>
+        <v>487.27093083</v>
       </c>
       <c r="C126" s="5">
-        <v>0.71239315000002534</v>
+        <v>0.71244811999997637</v>
       </c>
       <c r="D126" s="5">
-        <v>1.7711941166295153</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>1.7713320648848008</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>488.39107462999999</v>
+        <v>488.39107455999999</v>
       </c>
       <c r="C127" s="5">
-        <v>1.1201507999999762</v>
+        <v>1.1201437299999952</v>
       </c>
       <c r="D127" s="5">
-        <v>2.7937375394951669</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.7937196422199051</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>489.74396877999999</v>
+        <v>489.74400433</v>
       </c>
       <c r="C128" s="5">
-        <v>1.3528941499999974</v>
+        <v>1.3529297700000029</v>
       </c>
       <c r="D128" s="5">
-        <v>3.37524051371767</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.3753307383530995</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>489.55022029000003</v>
+        <v>489.55022172000002</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.19374848999996175</v>
+        <v>-0.1937826099999711</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.47370255617200652</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-0.47378576159226027</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>489.38572399999998</v>
+        <v>489.38572058</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.16449629000004506</v>
+        <v>-0.16450114000002714</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.40247383149722982</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-0.40248567491862897</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>490.57294273000002</v>
+        <v>490.57295893999998</v>
       </c>
       <c r="C131" s="5">
-        <v>1.1872187300000405</v>
+        <v>1.1872383599999807</v>
       </c>
       <c r="D131" s="5">
-        <v>2.9502818238763773</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>2.9503312787515279</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>490.14524755999997</v>
+        <v>490.14524739000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.42769517000004953</v>
+        <v>-0.42771154999996952</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.0411914558687174</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-1.0412311064763258</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>491.53124959000002</v>
+        <v>491.53125442999999</v>
       </c>
       <c r="C133" s="5">
-        <v>1.3860020300000429</v>
+        <v>1.3860070399999813</v>
       </c>
       <c r="D133" s="5">
-        <v>3.4465597051161145</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.4465723590503927</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>490.29850267</v>
+        <v>490.29851000000002</v>
       </c>
       <c r="C134" s="5">
-        <v>-1.232746920000011</v>
+        <v>-1.2327444299999684</v>
       </c>
       <c r="D134" s="5">
-        <v>-2.9683987365542119</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-2.9683927943817912</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>492.91053149999999</v>
+        <v>492.91054058999998</v>
       </c>
       <c r="C135" s="5">
-        <v>2.6120288299999856</v>
+        <v>2.6120305899999607</v>
       </c>
       <c r="D135" s="5">
-        <v>6.5835950882698224</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>6.583599553786712</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>493.79803242000003</v>
+        <v>493.79803083000002</v>
       </c>
       <c r="C136" s="5">
-        <v>0.88750092000003633</v>
+        <v>0.88749024000003374</v>
       </c>
       <c r="D136" s="5">
-        <v>2.1821633234363036</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.1821367625100452</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>494.95425231000002</v>
+        <v>494.95417965000001</v>
       </c>
       <c r="C137" s="5">
-        <v>1.1562198899999885</v>
+        <v>1.1561488199999985</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8462487729487007</v>
+        <v>2.8460715712563367</v>
       </c>
       <c r="E137" s="5">
-        <v>1.7255316885034233</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.7255267842085864</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>494.97973973000001</v>
+        <v>494.97974518000001</v>
       </c>
       <c r="C138" s="5">
-        <v>2.5487419999990379E-2</v>
+        <v>2.5565529999994396E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>6.1810899881042936E-2</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>6.2000391524952292E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>495.51338937000003</v>
+        <v>495.51339299</v>
       </c>
       <c r="C139" s="5">
-        <v>0.53364964000002146</v>
+        <v>0.53364780999999084</v>
       </c>
       <c r="D139" s="5">
-        <v>1.3014482083498091</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>1.3014437044907456</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>495.39384570999999</v>
+        <v>495.39386861999998</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.11954366000003347</v>
+        <v>-0.11952437000002192</v>
       </c>
       <c r="D140" s="5">
-        <v>-0.28911872613061051</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-0.28907213264802722</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>495.07405140999998</v>
+        <v>495.07405494</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.3197943000000123</v>
+        <v>-0.31981367999998156</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.77189814998263051</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.77194472659311009</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>495.73969846</v>
+        <v>495.73970738999998</v>
       </c>
       <c r="C142" s="5">
-        <v>0.66564705000001823</v>
+        <v>0.66565244999998185</v>
       </c>
       <c r="D142" s="5">
-        <v>1.6254334907132906</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.6254467628809222</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>495.89280011</v>
+        <v>495.89281349999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.15310164999999643</v>
+        <v>0.15310611000001018</v>
       </c>
       <c r="D143" s="5">
-        <v>0.37123185935454828</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>0.37124268537738203</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>495.88545819000001</v>
+        <v>495.88545886999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-7.3419199999875673E-3</v>
+        <v>-7.3546300000089104E-3</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.7765102881550643E-2</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.7795854035451697E-2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>495.51998467999999</v>
+        <v>495.51998513000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.36547351000001527</v>
+        <v>-0.36547373999997035</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.88083810468658763</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-0.88083865556791707</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>494.40667280999998</v>
+        <v>494.40667595000002</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.1133118700000182</v>
+        <v>-1.1133091799999875</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.6630377466343669</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-2.6630313890781299</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>495.03858872000001</v>
+        <v>495.03859835999998</v>
       </c>
       <c r="C147" s="5">
-        <v>0.631915910000032</v>
+        <v>0.63192240999995875</v>
       </c>
       <c r="D147" s="5">
-        <v>1.5445837120553474</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>1.5445997018949553</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>492.17484041</v>
+        <v>492.17484273999997</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.8637483100000054</v>
+        <v>-2.8637556200000063</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.7252136913418141</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-6.7252301888210742</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>487.78428095999999</v>
+        <v>487.78421636000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.390559450000012</v>
+        <v>-4.3906263799999579</v>
       </c>
       <c r="D149" s="5">
-        <v>-10.194961992286544</v>
+        <v>-10.195109814516201</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.4486129407994874</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.4486115250244236</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>491.62526335000001</v>
+        <v>491.62527172</v>
       </c>
       <c r="C150" s="5">
-        <v>3.840982390000022</v>
+        <v>3.8410553599999844</v>
       </c>
       <c r="D150" s="5">
-        <v>9.8693851106522068</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>9.8695821647745152</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>492.24560098000001</v>
+        <v>492.24560844000001</v>
       </c>
       <c r="C151" s="5">
-        <v>0.62033762999999453</v>
+        <v>0.62033672000001161</v>
       </c>
       <c r="D151" s="5">
-        <v>1.5247245016976274</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>1.5247222233293334</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>492.18630597999999</v>
+        <v>492.18631366</v>
       </c>
       <c r="C152" s="5">
-        <v>-5.9295000000020082E-2</v>
+        <v>-5.929478000001609E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.14445406488473589</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-0.14445352708953862</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>491.00073547</v>
+        <v>491.00073787999997</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1855705099999909</v>
+        <v>-1.185575780000022</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.8525518595736599</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-2.8525643280643886</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>490.95424310999999</v>
+        <v>490.95425664999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-4.6492360000002009E-2</v>
+        <v>-4.6481229999983498E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-0.11356762193293068</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-0.11354044810317765</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>489.40540195</v>
+        <v>489.40540618</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.5488411599999949</v>
+        <v>-1.5488504699999908</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.7207074119766315</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.7207292894829602</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>487.72267220999998</v>
+        <v>487.72267505999997</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.6827297400000134</v>
+        <v>-1.6827311200000281</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.0488396455848674</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-4.0488428691482063</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>486.42859677000001</v>
+        <v>486.42859871000002</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.2940754399999719</v>
+        <v>-1.2940763499999548</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.1379065824133301</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-3.1379087388335059</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>486.15167291</v>
+        <v>486.15167609000002</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.27692386000001079</v>
+        <v>-0.27692261999999346</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.68102512437239193</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-0.6810220817362489</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>484.61940470000002</v>
+        <v>484.61941589999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.5322682099999838</v>
+        <v>-1.532260190000045</v>
       </c>
       <c r="D159" s="5">
-        <v>-3.7173172207443428</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-3.717298076182074</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>484.41616534000002</v>
+        <v>484.41617123999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.20323935999999776</v>
+        <v>-0.20324465999999575</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.50209601256615555</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.50210906427337054</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>483.22257055</v>
+        <v>483.22251159000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.1935947900000201</v>
+        <v>-1.1936596499999723</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.917040730119691</v>
+        <v>-2.9171970651516221</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.93519012154761327</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.93518908915112275</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>481.47786553999998</v>
+        <v>481.47787285999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.7447050100000183</v>
+        <v>-1.7446387300000197</v>
       </c>
       <c r="D162" s="5">
-        <v>-4.2476627893308301</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-4.2475051225982945</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>479.13900464</v>
+        <v>479.13901122999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.338860899999986</v>
+        <v>-2.3388616299999967</v>
       </c>
       <c r="D163" s="5">
-        <v>-5.6759592547115822</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-5.6759608952182798</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>477.50598293000002</v>
+        <v>477.50598859000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.63302170999998</v>
+        <v>-1.6330226399999788</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.0140884729982673</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-4.0140906621483836</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>477.29264059000002</v>
+        <v>477.29263897999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.21334233999999697</v>
+        <v>-0.21334961000002295</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.53482606241400665</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-0.53484423642692347</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>474.5114863</v>
+        <v>474.51149810999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-2.7811542900000177</v>
+        <v>-2.7811408700000015</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.7725296634394416</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-6.7724980459561213</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>474.91586874000001</v>
+        <v>474.91587267</v>
       </c>
       <c r="C167" s="5">
-        <v>0.40438244000000623</v>
+        <v>0.40437456000000793</v>
       </c>
       <c r="D167" s="5">
-        <v>1.0274564342437786</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>1.0274362930834391</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>474.67498677999998</v>
+        <v>474.67498898999997</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.24088196000002426</v>
+        <v>-0.24088368000002447</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.60695664236518621</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-0.60696095920290682</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>474.61343790000001</v>
+        <v>474.61343970000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-6.154887999997527E-2</v>
+        <v>-6.1549289999959456E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.15548745527800278</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.15548848957587236</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>475.11697450999998</v>
+        <v>475.1169769</v>
       </c>
       <c r="C170" s="5">
-        <v>0.50353660999996919</v>
+        <v>0.50353719999998248</v>
       </c>
       <c r="D170" s="5">
-        <v>1.2805838395425928</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.2805853438996539</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>474.62258252999999</v>
+        <v>474.62259030000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.49439197999998896</v>
+        <v>-0.49438659999998436</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.2415611187654108</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-1.2415476790499147</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>474.38410167000001</v>
+        <v>474.38410505000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.23848085999998148</v>
+        <v>-0.23848524999999654</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.60129353338229663</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.60130456171706426</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>474.47338817000002</v>
+        <v>474.47334877999998</v>
       </c>
       <c r="C173" s="5">
-        <v>8.9286500000014257E-2</v>
+        <v>8.9243729999964216E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>0.22609270207927246</v>
+        <v>0.22598428550533178</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.8105905876957928</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-1.8105867587194346</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>474.8906508</v>
+        <v>474.89065486999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.41726262999998198</v>
+        <v>0.41730609000001095</v>
       </c>
       <c r="D174" s="5">
-        <v>1.0604264715264655</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.0605375435676301</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>475.71768483</v>
+        <v>475.71768902999997</v>
       </c>
       <c r="C175" s="5">
-        <v>0.82703402999999298</v>
+        <v>0.82703415999998242</v>
       </c>
       <c r="D175" s="5">
-        <v>2.109964089852423</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.1099644064405565</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>476.05096294999998</v>
+        <v>476.05096693000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.33327811999998858</v>
+        <v>0.33327790000004143</v>
       </c>
       <c r="D176" s="5">
-        <v>0.84394249165642421</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>0.84394192493399967</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>479.55986539999998</v>
+        <v>479.55986246999998</v>
       </c>
       <c r="C177" s="5">
-        <v>3.5089024499999937</v>
+        <v>3.5088955399999691</v>
       </c>
       <c r="D177" s="5">
-        <v>9.2125581112100452</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>9.2125391472569049</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>478.2280705</v>
+        <v>478.22808092999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.3317948999999771</v>
+        <v>-1.3317815400000086</v>
       </c>
       <c r="D178" s="5">
-        <v>-3.2821095051726812</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-3.2820771014479222</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>477.91674180000001</v>
+        <v>477.91674447000003</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.31132869999999002</v>
+        <v>-0.31133645999994997</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.77841452020749324</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.77843383618377837</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>478.68762497</v>
+        <v>478.68762615999998</v>
       </c>
       <c r="C180" s="5">
-        <v>0.77088316999999051</v>
+        <v>0.77088168999995332</v>
       </c>
       <c r="D180" s="5">
-        <v>1.9528731948148526</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>1.9528694012093561</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>479.29526353</v>
+        <v>479.29526468</v>
       </c>
       <c r="C181" s="5">
-        <v>0.60763855999999805</v>
+        <v>0.60763852000002316</v>
       </c>
       <c r="D181" s="5">
-        <v>1.5339411194325914</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>1.533941013909268</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>478.05353860000002</v>
+        <v>478.05353961999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.2417249299999753</v>
+        <v>-1.2417250600000216</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.0649586683053731</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-3.0649589773776298</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>479.61745786</v>
+        <v>479.61746187</v>
       </c>
       <c r="C183" s="5">
-        <v>1.5639192599999774</v>
+        <v>1.5639222500000187</v>
       </c>
       <c r="D183" s="5">
-        <v>3.9971283232245414</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>3.9971360945281198</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>480.41969218999998</v>
+        <v>480.41969315</v>
       </c>
       <c r="C184" s="5">
-        <v>0.80223432999997613</v>
+        <v>0.80223128000000088</v>
       </c>
       <c r="D184" s="5">
-        <v>2.0257541229482756</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.0257463331880832</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>481.69966821999998</v>
+        <v>481.69964743999998</v>
       </c>
       <c r="C185" s="5">
-        <v>1.2799760300000003</v>
+        <v>1.2799542899999778</v>
       </c>
       <c r="D185" s="5">
-        <v>3.2444128109532011</v>
+        <v>3.2443568890450969</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5230106113792941</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.5230146600606176</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>482.21376327000002</v>
+        <v>482.21376465999998</v>
       </c>
       <c r="C186" s="5">
-        <v>0.51409505000003719</v>
+        <v>0.51411722000000282</v>
       </c>
       <c r="D186" s="5">
-        <v>1.2882470768621479</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.2883030140648399</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>482.38097905000001</v>
+        <v>482.38098101999998</v>
       </c>
       <c r="C187" s="5">
-        <v>0.16721577999999226</v>
+        <v>0.16721635999999762</v>
       </c>
       <c r="D187" s="5">
-        <v>0.41691485055221911</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.41691629820674869</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>481.76151761</v>
+        <v>481.76151994999998</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.61946144000000913</v>
+        <v>-0.61946106999999984</v>
       </c>
       <c r="D188" s="5">
-        <v>-1.5301719829333593</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-1.5301710692128823</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>486.58153895999999</v>
+        <v>486.58153706000002</v>
       </c>
       <c r="C189" s="5">
-        <v>4.8200213499999904</v>
+        <v>4.8200171100000375</v>
       </c>
       <c r="D189" s="5">
-        <v>12.689189886197649</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>12.689178037649862</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>487.34094906000001</v>
+        <v>487.34095610000003</v>
       </c>
       <c r="C190" s="5">
-        <v>0.75941010000002507</v>
+        <v>0.75941904000001159</v>
       </c>
       <c r="D190" s="5">
-        <v>1.8890058563503898</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.8890282929613589</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>488.06375771</v>
+        <v>488.06375922000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.72280864999999039</v>
+        <v>0.72280311999998048</v>
       </c>
       <c r="D191" s="5">
-        <v>1.7943925883630474</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.7943787216704754</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>490.12881288</v>
+        <v>490.12881308999999</v>
       </c>
       <c r="C192" s="5">
-        <v>2.0650551699999937</v>
+        <v>2.0650538699999856</v>
       </c>
       <c r="D192" s="5">
-        <v>5.1971791145892121</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.1971757498794569</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>491.57840898000001</v>
+        <v>491.57840963000001</v>
       </c>
       <c r="C193" s="5">
-        <v>1.4495961000000079</v>
+        <v>1.4495965400000159</v>
       </c>
       <c r="D193" s="5">
-        <v>3.6074033480298251</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.6074044592969257</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>492.36448829</v>
+        <v>492.36448861000002</v>
       </c>
       <c r="C194" s="5">
-        <v>0.78607930999999098</v>
+        <v>0.78607898000001342</v>
       </c>
       <c r="D194" s="5">
-        <v>1.9358780304607803</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>1.9358772080264153</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>493.50489155999998</v>
+        <v>493.50489142999999</v>
       </c>
       <c r="C195" s="5">
-        <v>1.1404032699999789</v>
+        <v>1.140402819999963</v>
       </c>
       <c r="D195" s="5">
-        <v>2.815093969170035</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>2.81509284229986</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>497.50811834000001</v>
+        <v>497.50811639</v>
       </c>
       <c r="C196" s="5">
-        <v>4.0032267800000341</v>
+        <v>4.0032249600000114</v>
       </c>
       <c r="D196" s="5">
-        <v>10.180445258631288</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>10.180440424646608</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>500.73613124000002</v>
+        <v>500.73612890999999</v>
       </c>
       <c r="C197" s="5">
-        <v>3.2280129000000102</v>
+        <v>3.2280125199999929</v>
       </c>
       <c r="D197" s="5">
-        <v>8.0699850935684658</v>
+        <v>8.0699841421868044</v>
       </c>
       <c r="E197" s="5">
-        <v>3.9519360871358877</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.9519400878056832</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>499.68625928</v>
+        <v>499.68625744000002</v>
       </c>
       <c r="C198" s="5">
-        <v>-1.0498719600000186</v>
+        <v>-1.0498714699999709</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.4871769174129255</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-2.4871757813820339</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>501.06836103000001</v>
+        <v>501.06836066</v>
       </c>
       <c r="C199" s="5">
-        <v>1.3821017500000039</v>
+        <v>1.3821032199999763</v>
       </c>
       <c r="D199" s="5">
-        <v>3.3700880988012161</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.3700917505213868</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>502.7920158</v>
+        <v>502.79201677999998</v>
       </c>
       <c r="C200" s="5">
-        <v>1.723654769999996</v>
+        <v>1.7236561199999869</v>
       </c>
       <c r="D200" s="5">
-        <v>4.2069535804567959</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.2069569411788965</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>503.61637762999999</v>
+        <v>503.61637682999998</v>
       </c>
       <c r="C201" s="5">
-        <v>0.82436182999998664</v>
+        <v>0.82436004999999568</v>
       </c>
       <c r="D201" s="5">
-        <v>1.9853212485310356</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.9853169190991782</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>503.82923624</v>
+        <v>503.82923949000002</v>
       </c>
       <c r="C202" s="5">
-        <v>0.21285861000001205</v>
+        <v>0.21286266000004161</v>
       </c>
       <c r="D202" s="5">
-        <v>0.50837296412955535</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.5083826601029795</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>504.65201664</v>
+        <v>504.65201731000002</v>
       </c>
       <c r="C203" s="5">
-        <v>0.82278039999999919</v>
+        <v>0.82277781999999888</v>
       </c>
       <c r="D203" s="5">
-        <v>1.9773623996841128</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.9773561305843401</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>505.38631315999999</v>
+        <v>505.38631328999998</v>
       </c>
       <c r="C204" s="5">
-        <v>0.73429651999998669</v>
+        <v>0.73429597999995622</v>
       </c>
       <c r="D204" s="5">
-        <v>1.7601076105278501</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>1.7601063034169862</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>507.03288878000001</v>
+        <v>507.03288884</v>
       </c>
       <c r="C205" s="5">
-        <v>1.6465756200000214</v>
+        <v>1.6465755500000228</v>
       </c>
       <c r="D205" s="5">
-        <v>3.9804890117801861</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>3.9804888384738168</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>509.02925938999999</v>
+        <v>509.02925928000002</v>
       </c>
       <c r="C206" s="5">
-        <v>1.9963706099999854</v>
+        <v>1.9963704400000211</v>
       </c>
       <c r="D206" s="5">
-        <v>4.8285043586996812</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.8285039380025152</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>509.92278334999997</v>
+        <v>509.92278343999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.8935239599999818</v>
+        <v>0.89352415999996992</v>
       </c>
       <c r="D207" s="5">
-        <v>2.1268744131460515</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.126874894279962</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>510.70286974999999</v>
+        <v>510.70286891000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.78008640000001606</v>
+        <v>0.78008547000001727</v>
       </c>
       <c r="D208" s="5">
-        <v>1.8513005547516448</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>1.8512983287434226</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>512.55329011000003</v>
+        <v>512.55328962999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.8504203600000437</v>
+        <v>1.8504207199999883</v>
       </c>
       <c r="D209" s="5">
-        <v>4.4356390149275393</v>
+        <v>4.4356399025935467</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3599572974166039</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.3599576778539078</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>515.17510347999996</v>
+        <v>515.17510304999996</v>
       </c>
       <c r="C210" s="5">
-        <v>2.6218133699999271</v>
+        <v>2.6218134199999668</v>
       </c>
       <c r="D210" s="5">
-        <v>6.3139113823558635</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>6.3139115122549772</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>516.55541130999995</v>
+        <v>516.55541095000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.3803078299999925</v>
+        <v>1.380307900000048</v>
       </c>
       <c r="D211" s="5">
-        <v>3.2629628059628768</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>3.2629629766485868</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>519.07215183000005</v>
+        <v>519.07215183999995</v>
       </c>
       <c r="C212" s="5">
-        <v>2.5167405200000985</v>
+        <v>2.5167408899999373</v>
       </c>
       <c r="D212" s="5">
-        <v>6.0058347195668826</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>6.005835630609635</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>520.73926204999998</v>
+        <v>520.73926255000003</v>
       </c>
       <c r="C213" s="5">
-        <v>1.6671102199999268</v>
+        <v>1.6671107100000881</v>
       </c>
       <c r="D213" s="5">
-        <v>3.9228680615222222</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.922869234905213</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>523.10890410000002</v>
+        <v>523.10890446999997</v>
       </c>
       <c r="C214" s="5">
-        <v>2.3696420500000386</v>
+        <v>2.3696419199999355</v>
       </c>
       <c r="D214" s="5">
-        <v>5.5994046110405815</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.5994042906132302</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>526.02315619000001</v>
+        <v>526.02315653000005</v>
       </c>
       <c r="C215" s="5">
-        <v>2.9142520899999909</v>
+        <v>2.9142520600000807</v>
       </c>
       <c r="D215" s="5">
-        <v>6.8939200197193795</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>6.8939199415370522</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>527.43135686000005</v>
+        <v>527.43135691999998</v>
       </c>
       <c r="C216" s="5">
-        <v>1.408200670000042</v>
+        <v>1.4082003899999336</v>
       </c>
       <c r="D216" s="5">
-        <v>3.26020855454352</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>3.2602078945861646</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>528.46895523000001</v>
+        <v>528.46895518999997</v>
       </c>
       <c r="C217" s="5">
-        <v>1.0375983699999551</v>
+        <v>1.0375982699999895</v>
       </c>
       <c r="D217" s="5">
-        <v>2.3864317187608064</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.3864314859964209</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>530.66202090000002</v>
+        <v>530.66202082999996</v>
       </c>
       <c r="C218" s="5">
-        <v>2.19306567000001</v>
+        <v>2.1930656399999862</v>
       </c>
       <c r="D218" s="5">
-        <v>5.0950643965865572</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>5.0950643256846728</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>532.15006202999996</v>
+        <v>532.15006217999996</v>
       </c>
       <c r="C219" s="5">
-        <v>1.4880411299999423</v>
+        <v>1.4880413500000031</v>
       </c>
       <c r="D219" s="5">
-        <v>3.41733120826615</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.4173317217781385</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>533.86366669999995</v>
+        <v>533.86366616999999</v>
       </c>
       <c r="C220" s="5">
-        <v>1.7136046699999952</v>
+        <v>1.7136039900000242</v>
       </c>
       <c r="D220" s="5">
-        <v>3.9333616152539275</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.9333600255248236</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>534.43785721999996</v>
+        <v>534.43785720999995</v>
       </c>
       <c r="C221" s="5">
-        <v>0.57419052000000192</v>
+        <v>0.57419103999995968</v>
       </c>
       <c r="D221" s="5">
-        <v>1.298307479830263</v>
+        <v>1.2983086638674646</v>
       </c>
       <c r="E221" s="5">
-        <v>4.2697154680839677</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.2697155637802853</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>535.83050017000005</v>
+        <v>535.83050031000005</v>
       </c>
       <c r="C222" s="5">
-        <v>1.392642950000095</v>
+        <v>1.3926431000001003</v>
       </c>
       <c r="D222" s="5">
-        <v>3.172177883638283</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.1721782302817525</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>538.47631483999999</v>
+        <v>538.47631466999997</v>
       </c>
       <c r="C223" s="5">
-        <v>2.6458146699999361</v>
+        <v>2.6458143599999175</v>
       </c>
       <c r="D223" s="5">
-        <v>6.0889369475513933</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>6.0889362130141622</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>538.53004610999994</v>
+        <v>538.53004601999999</v>
       </c>
       <c r="C224" s="5">
-        <v>5.3731269999957476E-2</v>
+        <v>5.3731350000020939E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>0.119806424164004</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>0.11980660267851828</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>538.58599663999996</v>
+        <v>538.58599688000004</v>
       </c>
       <c r="C225" s="5">
-        <v>5.5950530000018261E-2</v>
+        <v>5.5950860000052671E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>0.12474515658220664</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>0.12474589277882142</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>539.02062369999999</v>
+        <v>539.02062374000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.43462706000002527</v>
+        <v>0.4346268599999803</v>
       </c>
       <c r="D226" s="5">
-        <v>0.97268321298626947</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.97268276296815781</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>540.06245917000001</v>
+        <v>540.06245927999998</v>
       </c>
       <c r="C227" s="5">
-        <v>1.0418354700000236</v>
+        <v>1.0418355399999655</v>
       </c>
       <c r="D227" s="5">
-        <v>2.3442125799187252</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>2.3442127389263989</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>541.52181416999997</v>
+        <v>541.52181424000003</v>
       </c>
       <c r="C228" s="5">
-        <v>1.4593549999999595</v>
+        <v>1.4593549600000415</v>
       </c>
       <c r="D228" s="5">
-        <v>3.2912651081968836</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.2912650159601098</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>542.75296678999996</v>
+        <v>542.75296691999995</v>
       </c>
       <c r="C229" s="5">
-        <v>1.2311526199999889</v>
+        <v>1.2311526799999228</v>
       </c>
       <c r="D229" s="5">
-        <v>2.7625802561066282</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.7625803920667824</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>538.05959974999996</v>
+        <v>538.05960001000005</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.6933670399999983</v>
+        <v>-4.6933669099998951</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.8972309502684759</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.8972306867737618</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>537.71165739000003</v>
+        <v>537.71165730999996</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.34794235999993361</v>
+        <v>-0.34794270000008964</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.77323966097622154</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-0.77324041350815831</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>539.32626565999999</v>
+        <v>539.32626459000005</v>
       </c>
       <c r="C232" s="5">
-        <v>1.6146082699999624</v>
+        <v>1.6146072800000866</v>
       </c>
       <c r="D232" s="5">
-        <v>3.6633961521019165</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>3.6633938692126167</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>538.84948307000002</v>
+        <v>538.84948326999995</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.4767825899999707</v>
+        <v>-0.4767813200001001</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.0556975973388449</v>
+        <v>-1.0556948010331246</v>
       </c>
       <c r="E233" s="5">
-        <v>0.82547031247901526</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.82547035178806016</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>535.64908871</v>
+        <v>535.64908832000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.2003943600000184</v>
+        <v>-3.200394949999918</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.8989030720762567</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.8989043001723482</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>534.05214883999997</v>
+        <v>534.05214939999996</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.5969398700000283</v>
+        <v>-1.5969389200000705</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.5194973167340882</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-3.5194952597598528</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>531.42776930000002</v>
+        <v>531.42776907999996</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.6243795399999499</v>
+        <v>-2.6243803200000002</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.7401097099914145</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-5.7401113643269941</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>528.78276143000005</v>
+        <v>528.78276177999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.6450078699999722</v>
+        <v>-2.6450072999999747</v>
       </c>
       <c r="D237" s="5">
-        <v>-5.8117929542765623</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-5.8117917382578881</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>526.97010848000002</v>
+        <v>526.97010856999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.8126529500000288</v>
+        <v>-1.8126532100000077</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.0368902430331417</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-4.0368908085742117</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>524.67387360999999</v>
+        <v>524.67387393000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.2962348700000348</v>
+        <v>-2.296234639999966</v>
       </c>
       <c r="D239" s="5">
-        <v>-5.1054018987005456</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-5.1054013986647</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>522.25190511999995</v>
+        <v>522.25190553000004</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.4219684900000402</v>
+        <v>-2.4219683999999688</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.4008729062643308</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-5.4008727074254415</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>521.63252548000003</v>
+        <v>521.63252604000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.61937963999992007</v>
+        <v>-0.61937949000002845</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.4139278512247833</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.4139275099307236</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>522.40899210999999</v>
+        <v>522.40899285</v>
       </c>
       <c r="C242" s="5">
-        <v>0.77646662999995897</v>
+        <v>0.77646680999998807</v>
       </c>
       <c r="D242" s="5">
-        <v>1.800934826488465</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>1.8009352454547933</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>519.94086970000001</v>
+        <v>519.94086976999995</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.4681224099999781</v>
+        <v>-2.4681230800000549</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.5243800506692526</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-5.5243815039507265</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>516.79763630000002</v>
+        <v>516.79763255</v>
       </c>
       <c r="C244" s="5">
-        <v>-3.1432333999999855</v>
+        <v>-3.1432372199999463</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.0180289320329381</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-7.0180371786286555</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>517.31638791</v>
+        <v>517.31638797999994</v>
       </c>
       <c r="C245" s="5">
-        <v>0.51875160999998116</v>
+        <v>0.51875542999994195</v>
       </c>
       <c r="D245" s="5">
-        <v>1.2112094147805896</v>
+        <v>1.2112183920599984</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.9961243049392969</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-3.9961243275815628</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>518.92631503999996</v>
+        <v>518.92631347999998</v>
       </c>
       <c r="C246" s="5">
-        <v>1.60992712999996</v>
+        <v>1.6099255000000312</v>
       </c>
       <c r="D246" s="5">
-        <v>3.7990781850950173</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.799074272051528</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>519.12152586000002</v>
+        <v>519.1215267</v>
       </c>
       <c r="C247" s="5">
-        <v>0.19521082000005663</v>
+        <v>0.19521322000002783</v>
       </c>
       <c r="D247" s="5">
-        <v>0.45235374525778305</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.45235931955021069</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>520.31851408</v>
+        <v>520.31851377999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.1969882199999802</v>
+        <v>1.1969870799999853</v>
       </c>
       <c r="D248" s="5">
-        <v>2.8023162160095483</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.8023135085813333</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>521.27111001000003</v>
+        <v>521.27111151999998</v>
       </c>
       <c r="C249" s="5">
-        <v>0.95259593000002951</v>
+        <v>0.95259773999998743</v>
       </c>
       <c r="D249" s="5">
-        <v>2.2192100871761822</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.2192143476751358</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>521.70564259000002</v>
+        <v>521.70564476000004</v>
       </c>
       <c r="C250" s="5">
-        <v>0.43453257999999551</v>
+        <v>0.43453324000006432</v>
       </c>
       <c r="D250" s="5">
-        <v>1.0049213178373817</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.0049228482662764</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>522.69069652999997</v>
+        <v>522.69069901</v>
       </c>
       <c r="C251" s="5">
-        <v>0.9850539399999434</v>
+        <v>0.98505424999996194</v>
       </c>
       <c r="D251" s="5">
-        <v>2.2894477221756082</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.2894484405497018</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>523.75480623999999</v>
+        <v>523.75480818000005</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0641097100000252</v>
+        <v>1.0641091700000516</v>
       </c>
       <c r="D252" s="5">
-        <v>2.4705375937938756</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.470536314154459</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>524.70251218999999</v>
+        <v>524.70251288999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.94770594999999958</v>
+        <v>0.9477047099999254</v>
       </c>
       <c r="D253" s="5">
-        <v>2.1930748842578396</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.1930719779676311</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>525.86164987999996</v>
+        <v>525.86164911000003</v>
       </c>
       <c r="C254" s="5">
-        <v>1.1591376899999659</v>
+        <v>1.1591362200000503</v>
       </c>
       <c r="D254" s="5">
-        <v>2.6834078707312026</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.6834044225986009</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>527.26354946000004</v>
+        <v>527.26354745000003</v>
       </c>
       <c r="C255" s="5">
-        <v>1.4018995800000766</v>
+        <v>1.4018983400000025</v>
       </c>
       <c r="D255" s="5">
-        <v>3.2464174537012891</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.2464145447887116</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>527.44635831999994</v>
+        <v>527.44635042000004</v>
       </c>
       <c r="C256" s="5">
-        <v>0.18280885999990915</v>
+        <v>0.18280297000001156</v>
       </c>
       <c r="D256" s="5">
-        <v>0.41684929296574857</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.41683583828460158</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>529.61262949000002</v>
+        <v>529.61262971999997</v>
       </c>
       <c r="C257" s="5">
-        <v>2.1662711700000727</v>
+        <v>2.1662792999999283</v>
       </c>
       <c r="D257" s="5">
-        <v>5.0413799465979237</v>
+        <v>5.0413993735064278</v>
       </c>
       <c r="E257" s="5">
-        <v>2.3769286779562249</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.3769287085634305</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>530.90402606999999</v>
+        <v>530.90401854000004</v>
       </c>
       <c r="C258" s="5">
-        <v>1.2913965799999687</v>
+        <v>1.2913888200000656</v>
       </c>
       <c r="D258" s="5">
-        <v>2.9656176969679482</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>2.965599635604943</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>531.15743280000004</v>
+        <v>531.15743513999996</v>
       </c>
       <c r="C259" s="5">
-        <v>0.25340673000005154</v>
+        <v>0.25341659999992316</v>
       </c>
       <c r="D259" s="5">
-        <v>0.5742801504221795</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>0.5743025851204786</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>533.87417454000001</v>
+        <v>533.87417504999996</v>
       </c>
       <c r="C260" s="5">
-        <v>2.7167417399999749</v>
+        <v>2.7167399100000011</v>
       </c>
       <c r="D260" s="5">
-        <v>6.3133484588935307</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>6.3133440572757493</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>538.04097191000005</v>
+        <v>538.04097557</v>
       </c>
       <c r="C261" s="5">
-        <v>4.1667973700000402</v>
+        <v>4.166800520000038</v>
       </c>
       <c r="D261" s="5">
-        <v>9.7784834755800567</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>9.7784911783079576</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>537.85563461000004</v>
+        <v>537.85564292000004</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.18533730000001469</v>
+        <v>-0.18533264999996391</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.41257802679252054</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.41256769226269974</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>539.12429344999998</v>
+        <v>539.12430373999996</v>
       </c>
       <c r="C263" s="5">
-        <v>1.2686588399999437</v>
+        <v>1.2686608199999228</v>
       </c>
       <c r="D263" s="5">
-        <v>2.867492049210596</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.8674965378522321</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>540.19104347999996</v>
+        <v>540.19105053999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.0667500299999801</v>
+        <v>1.0667468000000326</v>
       </c>
       <c r="D264" s="5">
-        <v>2.4004172741785457</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>2.4004098803888985</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>541.87588889000006</v>
+        <v>541.87588973000004</v>
       </c>
       <c r="C265" s="5">
-        <v>1.6848454100000936</v>
+        <v>1.6848391900000479</v>
       </c>
       <c r="D265" s="5">
-        <v>3.8076540639508938</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>3.807639714478972</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>543.06360825000002</v>
+        <v>543.06360314000005</v>
       </c>
       <c r="C266" s="5">
-        <v>1.18771935999996</v>
+        <v>1.1877134100000148</v>
       </c>
       <c r="D266" s="5">
-        <v>2.6621802911081627</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>2.6621667892877898</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>544.38280177000001</v>
+        <v>544.38279422999994</v>
       </c>
       <c r="C267" s="5">
-        <v>1.3191935199999989</v>
+        <v>1.3191910899998902</v>
       </c>
       <c r="D267" s="5">
-        <v>2.9542661116235935</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>2.9542606250234416</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>546.53468693000002</v>
+        <v>546.53466383</v>
       </c>
       <c r="C268" s="5">
-        <v>2.1518851600000062</v>
+        <v>2.1518696000000546</v>
       </c>
       <c r="D268" s="5">
-        <v>4.8479658385212288</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>4.8479300865184705</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>549.16089208999995</v>
+        <v>549.16089126999998</v>
       </c>
       <c r="C269" s="5">
-        <v>2.6262051599999268</v>
+        <v>2.6262274399999797</v>
       </c>
       <c r="D269" s="5">
-        <v>5.9210935063225056</v>
+        <v>5.9211453311309059</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6910491766074971</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.6910489767464361</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>549.22093992999999</v>
+        <v>549.22092524000004</v>
       </c>
       <c r="C270" s="5">
-        <v>6.0047840000038377E-2</v>
+        <v>6.0033970000063164E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>0.13129259542774552</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>0.13126225109643119</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>549.78373175000002</v>
+        <v>549.78373222000005</v>
       </c>
       <c r="C271" s="5">
-        <v>0.56279182000002947</v>
+        <v>0.56280698000000484</v>
       </c>
       <c r="D271" s="5">
-        <v>1.2366051118589683</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>1.2366386436865495</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>551.98187883000003</v>
+        <v>551.98188109</v>
       </c>
       <c r="C272" s="5">
-        <v>2.1981470800000125</v>
+        <v>2.1981488699999545</v>
       </c>
       <c r="D272" s="5">
-        <v>4.9047678342990064</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.9047719123112232</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>553.57314975999998</v>
+        <v>553.57316133999996</v>
       </c>
       <c r="C273" s="5">
-        <v>1.5912709299999506</v>
+        <v>1.5912802499999543</v>
       </c>
       <c r="D273" s="5">
-        <v>3.5147794636885887</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>3.5148003624640101</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>555.44620151000004</v>
+        <v>555.44622354000001</v>
       </c>
       <c r="C274" s="5">
-        <v>1.8730517500000587</v>
+        <v>1.8730622000000494</v>
       </c>
       <c r="D274" s="5">
-        <v>4.1366991970780864</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>4.1367226192927875</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>557.03061262000006</v>
+        <v>557.03064316999996</v>
       </c>
       <c r="C275" s="5">
-        <v>1.5844111100000191</v>
+        <v>1.5844196299999567</v>
       </c>
       <c r="D275" s="5">
-        <v>3.4772183339972118</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.4772371866061969</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>558.25501212999995</v>
+        <v>558.25504135000006</v>
       </c>
       <c r="C276" s="5">
-        <v>1.2243995099998983</v>
+        <v>1.2243981800000938</v>
       </c>
       <c r="D276" s="5">
-        <v>2.6698227361011462</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>2.6698196526659945</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>559.77691167</v>
+        <v>559.77693250000004</v>
       </c>
       <c r="C277" s="5">
-        <v>1.5218995400000495</v>
+        <v>1.5218911499999876</v>
       </c>
       <c r="D277" s="5">
-        <v>3.3209069687247572</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.3208882092649938</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>561.15036168999995</v>
+        <v>561.15027899999995</v>
       </c>
       <c r="C278" s="5">
-        <v>1.3734500199999502</v>
+        <v>1.3733464999999114</v>
       </c>
       <c r="D278" s="5">
-        <v>2.9843387880880812</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.9841106954078267</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>562.86771280999994</v>
+        <v>562.86771992000001</v>
       </c>
       <c r="C279" s="5">
-        <v>1.7173511199999894</v>
+        <v>1.7174409200000582</v>
       </c>
       <c r="D279" s="5">
-        <v>3.7349453788390052</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.7351445373813297</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>567.04505827000003</v>
+        <v>567.04500707</v>
       </c>
       <c r="C280" s="5">
-        <v>4.1773454600000832</v>
+        <v>4.1772871499999837</v>
       </c>
       <c r="D280" s="5">
-        <v>9.2785165577695459</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>9.2783815887506051</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>565.35433869999997</v>
+        <v>565.35433207999995</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.6907195700000557</v>
+        <v>-1.6906749900000477</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.5198625603811262</v>
+        <v>-3.5197715797441242</v>
       </c>
       <c r="E281" s="5">
-        <v>2.9487618006393213</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.9487607488855705</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>566.87537030999999</v>
+        <v>566.87535487000002</v>
       </c>
       <c r="C282" s="5">
-        <v>1.5210316100000227</v>
+        <v>1.5210227900000746</v>
       </c>
       <c r="D282" s="5">
-        <v>3.2766885144574154</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>3.2766692708432021</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>568.63059037999994</v>
+        <v>568.63059233000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.7552200699999503</v>
+        <v>1.7552374599999894</v>
       </c>
       <c r="D283" s="5">
-        <v>3.7795007724063856</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>3.7795389628372256</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>570.07752488000006</v>
+        <v>570.07753291999995</v>
       </c>
       <c r="C284" s="5">
-        <v>1.4469345000001113</v>
+        <v>1.4469405899999401</v>
       </c>
       <c r="D284" s="5">
-        <v>3.0966131958318099</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.0966264013374101</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>572.08320917000003</v>
+        <v>572.08323264000001</v>
       </c>
       <c r="C285" s="5">
-        <v>2.0056842899999765</v>
+        <v>2.0056997200000524</v>
       </c>
       <c r="D285" s="5">
-        <v>4.3045808318605605</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>4.3046145291151916</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>573.18762178999998</v>
+        <v>573.18766079</v>
       </c>
       <c r="C286" s="5">
-        <v>1.1044126199999482</v>
+        <v>1.1044281499999897</v>
       </c>
       <c r="D286" s="5">
-        <v>2.3413688741557026</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.3414020512427358</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>574.92417366999996</v>
+        <v>574.92421798999999</v>
       </c>
       <c r="C287" s="5">
-        <v>1.7365518799999791</v>
+        <v>1.7365571999999929</v>
       </c>
       <c r="D287" s="5">
-        <v>3.6967629368163335</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.6967741956448696</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>576.97088222000002</v>
+        <v>576.9709977</v>
       </c>
       <c r="C288" s="5">
-        <v>2.0467085500000621</v>
+        <v>2.0467797100000098</v>
       </c>
       <c r="D288" s="5">
-        <v>4.3565996701714127</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.3567537761446395</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>578.86776278000002</v>
+        <v>578.86777708</v>
       </c>
       <c r="C289" s="5">
-        <v>1.8968805599999996</v>
+        <v>1.8967793799999981</v>
       </c>
       <c r="D289" s="5">
-        <v>4.0173094529348141</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.0170904609487579</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>579.92688484999996</v>
+        <v>579.92669409999996</v>
       </c>
       <c r="C290" s="5">
-        <v>1.059122069999944</v>
+        <v>1.0589170199999671</v>
       </c>
       <c r="D290" s="5">
-        <v>2.2178025439965721</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.2173687846224865</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>579.88847091000002</v>
+        <v>579.88847850000002</v>
       </c>
       <c r="C291" s="5">
-        <v>-3.8413939999941249E-2</v>
+        <v>-3.8215599999944061E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-7.9458185391045877E-2</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-7.9048099192668975E-2</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>581.92803044000004</v>
+        <v>581.92794586000002</v>
       </c>
       <c r="C292" s="5">
-        <v>2.0395595300000195</v>
+        <v>2.0394673600000033</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3031993849177219</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.3030010840707344</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>582.87498848999996</v>
+        <v>582.87497378</v>
       </c>
       <c r="C293" s="5">
-        <v>0.94695804999992106</v>
+        <v>0.94702791999998226</v>
       </c>
       <c r="D293" s="5">
-        <v>1.9703044445041673</v>
+        <v>1.9704514133551676</v>
       </c>
       <c r="E293" s="5">
-        <v>3.0990563953728012</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.099055000700135</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>586.55845666000005</v>
+        <v>586.55844761000003</v>
       </c>
       <c r="C294" s="5">
-        <v>3.6834681700000829</v>
+        <v>3.6834738300000254</v>
       </c>
       <c r="D294" s="5">
-        <v>7.852587383819154</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>7.8526000776254046</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>587.13749634999999</v>
+        <v>587.13749848999998</v>
       </c>
       <c r="C295" s="5">
-        <v>0.57903968999994504</v>
+        <v>0.5790508799999543</v>
       </c>
       <c r="D295" s="5">
-        <v>1.1910709602108049</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>1.1910941213735704</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>588.13787057000002</v>
+        <v>588.13788711999996</v>
       </c>
       <c r="C296" s="5">
-        <v>1.0003742200000261</v>
+        <v>1.0003886299999749</v>
       </c>
       <c r="D296" s="5">
-        <v>2.0638480766406397</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.0638780771182974</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>589.35642874999996</v>
+        <v>589.35646722000001</v>
       </c>
       <c r="C297" s="5">
-        <v>1.2185581799999454</v>
+        <v>1.2185801000000538</v>
       </c>
       <c r="D297" s="5">
-        <v>2.514799110580701</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>2.5148447931484519</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>590.73823947000005</v>
+        <v>590.73828579999997</v>
       </c>
       <c r="C298" s="5">
-        <v>1.3818107200000895</v>
+        <v>1.3818185799999583</v>
       </c>
       <c r="D298" s="5">
-        <v>2.8500980128895792</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>2.8501142459673279</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>592.73351077999996</v>
+        <v>592.73362459999998</v>
       </c>
       <c r="C299" s="5">
-        <v>1.9952713099999073</v>
+        <v>1.9953388000000132</v>
       </c>
       <c r="D299" s="5">
-        <v>4.1292551847801118</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.1293971317284628</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>594.79363663000004</v>
+        <v>594.79386910000005</v>
       </c>
       <c r="C300" s="5">
-        <v>2.0601258500000768</v>
+        <v>2.0602445000000671</v>
       </c>
       <c r="D300" s="5">
-        <v>4.2514222881931074</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>4.2516710104404609</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>597.34532248000005</v>
+        <v>597.34538710000004</v>
       </c>
       <c r="C301" s="5">
-        <v>2.5516858500000126</v>
+        <v>2.5515179999999873</v>
       </c>
       <c r="D301" s="5">
-        <v>5.2712656460244034</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>5.2709085714641057</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>598.65187835999996</v>
+        <v>598.65141165</v>
       </c>
       <c r="C302" s="5">
-        <v>1.3065558799999053</v>
+        <v>1.306024549999961</v>
       </c>
       <c r="D302" s="5">
-        <v>2.6565315150409052</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>2.6554378831486591</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>600.50767670000005</v>
+        <v>600.50772578999999</v>
       </c>
       <c r="C303" s="5">
-        <v>1.8557983400000921</v>
+        <v>1.8563141399999949</v>
       </c>
       <c r="D303" s="5">
-        <v>3.7840393682723183</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>3.7851121057332016</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>601.65782861000002</v>
+        <v>601.65771675999997</v>
       </c>
       <c r="C304" s="5">
-        <v>1.1501519099999769</v>
+        <v>1.1499909699999762</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3227256055156964</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.3223969652752974</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>604.59374621999996</v>
+        <v>604.59368015999996</v>
       </c>
       <c r="C305" s="5">
-        <v>2.9359176099999331</v>
+        <v>2.9359633999999915</v>
       </c>
       <c r="D305" s="5">
-        <v>6.0153968754888876</v>
+        <v>6.0154943752228185</v>
       </c>
       <c r="E305" s="5">
-        <v>3.7261433684544931</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.7261346527115435</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>605.14311934</v>
+        <v>605.14306566000005</v>
       </c>
       <c r="C306" s="5">
-        <v>0.54937312000004113</v>
+        <v>0.5493855000000849</v>
       </c>
       <c r="D306" s="5">
-        <v>1.0958638621578309</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.0958888010945245</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>606.25089668999999</v>
+        <v>606.25087331999998</v>
       </c>
       <c r="C307" s="5">
-        <v>1.1077773499999921</v>
+        <v>1.1078076599999349</v>
       </c>
       <c r="D307" s="5">
-        <v>2.2189775192210437</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.219039044304183</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>606.79054374999998</v>
+        <v>606.79057490000002</v>
       </c>
       <c r="C308" s="5">
-        <v>0.53964705999999296</v>
+        <v>0.53970158000004176</v>
       </c>
       <c r="D308" s="5">
-        <v>1.0734108275340493</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.0735198462640483</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>608.12030321999998</v>
+        <v>608.12039706999997</v>
       </c>
       <c r="C309" s="5">
-        <v>1.3297594699999991</v>
+        <v>1.3298221699999431</v>
       </c>
       <c r="D309" s="5">
-        <v>2.661685752448828</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.6618126329267078</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>609.96787286999995</v>
+        <v>609.96801205999998</v>
       </c>
       <c r="C310" s="5">
-        <v>1.8475696499999685</v>
+        <v>1.8476149900000109</v>
       </c>
       <c r="D310" s="5">
-        <v>3.7073397960585286</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.7074317193598993</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>609.85502369999995</v>
+        <v>609.85529571999996</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.11284917000000405</v>
+        <v>-0.11271634000001995</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.22178429369589248</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-0.22152345551983421</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>610.37996952000003</v>
+        <v>610.38036709000005</v>
       </c>
       <c r="C312" s="5">
-        <v>0.5249458200000845</v>
+        <v>0.52507137000009152</v>
       </c>
       <c r="D312" s="5">
-        <v>1.0378299731161666</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>1.0380788997086166</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>610.62174353</v>
+        <v>610.62184771</v>
       </c>
       <c r="C313" s="5">
-        <v>0.2417740099999719</v>
+        <v>0.24148061999994752</v>
       </c>
       <c r="D313" s="5">
-        <v>0.4763618212930254</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.47578219269281963</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>611.93739786000003</v>
+        <v>611.93668681999998</v>
       </c>
       <c r="C314" s="5">
-        <v>1.3156543300000294</v>
+        <v>1.3148391099999799</v>
       </c>
       <c r="D314" s="5">
-        <v>2.6163978587441461</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.6147569586127517</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>611.49353443999996</v>
+        <v>611.49353011999995</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.44386342000007062</v>
+        <v>-0.44315670000003138</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.86694545710791493</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-0.86557160034184122</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>609.06438777999995</v>
+        <v>609.06417006000004</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.4291466600000149</v>
+        <v>-2.4293600599999081</v>
       </c>
       <c r="D316" s="5">
-        <v>-4.6641924953174208</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-4.6645933644285709</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>609.10802472</v>
+        <v>609.10780308000005</v>
       </c>
       <c r="C317" s="5">
-        <v>4.3636940000055802E-2</v>
+        <v>4.3633020000015676E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>8.6008915081947634E-2</v>
+        <v>8.600121642665659E-2</v>
       </c>
       <c r="E317" s="5">
-        <v>0.74666311522801898</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.74663746382619411</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>609.62790485999994</v>
+        <v>609.62771491000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.51988013999994109</v>
+        <v>0.51991182999995544</v>
       </c>
       <c r="D318" s="5">
-        <v>1.0290343643123645</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>1.0290977614905605</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>610.20415988000002</v>
+        <v>610.20408668000005</v>
       </c>
       <c r="C319" s="5">
-        <v>0.576255020000076</v>
+        <v>0.57637177000003703</v>
       </c>
       <c r="D319" s="5">
-        <v>1.1402241433152271</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.140456713946203</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>610.17069047999996</v>
+        <v>610.17082801000004</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.3469400000058158E-2</v>
+        <v>-3.3258670000009261E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.5799561368762305E-2</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-6.5385406267226553E-2</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>610.03322026000001</v>
+        <v>610.03352824000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.13747021999995468</v>
+        <v>-0.13729977000002691</v>
       </c>
       <c r="D321" s="5">
-        <v>-0.2700228089894563</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-0.26968835991679763</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>608.41677971000001</v>
+        <v>608.41717845000005</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.616440549999993</v>
+        <v>-1.6163497899999584</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.1337767102427305</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-3.1336017519289161</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>608.84440633999998</v>
+        <v>608.84492280999996</v>
       </c>
       <c r="C323" s="5">
-        <v>0.42762662999996337</v>
+        <v>0.42774435999990601</v>
       </c>
       <c r="D323" s="5">
-        <v>0.84668981992404024</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.84692326720905431</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>610.16947121999999</v>
+        <v>610.16984993000005</v>
       </c>
       <c r="C324" s="5">
-        <v>1.3250648800000135</v>
+        <v>1.3249271200000976</v>
       </c>
       <c r="D324" s="5">
-        <v>2.6431216231314947</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.642841265743856</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>609.57843499000001</v>
+        <v>609.57838234999997</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.59103622999998606</v>
+        <v>-0.59146758000008504</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.1561986683110703</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-1.1570372771561588</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>609.38235744999997</v>
+        <v>609.38131972999997</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.19607754000003297</v>
+        <v>-0.19706261999999697</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.38531092207035877</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-0.38724329033303917</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>610.38997283000003</v>
+        <v>610.38999433000004</v>
       </c>
       <c r="C327" s="5">
-        <v>1.0076153800000611</v>
+        <v>1.008674600000063</v>
       </c>
       <c r="D327" s="5">
-        <v>2.0023479515344</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.0044754930806041</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>609.81254206999995</v>
+        <v>609.81223482999997</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.57743076000008386</v>
+        <v>-0.57775950000007015</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.1293157307987411</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-1.1299552841972149</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>610.67869136000002</v>
+        <v>610.67850053999996</v>
       </c>
       <c r="C329" s="5">
-        <v>0.86614929000006669</v>
+        <v>0.86626570999999331</v>
       </c>
       <c r="D329" s="5">
-        <v>1.7178021313024816</v>
+        <v>1.7180357021230774</v>
       </c>
       <c r="E329" s="5">
-        <v>0.25786339635271993</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.25786855004279463</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>611.62548855</v>
+        <v>611.62521523999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.94679718999998386</v>
+        <v>0.94671470000002955</v>
       </c>
       <c r="D330" s="5">
-        <v>1.8764288531632145</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>1.8762645635456821</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>611.60709689999999</v>
+        <v>611.60682684000005</v>
       </c>
       <c r="C331" s="5">
-        <v>-1.8391650000012305E-2</v>
+        <v>-1.8388399999935245E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.6078173197706676E-2</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-3.6071814971427862E-2</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>612.50624732999995</v>
+        <v>612.50621377000004</v>
       </c>
       <c r="C332" s="5">
-        <v>0.89915042999996331</v>
+        <v>0.89938692999999148</v>
       </c>
       <c r="D332" s="5">
-        <v>1.7785075228457181</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>1.7789798985232919</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>613.79968269999995</v>
+        <v>613.80072373999997</v>
       </c>
       <c r="C333" s="5">
-        <v>1.2934353699999974</v>
+        <v>1.2945099699999219</v>
       </c>
       <c r="D333" s="5">
-        <v>2.5636912671228362</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>2.5658461710454938</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>615.19120000999999</v>
+        <v>615.19201669999995</v>
       </c>
       <c r="C334" s="5">
-        <v>1.3915173100000402</v>
+        <v>1.391292959999987</v>
       </c>
       <c r="D334" s="5">
-        <v>2.7546439403490108</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.7541895366778757</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>616.34123264000004</v>
+        <v>616.34197959999995</v>
       </c>
       <c r="C335" s="5">
-        <v>1.1500326300000552</v>
+        <v>1.1499628999999914</v>
       </c>
       <c r="D335" s="5">
-        <v>2.2664775153553585</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.2663356363123555</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>615.04216900999995</v>
+        <v>615.04196684999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.2990636300000915</v>
+        <v>-1.3000127499999508</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.5001274918163841</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-2.501929996192287</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>615.91802321</v>
+        <v>615.91802447999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.87585420000004888</v>
+        <v>0.87605762999999115</v>
       </c>
       <c r="D337" s="5">
-        <v>1.7223147351511869</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.7227184778329185</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>612.43286381999997</v>
+        <v>612.43001578999997</v>
       </c>
       <c r="C338" s="5">
-        <v>-3.4851593900000353</v>
+        <v>-3.4880086900000151</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.582789377368659</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-6.5880046332689179</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>617.20507222000003</v>
+        <v>617.20584155999995</v>
       </c>
       <c r="C339" s="5">
-        <v>4.7722084000000677</v>
+        <v>4.7758257699999831</v>
       </c>
       <c r="D339" s="5">
-        <v>9.7619942458653455</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>9.7697615271096883</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>618.44009047999998</v>
+        <v>618.44040137000002</v>
       </c>
       <c r="C340" s="5">
-        <v>1.2350182599999471</v>
+        <v>1.2345598100000643</v>
       </c>
       <c r="D340" s="5">
-        <v>2.4277854016956368</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.42687118965772</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>618.51190645999998</v>
+        <v>618.51196125000001</v>
       </c>
       <c r="C341" s="5">
-        <v>7.1815979999996671E-2</v>
+        <v>7.1559879999995246E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>0.1394383060107085</v>
+        <v>0.13894067444446545</v>
       </c>
       <c r="E341" s="5">
-        <v>1.2827064724585613</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.2827470924673401</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>618.90912602000003</v>
+        <v>618.90906098000005</v>
       </c>
       <c r="C342" s="5">
-        <v>0.39721956000005321</v>
+        <v>0.39709973000003629</v>
       </c>
       <c r="D342" s="5">
-        <v>0.7733897231029907</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.77315551991992137</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>621.10237418999998</v>
+        <v>621.10226028</v>
       </c>
       <c r="C343" s="5">
-        <v>2.1932481699999471</v>
+        <v>2.1931992999999466</v>
       </c>
       <c r="D343" s="5">
-        <v>4.336348534139467</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.3362504852248573</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>622.99314475000006</v>
+        <v>622.99316087</v>
       </c>
       <c r="C344" s="5">
-        <v>1.8907705600000781</v>
+        <v>1.8909005900000011</v>
       </c>
       <c r="D344" s="5">
-        <v>3.7148495301580597</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.7151099893600659</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>623.95577229000003</v>
+        <v>623.95765180000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.9626275399999713</v>
+        <v>0.96449093000001085</v>
       </c>
       <c r="D345" s="5">
-        <v>1.8700378352392022</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>1.8736885590974195</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>625.48453998000002</v>
+        <v>625.48542387999998</v>
       </c>
       <c r="C346" s="5">
-        <v>1.5287676899999951</v>
+        <v>1.527772079999977</v>
       </c>
       <c r="D346" s="5">
-        <v>2.9800920719035728</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.9781159843173199</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>625.73520607</v>
+        <v>625.73523473</v>
       </c>
       <c r="C347" s="5">
-        <v>0.25066608999998152</v>
+        <v>0.24981085000001713</v>
       </c>
       <c r="D347" s="5">
-        <v>0.48196747136566298</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.48031876713803268</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>625.75473403000001</v>
+        <v>625.75313429000005</v>
       </c>
       <c r="C348" s="5">
-        <v>1.9527960000004896E-2</v>
+        <v>1.7899560000046222E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>3.7456058765616973E-2</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>3.4332175204254689E-2</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>626.40960560999997</v>
+        <v>626.40927558999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.65487157999996271</v>
+        <v>0.65614129999994475</v>
       </c>
       <c r="D349" s="5">
-        <v>1.2630906884747217</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>1.2655570696232132</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>627.37386635999997</v>
+        <v>627.36805698000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.964260749999994</v>
+        <v>0.95878139000001283</v>
       </c>
       <c r="D350" s="5">
-        <v>1.8629342720481334</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.8522599588504773</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>627.59117905000005</v>
+        <v>627.59042167999996</v>
       </c>
       <c r="C351" s="5">
-        <v>0.21731269000008524</v>
+        <v>0.22236469999995734</v>
       </c>
       <c r="D351" s="5">
-        <v>0.41645440311732784</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>0.42615882587502263</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>629.06174886999997</v>
+        <v>629.06794626999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.4705698199999233</v>
+        <v>1.47752459000003</v>
       </c>
       <c r="D352" s="5">
-        <v>2.8483588171459573</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.8620079748315153</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>628.27494299</v>
+        <v>628.27782954999998</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.78680587999997442</v>
+        <v>-0.79011672000001454</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.4906310245106136</v>
+        <v>-1.4968456136513764</v>
       </c>
       <c r="E353" s="5">
-        <v>1.5784718819525922</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.5789295780575197</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>630.24952707</v>
+        <v>630.24739423000005</v>
       </c>
       <c r="C354" s="5">
-        <v>1.9745840799999996</v>
+        <v>1.9695646800000759</v>
       </c>
       <c r="D354" s="5">
-        <v>3.8373194692295609</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.8273783066692602</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>629.56505907999997</v>
+        <v>629.56533532000003</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.68446799000003011</v>
+        <v>-0.68205891000002339</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.295476086122771</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-1.2909479263999879</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>628.78164913000001</v>
+        <v>628.78214243000002</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.78340994999996383</v>
+        <v>-0.78319289000000936</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.4830628434034376</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-1.4826540913539854</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>627.90012118000004</v>
+        <v>627.90264702000002</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.88152794999996331</v>
+        <v>-0.87949541000000409</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.6694424948666686</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-1.6656215266707464</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>628.03174179999996</v>
+        <v>628.03306904999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.13162061999992147</v>
+        <v>0.13042202999997698</v>
       </c>
       <c r="D358" s="5">
-        <v>0.25183458691881988</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>0.24953765498019198</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>629.53489081999999</v>
+        <v>629.53034972</v>
       </c>
       <c r="C359" s="5">
-        <v>1.5031490200000235</v>
+        <v>1.4972806700000092</v>
       </c>
       <c r="D359" s="5">
-        <v>2.9102254695767327</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.8987082455810942</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>630.75132305</v>
+        <v>630.74827343000004</v>
       </c>
       <c r="C360" s="5">
-        <v>1.2164322300000094</v>
+        <v>1.2179237100000364</v>
       </c>
       <c r="D360" s="5">
-        <v>2.3435272629174664</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>2.3464484357220039</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>631.44937727000001</v>
+        <v>631.44851697000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.69805422000001727</v>
+        <v>0.70024353999997402</v>
       </c>
       <c r="D361" s="5">
-        <v>1.3361568080943353</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>1.3403795618941894</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>631.25614518999998</v>
+        <v>631.24739192000004</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.19323208000002978</v>
+        <v>-0.20112504999997327</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.36659886497963923</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.38154766199940404</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>630.6011178</v>
+        <v>630.59848281999996</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.65502738999998655</v>
+        <v>-0.64890910000008262</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.2381065517308998</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-1.2266242242474967</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>634.28591621999999</v>
+        <v>634.2978713</v>
       </c>
       <c r="C364" s="5">
-        <v>3.6847984199999928</v>
+        <v>3.6993884800000387</v>
       </c>
       <c r="D364" s="5">
-        <v>7.2417730099950228</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>7.271409866087275</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>632.48257328</v>
+        <v>632.48835550000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.8033429399999932</v>
+        <v>-1.8095157999999856</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.3588816638673524</v>
+        <v>-3.3701368252578301</v>
       </c>
       <c r="E365" s="5">
-        <v>0.6697116186069163</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.67016943014139851</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>633.30160370999999</v>
+        <v>633.29858335999995</v>
       </c>
       <c r="C366" s="5">
-        <v>0.81903042999999798</v>
+        <v>0.81022785999994085</v>
       </c>
       <c r="D366" s="5">
-        <v>1.5650498835156013</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.5480964957090837</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>632.47365740999999</v>
+        <v>632.47703412999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.8279463000000078</v>
+        <v>-0.82154922999995961</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.5575875013393636</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-1.5456459646762344</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>631.08426124000005</v>
+        <v>631.09042852000005</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.3893961699999409</v>
+        <v>-1.3866056099999469</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.6045002766476366</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.599318420740393</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>583.03293203999999</v>
+        <v>583.04175124000005</v>
       </c>
       <c r="C369" s="5">
-        <v>-48.051329200000055</v>
+        <v>-48.048677279999993</v>
       </c>
       <c r="D369" s="5">
-        <v>-61.33937757866039</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-61.336893706695349</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>593.70622803000003</v>
+        <v>593.71347429000002</v>
       </c>
       <c r="C370" s="5">
-        <v>10.673295990000042</v>
+        <v>10.671723049999969</v>
       </c>
       <c r="D370" s="5">
-        <v>24.320349697941946</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>24.315991722660037</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>605.81595608999999</v>
+        <v>605.79418242999998</v>
       </c>
       <c r="C371" s="5">
-        <v>12.109728059999952</v>
+        <v>12.080708139999956</v>
       </c>
       <c r="D371" s="5">
-        <v>27.417545624113338</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>27.34395000408465</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>604.93945439000004</v>
+        <v>604.93097981000005</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.87650169999994887</v>
+        <v>-0.86320261999992454</v>
       </c>
       <c r="D372" s="5">
-        <v>-1.7224250778606232</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-1.6965558537549552</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>610.98810285000002</v>
+        <v>610.97701703999996</v>
       </c>
       <c r="C373" s="5">
-        <v>6.0486484599999812</v>
+        <v>6.0460372299999108</v>
       </c>
       <c r="D373" s="5">
-        <v>12.68085185304566</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>12.675260547779699</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>613.73728372000005</v>
+        <v>613.71839146000002</v>
       </c>
       <c r="C374" s="5">
-        <v>2.749180870000032</v>
+        <v>2.7413744200000565</v>
       </c>
       <c r="D374" s="5">
-        <v>5.5351271538857327</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>5.5191226170468788</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>619.18691481999997</v>
+        <v>619.17774838000003</v>
       </c>
       <c r="C375" s="5">
-        <v>5.4496310999999196</v>
+        <v>5.4593569200000047</v>
       </c>
       <c r="D375" s="5">
-        <v>11.191389137445196</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>11.21271149888814</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>620.41514089999998</v>
+        <v>620.43497954999998</v>
       </c>
       <c r="C376" s="5">
-        <v>1.2282260800000131</v>
+        <v>1.2572311699999545</v>
       </c>
       <c r="D376" s="5">
-        <v>2.4064749880096548</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.4639780315316218</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>619.33738143999994</v>
+        <v>619.35287381000001</v>
       </c>
       <c r="C377" s="5">
-        <v>-1.0777594600000384</v>
+        <v>-1.0821057399999745</v>
       </c>
       <c r="D377" s="5">
-        <v>-2.0647881768247278</v>
+        <v>-2.0729694828150458</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.0783484629197324</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.076794232775403</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>619.25598777000005</v>
+        <v>619.26045692000002</v>
       </c>
       <c r="C378" s="5">
-        <v>-8.1393669999897611E-2</v>
+        <v>-9.2416889999981322E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.15759073963187431</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-0.17891141525542276</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>621.07468182000002</v>
+        <v>621.09067760000005</v>
       </c>
       <c r="C379" s="5">
-        <v>1.8186940499999764</v>
+        <v>1.8302206800000249</v>
       </c>
       <c r="D379" s="5">
-        <v>3.5817708006464555</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>3.6048154144721734</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>624.49595852000004</v>
+        <v>624.51900849000003</v>
       </c>
       <c r="C380" s="5">
-        <v>3.4212767000000213</v>
+        <v>3.4283308899999838</v>
       </c>
       <c r="D380" s="5">
-        <v>6.814368991159836</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>6.8286673074064552</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>626.22242168000002</v>
+        <v>626.25046444999998</v>
       </c>
       <c r="C381" s="5">
-        <v>1.7264631599999802</v>
+        <v>1.7314559599999484</v>
       </c>
       <c r="D381" s="5">
-        <v>3.3683952673032147</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>3.3781588398343443</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>629.64574527000002</v>
+        <v>629.66588773000001</v>
       </c>
       <c r="C382" s="5">
-        <v>3.4233235899999954</v>
+        <v>3.4154232800000273</v>
       </c>
       <c r="D382" s="5">
-        <v>6.7608238458285452</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>6.7444391852175212</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>631.69030530999999</v>
+        <v>631.64326946000006</v>
       </c>
       <c r="C383" s="5">
-        <v>2.0445600399999648</v>
+        <v>1.9773817300000474</v>
       </c>
       <c r="D383" s="5">
-        <v>3.9669406243601379</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>3.8342146678192801</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>635.96423327000002</v>
+        <v>635.92990687999998</v>
       </c>
       <c r="C384" s="5">
-        <v>4.2739279600000373</v>
+        <v>4.28663741999992</v>
       </c>
       <c r="D384" s="5">
-        <v>8.4280775548954967</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>8.4547362733026219</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>637.45132250999995</v>
+        <v>637.40312560999996</v>
       </c>
       <c r="C385" s="5">
-        <v>1.487089239999932</v>
+        <v>1.473218729999985</v>
       </c>
       <c r="D385" s="5">
-        <v>2.8423564708554672</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.8156602399470598</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>641.45022670000003</v>
+        <v>641.39887692000002</v>
       </c>
       <c r="C386" s="5">
-        <v>3.9989041900000757</v>
+        <v>3.9957513100000597</v>
       </c>
       <c r="D386" s="5">
-        <v>7.7931684594754635</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.787419926463901</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>649.69948478000003</v>
+        <v>649.66246591000004</v>
       </c>
       <c r="C387" s="5">
-        <v>8.2492580800000042</v>
+        <v>8.2635889900000166</v>
       </c>
       <c r="D387" s="5">
-        <v>16.572124878844939</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.604409238798333</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>652.16065013000002</v>
+        <v>652.20765824</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4611653499999875</v>
+        <v>2.5451923299999635</v>
       </c>
       <c r="D388" s="5">
-        <v>4.6417087395251411</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.8038925450182735</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>655.57313538000005</v>
+        <v>655.61426979999999</v>
       </c>
       <c r="C389" s="5">
-        <v>3.4124852500000316</v>
+        <v>3.4066115599999875</v>
       </c>
       <c r="D389" s="5">
-        <v>6.4629974259677203</v>
+        <v>6.4510731297136026</v>
       </c>
       <c r="E389" s="5">
-        <v>5.8507293481542488</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.8547231349610263</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>653.78098727999998</v>
+        <v>653.81639428999995</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.7921481000000767</v>
+        <v>-1.7978755100000399</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.2315780169446695</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-3.2415500004047249</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>663.44257908999998</v>
+        <v>663.48807770999997</v>
       </c>
       <c r="C391" s="5">
-        <v>9.6615918100000044</v>
+        <v>9.6716834200000221</v>
       </c>
       <c r="D391" s="5">
-        <v>19.248424098378479</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>19.269062648523949</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>664.51353002999997</v>
+        <v>664.56258663999995</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0709509399999888</v>
+        <v>1.074508929999979</v>
       </c>
       <c r="D392" s="5">
-        <v>1.9543704780699223</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.9607857052107436</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>666.88863460000005</v>
+        <v>666.98372410000002</v>
       </c>
       <c r="C393" s="5">
-        <v>2.3751045700000759</v>
+        <v>2.4211374600000681</v>
       </c>
       <c r="D393" s="5">
-        <v>4.3743676074477822</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>4.4605195029380873</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>666.15969430999996</v>
+        <v>666.20145097</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.72894029000008231</v>
+        <v>-0.78227313000002141</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.3037991090282475</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-1.3983788452735735</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>665.68164134000006</v>
+        <v>665.59382774000005</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.47805296999990787</v>
+        <v>-0.60762322999994467</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.85775942546295614</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-1.0890118607333688</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>672.22065584999996</v>
+        <v>672.13010560999999</v>
       </c>
       <c r="C396" s="5">
-        <v>6.5390145099999017</v>
+        <v>6.5362778699999353</v>
       </c>
       <c r="D396" s="5">
-        <v>12.445810994878471</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.442048784631087</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>674.68757031999996</v>
+        <v>674.54466703000003</v>
       </c>
       <c r="C397" s="5">
-        <v>2.4669144700000061</v>
+        <v>2.4145614200000409</v>
       </c>
       <c r="D397" s="5">
-        <v>4.493739724148571</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.3970857476619774</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>676.98641798999995</v>
+        <v>676.82801352000001</v>
       </c>
       <c r="C398" s="5">
-        <v>2.2988476699999865</v>
+        <v>2.2833464899999854</v>
       </c>
       <c r="D398" s="5">
-        <v>4.1662327250878484</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.1385077319646246</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>678.10243203000005</v>
+        <v>678.01653938000004</v>
       </c>
       <c r="C399" s="5">
-        <v>1.1160140400000955</v>
+        <v>1.188525860000027</v>
       </c>
       <c r="D399" s="5">
-        <v>1.9962382523365241</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>2.1276996150273675</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>677.98827669000002</v>
+        <v>678.09816196999998</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.11415534000002481</v>
+        <v>8.16225899999381E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.20182738934850786</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>0.14455692522230557</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>680.13744545999998</v>
+        <v>680.26577836000001</v>
       </c>
       <c r="C401" s="5">
-        <v>2.1491687699999602</v>
+        <v>2.1676163900000347</v>
       </c>
       <c r="D401" s="5">
-        <v>3.8709294883518375</v>
+        <v>3.9040985623287172</v>
       </c>
       <c r="E401" s="5">
-        <v>3.7469976657541482</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.7600628441964989</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>682.46458642000005</v>
+        <v>682.56817870999998</v>
       </c>
       <c r="C402" s="5">
-        <v>2.3271409600000652</v>
+        <v>2.3024003499999708</v>
       </c>
       <c r="D402" s="5">
-        <v>4.1840448472509006</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>4.1379361315171614</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>684.37534589999996</v>
+        <v>684.46838278999996</v>
       </c>
       <c r="C403" s="5">
-        <v>1.9107594799999106</v>
+        <v>1.9002040799999804</v>
       </c>
       <c r="D403" s="5">
-        <v>3.4119736753098984</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.3923128833818428</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>686.47661330000005</v>
+        <v>686.56096868999998</v>
       </c>
       <c r="C404" s="5">
-        <v>2.101267400000097</v>
+        <v>2.0925859000000173</v>
       </c>
       <c r="D404" s="5">
-        <v>3.7472716622437563</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.7310125571492048</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>687.29077526000003</v>
+        <v>687.45540003999997</v>
       </c>
       <c r="C405" s="5">
-        <v>0.81416195999997854</v>
+        <v>0.89443134999999074</v>
       </c>
       <c r="D405" s="5">
-        <v>1.4325215663485658</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>1.5745749320873692</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>689.01941303000001</v>
+        <v>689.07110659</v>
       </c>
       <c r="C406" s="5">
-        <v>1.7286377699999775</v>
+        <v>1.6157065500000272</v>
       </c>
       <c r="D406" s="5">
-        <v>3.0602805772202091</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.8570693415495452</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>690.99332272000004</v>
+        <v>690.85260053000002</v>
       </c>
       <c r="C407" s="5">
-        <v>1.9739096900000277</v>
+        <v>1.7814939400000185</v>
       </c>
       <c r="D407" s="5">
-        <v>3.4924596845090417</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.146924106879645</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>688.62230261000002</v>
+        <v>688.43865012000003</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.3710201100000177</v>
+        <v>-2.413950409999984</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.0407593725462432</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-4.1133442646460132</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>689.12006398000005</v>
+        <v>688.84146664000002</v>
       </c>
       <c r="C409" s="5">
-        <v>0.49776137000003473</v>
+        <v>0.40281651999998758</v>
       </c>
       <c r="D409" s="5">
-        <v>0.87086063502168631</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>0.70440328281791142</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>690.10332682000001</v>
+        <v>689.79308029000003</v>
       </c>
       <c r="C410" s="5">
-        <v>0.98326283999995212</v>
+        <v>0.95161365000001297</v>
       </c>
       <c r="D410" s="5">
-        <v>1.7257066909764474</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.6704177127100595</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>690.73307731</v>
+        <v>690.61818218999997</v>
       </c>
       <c r="C411" s="5">
-        <v>0.62975048999999217</v>
+        <v>0.82510189999993599</v>
       </c>
       <c r="D411" s="5">
-        <v>1.1005670885175123</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.4448712787900497</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>690.76533396000002</v>
+        <v>691.00231195000003</v>
       </c>
       <c r="C412" s="5">
-        <v>3.2256650000022091E-2</v>
+        <v>0.38412976000006438</v>
       </c>
       <c r="D412" s="5">
-        <v>5.6053379784648527E-2</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.66949941424736537</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>691.42879818999995</v>
+        <v>691.69738421</v>
       </c>
       <c r="C413" s="5">
-        <v>0.66346422999993138</v>
+        <v>0.69507225999996081</v>
       </c>
       <c r="D413" s="5">
-        <v>1.1586805666225386</v>
+        <v>1.2137683211884021</v>
       </c>
       <c r="E413" s="5">
-        <v>1.6601574880740877</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.6804616980086173</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>692.92646176999995</v>
+        <v>693.10147505999998</v>
       </c>
       <c r="C414" s="5">
-        <v>1.497663579999994</v>
+        <v>1.4040908499999887</v>
       </c>
       <c r="D414" s="5">
-        <v>2.6304401178413483</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.4632855368285744</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>693.96532839999998</v>
+        <v>694.09768416999998</v>
       </c>
       <c r="C415" s="5">
-        <v>1.0388666300000295</v>
+        <v>0.99620910999999523</v>
       </c>
       <c r="D415" s="5">
-        <v>1.8140036138556193</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.7384852789707805</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>695.20559297</v>
+        <v>695.31017072999998</v>
       </c>
       <c r="C416" s="5">
-        <v>1.2402645700000221</v>
+        <v>1.2124865600000021</v>
       </c>
       <c r="D416" s="5">
-        <v>2.1658642138173922</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.1164810941205037</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>695.11171647000003</v>
+        <v>695.33968979999997</v>
       </c>
       <c r="C417" s="5">
-        <v>-9.3876499999964835E-2</v>
+        <v>2.9519069999992098E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.16192069462916958</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>5.0957339477308849E-2</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>695.95613289999994</v>
+        <v>696.00452714999994</v>
       </c>
       <c r="C418" s="5">
-        <v>0.84441642999991018</v>
+        <v>0.66483734999997068</v>
       </c>
       <c r="D418" s="5">
-        <v>1.4675301825174625</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.1534127478238343</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>696.14023205000001</v>
+        <v>695.93845782999995</v>
       </c>
       <c r="C419" s="5">
-        <v>0.18409915000006549</v>
+        <v>-6.6069319999996878E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.31789457373236907</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-0.11385242561144926</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>691.38702770999998</v>
+        <v>691.10514198999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-4.7532043400000248</v>
+        <v>-4.8333158399999547</v>
       </c>
       <c r="D420" s="5">
-        <v>-7.8927286201650793</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-8.0229548020417383</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>697.81094225000004</v>
+        <v>697.38369356999999</v>
       </c>
       <c r="C421" s="5">
-        <v>6.4239145400000552</v>
+        <v>6.2785515799999985</v>
       </c>
       <c r="D421" s="5">
-        <v>11.737405296098302</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>11.463318669948585</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>698.70225992999997</v>
+        <v>698.21691814999997</v>
       </c>
       <c r="C422" s="5">
-        <v>0.89131767999992917</v>
+        <v>0.83322457999997823</v>
       </c>
       <c r="D422" s="5">
-        <v>1.5435804103451023</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.4432029473556929</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>697.52009416999999</v>
+        <v>697.41321535999998</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.1821657599999753</v>
+        <v>-0.80370278999998845</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.0115464189759735</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.3725833087219641</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>695.91283153999996</v>
+        <v>696.29485857999998</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.6072626300000366</v>
+        <v>-1.1183567799999992</v>
       </c>
       <c r="D424" s="5">
-        <v>-2.7303278967569566</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-1.9074128314049532</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>698.28694490999999</v>
+        <v>698.72922756000003</v>
       </c>
       <c r="C425" s="5">
-        <v>2.3741133700000319</v>
+        <v>2.4343689800000448</v>
       </c>
       <c r="D425" s="5">
-        <v>4.1715053012691072</v>
+        <v>4.2770315219224919</v>
       </c>
       <c r="E425" s="5">
-        <v>0.99188039866910938</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.0166069021688262</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>698.94113553</v>
+        <v>699.17675111000005</v>
       </c>
       <c r="C426" s="5">
-        <v>0.65419062000000849</v>
+        <v>0.44752355000002808</v>
       </c>
       <c r="D426" s="5">
-        <v>1.1300317288483352</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.7712917203816172</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>700.36094284000001</v>
+        <v>700.52023036000003</v>
       </c>
       <c r="C427" s="5">
-        <v>1.4198073100000101</v>
+        <v>1.343479249999973</v>
       </c>
       <c r="D427" s="5">
-        <v>2.465062613741642</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.3303445238969989</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>699.61036206000006</v>
+        <v>699.72458043999995</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.75058077999995021</v>
+        <v>-0.79564992000007351</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.2784933459261572</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.3544762579169367</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>700.76168883000003</v>
+        <v>701.00798769000005</v>
       </c>
       <c r="C429" s="5">
-        <v>1.1513267699999687</v>
+        <v>1.2834072500000957</v>
       </c>
       <c r="D429" s="5">
-        <v>1.9927749591860167</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.2233323769643709</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>700.42677282</v>
+        <v>700.45014096</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.33491601000002902</v>
+        <v>-0.55784673000005114</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.5720125089978878</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.95076512593629259</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>699.09570425000004</v>
+        <v>698.83982397</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.3310685699999567</v>
+        <v>-1.6103169900000012</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.256756618766842</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.7241524279534413</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>698.67889246000004</v>
+        <v>698.29763161999995</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.41681178999999702</v>
+        <v>-0.54219235000005028</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.71311729735419327</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-0.92705312817635832</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>698.46130172000005</v>
+        <v>697.91179052999996</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.21759073999999146</v>
+        <v>-0.38584108999998534</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.37307854594089696</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-0.66104307178231902</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>696.57589469000004</v>
+        <v>695.95745151000006</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.8854070300000103</v>
+        <v>-1.9543390199999067</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.1915851349416324</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-3.3090460232020225</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>695.62590136999995</v>
+        <v>695.04836064000006</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.94999332000008962</v>
+        <v>-0.90909087</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.6243452474272946</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-1.5562813474116366</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>697.10512140000003</v>
+        <v>694.18060286000002</v>
       </c>
       <c r="C436" s="5">
-        <v>1.4792200300000786</v>
+        <v>-0.86775778000003356</v>
       </c>
       <c r="D436" s="5">
-        <v>2.5818075462485712</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.4879377326856291</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>700.14935194999998</v>
+        <v>694.29118928000003</v>
       </c>
       <c r="C437" s="5">
-        <v>3.044230549999952</v>
+        <v>0.11058642000000418</v>
       </c>
       <c r="D437" s="5">
-        <v>5.3680671836212834</v>
+        <v>0.19133354806355474</v>
       </c>
       <c r="E437" s="5">
-        <v>0.26671084911089604</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.63515852850436483</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>700.91551372000004</v>
+        <v>695.09558786000002</v>
       </c>
       <c r="C438" s="5">
-        <v>0.76616177000005337</v>
+        <v>0.80439857999999731</v>
       </c>
       <c r="D438" s="5">
-        <v>1.3210721143817716</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>1.3992012513386776</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>699.32558304999998</v>
+        <v>693.41623641000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.5899306700000579</v>
+        <v>-1.6793514500000128</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.688330720857135</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.8609848584586817</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>700.51913591000005</v>
+        <v>694.59970367999995</v>
       </c>
       <c r="C440" s="5">
-        <v>1.193552860000068</v>
+        <v>1.1834672699999373</v>
       </c>
       <c r="D440" s="5">
-        <v>2.0673987155709339</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.0673987318991394</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>701.29424932999996</v>
+        <v>695.36825507000003</v>
       </c>
       <c r="C441" s="5">
-        <v>0.77511341999991146</v>
+        <v>0.76855139000008421</v>
       </c>
       <c r="D441" s="5">
-        <v>1.3358914568209812</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.3358699974296728</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>695.28453187000002</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-8.3723200000008546E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-0.1443858494735939</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>