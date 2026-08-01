--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{84BC9893-8A01-4D97-8AD8-96F23E54BB53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{16DCE2BF-8B81-4329-8B73-CBCC5F12DDAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9A86C525-2A10-4DFB-B9E3-4DB09C802C37}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E62DBC94-75C9-4E2F-A842-1112C4A9C891}"/>
   </bookViews>
   <sheets>
     <sheet name="houttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D88B995C-AA5F-4CCA-B6F5-56C4F8F0F427}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72508030-F2CC-4357-82B9-0885950922F9}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>399.33750484000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>402.82971681999999</v>
       </c>
       <c r="C7" s="5">
         <v>3.4922119799999791</v>
       </c>
       <c r="D7" s="5">
         <v>11.013759973774849</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>403.95659638000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.1268795600000203</v>
       </c>
       <c r="D8" s="5">
         <v>3.4090239906036768</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>405.24299316000003</v>
       </c>
       <c r="C9" s="5">
         <v>1.2863967800000182</v>
       </c>
       <c r="D9" s="5">
         <v>3.8890372207877055</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>405.00225153999997</v>
       </c>
       <c r="C10" s="5">
         <v>-0.24074162000005117</v>
       </c>
       <c r="D10" s="5">
         <v>-0.71055614804673706</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>406.34717324000002</v>
       </c>
       <c r="C11" s="5">
         <v>1.3449217000000431</v>
       </c>
       <c r="D11" s="5">
         <v>4.0585245690699656</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>408.35009509000002</v>
       </c>
       <c r="C12" s="5">
         <v>2.002921850000007</v>
       </c>
       <c r="D12" s="5">
         <v>6.0779254203250366</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>408.77741104</v>
       </c>
       <c r="C13" s="5">
         <v>0.42731594999997924</v>
       </c>
       <c r="D13" s="5">
         <v>1.262986683793188</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>411.86720957</v>
       </c>
       <c r="C14" s="5">
         <v>3.0897985299999959</v>
       </c>
       <c r="D14" s="5">
         <v>9.4571014586998245</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>410.62592874000001</v>
       </c>
       <c r="C15" s="5">
         <v>-1.2412808299999938</v>
       </c>
       <c r="D15" s="5">
         <v>-3.5571975644543841</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>409.81142002000001</v>
       </c>
       <c r="C16" s="5">
         <v>-0.81450871999999208</v>
       </c>
       <c r="D16" s="5">
         <v>-2.3544967589392618</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>410.60420871999997</v>
       </c>
       <c r="C17" s="5">
         <v>0.79278869999996004</v>
       </c>
       <c r="D17" s="5">
         <v>2.3462845272971045</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>404.39855705999997</v>
       </c>
       <c r="C18" s="5">
         <v>-6.2056516600000009</v>
       </c>
       <c r="D18" s="5">
         <v>-16.702031757964242</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>404.20634389000003</v>
       </c>
       <c r="C19" s="5">
         <v>-0.19221316999994542</v>
       </c>
       <c r="D19" s="5">
         <v>-0.56887883862751787</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>404.53555804000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.32921414999998433</v>
       </c>
       <c r="D20" s="5">
         <v>0.98175471959147664</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>404.36125239</v>
       </c>
       <c r="C21" s="5">
         <v>-0.17430565000000797</v>
       </c>
       <c r="D21" s="5">
         <v>-0.51583055456240201</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>405.94037616000003</v>
       </c>
       <c r="C22" s="5">
         <v>1.5791237700000238</v>
       </c>
       <c r="D22" s="5">
         <v>4.7882535179517127</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>406.52800206000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.58762589999997772</v>
       </c>
       <c r="D23" s="5">
         <v>1.7509773445398613</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>406.12595621999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.40204584000002797</v>
       </c>
       <c r="D24" s="5">
         <v>-1.1803354036102776</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>405.81786536999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.30809084999998504</v>
       </c>
       <c r="D25" s="5">
         <v>-0.90654230023818894</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>405.10839490000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.7094704699999852</v>
       </c>
       <c r="D26" s="5">
         <v>-2.0778432180947992</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>401.87822661000001</v>
       </c>
       <c r="C27" s="5">
         <v>-3.2301682899999946</v>
       </c>
       <c r="D27" s="5">
         <v>-9.1596476638215805</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>399.97933356999999</v>
       </c>
       <c r="C28" s="5">
         <v>-1.8988930400000186</v>
       </c>
       <c r="D28" s="5">
         <v>-5.5249993442793137</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>399.21967629</v>
       </c>
       <c r="C29" s="5">
         <v>-0.75965727999999899</v>
       </c>
       <c r="D29" s="5">
         <v>-2.2554326905543265</v>
       </c>
       <c r="E29" s="5">
         <v>-2.7726292590837365</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>399.96317893000003</v>
       </c>
       <c r="C30" s="5">
         <v>0.74350264000003108</v>
       </c>
       <c r="D30" s="5">
         <v>2.2579025024193289</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>399.44674563000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.51643330000001697</v>
       </c>
       <c r="D31" s="5">
         <v>-1.5384862132916344</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>399.54733633000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.10059069999999792</v>
       </c>
       <c r="D32" s="5">
         <v>0.30260896615050825</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>400.31023843999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.76290210999997043</v>
       </c>
       <c r="D33" s="5">
         <v>2.3155158530153708</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>399.48802616</v>
       </c>
       <c r="C34" s="5">
         <v>-0.82221227999997382</v>
       </c>
       <c r="D34" s="5">
         <v>-2.437071801902746</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>398.48775881</v>
       </c>
       <c r="C35" s="5">
         <v>-1.0002673500000014</v>
       </c>
       <c r="D35" s="5">
         <v>-2.963613301426371</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>397.63606983</v>
       </c>
       <c r="C36" s="5">
         <v>-0.85168898000000581</v>
       </c>
       <c r="D36" s="5">
         <v>-2.5348278397638868</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>397.12772532999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.50834450000002107</v>
       </c>
       <c r="D37" s="5">
         <v>-1.5233588949532639</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>396.89657509</v>
       </c>
       <c r="C38" s="5">
         <v>-0.23115023999997675</v>
       </c>
       <c r="D38" s="5">
         <v>-0.69623451727161001</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>398.73254137999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.8359662899999876</v>
       </c>
       <c r="D39" s="5">
         <v>5.6943941495344763</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>400.18015494000002</v>
       </c>
       <c r="C40" s="5">
         <v>1.4476135600000362</v>
       </c>
       <c r="D40" s="5">
         <v>4.4447000849483498</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>401.25371959</v>
       </c>
       <c r="C41" s="5">
         <v>1.0735646499999802</v>
       </c>
       <c r="D41" s="5">
         <v>3.26717089784061</v>
       </c>
       <c r="E41" s="5">
         <v>0.50950477163416164</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>402.80527616000001</v>
       </c>
       <c r="C42" s="5">
         <v>1.5515565700000025</v>
       </c>
       <c r="D42" s="5">
         <v>4.7400919469658964</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>403.42326983999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.61799367999998367</v>
       </c>
       <c r="D43" s="5">
         <v>1.856684368367767</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>403.84925292000003</v>
       </c>
       <c r="C44" s="5">
         <v>0.42598308000003726</v>
       </c>
       <c r="D44" s="5">
         <v>1.2744898913634506</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>403.01152191</v>
       </c>
       <c r="C45" s="5">
         <v>-0.83773101000002725</v>
       </c>
       <c r="D45" s="5">
         <v>-2.4610344619308666</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>404.43040179000002</v>
       </c>
       <c r="C46" s="5">
         <v>1.41887988000002</v>
       </c>
       <c r="D46" s="5">
         <v>4.3076082815497019</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>405.40519975000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.97479795999998942</v>
       </c>
       <c r="D47" s="5">
         <v>2.9310107996882939</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>409.62291807999998</v>
       </c>
       <c r="C48" s="5">
         <v>4.2177183299999683</v>
       </c>
       <c r="D48" s="5">
         <v>13.224181240282862</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>409.26581178999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.35710628999999017</v>
       </c>
       <c r="D49" s="5">
         <v>-1.041149698475341</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>407.97116834000002</v>
       </c>
       <c r="C50" s="5">
         <v>-1.2946434499999668</v>
       </c>
       <c r="D50" s="5">
         <v>-3.7306453128966965</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>410.57017431000003</v>
       </c>
       <c r="C51" s="5">
         <v>2.5990059700000074</v>
       </c>
       <c r="D51" s="5">
         <v>7.9183006135437939</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>412.42059405999998</v>
       </c>
       <c r="C52" s="5">
         <v>1.8504197499999577</v>
       </c>
       <c r="D52" s="5">
         <v>5.5444393180353879</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>414.28399817000002</v>
       </c>
       <c r="C53" s="5">
         <v>1.8634041100000331</v>
       </c>
       <c r="D53" s="5">
         <v>5.558639672986776</v>
       </c>
       <c r="E53" s="5">
         <v>3.2473913496214646</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>410.92001801999999</v>
       </c>
       <c r="C54" s="5">
         <v>-3.3639801500000317</v>
       </c>
       <c r="D54" s="5">
         <v>-9.3203833932716478</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>411.37015401999997</v>
       </c>
       <c r="C55" s="5">
         <v>0.45013599999998632</v>
       </c>
       <c r="D55" s="5">
         <v>1.3224703418075467</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>411.01200617000001</v>
       </c>
       <c r="C56" s="5">
         <v>-0.35814784999996618</v>
       </c>
       <c r="D56" s="5">
         <v>-1.0397580416862007</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>415.17548302</v>
       </c>
       <c r="C57" s="5">
         <v>4.163476849999995</v>
       </c>
       <c r="D57" s="5">
         <v>12.856426634120343</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>413.07453005000002</v>
       </c>
       <c r="C58" s="5">
         <v>-2.1009529699999803</v>
       </c>
       <c r="D58" s="5">
         <v>-5.9062853379606484</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>414.17928740000002</v>
       </c>
       <c r="C59" s="5">
         <v>1.1047573499999999</v>
       </c>
       <c r="D59" s="5">
         <v>3.2570015331512048</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>413.52552385000001</v>
       </c>
       <c r="C60" s="5">
         <v>-0.65376355000000785</v>
       </c>
       <c r="D60" s="5">
         <v>-1.8777887016221739</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>414.50056432999997</v>
       </c>
       <c r="C61" s="5">
         <v>0.97504047999996146</v>
       </c>
       <c r="D61" s="5">
         <v>2.8664300994199143</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>417.51199732999999</v>
       </c>
       <c r="C62" s="5">
         <v>3.0114330000000109</v>
       </c>
       <c r="D62" s="5">
         <v>9.0751957242538595</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>420.94291998</v>
       </c>
       <c r="C63" s="5">
         <v>3.4309226500000136</v>
       </c>
       <c r="D63" s="5">
         <v>10.3191728756175</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>422.28528825000001</v>
       </c>
       <c r="C64" s="5">
         <v>1.3423682700000086</v>
       </c>
       <c r="D64" s="5">
         <v>3.8945835771882598</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>424.36075800999998</v>
       </c>
       <c r="C65" s="5">
         <v>2.0754697599999758</v>
       </c>
       <c r="D65" s="5">
         <v>6.0598916790943758</v>
       </c>
       <c r="E65" s="5">
         <v>2.432331416253497</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>426.09799664000002</v>
       </c>
       <c r="C66" s="5">
         <v>1.7372386300000358</v>
       </c>
       <c r="D66" s="5">
         <v>5.0246661734108189</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>427.02880004999997</v>
       </c>
       <c r="C67" s="5">
         <v>0.93080340999995315</v>
       </c>
       <c r="D67" s="5">
         <v>2.653103829180492</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>428.92812928000001</v>
       </c>
       <c r="C68" s="5">
         <v>1.8993292300000348</v>
       </c>
       <c r="D68" s="5">
         <v>5.4698546720235219</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>428.73063539999998</v>
       </c>
       <c r="C69" s="5">
         <v>-0.19749388000002455</v>
       </c>
       <c r="D69" s="5">
         <v>-0.55112593583194203</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>427.65099019000002</v>
       </c>
       <c r="C70" s="5">
         <v>-1.0796452099999669</v>
       </c>
       <c r="D70" s="5">
         <v>-2.9803793503739628</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>430.55634457000002</v>
       </c>
       <c r="C71" s="5">
         <v>2.9053543800000057</v>
       </c>
       <c r="D71" s="5">
         <v>8.464129716839409</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>430.17349045999998</v>
       </c>
       <c r="C72" s="5">
         <v>-0.38285411000003933</v>
       </c>
       <c r="D72" s="5">
         <v>-1.0618463778480858</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>430.89466593999998</v>
       </c>
       <c r="C73" s="5">
         <v>0.72117547999999942</v>
       </c>
       <c r="D73" s="5">
         <v>2.0304248772018862</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>432.36924348999997</v>
       </c>
       <c r="C74" s="5">
         <v>1.4745775499999922</v>
       </c>
       <c r="D74" s="5">
         <v>4.1847368971624332</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>430.39655176000002</v>
       </c>
       <c r="C75" s="5">
         <v>-1.9726917299999513</v>
       </c>
       <c r="D75" s="5">
         <v>-5.3396984958654521</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>430.50799118999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.1114394299999617</v>
       </c>
       <c r="D76" s="5">
         <v>0.3111500721959537</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>432.24521320999997</v>
       </c>
       <c r="C77" s="5">
         <v>1.7372220199999902</v>
       </c>
       <c r="D77" s="5">
         <v>4.9512708445546894</v>
       </c>
       <c r="E77" s="5">
         <v>1.8579604855485155</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>431.72618518000002</v>
       </c>
       <c r="C78" s="5">
         <v>-0.51902802999995856</v>
       </c>
       <c r="D78" s="5">
         <v>-1.4314483757852492</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>432.87141425999999</v>
       </c>
       <c r="C79" s="5">
         <v>1.1452290799999787</v>
       </c>
       <c r="D79" s="5">
         <v>3.2300647228082235</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>433.73573511000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.8643208500000128</v>
       </c>
       <c r="D80" s="5">
         <v>2.4225472822842375</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>436.15673909999998</v>
       </c>
       <c r="C81" s="5">
         <v>2.4210039899999742</v>
       </c>
       <c r="D81" s="5">
         <v>6.9076022192547715</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>436.80795845</v>
       </c>
       <c r="C82" s="5">
         <v>0.6512193500000194</v>
       </c>
       <c r="D82" s="5">
         <v>1.8064896147582443</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>436.40304609999998</v>
       </c>
       <c r="C83" s="5">
         <v>-0.4049123500000178</v>
       </c>
       <c r="D83" s="5">
         <v>-1.1067224563757527</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>437.44384210999999</v>
       </c>
       <c r="C84" s="5">
         <v>1.0407960100000082</v>
       </c>
       <c r="D84" s="5">
         <v>2.8997710653305253</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>437.75768291000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.31384080000003678</v>
       </c>
       <c r="D85" s="5">
         <v>0.86433630387132698</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>436.19614951</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5615334000000303</v>
       </c>
       <c r="D86" s="5">
         <v>-4.1975518460838028</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>439.48270079000002</v>
       </c>
       <c r="C87" s="5">
         <v>3.2865512800000261</v>
       </c>
       <c r="D87" s="5">
         <v>9.4257385330796861</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>440.95343150999997</v>
       </c>
       <c r="C88" s="5">
         <v>1.4707307199999491</v>
       </c>
       <c r="D88" s="5">
         <v>4.090549834950874</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>439.75751725999999</v>
       </c>
       <c r="C89" s="5">
         <v>-1.1959142499999871</v>
       </c>
       <c r="D89" s="5">
         <v>-3.206421746571575</v>
       </c>
       <c r="E89" s="5">
         <v>1.7379727572252479</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>441.13181452999999</v>
       </c>
       <c r="C90" s="5">
         <v>1.3742972699999996</v>
       </c>
       <c r="D90" s="5">
         <v>3.8152846600397972</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>442.06052625000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.92871172000002389</v>
       </c>
       <c r="D91" s="5">
         <v>2.5558107656773466</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>442.70650596000002</v>
       </c>
       <c r="C92" s="5">
         <v>0.64597971000000598</v>
       </c>
       <c r="D92" s="5">
         <v>1.7677132958548336</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>444.22194852000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.5154425599999968</v>
       </c>
       <c r="D93" s="5">
         <v>4.1859846913743004</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>445.19340439000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.97145586999999978</v>
       </c>
       <c r="D94" s="5">
         <v>2.6560396671255759</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>447.23520324999998</v>
       </c>
       <c r="C95" s="5">
         <v>2.0417988599999717</v>
       </c>
       <c r="D95" s="5">
         <v>5.6445534202999692</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>448.86460634000002</v>
       </c>
       <c r="C96" s="5">
         <v>1.6294030900000394</v>
       </c>
       <c r="D96" s="5">
         <v>4.4606137517421374</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>450.00880384999999</v>
       </c>
       <c r="C97" s="5">
         <v>1.1441975099999695</v>
       </c>
       <c r="D97" s="5">
         <v>3.1021637566647442</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>452.40829048000001</v>
       </c>
       <c r="C98" s="5">
         <v>2.3994866300000126</v>
       </c>
       <c r="D98" s="5">
         <v>6.5895270183465637</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>454.40903011</v>
       </c>
       <c r="C99" s="5">
         <v>2.0007396299999982</v>
       </c>
       <c r="D99" s="5">
         <v>5.4379078214984</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>456.51743682</v>
       </c>
       <c r="C100" s="5">
         <v>2.108406709999997</v>
       </c>
       <c r="D100" s="5">
         <v>5.7121739739547372</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>457.20249833000003</v>
       </c>
       <c r="C101" s="5">
         <v>0.68506151000002546</v>
       </c>
       <c r="D101" s="5">
         <v>1.8156870558806659</v>
       </c>
       <c r="E101" s="5">
         <v>3.9669546023214375</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>459.57174337999999</v>
       </c>
       <c r="C102" s="5">
         <v>2.3692450499999609</v>
       </c>
       <c r="D102" s="5">
         <v>6.3987882708885779</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>460.23138619000002</v>
       </c>
       <c r="C103" s="5">
         <v>0.65964281000003666</v>
       </c>
       <c r="D103" s="5">
         <v>1.7360735207251565</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>461.87956904999999</v>
       </c>
       <c r="C104" s="5">
         <v>1.6481828599999631</v>
       </c>
       <c r="D104" s="5">
         <v>4.3831096003339454</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>465.49920822000001</v>
       </c>
       <c r="C105" s="5">
         <v>3.6196391700000277</v>
       </c>
       <c r="D105" s="5">
         <v>9.8202267847531601</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>467.52364311999997</v>
       </c>
       <c r="C106" s="5">
         <v>2.0244348999999602</v>
       </c>
       <c r="D106" s="5">
         <v>5.3454013472722384</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>467.93789009</v>
       </c>
       <c r="C107" s="5">
         <v>0.41424697000002197</v>
       </c>
       <c r="D107" s="5">
         <v>1.0684507914993313</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>471.10205256</v>
       </c>
       <c r="C108" s="5">
         <v>3.1641624700000079</v>
       </c>
       <c r="D108" s="5">
         <v>8.4229968141697587</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>472.68871845000001</v>
       </c>
       <c r="C109" s="5">
         <v>1.5866658900000061</v>
       </c>
       <c r="D109" s="5">
         <v>4.1172981131567976</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>473.95059769</v>
       </c>
       <c r="C110" s="5">
         <v>1.2618792399999847</v>
       </c>
       <c r="D110" s="5">
         <v>3.2509501183578315</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>474.58393258000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.63333489000001464</v>
       </c>
       <c r="D111" s="5">
-        <v>1.615384658456076</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6153846584560982</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>476.91562338</v>
       </c>
       <c r="C112" s="5">
         <v>2.3316907999999898</v>
       </c>
       <c r="D112" s="5">
         <v>6.0577059096495578</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>479.53507554999999</v>
       </c>
       <c r="C113" s="5">
         <v>2.6194521699999882</v>
       </c>
       <c r="D113" s="5">
         <v>6.7937781985359047</v>
       </c>
       <c r="E113" s="5">
         <v>4.8846139952368972</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>477.81825136999998</v>
       </c>
       <c r="C114" s="5">
         <v>-1.7168241800000033</v>
       </c>
       <c r="D114" s="5">
         <v>-4.2126262561239303</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>479.91196848999999</v>
       </c>
       <c r="C115" s="5">
         <v>2.093717120000008</v>
       </c>
       <c r="D115" s="5">
         <v>5.3867849323040007</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>479.49672035999998</v>
       </c>
       <c r="C116" s="5">
         <v>-0.41524813000000904</v>
       </c>
       <c r="D116" s="5">
         <v>-1.0333837317082817</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>478.82089352999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.67582683000000543</v>
       </c>
       <c r="D117" s="5">
         <v>-1.6782906157686295</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>478.44668008999997</v>
       </c>
       <c r="C118" s="5">
         <v>-0.37421344000000545</v>
       </c>
       <c r="D118" s="5">
         <v>-0.93381663425319283</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>480.74211424999999</v>
       </c>
       <c r="C119" s="5">
         <v>2.2954341600000134</v>
       </c>
       <c r="D119" s="5">
         <v>5.9115892093532185</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>482.99154630999999</v>
       </c>
       <c r="C120" s="5">
         <v>2.2494320600000037</v>
       </c>
       <c r="D120" s="5">
         <v>5.7616759384295113</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>483.65989074999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.66834443999999849</v>
       </c>
       <c r="D121" s="5">
         <v>1.6732082448305929</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>484.22365839999998</v>
       </c>
       <c r="C122" s="5">
         <v>0.56376764999998841</v>
       </c>
       <c r="D122" s="5">
         <v>1.4077562274762645</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>485.33946585000001</v>
       </c>
       <c r="C123" s="5">
         <v>1.1158074500000339</v>
       </c>
       <c r="D123" s="5">
         <v>2.8005028876366911</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>484.73264588000001</v>
       </c>
       <c r="C124" s="5">
         <v>-0.60681997000000365</v>
       </c>
       <c r="D124" s="5">
         <v>-1.4900855157989001</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>486.55848271000002</v>
       </c>
       <c r="C125" s="5">
         <v>1.8258368300000143</v>
       </c>
       <c r="D125" s="5">
         <v>4.6148522214811472</v>
       </c>
       <c r="E125" s="5">
         <v>1.4646284532877196</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>487.27093083</v>
       </c>
       <c r="C126" s="5">
         <v>0.71244811999997637</v>
       </c>
       <c r="D126" s="5">
         <v>1.7713320648848008</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>488.39107455999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.1201437299999952</v>
       </c>
       <c r="D127" s="5">
         <v>2.7937196422199051</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>489.74400433</v>
       </c>
       <c r="C128" s="5">
         <v>1.3529297700000029</v>
       </c>
       <c r="D128" s="5">
         <v>3.3753307383530995</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>489.55022172000002</v>
       </c>
       <c r="C129" s="5">
         <v>-0.1937826099999711</v>
       </c>
       <c r="D129" s="5">
         <v>-0.47378576159226027</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>489.38572058</v>
       </c>
       <c r="C130" s="5">
         <v>-0.16450114000002714</v>
       </c>
       <c r="D130" s="5">
         <v>-0.40248567491862897</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>490.57295893999998</v>
       </c>
       <c r="C131" s="5">
         <v>1.1872383599999807</v>
       </c>
       <c r="D131" s="5">
         <v>2.9503312787515279</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>490.14524739000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.42771154999996952</v>
       </c>
       <c r="D132" s="5">
         <v>-1.0412311064763258</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>491.53125442999999</v>
       </c>
       <c r="C133" s="5">
         <v>1.3860070399999813</v>
       </c>
       <c r="D133" s="5">
         <v>3.4465723590503927</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>490.29851000000002</v>
       </c>
       <c r="C134" s="5">
         <v>-1.2327444299999684</v>
       </c>
       <c r="D134" s="5">
         <v>-2.9683927943817912</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>492.91054058999998</v>
       </c>
       <c r="C135" s="5">
         <v>2.6120305899999607</v>
       </c>
       <c r="D135" s="5">
         <v>6.583599553786712</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>493.79803083000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.88749024000003374</v>
       </c>
       <c r="D136" s="5">
         <v>2.1821367625100452</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>494.95417965000001</v>
       </c>
       <c r="C137" s="5">
         <v>1.1561488199999985</v>
       </c>
       <c r="D137" s="5">
         <v>2.8460715712563367</v>
       </c>
       <c r="E137" s="5">
         <v>1.7255267842085864</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>494.97974518000001</v>
       </c>
       <c r="C138" s="5">
         <v>2.5565529999994396E-2</v>
       </c>
       <c r="D138" s="5">
         <v>6.2000391524952292E-2</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>495.51339299</v>
       </c>
       <c r="C139" s="5">
         <v>0.53364780999999084</v>
       </c>
       <c r="D139" s="5">
         <v>1.3014437044907456</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>495.39386861999998</v>
       </c>
       <c r="C140" s="5">
         <v>-0.11952437000002192</v>
       </c>
       <c r="D140" s="5">
         <v>-0.28907213264802722</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>495.07405494</v>
       </c>
       <c r="C141" s="5">
         <v>-0.31981367999998156</v>
       </c>
       <c r="D141" s="5">
         <v>-0.77194472659311009</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>495.73970738999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.66565244999998185</v>
       </c>
       <c r="D142" s="5">
         <v>1.6254467628809222</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>495.89281349999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.15310611000001018</v>
       </c>
       <c r="D143" s="5">
         <v>0.37124268537738203</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>495.88545886999998</v>
       </c>
       <c r="C144" s="5">
         <v>-7.3546300000089104E-3</v>
       </c>
       <c r="D144" s="5">
         <v>-1.7795854035451697E-2</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>495.51998513000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.36547373999997035</v>
       </c>
       <c r="D145" s="5">
         <v>-0.88083865556791707</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>494.40667595000002</v>
       </c>
       <c r="C146" s="5">
         <v>-1.1133091799999875</v>
       </c>
       <c r="D146" s="5">
         <v>-2.6630313890781299</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>495.03859835999998</v>
       </c>
       <c r="C147" s="5">
         <v>0.63192240999995875</v>
       </c>
       <c r="D147" s="5">
         <v>1.5445997018949553</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>492.17484273999997</v>
       </c>
       <c r="C148" s="5">
         <v>-2.8637556200000063</v>
       </c>
       <c r="D148" s="5">
         <v>-6.7252301888210742</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>487.78421636000002</v>
       </c>
       <c r="C149" s="5">
         <v>-4.3906263799999579</v>
       </c>
       <c r="D149" s="5">
         <v>-10.195109814516201</v>
       </c>
       <c r="E149" s="5">
         <v>-1.4486115250244236</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>491.62527172</v>
       </c>
       <c r="C150" s="5">
         <v>3.8410553599999844</v>
       </c>
       <c r="D150" s="5">
         <v>9.8695821647745152</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>492.24560844000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.62033672000001161</v>
       </c>
       <c r="D151" s="5">
         <v>1.5247222233293334</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>492.18631366</v>
       </c>
       <c r="C152" s="5">
         <v>-5.929478000001609E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-0.14445352708953862</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>491.00073787999997</v>
       </c>
       <c r="C153" s="5">
         <v>-1.185575780000022</v>
       </c>
       <c r="D153" s="5">
         <v>-2.8525643280643886</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>490.95425664999999</v>
       </c>
       <c r="C154" s="5">
         <v>-4.6481229999983498E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.11354044810317765</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>489.40540618</v>
       </c>
       <c r="C155" s="5">
         <v>-1.5488504699999908</v>
       </c>
       <c r="D155" s="5">
         <v>-3.7207292894829602</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>487.72267505999997</v>
       </c>
       <c r="C156" s="5">
         <v>-1.6827311200000281</v>
       </c>
       <c r="D156" s="5">
         <v>-4.0488428691482063</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>486.42859871000002</v>
       </c>
       <c r="C157" s="5">
         <v>-1.2940763499999548</v>
       </c>
       <c r="D157" s="5">
         <v>-3.1379087388335059</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>486.15167609000002</v>
       </c>
       <c r="C158" s="5">
         <v>-0.27692261999999346</v>
       </c>
       <c r="D158" s="5">
         <v>-0.6810220817362489</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>484.61941589999998</v>
       </c>
       <c r="C159" s="5">
         <v>-1.532260190000045</v>
       </c>
       <c r="D159" s="5">
         <v>-3.717298076182074</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>484.41617123999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.20324465999999575</v>
       </c>
       <c r="D160" s="5">
         <v>-0.50210906427337054</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>483.22251159000001</v>
       </c>
       <c r="C161" s="5">
         <v>-1.1936596499999723</v>
       </c>
       <c r="D161" s="5">
         <v>-2.9171970651516221</v>
       </c>
       <c r="E161" s="5">
         <v>-0.93518908915112275</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>481.47787285999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.7446387300000197</v>
       </c>
       <c r="D162" s="5">
         <v>-4.2475051225982945</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>479.13901122999999</v>
       </c>
       <c r="C163" s="5">
         <v>-2.3388616299999967</v>
       </c>
       <c r="D163" s="5">
         <v>-5.6759608952182798</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>477.50598859000002</v>
       </c>
       <c r="C164" s="5">
         <v>-1.6330226399999788</v>
       </c>
       <c r="D164" s="5">
         <v>-4.0140906621483836</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>477.29263897999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.21334961000002295</v>
       </c>
       <c r="D165" s="5">
         <v>-0.53484423642692347</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>474.51149810999999</v>
       </c>
       <c r="C166" s="5">
         <v>-2.7811408700000015</v>
       </c>
       <c r="D166" s="5">
         <v>-6.7724980459561213</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>474.91587267</v>
       </c>
       <c r="C167" s="5">
         <v>0.40437456000000793</v>
       </c>
       <c r="D167" s="5">
         <v>1.0274362930834391</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>474.67498898999997</v>
       </c>
       <c r="C168" s="5">
         <v>-0.24088368000002447</v>
       </c>
       <c r="D168" s="5">
         <v>-0.60696095920290682</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>474.61343970000001</v>
       </c>
       <c r="C169" s="5">
         <v>-6.1549289999959456E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-0.15548848957587236</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>475.1169769</v>
       </c>
       <c r="C170" s="5">
         <v>0.50353719999998248</v>
       </c>
       <c r="D170" s="5">
         <v>1.2805853438996539</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>474.62259030000001</v>
       </c>
       <c r="C171" s="5">
         <v>-0.49438659999998436</v>
       </c>
       <c r="D171" s="5">
         <v>-1.2415476790499147</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>474.38410505000002</v>
       </c>
       <c r="C172" s="5">
         <v>-0.23848524999999654</v>
       </c>
       <c r="D172" s="5">
         <v>-0.60130456171706426</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>474.47334877999998</v>
       </c>
       <c r="C173" s="5">
         <v>8.9243729999964216E-2</v>
       </c>
       <c r="D173" s="5">
         <v>0.22598428550533178</v>
       </c>
       <c r="E173" s="5">
         <v>-1.8105867587194346</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>474.89065486999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.41730609000001095</v>
       </c>
       <c r="D174" s="5">
         <v>1.0605375435676301</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>475.71768902999997</v>
       </c>
       <c r="C175" s="5">
         <v>0.82703415999998242</v>
       </c>
       <c r="D175" s="5">
         <v>2.1099644064405565</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>476.05096693000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.33327790000004143</v>
       </c>
       <c r="D176" s="5">
         <v>0.84394192493399967</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>479.55986246999998</v>
       </c>
       <c r="C177" s="5">
         <v>3.5088955399999691</v>
       </c>
       <c r="D177" s="5">
         <v>9.2125391472569049</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>478.22808092999998</v>
       </c>
       <c r="C178" s="5">
         <v>-1.3317815400000086</v>
       </c>
       <c r="D178" s="5">
         <v>-3.2820771014479222</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>477.91674447000003</v>
       </c>
       <c r="C179" s="5">
         <v>-0.31133645999994997</v>
       </c>
       <c r="D179" s="5">
         <v>-0.77843383618377837</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>478.68762615999998</v>
       </c>
       <c r="C180" s="5">
         <v>0.77088168999995332</v>
       </c>
       <c r="D180" s="5">
         <v>1.9528694012093561</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>479.29526468</v>
       </c>
       <c r="C181" s="5">
         <v>0.60763852000002316</v>
       </c>
       <c r="D181" s="5">
         <v>1.533941013909268</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>478.05353961999998</v>
       </c>
       <c r="C182" s="5">
         <v>-1.2417250600000216</v>
       </c>
       <c r="D182" s="5">
         <v>-3.0649589773776298</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>479.61746187</v>
       </c>
       <c r="C183" s="5">
         <v>1.5639222500000187</v>
       </c>
       <c r="D183" s="5">
         <v>3.9971360945281198</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>480.41969315</v>
       </c>
       <c r="C184" s="5">
         <v>0.80223128000000088</v>
       </c>
       <c r="D184" s="5">
         <v>2.0257463331880832</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>481.69964743999998</v>
       </c>
       <c r="C185" s="5">
         <v>1.2799542899999778</v>
       </c>
       <c r="D185" s="5">
         <v>3.2443568890450969</v>
       </c>
       <c r="E185" s="5">
         <v>1.5230146600606176</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>482.21376465999998</v>
       </c>
       <c r="C186" s="5">
         <v>0.51411722000000282</v>
       </c>
       <c r="D186" s="5">
         <v>1.2883030140648399</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>482.38098101999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.16721635999999762</v>
       </c>
       <c r="D187" s="5">
         <v>0.41691629820674869</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>481.76151994999998</v>
       </c>
       <c r="C188" s="5">
         <v>-0.61946106999999984</v>
       </c>
       <c r="D188" s="5">
         <v>-1.5301710692128823</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>486.58153706000002</v>
       </c>
       <c r="C189" s="5">
         <v>4.8200171100000375</v>
       </c>
       <c r="D189" s="5">
         <v>12.689178037649862</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>487.34095610000003</v>
       </c>
       <c r="C190" s="5">
         <v>0.75941904000001159</v>
       </c>
       <c r="D190" s="5">
         <v>1.8890282929613589</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>488.06375922000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.72280311999998048</v>
       </c>
       <c r="D191" s="5">
         <v>1.7943787216704754</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>490.12881308999999</v>
       </c>
       <c r="C192" s="5">
         <v>2.0650538699999856</v>
       </c>
       <c r="D192" s="5">
         <v>5.1971757498794569</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>491.57840963000001</v>
       </c>
       <c r="C193" s="5">
         <v>1.4495965400000159</v>
       </c>
       <c r="D193" s="5">
         <v>3.6074044592969257</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>492.36448861000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.78607898000001342</v>
       </c>
       <c r="D194" s="5">
         <v>1.9358772080264153</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>493.50489142999999</v>
       </c>
       <c r="C195" s="5">
         <v>1.140402819999963</v>
       </c>
       <c r="D195" s="5">
         <v>2.81509284229986</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>497.50811639</v>
       </c>
       <c r="C196" s="5">
         <v>4.0032249600000114</v>
       </c>
       <c r="D196" s="5">
         <v>10.180440424646608</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>500.73612890999999</v>
       </c>
       <c r="C197" s="5">
         <v>3.2280125199999929</v>
       </c>
       <c r="D197" s="5">
         <v>8.0699841421868044</v>
       </c>
       <c r="E197" s="5">
         <v>3.9519400878056832</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>499.68625744000002</v>
       </c>
       <c r="C198" s="5">
         <v>-1.0498714699999709</v>
       </c>
       <c r="D198" s="5">
         <v>-2.4871757813820339</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>501.06836066</v>
       </c>
       <c r="C199" s="5">
         <v>1.3821032199999763</v>
       </c>
       <c r="D199" s="5">
         <v>3.3700917505213868</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>502.79201677999998</v>
       </c>
       <c r="C200" s="5">
         <v>1.7236561199999869</v>
       </c>
       <c r="D200" s="5">
         <v>4.2069569411788965</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>503.61637682999998</v>
       </c>
       <c r="C201" s="5">
         <v>0.82436004999999568</v>
       </c>
       <c r="D201" s="5">
         <v>1.9853169190991782</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>503.82923949000002</v>
       </c>
       <c r="C202" s="5">
         <v>0.21286266000004161</v>
       </c>
       <c r="D202" s="5">
         <v>0.5083826601029795</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>504.65201731000002</v>
       </c>
       <c r="C203" s="5">
         <v>0.82277781999999888</v>
       </c>
       <c r="D203" s="5">
         <v>1.9773561305843401</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>505.38631328999998</v>
       </c>
       <c r="C204" s="5">
         <v>0.73429597999995622</v>
       </c>
       <c r="D204" s="5">
         <v>1.7601063034169862</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>507.03288884</v>
       </c>
       <c r="C205" s="5">
         <v>1.6465755500000228</v>
       </c>
       <c r="D205" s="5">
         <v>3.9804888384738168</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>509.02925928000002</v>
       </c>
       <c r="C206" s="5">
         <v>1.9963704400000211</v>
       </c>
       <c r="D206" s="5">
         <v>4.8285039380025152</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>509.92278343999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.89352415999996992</v>
       </c>
       <c r="D207" s="5">
         <v>2.126874894279962</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>510.70286891000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.78008547000001727</v>
       </c>
       <c r="D208" s="5">
         <v>1.8512983287434226</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>512.55328962999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.8504207199999883</v>
       </c>
       <c r="D209" s="5">
         <v>4.4356399025935467</v>
       </c>
       <c r="E209" s="5">
         <v>2.3599576778539078</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>515.17510304999996</v>
       </c>
       <c r="C210" s="5">
         <v>2.6218134199999668</v>
       </c>
       <c r="D210" s="5">
         <v>6.3139115122549772</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>516.55541095000001</v>
       </c>
       <c r="C211" s="5">
         <v>1.380307900000048</v>
       </c>
       <c r="D211" s="5">
         <v>3.2629629766485868</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>519.07215183999995</v>
       </c>
       <c r="C212" s="5">
         <v>2.5167408899999373</v>
       </c>
       <c r="D212" s="5">
         <v>6.005835630609635</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>520.73926255000003</v>
       </c>
       <c r="C213" s="5">
         <v>1.6671107100000881</v>
       </c>
       <c r="D213" s="5">
         <v>3.922869234905213</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>523.10890446999997</v>
       </c>
       <c r="C214" s="5">
         <v>2.3696419199999355</v>
       </c>
       <c r="D214" s="5">
         <v>5.5994042906132302</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>526.02315653000005</v>
       </c>
       <c r="C215" s="5">
         <v>2.9142520600000807</v>
       </c>
       <c r="D215" s="5">
         <v>6.8939199415370522</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>527.43135691999998</v>
       </c>
       <c r="C216" s="5">
         <v>1.4082003899999336</v>
       </c>
       <c r="D216" s="5">
         <v>3.2602078945861646</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>528.46895518999997</v>
       </c>
       <c r="C217" s="5">
         <v>1.0375982699999895</v>
       </c>
       <c r="D217" s="5">
         <v>2.3864314859964209</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>530.66202082999996</v>
       </c>
       <c r="C218" s="5">
         <v>2.1930656399999862</v>
       </c>
       <c r="D218" s="5">
         <v>5.0950643256846728</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>532.15006217999996</v>
       </c>
       <c r="C219" s="5">
         <v>1.4880413500000031</v>
       </c>
       <c r="D219" s="5">
         <v>3.4173317217781385</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>533.86366616999999</v>
       </c>
       <c r="C220" s="5">
         <v>1.7136039900000242</v>
       </c>
       <c r="D220" s="5">
         <v>3.9333600255248236</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>534.43785720999995</v>
       </c>
       <c r="C221" s="5">
         <v>0.57419103999995968</v>
       </c>
       <c r="D221" s="5">
         <v>1.2983086638674646</v>
       </c>
       <c r="E221" s="5">
         <v>4.2697155637802853</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>535.83050031000005</v>
       </c>
       <c r="C222" s="5">
         <v>1.3926431000001003</v>
       </c>
       <c r="D222" s="5">
         <v>3.1721782302817525</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>538.47631466999997</v>
       </c>
       <c r="C223" s="5">
         <v>2.6458143599999175</v>
       </c>
       <c r="D223" s="5">
         <v>6.0889362130141622</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>538.53004601999999</v>
       </c>
       <c r="C224" s="5">
         <v>5.3731350000020939E-2</v>
       </c>
       <c r="D224" s="5">
         <v>0.11980660267851828</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>538.58599688000004</v>
       </c>
       <c r="C225" s="5">
         <v>5.5950860000052671E-2</v>
       </c>
       <c r="D225" s="5">
         <v>0.12474589277882142</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>539.02062374000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.4346268599999803</v>
       </c>
       <c r="D226" s="5">
         <v>0.97268276296815781</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>540.06245927999998</v>
       </c>
       <c r="C227" s="5">
         <v>1.0418355399999655</v>
       </c>
       <c r="D227" s="5">
         <v>2.3442127389263989</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>541.52181424000003</v>
       </c>
       <c r="C228" s="5">
         <v>1.4593549600000415</v>
       </c>
       <c r="D228" s="5">
         <v>3.2912650159601098</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>542.75296691999995</v>
       </c>
       <c r="C229" s="5">
         <v>1.2311526799999228</v>
       </c>
       <c r="D229" s="5">
         <v>2.7625803920667824</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>538.05960001000005</v>
       </c>
       <c r="C230" s="5">
         <v>-4.6933669099998951</v>
       </c>
       <c r="D230" s="5">
         <v>-9.8972306867737618</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>537.71165730999996</v>
       </c>
       <c r="C231" s="5">
         <v>-0.34794270000008964</v>
       </c>
       <c r="D231" s="5">
         <v>-0.77324041350815831</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>539.32626459000005</v>
       </c>
       <c r="C232" s="5">
         <v>1.6146072800000866</v>
       </c>
       <c r="D232" s="5">
         <v>3.6633938692126167</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>538.84948326999995</v>
       </c>
       <c r="C233" s="5">
         <v>-0.4767813200001001</v>
       </c>
       <c r="D233" s="5">
         <v>-1.0556948010331246</v>
       </c>
       <c r="E233" s="5">
         <v>0.82547035178806016</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>535.64908832000003</v>
       </c>
       <c r="C234" s="5">
         <v>-3.200394949999918</v>
       </c>
       <c r="D234" s="5">
         <v>-6.8989043001723482</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>534.05214939999996</v>
       </c>
       <c r="C235" s="5">
         <v>-1.5969389200000705</v>
       </c>
       <c r="D235" s="5">
         <v>-3.5194952597598528</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>531.42776907999996</v>
       </c>
       <c r="C236" s="5">
         <v>-2.6243803200000002</v>
       </c>
       <c r="D236" s="5">
         <v>-5.7401113643269941</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>528.78276177999999</v>
       </c>
       <c r="C237" s="5">
         <v>-2.6450072999999747</v>
       </c>
       <c r="D237" s="5">
         <v>-5.8117917382578881</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>526.97010856999998</v>
       </c>
       <c r="C238" s="5">
         <v>-1.8126532100000077</v>
       </c>
       <c r="D238" s="5">
         <v>-4.0368908085742117</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>524.67387393000001</v>
       </c>
       <c r="C239" s="5">
         <v>-2.296234639999966</v>
       </c>
       <c r="D239" s="5">
         <v>-5.1054013986647</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>522.25190553000004</v>
       </c>
       <c r="C240" s="5">
         <v>-2.4219683999999688</v>
       </c>
       <c r="D240" s="5">
         <v>-5.4008727074254415</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>521.63252604000002</v>
       </c>
       <c r="C241" s="5">
         <v>-0.61937949000002845</v>
       </c>
       <c r="D241" s="5">
         <v>-1.4139275099307236</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>522.40899285</v>
       </c>
       <c r="C242" s="5">
         <v>0.77646680999998807</v>
       </c>
       <c r="D242" s="5">
         <v>1.8009352454547933</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>519.94086976999995</v>
       </c>
       <c r="C243" s="5">
         <v>-2.4681230800000549</v>
       </c>
       <c r="D243" s="5">
         <v>-5.5243815039507265</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>516.79763255</v>
       </c>
       <c r="C244" s="5">
         <v>-3.1432372199999463</v>
       </c>
       <c r="D244" s="5">
         <v>-7.0180371786286555</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>517.31638797999994</v>
       </c>
       <c r="C245" s="5">
         <v>0.51875542999994195</v>
       </c>
       <c r="D245" s="5">
         <v>1.2112183920599984</v>
       </c>
       <c r="E245" s="5">
         <v>-3.9961243275815628</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>518.92631347999998</v>
       </c>
       <c r="C246" s="5">
         <v>1.6099255000000312</v>
       </c>
       <c r="D246" s="5">
         <v>3.799074272051528</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>519.1215267</v>
       </c>
       <c r="C247" s="5">
         <v>0.19521322000002783</v>
       </c>
       <c r="D247" s="5">
         <v>0.45235931955021069</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>520.31851377999999</v>
       </c>
       <c r="C248" s="5">
         <v>1.1969870799999853</v>
       </c>
       <c r="D248" s="5">
         <v>2.8023135085813333</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>521.27111151999998</v>
       </c>
       <c r="C249" s="5">
         <v>0.95259773999998743</v>
       </c>
       <c r="D249" s="5">
         <v>2.2192143476751358</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>521.70564476000004</v>
       </c>
       <c r="C250" s="5">
         <v>0.43453324000006432</v>
       </c>
       <c r="D250" s="5">
         <v>1.0049228482662764</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>522.69069901</v>
       </c>
       <c r="C251" s="5">
         <v>0.98505424999996194</v>
       </c>
       <c r="D251" s="5">
         <v>2.2894484405497018</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>523.75480818000005</v>
       </c>
       <c r="C252" s="5">
         <v>1.0641091700000516</v>
       </c>
       <c r="D252" s="5">
         <v>2.470536314154459</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>524.70251288999998</v>
       </c>
       <c r="C253" s="5">
         <v>0.9477047099999254</v>
       </c>
       <c r="D253" s="5">
         <v>2.1930719779676311</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>525.86164911000003</v>
       </c>
       <c r="C254" s="5">
         <v>1.1591362200000503</v>
       </c>
       <c r="D254" s="5">
         <v>2.6834044225986009</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>527.26354745000003</v>
       </c>
       <c r="C255" s="5">
         <v>1.4018983400000025</v>
       </c>
       <c r="D255" s="5">
         <v>3.2464145447887116</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>527.44635042000004</v>
       </c>
       <c r="C256" s="5">
         <v>0.18280297000001156</v>
       </c>
       <c r="D256" s="5">
         <v>0.41683583828460158</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>529.61262971999997</v>
       </c>
       <c r="C257" s="5">
         <v>2.1662792999999283</v>
       </c>
       <c r="D257" s="5">
         <v>5.0413993735064278</v>
       </c>
       <c r="E257" s="5">
         <v>2.3769287085634305</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>530.90401854000004</v>
       </c>
       <c r="C258" s="5">
         <v>1.2913888200000656</v>
       </c>
       <c r="D258" s="5">
         <v>2.965599635604943</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>531.15743513999996</v>
       </c>
       <c r="C259" s="5">
         <v>0.25341659999992316</v>
       </c>
       <c r="D259" s="5">
         <v>0.5743025851204786</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>533.87417504999996</v>
       </c>
       <c r="C260" s="5">
         <v>2.7167399100000011</v>
       </c>
       <c r="D260" s="5">
         <v>6.3133440572757493</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>538.04097557</v>
       </c>
       <c r="C261" s="5">
         <v>4.166800520000038</v>
       </c>
       <c r="D261" s="5">
         <v>9.7784911783079576</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>537.85564292000004</v>
       </c>
       <c r="C262" s="5">
         <v>-0.18533264999996391</v>
       </c>
       <c r="D262" s="5">
         <v>-0.41256769226269974</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>539.12430373999996</v>
       </c>
       <c r="C263" s="5">
         <v>1.2686608199999228</v>
       </c>
       <c r="D263" s="5">
         <v>2.8674965378522321</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>540.19105053999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.0667468000000326</v>
       </c>
       <c r="D264" s="5">
         <v>2.4004098803888985</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>541.87588973000004</v>
       </c>
       <c r="C265" s="5">
         <v>1.6848391900000479</v>
       </c>
       <c r="D265" s="5">
         <v>3.807639714478972</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>543.06360314000005</v>
       </c>
       <c r="C266" s="5">
         <v>1.1877134100000148</v>
       </c>
       <c r="D266" s="5">
         <v>2.6621667892877898</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>544.38279422999994</v>
       </c>
       <c r="C267" s="5">
         <v>1.3191910899998902</v>
       </c>
       <c r="D267" s="5">
         <v>2.9542606250234416</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>546.53466383</v>
       </c>
       <c r="C268" s="5">
         <v>2.1518696000000546</v>
       </c>
       <c r="D268" s="5">
         <v>4.8479300865184705</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>549.16089126999998</v>
       </c>
       <c r="C269" s="5">
         <v>2.6262274399999797</v>
       </c>
       <c r="D269" s="5">
         <v>5.9211453311309059</v>
       </c>
       <c r="E269" s="5">
         <v>3.6910489767464361</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>549.22092524000004</v>
       </c>
       <c r="C270" s="5">
         <v>6.0033970000063164E-2</v>
       </c>
       <c r="D270" s="5">
         <v>0.13126225109643119</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>549.78373222000005</v>
       </c>
       <c r="C271" s="5">
         <v>0.56280698000000484</v>
       </c>
       <c r="D271" s="5">
         <v>1.2366386436865495</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>551.98188109</v>
       </c>
       <c r="C272" s="5">
         <v>2.1981488699999545</v>
       </c>
       <c r="D272" s="5">
         <v>4.9047719123112232</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>553.57316133999996</v>
       </c>
       <c r="C273" s="5">
         <v>1.5912802499999543</v>
       </c>
       <c r="D273" s="5">
         <v>3.5148003624640101</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>555.44622354000001</v>
       </c>
       <c r="C274" s="5">
         <v>1.8730622000000494</v>
       </c>
       <c r="D274" s="5">
         <v>4.1367226192927875</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>557.03064316999996</v>
       </c>
       <c r="C275" s="5">
         <v>1.5844196299999567</v>
       </c>
       <c r="D275" s="5">
         <v>3.4772371866061969</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>558.25504135000006</v>
       </c>
       <c r="C276" s="5">
         <v>1.2243981800000938</v>
       </c>
       <c r="D276" s="5">
         <v>2.6698196526659945</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>559.77693250000004</v>
       </c>
       <c r="C277" s="5">
         <v>1.5218911499999876</v>
       </c>
       <c r="D277" s="5">
         <v>3.3208882092649938</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>561.15027899999995</v>
       </c>
       <c r="C278" s="5">
         <v>1.3733464999999114</v>
       </c>
       <c r="D278" s="5">
         <v>2.9841106954078267</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>562.86771992000001</v>
       </c>
       <c r="C279" s="5">
         <v>1.7174409200000582</v>
       </c>
       <c r="D279" s="5">
         <v>3.7351445373813297</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>567.04500707</v>
       </c>
       <c r="C280" s="5">
         <v>4.1772871499999837</v>
       </c>
       <c r="D280" s="5">
         <v>9.2783815887506051</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>565.35433207999995</v>
       </c>
       <c r="C281" s="5">
         <v>-1.6906749900000477</v>
       </c>
       <c r="D281" s="5">
         <v>-3.5197715797441242</v>
       </c>
       <c r="E281" s="5">
         <v>2.9487607488855705</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>566.87535487000002</v>
       </c>
       <c r="C282" s="5">
         <v>1.5210227900000746</v>
       </c>
       <c r="D282" s="5">
         <v>3.2766692708432021</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>568.63059233000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.7552374599999894</v>
       </c>
       <c r="D283" s="5">
         <v>3.7795389628372256</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>570.07753291999995</v>
       </c>
       <c r="C284" s="5">
         <v>1.4469405899999401</v>
       </c>
       <c r="D284" s="5">
         <v>3.0966264013374101</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>572.08323264000001</v>
       </c>
       <c r="C285" s="5">
         <v>2.0056997200000524</v>
       </c>
       <c r="D285" s="5">
         <v>4.3046145291151916</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>573.18766079</v>
       </c>
       <c r="C286" s="5">
         <v>1.1044281499999897</v>
       </c>
       <c r="D286" s="5">
         <v>2.3414020512427358</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>574.92421798999999</v>
       </c>
       <c r="C287" s="5">
         <v>1.7365571999999929</v>
       </c>
       <c r="D287" s="5">
         <v>3.6967741956448696</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>576.9709977</v>
       </c>
       <c r="C288" s="5">
         <v>2.0467797100000098</v>
       </c>
       <c r="D288" s="5">
         <v>4.3567537761446395</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>578.86777708</v>
       </c>
       <c r="C289" s="5">
         <v>1.8967793799999981</v>
       </c>
       <c r="D289" s="5">
         <v>4.0170904609487579</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>579.92669409999996</v>
       </c>
       <c r="C290" s="5">
         <v>1.0589170199999671</v>
       </c>
       <c r="D290" s="5">
         <v>2.2173687846224865</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>579.88847850000002</v>
       </c>
       <c r="C291" s="5">
         <v>-3.8215599999944061E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-7.9048099192668975E-2</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>581.92794586000002</v>
       </c>
       <c r="C292" s="5">
         <v>2.0394673600000033</v>
       </c>
       <c r="D292" s="5">
         <v>4.3030010840707344</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>582.87497378</v>
       </c>
       <c r="C293" s="5">
         <v>0.94702791999998226</v>
       </c>
       <c r="D293" s="5">
         <v>1.9704514133551676</v>
       </c>
       <c r="E293" s="5">
         <v>3.099055000700135</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>586.55844761000003</v>
       </c>
       <c r="C294" s="5">
         <v>3.6834738300000254</v>
       </c>
       <c r="D294" s="5">
         <v>7.8526000776254046</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>587.13749848999998</v>
       </c>
       <c r="C295" s="5">
         <v>0.5790508799999543</v>
       </c>
       <c r="D295" s="5">
         <v>1.1910941213735704</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>588.13788711999996</v>
       </c>
       <c r="C296" s="5">
         <v>1.0003886299999749</v>
       </c>
       <c r="D296" s="5">
         <v>2.0638780771182974</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>589.35646722000001</v>
       </c>
       <c r="C297" s="5">
         <v>1.2185801000000538</v>
       </c>
       <c r="D297" s="5">
         <v>2.5148447931484519</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>590.73828579999997</v>
       </c>
       <c r="C298" s="5">
         <v>1.3818185799999583</v>
       </c>
       <c r="D298" s="5">
         <v>2.8501142459673279</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>592.73362459999998</v>
       </c>
       <c r="C299" s="5">
         <v>1.9953388000000132</v>
       </c>
       <c r="D299" s="5">
         <v>4.1293971317284628</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>594.79386910000005</v>
       </c>
       <c r="C300" s="5">
         <v>2.0602445000000671</v>
       </c>
       <c r="D300" s="5">
         <v>4.2516710104404609</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>597.34538710000004</v>
       </c>
       <c r="C301" s="5">
         <v>2.5515179999999873</v>
       </c>
       <c r="D301" s="5">
         <v>5.2709085714641057</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>598.65141165</v>
       </c>
       <c r="C302" s="5">
         <v>1.306024549999961</v>
       </c>
       <c r="D302" s="5">
         <v>2.6554378831486591</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>600.50772578999999</v>
       </c>
       <c r="C303" s="5">
         <v>1.8563141399999949</v>
       </c>
       <c r="D303" s="5">
         <v>3.7851121057332016</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>601.65771675999997</v>
       </c>
       <c r="C304" s="5">
         <v>1.1499909699999762</v>
       </c>
       <c r="D304" s="5">
         <v>2.3223969652752974</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>604.59368015999996</v>
       </c>
       <c r="C305" s="5">
         <v>2.9359633999999915</v>
       </c>
       <c r="D305" s="5">
         <v>6.0154943752228185</v>
       </c>
       <c r="E305" s="5">
         <v>3.7261346527115435</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>605.14306566000005</v>
       </c>
       <c r="C306" s="5">
         <v>0.5493855000000849</v>
       </c>
       <c r="D306" s="5">
         <v>1.0958888010945245</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>606.25087331999998</v>
       </c>
       <c r="C307" s="5">
         <v>1.1078076599999349</v>
       </c>
       <c r="D307" s="5">
         <v>2.219039044304183</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>606.79057490000002</v>
       </c>
       <c r="C308" s="5">
         <v>0.53970158000004176</v>
       </c>
       <c r="D308" s="5">
         <v>1.0735198462640483</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>608.12039706999997</v>
       </c>
       <c r="C309" s="5">
         <v>1.3298221699999431</v>
       </c>
       <c r="D309" s="5">
         <v>2.6618126329267078</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>609.96801205999998</v>
       </c>
       <c r="C310" s="5">
         <v>1.8476149900000109</v>
       </c>
       <c r="D310" s="5">
         <v>3.7074317193598993</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>609.85529571999996</v>
       </c>
       <c r="C311" s="5">
         <v>-0.11271634000001995</v>
       </c>
       <c r="D311" s="5">
         <v>-0.22152345551983421</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>610.38036709000005</v>
       </c>
       <c r="C312" s="5">
         <v>0.52507137000009152</v>
       </c>
       <c r="D312" s="5">
         <v>1.0380788997086166</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>610.62184771</v>
       </c>
       <c r="C313" s="5">
         <v>0.24148061999994752</v>
       </c>
       <c r="D313" s="5">
         <v>0.47578219269281963</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>611.93668681999998</v>
       </c>
       <c r="C314" s="5">
         <v>1.3148391099999799</v>
       </c>
       <c r="D314" s="5">
         <v>2.6147569586127517</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>611.49353011999995</v>
       </c>
       <c r="C315" s="5">
         <v>-0.44315670000003138</v>
       </c>
       <c r="D315" s="5">
         <v>-0.86557160034184122</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>609.06417006000004</v>
       </c>
       <c r="C316" s="5">
         <v>-2.4293600599999081</v>
       </c>
       <c r="D316" s="5">
         <v>-4.6645933644285709</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>609.10780308000005</v>
       </c>
       <c r="C317" s="5">
         <v>4.3633020000015676E-2</v>
       </c>
       <c r="D317" s="5">
         <v>8.600121642665659E-2</v>
       </c>
       <c r="E317" s="5">
         <v>0.74663746382619411</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>609.62771491000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.51991182999995544</v>
       </c>
       <c r="D318" s="5">
         <v>1.0290977614905605</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>610.20408668000005</v>
       </c>
       <c r="C319" s="5">
         <v>0.57637177000003703</v>
       </c>
       <c r="D319" s="5">
         <v>1.140456713946203</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>610.17082801000004</v>
       </c>
       <c r="C320" s="5">
         <v>-3.3258670000009261E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-6.5385406267226553E-2</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>610.03352824000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.13729977000002691</v>
       </c>
       <c r="D321" s="5">
         <v>-0.26968835991679763</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>608.41717845000005</v>
       </c>
       <c r="C322" s="5">
         <v>-1.6163497899999584</v>
       </c>
       <c r="D322" s="5">
         <v>-3.1336017519289161</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>608.84492280999996</v>
       </c>
       <c r="C323" s="5">
         <v>0.42774435999990601</v>
       </c>
       <c r="D323" s="5">
         <v>0.84692326720905431</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>610.16984993000005</v>
       </c>
       <c r="C324" s="5">
         <v>1.3249271200000976</v>
       </c>
       <c r="D324" s="5">
         <v>2.642841265743856</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>609.57838234999997</v>
       </c>
       <c r="C325" s="5">
         <v>-0.59146758000008504</v>
       </c>
       <c r="D325" s="5">
         <v>-1.1570372771561588</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>609.38131972999997</v>
       </c>
       <c r="C326" s="5">
         <v>-0.19706261999999697</v>
       </c>
       <c r="D326" s="5">
         <v>-0.38724329033303917</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>610.38999433000004</v>
       </c>
       <c r="C327" s="5">
         <v>1.008674600000063</v>
       </c>
       <c r="D327" s="5">
         <v>2.0044754930806041</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>609.81223482999997</v>
       </c>
       <c r="C328" s="5">
         <v>-0.57775950000007015</v>
       </c>
       <c r="D328" s="5">
         <v>-1.1299552841972149</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>610.67850053999996</v>
       </c>
       <c r="C329" s="5">
         <v>0.86626570999999331</v>
       </c>
       <c r="D329" s="5">
         <v>1.7180357021230774</v>
       </c>
       <c r="E329" s="5">
         <v>0.25786855004279463</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>611.62521523999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.94671470000002955</v>
       </c>
       <c r="D330" s="5">
         <v>1.8762645635456821</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>611.60682684000005</v>
       </c>
       <c r="C331" s="5">
         <v>-1.8388399999935245E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-3.6071814971427862E-2</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>612.50621377000004</v>
       </c>
       <c r="C332" s="5">
         <v>0.89938692999999148</v>
       </c>
       <c r="D332" s="5">
         <v>1.7789798985232919</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>613.80072373999997</v>
       </c>
       <c r="C333" s="5">
         <v>1.2945099699999219</v>
       </c>
       <c r="D333" s="5">
         <v>2.5658461710454938</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>615.19201669999995</v>
       </c>
       <c r="C334" s="5">
         <v>1.391292959999987</v>
       </c>
       <c r="D334" s="5">
         <v>2.7541895366778757</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>616.34197959999995</v>
       </c>
       <c r="C335" s="5">
         <v>1.1499628999999914</v>
       </c>
       <c r="D335" s="5">
         <v>2.2663356363123555</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>615.04196684999999</v>
       </c>
       <c r="C336" s="5">
         <v>-1.3000127499999508</v>
       </c>
       <c r="D336" s="5">
         <v>-2.501929996192287</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>615.91802447999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.87605762999999115</v>
       </c>
       <c r="D337" s="5">
         <v>1.7227184778329185</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>612.43001578999997</v>
       </c>
       <c r="C338" s="5">
         <v>-3.4880086900000151</v>
       </c>
       <c r="D338" s="5">
         <v>-6.5880046332689179</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>617.20584155999995</v>
       </c>
       <c r="C339" s="5">
         <v>4.7758257699999831</v>
       </c>
       <c r="D339" s="5">
         <v>9.7697615271096883</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>618.44040137000002</v>
       </c>
       <c r="C340" s="5">
         <v>1.2345598100000643</v>
       </c>
       <c r="D340" s="5">
         <v>2.42687118965772</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>618.51196125000001</v>
       </c>
       <c r="C341" s="5">
         <v>7.1559879999995246E-2</v>
       </c>
       <c r="D341" s="5">
         <v>0.13894067444446545</v>
       </c>
       <c r="E341" s="5">
         <v>1.2827470924673401</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>618.90906098000005</v>
       </c>
       <c r="C342" s="5">
         <v>0.39709973000003629</v>
       </c>
       <c r="D342" s="5">
         <v>0.77315551991992137</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>621.10226028</v>
       </c>
       <c r="C343" s="5">
         <v>2.1931992999999466</v>
       </c>
       <c r="D343" s="5">
         <v>4.3362504852248573</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>622.99316087</v>
       </c>
       <c r="C344" s="5">
         <v>1.8909005900000011</v>
       </c>
       <c r="D344" s="5">
         <v>3.7151099893600659</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>623.95765180000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.96449093000001085</v>
       </c>
       <c r="D345" s="5">
         <v>1.8736885590974195</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>625.48542387999998</v>
       </c>
       <c r="C346" s="5">
         <v>1.527772079999977</v>
       </c>
       <c r="D346" s="5">
         <v>2.9781159843173199</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>625.73523473</v>
       </c>
       <c r="C347" s="5">
         <v>0.24981085000001713</v>
       </c>
       <c r="D347" s="5">
         <v>0.48031876713803268</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>625.75313429000005</v>
       </c>
       <c r="C348" s="5">
         <v>1.7899560000046222E-2</v>
       </c>
       <c r="D348" s="5">
         <v>3.4332175204254689E-2</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>626.40927558999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.65614129999994475</v>
       </c>
       <c r="D349" s="5">
         <v>1.2655570696232132</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>627.36805698000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.95878139000001283</v>
       </c>
       <c r="D350" s="5">
         <v>1.8522599588504773</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>627.59042167999996</v>
       </c>
       <c r="C351" s="5">
         <v>0.22236469999995734</v>
       </c>
       <c r="D351" s="5">
         <v>0.42615882587502263</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>629.06794626999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.47752459000003</v>
       </c>
       <c r="D352" s="5">
         <v>2.8620079748315153</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>628.27782954999998</v>
       </c>
       <c r="C353" s="5">
         <v>-0.79011672000001454</v>
       </c>
       <c r="D353" s="5">
         <v>-1.4968456136513764</v>
       </c>
       <c r="E353" s="5">
         <v>1.5789295780575197</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>630.24739423000005</v>
       </c>
       <c r="C354" s="5">
         <v>1.9695646800000759</v>
       </c>
       <c r="D354" s="5">
         <v>3.8273783066692602</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>629.56533532000003</v>
       </c>
       <c r="C355" s="5">
         <v>-0.68205891000002339</v>
       </c>
       <c r="D355" s="5">
         <v>-1.2909479263999879</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>628.78214243000002</v>
       </c>
       <c r="C356" s="5">
         <v>-0.78319289000000936</v>
       </c>
       <c r="D356" s="5">
         <v>-1.4826540913539854</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>627.90264702000002</v>
       </c>
       <c r="C357" s="5">
         <v>-0.87949541000000409</v>
       </c>
       <c r="D357" s="5">
         <v>-1.6656215266707464</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>628.03306904999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.13042202999997698</v>
       </c>
       <c r="D358" s="5">
         <v>0.24953765498019198</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>629.53034972</v>
       </c>
       <c r="C359" s="5">
         <v>1.4972806700000092</v>
       </c>
       <c r="D359" s="5">
         <v>2.8987082455810942</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>630.74827343000004</v>
       </c>
       <c r="C360" s="5">
         <v>1.2179237100000364</v>
       </c>
       <c r="D360" s="5">
         <v>2.3464484357220039</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>631.44851697000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.70024353999997402</v>
       </c>
       <c r="D361" s="5">
         <v>1.3403795618941894</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>631.24739192000004</v>
       </c>
       <c r="C362" s="5">
         <v>-0.20112504999997327</v>
       </c>
       <c r="D362" s="5">
         <v>-0.38154766199940404</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>630.59848281999996</v>
       </c>
       <c r="C363" s="5">
         <v>-0.64890910000008262</v>
       </c>
       <c r="D363" s="5">
         <v>-1.2266242242474967</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>634.2978713</v>
       </c>
       <c r="C364" s="5">
         <v>3.6993884800000387</v>
       </c>
       <c r="D364" s="5">
         <v>7.271409866087275</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>632.48835550000001</v>
       </c>
       <c r="C365" s="5">
         <v>-1.8095157999999856</v>
       </c>
       <c r="D365" s="5">
         <v>-3.3701368252578301</v>
       </c>
       <c r="E365" s="5">
         <v>0.67016943014139851</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>633.29858335999995</v>
       </c>
       <c r="C366" s="5">
         <v>0.81022785999994085</v>
       </c>
       <c r="D366" s="5">
         <v>1.5480964957090837</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>632.47703412999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.82154922999995961</v>
       </c>
       <c r="D367" s="5">
         <v>-1.5456459646762344</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>631.09042852000005</v>
       </c>
       <c r="C368" s="5">
         <v>-1.3866056099999469</v>
       </c>
       <c r="D368" s="5">
         <v>-2.599318420740393</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>583.04175124000005</v>
       </c>
       <c r="C369" s="5">
         <v>-48.048677279999993</v>
       </c>
       <c r="D369" s="5">
         <v>-61.336893706695349</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>593.71347429000002</v>
       </c>
       <c r="C370" s="5">
         <v>10.671723049999969</v>
       </c>
       <c r="D370" s="5">
         <v>24.315991722660037</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>605.79418242999998</v>
       </c>
       <c r="C371" s="5">
         <v>12.080708139999956</v>
       </c>
       <c r="D371" s="5">
         <v>27.34395000408465</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>604.93097981000005</v>
       </c>
       <c r="C372" s="5">
         <v>-0.86320261999992454</v>
       </c>
       <c r="D372" s="5">
         <v>-1.6965558537549552</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>610.97701703999996</v>
       </c>
       <c r="C373" s="5">
         <v>6.0460372299999108</v>
       </c>
       <c r="D373" s="5">
         <v>12.675260547779699</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>613.71839146000002</v>
       </c>
       <c r="C374" s="5">
         <v>2.7413744200000565</v>
       </c>
       <c r="D374" s="5">
         <v>5.5191226170468788</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>619.17774838000003</v>
       </c>
       <c r="C375" s="5">
         <v>5.4593569200000047</v>
       </c>
       <c r="D375" s="5">
         <v>11.21271149888814</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>620.43497954999998</v>
       </c>
       <c r="C376" s="5">
         <v>1.2572311699999545</v>
       </c>
       <c r="D376" s="5">
         <v>2.4639780315316218</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>619.35287381000001</v>
       </c>
       <c r="C377" s="5">
         <v>-1.0821057399999745</v>
       </c>
       <c r="D377" s="5">
         <v>-2.0729694828150458</v>
       </c>
       <c r="E377" s="5">
         <v>-2.076794232775403</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>619.26045692000002</v>
       </c>
       <c r="C378" s="5">
         <v>-9.2416889999981322E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.17891141525542276</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>621.09067760000005</v>
       </c>
       <c r="C379" s="5">
         <v>1.8302206800000249</v>
       </c>
       <c r="D379" s="5">
         <v>3.6048154144721734</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>624.51900849000003</v>
       </c>
       <c r="C380" s="5">
         <v>3.4283308899999838</v>
       </c>
       <c r="D380" s="5">
         <v>6.8286673074064552</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>626.25046444999998</v>
       </c>
       <c r="C381" s="5">
         <v>1.7314559599999484</v>
       </c>
       <c r="D381" s="5">
         <v>3.3781588398343443</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>629.66588773000001</v>
       </c>
       <c r="C382" s="5">
         <v>3.4154232800000273</v>
       </c>
       <c r="D382" s="5">
         <v>6.7444391852175212</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>631.64326946000006</v>
       </c>
       <c r="C383" s="5">
         <v>1.9773817300000474</v>
       </c>
       <c r="D383" s="5">
         <v>3.8342146678192801</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>635.92990687999998</v>
       </c>
       <c r="C384" s="5">
         <v>4.28663741999992</v>
       </c>
       <c r="D384" s="5">
         <v>8.4547362733026219</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>637.40312560999996</v>
       </c>
       <c r="C385" s="5">
         <v>1.473218729999985</v>
       </c>
       <c r="D385" s="5">
         <v>2.8156602399470598</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>641.39887692000002</v>
       </c>
       <c r="C386" s="5">
         <v>3.9957513100000597</v>
       </c>
       <c r="D386" s="5">
         <v>7.787419926463901</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>649.66246591000004</v>
       </c>
       <c r="C387" s="5">
         <v>8.2635889900000166</v>
       </c>
       <c r="D387" s="5">
         <v>16.604409238798333</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>652.20765824</v>
       </c>
       <c r="C388" s="5">
         <v>2.5451923299999635</v>
       </c>
       <c r="D388" s="5">
         <v>4.8038925450182735</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>655.61426979999999</v>
       </c>
       <c r="C389" s="5">
         <v>3.4066115599999875</v>
       </c>
       <c r="D389" s="5">
         <v>6.4510731297136026</v>
       </c>
       <c r="E389" s="5">
         <v>5.8547231349610263</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>653.81639428999995</v>
       </c>
       <c r="C390" s="5">
         <v>-1.7978755100000399</v>
       </c>
       <c r="D390" s="5">
         <v>-3.2415500004047249</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>663.48807770999997</v>
       </c>
       <c r="C391" s="5">
         <v>9.6716834200000221</v>
       </c>
       <c r="D391" s="5">
         <v>19.269062648523949</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>664.56258663999995</v>
       </c>
       <c r="C392" s="5">
         <v>1.074508929999979</v>
       </c>
       <c r="D392" s="5">
         <v>1.9607857052107436</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>666.98372410000002</v>
       </c>
       <c r="C393" s="5">
         <v>2.4211374600000681</v>
       </c>
       <c r="D393" s="5">
         <v>4.4605195029380873</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>666.20145097</v>
       </c>
       <c r="C394" s="5">
         <v>-0.78227313000002141</v>
       </c>
       <c r="D394" s="5">
         <v>-1.3983788452735735</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>665.59382774000005</v>
       </c>
       <c r="C395" s="5">
         <v>-0.60762322999994467</v>
       </c>
       <c r="D395" s="5">
         <v>-1.0890118607333688</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>672.13010560999999</v>
       </c>
       <c r="C396" s="5">
         <v>6.5362778699999353</v>
       </c>
       <c r="D396" s="5">
         <v>12.442048784631087</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>674.54466703000003</v>
       </c>
       <c r="C397" s="5">
         <v>2.4145614200000409</v>
       </c>
       <c r="D397" s="5">
         <v>4.3970857476619774</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>676.82801352000001</v>
       </c>
       <c r="C398" s="5">
         <v>2.2833464899999854</v>
       </c>
       <c r="D398" s="5">
         <v>4.1385077319646246</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>678.01653938000004</v>
       </c>
       <c r="C399" s="5">
         <v>1.188525860000027</v>
       </c>
       <c r="D399" s="5">
         <v>2.1276996150273675</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>678.09816196999998</v>
       </c>
       <c r="C400" s="5">
         <v>8.16225899999381E-2</v>
       </c>
       <c r="D400" s="5">
         <v>0.14455692522230557</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>680.26577836000001</v>
       </c>
       <c r="C401" s="5">
         <v>2.1676163900000347</v>
       </c>
       <c r="D401" s="5">
         <v>3.9040985623287172</v>
       </c>
       <c r="E401" s="5">
         <v>3.7600628441964989</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>682.56817870999998</v>
       </c>
       <c r="C402" s="5">
         <v>2.3024003499999708</v>
       </c>
       <c r="D402" s="5">
         <v>4.1379361315171614</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>684.46838278999996</v>
       </c>
       <c r="C403" s="5">
         <v>1.9002040799999804</v>
       </c>
       <c r="D403" s="5">
         <v>3.3923128833818428</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>686.56096868999998</v>
       </c>
       <c r="C404" s="5">
         <v>2.0925859000000173</v>
       </c>
       <c r="D404" s="5">
         <v>3.7310125571492048</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>687.45540003999997</v>
       </c>
       <c r="C405" s="5">
         <v>0.89443134999999074</v>
       </c>
       <c r="D405" s="5">
         <v>1.5745749320873692</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>689.07110659</v>
       </c>
       <c r="C406" s="5">
         <v>1.6157065500000272</v>
       </c>
       <c r="D406" s="5">
         <v>2.8570693415495452</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>690.85260053000002</v>
       </c>
       <c r="C407" s="5">
         <v>1.7814939400000185</v>
       </c>
       <c r="D407" s="5">
         <v>3.146924106879645</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>688.43865012000003</v>
       </c>
       <c r="C408" s="5">
         <v>-2.413950409999984</v>
       </c>
       <c r="D408" s="5">
         <v>-4.1133442646460132</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>688.84146664000002</v>
       </c>
       <c r="C409" s="5">
         <v>0.40281651999998758</v>
       </c>
       <c r="D409" s="5">
         <v>0.70440328281791142</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>689.79308029000003</v>
       </c>
       <c r="C410" s="5">
         <v>0.95161365000001297</v>
       </c>
       <c r="D410" s="5">
         <v>1.6704177127100595</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>690.61818218999997</v>
       </c>
       <c r="C411" s="5">
         <v>0.82510189999993599</v>
       </c>
       <c r="D411" s="5">
         <v>1.4448712787900497</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>691.00231195000003</v>
       </c>
       <c r="C412" s="5">
         <v>0.38412976000006438</v>
       </c>
       <c r="D412" s="5">
         <v>0.66949941424736537</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>691.69738421</v>
       </c>
       <c r="C413" s="5">
         <v>0.69507225999996081</v>
       </c>
       <c r="D413" s="5">
         <v>1.2137683211884021</v>
       </c>
       <c r="E413" s="5">
         <v>1.6804616980086173</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>693.10147505999998</v>
       </c>
       <c r="C414" s="5">
         <v>1.4040908499999887</v>
       </c>
       <c r="D414" s="5">
         <v>2.4632855368285744</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>694.09768416999998</v>
       </c>
       <c r="C415" s="5">
         <v>0.99620910999999523</v>
       </c>
       <c r="D415" s="5">
         <v>1.7384852789707805</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>695.31017072999998</v>
       </c>
       <c r="C416" s="5">
         <v>1.2124865600000021</v>
       </c>
       <c r="D416" s="5">
         <v>2.1164810941205037</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>695.33968979999997</v>
       </c>
       <c r="C417" s="5">
         <v>2.9519069999992098E-2</v>
       </c>
       <c r="D417" s="5">
         <v>5.0957339477308849E-2</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>696.00452714999994</v>
       </c>
       <c r="C418" s="5">
         <v>0.66483734999997068</v>
       </c>
       <c r="D418" s="5">
         <v>1.1534127478238343</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>695.93845782999995</v>
       </c>
       <c r="C419" s="5">
         <v>-6.6069319999996878E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.11385242561144926</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>691.10514198999999</v>
       </c>
       <c r="C420" s="5">
         <v>-4.8333158399999547</v>
       </c>
       <c r="D420" s="5">
         <v>-8.0229548020417383</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>697.38369356999999</v>
       </c>
       <c r="C421" s="5">
         <v>6.2785515799999985</v>
       </c>
       <c r="D421" s="5">
         <v>11.463318669948585</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>698.21691814999997</v>
       </c>
       <c r="C422" s="5">
         <v>0.83322457999997823</v>
       </c>
       <c r="D422" s="5">
         <v>1.4432029473556929</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>697.41321535999998</v>
       </c>
       <c r="C423" s="5">
         <v>-0.80370278999998845</v>
       </c>
       <c r="D423" s="5">
         <v>-1.3725833087219641</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>696.29485857999998</v>
       </c>
       <c r="C424" s="5">
         <v>-1.1183567799999992</v>
       </c>
       <c r="D424" s="5">
         <v>-1.9074128314049532</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>698.72922756000003</v>
       </c>
       <c r="C425" s="5">
         <v>2.4343689800000448</v>
       </c>
       <c r="D425" s="5">
         <v>4.2770315219224919</v>
       </c>
       <c r="E425" s="5">
         <v>1.0166069021688262</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>699.17675111000005</v>
       </c>
       <c r="C426" s="5">
         <v>0.44752355000002808</v>
       </c>
       <c r="D426" s="5">
         <v>0.7712917203816172</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>700.52023036000003</v>
       </c>
       <c r="C427" s="5">
         <v>1.343479249999973</v>
       </c>
       <c r="D427" s="5">
         <v>2.3303445238969989</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>699.72458043999995</v>
       </c>
       <c r="C428" s="5">
         <v>-0.79564992000007351</v>
       </c>
       <c r="D428" s="5">
         <v>-1.3544762579169367</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>701.00798769000005</v>
       </c>
       <c r="C429" s="5">
         <v>1.2834072500000957</v>
       </c>
       <c r="D429" s="5">
         <v>2.2233323769643709</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>700.45014096</v>
       </c>
       <c r="C430" s="5">
         <v>-0.55784673000005114</v>
       </c>
       <c r="D430" s="5">
         <v>-0.95076512593629259</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>698.83982397</v>
       </c>
       <c r="C431" s="5">
         <v>-1.6103169900000012</v>
       </c>
       <c r="D431" s="5">
         <v>-2.7241524279534413</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>698.29763161999995</v>
       </c>
       <c r="C432" s="5">
         <v>-0.54219235000005028</v>
       </c>
       <c r="D432" s="5">
         <v>-0.92705312817635832</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>697.91179052999996</v>
       </c>
       <c r="C433" s="5">
         <v>-0.38584108999998534</v>
       </c>
       <c r="D433" s="5">
         <v>-0.66104307178231902</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>695.95745151000006</v>
       </c>
       <c r="C434" s="5">
         <v>-1.9543390199999067</v>
       </c>
       <c r="D434" s="5">
         <v>-3.3090460232020225</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>695.04836064000006</v>
       </c>
       <c r="C435" s="5">
         <v>-0.90909087</v>
       </c>
       <c r="D435" s="5">
         <v>-1.5562813474116366</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>694.18060286000002</v>
       </c>
       <c r="C436" s="5">
         <v>-0.86775778000003356</v>
       </c>
       <c r="D436" s="5">
         <v>-1.4879377326856291</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>694.29118928000003</v>
       </c>
       <c r="C437" s="5">
         <v>0.11058642000000418</v>
       </c>
       <c r="D437" s="5">
         <v>0.19133354806355474</v>
       </c>
       <c r="E437" s="5">
         <v>-0.63515852850436483</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>695.09558786000002</v>
       </c>
       <c r="C438" s="5">
         <v>0.80439857999999731</v>
       </c>
       <c r="D438" s="5">
         <v>1.3992012513386776</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>693.41623641000001</v>
       </c>
       <c r="C439" s="5">
         <v>-1.6793514500000128</v>
       </c>
       <c r="D439" s="5">
         <v>-2.8609848584586817</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>694.59970367999995</v>
       </c>
       <c r="C440" s="5">
         <v>1.1834672699999373</v>
       </c>
       <c r="D440" s="5">
         <v>2.0673987318991394</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>695.36825507000003</v>
       </c>
       <c r="C441" s="5">
         <v>0.76855139000008421</v>
       </c>
       <c r="D441" s="5">
         <v>1.3358699974296728</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>695.28453187000002</v>
+        <v>695.35348581999995</v>
       </c>
       <c r="C442" s="5">
-        <v>-8.3723200000008546E-2</v>
+        <v>-1.4769250000085776E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.1443858494735939</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5484381343299223E-2</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>697.48658848000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>2.1331026600000769</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.7439313946038055</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BE2C315-0EF1-4ADB-B3A3-6EC976105DAD}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3160B82-B20A-4332-8F03-982CD834172B}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1C24361-88A1-4663-90BF-030E9CDBF5D8}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houttula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>