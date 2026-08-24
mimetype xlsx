--- v8 (2026-08-01)
+++ v9 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{16DCE2BF-8B81-4329-8B73-CBCC5F12DDAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B62DD3EF-B98C-481E-8C11-06019AC27B80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E62DBC94-75C9-4E2F-A842-1112C4A9C891}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B03CC22E-F334-4E2A-A4A7-8140647738D3}"/>
   </bookViews>
   <sheets>
     <sheet name="houttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72508030-F2CC-4357-82B9-0885950922F9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD280145-047E-4337-BD22-9304133F9DB6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>399.33750484000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>402.82971681999999</v>
       </c>
       <c r="C7" s="5">
         <v>3.4922119799999791</v>
       </c>
       <c r="D7" s="5">
         <v>11.013759973774849</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>403.95659638000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.1268795600000203</v>
       </c>
       <c r="D8" s="5">
         <v>3.4090239906036768</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>405.24299316000003</v>
       </c>
       <c r="C9" s="5">
         <v>1.2863967800000182</v>
       </c>
       <c r="D9" s="5">
         <v>3.8890372207877055</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>405.00225153999997</v>
       </c>
       <c r="C10" s="5">
         <v>-0.24074162000005117</v>
       </c>
       <c r="D10" s="5">
         <v>-0.71055614804673706</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>406.34717324000002</v>
       </c>
       <c r="C11" s="5">
         <v>1.3449217000000431</v>
       </c>
       <c r="D11" s="5">
         <v>4.0585245690699656</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>408.35009509000002</v>
       </c>
       <c r="C12" s="5">
         <v>2.002921850000007</v>
       </c>
       <c r="D12" s="5">
         <v>6.0779254203250366</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>408.77741104</v>
       </c>
       <c r="C13" s="5">
         <v>0.42731594999997924</v>
       </c>
       <c r="D13" s="5">
         <v>1.262986683793188</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>411.86720957</v>
       </c>
       <c r="C14" s="5">
         <v>3.0897985299999959</v>
       </c>
       <c r="D14" s="5">
         <v>9.4571014586998245</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>410.62592874000001</v>
       </c>
       <c r="C15" s="5">
         <v>-1.2412808299999938</v>
       </c>
       <c r="D15" s="5">
         <v>-3.5571975644543841</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>409.81142002000001</v>
       </c>
       <c r="C16" s="5">
         <v>-0.81450871999999208</v>
       </c>
       <c r="D16" s="5">
         <v>-2.3544967589392618</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>410.60420871999997</v>
       </c>
       <c r="C17" s="5">
         <v>0.79278869999996004</v>
       </c>
       <c r="D17" s="5">
         <v>2.3462845272971045</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>404.39855705999997</v>
       </c>
       <c r="C18" s="5">
         <v>-6.2056516600000009</v>
       </c>
       <c r="D18" s="5">
         <v>-16.702031757964242</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>404.20634389000003</v>
       </c>
       <c r="C19" s="5">
         <v>-0.19221316999994542</v>
       </c>
       <c r="D19" s="5">
         <v>-0.56887883862751787</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>404.53555804000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.32921414999998433</v>
       </c>
       <c r="D20" s="5">
         <v>0.98175471959147664</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>404.36125239</v>
       </c>
       <c r="C21" s="5">
         <v>-0.17430565000000797</v>
       </c>
       <c r="D21" s="5">
         <v>-0.51583055456240201</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>405.94037616000003</v>
       </c>
       <c r="C22" s="5">
         <v>1.5791237700000238</v>
       </c>
       <c r="D22" s="5">
         <v>4.7882535179517127</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>406.52800206000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.58762589999997772</v>
       </c>
       <c r="D23" s="5">
         <v>1.7509773445398613</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>406.12595621999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.40204584000002797</v>
       </c>
       <c r="D24" s="5">
         <v>-1.1803354036102776</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>405.81786536999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.30809084999998504</v>
       </c>
       <c r="D25" s="5">
         <v>-0.90654230023818894</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>405.10839490000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.7094704699999852</v>
       </c>
       <c r="D26" s="5">
         <v>-2.0778432180947992</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>401.87822661000001</v>
       </c>
       <c r="C27" s="5">
         <v>-3.2301682899999946</v>
       </c>
       <c r="D27" s="5">
         <v>-9.1596476638215805</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>399.97933356999999</v>
       </c>
       <c r="C28" s="5">
         <v>-1.8988930400000186</v>
       </c>
       <c r="D28" s="5">
         <v>-5.5249993442793137</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>399.21967629</v>
       </c>
       <c r="C29" s="5">
         <v>-0.75965727999999899</v>
       </c>
       <c r="D29" s="5">
         <v>-2.2554326905543265</v>
       </c>
       <c r="E29" s="5">
         <v>-2.7726292590837365</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>399.96317893000003</v>
       </c>
       <c r="C30" s="5">
         <v>0.74350264000003108</v>
       </c>
       <c r="D30" s="5">
         <v>2.2579025024193289</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>399.44674563000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.51643330000001697</v>
       </c>
       <c r="D31" s="5">
         <v>-1.5384862132916344</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>399.54733633000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.10059069999999792</v>
       </c>
       <c r="D32" s="5">
         <v>0.30260896615050825</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>400.31023843999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.76290210999997043</v>
       </c>
       <c r="D33" s="5">
         <v>2.3155158530153708</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>399.48802616</v>
       </c>
       <c r="C34" s="5">
         <v>-0.82221227999997382</v>
       </c>
       <c r="D34" s="5">
         <v>-2.437071801902746</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>398.48775881</v>
       </c>
       <c r="C35" s="5">
         <v>-1.0002673500000014</v>
       </c>
       <c r="D35" s="5">
         <v>-2.963613301426371</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>397.63606983</v>
       </c>
       <c r="C36" s="5">
         <v>-0.85168898000000581</v>
       </c>
       <c r="D36" s="5">
         <v>-2.5348278397638868</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>397.12772532999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.50834450000002107</v>
       </c>
       <c r="D37" s="5">
         <v>-1.5233588949532639</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>396.89657509</v>
       </c>
       <c r="C38" s="5">
         <v>-0.23115023999997675</v>
       </c>
       <c r="D38" s="5">
         <v>-0.69623451727161001</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>398.73254137999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.8359662899999876</v>
       </c>
       <c r="D39" s="5">
         <v>5.6943941495344763</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>400.18015494000002</v>
       </c>
       <c r="C40" s="5">
         <v>1.4476135600000362</v>
       </c>
       <c r="D40" s="5">
         <v>4.4447000849483498</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>401.25371959</v>
       </c>
       <c r="C41" s="5">
         <v>1.0735646499999802</v>
       </c>
       <c r="D41" s="5">
         <v>3.26717089784061</v>
       </c>
       <c r="E41" s="5">
         <v>0.50950477163416164</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>402.80527616000001</v>
       </c>
       <c r="C42" s="5">
         <v>1.5515565700000025</v>
       </c>
       <c r="D42" s="5">
         <v>4.7400919469658964</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>403.42326983999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.61799367999998367</v>
       </c>
       <c r="D43" s="5">
         <v>1.856684368367767</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>403.84925292000003</v>
       </c>
       <c r="C44" s="5">
         <v>0.42598308000003726</v>
       </c>
       <c r="D44" s="5">
         <v>1.2744898913634506</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>403.01152191</v>
       </c>
       <c r="C45" s="5">
         <v>-0.83773101000002725</v>
       </c>
       <c r="D45" s="5">
         <v>-2.4610344619308666</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>404.43040179000002</v>
       </c>
       <c r="C46" s="5">
         <v>1.41887988000002</v>
       </c>
       <c r="D46" s="5">
         <v>4.3076082815497019</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>405.40519975000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.97479795999998942</v>
       </c>
       <c r="D47" s="5">
         <v>2.9310107996882939</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>409.62291807999998</v>
       </c>
       <c r="C48" s="5">
         <v>4.2177183299999683</v>
       </c>
       <c r="D48" s="5">
         <v>13.224181240282862</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>409.26581178999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.35710628999999017</v>
       </c>
       <c r="D49" s="5">
         <v>-1.041149698475341</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>407.97116834000002</v>
       </c>
       <c r="C50" s="5">
         <v>-1.2946434499999668</v>
       </c>
       <c r="D50" s="5">
         <v>-3.7306453128966965</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>410.57017431000003</v>
       </c>
       <c r="C51" s="5">
         <v>2.5990059700000074</v>
       </c>
       <c r="D51" s="5">
         <v>7.9183006135437939</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>412.42059405999998</v>
       </c>
       <c r="C52" s="5">
         <v>1.8504197499999577</v>
       </c>
       <c r="D52" s="5">
         <v>5.5444393180353879</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>414.28399817000002</v>
       </c>
       <c r="C53" s="5">
         <v>1.8634041100000331</v>
       </c>
       <c r="D53" s="5">
         <v>5.558639672986776</v>
       </c>
       <c r="E53" s="5">
         <v>3.2473913496214646</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>410.92001801999999</v>
       </c>
       <c r="C54" s="5">
         <v>-3.3639801500000317</v>
       </c>
       <c r="D54" s="5">
         <v>-9.3203833932716478</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>411.37015401999997</v>
       </c>
       <c r="C55" s="5">
         <v>0.45013599999998632</v>
       </c>
       <c r="D55" s="5">
         <v>1.3224703418075467</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>411.01200617000001</v>
       </c>
       <c r="C56" s="5">
         <v>-0.35814784999996618</v>
       </c>
       <c r="D56" s="5">
         <v>-1.0397580416862007</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>415.17548302</v>
       </c>
       <c r="C57" s="5">
         <v>4.163476849999995</v>
       </c>
       <c r="D57" s="5">
         <v>12.856426634120343</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>413.07453005000002</v>
       </c>
       <c r="C58" s="5">
         <v>-2.1009529699999803</v>
       </c>
       <c r="D58" s="5">
         <v>-5.9062853379606484</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>414.17928740000002</v>
       </c>
       <c r="C59" s="5">
         <v>1.1047573499999999</v>
       </c>
       <c r="D59" s="5">
         <v>3.2570015331512048</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>413.52552385000001</v>
       </c>
       <c r="C60" s="5">
         <v>-0.65376355000000785</v>
       </c>
       <c r="D60" s="5">
         <v>-1.8777887016221739</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>414.50056432999997</v>
       </c>
       <c r="C61" s="5">
         <v>0.97504047999996146</v>
       </c>
       <c r="D61" s="5">
         <v>2.8664300994199143</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>417.51199732999999</v>
       </c>
       <c r="C62" s="5">
         <v>3.0114330000000109</v>
       </c>
       <c r="D62" s="5">
         <v>9.0751957242538595</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>420.94291998</v>
       </c>
       <c r="C63" s="5">
         <v>3.4309226500000136</v>
       </c>
       <c r="D63" s="5">
         <v>10.3191728756175</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>422.28528825000001</v>
       </c>
       <c r="C64" s="5">
         <v>1.3423682700000086</v>
       </c>
       <c r="D64" s="5">
         <v>3.8945835771882598</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>424.36075800999998</v>
       </c>
       <c r="C65" s="5">
         <v>2.0754697599999758</v>
       </c>
       <c r="D65" s="5">
         <v>6.0598916790943758</v>
       </c>
       <c r="E65" s="5">
         <v>2.432331416253497</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>426.09799664000002</v>
       </c>
       <c r="C66" s="5">
         <v>1.7372386300000358</v>
       </c>
       <c r="D66" s="5">
         <v>5.0246661734108189</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>427.02880004999997</v>
       </c>
       <c r="C67" s="5">
         <v>0.93080340999995315</v>
       </c>
       <c r="D67" s="5">
         <v>2.653103829180492</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>428.92812928000001</v>
       </c>
       <c r="C68" s="5">
         <v>1.8993292300000348</v>
       </c>
       <c r="D68" s="5">
         <v>5.4698546720235219</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>428.73063539999998</v>
       </c>
       <c r="C69" s="5">
         <v>-0.19749388000002455</v>
       </c>
       <c r="D69" s="5">
         <v>-0.55112593583194203</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>427.65099019000002</v>
       </c>
       <c r="C70" s="5">
         <v>-1.0796452099999669</v>
       </c>
       <c r="D70" s="5">
         <v>-2.9803793503739628</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>430.55634457000002</v>
       </c>
       <c r="C71" s="5">
         <v>2.9053543800000057</v>
       </c>
       <c r="D71" s="5">
         <v>8.464129716839409</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>430.17349045999998</v>
       </c>
       <c r="C72" s="5">
         <v>-0.38285411000003933</v>
       </c>
       <c r="D72" s="5">
         <v>-1.0618463778480858</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>430.89466593999998</v>
       </c>
       <c r="C73" s="5">
         <v>0.72117547999999942</v>
       </c>
       <c r="D73" s="5">
         <v>2.0304248772018862</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>432.36924348999997</v>
       </c>
       <c r="C74" s="5">
         <v>1.4745775499999922</v>
       </c>
       <c r="D74" s="5">
         <v>4.1847368971624332</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>430.39655176000002</v>
       </c>
       <c r="C75" s="5">
         <v>-1.9726917299999513</v>
       </c>
       <c r="D75" s="5">
         <v>-5.3396984958654521</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>430.50799118999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.1114394299999617</v>
       </c>
       <c r="D76" s="5">
         <v>0.3111500721959537</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>432.24521320999997</v>
       </c>
       <c r="C77" s="5">
         <v>1.7372220199999902</v>
       </c>
       <c r="D77" s="5">
         <v>4.9512708445546894</v>
       </c>
       <c r="E77" s="5">
         <v>1.8579604855485155</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>431.72618518000002</v>
       </c>
       <c r="C78" s="5">
         <v>-0.51902802999995856</v>
       </c>
       <c r="D78" s="5">
         <v>-1.4314483757852492</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>432.87141425999999</v>
       </c>
       <c r="C79" s="5">
         <v>1.1452290799999787</v>
       </c>
       <c r="D79" s="5">
         <v>3.2300647228082235</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>433.73573511000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.8643208500000128</v>
       </c>
       <c r="D80" s="5">
         <v>2.4225472822842375</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>436.15673909999998</v>
       </c>
       <c r="C81" s="5">
         <v>2.4210039899999742</v>
       </c>
       <c r="D81" s="5">
         <v>6.9076022192547715</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>436.80795845</v>
       </c>
       <c r="C82" s="5">
         <v>0.6512193500000194</v>
       </c>
       <c r="D82" s="5">
         <v>1.8064896147582443</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>436.40304609999998</v>
       </c>
       <c r="C83" s="5">
         <v>-0.4049123500000178</v>
       </c>
       <c r="D83" s="5">
         <v>-1.1067224563757527</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>437.44384210999999</v>
       </c>
       <c r="C84" s="5">
         <v>1.0407960100000082</v>
       </c>
       <c r="D84" s="5">
         <v>2.8997710653305253</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>437.75768291000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.31384080000003678</v>
       </c>
       <c r="D85" s="5">
         <v>0.86433630387132698</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>436.19614951</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5615334000000303</v>
       </c>
       <c r="D86" s="5">
         <v>-4.1975518460838028</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>439.48270079000002</v>
       </c>
       <c r="C87" s="5">
         <v>3.2865512800000261</v>
       </c>
       <c r="D87" s="5">
         <v>9.4257385330796861</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>440.95343150999997</v>
       </c>
       <c r="C88" s="5">
         <v>1.4707307199999491</v>
       </c>
       <c r="D88" s="5">
         <v>4.090549834950874</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>439.75751725999999</v>
       </c>
       <c r="C89" s="5">
         <v>-1.1959142499999871</v>
       </c>
       <c r="D89" s="5">
         <v>-3.206421746571575</v>
       </c>
       <c r="E89" s="5">
         <v>1.7379727572252479</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>441.13181452999999</v>
       </c>
       <c r="C90" s="5">
         <v>1.3742972699999996</v>
       </c>
       <c r="D90" s="5">
         <v>3.8152846600397972</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>442.06052625000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.92871172000002389</v>
       </c>
       <c r="D91" s="5">
         <v>2.5558107656773466</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>442.70650596000002</v>
       </c>
       <c r="C92" s="5">
         <v>0.64597971000000598</v>
       </c>
       <c r="D92" s="5">
         <v>1.7677132958548336</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>444.22194852000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.5154425599999968</v>
       </c>
       <c r="D93" s="5">
         <v>4.1859846913743004</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>445.19340439000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.97145586999999978</v>
       </c>
       <c r="D94" s="5">
         <v>2.6560396671255759</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>447.23520324999998</v>
       </c>
       <c r="C95" s="5">
         <v>2.0417988599999717</v>
       </c>
       <c r="D95" s="5">
         <v>5.6445534202999692</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>448.86460634000002</v>
       </c>
       <c r="C96" s="5">
         <v>1.6294030900000394</v>
       </c>
       <c r="D96" s="5">
         <v>4.4606137517421374</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>450.00880384999999</v>
       </c>
       <c r="C97" s="5">
         <v>1.1441975099999695</v>
       </c>
       <c r="D97" s="5">
         <v>3.1021637566647442</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>452.40829048000001</v>
       </c>
       <c r="C98" s="5">
         <v>2.3994866300000126</v>
       </c>
       <c r="D98" s="5">
         <v>6.5895270183465637</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>454.40903011</v>
       </c>
       <c r="C99" s="5">
         <v>2.0007396299999982</v>
       </c>
       <c r="D99" s="5">
         <v>5.4379078214984</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>456.51743682</v>
       </c>
       <c r="C100" s="5">
         <v>2.108406709999997</v>
       </c>
       <c r="D100" s="5">
         <v>5.7121739739547372</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>457.20249833000003</v>
       </c>
       <c r="C101" s="5">
         <v>0.68506151000002546</v>
       </c>
       <c r="D101" s="5">
         <v>1.8156870558806659</v>
       </c>
       <c r="E101" s="5">
         <v>3.9669546023214375</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>459.57174337999999</v>
       </c>
       <c r="C102" s="5">
         <v>2.3692450499999609</v>
       </c>
       <c r="D102" s="5">
         <v>6.3987882708885779</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>460.23138619000002</v>
       </c>
       <c r="C103" s="5">
         <v>0.65964281000003666</v>
       </c>
       <c r="D103" s="5">
         <v>1.7360735207251565</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>461.87956904999999</v>
       </c>
       <c r="C104" s="5">
         <v>1.6481828599999631</v>
       </c>
       <c r="D104" s="5">
         <v>4.3831096003339454</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>465.49920822000001</v>
       </c>
       <c r="C105" s="5">
         <v>3.6196391700000277</v>
       </c>
       <c r="D105" s="5">
         <v>9.8202267847531601</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>467.52364311999997</v>
       </c>
       <c r="C106" s="5">
         <v>2.0244348999999602</v>
       </c>
       <c r="D106" s="5">
         <v>5.3454013472722384</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>467.93789009</v>
       </c>
       <c r="C107" s="5">
         <v>0.41424697000002197</v>
       </c>
       <c r="D107" s="5">
         <v>1.0684507914993313</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>471.10205256</v>
       </c>
       <c r="C108" s="5">
         <v>3.1641624700000079</v>
       </c>
       <c r="D108" s="5">
         <v>8.4229968141697587</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>472.68871845000001</v>
       </c>
       <c r="C109" s="5">
         <v>1.5866658900000061</v>
       </c>
       <c r="D109" s="5">
         <v>4.1172981131567976</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>473.95059769</v>
       </c>
       <c r="C110" s="5">
         <v>1.2618792399999847</v>
       </c>
       <c r="D110" s="5">
         <v>3.2509501183578315</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>474.58393258000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.63333489000001464</v>
       </c>
       <c r="D111" s="5">
         <v>1.6153846584560982</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>476.91562338</v>
       </c>
       <c r="C112" s="5">
         <v>2.3316907999999898</v>
       </c>
       <c r="D112" s="5">
         <v>6.0577059096495578</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>479.53507554999999</v>
       </c>
       <c r="C113" s="5">
         <v>2.6194521699999882</v>
       </c>
       <c r="D113" s="5">
         <v>6.7937781985359047</v>
       </c>
       <c r="E113" s="5">
         <v>4.8846139952368972</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>477.81825136999998</v>
       </c>
       <c r="C114" s="5">
         <v>-1.7168241800000033</v>
       </c>
       <c r="D114" s="5">
         <v>-4.2126262561239303</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>479.91196848999999</v>
       </c>
       <c r="C115" s="5">
         <v>2.093717120000008</v>
       </c>
       <c r="D115" s="5">
         <v>5.3867849323040007</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>479.49672035999998</v>
       </c>
       <c r="C116" s="5">
         <v>-0.41524813000000904</v>
       </c>
       <c r="D116" s="5">
         <v>-1.0333837317082817</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>478.82089352999998</v>
       </c>
       <c r="C117" s="5">
         <v>-0.67582683000000543</v>
       </c>
       <c r="D117" s="5">
         <v>-1.6782906157686295</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>478.44668008999997</v>
       </c>
       <c r="C118" s="5">
         <v>-0.37421344000000545</v>
       </c>
       <c r="D118" s="5">
         <v>-0.93381663425319283</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>480.74211424999999</v>
       </c>
       <c r="C119" s="5">
         <v>2.2954341600000134</v>
       </c>
       <c r="D119" s="5">
         <v>5.9115892093532185</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>482.99154630999999</v>
       </c>
       <c r="C120" s="5">
         <v>2.2494320600000037</v>
       </c>
       <c r="D120" s="5">
         <v>5.7616759384295113</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>483.65989074999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.66834443999999849</v>
       </c>
       <c r="D121" s="5">
         <v>1.6732082448305929</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>484.22365839999998</v>
       </c>
       <c r="C122" s="5">
         <v>0.56376764999998841</v>
       </c>
       <c r="D122" s="5">
         <v>1.4077562274762645</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>485.33946585000001</v>
       </c>
       <c r="C123" s="5">
         <v>1.1158074500000339</v>
       </c>
       <c r="D123" s="5">
         <v>2.8005028876366911</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>484.73264588000001</v>
       </c>
       <c r="C124" s="5">
         <v>-0.60681997000000365</v>
       </c>
       <c r="D124" s="5">
         <v>-1.4900855157989001</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>486.55848271000002</v>
       </c>
       <c r="C125" s="5">
         <v>1.8258368300000143</v>
       </c>
       <c r="D125" s="5">
         <v>4.6148522214811472</v>
       </c>
       <c r="E125" s="5">
         <v>1.4646284532877196</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>487.27093083</v>
       </c>
       <c r="C126" s="5">
         <v>0.71244811999997637</v>
       </c>
       <c r="D126" s="5">
         <v>1.7713320648848008</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>488.39107455999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.1201437299999952</v>
       </c>
       <c r="D127" s="5">
         <v>2.7937196422199051</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>489.74400433</v>
       </c>
       <c r="C128" s="5">
         <v>1.3529297700000029</v>
       </c>
       <c r="D128" s="5">
         <v>3.3753307383530995</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>489.55022172000002</v>
       </c>
       <c r="C129" s="5">
         <v>-0.1937826099999711</v>
       </c>
       <c r="D129" s="5">
         <v>-0.47378576159226027</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>489.38572058</v>
       </c>
       <c r="C130" s="5">
         <v>-0.16450114000002714</v>
       </c>
       <c r="D130" s="5">
         <v>-0.40248567491862897</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>490.57295893999998</v>
       </c>
       <c r="C131" s="5">
         <v>1.1872383599999807</v>
       </c>
       <c r="D131" s="5">
         <v>2.9503312787515279</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>490.14524739000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.42771154999996952</v>
       </c>
       <c r="D132" s="5">
         <v>-1.0412311064763258</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>491.53125442999999</v>
       </c>
       <c r="C133" s="5">
         <v>1.3860070399999813</v>
       </c>
       <c r="D133" s="5">
         <v>3.4465723590503927</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>490.29851000000002</v>
       </c>
       <c r="C134" s="5">
         <v>-1.2327444299999684</v>
       </c>
       <c r="D134" s="5">
         <v>-2.9683927943817912</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>492.91054058999998</v>
       </c>
       <c r="C135" s="5">
         <v>2.6120305899999607</v>
       </c>
       <c r="D135" s="5">
         <v>6.583599553786712</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>493.79803083000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.88749024000003374</v>
       </c>
       <c r="D136" s="5">
         <v>2.1821367625100452</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>494.95417965000001</v>
       </c>
       <c r="C137" s="5">
         <v>1.1561488199999985</v>
       </c>
       <c r="D137" s="5">
         <v>2.8460715712563367</v>
       </c>
       <c r="E137" s="5">
         <v>1.7255267842085864</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>494.97974518000001</v>
       </c>
       <c r="C138" s="5">
         <v>2.5565529999994396E-2</v>
       </c>
       <c r="D138" s="5">
         <v>6.2000391524952292E-2</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>495.51339299</v>
       </c>
       <c r="C139" s="5">
         <v>0.53364780999999084</v>
       </c>
       <c r="D139" s="5">
         <v>1.3014437044907456</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>495.39386861999998</v>
       </c>
       <c r="C140" s="5">
         <v>-0.11952437000002192</v>
       </c>
       <c r="D140" s="5">
         <v>-0.28907213264802722</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>495.07405494</v>
       </c>
       <c r="C141" s="5">
         <v>-0.31981367999998156</v>
       </c>
       <c r="D141" s="5">
         <v>-0.77194472659311009</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>495.73970738999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.66565244999998185</v>
       </c>
       <c r="D142" s="5">
         <v>1.6254467628809222</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>495.89281349999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.15310611000001018</v>
       </c>
       <c r="D143" s="5">
         <v>0.37124268537738203</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>495.88545886999998</v>
       </c>
       <c r="C144" s="5">
         <v>-7.3546300000089104E-3</v>
       </c>
       <c r="D144" s="5">
         <v>-1.7795854035451697E-2</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>495.51998513000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.36547373999997035</v>
       </c>
       <c r="D145" s="5">
         <v>-0.88083865556791707</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>494.40667595000002</v>
       </c>
       <c r="C146" s="5">
         <v>-1.1133091799999875</v>
       </c>
       <c r="D146" s="5">
         <v>-2.6630313890781299</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>495.03859835999998</v>
       </c>
       <c r="C147" s="5">
         <v>0.63192240999995875</v>
       </c>
       <c r="D147" s="5">
         <v>1.5445997018949553</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>492.17484273999997</v>
       </c>
       <c r="C148" s="5">
         <v>-2.8637556200000063</v>
       </c>
       <c r="D148" s="5">
         <v>-6.7252301888210742</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>487.78421636000002</v>
       </c>
       <c r="C149" s="5">
         <v>-4.3906263799999579</v>
       </c>
       <c r="D149" s="5">
         <v>-10.195109814516201</v>
       </c>
       <c r="E149" s="5">
         <v>-1.4486115250244236</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>491.62527172</v>
       </c>
       <c r="C150" s="5">
         <v>3.8410553599999844</v>
       </c>
       <c r="D150" s="5">
         <v>9.8695821647745152</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>492.24560844000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.62033672000001161</v>
       </c>
       <c r="D151" s="5">
         <v>1.5247222233293334</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>492.18631366</v>
       </c>
       <c r="C152" s="5">
         <v>-5.929478000001609E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-0.14445352708953862</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>491.00073787999997</v>
       </c>
       <c r="C153" s="5">
         <v>-1.185575780000022</v>
       </c>
       <c r="D153" s="5">
         <v>-2.8525643280643886</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>490.95425664999999</v>
       </c>
       <c r="C154" s="5">
         <v>-4.6481229999983498E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-0.11354044810317765</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>489.40540618</v>
       </c>
       <c r="C155" s="5">
         <v>-1.5488504699999908</v>
       </c>
       <c r="D155" s="5">
         <v>-3.7207292894829602</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>487.72267505999997</v>
       </c>
       <c r="C156" s="5">
         <v>-1.6827311200000281</v>
       </c>
       <c r="D156" s="5">
         <v>-4.0488428691482063</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>486.42859871000002</v>
       </c>
       <c r="C157" s="5">
         <v>-1.2940763499999548</v>
       </c>
       <c r="D157" s="5">
         <v>-3.1379087388335059</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>486.15167609000002</v>
       </c>
       <c r="C158" s="5">
         <v>-0.27692261999999346</v>
       </c>
       <c r="D158" s="5">
         <v>-0.6810220817362489</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>484.61941589999998</v>
       </c>
       <c r="C159" s="5">
         <v>-1.532260190000045</v>
       </c>
       <c r="D159" s="5">
         <v>-3.717298076182074</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>484.41617123999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.20324465999999575</v>
       </c>
       <c r="D160" s="5">
         <v>-0.50210906427337054</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>483.22251159000001</v>
       </c>
       <c r="C161" s="5">
         <v>-1.1936596499999723</v>
       </c>
       <c r="D161" s="5">
         <v>-2.9171970651516221</v>
       </c>
       <c r="E161" s="5">
         <v>-0.93518908915112275</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>481.47787285999999</v>
       </c>
       <c r="C162" s="5">
         <v>-1.7446387300000197</v>
       </c>
       <c r="D162" s="5">
         <v>-4.2475051225982945</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>479.13901122999999</v>
       </c>
       <c r="C163" s="5">
         <v>-2.3388616299999967</v>
       </c>
       <c r="D163" s="5">
         <v>-5.6759608952182798</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>477.50598859000002</v>
       </c>
       <c r="C164" s="5">
         <v>-1.6330226399999788</v>
       </c>
       <c r="D164" s="5">
         <v>-4.0140906621483836</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>477.29263897999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.21334961000002295</v>
       </c>
       <c r="D165" s="5">
         <v>-0.53484423642692347</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>474.51149810999999</v>
       </c>
       <c r="C166" s="5">
         <v>-2.7811408700000015</v>
       </c>
       <c r="D166" s="5">
         <v>-6.7724980459561213</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>474.91587267</v>
       </c>
       <c r="C167" s="5">
         <v>0.40437456000000793</v>
       </c>
       <c r="D167" s="5">
         <v>1.0274362930834391</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>474.67498898999997</v>
       </c>
       <c r="C168" s="5">
         <v>-0.24088368000002447</v>
       </c>
       <c r="D168" s="5">
         <v>-0.60696095920290682</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>474.61343970000001</v>
       </c>
       <c r="C169" s="5">
         <v>-6.1549289999959456E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-0.15548848957587236</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>475.1169769</v>
       </c>
       <c r="C170" s="5">
         <v>0.50353719999998248</v>
       </c>
       <c r="D170" s="5">
         <v>1.2805853438996539</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>474.62259030000001</v>
       </c>
       <c r="C171" s="5">
         <v>-0.49438659999998436</v>
       </c>
       <c r="D171" s="5">
         <v>-1.2415476790499147</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>474.38410505000002</v>
       </c>
       <c r="C172" s="5">
         <v>-0.23848524999999654</v>
       </c>
       <c r="D172" s="5">
         <v>-0.60130456171706426</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>474.47334877999998</v>
       </c>
       <c r="C173" s="5">
         <v>8.9243729999964216E-2</v>
       </c>
       <c r="D173" s="5">
         <v>0.22598428550533178</v>
       </c>
       <c r="E173" s="5">
         <v>-1.8105867587194346</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>474.89065486999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.41730609000001095</v>
       </c>
       <c r="D174" s="5">
         <v>1.0605375435676301</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>475.71768902999997</v>
       </c>
       <c r="C175" s="5">
         <v>0.82703415999998242</v>
       </c>
       <c r="D175" s="5">
         <v>2.1099644064405565</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>476.05096693000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.33327790000004143</v>
       </c>
       <c r="D176" s="5">
         <v>0.84394192493399967</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>479.55986246999998</v>
       </c>
       <c r="C177" s="5">
         <v>3.5088955399999691</v>
       </c>
       <c r="D177" s="5">
         <v>9.2125391472569049</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>478.22808092999998</v>
       </c>
       <c r="C178" s="5">
         <v>-1.3317815400000086</v>
       </c>
       <c r="D178" s="5">
         <v>-3.2820771014479222</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>477.91674447000003</v>
       </c>
       <c r="C179" s="5">
         <v>-0.31133645999994997</v>
       </c>
       <c r="D179" s="5">
         <v>-0.77843383618377837</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>478.68762615999998</v>
       </c>
       <c r="C180" s="5">
         <v>0.77088168999995332</v>
       </c>
       <c r="D180" s="5">
         <v>1.9528694012093561</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>479.29526468</v>
       </c>
       <c r="C181" s="5">
         <v>0.60763852000002316</v>
       </c>
       <c r="D181" s="5">
         <v>1.533941013909268</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>478.05353961999998</v>
       </c>
       <c r="C182" s="5">
         <v>-1.2417250600000216</v>
       </c>
       <c r="D182" s="5">
         <v>-3.0649589773776298</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>479.61746187</v>
       </c>
       <c r="C183" s="5">
         <v>1.5639222500000187</v>
       </c>
       <c r="D183" s="5">
         <v>3.9971360945281198</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>480.41969315</v>
       </c>
       <c r="C184" s="5">
         <v>0.80223128000000088</v>
       </c>
       <c r="D184" s="5">
         <v>2.0257463331880832</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>481.69964743999998</v>
       </c>
       <c r="C185" s="5">
         <v>1.2799542899999778</v>
       </c>
       <c r="D185" s="5">
         <v>3.2443568890450969</v>
       </c>
       <c r="E185" s="5">
         <v>1.5230146600606176</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>482.21376465999998</v>
       </c>
       <c r="C186" s="5">
         <v>0.51411722000000282</v>
       </c>
       <c r="D186" s="5">
         <v>1.2883030140648399</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>482.38098101999998</v>
       </c>
       <c r="C187" s="5">
         <v>0.16721635999999762</v>
       </c>
       <c r="D187" s="5">
         <v>0.41691629820674869</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>481.76151994999998</v>
       </c>
       <c r="C188" s="5">
         <v>-0.61946106999999984</v>
       </c>
       <c r="D188" s="5">
         <v>-1.5301710692128823</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>486.58153706000002</v>
       </c>
       <c r="C189" s="5">
         <v>4.8200171100000375</v>
       </c>
       <c r="D189" s="5">
         <v>12.689178037649862</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>487.34095610000003</v>
       </c>
       <c r="C190" s="5">
         <v>0.75941904000001159</v>
       </c>
       <c r="D190" s="5">
         <v>1.8890282929613589</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>488.06375922000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.72280311999998048</v>
       </c>
       <c r="D191" s="5">
         <v>1.7943787216704754</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>490.12881308999999</v>
       </c>
       <c r="C192" s="5">
         <v>2.0650538699999856</v>
       </c>
       <c r="D192" s="5">
         <v>5.1971757498794569</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>491.57840963000001</v>
       </c>
       <c r="C193" s="5">
         <v>1.4495965400000159</v>
       </c>
       <c r="D193" s="5">
         <v>3.6074044592969257</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>492.36448861000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.78607898000001342</v>
       </c>
       <c r="D194" s="5">
         <v>1.9358772080264153</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>493.50489142999999</v>
       </c>
       <c r="C195" s="5">
         <v>1.140402819999963</v>
       </c>
       <c r="D195" s="5">
         <v>2.81509284229986</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>497.50811639</v>
       </c>
       <c r="C196" s="5">
         <v>4.0032249600000114</v>
       </c>
       <c r="D196" s="5">
         <v>10.180440424646608</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>500.73612890999999</v>
       </c>
       <c r="C197" s="5">
         <v>3.2280125199999929</v>
       </c>
       <c r="D197" s="5">
         <v>8.0699841421868044</v>
       </c>
       <c r="E197" s="5">
         <v>3.9519400878056832</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>499.68625744000002</v>
       </c>
       <c r="C198" s="5">
         <v>-1.0498714699999709</v>
       </c>
       <c r="D198" s="5">
         <v>-2.4871757813820339</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>501.06836066</v>
       </c>
       <c r="C199" s="5">
         <v>1.3821032199999763</v>
       </c>
       <c r="D199" s="5">
         <v>3.3700917505213868</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>502.79201677999998</v>
       </c>
       <c r="C200" s="5">
         <v>1.7236561199999869</v>
       </c>
       <c r="D200" s="5">
         <v>4.2069569411788965</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>503.61637682999998</v>
       </c>
       <c r="C201" s="5">
         <v>0.82436004999999568</v>
       </c>
       <c r="D201" s="5">
         <v>1.9853169190991782</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>503.82923949000002</v>
       </c>
       <c r="C202" s="5">
         <v>0.21286266000004161</v>
       </c>
       <c r="D202" s="5">
         <v>0.5083826601029795</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>504.65201731000002</v>
       </c>
       <c r="C203" s="5">
         <v>0.82277781999999888</v>
       </c>
       <c r="D203" s="5">
         <v>1.9773561305843401</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>505.38631328999998</v>
       </c>
       <c r="C204" s="5">
         <v>0.73429597999995622</v>
       </c>
       <c r="D204" s="5">
         <v>1.7601063034169862</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>507.03288884</v>
       </c>
       <c r="C205" s="5">
         <v>1.6465755500000228</v>
       </c>
       <c r="D205" s="5">
         <v>3.9804888384738168</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>509.02925928000002</v>
       </c>
       <c r="C206" s="5">
         <v>1.9963704400000211</v>
       </c>
       <c r="D206" s="5">
         <v>4.8285039380025152</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>509.92278343999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.89352415999996992</v>
       </c>
       <c r="D207" s="5">
         <v>2.126874894279962</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>510.70286891000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.78008547000001727</v>
       </c>
       <c r="D208" s="5">
         <v>1.8512983287434226</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>512.55328962999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.8504207199999883</v>
       </c>
       <c r="D209" s="5">
         <v>4.4356399025935467</v>
       </c>
       <c r="E209" s="5">
         <v>2.3599576778539078</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>515.17510304999996</v>
       </c>
       <c r="C210" s="5">
         <v>2.6218134199999668</v>
       </c>
       <c r="D210" s="5">
         <v>6.3139115122549772</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>516.55541095000001</v>
       </c>
       <c r="C211" s="5">
         <v>1.380307900000048</v>
       </c>
       <c r="D211" s="5">
         <v>3.2629629766485868</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>519.07215183999995</v>
       </c>
       <c r="C212" s="5">
         <v>2.5167408899999373</v>
       </c>
       <c r="D212" s="5">
         <v>6.005835630609635</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>520.73926255000003</v>
       </c>
       <c r="C213" s="5">
         <v>1.6671107100000881</v>
       </c>
       <c r="D213" s="5">
         <v>3.922869234905213</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>523.10890446999997</v>
       </c>
       <c r="C214" s="5">
         <v>2.3696419199999355</v>
       </c>
       <c r="D214" s="5">
         <v>5.5994042906132302</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>526.02315653000005</v>
       </c>
       <c r="C215" s="5">
         <v>2.9142520600000807</v>
       </c>
       <c r="D215" s="5">
         <v>6.8939199415370522</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>527.43135691999998</v>
       </c>
       <c r="C216" s="5">
         <v>1.4082003899999336</v>
       </c>
       <c r="D216" s="5">
         <v>3.2602078945861646</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>528.46895518999997</v>
       </c>
       <c r="C217" s="5">
         <v>1.0375982699999895</v>
       </c>
       <c r="D217" s="5">
         <v>2.3864314859964209</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>530.66202082999996</v>
       </c>
       <c r="C218" s="5">
         <v>2.1930656399999862</v>
       </c>
       <c r="D218" s="5">
         <v>5.0950643256846728</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>532.15006217999996</v>
       </c>
       <c r="C219" s="5">
         <v>1.4880413500000031</v>
       </c>
       <c r="D219" s="5">
         <v>3.4173317217781385</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>533.86366616999999</v>
       </c>
       <c r="C220" s="5">
         <v>1.7136039900000242</v>
       </c>
       <c r="D220" s="5">
         <v>3.9333600255248236</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>534.43785720999995</v>
       </c>
       <c r="C221" s="5">
         <v>0.57419103999995968</v>
       </c>
       <c r="D221" s="5">
         <v>1.2983086638674646</v>
       </c>
       <c r="E221" s="5">
         <v>4.2697155637802853</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>535.83050031000005</v>
       </c>
       <c r="C222" s="5">
         <v>1.3926431000001003</v>
       </c>
       <c r="D222" s="5">
         <v>3.1721782302817525</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>538.47631466999997</v>
       </c>
       <c r="C223" s="5">
         <v>2.6458143599999175</v>
       </c>
       <c r="D223" s="5">
         <v>6.0889362130141622</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>538.53004601999999</v>
       </c>
       <c r="C224" s="5">
         <v>5.3731350000020939E-2</v>
       </c>
       <c r="D224" s="5">
         <v>0.11980660267851828</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>538.58599688000004</v>
       </c>
       <c r="C225" s="5">
         <v>5.5950860000052671E-2</v>
       </c>
       <c r="D225" s="5">
         <v>0.12474589277882142</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>539.02062374000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.4346268599999803</v>
       </c>
       <c r="D226" s="5">
         <v>0.97268276296815781</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>540.06245927999998</v>
       </c>
       <c r="C227" s="5">
         <v>1.0418355399999655</v>
       </c>
       <c r="D227" s="5">
         <v>2.3442127389263989</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>541.52181424000003</v>
       </c>
       <c r="C228" s="5">
         <v>1.4593549600000415</v>
       </c>
       <c r="D228" s="5">
         <v>3.2912650159601098</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>542.75296691999995</v>
       </c>
       <c r="C229" s="5">
         <v>1.2311526799999228</v>
       </c>
       <c r="D229" s="5">
         <v>2.7625803920667824</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>538.05960001000005</v>
       </c>
       <c r="C230" s="5">
         <v>-4.6933669099998951</v>
       </c>
       <c r="D230" s="5">
         <v>-9.8972306867737618</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>537.71165730999996</v>
       </c>
       <c r="C231" s="5">
         <v>-0.34794270000008964</v>
       </c>
       <c r="D231" s="5">
         <v>-0.77324041350815831</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>539.32626459000005</v>
       </c>
       <c r="C232" s="5">
         <v>1.6146072800000866</v>
       </c>
       <c r="D232" s="5">
         <v>3.6633938692126167</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>538.84948326999995</v>
       </c>
       <c r="C233" s="5">
         <v>-0.4767813200001001</v>
       </c>
       <c r="D233" s="5">
         <v>-1.0556948010331246</v>
       </c>
       <c r="E233" s="5">
         <v>0.82547035178806016</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>535.64908832000003</v>
       </c>
       <c r="C234" s="5">
         <v>-3.200394949999918</v>
       </c>
       <c r="D234" s="5">
         <v>-6.8989043001723482</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>534.05214939999996</v>
       </c>
       <c r="C235" s="5">
         <v>-1.5969389200000705</v>
       </c>
       <c r="D235" s="5">
         <v>-3.5194952597598528</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>531.42776907999996</v>
       </c>
       <c r="C236" s="5">
         <v>-2.6243803200000002</v>
       </c>
       <c r="D236" s="5">
         <v>-5.7401113643269941</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>528.78276177999999</v>
       </c>
       <c r="C237" s="5">
         <v>-2.6450072999999747</v>
       </c>
       <c r="D237" s="5">
         <v>-5.8117917382578881</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>526.97010856999998</v>
       </c>
       <c r="C238" s="5">
         <v>-1.8126532100000077</v>
       </c>
       <c r="D238" s="5">
         <v>-4.0368908085742117</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>524.67387393000001</v>
       </c>
       <c r="C239" s="5">
         <v>-2.296234639999966</v>
       </c>
       <c r="D239" s="5">
         <v>-5.1054013986647</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>522.25190553000004</v>
       </c>
       <c r="C240" s="5">
         <v>-2.4219683999999688</v>
       </c>
       <c r="D240" s="5">
         <v>-5.4008727074254415</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>521.63252604000002</v>
       </c>
       <c r="C241" s="5">
         <v>-0.61937949000002845</v>
       </c>
       <c r="D241" s="5">
         <v>-1.4139275099307236</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>522.40899285</v>
       </c>
       <c r="C242" s="5">
         <v>0.77646680999998807</v>
       </c>
       <c r="D242" s="5">
         <v>1.8009352454547933</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>519.94086976999995</v>
       </c>
       <c r="C243" s="5">
         <v>-2.4681230800000549</v>
       </c>
       <c r="D243" s="5">
         <v>-5.5243815039507265</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>516.79763255</v>
       </c>
       <c r="C244" s="5">
         <v>-3.1432372199999463</v>
       </c>
       <c r="D244" s="5">
         <v>-7.0180371786286555</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>517.31638797999994</v>
       </c>
       <c r="C245" s="5">
         <v>0.51875542999994195</v>
       </c>
       <c r="D245" s="5">
         <v>1.2112183920599984</v>
       </c>
       <c r="E245" s="5">
         <v>-3.9961243275815628</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>518.92631347999998</v>
       </c>
       <c r="C246" s="5">
         <v>1.6099255000000312</v>
       </c>
       <c r="D246" s="5">
         <v>3.799074272051528</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>519.1215267</v>
       </c>
       <c r="C247" s="5">
         <v>0.19521322000002783</v>
       </c>
       <c r="D247" s="5">
         <v>0.45235931955021069</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>520.31851377999999</v>
       </c>
       <c r="C248" s="5">
         <v>1.1969870799999853</v>
       </c>
       <c r="D248" s="5">
         <v>2.8023135085813333</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>521.27111151999998</v>
       </c>
       <c r="C249" s="5">
         <v>0.95259773999998743</v>
       </c>
       <c r="D249" s="5">
         <v>2.2192143476751358</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>521.70564476000004</v>
       </c>
       <c r="C250" s="5">
         <v>0.43453324000006432</v>
       </c>
       <c r="D250" s="5">
         <v>1.0049228482662764</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>522.69069901</v>
       </c>
       <c r="C251" s="5">
         <v>0.98505424999996194</v>
       </c>
       <c r="D251" s="5">
         <v>2.2894484405497018</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>523.75480818000005</v>
       </c>
       <c r="C252" s="5">
         <v>1.0641091700000516</v>
       </c>
       <c r="D252" s="5">
         <v>2.470536314154459</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>524.70251288999998</v>
       </c>
       <c r="C253" s="5">
         <v>0.9477047099999254</v>
       </c>
       <c r="D253" s="5">
         <v>2.1930719779676311</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>525.86164911000003</v>
       </c>
       <c r="C254" s="5">
         <v>1.1591362200000503</v>
       </c>
       <c r="D254" s="5">
         <v>2.6834044225986009</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>527.26354745000003</v>
       </c>
       <c r="C255" s="5">
         <v>1.4018983400000025</v>
       </c>
       <c r="D255" s="5">
         <v>3.2464145447887116</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>527.44635042000004</v>
       </c>
       <c r="C256" s="5">
         <v>0.18280297000001156</v>
       </c>
       <c r="D256" s="5">
         <v>0.41683583828460158</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>529.61262971999997</v>
       </c>
       <c r="C257" s="5">
         <v>2.1662792999999283</v>
       </c>
       <c r="D257" s="5">
         <v>5.0413993735064278</v>
       </c>
       <c r="E257" s="5">
         <v>2.3769287085634305</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>530.90401854000004</v>
       </c>
       <c r="C258" s="5">
         <v>1.2913888200000656</v>
       </c>
       <c r="D258" s="5">
         <v>2.965599635604943</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>531.15743513999996</v>
       </c>
       <c r="C259" s="5">
         <v>0.25341659999992316</v>
       </c>
       <c r="D259" s="5">
         <v>0.5743025851204786</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>533.87417504999996</v>
       </c>
       <c r="C260" s="5">
         <v>2.7167399100000011</v>
       </c>
       <c r="D260" s="5">
         <v>6.3133440572757493</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>538.04097557</v>
       </c>
       <c r="C261" s="5">
         <v>4.166800520000038</v>
       </c>
       <c r="D261" s="5">
         <v>9.7784911783079576</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>537.85564292000004</v>
       </c>
       <c r="C262" s="5">
         <v>-0.18533264999996391</v>
       </c>
       <c r="D262" s="5">
         <v>-0.41256769226269974</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>539.12430373999996</v>
       </c>
       <c r="C263" s="5">
         <v>1.2686608199999228</v>
       </c>
       <c r="D263" s="5">
         <v>2.8674965378522321</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>540.19105053999999</v>
       </c>
       <c r="C264" s="5">
         <v>1.0667468000000326</v>
       </c>
       <c r="D264" s="5">
         <v>2.4004098803888985</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>541.87588973000004</v>
       </c>
       <c r="C265" s="5">
         <v>1.6848391900000479</v>
       </c>
       <c r="D265" s="5">
         <v>3.807639714478972</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>543.06360314000005</v>
       </c>
       <c r="C266" s="5">
         <v>1.1877134100000148</v>
       </c>
       <c r="D266" s="5">
         <v>2.6621667892877898</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>544.38279422999994</v>
       </c>
       <c r="C267" s="5">
         <v>1.3191910899998902</v>
       </c>
       <c r="D267" s="5">
         <v>2.9542606250234416</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>546.53466383</v>
       </c>
       <c r="C268" s="5">
         <v>2.1518696000000546</v>
       </c>
       <c r="D268" s="5">
         <v>4.8479300865184705</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>549.16089126999998</v>
       </c>
       <c r="C269" s="5">
         <v>2.6262274399999797</v>
       </c>
       <c r="D269" s="5">
         <v>5.9211453311309059</v>
       </c>
       <c r="E269" s="5">
         <v>3.6910489767464361</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>549.22092524000004</v>
       </c>
       <c r="C270" s="5">
         <v>6.0033970000063164E-2</v>
       </c>
       <c r="D270" s="5">
         <v>0.13126225109643119</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>549.78373222000005</v>
       </c>
       <c r="C271" s="5">
         <v>0.56280698000000484</v>
       </c>
       <c r="D271" s="5">
         <v>1.2366386436865495</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>551.98188109</v>
       </c>
       <c r="C272" s="5">
         <v>2.1981488699999545</v>
       </c>
       <c r="D272" s="5">
         <v>4.9047719123112232</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>553.57316133999996</v>
       </c>
       <c r="C273" s="5">
         <v>1.5912802499999543</v>
       </c>
       <c r="D273" s="5">
         <v>3.5148003624640101</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>555.44622354000001</v>
       </c>
       <c r="C274" s="5">
         <v>1.8730622000000494</v>
       </c>
       <c r="D274" s="5">
         <v>4.1367226192927875</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>557.03064316999996</v>
       </c>
       <c r="C275" s="5">
         <v>1.5844196299999567</v>
       </c>
       <c r="D275" s="5">
         <v>3.4772371866061969</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>558.25504135000006</v>
       </c>
       <c r="C276" s="5">
         <v>1.2243981800000938</v>
       </c>
       <c r="D276" s="5">
         <v>2.6698196526659945</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>559.77693250000004</v>
       </c>
       <c r="C277" s="5">
         <v>1.5218911499999876</v>
       </c>
       <c r="D277" s="5">
         <v>3.3208882092649938</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>561.15027899999995</v>
       </c>
       <c r="C278" s="5">
         <v>1.3733464999999114</v>
       </c>
       <c r="D278" s="5">
         <v>2.9841106954078267</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>562.86771992000001</v>
       </c>
       <c r="C279" s="5">
         <v>1.7174409200000582</v>
       </c>
       <c r="D279" s="5">
         <v>3.7351445373813297</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>567.04500707</v>
       </c>
       <c r="C280" s="5">
         <v>4.1772871499999837</v>
       </c>
       <c r="D280" s="5">
         <v>9.2783815887506051</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>565.35433207999995</v>
       </c>
       <c r="C281" s="5">
         <v>-1.6906749900000477</v>
       </c>
       <c r="D281" s="5">
         <v>-3.5197715797441242</v>
       </c>
       <c r="E281" s="5">
         <v>2.9487607488855705</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>566.87535487000002</v>
       </c>
       <c r="C282" s="5">
         <v>1.5210227900000746</v>
       </c>
       <c r="D282" s="5">
         <v>3.2766692708432021</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>568.63059233000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.7552374599999894</v>
       </c>
       <c r="D283" s="5">
         <v>3.7795389628372256</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>570.07753291999995</v>
       </c>
       <c r="C284" s="5">
         <v>1.4469405899999401</v>
       </c>
       <c r="D284" s="5">
         <v>3.0966264013374101</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>572.08323264000001</v>
       </c>
       <c r="C285" s="5">
         <v>2.0056997200000524</v>
       </c>
       <c r="D285" s="5">
         <v>4.3046145291151916</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>573.18766079</v>
       </c>
       <c r="C286" s="5">
         <v>1.1044281499999897</v>
       </c>
       <c r="D286" s="5">
         <v>2.3414020512427358</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>574.92421798999999</v>
       </c>
       <c r="C287" s="5">
         <v>1.7365571999999929</v>
       </c>
       <c r="D287" s="5">
         <v>3.6967741956448696</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>576.9709977</v>
       </c>
       <c r="C288" s="5">
         <v>2.0467797100000098</v>
       </c>
       <c r="D288" s="5">
         <v>4.3567537761446395</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>578.86777708</v>
       </c>
       <c r="C289" s="5">
         <v>1.8967793799999981</v>
       </c>
       <c r="D289" s="5">
         <v>4.0170904609487579</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>579.92669409999996</v>
       </c>
       <c r="C290" s="5">
         <v>1.0589170199999671</v>
       </c>
       <c r="D290" s="5">
         <v>2.2173687846224865</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>579.88847850000002</v>
       </c>
       <c r="C291" s="5">
         <v>-3.8215599999944061E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-7.9048099192668975E-2</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>581.92794586000002</v>
       </c>
       <c r="C292" s="5">
         <v>2.0394673600000033</v>
       </c>
       <c r="D292" s="5">
         <v>4.3030010840707344</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>582.87497378</v>
       </c>
       <c r="C293" s="5">
         <v>0.94702791999998226</v>
       </c>
       <c r="D293" s="5">
         <v>1.9704514133551676</v>
       </c>
       <c r="E293" s="5">
         <v>3.099055000700135</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>586.55844761000003</v>
       </c>
       <c r="C294" s="5">
         <v>3.6834738300000254</v>
       </c>
       <c r="D294" s="5">
         <v>7.8526000776254046</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>587.13749848999998</v>
       </c>
       <c r="C295" s="5">
         <v>0.5790508799999543</v>
       </c>
       <c r="D295" s="5">
         <v>1.1910941213735704</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>588.13788711999996</v>
       </c>
       <c r="C296" s="5">
         <v>1.0003886299999749</v>
       </c>
       <c r="D296" s="5">
         <v>2.0638780771182974</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>589.35646722000001</v>
       </c>
       <c r="C297" s="5">
         <v>1.2185801000000538</v>
       </c>
       <c r="D297" s="5">
         <v>2.5148447931484519</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>590.73828579999997</v>
       </c>
       <c r="C298" s="5">
         <v>1.3818185799999583</v>
       </c>
       <c r="D298" s="5">
         <v>2.8501142459673279</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>592.73362459999998</v>
       </c>
       <c r="C299" s="5">
         <v>1.9953388000000132</v>
       </c>
       <c r="D299" s="5">
         <v>4.1293971317284628</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>594.79386910000005</v>
       </c>
       <c r="C300" s="5">
         <v>2.0602445000000671</v>
       </c>
       <c r="D300" s="5">
         <v>4.2516710104404609</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>597.34538710000004</v>
       </c>
       <c r="C301" s="5">
         <v>2.5515179999999873</v>
       </c>
       <c r="D301" s="5">
         <v>5.2709085714641057</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>598.65141165</v>
       </c>
       <c r="C302" s="5">
         <v>1.306024549999961</v>
       </c>
       <c r="D302" s="5">
         <v>2.6554378831486591</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>600.50772578999999</v>
       </c>
       <c r="C303" s="5">
         <v>1.8563141399999949</v>
       </c>
       <c r="D303" s="5">
         <v>3.7851121057332016</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>601.65771675999997</v>
       </c>
       <c r="C304" s="5">
         <v>1.1499909699999762</v>
       </c>
       <c r="D304" s="5">
         <v>2.3223969652752974</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>604.59368015999996</v>
       </c>
       <c r="C305" s="5">
         <v>2.9359633999999915</v>
       </c>
       <c r="D305" s="5">
         <v>6.0154943752228185</v>
       </c>
       <c r="E305" s="5">
         <v>3.7261346527115435</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>605.14306566000005</v>
       </c>
       <c r="C306" s="5">
         <v>0.5493855000000849</v>
       </c>
       <c r="D306" s="5">
         <v>1.0958888010945245</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>606.25087331999998</v>
       </c>
       <c r="C307" s="5">
         <v>1.1078076599999349</v>
       </c>
       <c r="D307" s="5">
         <v>2.219039044304183</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>606.79057490000002</v>
       </c>
       <c r="C308" s="5">
         <v>0.53970158000004176</v>
       </c>
       <c r="D308" s="5">
         <v>1.0735198462640483</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>608.12039706999997</v>
       </c>
       <c r="C309" s="5">
         <v>1.3298221699999431</v>
       </c>
       <c r="D309" s="5">
         <v>2.6618126329267078</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>609.96801205999998</v>
       </c>
       <c r="C310" s="5">
         <v>1.8476149900000109</v>
       </c>
       <c r="D310" s="5">
         <v>3.7074317193598993</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>609.85529571999996</v>
       </c>
       <c r="C311" s="5">
         <v>-0.11271634000001995</v>
       </c>
       <c r="D311" s="5">
         <v>-0.22152345551983421</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>610.38036709000005</v>
       </c>
       <c r="C312" s="5">
         <v>0.52507137000009152</v>
       </c>
       <c r="D312" s="5">
         <v>1.0380788997086166</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>610.62184771</v>
       </c>
       <c r="C313" s="5">
         <v>0.24148061999994752</v>
       </c>
       <c r="D313" s="5">
         <v>0.47578219269281963</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>611.93668681999998</v>
       </c>
       <c r="C314" s="5">
         <v>1.3148391099999799</v>
       </c>
       <c r="D314" s="5">
         <v>2.6147569586127517</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>611.49353011999995</v>
       </c>
       <c r="C315" s="5">
         <v>-0.44315670000003138</v>
       </c>
       <c r="D315" s="5">
         <v>-0.86557160034184122</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>609.06417006000004</v>
       </c>
       <c r="C316" s="5">
         <v>-2.4293600599999081</v>
       </c>
       <c r="D316" s="5">
         <v>-4.6645933644285709</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>609.10780308000005</v>
       </c>
       <c r="C317" s="5">
         <v>4.3633020000015676E-2</v>
       </c>
       <c r="D317" s="5">
         <v>8.600121642665659E-2</v>
       </c>
       <c r="E317" s="5">
         <v>0.74663746382619411</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>609.62771491000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.51991182999995544</v>
       </c>
       <c r="D318" s="5">
         <v>1.0290977614905605</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>610.20408668000005</v>
       </c>
       <c r="C319" s="5">
         <v>0.57637177000003703</v>
       </c>
       <c r="D319" s="5">
         <v>1.140456713946203</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>610.17082801000004</v>
       </c>
       <c r="C320" s="5">
         <v>-3.3258670000009261E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-6.5385406267226553E-2</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>610.03352824000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.13729977000002691</v>
       </c>
       <c r="D321" s="5">
         <v>-0.26968835991679763</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>608.41717845000005</v>
       </c>
       <c r="C322" s="5">
         <v>-1.6163497899999584</v>
       </c>
       <c r="D322" s="5">
         <v>-3.1336017519289161</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>608.84492280999996</v>
       </c>
       <c r="C323" s="5">
         <v>0.42774435999990601</v>
       </c>
       <c r="D323" s="5">
         <v>0.84692326720905431</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>610.16984993000005</v>
       </c>
       <c r="C324" s="5">
         <v>1.3249271200000976</v>
       </c>
       <c r="D324" s="5">
         <v>2.642841265743856</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>609.57838234999997</v>
       </c>
       <c r="C325" s="5">
         <v>-0.59146758000008504</v>
       </c>
       <c r="D325" s="5">
         <v>-1.1570372771561588</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>609.38131972999997</v>
       </c>
       <c r="C326" s="5">
         <v>-0.19706261999999697</v>
       </c>
       <c r="D326" s="5">
         <v>-0.38724329033303917</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>610.38999433000004</v>
       </c>
       <c r="C327" s="5">
         <v>1.008674600000063</v>
       </c>
       <c r="D327" s="5">
         <v>2.0044754930806041</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>609.81223482999997</v>
       </c>
       <c r="C328" s="5">
         <v>-0.57775950000007015</v>
       </c>
       <c r="D328" s="5">
         <v>-1.1299552841972149</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>610.67850053999996</v>
       </c>
       <c r="C329" s="5">
         <v>0.86626570999999331</v>
       </c>
       <c r="D329" s="5">
         <v>1.7180357021230774</v>
       </c>
       <c r="E329" s="5">
         <v>0.25786855004279463</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>611.62521523999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.94671470000002955</v>
       </c>
       <c r="D330" s="5">
         <v>1.8762645635456821</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>611.60682684000005</v>
       </c>
       <c r="C331" s="5">
         <v>-1.8388399999935245E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-3.6071814971427862E-2</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>612.50621377000004</v>
       </c>
       <c r="C332" s="5">
         <v>0.89938692999999148</v>
       </c>
       <c r="D332" s="5">
         <v>1.7789798985232919</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>613.80072373999997</v>
       </c>
       <c r="C333" s="5">
         <v>1.2945099699999219</v>
       </c>
       <c r="D333" s="5">
         <v>2.5658461710454938</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>615.19201669999995</v>
       </c>
       <c r="C334" s="5">
         <v>1.391292959999987</v>
       </c>
       <c r="D334" s="5">
         <v>2.7541895366778757</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>616.34197959999995</v>
       </c>
       <c r="C335" s="5">
         <v>1.1499628999999914</v>
       </c>
       <c r="D335" s="5">
         <v>2.2663356363123555</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>615.04196684999999</v>
       </c>
       <c r="C336" s="5">
         <v>-1.3000127499999508</v>
       </c>
       <c r="D336" s="5">
         <v>-2.501929996192287</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>615.91802447999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.87605762999999115</v>
       </c>
       <c r="D337" s="5">
         <v>1.7227184778329185</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>612.43001578999997</v>
       </c>
       <c r="C338" s="5">
         <v>-3.4880086900000151</v>
       </c>
       <c r="D338" s="5">
         <v>-6.5880046332689179</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>617.20584155999995</v>
       </c>
       <c r="C339" s="5">
         <v>4.7758257699999831</v>
       </c>
       <c r="D339" s="5">
         <v>9.7697615271096883</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>618.44040137000002</v>
       </c>
       <c r="C340" s="5">
         <v>1.2345598100000643</v>
       </c>
       <c r="D340" s="5">
         <v>2.42687118965772</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>618.51196125000001</v>
       </c>
       <c r="C341" s="5">
         <v>7.1559879999995246E-2</v>
       </c>
       <c r="D341" s="5">
         <v>0.13894067444446545</v>
       </c>
       <c r="E341" s="5">
         <v>1.2827470924673401</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>618.90906098000005</v>
       </c>
       <c r="C342" s="5">
         <v>0.39709973000003629</v>
       </c>
       <c r="D342" s="5">
         <v>0.77315551991992137</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>621.10226028</v>
       </c>
       <c r="C343" s="5">
         <v>2.1931992999999466</v>
       </c>
       <c r="D343" s="5">
         <v>4.3362504852248573</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>622.99316087</v>
       </c>
       <c r="C344" s="5">
         <v>1.8909005900000011</v>
       </c>
       <c r="D344" s="5">
         <v>3.7151099893600659</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>623.95765180000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.96449093000001085</v>
       </c>
       <c r="D345" s="5">
         <v>1.8736885590974195</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>625.48542387999998</v>
       </c>
       <c r="C346" s="5">
         <v>1.527772079999977</v>
       </c>
       <c r="D346" s="5">
         <v>2.9781159843173199</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>625.73523473</v>
       </c>
       <c r="C347" s="5">
         <v>0.24981085000001713</v>
       </c>
       <c r="D347" s="5">
         <v>0.48031876713803268</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>625.75313429000005</v>
       </c>
       <c r="C348" s="5">
         <v>1.7899560000046222E-2</v>
       </c>
       <c r="D348" s="5">
         <v>3.4332175204254689E-2</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>626.40927558999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.65614129999994475</v>
       </c>
       <c r="D349" s="5">
         <v>1.2655570696232132</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>627.36805698000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.95878139000001283</v>
       </c>
       <c r="D350" s="5">
         <v>1.8522599588504773</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>627.59042167999996</v>
       </c>
       <c r="C351" s="5">
         <v>0.22236469999995734</v>
       </c>
       <c r="D351" s="5">
         <v>0.42615882587502263</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>629.06794626999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.47752459000003</v>
       </c>
       <c r="D352" s="5">
         <v>2.8620079748315153</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>628.27782954999998</v>
       </c>
       <c r="C353" s="5">
         <v>-0.79011672000001454</v>
       </c>
       <c r="D353" s="5">
         <v>-1.4968456136513764</v>
       </c>
       <c r="E353" s="5">
         <v>1.5789295780575197</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>630.24739423000005</v>
       </c>
       <c r="C354" s="5">
         <v>1.9695646800000759</v>
       </c>
       <c r="D354" s="5">
         <v>3.8273783066692602</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>629.56533532000003</v>
       </c>
       <c r="C355" s="5">
         <v>-0.68205891000002339</v>
       </c>
       <c r="D355" s="5">
         <v>-1.2909479263999879</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>628.78214243000002</v>
       </c>
       <c r="C356" s="5">
         <v>-0.78319289000000936</v>
       </c>
       <c r="D356" s="5">
         <v>-1.4826540913539854</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>627.90264702000002</v>
       </c>
       <c r="C357" s="5">
         <v>-0.87949541000000409</v>
       </c>
       <c r="D357" s="5">
         <v>-1.6656215266707464</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>628.03306904999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.13042202999997698</v>
       </c>
       <c r="D358" s="5">
         <v>0.24953765498019198</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>629.53034972</v>
       </c>
       <c r="C359" s="5">
         <v>1.4972806700000092</v>
       </c>
       <c r="D359" s="5">
         <v>2.8987082455810942</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>630.74827343000004</v>
       </c>
       <c r="C360" s="5">
         <v>1.2179237100000364</v>
       </c>
       <c r="D360" s="5">
         <v>2.3464484357220039</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>631.44851697000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.70024353999997402</v>
       </c>
       <c r="D361" s="5">
         <v>1.3403795618941894</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>631.24739192000004</v>
       </c>
       <c r="C362" s="5">
         <v>-0.20112504999997327</v>
       </c>
       <c r="D362" s="5">
         <v>-0.38154766199940404</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>630.59848281999996</v>
       </c>
       <c r="C363" s="5">
         <v>-0.64890910000008262</v>
       </c>
       <c r="D363" s="5">
         <v>-1.2266242242474967</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>634.2978713</v>
       </c>
       <c r="C364" s="5">
         <v>3.6993884800000387</v>
       </c>
       <c r="D364" s="5">
         <v>7.271409866087275</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>632.48835550000001</v>
       </c>
       <c r="C365" s="5">
         <v>-1.8095157999999856</v>
       </c>
       <c r="D365" s="5">
         <v>-3.3701368252578301</v>
       </c>
       <c r="E365" s="5">
         <v>0.67016943014139851</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>633.29858335999995</v>
       </c>
       <c r="C366" s="5">
         <v>0.81022785999994085</v>
       </c>
       <c r="D366" s="5">
         <v>1.5480964957090837</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>632.47703412999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.82154922999995961</v>
       </c>
       <c r="D367" s="5">
         <v>-1.5456459646762344</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>631.09042852000005</v>
       </c>
       <c r="C368" s="5">
         <v>-1.3866056099999469</v>
       </c>
       <c r="D368" s="5">
         <v>-2.599318420740393</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>583.04175124000005</v>
       </c>
       <c r="C369" s="5">
         <v>-48.048677279999993</v>
       </c>
       <c r="D369" s="5">
         <v>-61.336893706695349</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>593.71347429000002</v>
       </c>
       <c r="C370" s="5">
         <v>10.671723049999969</v>
       </c>
       <c r="D370" s="5">
         <v>24.315991722660037</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>605.79418242999998</v>
       </c>
       <c r="C371" s="5">
         <v>12.080708139999956</v>
       </c>
       <c r="D371" s="5">
         <v>27.34395000408465</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>604.93097981000005</v>
       </c>
       <c r="C372" s="5">
         <v>-0.86320261999992454</v>
       </c>
       <c r="D372" s="5">
         <v>-1.6965558537549552</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>610.97701703999996</v>
       </c>
       <c r="C373" s="5">
         <v>6.0460372299999108</v>
       </c>
       <c r="D373" s="5">
         <v>12.675260547779699</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>613.71839146000002</v>
       </c>
       <c r="C374" s="5">
         <v>2.7413744200000565</v>
       </c>
       <c r="D374" s="5">
         <v>5.5191226170468788</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>619.17774838000003</v>
       </c>
       <c r="C375" s="5">
         <v>5.4593569200000047</v>
       </c>
       <c r="D375" s="5">
         <v>11.21271149888814</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>620.43497954999998</v>
       </c>
       <c r="C376" s="5">
         <v>1.2572311699999545</v>
       </c>
       <c r="D376" s="5">
         <v>2.4639780315316218</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>619.35287381000001</v>
       </c>
       <c r="C377" s="5">
         <v>-1.0821057399999745</v>
       </c>
       <c r="D377" s="5">
         <v>-2.0729694828150458</v>
       </c>
       <c r="E377" s="5">
         <v>-2.076794232775403</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>619.26045692000002</v>
       </c>
       <c r="C378" s="5">
         <v>-9.2416889999981322E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.17891141525542276</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>621.09067760000005</v>
       </c>
       <c r="C379" s="5">
         <v>1.8302206800000249</v>
       </c>
       <c r="D379" s="5">
         <v>3.6048154144721734</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>624.51900849000003</v>
       </c>
       <c r="C380" s="5">
         <v>3.4283308899999838</v>
       </c>
       <c r="D380" s="5">
         <v>6.8286673074064552</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>626.25046444999998</v>
       </c>
       <c r="C381" s="5">
         <v>1.7314559599999484</v>
       </c>
       <c r="D381" s="5">
         <v>3.3781588398343443</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>629.66588773000001</v>
       </c>
       <c r="C382" s="5">
         <v>3.4154232800000273</v>
       </c>
       <c r="D382" s="5">
         <v>6.7444391852175212</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>631.64326946000006</v>
       </c>
       <c r="C383" s="5">
         <v>1.9773817300000474</v>
       </c>
       <c r="D383" s="5">
         <v>3.8342146678192801</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>635.92990687999998</v>
       </c>
       <c r="C384" s="5">
         <v>4.28663741999992</v>
       </c>
       <c r="D384" s="5">
         <v>8.4547362733026219</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>637.40312560999996</v>
       </c>
       <c r="C385" s="5">
         <v>1.473218729999985</v>
       </c>
       <c r="D385" s="5">
         <v>2.8156602399470598</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>641.39887692000002</v>
       </c>
       <c r="C386" s="5">
         <v>3.9957513100000597</v>
       </c>
       <c r="D386" s="5">
         <v>7.787419926463901</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>649.66246591000004</v>
       </c>
       <c r="C387" s="5">
         <v>8.2635889900000166</v>
       </c>
       <c r="D387" s="5">
         <v>16.604409238798333</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>652.20765824</v>
       </c>
       <c r="C388" s="5">
         <v>2.5451923299999635</v>
       </c>
       <c r="D388" s="5">
         <v>4.8038925450182735</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>655.61426979999999</v>
       </c>
       <c r="C389" s="5">
         <v>3.4066115599999875</v>
       </c>
       <c r="D389" s="5">
         <v>6.4510731297136026</v>
       </c>
       <c r="E389" s="5">
         <v>5.8547231349610263</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>653.81639428999995</v>
       </c>
       <c r="C390" s="5">
         <v>-1.7978755100000399</v>
       </c>
       <c r="D390" s="5">
         <v>-3.2415500004047249</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>663.48807770999997</v>
       </c>
       <c r="C391" s="5">
         <v>9.6716834200000221</v>
       </c>
       <c r="D391" s="5">
         <v>19.269062648523949</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>664.56258663999995</v>
       </c>
       <c r="C392" s="5">
         <v>1.074508929999979</v>
       </c>
       <c r="D392" s="5">
         <v>1.9607857052107436</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>666.98372410000002</v>
       </c>
       <c r="C393" s="5">
         <v>2.4211374600000681</v>
       </c>
       <c r="D393" s="5">
         <v>4.4605195029380873</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>666.20145097</v>
       </c>
       <c r="C394" s="5">
         <v>-0.78227313000002141</v>
       </c>
       <c r="D394" s="5">
         <v>-1.3983788452735735</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>665.59382774000005</v>
       </c>
       <c r="C395" s="5">
         <v>-0.60762322999994467</v>
       </c>
       <c r="D395" s="5">
         <v>-1.0890118607333688</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>672.13010560999999</v>
       </c>
       <c r="C396" s="5">
         <v>6.5362778699999353</v>
       </c>
       <c r="D396" s="5">
         <v>12.442048784631087</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>674.54466703000003</v>
       </c>
       <c r="C397" s="5">
         <v>2.4145614200000409</v>
       </c>
       <c r="D397" s="5">
         <v>4.3970857476619774</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>676.82801352000001</v>
       </c>
       <c r="C398" s="5">
         <v>2.2833464899999854</v>
       </c>
       <c r="D398" s="5">
         <v>4.1385077319646246</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>678.01653938000004</v>
       </c>
       <c r="C399" s="5">
         <v>1.188525860000027</v>
       </c>
       <c r="D399" s="5">
         <v>2.1276996150273675</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>678.09816196999998</v>
       </c>
       <c r="C400" s="5">
         <v>8.16225899999381E-2</v>
       </c>
       <c r="D400" s="5">
         <v>0.14455692522230557</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>680.26577836000001</v>
       </c>
       <c r="C401" s="5">
         <v>2.1676163900000347</v>
       </c>
       <c r="D401" s="5">
         <v>3.9040985623287172</v>
       </c>
       <c r="E401" s="5">
         <v>3.7600628441964989</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>682.56817870999998</v>
       </c>
       <c r="C402" s="5">
         <v>2.3024003499999708</v>
       </c>
       <c r="D402" s="5">
         <v>4.1379361315171614</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>684.46838278999996</v>
       </c>
       <c r="C403" s="5">
         <v>1.9002040799999804</v>
       </c>
       <c r="D403" s="5">
         <v>3.3923128833818428</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>686.56096868999998</v>
       </c>
       <c r="C404" s="5">
         <v>2.0925859000000173</v>
       </c>
       <c r="D404" s="5">
         <v>3.7310125571492048</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>687.45540003999997</v>
       </c>
       <c r="C405" s="5">
         <v>0.89443134999999074</v>
       </c>
       <c r="D405" s="5">
         <v>1.5745749320873692</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>689.07110659</v>
       </c>
       <c r="C406" s="5">
         <v>1.6157065500000272</v>
       </c>
       <c r="D406" s="5">
         <v>2.8570693415495452</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>690.85260053000002</v>
       </c>
       <c r="C407" s="5">
         <v>1.7814939400000185</v>
       </c>
       <c r="D407" s="5">
         <v>3.146924106879645</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>688.43865012000003</v>
       </c>
       <c r="C408" s="5">
         <v>-2.413950409999984</v>
       </c>
       <c r="D408" s="5">
         <v>-4.1133442646460132</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>688.84146664000002</v>
       </c>
       <c r="C409" s="5">
         <v>0.40281651999998758</v>
       </c>
       <c r="D409" s="5">
         <v>0.70440328281791142</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>689.79308029000003</v>
       </c>
       <c r="C410" s="5">
         <v>0.95161365000001297</v>
       </c>
       <c r="D410" s="5">
         <v>1.6704177127100595</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>690.61818218999997</v>
       </c>
       <c r="C411" s="5">
         <v>0.82510189999993599</v>
       </c>
       <c r="D411" s="5">
         <v>1.4448712787900497</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>691.00231195000003</v>
       </c>
       <c r="C412" s="5">
         <v>0.38412976000006438</v>
       </c>
       <c r="D412" s="5">
         <v>0.66949941424736537</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>691.69738421</v>
       </c>
       <c r="C413" s="5">
         <v>0.69507225999996081</v>
       </c>
       <c r="D413" s="5">
         <v>1.2137683211884021</v>
       </c>
       <c r="E413" s="5">
         <v>1.6804616980086173</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>693.10147505999998</v>
       </c>
       <c r="C414" s="5">
         <v>1.4040908499999887</v>
       </c>
       <c r="D414" s="5">
         <v>2.4632855368285744</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>694.09768416999998</v>
       </c>
       <c r="C415" s="5">
         <v>0.99620910999999523</v>
       </c>
       <c r="D415" s="5">
         <v>1.7384852789707805</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>695.31017072999998</v>
       </c>
       <c r="C416" s="5">
         <v>1.2124865600000021</v>
       </c>
       <c r="D416" s="5">
         <v>2.1164810941205037</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>695.33968979999997</v>
       </c>
       <c r="C417" s="5">
         <v>2.9519069999992098E-2</v>
       </c>
       <c r="D417" s="5">
         <v>5.0957339477308849E-2</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>696.00452714999994</v>
       </c>
       <c r="C418" s="5">
         <v>0.66483734999997068</v>
       </c>
       <c r="D418" s="5">
         <v>1.1534127478238343</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>695.93845782999995</v>
       </c>
       <c r="C419" s="5">
         <v>-6.6069319999996878E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.11385242561144926</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>691.10514198999999</v>
       </c>
       <c r="C420" s="5">
         <v>-4.8333158399999547</v>
       </c>
       <c r="D420" s="5">
         <v>-8.0229548020417383</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>697.38369356999999</v>
       </c>
       <c r="C421" s="5">
         <v>6.2785515799999985</v>
       </c>
       <c r="D421" s="5">
         <v>11.463318669948585</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>698.21691814999997</v>
       </c>
       <c r="C422" s="5">
         <v>0.83322457999997823</v>
       </c>
       <c r="D422" s="5">
         <v>1.4432029473556929</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>697.41321535999998</v>
       </c>
       <c r="C423" s="5">
         <v>-0.80370278999998845</v>
       </c>
       <c r="D423" s="5">
         <v>-1.3725833087219641</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>696.29485857999998</v>
       </c>
       <c r="C424" s="5">
         <v>-1.1183567799999992</v>
       </c>
       <c r="D424" s="5">
         <v>-1.9074128314049532</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>698.72922756000003</v>
       </c>
       <c r="C425" s="5">
         <v>2.4343689800000448</v>
       </c>
       <c r="D425" s="5">
         <v>4.2770315219224919</v>
       </c>
       <c r="E425" s="5">
         <v>1.0166069021688262</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>699.17675111000005</v>
       </c>
       <c r="C426" s="5">
         <v>0.44752355000002808</v>
       </c>
       <c r="D426" s="5">
         <v>0.7712917203816172</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>700.52023036000003</v>
       </c>
       <c r="C427" s="5">
         <v>1.343479249999973</v>
       </c>
       <c r="D427" s="5">
         <v>2.3303445238969989</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>699.72458043999995</v>
       </c>
       <c r="C428" s="5">
         <v>-0.79564992000007351</v>
       </c>
       <c r="D428" s="5">
         <v>-1.3544762579169367</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>701.00798769000005</v>
       </c>
       <c r="C429" s="5">
         <v>1.2834072500000957</v>
       </c>
       <c r="D429" s="5">
         <v>2.2233323769643709</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>700.45014096</v>
       </c>
       <c r="C430" s="5">
         <v>-0.55784673000005114</v>
       </c>
       <c r="D430" s="5">
         <v>-0.95076512593629259</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>698.83982397</v>
       </c>
       <c r="C431" s="5">
         <v>-1.6103169900000012</v>
       </c>
       <c r="D431" s="5">
         <v>-2.7241524279534413</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>698.29763161999995</v>
       </c>
       <c r="C432" s="5">
         <v>-0.54219235000005028</v>
       </c>
       <c r="D432" s="5">
         <v>-0.92705312817635832</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>697.91179052999996</v>
       </c>
       <c r="C433" s="5">
         <v>-0.38584108999998534</v>
       </c>
       <c r="D433" s="5">
         <v>-0.66104307178231902</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>695.95745151000006</v>
       </c>
       <c r="C434" s="5">
         <v>-1.9543390199999067</v>
       </c>
       <c r="D434" s="5">
         <v>-3.3090460232020225</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>695.04836064000006</v>
       </c>
       <c r="C435" s="5">
         <v>-0.90909087</v>
       </c>
       <c r="D435" s="5">
         <v>-1.5562813474116366</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>694.18060286000002</v>
       </c>
       <c r="C436" s="5">
         <v>-0.86775778000003356</v>
       </c>
       <c r="D436" s="5">
         <v>-1.4879377326856291</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>694.29118928000003</v>
       </c>
       <c r="C437" s="5">
         <v>0.11058642000000418</v>
       </c>
       <c r="D437" s="5">
         <v>0.19133354806355474</v>
       </c>
       <c r="E437" s="5">
         <v>-0.63515852850436483</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>695.09558786000002</v>
       </c>
       <c r="C438" s="5">
         <v>0.80439857999999731</v>
       </c>
       <c r="D438" s="5">
         <v>1.3992012513386776</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>693.41623641000001</v>
       </c>
       <c r="C439" s="5">
         <v>-1.6793514500000128</v>
       </c>
       <c r="D439" s="5">
         <v>-2.8609848584586817</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>694.59970367999995</v>
       </c>
       <c r="C440" s="5">
         <v>1.1834672699999373</v>
       </c>
       <c r="D440" s="5">
         <v>2.0673987318991394</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>695.36825507000003</v>
       </c>
       <c r="C441" s="5">
         <v>0.76855139000008421</v>
       </c>
       <c r="D441" s="5">
         <v>1.3358699974296728</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>695.35348581999995</v>
       </c>
       <c r="C442" s="5">
         <v>-1.4769250000085776E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-2.5484381343299223E-2</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>697.48658848000002</v>
+        <v>696.88934758000005</v>
       </c>
       <c r="C443" s="5">
-        <v>2.1331026600000769</v>
+        <v>1.5358617600001025</v>
       </c>
       <c r="D443" s="5">
-        <v>3.7439313946038055</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.6829364046183635</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>696.60594478999997</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.28340279000008195</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-0.48691190825553843</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1C24361-88A1-4663-90BF-030E9CDBF5D8}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houttula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>