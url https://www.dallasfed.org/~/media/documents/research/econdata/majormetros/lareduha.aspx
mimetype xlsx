--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3D9298AB-CDEC-40EB-8A71-E9FBCE84AB88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8D9DB2BE-F0E1-4371-820D-E788DBE9B0C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2F6BBD99-7B9F-4364-95FB-B4AD233DDD1C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{63216970-72C2-4534-92BD-6635644666E8}"/>
   </bookViews>
   <sheets>
     <sheet name="lareduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39DB9EBC-02DE-4011-9405-F19CF27A9270}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6CF072F-CB91-4E2D-9083-A04993C8E93D}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -1038,169 +1038,169 @@
         <v>-0.11198812680000003</v>
       </c>
       <c r="D9" s="5">
         <v>-31.821788254022277</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>3.4368965677999999</v>
       </c>
       <c r="C10" s="5">
         <v>-1.5760066399999939E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-5.3420993285793532</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>3.5347113375000001</v>
+        <v>3.5347113374000001</v>
       </c>
       <c r="C11" s="5">
-        <v>9.7814769700000248E-2</v>
+        <v>9.781476960000024E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>40.039285383204849</v>
+        <v>40.039285335662811</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>3.5806677283999999</v>
       </c>
       <c r="C12" s="5">
-        <v>4.5956390899999811E-2</v>
+        <v>4.5956390999999819E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>16.767190398174403</v>
+        <v>16.767190437815671</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>3.6746404792999998</v>
       </c>
       <c r="C13" s="5">
         <v>9.3972750899999902E-2</v>
       </c>
       <c r="D13" s="5">
         <v>36.461453580695149</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>3.7406060643000001</v>
       </c>
       <c r="C14" s="5">
         <v>6.5965585000000271E-2</v>
       </c>
       <c r="D14" s="5">
         <v>23.801362703909955</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>3.6294721823999998</v>
+        <v>3.6294721822999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.11113388190000029</v>
+        <v>-0.11113388200000029</v>
       </c>
       <c r="D15" s="5">
-        <v>-30.366538815125963</v>
+        <v>-30.366538838148717</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>3.6980024029999998</v>
+        <v>3.6980024031999998</v>
       </c>
       <c r="C16" s="5">
-        <v>6.8530220600000025E-2</v>
+        <v>6.853022090000005E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>25.16548958898057</v>
+        <v>25.165489711595779</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>3.7575353047000002</v>
+        <v>3.7575353044000002</v>
       </c>
       <c r="C17" s="5">
-        <v>5.9532901700000362E-2</v>
+        <v>5.9532901200000321E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>21.124101646234685</v>
+        <v>21.124101451579126</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>3.7233227145000001</v>
+        <v>3.7233227144000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-3.4212590200000115E-2</v>
+        <v>-3.4212590000000098E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-10.395190633175744</v>
+        <v>-10.395190576206604</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.7046558638999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.8666850600000284E-2</v>
+        <v>-1.8666850500000276E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.8530406220510649</v>
+        <v>-5.8530405917081918</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>3.6692029708999998</v>
       </c>
       <c r="C20" s="5">
         <v>-3.5452892999999985E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-10.898219655344487</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>3.7530417883</v>
       </c>
       <c r="C21" s="5">
         <v>8.383881740000021E-2</v>
@@ -1234,5930 +1234,5999 @@
         <v>-2.7043803999999838E-3</v>
       </c>
       <c r="D23" s="5">
         <v>-0.86475762273959811</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>3.7794434803999999</v>
       </c>
       <c r="C24" s="5">
         <v>4.425213139999995E-2</v>
       </c>
       <c r="D24" s="5">
         <v>15.18077601136827</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>3.8723972365999999</v>
+        <v>3.8723972366999999</v>
       </c>
       <c r="C25" s="5">
-        <v>9.2953756200000015E-2</v>
+        <v>9.2953756300000023E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>33.851905286879983</v>
+        <v>33.851905328358981</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>3.8360145005000001</v>
+        <v>3.8360145006000002</v>
       </c>
       <c r="C26" s="5">
         <v>-3.6382736099999757E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-10.709744902511364</v>
+        <v>-10.709744902248975</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>3.9297052677000002</v>
+        <v>3.9297052676000002</v>
       </c>
       <c r="C27" s="5">
-        <v>9.3690767200000025E-2</v>
+        <v>9.3690767000000008E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>33.584745123774162</v>
+        <v>33.584745041193152</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>3.9996999688999999</v>
+        <v>3.9996999690999999</v>
       </c>
       <c r="C28" s="5">
-        <v>6.9994701199999732E-2</v>
+        <v>6.9994701499999756E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>23.597369383970101</v>
+        <v>23.597369495876809</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>3.9507399266999998</v>
+        <v>3.9507399263999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-4.8960042200000053E-2</v>
+        <v>-4.8960042700000095E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-13.739430387679041</v>
+        <v>-13.73943051804175</v>
       </c>
       <c r="E29" s="5">
-        <v>5.1417912629679208</v>
+        <v>5.1417912633784368</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>4.0266958390000003</v>
+        <v>4.0266958389000003</v>
       </c>
       <c r="C30" s="5">
-        <v>7.5955912300000428E-2</v>
+        <v>7.5955912500000444E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>25.673761422355469</v>
+        <v>25.673761499420134</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>4.0058916246000003</v>
+        <v>4.0058916247000003</v>
       </c>
       <c r="C31" s="5">
-        <v>-2.0804214400000021E-2</v>
+        <v>-2.0804214200000004E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-6.0267087634777177</v>
+        <v>-6.0267087073221699</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>4.0785130368000004</v>
+        <v>4.0785130369000004</v>
       </c>
       <c r="C32" s="5">
         <v>7.2621412200000179E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>24.060037940562438</v>
+        <v>24.060037939900745</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>4.0539814609000002</v>
+        <v>4.0539814610000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.4531575900000213E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-6.9837468366906403</v>
+        <v>-6.9837468365249507</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>4.1408925484000001</v>
+        <v>4.1408925487000001</v>
       </c>
       <c r="C34" s="5">
-        <v>8.6911087499999873E-2</v>
+        <v>8.6911087699999889E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>28.987146291240464</v>
+        <v>28.987146365198146</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>4.1358174547999997</v>
+        <v>4.1358174545999997</v>
       </c>
       <c r="C35" s="5">
-        <v>-5.0750936000003577E-3</v>
+        <v>-5.0750941000003991E-3</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.4608510471417979</v>
+        <v>-1.4608511899914967</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>4.1744292456999998</v>
+        <v>4.1744292453999998</v>
       </c>
       <c r="C36" s="5">
-        <v>3.8611790900000109E-2</v>
+        <v>3.8611790800000101E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>11.796681245025219</v>
+        <v>11.796681213487537</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>4.0692514125999999</v>
+        <v>4.0692514123999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.10517783309999995</v>
+        <v>-0.10517783299999994</v>
       </c>
       <c r="D37" s="5">
-        <v>-26.377760806049622</v>
+        <v>-26.377760785979909</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>4.1279414362000004</v>
+        <v>4.1279414366999996</v>
       </c>
       <c r="C38" s="5">
-        <v>5.8690023600000529E-2</v>
+        <v>5.8690024299999699E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>18.74847802159789</v>
+        <v>18.74847826423618</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>4.2270625188000004</v>
+        <v>4.2270625187000004</v>
       </c>
       <c r="C39" s="5">
-        <v>9.9121082599999966E-2</v>
+        <v>9.9121082000000804E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>32.941852653089221</v>
+        <v>32.941852422117158</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>4.2041659848000004</v>
+        <v>4.2041659850000004</v>
       </c>
       <c r="C40" s="5">
-        <v>-2.2896534000000024E-2</v>
+        <v>-2.2896533699999999E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-6.3097936917609569</v>
+        <v>-6.3097936116793925</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>4.2422650391000003</v>
+        <v>4.2422650388000003</v>
       </c>
       <c r="C41" s="5">
-        <v>3.8099054299999935E-2</v>
+        <v>3.8099053799999893E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>11.433385778387507</v>
+        <v>11.433385620211677</v>
       </c>
       <c r="E41" s="5">
-        <v>7.3790003343375599</v>
+        <v>7.3790003348978894</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>4.5317556346999996</v>
+        <v>4.5317556345999996</v>
       </c>
       <c r="C42" s="5">
-        <v>0.28949059559999935</v>
+        <v>0.28949059579999936</v>
       </c>
       <c r="D42" s="5">
-        <v>120.81279025684681</v>
+        <v>120.81279038575872</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>4.5060852099000002</v>
+        <v>4.5060852102000002</v>
       </c>
       <c r="C43" s="5">
-        <v>-2.5670424799999481E-2</v>
+        <v>-2.5670424399999447E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-6.5896501790565836</v>
+        <v>-6.5896500796942981</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>4.5920167857000003</v>
+        <v>4.5920167861000003</v>
       </c>
       <c r="C44" s="5">
-        <v>8.5931575800000104E-2</v>
+        <v>8.5931575900000112E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>25.443685076500834</v>
+        <v>25.443685107406754</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>4.6589580918999998</v>
+        <v>4.6589580920999998</v>
       </c>
       <c r="C45" s="5">
-        <v>6.6941306199999495E-2</v>
+        <v>6.6941305999999479E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>18.966324456740068</v>
+        <v>18.966324393669364</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>4.6411409679000002</v>
+        <v>4.6411409684000002</v>
       </c>
       <c r="C46" s="5">
-        <v>-1.7817123999999573E-2</v>
+        <v>-1.7817123699999549E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-4.4938212211760202</v>
+        <v>-4.4938211469057414</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>4.6407147786999996</v>
+        <v>4.6407147779000004</v>
       </c>
       <c r="C47" s="5">
-        <v>-4.261892000005929E-4</v>
+        <v>-4.2619049999981229E-4</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.11013861091322408</v>
+        <v>-0.11013894668606694</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>4.4715516075000004</v>
+        <v>4.4715516065000003</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.16916317119999924</v>
+        <v>-0.16916317140000015</v>
       </c>
       <c r="D48" s="5">
-        <v>-35.955705989079924</v>
+        <v>-35.955706028466452</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>4.4610948579</v>
+        <v>4.4610948574</v>
       </c>
       <c r="C49" s="5">
-        <v>-1.0456749600000315E-2</v>
+        <v>-1.0456749100000273E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.7703940679304817</v>
+        <v>-2.7703939377721087</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>4.6172642922999998</v>
+        <v>4.6172642937999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.15616943439999975</v>
+        <v>0.15616943639999992</v>
       </c>
       <c r="D50" s="5">
-        <v>51.119085441644209</v>
+        <v>51.11908623401802</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>4.6218665445999996</v>
+        <v>4.6218665450999996</v>
       </c>
       <c r="C51" s="5">
-        <v>4.6022522999997761E-3</v>
+        <v>4.6022512999996934E-3</v>
       </c>
       <c r="D51" s="5">
-        <v>1.2026774589496192</v>
+        <v>1.2026771957988291</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>4.7101913447000001</v>
+        <v>4.7101913453000002</v>
       </c>
       <c r="C52" s="5">
-        <v>8.8324800100000544E-2</v>
+        <v>8.8324800200000553E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>25.502907424217149</v>
+        <v>25.502907453136103</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>4.6279305252</v>
+        <v>4.6279305244</v>
       </c>
       <c r="C53" s="5">
-        <v>-8.2260819500000082E-2</v>
+        <v>-8.2260820900000198E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-19.056986854021908</v>
+        <v>-19.056987145656556</v>
       </c>
       <c r="E53" s="5">
-        <v>9.0910276124996479</v>
+        <v>9.0910276013563838</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>4.6357238004000001</v>
+        <v>4.6357237994</v>
       </c>
       <c r="C54" s="5">
-        <v>7.7932752000000605E-3</v>
+        <v>7.7932750000000439E-3</v>
       </c>
       <c r="D54" s="5">
-        <v>2.0395799009755855</v>
+        <v>2.0395798485036254</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>4.7101797614000001</v>
+        <v>4.7101797606</v>
       </c>
       <c r="C55" s="5">
-        <v>7.4455960999999959E-2</v>
+        <v>7.4455961199999976E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>21.070728224888846</v>
+        <v>21.070728291532582</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>4.7111999143999999</v>
+        <v>4.7111999137999998</v>
       </c>
       <c r="C56" s="5">
-        <v>1.0201529999998016E-3</v>
+        <v>1.0201531999998181E-3</v>
       </c>
       <c r="D56" s="5">
-        <v>0.26021149562991397</v>
+        <v>0.26021154674915614</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>4.7579940227000002</v>
+        <v>4.7579940232000002</v>
       </c>
       <c r="C57" s="5">
-        <v>4.6794108300000303E-2</v>
+        <v>4.6794109400000394E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>12.592199785778323</v>
+        <v>12.592200099832995</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>4.8448456185</v>
+        <v>4.8448456213000002</v>
       </c>
       <c r="C58" s="5">
-        <v>8.6851595799999792E-2</v>
+        <v>8.6851598099999983E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>24.243194093179167</v>
+        <v>24.243194798155976</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>4.9478488176999997</v>
+        <v>4.9478488196999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.10300319919999978</v>
+        <v>0.10300319839999972</v>
       </c>
       <c r="D59" s="5">
-        <v>28.717543067290773</v>
+        <v>28.717542798964303</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>5.0750302462999999</v>
+        <v>5.0750302402000003</v>
       </c>
       <c r="C60" s="5">
-        <v>0.12718142860000015</v>
+        <v>0.12718142050000036</v>
       </c>
       <c r="D60" s="5">
-        <v>35.602146520708189</v>
+        <v>35.602143907092042</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>5.1479237352</v>
+        <v>5.1479237362000001</v>
       </c>
       <c r="C61" s="5">
-        <v>7.2893488900000136E-2</v>
+        <v>7.2893495999999836E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>18.66472394327079</v>
+        <v>18.664725931450342</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>5.2045651492999996</v>
+        <v>5.2045651519999998</v>
       </c>
       <c r="C62" s="5">
-        <v>5.6641414099999565E-2</v>
+        <v>5.6641415799999706E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>14.032367006991597</v>
+        <v>14.032367451064065</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>5.2200916355000002</v>
+        <v>5.2200916364000003</v>
       </c>
       <c r="C63" s="5">
-        <v>1.5526486200000633E-2</v>
+        <v>1.5526484400000484E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>3.6392187870153636</v>
+        <v>3.6392183562518943</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>5.2090039302999998</v>
+        <v>5.2090039313999998</v>
       </c>
       <c r="C64" s="5">
-        <v>-1.1087705200000464E-2</v>
+        <v>-1.1087705000000447E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-2.5192864994349695</v>
+        <v>-2.5192864540923399</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>5.3109684896999996</v>
+        <v>5.3109684891000004</v>
       </c>
       <c r="C65" s="5">
-        <v>0.10196455939999982</v>
+        <v>0.10196455770000057</v>
       </c>
       <c r="D65" s="5">
-        <v>26.191027150421252</v>
+        <v>26.191026659568585</v>
       </c>
       <c r="E65" s="5">
-        <v>14.759036696439631</v>
+        <v>14.759036703312534</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>5.2419555057</v>
+        <v>5.2419555042999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-6.9012983999999555E-2</v>
+        <v>-6.901298480000051E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-14.525756312308102</v>
+        <v>-14.525756470369489</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>5.216988186</v>
+        <v>5.2169881838999999</v>
       </c>
       <c r="C67" s="5">
-        <v>-2.496731969999999E-2</v>
+        <v>-2.4967320400000048E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-5.5681983517052451</v>
+        <v>-5.5681985052006162</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>5.2346252024000002</v>
+        <v>5.2346252005</v>
       </c>
       <c r="C68" s="5">
-        <v>1.7637016400000149E-2</v>
+        <v>1.7637016600000166E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>4.133115558537992</v>
+        <v>4.1331156079763121</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>5.1518906051000002</v>
+        <v>5.1518906055000002</v>
       </c>
       <c r="C69" s="5">
-        <v>-8.273459729999999E-2</v>
+        <v>-8.27345949999998E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>-17.401437196046686</v>
+        <v>-17.401436759322475</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>5.1439221286999999</v>
+        <v>5.1439221319000001</v>
       </c>
       <c r="C70" s="5">
-        <v>-7.9684764000003128E-3</v>
+        <v>-7.9684736000000811E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.8403428752983841</v>
+        <v>-1.8403422339796638</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>5.2533504667999997</v>
+        <v>5.2533504683999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.10942833809999986</v>
+        <v>0.10942833649999972</v>
       </c>
       <c r="D71" s="5">
-        <v>28.737145001000819</v>
+        <v>28.737144510472135</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>5.2891234340000004</v>
+        <v>5.2891234172999999</v>
       </c>
       <c r="C72" s="5">
-        <v>3.5772967200000672E-2</v>
+        <v>3.5772948900000046E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>8.4845596784561828</v>
+        <v>8.4845551715859955</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>5.2297358524000002</v>
+        <v>5.2297358522000001</v>
       </c>
       <c r="C73" s="5">
-        <v>-5.9387581600000239E-2</v>
+        <v>-5.9387565099999762E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-12.672180586410741</v>
+        <v>-12.672177317716237</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>5.3024240336000004</v>
+        <v>5.3024240406000001</v>
       </c>
       <c r="C74" s="5">
-        <v>7.2688181200000201E-2</v>
+        <v>7.2688188399999909E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>18.014784515016235</v>
+        <v>18.014786438742792</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>5.2156888271000001</v>
+        <v>5.2156888384000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-8.6735206500000217E-2</v>
+        <v>-8.6735202199999861E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-17.956039964774785</v>
+        <v>-17.956039131481106</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>5.2051083761000001</v>
+        <v>5.2051083903000004</v>
       </c>
       <c r="C76" s="5">
-        <v>-1.0580451000000046E-2</v>
+        <v>-1.0580448099999806E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.4073209306673005</v>
+        <v>-2.4073202730304666</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>5.1885647809000002</v>
+        <v>5.1885647878999999</v>
       </c>
       <c r="C77" s="5">
-        <v>-1.6543595199999928E-2</v>
+        <v>-1.6543602400000523E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-3.7480351586823391</v>
+        <v>-3.748036751423578</v>
       </c>
       <c r="E77" s="5">
-        <v>-2.3047342313814667</v>
+        <v>-2.3047340885417933</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>5.5501313887999997</v>
+        <v>5.5501313875999996</v>
       </c>
       <c r="C78" s="5">
-        <v>0.3615666078999995</v>
+        <v>0.36156659969999971</v>
       </c>
       <c r="D78" s="5">
-        <v>124.42552569861283</v>
+        <v>124.42552148300794</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>5.5290860469999998</v>
+        <v>5.5290860339999996</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.1045341799999839E-2</v>
+        <v>-2.1045353599999927E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-4.4565294064989214</v>
+        <v>-4.4565318543125843</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>5.5570475674999997</v>
+        <v>5.5570475599</v>
       </c>
       <c r="C80" s="5">
-        <v>2.7961520499999892E-2</v>
+        <v>2.7961525900000339E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>6.2402751051528149</v>
+        <v>6.2402763590893029</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>5.6387470834000002</v>
+        <v>5.6387470714000001</v>
       </c>
       <c r="C81" s="5">
-        <v>8.1699515900000463E-2</v>
+        <v>8.1699511500000099E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>19.14121208138706</v>
+        <v>19.141210994104839</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>5.7378604761999998</v>
+        <v>5.7378604555999999</v>
       </c>
       <c r="C82" s="5">
-        <v>9.9113392799999644E-2</v>
+        <v>9.9113384199999821E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>23.256098708278429</v>
+        <v>23.256096545790683</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>5.6517898568999998</v>
+        <v>5.6517898959000004</v>
       </c>
       <c r="C83" s="5">
-        <v>-8.607061930000004E-2</v>
+        <v>-8.6070559699999549E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-16.587283500077099</v>
+        <v>-16.587272999425739</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>5.7059997233999997</v>
+        <v>5.7059996675000004</v>
       </c>
       <c r="C84" s="5">
-        <v>5.4209866499999926E-2</v>
+        <v>5.4209771600000067E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>12.136988095303813</v>
+        <v>12.136965626855932</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>5.8178360631999997</v>
+        <v>5.8178360482000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.11183633979999996</v>
+        <v>0.11183638069999979</v>
       </c>
       <c r="D85" s="5">
-        <v>26.228318668840565</v>
+        <v>26.228329602880663</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>5.8122908071000001</v>
+        <v>5.8122908259999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-5.5452560999995626E-3</v>
+        <v>-5.5452222000003104E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.1378000155413237</v>
+        <v>-1.1377930991320895</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>5.9119105118000004</v>
+        <v>5.9119105538000003</v>
       </c>
       <c r="C87" s="5">
-        <v>9.9619704700000256E-2</v>
+        <v>9.9619727800000391E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>22.621378807841651</v>
+        <v>22.621384476734853</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>6.0001066991999998</v>
+        <v>6.0001067474000003</v>
       </c>
       <c r="C88" s="5">
-        <v>8.8196187399999459E-2</v>
+        <v>8.8196193599999972E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>19.446509428095936</v>
+        <v>19.446510759525303</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>5.9784372874000002</v>
+        <v>5.9784373161</v>
       </c>
       <c r="C89" s="5">
-        <v>-2.1669411799999594E-2</v>
+        <v>-2.1669431300000319E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-4.2487496594881602</v>
+        <v>-4.248753373799719</v>
       </c>
       <c r="E89" s="5">
-        <v>15.223333230947734</v>
+        <v>15.223333628637036</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>6.0517791377999997</v>
+        <v>6.0517791389999998</v>
       </c>
       <c r="C90" s="5">
-        <v>7.3341850399999409E-2</v>
+        <v>7.3341822899999798E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>15.756317751336169</v>
+        <v>15.756311358397213</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>6.0381160721000002</v>
+        <v>6.0381160427999996</v>
       </c>
       <c r="C91" s="5">
-        <v>-1.3663065699999422E-2</v>
+        <v>-1.3663096200000169E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-2.6758433379642121</v>
+        <v>-2.6758492367373932</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>6.0731095769000003</v>
+        <v>6.0731095634000001</v>
       </c>
       <c r="C92" s="5">
-        <v>3.4993504800000075E-2</v>
+        <v>3.4993520600000494E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>7.1805344038240682</v>
+        <v>7.1805377859185393</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>6.1190311813999996</v>
+        <v>6.1190311647</v>
       </c>
       <c r="C93" s="5">
-        <v>4.5921604499999269E-2</v>
+        <v>4.5921601299999892E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>9.4607928612320471</v>
+        <v>9.460792196223311</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>6.1203390332999996</v>
+        <v>6.1203389829999999</v>
       </c>
       <c r="C94" s="5">
-        <v>1.3078519000000455E-3</v>
+        <v>1.3078182999999299E-3</v>
       </c>
       <c r="D94" s="5">
-        <v>0.25678387184941975</v>
+        <v>0.25677726776425214</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>6.2490361504000003</v>
+        <v>6.2490361985999998</v>
       </c>
       <c r="C95" s="5">
-        <v>0.12869711710000065</v>
+        <v>0.12869721559999991</v>
       </c>
       <c r="D95" s="5">
-        <v>28.366198619348904</v>
+        <v>28.36622316043449</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>6.5294148085000003</v>
+        <v>6.5294146808000004</v>
       </c>
       <c r="C96" s="5">
-        <v>0.28037865810000007</v>
+        <v>0.28037848220000061</v>
       </c>
       <c r="D96" s="5">
-        <v>69.330298418181854</v>
+        <v>69.330243004840653</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>6.5077983186999999</v>
+        <v>6.5077982205999998</v>
       </c>
       <c r="C97" s="5">
-        <v>-2.1616489800000416E-2</v>
+        <v>-2.1616460200000631E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-3.9012129236836501</v>
+        <v>-3.9012077534618772</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>6.6380879165</v>
+        <v>6.6380879407000002</v>
       </c>
       <c r="C98" s="5">
-        <v>0.13028959780000005</v>
+        <v>0.13028972010000039</v>
       </c>
       <c r="D98" s="5">
-        <v>26.854820654153166</v>
+        <v>26.85484915059606</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>6.6055420918000003</v>
+        <v>6.6055421349000003</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.254582469999967E-2</v>
+        <v>-3.2545805799999883E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-5.7273811843659654</v>
+        <v>-5.7273779272138725</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>6.697899789</v>
+        <v>6.6979001160999996</v>
       </c>
       <c r="C100" s="5">
-        <v>9.2357697199999755E-2</v>
+        <v>9.2357981199999273E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>18.130536022367693</v>
+        <v>18.130596001573075</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>6.7805922090999999</v>
+        <v>6.7805922040000004</v>
       </c>
       <c r="C101" s="5">
-        <v>8.2692420099999886E-2</v>
+        <v>8.2692087900000821E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>15.863800332010157</v>
+        <v>15.863731386095603</v>
       </c>
       <c r="E101" s="5">
-        <v>13.41746819675771</v>
+        <v>13.4174675669809</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>6.7462811714999997</v>
+        <v>6.7462811667000002</v>
       </c>
       <c r="C102" s="5">
-        <v>-3.4311037600000205E-2</v>
+        <v>-3.431103730000018E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>-5.9060419549732739</v>
+        <v>-5.906041909081539</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>6.7369738086000002</v>
+        <v>6.7369737824999998</v>
       </c>
       <c r="C103" s="5">
-        <v>-9.3073628999995606E-3</v>
+        <v>-9.3073842000004348E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>-1.6430497157075341</v>
+        <v>-1.643053448518994</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>6.7731525657000002</v>
+        <v>6.7731525672000004</v>
       </c>
       <c r="C104" s="5">
-        <v>3.617875710000007E-2</v>
+        <v>3.6178784700000577E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>6.6380000301532238</v>
+        <v>6.638005271119729</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>6.9041867165999999</v>
+        <v>6.9041866914999996</v>
       </c>
       <c r="C105" s="5">
-        <v>0.1310341508999997</v>
+        <v>0.13103412429999928</v>
       </c>
       <c r="D105" s="5">
-        <v>25.851975251669401</v>
+        <v>25.8519694268305</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>6.9099624884999997</v>
+        <v>6.9099623824999998</v>
       </c>
       <c r="C106" s="5">
-        <v>5.775771899999782E-3</v>
+        <v>5.7756910000001938E-3</v>
       </c>
       <c r="D106" s="5">
-        <v>1.0085047574233563</v>
+        <v>1.0084905701396085</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>6.9460837027000002</v>
+        <v>6.9460837061999996</v>
       </c>
       <c r="C107" s="5">
-        <v>3.6121214200000473E-2</v>
+        <v>3.6121323699999763E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>6.4564235269797932</v>
+        <v>6.4564437673937602</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>6.8446887961999998</v>
+        <v>6.8446885160999997</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.10139490650000038</v>
+        <v>-0.10139519009999987</v>
       </c>
       <c r="D108" s="5">
-        <v>-16.176780718758611</v>
+        <v>-16.176822388399348</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>6.9068888862</v>
+        <v>6.9068886328000003</v>
       </c>
       <c r="C109" s="5">
-        <v>6.2200090000000152E-2</v>
+        <v>6.2200116700000585E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>11.466700988690114</v>
+        <v>11.466706652400415</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>6.8630709348999996</v>
+        <v>6.8630709452999996</v>
       </c>
       <c r="C110" s="5">
-        <v>-4.3817951300000324E-2</v>
+        <v>-4.3817687500000702E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-7.3528169169547635</v>
+        <v>-7.3527744437340781</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>7.0075013723000001</v>
+        <v>7.0075014609000004</v>
       </c>
       <c r="C111" s="5">
-        <v>0.1444304374000005</v>
+        <v>0.14443051560000075</v>
       </c>
       <c r="D111" s="5">
-        <v>28.39155114717029</v>
+        <v>28.391568292430726</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>6.9965140855000003</v>
+        <v>6.9965147724000003</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.0987286799999829E-2</v>
+        <v>-1.0986688500000064E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-1.8653775872111811</v>
+        <v>-1.8652768611578385</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>6.9892317663999997</v>
+        <v>6.9892318491000003</v>
       </c>
       <c r="C113" s="5">
-        <v>-7.282319100000656E-3</v>
+        <v>-7.2829233000000215E-3</v>
       </c>
       <c r="D113" s="5">
-        <v>-1.2418940777010112</v>
+        <v>-1.2419964048360876</v>
       </c>
       <c r="E113" s="5">
-        <v>3.0770108401444896</v>
+        <v>3.0770121373310033</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>6.8337773650000004</v>
+        <v>6.8337775220000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.15545440139999922</v>
+        <v>-0.15545432710000018</v>
       </c>
       <c r="D114" s="5">
-        <v>-23.655701977019884</v>
+        <v>-23.655691769821395</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>6.7246022282000002</v>
+        <v>6.7246023915000004</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.10917513680000024</v>
+        <v>-0.10917513049999972</v>
       </c>
       <c r="D115" s="5">
-        <v>-17.57303859892335</v>
+        <v>-17.573037303322558</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>6.8601022411999999</v>
+        <v>6.8601019833999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.1355000129999997</v>
+        <v>0.13549959189999949</v>
       </c>
       <c r="D116" s="5">
-        <v>27.048007507817886</v>
+        <v>27.047913192118433</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>6.8973355614000003</v>
+        <v>6.8973354546000003</v>
       </c>
       <c r="C117" s="5">
-        <v>3.7233320200000364E-2</v>
+        <v>3.7233471200000423E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>6.7110033276316372</v>
+        <v>6.7110316214715748</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>7.0088868897000003</v>
+        <v>7.0088865436000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.11155132830000003</v>
+        <v>0.11155108899999977</v>
       </c>
       <c r="D118" s="5">
-        <v>21.23062729705396</v>
+        <v>21.230577986369624</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>7.0493054072000003</v>
+        <v>7.0493052177999997</v>
       </c>
       <c r="C119" s="5">
-        <v>4.0418517500000029E-2</v>
+        <v>4.0418674199999671E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>7.143863462467781</v>
+        <v>7.1438924070928556</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>6.9638558688999996</v>
+        <v>6.9638549672999996</v>
       </c>
       <c r="C120" s="5">
-        <v>-8.5449538300000683E-2</v>
+        <v>-8.5450250500000102E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-13.614397076079321</v>
+        <v>-13.614503434607084</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>6.9046100619999997</v>
+        <v>6.9046097478000004</v>
       </c>
       <c r="C121" s="5">
-        <v>-5.924580689999992E-2</v>
+        <v>-5.924521949999928E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-9.744724837017948</v>
+        <v>-9.7446339000715412</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>6.9809555797999998</v>
+        <v>6.9809561292</v>
       </c>
       <c r="C122" s="5">
-        <v>7.6345517800000096E-2</v>
+        <v>7.6346381399999608E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>14.106034606632779</v>
+        <v>14.106204678135015</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>7.1056779461000001</v>
+        <v>7.1056784751000004</v>
       </c>
       <c r="C123" s="5">
-        <v>0.12472236630000033</v>
+        <v>0.12472234590000042</v>
       </c>
       <c r="D123" s="5">
-        <v>23.676658670089502</v>
+        <v>23.676652359134852</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>7.1978534085000003</v>
+        <v>7.1978546124999996</v>
       </c>
       <c r="C124" s="5">
-        <v>9.2175462400000185E-2</v>
+        <v>9.2176137399999192E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>16.726572233833803</v>
+        <v>16.726702255040049</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>7.2927621991000002</v>
+        <v>7.2927623698000001</v>
       </c>
       <c r="C125" s="5">
-        <v>9.4908790599999904E-2</v>
+        <v>9.4907757300000561E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>17.022307673828042</v>
+        <v>17.022105648595964</v>
       </c>
       <c r="E125" s="5">
-        <v>4.34282969637938</v>
+        <v>4.3428309040725921</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>7.5210929996000004</v>
+        <v>7.5210935884000003</v>
       </c>
       <c r="C126" s="5">
-        <v>0.22833080050000021</v>
+        <v>0.22833121860000016</v>
       </c>
       <c r="D126" s="5">
-        <v>44.766100826745081</v>
+        <v>44.766196163456918</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>7.6076162400999996</v>
+        <v>7.6076163536000001</v>
       </c>
       <c r="C127" s="5">
-        <v>8.6523240499999154E-2</v>
+        <v>8.6522765199999796E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>14.71274076660678</v>
+        <v>14.712653538294695</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>7.7358384899999999</v>
+        <v>7.7358376364000003</v>
       </c>
       <c r="C128" s="5">
-        <v>0.12822224990000031</v>
+        <v>0.12822128280000022</v>
       </c>
       <c r="D128" s="5">
-        <v>22.209668082517119</v>
+        <v>22.209484382707799</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>7.9080040946999999</v>
+        <v>7.9080036010999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.17216560469999997</v>
+        <v>0.17216596469999956</v>
       </c>
       <c r="D129" s="5">
-        <v>30.230857253646668</v>
+        <v>30.230932150679735</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>7.9236522594999999</v>
+        <v>7.9236513350999997</v>
       </c>
       <c r="C130" s="5">
-        <v>1.5648164799999975E-2</v>
+        <v>1.5647733999999858E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>2.4005444704164214</v>
+        <v>2.4004778130833682</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>7.9629478534000002</v>
+        <v>7.9629463385000001</v>
       </c>
       <c r="C131" s="5">
-        <v>3.929559390000037E-2</v>
+        <v>3.9295003400000361E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>6.1161703591513739</v>
+        <v>6.1160766625340868</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>7.9702285939999999</v>
+        <v>7.9702273367999998</v>
       </c>
       <c r="C132" s="5">
-        <v>7.2807405999997243E-3</v>
+        <v>7.2809982999997302E-3</v>
       </c>
       <c r="D132" s="5">
-        <v>1.102727172306861</v>
+        <v>1.1027666104047151</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>8.1051216769999996</v>
+        <v>8.1051220276000002</v>
       </c>
       <c r="C133" s="5">
-        <v>0.13489308299999969</v>
+        <v>0.13489469080000038</v>
       </c>
       <c r="D133" s="5">
-        <v>22.310893115176754</v>
+        <v>22.311188120038516</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>8.1815742501000006</v>
+        <v>8.1815762078999992</v>
       </c>
       <c r="C134" s="5">
-        <v>7.6452573100000976E-2</v>
+        <v>7.6454180299998953E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>11.925242706623497</v>
+        <v>11.925506005032393</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>7.8046261451000003</v>
+        <v>7.8046278765999997</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.37694810500000031</v>
+        <v>-0.3769483312999995</v>
       </c>
       <c r="D135" s="5">
-        <v>-43.221653561214488</v>
+        <v>-43.22166544255839</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>7.8963459406999998</v>
+        <v>7.8963478061999997</v>
       </c>
       <c r="C136" s="5">
-        <v>9.1719795599999543E-2</v>
+        <v>9.1719929599999972E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>15.05056241113898</v>
+        <v>15.050582282094327</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>7.9927705840999996</v>
+        <v>7.9927708591000002</v>
       </c>
       <c r="C137" s="5">
-        <v>9.6424643399999788E-2</v>
+        <v>9.6423052900000528E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>15.678905827042854</v>
+        <v>15.678625640492982</v>
       </c>
       <c r="E137" s="5">
-        <v>9.5986728469822822</v>
+        <v>9.5986740524934611</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>8.1082621924999998</v>
+        <v>8.1082629906000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.11549160840000017</v>
+        <v>0.11549213149999993</v>
       </c>
       <c r="D138" s="5">
-        <v>18.785993399894974</v>
+        <v>18.786084662305914</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>8.1886031190999997</v>
+        <v>8.1886030591000001</v>
       </c>
       <c r="C139" s="5">
-        <v>8.0340926599999918E-2</v>
+        <v>8.0340068499999973E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>12.560098397817132</v>
+        <v>12.559955548722201</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>8.2163828391999996</v>
+        <v>8.2163808265</v>
       </c>
       <c r="C140" s="5">
-        <v>2.7779720099999849E-2</v>
+        <v>2.7777767399999931E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>4.1478077004157621</v>
+        <v>4.1475107113910781</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>8.2290612402000001</v>
+        <v>8.2290595246000002</v>
       </c>
       <c r="C141" s="5">
-        <v>1.2678401000000505E-2</v>
+        <v>1.2678698100000219E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>1.8674722884143957</v>
+        <v>1.8675168833604872</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>8.3451814073000001</v>
+        <v>8.3451796994999992</v>
       </c>
       <c r="C142" s="5">
-        <v>0.11612016710000006</v>
+        <v>0.11612017489999893</v>
       </c>
       <c r="D142" s="5">
-        <v>18.311197354675414</v>
+        <v>18.311202800214566</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>8.4867980683000006</v>
+        <v>8.4867948800999997</v>
       </c>
       <c r="C143" s="5">
-        <v>0.14161666100000048</v>
+        <v>0.14161518060000056</v>
       </c>
       <c r="D143" s="5">
-        <v>22.376222903775698</v>
+        <v>22.375971757430801</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>8.6777232201000007</v>
+        <v>8.6777202349000007</v>
       </c>
       <c r="C144" s="5">
-        <v>0.19092515180000014</v>
+        <v>0.19092535480000095</v>
       </c>
       <c r="D144" s="5">
-        <v>30.599977355465935</v>
+        <v>30.600026970749926</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>8.6935512387999996</v>
+        <v>8.6935493329</v>
       </c>
       <c r="C145" s="5">
-        <v>1.5828018699998836E-2</v>
+        <v>1.582909799999932E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>2.2108711514271739</v>
+        <v>2.211024192923694</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>8.7695018742999995</v>
+        <v>8.7695146869999991</v>
       </c>
       <c r="C146" s="5">
-        <v>7.5950635499999919E-2</v>
+        <v>7.5965354099999161E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>11.002429744662656</v>
+        <v>11.004667952674275</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>8.8980291995999998</v>
+        <v>8.8980289448000001</v>
       </c>
       <c r="C147" s="5">
-        <v>0.12852732530000033</v>
+        <v>0.12851425780000092</v>
       </c>
       <c r="D147" s="5">
-        <v>19.076707023085525</v>
+        <v>19.074578398289788</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>9.0868252023</v>
+        <v>9.0868260825</v>
       </c>
       <c r="C148" s="5">
-        <v>0.18879600270000019</v>
+        <v>0.18879713769999995</v>
       </c>
       <c r="D148" s="5">
-        <v>28.653073966222543</v>
+        <v>28.653267719541642</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>9.1881739656000008</v>
+        <v>9.1881747447999995</v>
       </c>
       <c r="C149" s="5">
-        <v>0.10134876330000075</v>
+        <v>0.1013486622999995</v>
       </c>
       <c r="D149" s="5">
-        <v>14.23637831377782</v>
+        <v>14.236361780324458</v>
       </c>
       <c r="E149" s="5">
-        <v>14.956057713929805</v>
+        <v>14.956063507550677</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>9.3026974420999995</v>
+        <v>9.3027002722999992</v>
       </c>
       <c r="C150" s="5">
-        <v>0.11452347649999872</v>
+        <v>0.11452552749999967</v>
       </c>
       <c r="D150" s="5">
-        <v>16.026246669031785</v>
+        <v>16.026552184593925</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>9.3761734583000003</v>
+        <v>9.3761760425999991</v>
       </c>
       <c r="C151" s="5">
-        <v>7.3476016200000771E-2</v>
+        <v>7.3475770299999965E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>9.9007969746415689</v>
+        <v>9.900759243291656</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>9.5084871527000008</v>
+        <v>9.5084829887000009</v>
       </c>
       <c r="C152" s="5">
-        <v>0.13231369440000051</v>
+        <v>0.13230694610000171</v>
       </c>
       <c r="D152" s="5">
-        <v>18.312189236349695</v>
+        <v>18.311176182468493</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>9.4573741803000004</v>
+        <v>9.4573715884999991</v>
       </c>
       <c r="C153" s="5">
-        <v>-5.1112972400000345E-2</v>
+        <v>-5.1111400200001711E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-6.2632745494303315</v>
+        <v>-6.2630902171998066</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>9.4772466212000008</v>
+        <v>9.4772413262999997</v>
       </c>
       <c r="C154" s="5">
-        <v>1.9872440900000399E-2</v>
+        <v>1.9869737800000564E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>2.550863056900865</v>
+        <v>2.5505127698686403</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>9.5133921268999995</v>
+        <v>9.5133827979000003</v>
       </c>
       <c r="C155" s="5">
-        <v>3.6145505699998637E-2</v>
+        <v>3.6141471600000585E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>4.6739445194154294</v>
+        <v>4.6734145499686575</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>9.4674424439999996</v>
+        <v>9.4674346264999993</v>
       </c>
       <c r="C156" s="5">
-        <v>-4.59496828999999E-2</v>
+        <v>-4.5948171400000959E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.6444813278586636</v>
+        <v>-5.6443059473810786</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>9.4788911054000007</v>
+        <v>9.4788858455000007</v>
       </c>
       <c r="C157" s="5">
-        <v>1.1448661400001114E-2</v>
+        <v>1.1451219000001345E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>1.4608102105444276</v>
+        <v>1.4611399401579517</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>9.7454855920999996</v>
+        <v>9.7455130886999992</v>
       </c>
       <c r="C158" s="5">
-        <v>0.26659448669999897</v>
+        <v>0.26662724319999853</v>
       </c>
       <c r="D158" s="5">
-        <v>39.492672920428198</v>
+        <v>39.498324787033681</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>9.7916157501000001</v>
+        <v>9.7916156907000005</v>
       </c>
       <c r="C159" s="5">
-        <v>4.6130158000000421E-2</v>
+        <v>4.6102602000001269E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>5.8304253654792637</v>
+        <v>5.8268345582546122</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9.7709144938999994</v>
+        <v>9.7709174774999994</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.0701256200000628E-2</v>
+        <v>-2.0698213200001092E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.5077246716910584</v>
+        <v>-2.5073603365894814</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>9.8796512546000006</v>
+        <v>9.8796569942999994</v>
       </c>
       <c r="C161" s="5">
-        <v>0.10873676070000116</v>
+        <v>0.10873951680000005</v>
       </c>
       <c r="D161" s="5">
-        <v>14.202818263368822</v>
+        <v>14.203195964371229</v>
       </c>
       <c r="E161" s="5">
-        <v>7.525731354117271</v>
+        <v>7.5257847037719872</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>10.106743834</v>
+        <v>10.106752599</v>
       </c>
       <c r="C162" s="5">
-        <v>0.22709257939999894</v>
+        <v>0.22709560470000056</v>
       </c>
       <c r="D162" s="5">
-        <v>31.351707827723274</v>
+        <v>31.35215907001907</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9.973411016</v>
+        <v>9.9734204270000006</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.13333281799999952</v>
+        <v>-0.13333217199999936</v>
       </c>
       <c r="D163" s="5">
-        <v>-14.731326264640177</v>
+        <v>-14.731248124897366</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>10.11165703</v>
+        <v>10.11165065</v>
       </c>
       <c r="C164" s="5">
-        <v>0.13824601399999992</v>
+        <v>0.13823022299999899</v>
       </c>
       <c r="D164" s="5">
-        <v>17.962335290386953</v>
+        <v>17.960106440968993</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>10.187378636</v>
+        <v>10.187365077000001</v>
       </c>
       <c r="C165" s="5">
-        <v>7.5721606000000108E-2</v>
+        <v>7.5714427000001194E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>9.3657680984731826</v>
+        <v>9.3648494215025089</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>10.210876796000001</v>
+        <v>10.210856044</v>
       </c>
       <c r="C166" s="5">
-        <v>2.3498160000000823E-2</v>
+        <v>2.3490966999998975E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>2.8033003085681907</v>
+        <v>2.8024350581796087</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>10.230205827000001</v>
+        <v>10.230181014999999</v>
       </c>
       <c r="C167" s="5">
-        <v>1.932903099999983E-2</v>
+        <v>1.9324970999999636E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>2.2953815855436766</v>
+        <v>2.2948991310809852</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>10.356076981999999</v>
+        <v>10.356060082999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.12587115499999868</v>
+        <v>0.12587906799999971</v>
       </c>
       <c r="D168" s="5">
-        <v>15.805925584378278</v>
+        <v>15.807028394735777</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>10.460863561</v>
+        <v>10.460858367</v>
       </c>
       <c r="C169" s="5">
-        <v>0.10478657900000066</v>
+        <v>0.10479828400000102</v>
       </c>
       <c r="D169" s="5">
-        <v>12.841074065610281</v>
+        <v>12.842611349844058</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>10.510847055999999</v>
+        <v>10.510898806</v>
       </c>
       <c r="C170" s="5">
-        <v>4.9983494999999323E-2</v>
+        <v>5.0040438999999992E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>5.8868789856679093</v>
+        <v>5.8937660802177438</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>10.581401907</v>
+        <v>10.581413073</v>
       </c>
       <c r="C171" s="5">
-        <v>7.0554851000000696E-2</v>
+        <v>7.0514267000000075E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>8.359233100005369</v>
+        <v>8.3542033207798525</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>10.657070557000001</v>
+        <v>10.657083813</v>
       </c>
       <c r="C172" s="5">
-        <v>7.5668650000000781E-2</v>
+        <v>7.5670739999999626E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>8.9270069330062327</v>
+        <v>8.927253484486064</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>10.671183512000001</v>
+        <v>10.67120399</v>
       </c>
       <c r="C173" s="5">
-        <v>1.4112954999999872E-2</v>
+        <v>1.4120177000000567E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.6007628784107997</v>
+        <v>1.6015860061719733</v>
       </c>
       <c r="E173" s="5">
-        <v>8.0117428945830405</v>
+        <v>8.0118874183251254</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>10.617705608</v>
+        <v>10.617727643</v>
       </c>
       <c r="C174" s="5">
-        <v>-5.3477904000001075E-2</v>
+        <v>-5.3476347000000146E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-5.8507002640499239</v>
+        <v>-5.8505236696483776</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>10.684821701000001</v>
+        <v>10.684831696</v>
       </c>
       <c r="C175" s="5">
-        <v>6.7116093000000987E-2</v>
+        <v>6.7104052999999553E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>7.8547302091105609</v>
+        <v>7.8532549395337492</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>10.621530109</v>
+        <v>10.621509506000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-6.3291592000000563E-2</v>
+        <v>-6.3322189999999168E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-6.8811376791285683</v>
+        <v>-6.884350425482733</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>10.614735616999999</v>
+        <v>10.614707963000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-6.794492000000929E-3</v>
+        <v>-6.80154299999991E-3</v>
       </c>
       <c r="D177" s="5">
-        <v>-0.76493361507287139</v>
+        <v>-0.76572611313785455</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>10.73998817</v>
+        <v>10.739968037000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.12525255300000104</v>
+        <v>0.12526007399999983</v>
       </c>
       <c r="D178" s="5">
-        <v>15.115938053338841</v>
+        <v>15.116947391731461</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>10.740286071</v>
+        <v>10.740138235</v>
       </c>
       <c r="C179" s="5">
-        <v>2.9790099999971176E-4</v>
+        <v>1.7019799999928864E-4</v>
       </c>
       <c r="D179" s="5">
-        <v>3.3290142920017196E-2</v>
+        <v>1.9018250469660103E-2</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>10.731503922</v>
+        <v>10.731518429999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-8.7821489999999613E-3</v>
+        <v>-8.619805000000369E-3</v>
       </c>
       <c r="D180" s="5">
-        <v>-0.97681877210079593</v>
+        <v>-0.95885438684858437</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>10.745836807</v>
+        <v>10.745866464000001</v>
       </c>
       <c r="C181" s="5">
-        <v>1.4332884999999962E-2</v>
+        <v>1.4348034000001064E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>1.6145331649301875</v>
+        <v>1.6162499966216881</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>10.675690717</v>
+        <v>10.675772343</v>
       </c>
       <c r="C182" s="5">
-        <v>-7.0146089999999717E-2</v>
+        <v>-7.0094121000000342E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-7.5580896793409069</v>
+        <v>-7.552669373133658</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>10.776087923</v>
+        <v>10.776123983</v>
       </c>
       <c r="C183" s="5">
-        <v>0.10039720600000024</v>
+        <v>0.10035163999999952</v>
       </c>
       <c r="D183" s="5">
-        <v>11.887536722258885</v>
+        <v>11.881763947603542</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>10.842360034</v>
+        <v>10.842401155999999</v>
       </c>
       <c r="C184" s="5">
-        <v>6.6272110999999967E-2</v>
+        <v>6.6277172999999578E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>7.6347185550962315</v>
+        <v>7.6352951565752836</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>10.869588319</v>
+        <v>10.869638083</v>
       </c>
       <c r="C185" s="5">
-        <v>2.722828499999963E-2</v>
+        <v>2.7236927000000577E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>3.0555189342978073</v>
+        <v>3.0564904122694303</v>
       </c>
       <c r="E185" s="5">
-        <v>1.8592577550267775</v>
+        <v>1.8595286266287481</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>10.934919238000001</v>
+        <v>10.934955021</v>
       </c>
       <c r="C186" s="5">
-        <v>6.5330919000000875E-2</v>
+        <v>6.5316938000000491E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>7.4557870971279749</v>
+        <v>7.4541031761317322</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>10.995686352</v>
+        <v>10.995682797000001</v>
       </c>
       <c r="C187" s="5">
-        <v>6.0767113999999012E-2</v>
+        <v>6.0727776000000233E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>6.8762386943025167</v>
+        <v>6.871627301256833</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>11.03291593</v>
+        <v>11.032866706</v>
       </c>
       <c r="C188" s="5">
-        <v>3.7229577999999819E-2</v>
+        <v>3.718390899999946E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>4.1395238728897832</v>
+        <v>4.1343525244168733</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>11.242477797999999</v>
+        <v>11.242418557000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.20956186799999976</v>
+        <v>0.20955185100000051</v>
       </c>
       <c r="D189" s="5">
-        <v>25.331649702625558</v>
+        <v>25.330434740380305</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>11.254110854</v>
+        <v>11.25405363</v>
       </c>
       <c r="C190" s="5">
-        <v>1.1633056000000863E-2</v>
+        <v>1.1635072999998997E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>1.2487805315056555</v>
+        <v>1.2490049045285057</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>11.340415702</v>
+        <v>11.340065609</v>
       </c>
       <c r="C191" s="5">
-        <v>8.6304847999999268E-2</v>
+        <v>8.6011979000000238E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>9.60072615862817</v>
+        <v>9.5668161043076072</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>11.412486841</v>
+        <v>11.412630995000001</v>
       </c>
       <c r="C192" s="5">
-        <v>7.2071139000000173E-2</v>
+        <v>7.2565386000000842E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>7.8985930506534574</v>
+        <v>7.9549345965405083</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>11.432859278</v>
+        <v>11.432992445</v>
       </c>
       <c r="C193" s="5">
-        <v>2.0372437000000687E-2</v>
+        <v>2.0361449999999337E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>2.1632778121811302</v>
+        <v>2.1620720908872348</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>11.640306185</v>
+        <v>11.640385445</v>
       </c>
       <c r="C194" s="5">
-        <v>0.20744690699999957</v>
+        <v>0.20739299999999972</v>
       </c>
       <c r="D194" s="5">
-        <v>24.083648043333117</v>
+        <v>24.07644356101175</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>11.475761638</v>
+        <v>11.475779040000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.16454454700000021</v>
+        <v>-0.1646064049999989</v>
       </c>
       <c r="D195" s="5">
-        <v>-15.704308297356583</v>
+        <v>-15.709661912312678</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>11.437410568000001</v>
+        <v>11.437550146</v>
       </c>
       <c r="C196" s="5">
-        <v>-3.8351069999999154E-2</v>
+        <v>-3.822889400000129E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-3.9374066141071085</v>
+        <v>-3.9250862004479026</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>11.471837581000001</v>
+        <v>11.471947694000001</v>
       </c>
       <c r="C197" s="5">
-        <v>3.4427013000000173E-2</v>
+        <v>3.4397548000001166E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>3.6724448606427762</v>
+        <v>3.6692040377886315</v>
       </c>
       <c r="E197" s="5">
-        <v>5.5406814345237976</v>
+        <v>5.5412112749366305</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>11.551138208999999</v>
+        <v>11.551140575</v>
       </c>
       <c r="C198" s="5">
-        <v>7.9300627999998596E-2</v>
+        <v>7.9192880999999105E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>8.6179213375359396</v>
+        <v>8.6056781700695204</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>11.60496747</v>
+        <v>11.604922867000001</v>
       </c>
       <c r="C199" s="5">
-        <v>5.3829261000000628E-2</v>
+        <v>5.3782292000001064E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>5.7376773904324052</v>
+        <v>5.7325408515849219</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>11.641761849</v>
+        <v>11.641672278</v>
       </c>
       <c r="C200" s="5">
-        <v>3.6794378999999822E-2</v>
+        <v>3.6749410999998844E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>3.8717386602743487</v>
+        <v>3.8669392481612164</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>11.464311477000001</v>
+        <v>11.464208922999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.17745037199999913</v>
+        <v>-0.17746335500000043</v>
       </c>
       <c r="D201" s="5">
-        <v>-16.832969719149016</v>
+        <v>-16.834218784119859</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>11.555159371</v>
+        <v>11.555043895000001</v>
       </c>
       <c r="C202" s="5">
-        <v>9.0847893999999485E-2</v>
+        <v>9.0834972000001457E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>9.934891617449626</v>
+        <v>9.9335091274386222</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>11.636693073</v>
+        <v>11.636115275</v>
       </c>
       <c r="C203" s="5">
-        <v>8.1533701999999764E-2</v>
+        <v>8.1071379999999138E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>8.8037035669151322</v>
+        <v>8.7519329390580261</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>11.698758299</v>
+        <v>11.699160109999999</v>
       </c>
       <c r="C204" s="5">
-        <v>6.206522599999964E-2</v>
+        <v>6.3044834999999466E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>6.5914242313152904</v>
+        <v>6.6989228367239306</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>11.731703943999999</v>
+        <v>11.731928010000001</v>
       </c>
       <c r="C205" s="5">
-        <v>3.2945644999999857E-2</v>
+        <v>3.2767900000001404E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>3.4322368665273162</v>
+        <v>3.4133143809161215</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>11.813637297</v>
+        <v>11.813706631000001</v>
       </c>
       <c r="C206" s="5">
-        <v>8.1933353000000153E-2</v>
+        <v>8.1778620999999774E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>8.7102409803908376</v>
+        <v>8.6929834586160872</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>11.773766070000001</v>
+        <v>11.773722371</v>
       </c>
       <c r="C207" s="5">
-        <v>-3.987122699999901E-2</v>
+        <v>-3.998426000000066E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.9756809247668778</v>
+        <v>-3.9867198523167335</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>11.835519100000001</v>
+        <v>11.835770577</v>
       </c>
       <c r="C208" s="5">
-        <v>6.1753030000000209E-2</v>
+        <v>6.204820600000005E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>6.4787380522313143</v>
+        <v>6.5106340503905402</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>11.866843063999999</v>
+        <v>11.867007665999999</v>
       </c>
       <c r="C209" s="5">
-        <v>3.1323963999998483E-2</v>
+        <v>3.123708899999933E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>3.2225681828828234</v>
+        <v>3.2134311921714565</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4432625131846306</v>
+        <v>3.4437044391914418</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>11.97327125</v>
+        <v>11.973226744</v>
       </c>
       <c r="C210" s="5">
-        <v>0.10642818600000048</v>
+        <v>0.10621907800000052</v>
       </c>
       <c r="D210" s="5">
-        <v>11.309304496129503</v>
+        <v>11.285814782453851</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>11.912038049</v>
+        <v>11.911946029999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-6.1233201000000292E-2</v>
+        <v>-6.1280714000000458E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-5.9672782735533332</v>
+        <v>-5.9718005196488289</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>12.042179531</v>
+        <v>12.042047796</v>
       </c>
       <c r="C212" s="5">
-        <v>0.13014148200000086</v>
+        <v>0.13010176600000101</v>
       </c>
       <c r="D212" s="5">
-        <v>13.927431896132369</v>
+        <v>13.92303717968999</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>12.079310853000001</v>
+        <v>12.079161077</v>
       </c>
       <c r="C213" s="5">
-        <v>3.7131322000000466E-2</v>
+        <v>3.7113280999999887E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>3.7635259713011848</v>
+        <v>3.7617081311533518</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>12.145816911000001</v>
+        <v>12.145621879</v>
       </c>
       <c r="C214" s="5">
-        <v>6.6506057999999868E-2</v>
+        <v>6.646080199999993E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>6.8107266944142042</v>
+        <v>6.8060379593108511</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>12.233152605000001</v>
+        <v>12.232464972000001</v>
       </c>
       <c r="C215" s="5">
-        <v>8.7335694000000075E-2</v>
+        <v>8.6843093000000593E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>8.9782825852974035</v>
+        <v>8.9257835891426431</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>12.499998972</v>
+        <v>12.500637267</v>
       </c>
       <c r="C216" s="5">
-        <v>0.26684636699999942</v>
+        <v>0.26817229499999939</v>
       </c>
       <c r="D216" s="5">
-        <v>29.556440038545961</v>
+        <v>29.723324647021187</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>12.837887898</v>
+        <v>12.83818552</v>
       </c>
       <c r="C217" s="5">
-        <v>0.33788892599999976</v>
+        <v>0.33754825299999958</v>
       </c>
       <c r="D217" s="5">
-        <v>37.721968359318645</v>
+        <v>37.675900676256504</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>12.696483110000001</v>
+        <v>12.696528391999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.14140478799999912</v>
+        <v>-0.1416571280000003</v>
       </c>
       <c r="D218" s="5">
-        <v>-12.445530169908569</v>
+        <v>-12.466137718241232</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>12.765316103</v>
+        <v>12.765195772</v>
       </c>
       <c r="C219" s="5">
-        <v>6.8832992999999121E-2</v>
+        <v>6.8667380000000833E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>6.7032411384237989</v>
+        <v>6.6866057703364401</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>12.939261675999999</v>
+        <v>12.939600719</v>
       </c>
       <c r="C220" s="5">
-        <v>0.17394557299999924</v>
+        <v>0.17440494699999931</v>
       </c>
       <c r="D220" s="5">
-        <v>17.634596676388846</v>
+        <v>17.684901523361173</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>12.952794685000001</v>
+        <v>12.952991833</v>
       </c>
       <c r="C221" s="5">
-        <v>1.3533009000001428E-2</v>
+        <v>1.3391114000000925E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>1.2623095556070218</v>
+        <v>1.248965770534749</v>
       </c>
       <c r="E221" s="5">
-        <v>9.1511416738493168</v>
+        <v>9.1512889985858834</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>12.991337291000001</v>
+        <v>12.991237641</v>
       </c>
       <c r="C222" s="5">
-        <v>3.8542606000000035E-2</v>
+        <v>3.8245807999999215E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.6297670704161566</v>
+        <v>3.6013048253853208</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>13.125541208</v>
+        <v>13.125406977000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.1342039169999989</v>
+        <v>0.13416933600000114</v>
       </c>
       <c r="D223" s="5">
-        <v>13.125454411386439</v>
+        <v>13.121984369743567</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>13.13818215</v>
+        <v>13.1380205</v>
       </c>
       <c r="C224" s="5">
-        <v>1.2640942000000877E-2</v>
+        <v>1.261352299999885E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>1.1618369566279041</v>
+        <v>1.159315443049902</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>13.181909442</v>
+        <v>13.181737244000001</v>
       </c>
       <c r="C225" s="5">
-        <v>4.3727291999999807E-2</v>
+        <v>4.3716744000001029E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>4.0678400398458159</v>
+        <v>4.0668917163891205</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>13.331548604</v>
+        <v>13.331327624</v>
       </c>
       <c r="C226" s="5">
-        <v>0.14963916199999971</v>
+        <v>0.14959037999999936</v>
       </c>
       <c r="D226" s="5">
-        <v>14.50575617627743</v>
+        <v>14.500929771499681</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>13.334460740000001</v>
+        <v>13.333761139</v>
       </c>
       <c r="C227" s="5">
-        <v>2.9121360000008423E-3</v>
+        <v>2.4335149999998862E-3</v>
       </c>
       <c r="D227" s="5">
-        <v>0.26244248059823505</v>
+        <v>0.21926935529534841</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>12.511124196000001</v>
+        <v>12.511911576999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.823336544</v>
+        <v>-0.82184956200000059</v>
       </c>
       <c r="D228" s="5">
-        <v>-53.457410888108406</v>
+        <v>-53.392914339034149</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>12.550346223</v>
+        <v>12.550644913999999</v>
       </c>
       <c r="C229" s="5">
-        <v>3.9222026999999215E-2</v>
+        <v>3.8733337000000034E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>3.8275144596844335</v>
+        <v>3.7787684818899603</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>13.189936266</v>
+        <v>13.189986567</v>
       </c>
       <c r="C230" s="5">
-        <v>0.63959004300000011</v>
+        <v>0.63934165300000068</v>
       </c>
       <c r="D230" s="5">
-        <v>81.569912145784301</v>
+        <v>81.526372055190137</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>13.152800040000001</v>
+        <v>13.152623523000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.7136225999999439E-2</v>
+        <v>-3.7363043999999235E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.32676595771082</v>
+        <v>-3.3467568748236753</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>13.137755295</v>
+        <v>13.138093191999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.5044745000000859E-2</v>
+        <v>-1.453033100000134E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.3640097607692137</v>
+        <v>-1.3176717811312799</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>12.926403668000001</v>
+        <v>12.926586887999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.2113516269999991</v>
+        <v>-0.21150630400000026</v>
       </c>
       <c r="D233" s="5">
-        <v>-17.685082456924761</v>
+        <v>-17.696485791653238</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.20374766713906478</v>
+        <v>-0.20385209332665077</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>13.416032584</v>
+        <v>13.415915601</v>
       </c>
       <c r="C234" s="5">
-        <v>0.48962891599999914</v>
+        <v>0.4893287130000008</v>
       </c>
       <c r="D234" s="5">
-        <v>56.227212668847024</v>
+        <v>56.184299195058699</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>13.540634580000001</v>
+        <v>13.540490374000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.12460199600000088</v>
+        <v>0.12457477300000086</v>
       </c>
       <c r="D235" s="5">
-        <v>11.732357714386898</v>
+        <v>11.729769691873205</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>13.532110577999999</v>
+        <v>13.531945857</v>
       </c>
       <c r="C236" s="5">
-        <v>-8.5240020000014738E-3</v>
+        <v>-8.5445170000006954E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.75280528113168543</v>
+        <v>-0.75461880795923975</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>13.578864921999999</v>
+        <v>13.578696634</v>
       </c>
       <c r="C237" s="5">
-        <v>4.6754344000000003E-2</v>
+        <v>4.6750776999999744E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>4.2257818670144776</v>
+        <v>4.2255057382502237</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>13.714373511</v>
+        <v>13.714143621</v>
       </c>
       <c r="C238" s="5">
-        <v>0.13550858900000051</v>
+        <v>0.13544698699999991</v>
       </c>
       <c r="D238" s="5">
-        <v>12.654893704097091</v>
+        <v>12.648987059184357</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>13.732453134</v>
+        <v>13.731885086</v>
       </c>
       <c r="C239" s="5">
-        <v>1.8079623000000211E-2</v>
+        <v>1.7741465000000289E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>1.5934776317371835</v>
+        <v>1.5634875444439977</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>13.633394802</v>
+        <v>13.634167952</v>
       </c>
       <c r="C240" s="5">
-        <v>-9.9058332000000249E-2</v>
+        <v>-9.7717133999999817E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-8.3208390028967738</v>
+        <v>-8.2128786882538556</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>13.759059152000001</v>
+        <v>13.759334364000001</v>
       </c>
       <c r="C241" s="5">
-        <v>0.12566435000000098</v>
+        <v>0.12516641200000045</v>
       </c>
       <c r="D241" s="5">
-        <v>11.639200153322093</v>
+        <v>11.590036550276949</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>13.894664193000001</v>
+        <v>13.894701316000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.13560504099999982</v>
+        <v>0.13536695200000004</v>
       </c>
       <c r="D242" s="5">
-        <v>12.489454125119771</v>
+        <v>12.466062847984794</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>14.039442389</v>
+        <v>14.039229682</v>
       </c>
       <c r="C243" s="5">
-        <v>0.14477819599999897</v>
+        <v>0.14452836599999941</v>
       </c>
       <c r="D243" s="5">
-        <v>13.245680676282511</v>
+        <v>13.221463372674936</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>14.036908024000001</v>
+        <v>14.037197806</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.5343649999989282E-3</v>
+        <v>-2.0318760000002101E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.21640605447723615</v>
+        <v>-0.17353596510757408</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>14.102467754999999</v>
+        <v>14.102611908</v>
       </c>
       <c r="C245" s="5">
-        <v>6.5559730999998678E-2</v>
+        <v>6.5414102000000085E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>5.7508663418199379</v>
+        <v>5.7376411603615285</v>
       </c>
       <c r="E245" s="5">
-        <v>9.0981538036863938</v>
+        <v>9.097722625387906</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>14.032016921</v>
+        <v>14.031910702999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-7.0450833999998963E-2</v>
+        <v>-7.0701205000000655E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-5.8327664112632904</v>
+        <v>-5.8528687735539764</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>14.055538264999999</v>
+        <v>14.055411039000001</v>
       </c>
       <c r="C247" s="5">
-        <v>2.3521343999998834E-2</v>
+        <v>2.3500336000001454E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>2.0301640830523437</v>
+        <v>2.02834961076368</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>14.129056709</v>
+        <v>14.128916172</v>
       </c>
       <c r="C248" s="5">
-        <v>7.3518444000001182E-2</v>
+        <v>7.350513299999939E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>6.4604351453979136</v>
+        <v>6.4592917528865312</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>14.264061169</v>
+        <v>14.26392032</v>
       </c>
       <c r="C249" s="5">
-        <v>0.13500445999999933</v>
+        <v>0.13500414800000016</v>
       </c>
       <c r="D249" s="5">
-        <v>12.08830246906798</v>
+        <v>12.088399675693751</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>14.201137158</v>
+        <v>14.200942162</v>
       </c>
       <c r="C250" s="5">
-        <v>-6.292401099999978E-2</v>
+        <v>-6.2978157999999951E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-5.1670735299582216</v>
+        <v>-5.1714622906909646</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>14.226817638</v>
+        <v>14.226450522</v>
       </c>
       <c r="C251" s="5">
-        <v>2.5680480000000117E-2</v>
+        <v>2.5508359999999897E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>2.191720867500524</v>
+        <v>2.1769159152188466</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>14.360238020000001</v>
+        <v>14.36087893</v>
       </c>
       <c r="C252" s="5">
-        <v>0.13342038200000061</v>
+        <v>0.13442840799999978</v>
       </c>
       <c r="D252" s="5">
-        <v>11.852703175788992</v>
+        <v>11.947282904639621</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>14.373048759</v>
+        <v>14.37321421</v>
       </c>
       <c r="C253" s="5">
-        <v>1.2810738999998961E-2</v>
+        <v>1.2335280000000282E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>1.0757857349267042</v>
+        <v>1.0356236733922719</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>14.302094513</v>
+        <v>14.302151063</v>
       </c>
       <c r="C254" s="5">
-        <v>-7.0954245999999443E-2</v>
+        <v>-7.1063147000000271E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.7657154576559622</v>
+        <v>-5.7742608071472574</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>14.426610724</v>
+        <v>14.426401001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.12451621099999954</v>
+        <v>0.12424993800000017</v>
       </c>
       <c r="D255" s="5">
-        <v>10.962449562872735</v>
+        <v>10.93783021901984</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>14.436602269</v>
+        <v>14.436773318</v>
       </c>
       <c r="C256" s="5">
-        <v>9.9915450000001016E-3</v>
+        <v>1.0372316999999853E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.83426601674270184</v>
+        <v>0.86619788844441992</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>14.479145892</v>
+        <v>14.47923398</v>
       </c>
       <c r="C257" s="5">
-        <v>4.2543623000000252E-2</v>
+        <v>4.2460661999999871E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>3.5941969369433613</v>
+        <v>3.5870312212622046</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6710086741127403</v>
+        <v>2.6705838213299637</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>14.540574600999999</v>
+        <v>14.54053467</v>
       </c>
       <c r="C258" s="5">
-        <v>6.1428708999999415E-2</v>
+        <v>6.1300689999999491E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>5.211569157425977</v>
+        <v>5.2004215969315482</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>14.572573868999999</v>
+        <v>14.572505827000001</v>
       </c>
       <c r="C259" s="5">
-        <v>3.1999267999999859E-2</v>
+        <v>3.1971157000000971E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>2.6730252204317795</v>
+        <v>2.6706559507773786</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>14.624587504000001</v>
+        <v>14.624497602</v>
       </c>
       <c r="C260" s="5">
-        <v>5.2013635000001557E-2</v>
+        <v>5.1991774999999407E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>4.3682301736246654</v>
+        <v>4.3663789339498216</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>14.640403516999999</v>
+        <v>14.640303938000001</v>
       </c>
       <c r="C261" s="5">
-        <v>1.5816012999998463E-2</v>
+        <v>1.5806336000000698E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>1.3055078132249154</v>
+        <v>1.3047123545468997</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>14.697530690000001</v>
+        <v>14.697377258</v>
       </c>
       <c r="C262" s="5">
-        <v>5.7127173000001363E-2</v>
+        <v>5.7073319999998873E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>4.7842348066380325</v>
+        <v>4.7796608493111403</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>14.721223252</v>
+        <v>14.721061024000001</v>
       </c>
       <c r="C263" s="5">
-        <v>2.3692561999999029E-2</v>
+        <v>2.3683766000001327E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>1.9516547251608785</v>
+        <v>1.9509442757992268</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>14.785379391999999</v>
+        <v>14.785743935999999</v>
       </c>
       <c r="C264" s="5">
-        <v>6.4156139999999695E-2</v>
+        <v>6.4682911999998538E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>5.356876859679871</v>
+        <v>5.4019903928051116</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>14.780528407</v>
+        <v>14.780596633</v>
       </c>
       <c r="C265" s="5">
-        <v>-4.8509849999991417E-3</v>
+        <v>-5.1473029999993258E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.39300236562992419</v>
+        <v>-0.41695235161701705</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>14.912916038000001</v>
+        <v>14.912984767999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.13238763100000028</v>
+        <v>0.13238813499999935</v>
       </c>
       <c r="D266" s="5">
-        <v>11.293896363385603</v>
+        <v>11.293886772706173</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>14.821592555000001</v>
+        <v>14.821450151000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-9.1323483000000039E-2</v>
+        <v>-9.1534616999998875E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.1060197435048655</v>
+        <v>-7.1218661046657079</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>14.839305912</v>
+        <v>14.839334452999999</v>
       </c>
       <c r="C268" s="5">
-        <v>1.7713356999999874E-2</v>
+        <v>1.7884301999998797E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>1.4435900807328483</v>
+        <v>1.457628316870796</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>14.868277768</v>
+        <v>14.868331215</v>
       </c>
       <c r="C269" s="5">
-        <v>2.8971856000000074E-2</v>
+        <v>2.8996762000000231E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>2.3681693160493511</v>
+        <v>2.3702224624289281</v>
       </c>
       <c r="E269" s="5">
-        <v>2.6875333593744832</v>
+        <v>2.6872777630187805</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>14.731519325000001</v>
+        <v>14.731575448999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.13675844299999973</v>
+        <v>-0.13675576600000028</v>
       </c>
       <c r="D270" s="5">
-        <v>-10.495991428385187</v>
+        <v>-10.495760411709876</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>14.680578344000001</v>
+        <v>14.68059034</v>
       </c>
       <c r="C271" s="5">
-        <v>-5.0940981000000107E-2</v>
+        <v>-5.0985108999999085E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-4.0715333643180474</v>
+        <v>-4.0749782656732458</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>14.72459523</v>
+        <v>14.724575554999999</v>
       </c>
       <c r="C272" s="5">
-        <v>4.4016885999999644E-2</v>
+        <v>4.39852149999993E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>3.6578988289537762</v>
+        <v>3.655220342254939</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>14.518295408</v>
+        <v>14.518257465</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.20629982200000008</v>
+        <v>-0.2063180899999999</v>
       </c>
       <c r="D273" s="5">
-        <v>-15.575759007804447</v>
+        <v>-15.577052982295536</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>14.598752516999999</v>
+        <v>14.598679468</v>
       </c>
       <c r="C274" s="5">
-        <v>8.0457108999999249E-2</v>
+        <v>8.0422003000000686E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>6.8566142358945203</v>
+        <v>6.8535492067845594</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>14.615578029</v>
+        <v>14.615369941000001</v>
       </c>
       <c r="C275" s="5">
-        <v>1.6825512000000487E-2</v>
+        <v>1.6690473000000594E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>1.3918376948302003</v>
+        <v>1.380603635157529</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>14.504002932000001</v>
+        <v>14.50412759</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.11157509699999935</v>
+        <v>-0.11124235100000135</v>
       </c>
       <c r="D276" s="5">
-        <v>-8.7857700431475791</v>
+        <v>-8.7607751532825411</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>14.591226989000001</v>
+        <v>14.591226428000001</v>
       </c>
       <c r="C277" s="5">
-        <v>8.7224057000000244E-2</v>
+        <v>8.7098838000001066E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>7.460094215916957</v>
+        <v>7.4489621740671641</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>14.518439321000001</v>
+        <v>14.518535797</v>
       </c>
       <c r="C278" s="5">
-        <v>-7.2787668000000139E-2</v>
+        <v>-7.2690631000000394E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-5.8246068014058512</v>
+        <v>-5.8170534520547212</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>14.526018264999999</v>
+        <v>14.525959673999999</v>
       </c>
       <c r="C279" s="5">
-        <v>7.5789439999986996E-3</v>
+        <v>7.423876999999024E-3</v>
       </c>
       <c r="D279" s="5">
-        <v>0.62822801848625431</v>
+        <v>0.6153340529631901</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>14.638829121000001</v>
+        <v>14.638748356000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.11281085600000118</v>
+        <v>0.11278868200000147</v>
       </c>
       <c r="D280" s="5">
-        <v>9.7278992516164777</v>
+        <v>9.7259456792502696</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>14.462626538</v>
+        <v>14.462683652999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.17620258300000025</v>
+        <v>-0.17606470300000154</v>
       </c>
       <c r="D281" s="5">
-        <v>-13.52512050737028</v>
+        <v>-13.51529675452905</v>
       </c>
       <c r="E281" s="5">
-        <v>-2.7283000514898625</v>
+        <v>-2.7282655742210005</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>14.416932761</v>
+        <v>14.417090052000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.5693777000000324E-2</v>
+        <v>-4.5593600999998429E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.7261334128198431</v>
+        <v>-3.7180911734445599</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>14.679009287</v>
+        <v>14.67911013</v>
       </c>
       <c r="C283" s="5">
-        <v>0.26207652599999953</v>
+        <v>0.26202007799999905</v>
       </c>
       <c r="D283" s="5">
-        <v>24.132775929266103</v>
+        <v>24.126757755772886</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>14.528439119</v>
+        <v>14.528504524000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.15057016799999978</v>
+        <v>-0.15060560599999917</v>
       </c>
       <c r="D284" s="5">
-        <v>-11.637793718858735</v>
+        <v>-11.640304588155425</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>14.610469067</v>
+        <v>14.61051939</v>
       </c>
       <c r="C285" s="5">
-        <v>8.202994800000063E-2</v>
+        <v>8.2014865999999742E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>6.9898097922683311</v>
+        <v>6.9884520426469976</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>14.599280664</v>
+        <v>14.599309641</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.1188403000000235E-2</v>
+        <v>-1.1209749000000713E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.91507533397718888</v>
+        <v>-0.91681067225414248</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>14.611251004</v>
+        <v>14.610631089</v>
       </c>
       <c r="C287" s="5">
-        <v>1.1970339999999524E-2</v>
+        <v>1.1321448000000345E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>0.98836123445384949</v>
+        <v>0.9345532718619598</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>14.615558872999999</v>
+        <v>14.615592471999999</v>
       </c>
       <c r="C288" s="5">
-        <v>4.3078689999997977E-3</v>
+        <v>4.9613829999994863E-3</v>
       </c>
       <c r="D288" s="5">
-        <v>0.35437305783885265</v>
+        <v>0.40825009794509537</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>14.5922436</v>
+        <v>14.592267115</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.3315272999999692E-2</v>
+        <v>-2.3325356999999158E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.8975772466155894</v>
+        <v>-1.8983864442257081</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>14.522141133</v>
+        <v>14.522246427000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-7.0102466999999891E-2</v>
+        <v>-7.0020687999999609E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-5.6149990356073936</v>
+        <v>-5.6086118776512812</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>14.735799800000001</v>
+        <v>14.735792237</v>
       </c>
       <c r="C291" s="5">
-        <v>0.21365866700000069</v>
+        <v>0.21354580999999939</v>
       </c>
       <c r="D291" s="5">
-        <v>19.156218894630015</v>
+        <v>19.145118154785145</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>14.732376872</v>
+        <v>14.732279902</v>
       </c>
       <c r="C292" s="5">
-        <v>-3.4229280000008799E-3</v>
+        <v>-3.512334999999922E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>-0.27838801123861723</v>
+        <v>-0.28565013254367999</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>14.872219511999999</v>
+        <v>14.872325399999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.13984263999999946</v>
+        <v>0.14004549799999921</v>
       </c>
       <c r="D293" s="5">
-        <v>12.004533631085245</v>
+        <v>12.022951311022778</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8320787577817086</v>
+        <v>2.832404806939337</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>14.801948479</v>
+        <v>14.802179186</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.027103299999915E-2</v>
+        <v>-7.0146213999999318E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-5.5249314972557917</v>
+        <v>-5.515332746128621</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>14.765488489000001</v>
+        <v>14.765650704</v>
       </c>
       <c r="C295" s="5">
-        <v>-3.645998999999911E-2</v>
+        <v>-3.6528481999999585E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-2.9161090661522282</v>
+        <v>-2.9214680733403386</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>14.834945927</v>
+        <v>14.835083247</v>
       </c>
       <c r="C296" s="5">
-        <v>6.9457437999998817E-2</v>
+        <v>6.9432542999999569E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>5.7932062753345726</v>
+        <v>5.7910106002746708</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>14.920290976</v>
+        <v>14.920446169</v>
       </c>
       <c r="C297" s="5">
-        <v>8.5345049000000728E-2</v>
+        <v>8.5362921999999841E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>7.1262499151273584</v>
+        <v>7.1277217624228006</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>14.897448125</v>
+        <v>14.897621968999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-2.2842851000000053E-2</v>
+        <v>-2.2824200000000516E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.8217994816137173</v>
+        <v>-1.8203057151784829</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>14.908248260000001</v>
+        <v>14.906905944</v>
       </c>
       <c r="C299" s="5">
-        <v>1.0800135000000211E-2</v>
+        <v>9.283975000000666E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>0.87343571565077216</v>
+        <v>0.750390541661905</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>14.916810273999999</v>
+        <v>14.916981120000001</v>
       </c>
       <c r="C300" s="5">
-        <v>8.5620139999988965E-3</v>
+        <v>1.0075176000000852E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>0.69135775722002357</v>
+        <v>0.81406937266554902</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>14.990806127999999</v>
+        <v>14.990953326</v>
       </c>
       <c r="C301" s="5">
-        <v>7.3995853999999639E-2</v>
+        <v>7.3972205999998764E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>6.117805206264415</v>
+        <v>6.1157244470380956</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>15.019496763999999</v>
+        <v>15.019569894</v>
       </c>
       <c r="C302" s="5">
-        <v>2.8690636000000325E-2</v>
+        <v>2.8616568000000342E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>2.3209888907506304</v>
+        <v>2.3149109866991591</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>15.042381731000001</v>
+        <v>15.042307295000001</v>
       </c>
       <c r="C303" s="5">
-        <v>2.2884967000001311E-2</v>
+        <v>2.2737401000000546E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>1.8438215432264649</v>
+        <v>1.8318241227402998</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>15.024121493000001</v>
+        <v>15.024149314000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-1.8260237999999873E-2</v>
+        <v>-1.8157980999999879E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.44701668583328</v>
+        <v>-1.4389742159994223</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>15.184406243</v>
+        <v>15.184596649</v>
       </c>
       <c r="C305" s="5">
-        <v>0.16028474999999887</v>
+        <v>0.16044733499999886</v>
       </c>
       <c r="D305" s="5">
-        <v>13.580749338645681</v>
+        <v>13.595317334453627</v>
       </c>
       <c r="E305" s="5">
-        <v>2.0991267022928639</v>
+        <v>2.0996800473448429</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>15.292613019999999</v>
+        <v>15.292860985000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.10820677699999948</v>
+        <v>0.10826433600000129</v>
       </c>
       <c r="D306" s="5">
-        <v>8.8946677026357399</v>
+        <v>8.8994701464454309</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>15.356520632000001</v>
+        <v>15.356702073999999</v>
       </c>
       <c r="C307" s="5">
-        <v>6.3907612000001279E-2</v>
+        <v>6.3841088999998519E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>5.1316655844474646</v>
+        <v>5.1261156330127067</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>15.336894776999999</v>
+        <v>15.337044026999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.9625855000001025E-2</v>
+        <v>-1.9658047000000067E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.5228831922611819</v>
+        <v>-1.52534569856424</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>15.444201879</v>
+        <v>15.444380452000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.10730710200000004</v>
+        <v>0.10733642500000151</v>
       </c>
       <c r="D309" s="5">
-        <v>8.7267440118160788</v>
+        <v>8.7291329916404194</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>15.399402668</v>
+        <v>15.399644545999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-4.4799210999999062E-2</v>
+        <v>-4.4735906000001435E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-3.4258568097412234</v>
+        <v>-3.4210537249509954</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>15.610608123</v>
+        <v>15.608672543000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.21120545499999999</v>
+        <v>0.20902799700000152</v>
       </c>
       <c r="D311" s="5">
-        <v>17.758253983101959</v>
+        <v>17.56100115154673</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>15.407159291999999</v>
+        <v>15.407502688999999</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.20344883100000111</v>
+        <v>-0.20116985400000154</v>
       </c>
       <c r="D312" s="5">
-        <v>-14.565553069350845</v>
+        <v>-14.415446060656611</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>15.373569931</v>
+        <v>15.373916748999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.3589360999998874E-2</v>
+        <v>-3.3585940000000036E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.5849943227681638</v>
+        <v>-2.5846772766933479</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>15.421691983000001</v>
+        <v>15.421813026000001</v>
       </c>
       <c r="C314" s="5">
-        <v>4.8122052000000082E-2</v>
+        <v>4.7896277000001319E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>3.8215633623928547</v>
+        <v>3.8032380691170653</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>15.442244043000001</v>
+        <v>15.44218884</v>
       </c>
       <c r="C315" s="5">
-        <v>2.0552059999999983E-2</v>
+        <v>2.0375813999999437E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>1.6109805529262555</v>
+        <v>1.5970522770322404</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>15.509192687000001</v>
+        <v>15.509407959000001</v>
       </c>
       <c r="C316" s="5">
-        <v>6.6948644000000002E-2</v>
+        <v>6.721911900000066E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>5.3283695362521089</v>
+        <v>5.3504339252238298</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>15.599915688999999</v>
+        <v>15.600180294999999</v>
       </c>
       <c r="C317" s="5">
-        <v>9.0723001999998942E-2</v>
+        <v>9.0772335999998788E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>7.2498549970242188</v>
+        <v>7.2538211912343664</v>
       </c>
       <c r="E317" s="5">
-        <v>2.7364220855955468</v>
+        <v>2.7368764255411904</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>15.695293764000001</v>
+        <v>15.695446434999999</v>
       </c>
       <c r="C318" s="5">
-        <v>9.5378075000001061E-2</v>
+        <v>9.5266139999999666E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>7.5886281346613904</v>
+        <v>7.5792880377168137</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>15.748293885000001</v>
+        <v>15.748299808000001</v>
       </c>
       <c r="C319" s="5">
-        <v>5.3000121000000178E-2</v>
+        <v>5.2853373000001369E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>4.1282919908323557</v>
+        <v>4.1166081626593964</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>15.740475089</v>
+        <v>15.740445305</v>
       </c>
       <c r="C320" s="5">
-        <v>-7.8187960000004608E-3</v>
+        <v>-7.8545030000007898E-3</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.59415813352526881</v>
+        <v>-0.5968638814330518</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>15.768298609</v>
+        <v>15.768361399</v>
       </c>
       <c r="C321" s="5">
-        <v>2.7823520000000102E-2</v>
+        <v>2.7916094000000058E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>2.1419140988815588</v>
+        <v>2.149114408982733</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>15.903511182000001</v>
+        <v>15.903751468999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.13521257300000045</v>
+        <v>0.1353900699999997</v>
       </c>
       <c r="D322" s="5">
-        <v>10.789395901820665</v>
+        <v>10.804189809039011</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>15.819722093999999</v>
+        <v>15.817369008</v>
       </c>
       <c r="C323" s="5">
-        <v>-8.3789088000001399E-2</v>
+        <v>-8.6382460999999466E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-6.1422850887517422</v>
+        <v>-6.3266623676796252</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>16.097420028999998</v>
+        <v>16.098350288999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.27769793499999906</v>
+        <v>0.28098128099999897</v>
       </c>
       <c r="D324" s="5">
-        <v>23.222244501524326</v>
+        <v>23.528031013264371</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>16.153202994000001</v>
+        <v>16.153772217</v>
       </c>
       <c r="C325" s="5">
-        <v>5.5782965000002349E-2</v>
+        <v>5.542192800000123E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>4.2385820123280071</v>
+        <v>4.2103797201989757</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>16.424484046</v>
+        <v>16.424710873999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.27128105199999908</v>
+        <v>0.27093865699999853</v>
       </c>
       <c r="D326" s="5">
-        <v>22.122874528680114</v>
+        <v>22.09147618174525</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>16.327220974999999</v>
+        <v>16.32728728</v>
       </c>
       <c r="C327" s="5">
-        <v>-9.7263071000000423E-2</v>
+        <v>-9.7423593999998559E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.8792598088490031</v>
+        <v>-6.8901534724910896</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>16.490120041000001</v>
+        <v>16.490635134000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.16289906600000137</v>
+        <v>0.16334785400000129</v>
       </c>
       <c r="D328" s="5">
-        <v>12.651909721307764</v>
+        <v>12.688651462138335</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>16.402926469000001</v>
+        <v>16.403266577</v>
       </c>
       <c r="C329" s="5">
-        <v>-8.719357200000033E-2</v>
+        <v>-8.7368557000001346E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-6.1638348501706126</v>
+        <v>-6.1756592589371273</v>
       </c>
       <c r="E329" s="5">
-        <v>5.1475328201051163</v>
+        <v>5.1479294906443984</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>16.410893160000001</v>
+        <v>16.410772646000002</v>
       </c>
       <c r="C330" s="5">
-        <v>7.9666910000000257E-3</v>
+        <v>7.5060690000015029E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>0.58438401934388651</v>
+        <v>0.55049929853259183</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>16.450856811000001</v>
+        <v>16.450312886999999</v>
       </c>
       <c r="C331" s="5">
-        <v>3.9963651000000766E-2</v>
+        <v>3.9540240999997422E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>2.961687049988404</v>
+        <v>2.929913179879895</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>16.546588077999999</v>
+        <v>16.545921463999999</v>
       </c>
       <c r="C332" s="5">
-        <v>9.5731266999997899E-2</v>
+        <v>9.5608577000000139E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>7.2109632052813399</v>
+        <v>7.2016699673430828</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>16.490658415999999</v>
+        <v>16.490753035000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-5.5929662000000491E-2</v>
+        <v>-5.5168428999998298E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.9815953706656471</v>
+        <v>-3.9285490375301158</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>16.609882410000001</v>
+        <v>16.609920085999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.11922399400000216</v>
+        <v>0.11916705099999803</v>
       </c>
       <c r="D334" s="5">
-        <v>9.0291794596039754</v>
+        <v>9.0246403232080006</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>16.830261714999999</v>
+        <v>16.827674737999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.22037930499999803</v>
+        <v>0.21775465199999999</v>
       </c>
       <c r="D335" s="5">
-        <v>17.136363891367612</v>
+        <v>16.91730383582868</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>16.68941491</v>
+        <v>16.691566559999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.14084680499999891</v>
+        <v>-0.13610817800000063</v>
       </c>
       <c r="D336" s="5">
-        <v>-9.5928233649400401</v>
+        <v>-9.2856744963003557</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>16.732429908</v>
+        <v>16.733355082999999</v>
       </c>
       <c r="C337" s="5">
-        <v>4.3014998000000304E-2</v>
+        <v>4.1788523000001021E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>3.1370804193864288</v>
+        <v>3.0460003798501001</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>16.737784615999999</v>
+        <v>16.738004739000001</v>
       </c>
       <c r="C338" s="5">
-        <v>5.3547079999987091E-3</v>
+        <v>4.6496560000015563E-3</v>
       </c>
       <c r="D338" s="5">
-        <v>0.3847003423809392</v>
+        <v>0.33395109341802787</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>16.494244784999999</v>
+        <v>16.494403387999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.24353983099999965</v>
+        <v>-0.24360135100000235</v>
       </c>
       <c r="D339" s="5">
-        <v>-16.128670812213453</v>
+        <v>-16.132229127486429</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>16.563509686</v>
+        <v>16.564565869999999</v>
       </c>
       <c r="C340" s="5">
-        <v>6.9264901000000378E-2</v>
+        <v>7.0162482000000637E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>5.1572369617385316</v>
+        <v>5.2255879016451567</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>16.595247214</v>
+        <v>16.595782282999998</v>
       </c>
       <c r="C341" s="5">
-        <v>3.1737528000000736E-2</v>
+        <v>3.1216412999999221E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>2.3237207775151925</v>
+        <v>2.2850228449156296</v>
       </c>
       <c r="E341" s="5">
-        <v>1.1724782487043894</v>
+        <v>1.1736424881976681</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>16.737555978</v>
+        <v>16.737603742000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.14230876399999914</v>
+        <v>0.14182145900000265</v>
       </c>
       <c r="D342" s="5">
-        <v>10.789803979037572</v>
+        <v>10.750740064370557</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>16.766633406</v>
+        <v>16.764307992999999</v>
       </c>
       <c r="C343" s="5">
-        <v>2.9077428000000793E-2</v>
+        <v>2.670425099999818E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>2.1047428043593053</v>
+        <v>1.9314472997419063</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>16.859595594999998</v>
+        <v>16.857253745000001</v>
       </c>
       <c r="C344" s="5">
-        <v>9.2962188999997863E-2</v>
+        <v>9.2945752000002102E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>6.8600596037698747</v>
+        <v>6.8597900291559766</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>16.796615436</v>
+        <v>16.797238552</v>
       </c>
       <c r="C345" s="5">
-        <v>-6.2980158999998537E-2</v>
+        <v>-6.0015193000001688E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-4.3917188764195147</v>
+        <v>-4.1895695755797213</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>16.917508851000001</v>
+        <v>16.917580606000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.12089341500000117</v>
+        <v>0.12034205400000175</v>
       </c>
       <c r="D346" s="5">
-        <v>8.9872263670018437</v>
+        <v>8.9442647886193392</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>17.039132811000002</v>
+        <v>17.036836271999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.12162396000000086</v>
+        <v>0.11925566599999726</v>
       </c>
       <c r="D347" s="5">
-        <v>8.9765131214925695</v>
+        <v>8.7948515842689368</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>17.078441589000001</v>
+        <v>17.082162326999999</v>
       </c>
       <c r="C348" s="5">
-        <v>3.9308777999998767E-2</v>
+        <v>4.5326055000000309E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>2.8037621583688832</v>
+        <v>3.23970082205014</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>17.125538712000001</v>
+        <v>17.127352049999999</v>
       </c>
       <c r="C349" s="5">
-        <v>4.7097123000000352E-2</v>
+        <v>4.5189723000000015E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>3.3598897549050433</v>
+        <v>3.2211187285024145</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>17.058597524</v>
+        <v>17.057656136999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-6.6941188000001262E-2</v>
+        <v>-6.9695913000000331E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.5910820689146759</v>
+        <v>-4.7753100516566116</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>17.047515129000001</v>
+        <v>17.048277175999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.1082394999998968E-2</v>
+        <v>-9.3789609999994639E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.77681988063474927</v>
+        <v>-0.6578148699836639</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>17.143406272</v>
+        <v>17.145468774000001</v>
       </c>
       <c r="C352" s="5">
-        <v>9.5891142999999346E-2</v>
+        <v>9.7191598000001989E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>6.9627090822591553</v>
+        <v>7.0597911866438157</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>17.178236357999999</v>
+        <v>17.179247118999999</v>
       </c>
       <c r="C353" s="5">
-        <v>3.4830085999999483E-2</v>
+        <v>3.3778344999998211E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>2.4654565117315563</v>
+        <v>2.389909586772454</v>
       </c>
       <c r="E353" s="5">
-        <v>3.512988607413936</v>
+        <v>3.5157416869566749</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>17.260045687000002</v>
+        <v>17.260255915999998</v>
       </c>
       <c r="C354" s="5">
-        <v>8.1809329000002151E-2</v>
+        <v>8.1008796999999078E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>5.866950584399544</v>
+        <v>5.8076928531231919</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>17.392420081000001</v>
+        <v>17.387220548999998</v>
       </c>
       <c r="C355" s="5">
-        <v>0.13237439399999928</v>
+        <v>0.12696463300000005</v>
       </c>
       <c r="D355" s="5">
-        <v>9.6016029279324187</v>
+        <v>9.1930979943330104</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>17.378764679</v>
+        <v>17.374207113000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.365540200000126E-2</v>
+        <v>-1.3013435999997824E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.93810443629328555</v>
+        <v>-0.89445003734838213</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>17.489170822999998</v>
+        <v>17.489836317000002</v>
       </c>
       <c r="C357" s="5">
-        <v>0.11040614399999882</v>
+        <v>0.1156292040000011</v>
       </c>
       <c r="D357" s="5">
-        <v>7.8956175319940369</v>
+        <v>8.285176517601478</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>17.427688327999999</v>
+        <v>17.427613743999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-6.1482494999999915E-2</v>
+        <v>-6.2222573000003223E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-4.1379354170109188</v>
+        <v>-4.1866179363183376</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>17.342302168</v>
+        <v>17.341055040000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-8.5386159999998767E-2</v>
+        <v>-8.6558703999997988E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-5.7234734022858946</v>
+        <v>-5.7999595627598151</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>17.361074005999999</v>
+        <v>17.366590445</v>
       </c>
       <c r="C360" s="5">
-        <v>1.8771837999999264E-2</v>
+        <v>2.55354049999994E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>1.3066775810053111</v>
+        <v>1.7814302977857022</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>17.526762924</v>
+        <v>17.530289280000002</v>
       </c>
       <c r="C361" s="5">
-        <v>0.16568891800000074</v>
+        <v>0.16369883500000171</v>
       </c>
       <c r="D361" s="5">
-        <v>12.073126086736918</v>
+        <v>11.916531847347557</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>17.585532139000001</v>
+        <v>17.582647182999999</v>
       </c>
       <c r="C362" s="5">
-        <v>5.8769215000001651E-2</v>
+        <v>5.2357902999997208E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>4.0987774038748315</v>
+        <v>3.643517878854996</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>17.704929707000002</v>
+        <v>17.706768553</v>
       </c>
       <c r="C363" s="5">
-        <v>0.11939756800000012</v>
+        <v>0.12412137000000101</v>
       </c>
       <c r="D363" s="5">
-        <v>8.4586780199821021</v>
+        <v>8.8079401802145121</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>17.731255360999999</v>
+        <v>17.735119538999999</v>
       </c>
       <c r="C364" s="5">
-        <v>2.6325653999997201E-2</v>
+        <v>2.8350985999999523E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>1.7989576835806043</v>
+        <v>1.9383766883941389</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>17.765748816999999</v>
+        <v>17.767785312000001</v>
       </c>
       <c r="C365" s="5">
-        <v>3.4493455999999867E-2</v>
+        <v>3.2665773000001508E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>2.3595567485370728</v>
+        <v>2.2327716376993934</v>
       </c>
       <c r="E365" s="5">
-        <v>3.420097655871368</v>
+        <v>3.4258672043263605</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>17.675036301999999</v>
+        <v>17.675820298000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-9.0712514999999883E-2</v>
+        <v>-9.1965013999999456E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-5.9580635108444362</v>
+        <v>-6.0373285446777221</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>17.710300341</v>
+        <v>17.702543563999999</v>
       </c>
       <c r="C367" s="5">
-        <v>3.5264039000001191E-2</v>
+        <v>2.6723265999997636E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>2.4206061339872242</v>
+        <v>1.8293871604531109</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>17.69760995</v>
+        <v>17.687216422999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.2690390999999579E-2</v>
+        <v>-1.5327141000000211E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.85648441260602892</v>
+        <v>-1.0340455454395658</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>16.173218045999999</v>
+        <v>16.173325214999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.5243919040000016</v>
+        <v>-1.5138912080000004</v>
       </c>
       <c r="D369" s="5">
-        <v>-66.070155389382407</v>
+        <v>-65.827405393199385</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>16.535282814999999</v>
+        <v>16.535245397000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.36206476899999984</v>
+        <v>0.3619201820000022</v>
       </c>
       <c r="D370" s="5">
-        <v>30.431421637138566</v>
+        <v>30.417509169191369</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>16.742649692000001</v>
+        <v>16.743110464000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.20736687700000189</v>
+        <v>0.20786506700000018</v>
       </c>
       <c r="D371" s="5">
-        <v>16.131693215002386</v>
+        <v>16.173206186686762</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>16.745111276999999</v>
+        <v>16.752518590000001</v>
       </c>
       <c r="C372" s="5">
-        <v>2.4615849999989337E-3</v>
+        <v>9.4081260000002942E-3</v>
       </c>
       <c r="D372" s="5">
-        <v>0.1765725173940913</v>
+        <v>0.67638015705093757</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>16.537315407000001</v>
+        <v>16.543134426000002</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.20779586999999822</v>
+        <v>-0.20938416399999937</v>
       </c>
       <c r="D373" s="5">
-        <v>-13.915758066188101</v>
+        <v>-14.009141960210314</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>16.506077931</v>
+        <v>16.501911352</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.1237476000001152E-2</v>
+        <v>-4.1223074000001247E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.2432892309814156</v>
+        <v>-2.949581560417347</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>16.673274936999999</v>
+        <v>16.676642373</v>
       </c>
       <c r="C375" s="5">
-        <v>0.16719700599999854</v>
+        <v>0.17473102099999949</v>
       </c>
       <c r="D375" s="5">
-        <v>12.855893753953151</v>
+        <v>13.472961339144263</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>16.828574864</v>
+        <v>16.834713222000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.1552999270000015</v>
+        <v>0.15807084900000135</v>
       </c>
       <c r="D376" s="5">
-        <v>11.767909975710268</v>
+        <v>11.986400411005071</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>16.763784158</v>
+        <v>16.767930592999999</v>
       </c>
       <c r="C377" s="5">
-        <v>-6.4790706000000142E-2</v>
+        <v>-6.6782629000002203E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.5234635044946074</v>
+        <v>-4.6578501846525118</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.6398673048963843</v>
+        <v>-5.6273457915135943</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>16.680224156000001</v>
+        <v>16.681710956</v>
       </c>
       <c r="C378" s="5">
-        <v>-8.356000199999869E-2</v>
+        <v>-8.6219636999999238E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-5.8201779300149692</v>
+        <v>-5.9987797935076248</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>16.613410089999999</v>
+        <v>16.603180799</v>
       </c>
       <c r="C379" s="5">
-        <v>-6.6814066000002725E-2</v>
+        <v>-7.8530156999999434E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.702208861148927</v>
+        <v>-5.5050797390689628</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>16.610905481</v>
+        <v>16.592287047999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-2.5046089999989363E-3</v>
+        <v>-1.0893751000001117E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.18075999678487387</v>
+        <v>-0.78451411545855665</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>16.863538475999999</v>
+        <v>16.862606071999998</v>
       </c>
       <c r="C381" s="5">
-        <v>0.25263299499999903</v>
+        <v>0.27031902399999908</v>
       </c>
       <c r="D381" s="5">
-        <v>19.857388240836826</v>
+        <v>21.400732013284628</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>16.940145204</v>
+        <v>16.935976111999999</v>
       </c>
       <c r="C382" s="5">
-        <v>7.6606728000001567E-2</v>
+        <v>7.3370040000000358E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>5.5895767430202747</v>
+        <v>5.3480386979946948</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>17.042039688999999</v>
+        <v>17.04492733</v>
       </c>
       <c r="C383" s="5">
-        <v>0.10189448499999898</v>
+        <v>0.1089512180000014</v>
       </c>
       <c r="D383" s="5">
-        <v>7.4616056816223297</v>
+        <v>7.998831948357954</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>17.127815126000002</v>
+        <v>17.140830853000001</v>
       </c>
       <c r="C384" s="5">
-        <v>8.5775437000002341E-2</v>
+        <v>9.590352300000049E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>6.2098341843895843</v>
+        <v>6.964726159369139</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>17.044002002999999</v>
+        <v>17.052519786000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-8.3813123000002321E-2</v>
+        <v>-8.8311066999999355E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-5.7165818063576683</v>
+        <v>-6.0102890647510616</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>17.020652393999999</v>
+        <v>17.015156888</v>
       </c>
       <c r="C386" s="5">
-        <v>-2.3349609000000271E-2</v>
+        <v>-3.7362898000001366E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-1.6316221301117872</v>
+        <v>-2.5978039010214449</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>17.263208076000002</v>
+        <v>17.269031375000001</v>
       </c>
       <c r="C387" s="5">
-        <v>0.24255568200000255</v>
+        <v>0.25387448700000093</v>
       </c>
       <c r="D387" s="5">
-        <v>18.506898900730672</v>
+        <v>19.449475822848193</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>17.330699840000001</v>
+        <v>17.3364042</v>
       </c>
       <c r="C388" s="5">
-        <v>6.7491763999999677E-2</v>
+        <v>6.7372824999999636E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>4.7936927174176525</v>
+        <v>4.7834144163278358</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>17.376757585</v>
+        <v>17.385008225</v>
       </c>
       <c r="C389" s="5">
-        <v>4.6057744999998818E-2</v>
+        <v>4.8604024999999496E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>3.2361271333401387</v>
+        <v>3.4166623359972004</v>
       </c>
       <c r="E389" s="5">
-        <v>3.656533758861813</v>
+        <v>3.6801060725860202</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>17.373099982999999</v>
+        <v>17.379853821000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-3.6576020000005371E-3</v>
+        <v>-5.1544039999988911E-3</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.25229360086180819</v>
+        <v>-0.35520308758486552</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>17.304343614</v>
+        <v>17.290089921</v>
       </c>
       <c r="C391" s="5">
-        <v>-6.875636899999904E-2</v>
+        <v>-8.9763900000001229E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-4.6471374011928361</v>
+        <v>-6.0247281081361681</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>17.411686621000001</v>
+        <v>17.381157112</v>
       </c>
       <c r="C392" s="5">
-        <v>0.10734300700000077</v>
+        <v>9.1067191000000491E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>7.7031834807059552</v>
+        <v>6.5067665509335182</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>17.562670607000001</v>
+        <v>17.560153529000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.15098398599999996</v>
+        <v>0.17899641700000046</v>
       </c>
       <c r="D393" s="5">
-        <v>10.916605156361348</v>
+        <v>13.08252063382036</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>17.539785105</v>
+        <v>17.529347883</v>
       </c>
       <c r="C394" s="5">
-        <v>-2.2885502000001168E-2</v>
+        <v>-3.0805646000001019E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.552533389729005</v>
+        <v>-2.0849575546092902</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>17.644991431000001</v>
+        <v>17.651067741999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.10520632600000113</v>
+        <v>0.12171985899999882</v>
       </c>
       <c r="D395" s="5">
-        <v>7.44005047482037</v>
+        <v>8.6582385073159287</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>17.716665222</v>
+        <v>17.737362093000002</v>
       </c>
       <c r="C396" s="5">
-        <v>7.1673790999998488E-2</v>
+        <v>8.6294351000002933E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>4.9847753509715043</v>
+        <v>6.0270313874393855</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>17.746939301000001</v>
+        <v>17.759675658999999</v>
       </c>
       <c r="C397" s="5">
-        <v>3.0274079000001564E-2</v>
+        <v>2.2313565999997564E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>2.069931238185041</v>
+        <v>1.5200864096180711</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>17.921686938000001</v>
+        <v>17.91299326</v>
       </c>
       <c r="C398" s="5">
-        <v>0.1747476369999994</v>
+        <v>0.15331760100000125</v>
       </c>
       <c r="D398" s="5">
-        <v>12.477349285186623</v>
+        <v>10.865798372608349</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>17.672000214000001</v>
+        <v>17.680447704999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.24968672400000003</v>
+        <v>-0.23254555500000151</v>
       </c>
       <c r="D399" s="5">
-        <v>-15.495106718740281</v>
+        <v>-14.512789394848348</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>17.838889245000001</v>
+        <v>17.843679897000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.16688903100000019</v>
+        <v>0.16323219200000239</v>
       </c>
       <c r="D400" s="5">
-        <v>11.939976687338305</v>
+        <v>11.659065284172243</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>17.896696626000001</v>
+        <v>17.910257132000002</v>
       </c>
       <c r="C401" s="5">
-        <v>5.7807380999999936E-2</v>
+        <v>6.6577235000000456E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>3.9586917403827471</v>
+        <v>4.5703993693861467</v>
       </c>
       <c r="E401" s="5">
-        <v>2.9921522381645138</v>
+        <v>3.0212749985627507</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>18.057680116</v>
+        <v>18.068556337</v>
       </c>
       <c r="C402" s="5">
-        <v>0.16098348999999956</v>
+        <v>0.15829920499999872</v>
       </c>
       <c r="D402" s="5">
-        <v>11.344546275904532</v>
+        <v>11.137237875892691</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>18.186537422000001</v>
+        <v>18.168967186</v>
       </c>
       <c r="C403" s="5">
-        <v>0.12885730600000045</v>
+        <v>0.1004108489999993</v>
       </c>
       <c r="D403" s="5">
-        <v>8.9072475057197398</v>
+        <v>6.8763064858974765</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>18.305128675999999</v>
+        <v>18.26533616</v>
       </c>
       <c r="C404" s="5">
-        <v>0.11859125399999826</v>
+        <v>9.6368974000000662E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>8.1118219442488648</v>
+        <v>6.5538502176537339</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>18.165112721</v>
+        <v>18.159513878999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.14001595499999908</v>
+        <v>-0.10582228100000179</v>
       </c>
       <c r="D405" s="5">
-        <v>-8.8023321121832421</v>
+        <v>-6.7350228669583174</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>18.239930393000002</v>
+        <v>18.221232542999999</v>
       </c>
       <c r="C406" s="5">
-        <v>7.4817672000001778E-2</v>
+        <v>6.17186640000007E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>5.056022447315911</v>
+        <v>4.155542803663792</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>18.252717101999998</v>
+        <v>18.259880824</v>
       </c>
       <c r="C407" s="5">
-        <v>1.2786708999996677E-2</v>
+        <v>3.8648281000000395E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>0.84448516611805857</v>
+        <v>2.5751725147327376</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>18.210823550000001</v>
+        <v>18.242534271</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.1893551999997669E-2</v>
+        <v>-1.7346552999999432E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.7197308055257663</v>
+        <v>-1.1340406146449933</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>18.239005449</v>
+        <v>18.257159358999999</v>
       </c>
       <c r="C409" s="5">
-        <v>2.8181898999999788E-2</v>
+        <v>1.4625087999998954E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>1.8729307420211505</v>
+        <v>0.96629653116722114</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>18.319281313000001</v>
+        <v>18.306277131000002</v>
       </c>
       <c r="C410" s="5">
-        <v>8.0275864000000752E-2</v>
+        <v>4.9117772000002446E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>5.4113424802834098</v>
+        <v>3.2765961915916852</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>18.293274392000001</v>
+        <v>18.304110476000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.600692100000046E-2</v>
+        <v>-2.1666549999999063E-3</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.6903380520833733</v>
+        <v>-0.14193460360043542</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>18.248642752999999</v>
+        <v>18.251199012000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-4.463163900000211E-2</v>
+        <v>-5.2911464000001018E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.8887718069578017</v>
+        <v>-3.4142029165369681</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>18.219220795999998</v>
+        <v>18.237883567000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.9421957000000276E-2</v>
+        <v>-1.3315444999999926E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-1.9176737982964931</v>
+        <v>-0.87197416602873279</v>
       </c>
       <c r="E413" s="5">
-        <v>1.8021435840368527</v>
+        <v>1.8292670651536058</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>18.239504361000002</v>
+        <v>18.254979033000001</v>
       </c>
       <c r="C414" s="5">
-        <v>2.0283565000003279E-2</v>
+        <v>1.709546600000067E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>1.3441778168238772</v>
+        <v>1.1306494364653252</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>18.362209670999999</v>
+        <v>18.342393507000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.12270530999999707</v>
+        <v>8.7414473999999132E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>8.3784445017723428</v>
+        <v>5.9000131567569003</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>18.393623888</v>
+        <v>18.344953557</v>
       </c>
       <c r="C416" s="5">
-        <v>3.1414217000001798E-2</v>
+        <v>2.5600499999995918E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>2.0723976080210038</v>
+        <v>0.1676127665150462</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>18.469273648000001</v>
+        <v>18.360415223</v>
       </c>
       <c r="C417" s="5">
-        <v>7.564976000000101E-2</v>
+        <v>1.5461666000000207E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>5.0485762285595204</v>
+        <v>1.0160968487622712</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>18.536127066999999</v>
+        <v>18.411213971999999</v>
       </c>
       <c r="C418" s="5">
-        <v>6.6853418999997416E-2</v>
+        <v>5.0798748999998367E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>4.4311794170378116</v>
+        <v>3.3710959612807567</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>18.466434971000002</v>
+        <v>18.373445834999998</v>
       </c>
       <c r="C419" s="5">
-        <v>-6.969209599999715E-2</v>
+        <v>-3.7768137000000479E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-4.4196190637893711</v>
+        <v>-2.4340546752074643</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>18.716446899000001</v>
+        <v>18.858308657999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.25001192799999927</v>
+        <v>0.48486282300000028</v>
       </c>
       <c r="D420" s="5">
-        <v>17.51252149745013</v>
+        <v>36.692760779622425</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>18.832243009999999</v>
+        <v>18.955575043</v>
       </c>
       <c r="C421" s="5">
-        <v>0.11579611099999809</v>
+        <v>9.7266385000001065E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>7.6821500605274595</v>
+        <v>6.367925845422584</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>18.811734643000001</v>
+        <v>18.894786140000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-2.0508366999997918E-2</v>
+        <v>-6.078890299999884E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.2990046869102101</v>
+        <v>-3.7811410527508804</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>18.877397684000002</v>
+        <v>18.922769148</v>
       </c>
       <c r="C423" s="5">
-        <v>6.5663041000000533E-2</v>
+        <v>2.7983007999999643E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>4.2699998281919616</v>
+        <v>1.7917368939202483</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>18.993473682000001</v>
+        <v>19.055668374</v>
       </c>
       <c r="C424" s="5">
-        <v>0.11607599799999946</v>
+        <v>0.13289922599999926</v>
       </c>
       <c r="D424" s="5">
-        <v>7.6334574948711209</v>
+        <v>8.7611874095133047</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>19.055405775000001</v>
+        <v>19.053725115999999</v>
       </c>
       <c r="C425" s="5">
-        <v>6.1932092999999355E-2</v>
+        <v>-1.9432580000007249E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>3.9837854173036424</v>
+        <v>-0.12230492682112626</v>
       </c>
       <c r="E425" s="5">
-        <v>4.5895759668469704</v>
+        <v>4.4733345621100318</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>19.186552285000001</v>
+        <v>19.345672392000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.13114651000000066</v>
+        <v>0.29194727600000192</v>
       </c>
       <c r="D426" s="5">
-        <v>8.5787612039078596</v>
+        <v>20.018225737066885</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>19.156646497000001</v>
+        <v>19.22261052</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.9905788000000655E-2</v>
+        <v>-0.12306187200000096</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.8544701260327145</v>
+        <v>-7.3719650211250487</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>19.139263696</v>
+        <v>19.232371706999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.7382801000000114E-2</v>
+        <v>9.7611869999987277E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.0834658491353455</v>
+        <v>0.61106133659802886</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>19.147277042999999</v>
+        <v>19.260335005000002</v>
       </c>
       <c r="C429" s="5">
-        <v>8.0133469999985607E-3</v>
+        <v>2.7963298000003078E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.50358211285386201</v>
+        <v>1.7587848463974876</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>19.159172204000001</v>
+        <v>19.30342826</v>
       </c>
       <c r="C430" s="5">
-        <v>1.1895161000001764E-2</v>
+        <v>4.309325499999872E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.74804720768799626</v>
+        <v>2.7181785671207326</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>19.127934095000001</v>
+        <v>19.285201100999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.1238109000000236E-2</v>
+        <v>-1.8227159000002047E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.9390920394429467</v>
+        <v>-1.1272275242267371</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>19.298241487999999</v>
+        <v>19.374645753999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.17030739299999809</v>
+        <v>8.944465300000104E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>11.223367111669225</v>
+        <v>5.7097836842531668</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>19.331153225000001</v>
+        <v>19.451860497999999</v>
       </c>
       <c r="C433" s="5">
-        <v>3.2911737000002717E-2</v>
+        <v>7.7214743999999058E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>2.0658175983475413</v>
+        <v>4.8886530205830558</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>19.354239842999998</v>
+        <v>19.588955843000001</v>
       </c>
       <c r="C434" s="5">
-        <v>2.3086617999997117E-2</v>
+        <v>0.13709534500000231</v>
       </c>
       <c r="D434" s="5">
-        <v>1.4425751314263158</v>
+        <v>8.7931850798649727</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>19.352351872</v>
+        <v>19.521403544000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.8879709999986005E-3</v>
+        <v>-6.7552298999999039E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.11699504107330894</v>
+        <v>-4.0605943622346814</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>19.338942699</v>
+        <v>19.488060818000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.3409172999999441E-2</v>
+        <v>-3.3342726000000766E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.82831417181047362</v>
+        <v>-2.030465436397344</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>19.340883473000002</v>
+        <v>19.580124746999999</v>
       </c>
       <c r="C437" s="5">
-        <v>1.9407740000012552E-3</v>
+        <v>9.2063928999998268E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>0.12049338653088437</v>
+        <v>5.8185819629226421</v>
       </c>
       <c r="E437" s="5">
-        <v>1.4981454678574035</v>
+        <v>2.7627124239236966</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>19.679330705999998</v>
+      </c>
+      <c r="C438" s="5">
+        <v>9.9205958999998956E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>6.25232327965628</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>