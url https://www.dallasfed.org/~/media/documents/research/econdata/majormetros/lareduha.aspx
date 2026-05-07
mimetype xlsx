--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8D9DB2BE-F0E1-4371-820D-E788DBE9B0C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0851C91C-D526-448E-8356-E627FC808A07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{63216970-72C2-4534-92BD-6635644666E8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{325D81B9-9262-47EB-81D1-CE308E6F3113}"/>
   </bookViews>
   <sheets>
     <sheet name="lareduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6CF072F-CB91-4E2D-9083-A04993C8E93D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{679C8126-1750-4465-82EF-0BAAFBDD4FFB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-2.030465436397344</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>19.580124746999999</v>
       </c>
       <c r="C437" s="5">
         <v>9.2063928999998268E-2</v>
       </c>
       <c r="D437" s="5">
         <v>5.8185819629226421</v>
       </c>
       <c r="E437" s="5">
         <v>2.7627124239236966</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>19.679330705999998</v>
+        <v>19.703207474999999</v>
       </c>
       <c r="C438" s="5">
-        <v>9.9205958999998956E-2</v>
+        <v>0.12308272799999997</v>
       </c>
       <c r="D438" s="5">
-        <v>6.25232327965628</v>
+        <v>7.8096690768953314</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>19.607975744000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-9.5231730999998376E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-5.6482486069282185</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>19.661368122999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>5.3392378999998158E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>3.3169753695241111</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>