--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0851C91C-D526-448E-8356-E627FC808A07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DA625AAD-17C5-423A-BE17-5E63E07CB400}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{325D81B9-9262-47EB-81D1-CE308E6F3113}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EBE0409D-8CB9-49D4-9A44-BAC1E0BF2A85}"/>
   </bookViews>
   <sheets>
     <sheet name="lareduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{679C8126-1750-4465-82EF-0BAAFBDD4FFB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF310635-9E07-4B7E-8B0C-DBEA925A1BDC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>3.6209767997000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>3.6066428073000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.4333992400000106E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-4.6482452440464561</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>3.5646447609999998</v>
       </c>
       <c r="C8" s="5">
         <v>-4.1998046300000258E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-13.112464684488812</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>3.4526566341999998</v>
       </c>
       <c r="C9" s="5">
         <v>-0.11198812680000003</v>
       </c>
       <c r="D9" s="5">
         <v>-31.821788254022277</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>3.4368965677999999</v>
       </c>
       <c r="C10" s="5">
         <v>-1.5760066399999939E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-5.3420993285793532</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>3.5347113374000001</v>
       </c>
       <c r="C11" s="5">
         <v>9.781476960000024E-2</v>
       </c>
       <c r="D11" s="5">
         <v>40.039285335662811</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>3.5806677283999999</v>
       </c>
       <c r="C12" s="5">
         <v>4.5956390999999819E-2</v>
       </c>
       <c r="D12" s="5">
         <v>16.767190437815671</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>3.6746404792999998</v>
       </c>
       <c r="C13" s="5">
         <v>9.3972750899999902E-2</v>
       </c>
       <c r="D13" s="5">
         <v>36.461453580695149</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>3.7406060643000001</v>
       </c>
       <c r="C14" s="5">
         <v>6.5965585000000271E-2</v>
       </c>
       <c r="D14" s="5">
         <v>23.801362703909955</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>3.6294721822999998</v>
       </c>
       <c r="C15" s="5">
         <v>-0.11113388200000029</v>
       </c>
       <c r="D15" s="5">
         <v>-30.366538838148717</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>3.6980024031999998</v>
       </c>
       <c r="C16" s="5">
         <v>6.853022090000005E-2</v>
       </c>
       <c r="D16" s="5">
         <v>25.165489711595779</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>3.7575353044000002</v>
       </c>
       <c r="C17" s="5">
         <v>5.9532901200000321E-2</v>
       </c>
       <c r="D17" s="5">
         <v>21.124101451579126</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>3.7233227144000001</v>
       </c>
       <c r="C18" s="5">
         <v>-3.4212590000000098E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-10.395190576206604</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.7046558638999998</v>
       </c>
       <c r="C19" s="5">
         <v>-1.8666850500000276E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-5.8530405917081918</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>3.6692029708999998</v>
       </c>
       <c r="C20" s="5">
         <v>-3.5452892999999985E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-10.898219655344487</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>3.7530417883</v>
       </c>
       <c r="C21" s="5">
         <v>8.383881740000021E-2</v>
       </c>
       <c r="D21" s="5">
         <v>31.141444625472214</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>3.7378957293999999</v>
       </c>
       <c r="C22" s="5">
         <v>-1.5146058900000092E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-4.7367515300122287</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>3.7351913489999999</v>
       </c>
       <c r="C23" s="5">
         <v>-2.7043803999999838E-3</v>
       </c>
       <c r="D23" s="5">
         <v>-0.86475762273959811</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>3.7794434803999999</v>
       </c>
       <c r="C24" s="5">
         <v>4.425213139999995E-2</v>
       </c>
       <c r="D24" s="5">
         <v>15.18077601136827</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>3.8723972366999999</v>
       </c>
       <c r="C25" s="5">
         <v>9.2953756300000023E-2</v>
       </c>
       <c r="D25" s="5">
         <v>33.851905328358981</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>3.8360145006000002</v>
       </c>
       <c r="C26" s="5">
         <v>-3.6382736099999757E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-10.709744902248975</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>3.9297052676000002</v>
       </c>
       <c r="C27" s="5">
         <v>9.3690767000000008E-2</v>
       </c>
       <c r="D27" s="5">
         <v>33.584745041193152</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>3.9996999690999999</v>
       </c>
       <c r="C28" s="5">
         <v>6.9994701499999756E-2</v>
       </c>
       <c r="D28" s="5">
         <v>23.597369495876809</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>3.9507399263999998</v>
       </c>
       <c r="C29" s="5">
         <v>-4.8960042700000095E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-13.73943051804175</v>
       </c>
       <c r="E29" s="5">
         <v>5.1417912633784368</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>4.0266958389000003</v>
       </c>
       <c r="C30" s="5">
         <v>7.5955912500000444E-2</v>
       </c>
       <c r="D30" s="5">
         <v>25.673761499420134</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>4.0058916247000003</v>
       </c>
       <c r="C31" s="5">
         <v>-2.0804214200000004E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-6.0267087073221699</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>4.0785130369000004</v>
       </c>
       <c r="C32" s="5">
         <v>7.2621412200000179E-2</v>
       </c>
       <c r="D32" s="5">
         <v>24.060037939900745</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>4.0539814610000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.4531575900000213E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-6.9837468365249507</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>4.1408925487000001</v>
       </c>
       <c r="C34" s="5">
         <v>8.6911087699999889E-2</v>
       </c>
       <c r="D34" s="5">
         <v>28.987146365198146</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>4.1358174545999997</v>
       </c>
       <c r="C35" s="5">
         <v>-5.0750941000003991E-3</v>
       </c>
       <c r="D35" s="5">
         <v>-1.4608511899914967</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>4.1744292453999998</v>
       </c>
       <c r="C36" s="5">
         <v>3.8611790800000101E-2</v>
       </c>
       <c r="D36" s="5">
         <v>11.796681213487537</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>4.0692514123999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.10517783299999994</v>
       </c>
       <c r="D37" s="5">
         <v>-26.377760785979909</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>4.1279414366999996</v>
       </c>
       <c r="C38" s="5">
         <v>5.8690024299999699E-2</v>
       </c>
       <c r="D38" s="5">
         <v>18.74847826423618</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>4.2270625187000004</v>
       </c>
       <c r="C39" s="5">
         <v>9.9121082000000804E-2</v>
       </c>
       <c r="D39" s="5">
         <v>32.941852422117158</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>4.2041659850000004</v>
       </c>
       <c r="C40" s="5">
         <v>-2.2896533699999999E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-6.3097936116793925</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>4.2422650388000003</v>
       </c>
       <c r="C41" s="5">
         <v>3.8099053799999893E-2</v>
       </c>
       <c r="D41" s="5">
         <v>11.433385620211677</v>
       </c>
       <c r="E41" s="5">
         <v>7.3790003348978894</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>4.5317556345999996</v>
       </c>
       <c r="C42" s="5">
         <v>0.28949059579999936</v>
       </c>
       <c r="D42" s="5">
         <v>120.81279038575872</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>4.5060852102000002</v>
       </c>
       <c r="C43" s="5">
         <v>-2.5670424399999447E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-6.5896500796942981</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>4.5920167861000003</v>
       </c>
       <c r="C44" s="5">
         <v>8.5931575900000112E-2</v>
       </c>
       <c r="D44" s="5">
         <v>25.443685107406754</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>4.6589580920999998</v>
       </c>
       <c r="C45" s="5">
         <v>6.6941305999999479E-2</v>
       </c>
       <c r="D45" s="5">
         <v>18.966324393669364</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>4.6411409684000002</v>
       </c>
       <c r="C46" s="5">
         <v>-1.7817123699999549E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-4.4938211469057414</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>4.6407147779000004</v>
       </c>
       <c r="C47" s="5">
         <v>-4.2619049999981229E-4</v>
       </c>
       <c r="D47" s="5">
         <v>-0.11013894668606694</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>4.4715516065000003</v>
       </c>
       <c r="C48" s="5">
         <v>-0.16916317140000015</v>
       </c>
       <c r="D48" s="5">
         <v>-35.955706028466452</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>4.4610948574</v>
       </c>
       <c r="C49" s="5">
         <v>-1.0456749100000273E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-2.7703939377721087</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>4.6172642937999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.15616943639999992</v>
       </c>
       <c r="D50" s="5">
         <v>51.11908623401802</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>4.6218665450999996</v>
       </c>
       <c r="C51" s="5">
         <v>4.6022512999996934E-3</v>
       </c>
       <c r="D51" s="5">
         <v>1.2026771957988291</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>4.7101913453000002</v>
       </c>
       <c r="C52" s="5">
         <v>8.8324800200000553E-2</v>
       </c>
       <c r="D52" s="5">
         <v>25.502907453136103</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>4.6279305244</v>
       </c>
       <c r="C53" s="5">
         <v>-8.2260820900000198E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-19.056987145656556</v>
       </c>
       <c r="E53" s="5">
         <v>9.0910276013563838</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>4.6357237994</v>
       </c>
       <c r="C54" s="5">
         <v>7.7932750000000439E-3</v>
       </c>
       <c r="D54" s="5">
         <v>2.0395798485036254</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>4.7101797606</v>
       </c>
       <c r="C55" s="5">
         <v>7.4455961199999976E-2</v>
       </c>
       <c r="D55" s="5">
         <v>21.070728291532582</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>4.7111999137999998</v>
       </c>
       <c r="C56" s="5">
         <v>1.0201531999998181E-3</v>
       </c>
       <c r="D56" s="5">
         <v>0.26021154674915614</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>4.7579940232000002</v>
       </c>
       <c r="C57" s="5">
         <v>4.6794109400000394E-2</v>
       </c>
       <c r="D57" s="5">
         <v>12.592200099832995</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>4.8448456213000002</v>
       </c>
       <c r="C58" s="5">
         <v>8.6851598099999983E-2</v>
       </c>
       <c r="D58" s="5">
         <v>24.243194798155976</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>4.9478488196999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.10300319839999972</v>
       </c>
       <c r="D59" s="5">
         <v>28.717542798964303</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>5.0750302402000003</v>
       </c>
       <c r="C60" s="5">
         <v>0.12718142050000036</v>
       </c>
       <c r="D60" s="5">
         <v>35.602143907092042</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>5.1479237362000001</v>
       </c>
       <c r="C61" s="5">
         <v>7.2893495999999836E-2</v>
       </c>
       <c r="D61" s="5">
         <v>18.664725931450342</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>5.2045651519999998</v>
       </c>
       <c r="C62" s="5">
         <v>5.6641415799999706E-2</v>
       </c>
       <c r="D62" s="5">
         <v>14.032367451064065</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>5.2200916364000003</v>
       </c>
       <c r="C63" s="5">
         <v>1.5526484400000484E-2</v>
       </c>
       <c r="D63" s="5">
         <v>3.6392183562518943</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>5.2090039313999998</v>
       </c>
       <c r="C64" s="5">
         <v>-1.1087705000000447E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-2.5192864540923399</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>5.3109684891000004</v>
       </c>
       <c r="C65" s="5">
         <v>0.10196455770000057</v>
       </c>
       <c r="D65" s="5">
         <v>26.191026659568585</v>
       </c>
       <c r="E65" s="5">
         <v>14.759036703312534</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>5.2419555042999999</v>
       </c>
       <c r="C66" s="5">
         <v>-6.901298480000051E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-14.525756470369489</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>5.2169881838999999</v>
       </c>
       <c r="C67" s="5">
         <v>-2.4967320400000048E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-5.5681985052006162</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>5.2346252005</v>
       </c>
       <c r="C68" s="5">
         <v>1.7637016600000166E-2</v>
       </c>
       <c r="D68" s="5">
         <v>4.1331156079763121</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>5.1518906055000002</v>
       </c>
       <c r="C69" s="5">
         <v>-8.27345949999998E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-17.401436759322475</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>5.1439221319000001</v>
       </c>
       <c r="C70" s="5">
         <v>-7.9684736000000811E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-1.8403422339796638</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>5.2533504683999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.10942833649999972</v>
       </c>
       <c r="D71" s="5">
         <v>28.737144510472135</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>5.2891234172999999</v>
       </c>
       <c r="C72" s="5">
         <v>3.5772948900000046E-2</v>
       </c>
       <c r="D72" s="5">
         <v>8.4845551715859955</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>5.2297358522000001</v>
       </c>
       <c r="C73" s="5">
         <v>-5.9387565099999762E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-12.672177317716237</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>5.3024240406000001</v>
       </c>
       <c r="C74" s="5">
         <v>7.2688188399999909E-2</v>
       </c>
       <c r="D74" s="5">
         <v>18.014786438742792</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>5.2156888384000002</v>
       </c>
       <c r="C75" s="5">
         <v>-8.6735202199999861E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-17.956039131481106</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>5.2051083903000004</v>
       </c>
       <c r="C76" s="5">
         <v>-1.0580448099999806E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-2.4073202730304666</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>5.1885647878999999</v>
       </c>
       <c r="C77" s="5">
         <v>-1.6543602400000523E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-3.748036751423578</v>
       </c>
       <c r="E77" s="5">
         <v>-2.3047340885417933</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>5.5501313875999996</v>
       </c>
       <c r="C78" s="5">
         <v>0.36156659969999971</v>
       </c>
       <c r="D78" s="5">
         <v>124.42552148300794</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>5.5290860339999996</v>
       </c>
       <c r="C79" s="5">
         <v>-2.1045353599999927E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-4.4565318543125843</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>5.5570475599</v>
       </c>
       <c r="C80" s="5">
         <v>2.7961525900000339E-2</v>
       </c>
       <c r="D80" s="5">
         <v>6.2402763590893029</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>5.6387470714000001</v>
       </c>
       <c r="C81" s="5">
         <v>8.1699511500000099E-2</v>
       </c>
       <c r="D81" s="5">
         <v>19.141210994104839</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>5.7378604555999999</v>
       </c>
       <c r="C82" s="5">
         <v>9.9113384199999821E-2</v>
       </c>
       <c r="D82" s="5">
         <v>23.256096545790683</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>5.6517898959000004</v>
       </c>
       <c r="C83" s="5">
         <v>-8.6070559699999549E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-16.587272999425739</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>5.7059996675000004</v>
       </c>
       <c r="C84" s="5">
         <v>5.4209771600000067E-2</v>
       </c>
       <c r="D84" s="5">
         <v>12.136965626855932</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>5.8178360482000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.11183638069999979</v>
       </c>
       <c r="D85" s="5">
         <v>26.228329602880663</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>5.8122908259999999</v>
       </c>
       <c r="C86" s="5">
         <v>-5.5452222000003104E-3</v>
       </c>
       <c r="D86" s="5">
         <v>-1.1377930991320895</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>5.9119105538000003</v>
       </c>
       <c r="C87" s="5">
         <v>9.9619727800000391E-2</v>
       </c>
       <c r="D87" s="5">
         <v>22.621384476734853</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>6.0001067474000003</v>
       </c>
       <c r="C88" s="5">
         <v>8.8196193599999972E-2</v>
       </c>
       <c r="D88" s="5">
         <v>19.446510759525303</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>5.9784373161</v>
       </c>
       <c r="C89" s="5">
         <v>-2.1669431300000319E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-4.248753373799719</v>
       </c>
       <c r="E89" s="5">
         <v>15.223333628637036</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>6.0517791389999998</v>
       </c>
       <c r="C90" s="5">
         <v>7.3341822899999798E-2</v>
       </c>
       <c r="D90" s="5">
         <v>15.756311358397213</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>6.0381160427999996</v>
       </c>
       <c r="C91" s="5">
         <v>-1.3663096200000169E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-2.6758492367373932</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>6.0731095634000001</v>
       </c>
       <c r="C92" s="5">
         <v>3.4993520600000494E-2</v>
       </c>
       <c r="D92" s="5">
         <v>7.1805377859185393</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>6.1190311647</v>
       </c>
       <c r="C93" s="5">
         <v>4.5921601299999892E-2</v>
       </c>
       <c r="D93" s="5">
         <v>9.460792196223311</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>6.1203389829999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.3078182999999299E-3</v>
       </c>
       <c r="D94" s="5">
         <v>0.25677726776425214</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>6.2490361985999998</v>
       </c>
       <c r="C95" s="5">
         <v>0.12869721559999991</v>
       </c>
       <c r="D95" s="5">
         <v>28.36622316043449</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>6.5294146808000004</v>
       </c>
       <c r="C96" s="5">
         <v>0.28037848220000061</v>
       </c>
       <c r="D96" s="5">
         <v>69.330243004840653</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>6.5077982205999998</v>
       </c>
       <c r="C97" s="5">
         <v>-2.1616460200000631E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-3.9012077534618772</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>6.6380879407000002</v>
       </c>
       <c r="C98" s="5">
         <v>0.13028972010000039</v>
       </c>
       <c r="D98" s="5">
         <v>26.85484915059606</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>6.6055421349000003</v>
       </c>
       <c r="C99" s="5">
         <v>-3.2545805799999883E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-5.7273779272138725</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>6.6979001160999996</v>
       </c>
       <c r="C100" s="5">
         <v>9.2357981199999273E-2</v>
       </c>
       <c r="D100" s="5">
         <v>18.130596001573075</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>6.7805922040000004</v>
       </c>
       <c r="C101" s="5">
         <v>8.2692087900000821E-2</v>
       </c>
       <c r="D101" s="5">
         <v>15.863731386095603</v>
       </c>
       <c r="E101" s="5">
         <v>13.4174675669809</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>6.7462811667000002</v>
       </c>
       <c r="C102" s="5">
         <v>-3.431103730000018E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-5.906041909081539</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>6.7369737824999998</v>
       </c>
       <c r="C103" s="5">
         <v>-9.3073842000004348E-3</v>
       </c>
       <c r="D103" s="5">
         <v>-1.643053448518994</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>6.7731525672000004</v>
       </c>
       <c r="C104" s="5">
         <v>3.6178784700000577E-2</v>
       </c>
       <c r="D104" s="5">
         <v>6.638005271119729</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>6.9041866914999996</v>
       </c>
       <c r="C105" s="5">
         <v>0.13103412429999928</v>
       </c>
       <c r="D105" s="5">
         <v>25.8519694268305</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>6.9099623824999998</v>
       </c>
       <c r="C106" s="5">
         <v>5.7756910000001938E-3</v>
       </c>
       <c r="D106" s="5">
         <v>1.0084905701396085</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>6.9460837061999996</v>
       </c>
       <c r="C107" s="5">
         <v>3.6121323699999763E-2</v>
       </c>
       <c r="D107" s="5">
         <v>6.4564437673937602</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>6.8446885160999997</v>
       </c>
       <c r="C108" s="5">
         <v>-0.10139519009999987</v>
       </c>
       <c r="D108" s="5">
         <v>-16.176822388399348</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>6.9068886328000003</v>
       </c>
       <c r="C109" s="5">
         <v>6.2200116700000585E-2</v>
       </c>
       <c r="D109" s="5">
         <v>11.466706652400415</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>6.8630709452999996</v>
       </c>
       <c r="C110" s="5">
         <v>-4.3817687500000702E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-7.3527744437340781</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>7.0075014609000004</v>
       </c>
       <c r="C111" s="5">
         <v>0.14443051560000075</v>
       </c>
       <c r="D111" s="5">
         <v>28.391568292430726</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>6.9965147724000003</v>
       </c>
       <c r="C112" s="5">
         <v>-1.0986688500000064E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-1.8652768611578385</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>6.9892318491000003</v>
       </c>
       <c r="C113" s="5">
         <v>-7.2829233000000215E-3</v>
       </c>
       <c r="D113" s="5">
         <v>-1.2419964048360876</v>
       </c>
       <c r="E113" s="5">
         <v>3.0770121373310033</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>6.8337775220000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.15545432710000018</v>
       </c>
       <c r="D114" s="5">
         <v>-23.655691769821395</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>6.7246023915000004</v>
       </c>
       <c r="C115" s="5">
         <v>-0.10917513049999972</v>
       </c>
       <c r="D115" s="5">
         <v>-17.573037303322558</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>6.8601019833999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.13549959189999949</v>
       </c>
       <c r="D116" s="5">
         <v>27.047913192118433</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>6.8973354546000003</v>
       </c>
       <c r="C117" s="5">
         <v>3.7233471200000423E-2</v>
       </c>
       <c r="D117" s="5">
         <v>6.7110316214715748</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>7.0088865436000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.11155108899999977</v>
       </c>
       <c r="D118" s="5">
         <v>21.230577986369624</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>7.0493052177999997</v>
       </c>
       <c r="C119" s="5">
         <v>4.0418674199999671E-2</v>
       </c>
       <c r="D119" s="5">
         <v>7.1438924070928556</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>6.9638549672999996</v>
       </c>
       <c r="C120" s="5">
         <v>-8.5450250500000102E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-13.614503434607084</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>6.9046097478000004</v>
       </c>
       <c r="C121" s="5">
         <v>-5.924521949999928E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-9.7446339000715412</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>6.9809561292</v>
       </c>
       <c r="C122" s="5">
         <v>7.6346381399999608E-2</v>
       </c>
       <c r="D122" s="5">
         <v>14.106204678135015</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>7.1056784751000004</v>
       </c>
       <c r="C123" s="5">
         <v>0.12472234590000042</v>
       </c>
       <c r="D123" s="5">
         <v>23.676652359134852</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>7.1978546124999996</v>
       </c>
       <c r="C124" s="5">
         <v>9.2176137399999192E-2</v>
       </c>
       <c r="D124" s="5">
         <v>16.726702255040049</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>7.2927623698000001</v>
       </c>
       <c r="C125" s="5">
         <v>9.4907757300000561E-2</v>
       </c>
       <c r="D125" s="5">
         <v>17.022105648595964</v>
       </c>
       <c r="E125" s="5">
         <v>4.3428309040725921</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>7.5210935884000003</v>
       </c>
       <c r="C126" s="5">
         <v>0.22833121860000016</v>
       </c>
       <c r="D126" s="5">
         <v>44.766196163456918</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>7.6076163536000001</v>
       </c>
       <c r="C127" s="5">
         <v>8.6522765199999796E-2</v>
       </c>
       <c r="D127" s="5">
         <v>14.712653538294695</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>7.7358376364000003</v>
       </c>
       <c r="C128" s="5">
         <v>0.12822128280000022</v>
       </c>
       <c r="D128" s="5">
         <v>22.209484382707799</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>7.9080036010999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.17216596469999956</v>
       </c>
       <c r="D129" s="5">
         <v>30.230932150679735</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>7.9236513350999997</v>
       </c>
       <c r="C130" s="5">
         <v>1.5647733999999858E-2</v>
       </c>
       <c r="D130" s="5">
         <v>2.4004778130833682</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>7.9629463385000001</v>
       </c>
       <c r="C131" s="5">
         <v>3.9295003400000361E-2</v>
       </c>
       <c r="D131" s="5">
         <v>6.1160766625340868</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>7.9702273367999998</v>
       </c>
       <c r="C132" s="5">
         <v>7.2809982999997302E-3</v>
       </c>
       <c r="D132" s="5">
         <v>1.1027666104047151</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>8.1051220276000002</v>
       </c>
       <c r="C133" s="5">
         <v>0.13489469080000038</v>
       </c>
       <c r="D133" s="5">
         <v>22.311188120038516</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>8.1815762078999992</v>
       </c>
       <c r="C134" s="5">
         <v>7.6454180299998953E-2</v>
       </c>
       <c r="D134" s="5">
         <v>11.925506005032393</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>7.8046278765999997</v>
       </c>
       <c r="C135" s="5">
         <v>-0.3769483312999995</v>
       </c>
       <c r="D135" s="5">
         <v>-43.22166544255839</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>7.8963478061999997</v>
       </c>
       <c r="C136" s="5">
         <v>9.1719929599999972E-2</v>
       </c>
       <c r="D136" s="5">
         <v>15.050582282094327</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>7.9927708591000002</v>
       </c>
       <c r="C137" s="5">
         <v>9.6423052900000528E-2</v>
       </c>
       <c r="D137" s="5">
         <v>15.678625640492982</v>
       </c>
       <c r="E137" s="5">
         <v>9.5986740524934611</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>8.1082629906000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.11549213149999993</v>
       </c>
       <c r="D138" s="5">
         <v>18.786084662305914</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>8.1886030591000001</v>
       </c>
       <c r="C139" s="5">
         <v>8.0340068499999973E-2</v>
       </c>
       <c r="D139" s="5">
         <v>12.559955548722201</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>8.2163808265</v>
       </c>
       <c r="C140" s="5">
         <v>2.7777767399999931E-2</v>
       </c>
       <c r="D140" s="5">
         <v>4.1475107113910781</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>8.2290595246000002</v>
       </c>
       <c r="C141" s="5">
         <v>1.2678698100000219E-2</v>
       </c>
       <c r="D141" s="5">
         <v>1.8675168833604872</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>8.3451796994999992</v>
       </c>
       <c r="C142" s="5">
         <v>0.11612017489999893</v>
       </c>
       <c r="D142" s="5">
         <v>18.311202800214566</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>8.4867948800999997</v>
       </c>
       <c r="C143" s="5">
         <v>0.14161518060000056</v>
       </c>
       <c r="D143" s="5">
         <v>22.375971757430801</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>8.6777202349000007</v>
       </c>
       <c r="C144" s="5">
         <v>0.19092535480000095</v>
       </c>
       <c r="D144" s="5">
         <v>30.600026970749926</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>8.6935493329</v>
       </c>
       <c r="C145" s="5">
         <v>1.582909799999932E-2</v>
       </c>
       <c r="D145" s="5">
         <v>2.211024192923694</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>8.7695146869999991</v>
       </c>
       <c r="C146" s="5">
         <v>7.5965354099999161E-2</v>
       </c>
       <c r="D146" s="5">
         <v>11.004667952674275</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>8.8980289448000001</v>
       </c>
       <c r="C147" s="5">
         <v>0.12851425780000092</v>
       </c>
       <c r="D147" s="5">
         <v>19.074578398289788</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>9.0868260825</v>
       </c>
       <c r="C148" s="5">
         <v>0.18879713769999995</v>
       </c>
       <c r="D148" s="5">
         <v>28.653267719541642</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>9.1881747447999995</v>
       </c>
       <c r="C149" s="5">
         <v>0.1013486622999995</v>
       </c>
       <c r="D149" s="5">
         <v>14.236361780324458</v>
       </c>
       <c r="E149" s="5">
         <v>14.956063507550677</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>9.3027002722999992</v>
       </c>
       <c r="C150" s="5">
         <v>0.11452552749999967</v>
       </c>
       <c r="D150" s="5">
         <v>16.026552184593925</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>9.3761760425999991</v>
       </c>
       <c r="C151" s="5">
         <v>7.3475770299999965E-2</v>
       </c>
       <c r="D151" s="5">
         <v>9.900759243291656</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>9.5084829887000009</v>
       </c>
       <c r="C152" s="5">
         <v>0.13230694610000171</v>
       </c>
       <c r="D152" s="5">
         <v>18.311176182468493</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>9.4573715884999991</v>
       </c>
       <c r="C153" s="5">
         <v>-5.1111400200001711E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-6.2630902171998066</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>9.4772413262999997</v>
       </c>
       <c r="C154" s="5">
         <v>1.9869737800000564E-2</v>
       </c>
       <c r="D154" s="5">
         <v>2.5505127698686403</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>9.5133827979000003</v>
       </c>
       <c r="C155" s="5">
         <v>3.6141471600000585E-2</v>
       </c>
       <c r="D155" s="5">
         <v>4.6734145499686575</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>9.4674346264999993</v>
       </c>
       <c r="C156" s="5">
         <v>-4.5948171400000959E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-5.6443059473810786</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>9.4788858455000007</v>
       </c>
       <c r="C157" s="5">
         <v>1.1451219000001345E-2</v>
       </c>
       <c r="D157" s="5">
         <v>1.4611399401579517</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>9.7455130886999992</v>
       </c>
       <c r="C158" s="5">
         <v>0.26662724319999853</v>
       </c>
       <c r="D158" s="5">
         <v>39.498324787033681</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>9.7916156907000005</v>
       </c>
       <c r="C159" s="5">
         <v>4.6102602000001269E-2</v>
       </c>
       <c r="D159" s="5">
         <v>5.8268345582546122</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>9.7709174774999994</v>
       </c>
       <c r="C160" s="5">
         <v>-2.0698213200001092E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-2.5073603365894814</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9.8796569942999994</v>
       </c>
       <c r="C161" s="5">
         <v>0.10873951680000005</v>
       </c>
       <c r="D161" s="5">
         <v>14.203195964371229</v>
       </c>
       <c r="E161" s="5">
         <v>7.5257847037719872</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>10.106752599</v>
       </c>
       <c r="C162" s="5">
         <v>0.22709560470000056</v>
       </c>
       <c r="D162" s="5">
         <v>31.35215907001907</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>9.9734204270000006</v>
       </c>
       <c r="C163" s="5">
         <v>-0.13333217199999936</v>
       </c>
       <c r="D163" s="5">
         <v>-14.731248124897366</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>10.11165065</v>
       </c>
       <c r="C164" s="5">
         <v>0.13823022299999899</v>
       </c>
       <c r="D164" s="5">
         <v>17.960106440968993</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>10.187365077000001</v>
       </c>
       <c r="C165" s="5">
         <v>7.5714427000001194E-2</v>
       </c>
       <c r="D165" s="5">
         <v>9.3648494215025089</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>10.210856044</v>
       </c>
       <c r="C166" s="5">
         <v>2.3490966999998975E-2</v>
       </c>
       <c r="D166" s="5">
         <v>2.8024350581796087</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>10.230181014999999</v>
       </c>
       <c r="C167" s="5">
         <v>1.9324970999999636E-2</v>
       </c>
       <c r="D167" s="5">
         <v>2.2948991310809852</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>10.356060082999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.12587906799999971</v>
       </c>
       <c r="D168" s="5">
         <v>15.807028394735777</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>10.460858367</v>
       </c>
       <c r="C169" s="5">
         <v>0.10479828400000102</v>
       </c>
       <c r="D169" s="5">
         <v>12.842611349844058</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>10.510898806</v>
       </c>
       <c r="C170" s="5">
         <v>5.0040438999999992E-2</v>
       </c>
       <c r="D170" s="5">
         <v>5.8937660802177438</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>10.581413073</v>
       </c>
       <c r="C171" s="5">
         <v>7.0514267000000075E-2</v>
       </c>
       <c r="D171" s="5">
         <v>8.3542033207798525</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>10.657083813</v>
       </c>
       <c r="C172" s="5">
         <v>7.5670739999999626E-2</v>
       </c>
       <c r="D172" s="5">
         <v>8.927253484486064</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>10.67120399</v>
       </c>
       <c r="C173" s="5">
         <v>1.4120177000000567E-2</v>
       </c>
       <c r="D173" s="5">
         <v>1.6015860061719733</v>
       </c>
       <c r="E173" s="5">
         <v>8.0118874183251254</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>10.617727643</v>
       </c>
       <c r="C174" s="5">
         <v>-5.3476347000000146E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-5.8505236696483776</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>10.684831696</v>
       </c>
       <c r="C175" s="5">
         <v>6.7104052999999553E-2</v>
       </c>
       <c r="D175" s="5">
         <v>7.8532549395337492</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>10.621509506000001</v>
       </c>
       <c r="C176" s="5">
         <v>-6.3322189999999168E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-6.884350425482733</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>10.614707963000001</v>
       </c>
       <c r="C177" s="5">
         <v>-6.80154299999991E-3</v>
       </c>
       <c r="D177" s="5">
         <v>-0.76572611313785455</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>10.739968037000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.12526007399999983</v>
       </c>
       <c r="D178" s="5">
         <v>15.116947391731461</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>10.740138235</v>
       </c>
       <c r="C179" s="5">
         <v>1.7019799999928864E-4</v>
       </c>
       <c r="D179" s="5">
         <v>1.9018250469660103E-2</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>10.731518429999999</v>
       </c>
       <c r="C180" s="5">
         <v>-8.619805000000369E-3</v>
       </c>
       <c r="D180" s="5">
         <v>-0.95885438684858437</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>10.745866464000001</v>
       </c>
       <c r="C181" s="5">
         <v>1.4348034000001064E-2</v>
       </c>
       <c r="D181" s="5">
         <v>1.6162499966216881</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>10.675772343</v>
       </c>
       <c r="C182" s="5">
         <v>-7.0094121000000342E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-7.552669373133658</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>10.776123983</v>
       </c>
       <c r="C183" s="5">
         <v>0.10035163999999952</v>
       </c>
       <c r="D183" s="5">
         <v>11.881763947603542</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>10.842401155999999</v>
       </c>
       <c r="C184" s="5">
         <v>6.6277172999999578E-2</v>
       </c>
       <c r="D184" s="5">
         <v>7.6352951565752836</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>10.869638083</v>
       </c>
       <c r="C185" s="5">
         <v>2.7236927000000577E-2</v>
       </c>
       <c r="D185" s="5">
         <v>3.0564904122694303</v>
       </c>
       <c r="E185" s="5">
         <v>1.8595286266287481</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>10.934955021</v>
       </c>
       <c r="C186" s="5">
         <v>6.5316938000000491E-2</v>
       </c>
       <c r="D186" s="5">
         <v>7.4541031761317322</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>10.995682797000001</v>
       </c>
       <c r="C187" s="5">
         <v>6.0727776000000233E-2</v>
       </c>
       <c r="D187" s="5">
         <v>6.871627301256833</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>11.032866706</v>
       </c>
       <c r="C188" s="5">
         <v>3.718390899999946E-2</v>
       </c>
       <c r="D188" s="5">
         <v>4.1343525244168733</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>11.242418557000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.20955185100000051</v>
       </c>
       <c r="D189" s="5">
         <v>25.330434740380305</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>11.25405363</v>
       </c>
       <c r="C190" s="5">
         <v>1.1635072999998997E-2</v>
       </c>
       <c r="D190" s="5">
         <v>1.2490049045285057</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>11.340065609</v>
       </c>
       <c r="C191" s="5">
         <v>8.6011979000000238E-2</v>
       </c>
       <c r="D191" s="5">
         <v>9.5668161043076072</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>11.412630995000001</v>
       </c>
       <c r="C192" s="5">
         <v>7.2565386000000842E-2</v>
       </c>
       <c r="D192" s="5">
         <v>7.9549345965405083</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>11.432992445</v>
       </c>
       <c r="C193" s="5">
         <v>2.0361449999999337E-2</v>
       </c>
       <c r="D193" s="5">
         <v>2.1620720908872348</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>11.640385445</v>
       </c>
       <c r="C194" s="5">
         <v>0.20739299999999972</v>
       </c>
       <c r="D194" s="5">
         <v>24.07644356101175</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>11.475779040000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.1646064049999989</v>
       </c>
       <c r="D195" s="5">
         <v>-15.709661912312678</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>11.437550146</v>
       </c>
       <c r="C196" s="5">
         <v>-3.822889400000129E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-3.9250862004479026</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>11.471947694000001</v>
       </c>
       <c r="C197" s="5">
         <v>3.4397548000001166E-2</v>
       </c>
       <c r="D197" s="5">
         <v>3.6692040377886315</v>
       </c>
       <c r="E197" s="5">
         <v>5.5412112749366305</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>11.551140575</v>
       </c>
       <c r="C198" s="5">
         <v>7.9192880999999105E-2</v>
       </c>
       <c r="D198" s="5">
         <v>8.6056781700695204</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>11.604922867000001</v>
       </c>
       <c r="C199" s="5">
         <v>5.3782292000001064E-2</v>
       </c>
       <c r="D199" s="5">
         <v>5.7325408515849219</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>11.641672278</v>
       </c>
       <c r="C200" s="5">
         <v>3.6749410999998844E-2</v>
       </c>
       <c r="D200" s="5">
         <v>3.8669392481612164</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>11.464208922999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.17746335500000043</v>
       </c>
       <c r="D201" s="5">
         <v>-16.834218784119859</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>11.555043895000001</v>
       </c>
       <c r="C202" s="5">
         <v>9.0834972000001457E-2</v>
       </c>
       <c r="D202" s="5">
         <v>9.9335091274386222</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>11.636115275</v>
       </c>
       <c r="C203" s="5">
         <v>8.1071379999999138E-2</v>
       </c>
       <c r="D203" s="5">
         <v>8.7519329390580261</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>11.699160109999999</v>
       </c>
       <c r="C204" s="5">
         <v>6.3044834999999466E-2</v>
       </c>
       <c r="D204" s="5">
         <v>6.6989228367239306</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>11.731928010000001</v>
       </c>
       <c r="C205" s="5">
         <v>3.2767900000001404E-2</v>
       </c>
       <c r="D205" s="5">
         <v>3.4133143809161215</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>11.813706631000001</v>
       </c>
       <c r="C206" s="5">
         <v>8.1778620999999774E-2</v>
       </c>
       <c r="D206" s="5">
         <v>8.6929834586160872</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>11.773722371</v>
       </c>
       <c r="C207" s="5">
         <v>-3.998426000000066E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-3.9867198523167335</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>11.835770577</v>
       </c>
       <c r="C208" s="5">
         <v>6.204820600000005E-2</v>
       </c>
       <c r="D208" s="5">
         <v>6.5106340503905402</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>11.867007665999999</v>
       </c>
       <c r="C209" s="5">
         <v>3.123708899999933E-2</v>
       </c>
       <c r="D209" s="5">
         <v>3.2134311921714565</v>
       </c>
       <c r="E209" s="5">
         <v>3.4437044391914418</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>11.973226744</v>
       </c>
       <c r="C210" s="5">
         <v>0.10621907800000052</v>
       </c>
       <c r="D210" s="5">
         <v>11.285814782453851</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>11.911946029999999</v>
       </c>
       <c r="C211" s="5">
         <v>-6.1280714000000458E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-5.9718005196488289</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>12.042047796</v>
       </c>
       <c r="C212" s="5">
         <v>0.13010176600000101</v>
       </c>
       <c r="D212" s="5">
         <v>13.92303717968999</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>12.079161077</v>
       </c>
       <c r="C213" s="5">
         <v>3.7113280999999887E-2</v>
       </c>
       <c r="D213" s="5">
         <v>3.7617081311533518</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>12.145621879</v>
       </c>
       <c r="C214" s="5">
         <v>6.646080199999993E-2</v>
       </c>
       <c r="D214" s="5">
         <v>6.8060379593108511</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>12.232464972000001</v>
       </c>
       <c r="C215" s="5">
         <v>8.6843093000000593E-2</v>
       </c>
       <c r="D215" s="5">
         <v>8.9257835891426431</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>12.500637267</v>
       </c>
       <c r="C216" s="5">
         <v>0.26817229499999939</v>
       </c>
       <c r="D216" s="5">
         <v>29.723324647021187</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>12.83818552</v>
       </c>
       <c r="C217" s="5">
         <v>0.33754825299999958</v>
       </c>
       <c r="D217" s="5">
         <v>37.675900676256504</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>12.696528391999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.1416571280000003</v>
       </c>
       <c r="D218" s="5">
         <v>-12.466137718241232</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>12.765195772</v>
       </c>
       <c r="C219" s="5">
         <v>6.8667380000000833E-2</v>
       </c>
       <c r="D219" s="5">
         <v>6.6866057703364401</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>12.939600719</v>
       </c>
       <c r="C220" s="5">
         <v>0.17440494699999931</v>
       </c>
       <c r="D220" s="5">
         <v>17.684901523361173</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>12.952991833</v>
       </c>
       <c r="C221" s="5">
         <v>1.3391114000000925E-2</v>
       </c>
       <c r="D221" s="5">
         <v>1.248965770534749</v>
       </c>
       <c r="E221" s="5">
         <v>9.1512889985858834</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>12.991237641</v>
       </c>
       <c r="C222" s="5">
         <v>3.8245807999999215E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.6013048253853208</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>13.125406977000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.13416933600000114</v>
       </c>
       <c r="D223" s="5">
         <v>13.121984369743567</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>13.1380205</v>
       </c>
       <c r="C224" s="5">
         <v>1.261352299999885E-2</v>
       </c>
       <c r="D224" s="5">
         <v>1.159315443049902</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>13.181737244000001</v>
       </c>
       <c r="C225" s="5">
         <v>4.3716744000001029E-2</v>
       </c>
       <c r="D225" s="5">
         <v>4.0668917163891205</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>13.331327624</v>
       </c>
       <c r="C226" s="5">
         <v>0.14959037999999936</v>
       </c>
       <c r="D226" s="5">
         <v>14.500929771499681</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>13.333761139</v>
       </c>
       <c r="C227" s="5">
         <v>2.4335149999998862E-3</v>
       </c>
       <c r="D227" s="5">
         <v>0.21926935529534841</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>12.511911576999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.82184956200000059</v>
       </c>
       <c r="D228" s="5">
         <v>-53.392914339034149</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>12.550644913999999</v>
       </c>
       <c r="C229" s="5">
         <v>3.8733337000000034E-2</v>
       </c>
       <c r="D229" s="5">
         <v>3.7787684818899603</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>13.189986567</v>
       </c>
       <c r="C230" s="5">
         <v>0.63934165300000068</v>
       </c>
       <c r="D230" s="5">
         <v>81.526372055190137</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>13.152623523000001</v>
       </c>
       <c r="C231" s="5">
         <v>-3.7363043999999235E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-3.3467568748236753</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>13.138093191999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.453033100000134E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-1.3176717811312799</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>12.926586887999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.21150630400000026</v>
       </c>
       <c r="D233" s="5">
         <v>-17.696485791653238</v>
       </c>
       <c r="E233" s="5">
         <v>-0.20385209332665077</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>13.415915601</v>
       </c>
       <c r="C234" s="5">
         <v>0.4893287130000008</v>
       </c>
       <c r="D234" s="5">
         <v>56.184299195058699</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>13.540490374000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.12457477300000086</v>
       </c>
       <c r="D235" s="5">
         <v>11.729769691873205</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>13.531945857</v>
       </c>
       <c r="C236" s="5">
         <v>-8.5445170000006954E-3</v>
       </c>
       <c r="D236" s="5">
         <v>-0.75461880795923975</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>13.578696634</v>
       </c>
       <c r="C237" s="5">
         <v>4.6750776999999744E-2</v>
       </c>
       <c r="D237" s="5">
         <v>4.2255057382502237</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>13.714143621</v>
       </c>
       <c r="C238" s="5">
         <v>0.13544698699999991</v>
       </c>
       <c r="D238" s="5">
         <v>12.648987059184357</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>13.731885086</v>
       </c>
       <c r="C239" s="5">
         <v>1.7741465000000289E-2</v>
       </c>
       <c r="D239" s="5">
         <v>1.5634875444439977</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>13.634167952</v>
       </c>
       <c r="C240" s="5">
         <v>-9.7717133999999817E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-8.2128786882538556</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>13.759334364000001</v>
       </c>
       <c r="C241" s="5">
         <v>0.12516641200000045</v>
       </c>
       <c r="D241" s="5">
         <v>11.590036550276949</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>13.894701316000001</v>
       </c>
       <c r="C242" s="5">
         <v>0.13536695200000004</v>
       </c>
       <c r="D242" s="5">
         <v>12.466062847984794</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>14.039229682</v>
       </c>
       <c r="C243" s="5">
         <v>0.14452836599999941</v>
       </c>
       <c r="D243" s="5">
         <v>13.221463372674936</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>14.037197806</v>
       </c>
       <c r="C244" s="5">
         <v>-2.0318760000002101E-3</v>
       </c>
       <c r="D244" s="5">
         <v>-0.17353596510757408</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>14.102611908</v>
       </c>
       <c r="C245" s="5">
         <v>6.5414102000000085E-2</v>
       </c>
       <c r="D245" s="5">
         <v>5.7376411603615285</v>
       </c>
       <c r="E245" s="5">
         <v>9.097722625387906</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>14.031910702999999</v>
       </c>
       <c r="C246" s="5">
         <v>-7.0701205000000655E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-5.8528687735539764</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>14.055411039000001</v>
       </c>
       <c r="C247" s="5">
         <v>2.3500336000001454E-2</v>
       </c>
       <c r="D247" s="5">
         <v>2.02834961076368</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>14.128916172</v>
       </c>
       <c r="C248" s="5">
         <v>7.350513299999939E-2</v>
       </c>
       <c r="D248" s="5">
         <v>6.4592917528865312</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>14.26392032</v>
       </c>
       <c r="C249" s="5">
         <v>0.13500414800000016</v>
       </c>
       <c r="D249" s="5">
         <v>12.088399675693751</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>14.200942162</v>
       </c>
       <c r="C250" s="5">
         <v>-6.2978157999999951E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-5.1714622906909646</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>14.226450522</v>
       </c>
       <c r="C251" s="5">
         <v>2.5508359999999897E-2</v>
       </c>
       <c r="D251" s="5">
         <v>2.1769159152188466</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>14.36087893</v>
       </c>
       <c r="C252" s="5">
         <v>0.13442840799999978</v>
       </c>
       <c r="D252" s="5">
         <v>11.947282904639621</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>14.37321421</v>
       </c>
       <c r="C253" s="5">
         <v>1.2335280000000282E-2</v>
       </c>
       <c r="D253" s="5">
         <v>1.0356236733922719</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>14.302151063</v>
       </c>
       <c r="C254" s="5">
         <v>-7.1063147000000271E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-5.7742608071472574</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>14.426401001</v>
       </c>
       <c r="C255" s="5">
         <v>0.12424993800000017</v>
       </c>
       <c r="D255" s="5">
         <v>10.93783021901984</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>14.436773318</v>
       </c>
       <c r="C256" s="5">
         <v>1.0372316999999853E-2</v>
       </c>
       <c r="D256" s="5">
         <v>0.86619788844441992</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>14.47923398</v>
       </c>
       <c r="C257" s="5">
         <v>4.2460661999999871E-2</v>
       </c>
       <c r="D257" s="5">
         <v>3.5870312212622046</v>
       </c>
       <c r="E257" s="5">
         <v>2.6705838213299637</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>14.54053467</v>
       </c>
       <c r="C258" s="5">
         <v>6.1300689999999491E-2</v>
       </c>
       <c r="D258" s="5">
         <v>5.2004215969315482</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>14.572505827000001</v>
       </c>
       <c r="C259" s="5">
         <v>3.1971157000000971E-2</v>
       </c>
       <c r="D259" s="5">
         <v>2.6706559507773786</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>14.624497602</v>
       </c>
       <c r="C260" s="5">
         <v>5.1991774999999407E-2</v>
       </c>
       <c r="D260" s="5">
         <v>4.3663789339498216</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>14.640303938000001</v>
       </c>
       <c r="C261" s="5">
         <v>1.5806336000000698E-2</v>
       </c>
       <c r="D261" s="5">
         <v>1.3047123545468997</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>14.697377258</v>
       </c>
       <c r="C262" s="5">
         <v>5.7073319999998873E-2</v>
       </c>
       <c r="D262" s="5">
         <v>4.7796608493111403</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>14.721061024000001</v>
       </c>
       <c r="C263" s="5">
         <v>2.3683766000001327E-2</v>
       </c>
       <c r="D263" s="5">
         <v>1.9509442757992268</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>14.785743935999999</v>
       </c>
       <c r="C264" s="5">
         <v>6.4682911999998538E-2</v>
       </c>
       <c r="D264" s="5">
         <v>5.4019903928051116</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>14.780596633</v>
       </c>
       <c r="C265" s="5">
         <v>-5.1473029999993258E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-0.41695235161701705</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>14.912984767999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.13238813499999935</v>
       </c>
       <c r="D266" s="5">
         <v>11.293886772706173</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>14.821450151000001</v>
       </c>
       <c r="C267" s="5">
         <v>-9.1534616999998875E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-7.1218661046657079</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>14.839334452999999</v>
       </c>
       <c r="C268" s="5">
         <v>1.7884301999998797E-2</v>
       </c>
       <c r="D268" s="5">
         <v>1.457628316870796</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>14.868331215</v>
       </c>
       <c r="C269" s="5">
         <v>2.8996762000000231E-2</v>
       </c>
       <c r="D269" s="5">
         <v>2.3702224624289281</v>
       </c>
       <c r="E269" s="5">
         <v>2.6872777630187805</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>14.731575448999999</v>
       </c>
       <c r="C270" s="5">
         <v>-0.13675576600000028</v>
       </c>
       <c r="D270" s="5">
         <v>-10.495760411709876</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>14.68059034</v>
       </c>
       <c r="C271" s="5">
         <v>-5.0985108999999085E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-4.0749782656732458</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>14.724575554999999</v>
       </c>
       <c r="C272" s="5">
         <v>4.39852149999993E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.655220342254939</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>14.518257465</v>
       </c>
       <c r="C273" s="5">
         <v>-0.2063180899999999</v>
       </c>
       <c r="D273" s="5">
         <v>-15.577052982295536</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>14.598679468</v>
       </c>
       <c r="C274" s="5">
         <v>8.0422003000000686E-2</v>
       </c>
       <c r="D274" s="5">
         <v>6.8535492067845594</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>14.615369941000001</v>
       </c>
       <c r="C275" s="5">
         <v>1.6690473000000594E-2</v>
       </c>
       <c r="D275" s="5">
         <v>1.380603635157529</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>14.50412759</v>
       </c>
       <c r="C276" s="5">
         <v>-0.11124235100000135</v>
       </c>
       <c r="D276" s="5">
         <v>-8.7607751532825411</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>14.591226428000001</v>
       </c>
       <c r="C277" s="5">
         <v>8.7098838000001066E-2</v>
       </c>
       <c r="D277" s="5">
         <v>7.4489621740671641</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>14.518535797</v>
       </c>
       <c r="C278" s="5">
         <v>-7.2690631000000394E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-5.8170534520547212</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>14.525959673999999</v>
       </c>
       <c r="C279" s="5">
         <v>7.423876999999024E-3</v>
       </c>
       <c r="D279" s="5">
         <v>0.6153340529631901</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>14.638748356000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.11278868200000147</v>
       </c>
       <c r="D280" s="5">
         <v>9.7259456792502696</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>14.462683652999999</v>
       </c>
       <c r="C281" s="5">
         <v>-0.17606470300000154</v>
       </c>
       <c r="D281" s="5">
         <v>-13.51529675452905</v>
       </c>
       <c r="E281" s="5">
         <v>-2.7282655742210005</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>14.417090052000001</v>
       </c>
       <c r="C282" s="5">
         <v>-4.5593600999998429E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-3.7180911734445599</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>14.67911013</v>
       </c>
       <c r="C283" s="5">
         <v>0.26202007799999905</v>
       </c>
       <c r="D283" s="5">
         <v>24.126757755772886</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>14.528504524000001</v>
       </c>
       <c r="C284" s="5">
         <v>-0.15060560599999917</v>
       </c>
       <c r="D284" s="5">
         <v>-11.640304588155425</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>14.61051939</v>
       </c>
       <c r="C285" s="5">
         <v>8.2014865999999742E-2</v>
       </c>
       <c r="D285" s="5">
         <v>6.9884520426469976</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>14.599309641</v>
       </c>
       <c r="C286" s="5">
         <v>-1.1209749000000713E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.91681067225414248</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>14.610631089</v>
       </c>
       <c r="C287" s="5">
         <v>1.1321448000000345E-2</v>
       </c>
       <c r="D287" s="5">
         <v>0.9345532718619598</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>14.615592471999999</v>
       </c>
       <c r="C288" s="5">
         <v>4.9613829999994863E-3</v>
       </c>
       <c r="D288" s="5">
         <v>0.40825009794509537</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>14.592267115</v>
       </c>
       <c r="C289" s="5">
         <v>-2.3325356999999158E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-1.8983864442257081</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>14.522246427000001</v>
       </c>
       <c r="C290" s="5">
         <v>-7.0020687999999609E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-5.6086118776512812</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>14.735792237</v>
       </c>
       <c r="C291" s="5">
         <v>0.21354580999999939</v>
       </c>
       <c r="D291" s="5">
         <v>19.145118154785145</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>14.732279902</v>
       </c>
       <c r="C292" s="5">
         <v>-3.512334999999922E-3</v>
       </c>
       <c r="D292" s="5">
         <v>-0.28565013254367999</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>14.872325399999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.14004549799999921</v>
       </c>
       <c r="D293" s="5">
         <v>12.022951311022778</v>
       </c>
       <c r="E293" s="5">
         <v>2.832404806939337</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>14.802179186</v>
       </c>
       <c r="C294" s="5">
         <v>-7.0146213999999318E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-5.515332746128621</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>14.765650704</v>
       </c>
       <c r="C295" s="5">
         <v>-3.6528481999999585E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-2.9214680733403386</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>14.835083247</v>
       </c>
       <c r="C296" s="5">
         <v>6.9432542999999569E-2</v>
       </c>
       <c r="D296" s="5">
         <v>5.7910106002746708</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>14.920446169</v>
       </c>
       <c r="C297" s="5">
         <v>8.5362921999999841E-2</v>
       </c>
       <c r="D297" s="5">
         <v>7.1277217624228006</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>14.897621968999999</v>
       </c>
       <c r="C298" s="5">
         <v>-2.2824200000000516E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-1.8203057151784829</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>14.906905944</v>
       </c>
       <c r="C299" s="5">
         <v>9.283975000000666E-3</v>
       </c>
       <c r="D299" s="5">
         <v>0.750390541661905</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>14.916981120000001</v>
       </c>
       <c r="C300" s="5">
         <v>1.0075176000000852E-2</v>
       </c>
       <c r="D300" s="5">
         <v>0.81406937266554902</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>14.990953326</v>
       </c>
       <c r="C301" s="5">
         <v>7.3972205999998764E-2</v>
       </c>
       <c r="D301" s="5">
         <v>6.1157244470380956</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>15.019569894</v>
       </c>
       <c r="C302" s="5">
         <v>2.8616568000000342E-2</v>
       </c>
       <c r="D302" s="5">
         <v>2.3149109866991591</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>15.042307295000001</v>
       </c>
       <c r="C303" s="5">
         <v>2.2737401000000546E-2</v>
       </c>
       <c r="D303" s="5">
         <v>1.8318241227402998</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>15.024149314000001</v>
       </c>
       <c r="C304" s="5">
         <v>-1.8157980999999879E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-1.4389742159994223</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>15.184596649</v>
       </c>
       <c r="C305" s="5">
         <v>0.16044733499999886</v>
       </c>
       <c r="D305" s="5">
         <v>13.595317334453627</v>
       </c>
       <c r="E305" s="5">
         <v>2.0996800473448429</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>15.292860985000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.10826433600000129</v>
       </c>
       <c r="D306" s="5">
         <v>8.8994701464454309</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>15.356702073999999</v>
       </c>
       <c r="C307" s="5">
         <v>6.3841088999998519E-2</v>
       </c>
       <c r="D307" s="5">
         <v>5.1261156330127067</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>15.337044026999999</v>
       </c>
       <c r="C308" s="5">
         <v>-1.9658047000000067E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-1.52534569856424</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>15.444380452000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.10733642500000151</v>
       </c>
       <c r="D309" s="5">
         <v>8.7291329916404194</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>15.399644545999999</v>
       </c>
       <c r="C310" s="5">
         <v>-4.4735906000001435E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-3.4210537249509954</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>15.608672543000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.20902799700000152</v>
       </c>
       <c r="D311" s="5">
         <v>17.56100115154673</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>15.407502688999999</v>
       </c>
       <c r="C312" s="5">
         <v>-0.20116985400000154</v>
       </c>
       <c r="D312" s="5">
         <v>-14.415446060656611</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>15.373916748999999</v>
       </c>
       <c r="C313" s="5">
         <v>-3.3585940000000036E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-2.5846772766933479</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>15.421813026000001</v>
       </c>
       <c r="C314" s="5">
         <v>4.7896277000001319E-2</v>
       </c>
       <c r="D314" s="5">
         <v>3.8032380691170653</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>15.44218884</v>
       </c>
       <c r="C315" s="5">
         <v>2.0375813999999437E-2</v>
       </c>
       <c r="D315" s="5">
         <v>1.5970522770322404</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>15.509407959000001</v>
       </c>
       <c r="C316" s="5">
         <v>6.721911900000066E-2</v>
       </c>
       <c r="D316" s="5">
         <v>5.3504339252238298</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>15.600180294999999</v>
       </c>
       <c r="C317" s="5">
         <v>9.0772335999998788E-2</v>
       </c>
       <c r="D317" s="5">
         <v>7.2538211912343664</v>
       </c>
       <c r="E317" s="5">
         <v>2.7368764255411904</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>15.695446434999999</v>
       </c>
       <c r="C318" s="5">
         <v>9.5266139999999666E-2</v>
       </c>
       <c r="D318" s="5">
         <v>7.5792880377168137</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>15.748299808000001</v>
       </c>
       <c r="C319" s="5">
         <v>5.2853373000001369E-2</v>
       </c>
       <c r="D319" s="5">
         <v>4.1166081626593964</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>15.740445305</v>
       </c>
       <c r="C320" s="5">
         <v>-7.8545030000007898E-3</v>
       </c>
       <c r="D320" s="5">
         <v>-0.5968638814330518</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>15.768361399</v>
       </c>
       <c r="C321" s="5">
         <v>2.7916094000000058E-2</v>
       </c>
       <c r="D321" s="5">
         <v>2.149114408982733</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>15.903751468999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.1353900699999997</v>
       </c>
       <c r="D322" s="5">
         <v>10.804189809039011</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>15.817369008</v>
       </c>
       <c r="C323" s="5">
         <v>-8.6382460999999466E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-6.3266623676796252</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>16.098350288999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.28098128099999897</v>
       </c>
       <c r="D324" s="5">
         <v>23.528031013264371</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>16.153772217</v>
       </c>
       <c r="C325" s="5">
         <v>5.542192800000123E-2</v>
       </c>
       <c r="D325" s="5">
         <v>4.2103797201989757</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>16.424710873999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.27093865699999853</v>
       </c>
       <c r="D326" s="5">
         <v>22.09147618174525</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>16.32728728</v>
       </c>
       <c r="C327" s="5">
         <v>-9.7423593999998559E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-6.8901534724910896</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>16.490635134000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.16334785400000129</v>
       </c>
       <c r="D328" s="5">
         <v>12.688651462138335</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>16.403266577</v>
       </c>
       <c r="C329" s="5">
         <v>-8.7368557000001346E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-6.1756592589371273</v>
       </c>
       <c r="E329" s="5">
         <v>5.1479294906443984</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>16.410772646000002</v>
       </c>
       <c r="C330" s="5">
         <v>7.5060690000015029E-3</v>
       </c>
       <c r="D330" s="5">
         <v>0.55049929853259183</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>16.450312886999999</v>
       </c>
       <c r="C331" s="5">
         <v>3.9540240999997422E-2</v>
       </c>
       <c r="D331" s="5">
         <v>2.929913179879895</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>16.545921463999999</v>
       </c>
       <c r="C332" s="5">
         <v>9.5608577000000139E-2</v>
       </c>
       <c r="D332" s="5">
         <v>7.2016699673430828</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>16.490753035000001</v>
       </c>
       <c r="C333" s="5">
         <v>-5.5168428999998298E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.9285490375301158</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>16.609920085999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.11916705099999803</v>
       </c>
       <c r="D334" s="5">
         <v>9.0246403232080006</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>16.827674737999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.21775465199999999</v>
       </c>
       <c r="D335" s="5">
         <v>16.91730383582868</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>16.691566559999998</v>
       </c>
       <c r="C336" s="5">
         <v>-0.13610817800000063</v>
       </c>
       <c r="D336" s="5">
         <v>-9.2856744963003557</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>16.733355082999999</v>
       </c>
       <c r="C337" s="5">
         <v>4.1788523000001021E-2</v>
       </c>
       <c r="D337" s="5">
         <v>3.0460003798501001</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>16.738004739000001</v>
       </c>
       <c r="C338" s="5">
         <v>4.6496560000015563E-3</v>
       </c>
       <c r="D338" s="5">
         <v>0.33395109341802787</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>16.494403387999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.24360135100000235</v>
       </c>
       <c r="D339" s="5">
         <v>-16.132229127486429</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>16.564565869999999</v>
       </c>
       <c r="C340" s="5">
         <v>7.0162482000000637E-2</v>
       </c>
       <c r="D340" s="5">
         <v>5.2255879016451567</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>16.595782282999998</v>
       </c>
       <c r="C341" s="5">
         <v>3.1216412999999221E-2</v>
       </c>
       <c r="D341" s="5">
         <v>2.2850228449156296</v>
       </c>
       <c r="E341" s="5">
         <v>1.1736424881976681</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>16.737603742000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.14182145900000265</v>
       </c>
       <c r="D342" s="5">
         <v>10.750740064370557</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>16.764307992999999</v>
       </c>
       <c r="C343" s="5">
         <v>2.670425099999818E-2</v>
       </c>
       <c r="D343" s="5">
         <v>1.9314472997419063</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>16.857253745000001</v>
       </c>
       <c r="C344" s="5">
         <v>9.2945752000002102E-2</v>
       </c>
       <c r="D344" s="5">
         <v>6.8597900291559766</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>16.797238552</v>
       </c>
       <c r="C345" s="5">
         <v>-6.0015193000001688E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-4.1895695755797213</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>16.917580606000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.12034205400000175</v>
       </c>
       <c r="D346" s="5">
         <v>8.9442647886193392</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>17.036836271999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.11925566599999726</v>
       </c>
       <c r="D347" s="5">
         <v>8.7948515842689368</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>17.082162326999999</v>
       </c>
       <c r="C348" s="5">
         <v>4.5326055000000309E-2</v>
       </c>
       <c r="D348" s="5">
         <v>3.23970082205014</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>17.127352049999999</v>
       </c>
       <c r="C349" s="5">
         <v>4.5189723000000015E-2</v>
       </c>
       <c r="D349" s="5">
         <v>3.2211187285024145</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>17.057656136999999</v>
       </c>
       <c r="C350" s="5">
         <v>-6.9695913000000331E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-4.7753100516566116</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>17.048277175999999</v>
       </c>
       <c r="C351" s="5">
         <v>-9.3789609999994639E-3</v>
       </c>
       <c r="D351" s="5">
         <v>-0.6578148699836639</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>17.145468774000001</v>
       </c>
       <c r="C352" s="5">
         <v>9.7191598000001989E-2</v>
       </c>
       <c r="D352" s="5">
         <v>7.0597911866438157</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>17.179247118999999</v>
       </c>
       <c r="C353" s="5">
         <v>3.3778344999998211E-2</v>
       </c>
       <c r="D353" s="5">
         <v>2.389909586772454</v>
       </c>
       <c r="E353" s="5">
         <v>3.5157416869566749</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>17.260255915999998</v>
       </c>
       <c r="C354" s="5">
         <v>8.1008796999999078E-2</v>
       </c>
       <c r="D354" s="5">
         <v>5.8076928531231919</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>17.387220548999998</v>
       </c>
       <c r="C355" s="5">
         <v>0.12696463300000005</v>
       </c>
       <c r="D355" s="5">
         <v>9.1930979943330104</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>17.374207113000001</v>
       </c>
       <c r="C356" s="5">
         <v>-1.3013435999997824E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-0.89445003734838213</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>17.489836317000002</v>
       </c>
       <c r="C357" s="5">
         <v>0.1156292040000011</v>
       </c>
       <c r="D357" s="5">
         <v>8.285176517601478</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>17.427613743999999</v>
       </c>
       <c r="C358" s="5">
         <v>-6.2222573000003223E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-4.1866179363183376</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>17.341055040000001</v>
       </c>
       <c r="C359" s="5">
         <v>-8.6558703999997988E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-5.7999595627598151</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>17.366590445</v>
       </c>
       <c r="C360" s="5">
         <v>2.55354049999994E-2</v>
       </c>
       <c r="D360" s="5">
         <v>1.7814302977857022</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>17.530289280000002</v>
       </c>
       <c r="C361" s="5">
         <v>0.16369883500000171</v>
       </c>
       <c r="D361" s="5">
         <v>11.916531847347557</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>17.582647182999999</v>
       </c>
       <c r="C362" s="5">
         <v>5.2357902999997208E-2</v>
       </c>
       <c r="D362" s="5">
         <v>3.643517878854996</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>17.706768553</v>
       </c>
       <c r="C363" s="5">
         <v>0.12412137000000101</v>
       </c>
       <c r="D363" s="5">
         <v>8.8079401802145121</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>17.735119538999999</v>
       </c>
       <c r="C364" s="5">
         <v>2.8350985999999523E-2</v>
       </c>
       <c r="D364" s="5">
         <v>1.9383766883941389</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>17.767785312000001</v>
       </c>
       <c r="C365" s="5">
         <v>3.2665773000001508E-2</v>
       </c>
       <c r="D365" s="5">
         <v>2.2327716376993934</v>
       </c>
       <c r="E365" s="5">
         <v>3.4258672043263605</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>17.675820298000001</v>
       </c>
       <c r="C366" s="5">
         <v>-9.1965013999999456E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-6.0373285446777221</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>17.702543563999999</v>
       </c>
       <c r="C367" s="5">
         <v>2.6723265999997636E-2</v>
       </c>
       <c r="D367" s="5">
         <v>1.8293871604531109</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>17.687216422999999</v>
       </c>
       <c r="C368" s="5">
         <v>-1.5327141000000211E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-1.0340455454395658</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>16.173325214999998</v>
       </c>
       <c r="C369" s="5">
         <v>-1.5138912080000004</v>
       </c>
       <c r="D369" s="5">
         <v>-65.827405393199385</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>16.535245397000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.3619201820000022</v>
       </c>
       <c r="D370" s="5">
         <v>30.417509169191369</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>16.743110464000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.20786506700000018</v>
       </c>
       <c r="D371" s="5">
         <v>16.173206186686762</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>16.752518590000001</v>
       </c>
       <c r="C372" s="5">
         <v>9.4081260000002942E-3</v>
       </c>
       <c r="D372" s="5">
         <v>0.67638015705093757</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>16.543134426000002</v>
       </c>
       <c r="C373" s="5">
         <v>-0.20938416399999937</v>
       </c>
       <c r="D373" s="5">
         <v>-14.009141960210314</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>16.501911352</v>
       </c>
       <c r="C374" s="5">
         <v>-4.1223074000001247E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-2.949581560417347</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>16.676642373</v>
       </c>
       <c r="C375" s="5">
         <v>0.17473102099999949</v>
       </c>
       <c r="D375" s="5">
         <v>13.472961339144263</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>16.834713222000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.15807084900000135</v>
       </c>
       <c r="D376" s="5">
         <v>11.986400411005071</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>16.767930592999999</v>
       </c>
       <c r="C377" s="5">
         <v>-6.6782629000002203E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-4.6578501846525118</v>
       </c>
       <c r="E377" s="5">
         <v>-5.6273457915135943</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>16.681710956</v>
       </c>
       <c r="C378" s="5">
         <v>-8.6219636999999238E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-5.9987797935076248</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>16.603180799</v>
       </c>
       <c r="C379" s="5">
         <v>-7.8530156999999434E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-5.5050797390689628</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>16.592287047999999</v>
       </c>
       <c r="C380" s="5">
         <v>-1.0893751000001117E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-0.78451411545855665</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>16.862606071999998</v>
       </c>
       <c r="C381" s="5">
         <v>0.27031902399999908</v>
       </c>
       <c r="D381" s="5">
         <v>21.400732013284628</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>16.935976111999999</v>
       </c>
       <c r="C382" s="5">
         <v>7.3370040000000358E-2</v>
       </c>
       <c r="D382" s="5">
         <v>5.3480386979946948</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.04492733</v>
       </c>
       <c r="C383" s="5">
         <v>0.1089512180000014</v>
       </c>
       <c r="D383" s="5">
         <v>7.998831948357954</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.140830853000001</v>
       </c>
       <c r="C384" s="5">
         <v>9.590352300000049E-2</v>
       </c>
       <c r="D384" s="5">
         <v>6.964726159369139</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.052519786000001</v>
       </c>
       <c r="C385" s="5">
         <v>-8.8311066999999355E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-6.0102890647510616</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.015156888</v>
       </c>
       <c r="C386" s="5">
         <v>-3.7362898000001366E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-2.5978039010214449</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.269031375000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.25387448700000093</v>
       </c>
       <c r="D387" s="5">
         <v>19.449475822848193</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.3364042</v>
       </c>
       <c r="C388" s="5">
         <v>6.7372824999999636E-2</v>
       </c>
       <c r="D388" s="5">
         <v>4.7834144163278358</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.385008225</v>
       </c>
       <c r="C389" s="5">
         <v>4.8604024999999496E-2</v>
       </c>
       <c r="D389" s="5">
         <v>3.4166623359972004</v>
       </c>
       <c r="E389" s="5">
         <v>3.6801060725860202</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.379853821000001</v>
       </c>
       <c r="C390" s="5">
         <v>-5.1544039999988911E-3</v>
       </c>
       <c r="D390" s="5">
         <v>-0.35520308758486552</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.290089921</v>
       </c>
       <c r="C391" s="5">
         <v>-8.9763900000001229E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-6.0247281081361681</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.381157112</v>
       </c>
       <c r="C392" s="5">
         <v>9.1067191000000491E-2</v>
       </c>
       <c r="D392" s="5">
         <v>6.5067665509335182</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.560153529000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.17899641700000046</v>
       </c>
       <c r="D393" s="5">
         <v>13.08252063382036</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>17.529347883</v>
       </c>
       <c r="C394" s="5">
         <v>-3.0805646000001019E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-2.0849575546092902</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>17.651067741999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.12171985899999882</v>
       </c>
       <c r="D395" s="5">
         <v>8.6582385073159287</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>17.737362093000002</v>
       </c>
       <c r="C396" s="5">
         <v>8.6294351000002933E-2</v>
       </c>
       <c r="D396" s="5">
         <v>6.0270313874393855</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>17.759675658999999</v>
       </c>
       <c r="C397" s="5">
         <v>2.2313565999997564E-2</v>
       </c>
       <c r="D397" s="5">
         <v>1.5200864096180711</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>17.91299326</v>
       </c>
       <c r="C398" s="5">
         <v>0.15331760100000125</v>
       </c>
       <c r="D398" s="5">
         <v>10.865798372608349</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>17.680447704999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.23254555500000151</v>
       </c>
       <c r="D399" s="5">
         <v>-14.512789394848348</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>17.843679897000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.16323219200000239</v>
       </c>
       <c r="D400" s="5">
         <v>11.659065284172243</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>17.910257132000002</v>
       </c>
       <c r="C401" s="5">
         <v>6.6577235000000456E-2</v>
       </c>
       <c r="D401" s="5">
         <v>4.5703993693861467</v>
       </c>
       <c r="E401" s="5">
         <v>3.0212749985627507</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>18.068556337</v>
       </c>
       <c r="C402" s="5">
         <v>0.15829920499999872</v>
       </c>
       <c r="D402" s="5">
         <v>11.137237875892691</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>18.168967186</v>
       </c>
       <c r="C403" s="5">
         <v>0.1004108489999993</v>
       </c>
       <c r="D403" s="5">
         <v>6.8763064858974765</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>18.26533616</v>
       </c>
       <c r="C404" s="5">
         <v>9.6368974000000662E-2</v>
       </c>
       <c r="D404" s="5">
         <v>6.5538502176537339</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>18.159513878999999</v>
       </c>
       <c r="C405" s="5">
         <v>-0.10582228100000179</v>
       </c>
       <c r="D405" s="5">
         <v>-6.7350228669583174</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>18.221232542999999</v>
       </c>
       <c r="C406" s="5">
         <v>6.17186640000007E-2</v>
       </c>
       <c r="D406" s="5">
         <v>4.155542803663792</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>18.259880824</v>
       </c>
       <c r="C407" s="5">
         <v>3.8648281000000395E-2</v>
       </c>
       <c r="D407" s="5">
         <v>2.5751725147327376</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>18.242534271</v>
       </c>
       <c r="C408" s="5">
         <v>-1.7346552999999432E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-1.1340406146449933</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>18.257159358999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.4625087999998954E-2</v>
       </c>
       <c r="D409" s="5">
         <v>0.96629653116722114</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>18.306277131000002</v>
       </c>
       <c r="C410" s="5">
         <v>4.9117772000002446E-2</v>
       </c>
       <c r="D410" s="5">
         <v>3.2765961915916852</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>18.304110476000002</v>
       </c>
       <c r="C411" s="5">
         <v>-2.1666549999999063E-3</v>
       </c>
       <c r="D411" s="5">
         <v>-0.14193460360043542</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>18.251199012000001</v>
       </c>
       <c r="C412" s="5">
         <v>-5.2911464000001018E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-3.4142029165369681</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>18.237883567000001</v>
       </c>
       <c r="C413" s="5">
         <v>-1.3315444999999926E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-0.87197416602873279</v>
       </c>
       <c r="E413" s="5">
         <v>1.8292670651536058</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>18.254979033000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.709546600000067E-2</v>
       </c>
       <c r="D414" s="5">
         <v>1.1306494364653252</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>18.342393507000001</v>
       </c>
       <c r="C415" s="5">
         <v>8.7414473999999132E-2</v>
       </c>
       <c r="D415" s="5">
         <v>5.9000131567569003</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>18.344953557</v>
       </c>
       <c r="C416" s="5">
         <v>2.5600499999995918E-3</v>
       </c>
       <c r="D416" s="5">
         <v>0.1676127665150462</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>18.360415223</v>
       </c>
       <c r="C417" s="5">
         <v>1.5461666000000207E-2</v>
       </c>
       <c r="D417" s="5">
         <v>1.0160968487622712</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>18.411213971999999</v>
       </c>
       <c r="C418" s="5">
         <v>5.0798748999998367E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.3710959612807567</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>18.373445834999998</v>
       </c>
       <c r="C419" s="5">
         <v>-3.7768137000000479E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-2.4340546752074643</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>18.858308657999999</v>
       </c>
       <c r="C420" s="5">
         <v>0.48486282300000028</v>
       </c>
       <c r="D420" s="5">
         <v>36.692760779622425</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>18.955575043</v>
       </c>
       <c r="C421" s="5">
         <v>9.7266385000001065E-2</v>
       </c>
       <c r="D421" s="5">
         <v>6.367925845422584</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>18.894786140000001</v>
       </c>
       <c r="C422" s="5">
         <v>-6.078890299999884E-2</v>
       </c>
       <c r="D422" s="5">
         <v>-3.7811410527508804</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>18.922769148</v>
       </c>
       <c r="C423" s="5">
         <v>2.7983007999999643E-2</v>
       </c>
       <c r="D423" s="5">
         <v>1.7917368939202483</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>19.055668374</v>
       </c>
       <c r="C424" s="5">
         <v>0.13289922599999926</v>
       </c>
       <c r="D424" s="5">
         <v>8.7611874095133047</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>19.053725115999999</v>
       </c>
       <c r="C425" s="5">
         <v>-1.9432580000007249E-3</v>
       </c>
       <c r="D425" s="5">
         <v>-0.12230492682112626</v>
       </c>
       <c r="E425" s="5">
         <v>4.4733345621100318</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>19.345672392000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.29194727600000192</v>
       </c>
       <c r="D426" s="5">
         <v>20.018225737066885</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>19.22261052</v>
       </c>
       <c r="C427" s="5">
         <v>-0.12306187200000096</v>
       </c>
       <c r="D427" s="5">
         <v>-7.3719650211250487</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>19.232371706999999</v>
       </c>
       <c r="C428" s="5">
         <v>9.7611869999987277E-3</v>
       </c>
       <c r="D428" s="5">
         <v>0.61106133659802886</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>19.260335005000002</v>
       </c>
       <c r="C429" s="5">
         <v>2.7963298000003078E-2</v>
       </c>
       <c r="D429" s="5">
         <v>1.7587848463974876</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>19.30342826</v>
       </c>
       <c r="C430" s="5">
         <v>4.309325499999872E-2</v>
       </c>
       <c r="D430" s="5">
         <v>2.7181785671207326</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>19.285201100999998</v>
       </c>
       <c r="C431" s="5">
         <v>-1.8227159000002047E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-1.1272275242267371</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>19.374645753999999</v>
       </c>
       <c r="C432" s="5">
         <v>8.944465300000104E-2</v>
       </c>
       <c r="D432" s="5">
         <v>5.7097836842531668</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>19.451860497999999</v>
       </c>
       <c r="C433" s="5">
         <v>7.7214743999999058E-2</v>
       </c>
       <c r="D433" s="5">
         <v>4.8886530205830558</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>19.588955843000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.13709534500000231</v>
       </c>
       <c r="D434" s="5">
         <v>8.7931850798649727</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>19.521403544000002</v>
       </c>
       <c r="C435" s="5">
         <v>-6.7552298999999039E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-4.0605943622346814</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>19.488060818000001</v>
       </c>
       <c r="C436" s="5">
         <v>-3.3342726000000766E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-2.030465436397344</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>19.580124746999999</v>
       </c>
       <c r="C437" s="5">
         <v>9.2063928999998268E-2</v>
       </c>
       <c r="D437" s="5">
         <v>5.8185819629226421</v>
       </c>
       <c r="E437" s="5">
         <v>2.7627124239236966</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>19.703207474999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.12308272799999997</v>
       </c>
       <c r="D438" s="5">
         <v>7.8096690768953314</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>19.607975744000001</v>
       </c>
       <c r="C439" s="5">
         <v>-9.5231730999998376E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-5.6482486069282185</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>19.661368122999999</v>
+        <v>19.722884910000001</v>
       </c>
       <c r="C440" s="5">
-        <v>5.3392378999998158E-2</v>
+        <v>0.11490916600000034</v>
       </c>
       <c r="D440" s="5">
-        <v>3.3169753695241111</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2635468581029317</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>19.692733726</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-3.0151184000001052E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-1.8191430787242169</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>