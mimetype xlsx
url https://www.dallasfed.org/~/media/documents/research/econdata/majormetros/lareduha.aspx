--- v6 (2026-05-27)
+++ v7 (2026-07-22)
@@ -1,85 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DA625AAD-17C5-423A-BE17-5E63E07CB400}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0670ACEF-7099-49F0-A88B-EFFC78EEF6A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EBE0409D-8CB9-49D4-9A44-BAC1E0BF2A85}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C18849E9-1681-4B77-B4A6-37A842E3E592}"/>
   </bookViews>
   <sheets>
     <sheet name="lareduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,51 +921,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF310635-9E07-4B7E-8B0C-DBEA925A1BDC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4981B5E-A733-4B43-BF63-D970E89D0FEE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -1108,71 +1112,71 @@
         <v>6.5965585000000271E-2</v>
       </c>
       <c r="D14" s="5">
         <v>23.801362703909955</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>3.6294721822999998</v>
       </c>
       <c r="C15" s="5">
         <v>-0.11113388200000029</v>
       </c>
       <c r="D15" s="5">
         <v>-30.366538838148717</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>3.6980024031999998</v>
+        <v>3.6980024032999999</v>
       </c>
       <c r="C16" s="5">
-        <v>6.853022090000005E-2</v>
+        <v>6.8530221000000058E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>25.165489711595779</v>
+        <v>25.16548975221189</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>3.7575353044000002</v>
       </c>
       <c r="C17" s="5">
-        <v>5.9532901200000321E-2</v>
+        <v>5.9532901100000313E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>21.124101451579126</v>
+        <v>21.124101412274477</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>3.7233227144000001</v>
       </c>
       <c r="C18" s="5">
         <v>-3.4212590000000098E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-10.395190576206604</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.7046558638999998</v>
       </c>
       <c r="C19" s="5">
         <v>-1.8666850500000276E-2</v>
@@ -1276,71 +1280,71 @@
         <v>-3.6382736099999757E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-10.709744902248975</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>3.9297052676000002</v>
       </c>
       <c r="C27" s="5">
         <v>9.3690767000000008E-2</v>
       </c>
       <c r="D27" s="5">
         <v>33.584745041193152</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>3.9996999690999999</v>
+        <v>3.9996999691999999</v>
       </c>
       <c r="C28" s="5">
-        <v>6.9994701499999756E-2</v>
+        <v>6.9994701599999765E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>23.597369495876809</v>
+        <v>23.59736953295879</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>3.9507399263999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-4.8960042700000095E-2</v>
+        <v>-4.8960042800000103E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-13.73943051804175</v>
+        <v>-13.739430543921838</v>
       </c>
       <c r="E29" s="5">
         <v>5.1417912633784368</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>4.0266958389000003</v>
       </c>
       <c r="C30" s="5">
         <v>7.5955912500000444E-2</v>
       </c>
       <c r="D30" s="5">
         <v>25.673761499420134</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>4.0058916247000003</v>
@@ -1363,5919 +1367,6205 @@
         <v>7.2621412200000179E-2</v>
       </c>
       <c r="D32" s="5">
         <v>24.060037939900745</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>4.0539814610000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.4531575900000213E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-6.9837468365249507</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>4.1408925487000001</v>
+        <v>4.1408925488000001</v>
       </c>
       <c r="C34" s="5">
-        <v>8.6911087699999889E-2</v>
+        <v>8.6911087799999898E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>28.987146365198146</v>
+        <v>28.987146402577757</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>4.1358174545999997</v>
       </c>
       <c r="C35" s="5">
-        <v>-5.0750941000003991E-3</v>
+        <v>-5.0750942000004073E-3</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.4608511899914967</v>
+        <v>-1.460851218547321</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>4.1744292453999998</v>
       </c>
       <c r="C36" s="5">
         <v>3.8611790800000101E-2</v>
       </c>
       <c r="D36" s="5">
         <v>11.796681213487537</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>4.0692514123999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.10517783299999994</v>
       </c>
       <c r="D37" s="5">
         <v>-26.377760785979909</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>4.1279414366999996</v>
+        <v>4.1279414367999996</v>
       </c>
       <c r="C38" s="5">
-        <v>5.8690024299999699E-2</v>
+        <v>5.8690024399999707E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>18.74847826423618</v>
+        <v>18.748478298756609</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>4.2270625187000004</v>
       </c>
       <c r="C39" s="5">
-        <v>9.9121082000000804E-2</v>
+        <v>9.9121081900000796E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>32.941852422117158</v>
+        <v>32.94185238347076</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>4.2041659850000004</v>
       </c>
       <c r="C40" s="5">
         <v>-2.2896533699999999E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-6.3097936116793925</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>4.2422650388000003</v>
+        <v>4.2422650387000003</v>
       </c>
       <c r="C41" s="5">
-        <v>3.8099053799999893E-2</v>
+        <v>3.8099053699999885E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>11.433385620211677</v>
+        <v>11.433385588690847</v>
       </c>
       <c r="E41" s="5">
-        <v>7.3790003348978894</v>
+        <v>7.3790003323667142</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>4.5317556345999996</v>
+        <v>4.5317556344999996</v>
       </c>
       <c r="C42" s="5">
         <v>0.28949059579999936</v>
       </c>
       <c r="D42" s="5">
-        <v>120.81279038575872</v>
+        <v>120.81279038974854</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>4.5060852102000002</v>
       </c>
       <c r="C43" s="5">
-        <v>-2.5670424399999447E-2</v>
+        <v>-2.5670424299999439E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-6.5896500796942981</v>
+        <v>-6.5896500549593622</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>4.5920167861000003</v>
       </c>
       <c r="C44" s="5">
         <v>8.5931575900000112E-2</v>
       </c>
       <c r="D44" s="5">
         <v>25.443685107406754</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>4.6589580920999998</v>
       </c>
       <c r="C45" s="5">
         <v>6.6941305999999479E-2</v>
       </c>
       <c r="D45" s="5">
         <v>18.966324393669364</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>4.6411409684000002</v>
+        <v>4.6411409685000002</v>
       </c>
       <c r="C46" s="5">
-        <v>-1.7817123699999549E-2</v>
+        <v>-1.781712359999954E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-4.4938211469057414</v>
+        <v>-4.4938211222120383</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>4.6407147779000004</v>
+        <v>4.6407147778000004</v>
       </c>
       <c r="C47" s="5">
-        <v>-4.2619049999981229E-4</v>
+        <v>-4.2619069999982884E-4</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.11013894668606694</v>
+        <v>-0.11013899834290131</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>4.4715516065000003</v>
+        <v>4.4715516064000003</v>
       </c>
       <c r="C48" s="5">
         <v>-0.16916317140000015</v>
       </c>
       <c r="D48" s="5">
-        <v>-35.955706028466452</v>
+        <v>-35.955706029092958</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>4.4610948574</v>
+        <v>4.4610948573</v>
       </c>
       <c r="C49" s="5">
         <v>-1.0456749100000273E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.7703939377721087</v>
+        <v>-2.7703939378332709</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>4.6172642937999999</v>
+        <v>4.6172642938999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.15616943639999992</v>
+        <v>0.15616943659999993</v>
       </c>
       <c r="D50" s="5">
-        <v>51.11908623401802</v>
+        <v>51.119086313942994</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>4.6218665450999996</v>
       </c>
       <c r="C51" s="5">
-        <v>4.6022512999996934E-3</v>
+        <v>4.6022511999996851E-3</v>
       </c>
       <c r="D51" s="5">
-        <v>1.2026771957988291</v>
+        <v>1.2026771694967131</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>4.7101913453000002</v>
+        <v>4.7101913454000002</v>
       </c>
       <c r="C52" s="5">
-        <v>8.8324800200000553E-2</v>
+        <v>8.8324800300000561E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>25.502907453136103</v>
+        <v>25.502907485110015</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>4.6279305244</v>
       </c>
       <c r="C53" s="5">
-        <v>-8.2260820900000198E-2</v>
+        <v>-8.2260821000000206E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-19.056987145656556</v>
+        <v>-19.056987166278116</v>
       </c>
       <c r="E53" s="5">
-        <v>9.0910276013563838</v>
+        <v>9.0910276039279037</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>4.6357237994</v>
+        <v>4.6357237993</v>
       </c>
       <c r="C54" s="5">
-        <v>7.7932750000000439E-3</v>
+        <v>7.7932749000000356E-3</v>
       </c>
       <c r="D54" s="5">
-        <v>2.0395798485036254</v>
+        <v>2.0395798220895989</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>4.7101797606</v>
+        <v>4.7101797605</v>
       </c>
       <c r="C55" s="5">
         <v>7.4455961199999976E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>21.070728291532582</v>
+        <v>21.070728292028186</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>4.7111999137999998</v>
       </c>
       <c r="C56" s="5">
-        <v>1.0201531999998181E-3</v>
+        <v>1.0201532999998264E-3</v>
       </c>
       <c r="D56" s="5">
-        <v>0.26021154674915614</v>
+        <v>0.2602115722922127</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>4.7579940232000002</v>
+        <v>4.7579940233000002</v>
       </c>
       <c r="C57" s="5">
-        <v>4.6794109400000394E-2</v>
+        <v>4.6794109500000403E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>12.592200099832995</v>
+        <v>12.592200128229392</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>4.8448456213000002</v>
+        <v>4.8448456217000002</v>
       </c>
       <c r="C58" s="5">
-        <v>8.6851598099999983E-2</v>
+        <v>8.6851598400000007E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>24.243194798155976</v>
+        <v>24.243194889914378</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>4.9478488196999999</v>
+        <v>4.9478488198999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.10300319839999972</v>
+        <v>0.1030031981999997</v>
       </c>
       <c r="D59" s="5">
-        <v>28.717542798964303</v>
+        <v>28.717542733873902</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>5.0750302402000003</v>
+        <v>5.0750302395000002</v>
       </c>
       <c r="C60" s="5">
-        <v>0.12718142050000036</v>
+        <v>0.12718141960000029</v>
       </c>
       <c r="D60" s="5">
-        <v>35.602143907092042</v>
+        <v>35.602143616873214</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>5.1479237362000001</v>
+        <v>5.1479237363000001</v>
       </c>
       <c r="C61" s="5">
-        <v>7.2893495999999836E-2</v>
+        <v>7.2893496799999902E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>18.664725931450342</v>
+        <v>18.664726155520949</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>5.2045651519999998</v>
+        <v>5.2045651522999998</v>
       </c>
       <c r="C62" s="5">
-        <v>5.6641415799999706E-2</v>
+        <v>5.6641415999999722E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>14.032367451064065</v>
+        <v>14.032367503358945</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>5.2200916364000003</v>
+        <v>5.2200916365000003</v>
       </c>
       <c r="C63" s="5">
-        <v>1.5526484400000484E-2</v>
+        <v>1.5526484200000468E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>3.6392183562518943</v>
+        <v>3.6392183083895135</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>5.2090039313999998</v>
+        <v>5.2090039314999999</v>
       </c>
       <c r="C64" s="5">
         <v>-1.1087705000000447E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-2.5192864540923399</v>
+        <v>-2.519286454044567</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>5.3109684891000004</v>
+        <v>5.3109684890000004</v>
       </c>
       <c r="C65" s="5">
-        <v>0.10196455770000057</v>
+        <v>0.10196455750000055</v>
       </c>
       <c r="D65" s="5">
-        <v>26.191026659568585</v>
+        <v>26.191026601985492</v>
       </c>
       <c r="E65" s="5">
-        <v>14.759036703312534</v>
+        <v>14.75903670115175</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>5.2419555042999999</v>
+        <v>5.2419555041999999</v>
       </c>
       <c r="C66" s="5">
         <v>-6.901298480000051E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-14.525756470369489</v>
+        <v>-14.525756470623662</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>5.2169881838999999</v>
+        <v>5.2169881836999998</v>
       </c>
       <c r="C67" s="5">
-        <v>-2.4967320400000048E-2</v>
+        <v>-2.4967320500000056E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-5.5681985052006162</v>
+        <v>-5.5681985270250145</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>5.2346252005</v>
+        <v>5.2346252003</v>
       </c>
       <c r="C68" s="5">
         <v>1.7637016600000166E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>4.1331156079763121</v>
+        <v>4.1331156081378051</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>5.1518906055000002</v>
       </c>
       <c r="C69" s="5">
-        <v>-8.27345949999998E-2</v>
+        <v>-8.2734594799999783E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>-17.401436759322475</v>
+        <v>-17.401436721452235</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>5.1439221319000001</v>
+        <v>5.1439221323000002</v>
       </c>
       <c r="C70" s="5">
-        <v>-7.9684736000000811E-3</v>
+        <v>-7.968473200000048E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.8403422339796638</v>
+        <v>-1.8403421423829003</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>5.2533504683999999</v>
+        <v>5.2533504685999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.10942833649999972</v>
+        <v>0.10942833629999971</v>
       </c>
       <c r="D71" s="5">
-        <v>28.737144510472135</v>
+        <v>28.737144449156027</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>5.2891234172999999</v>
+        <v>5.2891234153999998</v>
       </c>
       <c r="C72" s="5">
-        <v>3.5772948900000046E-2</v>
+        <v>3.5772946799999872E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>8.4845551715859955</v>
+        <v>8.4845546543765629</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>5.2297358522000001</v>
       </c>
       <c r="C73" s="5">
-        <v>-5.9387565099999762E-2</v>
+        <v>-5.9387563199999605E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-12.672177317716237</v>
+        <v>-12.672176941269242</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>5.3024240406000001</v>
+        <v>5.3024240414000001</v>
       </c>
       <c r="C74" s="5">
-        <v>7.2688188399999909E-2</v>
+        <v>7.2688189199999975E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>18.014786438742792</v>
+        <v>18.014786652407722</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>5.2156888384000002</v>
+        <v>5.2156888395000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-8.6735202199999861E-2</v>
+        <v>-8.6735201899999836E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-17.956039131481106</v>
+        <v>-17.95603907238208</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>5.2051083903000004</v>
+        <v>5.2051083917999996</v>
       </c>
       <c r="C76" s="5">
-        <v>-1.0580448099999806E-2</v>
+        <v>-1.0580447700000661E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.4073202730304666</v>
+        <v>-2.4073201825315249</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>5.1885647878999999</v>
+        <v>5.1885647885999999</v>
       </c>
       <c r="C77" s="5">
-        <v>-1.6543602400000523E-2</v>
+        <v>-1.6543603199999701E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-3.748036751423578</v>
+        <v>-3.7480369284497161</v>
       </c>
       <c r="E77" s="5">
-        <v>-2.3047340885417933</v>
+        <v>-2.304734073522019</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>5.5501313875999996</v>
+        <v>5.5501313873999996</v>
       </c>
       <c r="C78" s="5">
-        <v>0.36156659969999971</v>
+        <v>0.36156659879999964</v>
       </c>
       <c r="D78" s="5">
-        <v>124.42552148300794</v>
+        <v>124.42552102262891</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>5.5290860339999996</v>
+        <v>5.5290860325000004</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.1045353599999927E-2</v>
+        <v>-2.1045354899999147E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-4.4565318543125843</v>
+        <v>-4.4565321240401135</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>5.5570475599</v>
+        <v>5.5570475590999999</v>
       </c>
       <c r="C80" s="5">
-        <v>2.7961525900000339E-2</v>
+        <v>2.7961526599999509E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>6.2402763590893029</v>
+        <v>6.2402765214217837</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>5.6387470714000001</v>
+        <v>5.6387470701</v>
       </c>
       <c r="C81" s="5">
-        <v>8.1699511500000099E-2</v>
+        <v>8.1699511000000058E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>19.141210994104839</v>
+        <v>19.141210870312598</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>5.7378604555999999</v>
+        <v>5.7378604533999997</v>
       </c>
       <c r="C82" s="5">
-        <v>9.9113384199999821E-2</v>
+        <v>9.9113383299999747E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>23.256096545790683</v>
+        <v>23.256096319683994</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>5.6517898959000004</v>
+        <v>5.6517899001999998</v>
       </c>
       <c r="C83" s="5">
-        <v>-8.6070559699999549E-2</v>
+        <v>-8.60705531999999E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-16.587272999425739</v>
+        <v>-16.587271854096485</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>5.7059996675000004</v>
+        <v>5.7059996612999999</v>
       </c>
       <c r="C84" s="5">
-        <v>5.4209771600000067E-2</v>
+        <v>5.4209761100000087E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>12.136965626855932</v>
+        <v>12.136963140918633</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>5.8178360482000002</v>
+        <v>5.8178360466000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.11183638069999979</v>
+        <v>0.11183638530000017</v>
       </c>
       <c r="D85" s="5">
-        <v>26.228329602880663</v>
+        <v>26.2283308321819</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>5.8122908259999999</v>
+        <v>5.8122908281000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-5.5452222000003104E-3</v>
+        <v>-5.5452185000000043E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.1377930991320895</v>
+        <v>-1.1377923442363769</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>5.9119105538000003</v>
+        <v>5.9119105585999998</v>
       </c>
       <c r="C87" s="5">
-        <v>9.9619727800000391E-2</v>
+        <v>9.9619730499999726E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>22.621384476734853</v>
+        <v>22.621385139797766</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>6.0001067474000003</v>
+        <v>6.0001067529999998</v>
       </c>
       <c r="C88" s="5">
-        <v>8.8196193599999972E-2</v>
+        <v>8.8196194400000039E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>19.446510759525303</v>
+        <v>19.446510933529826</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>5.9784373161</v>
+        <v>5.9784373195000002</v>
       </c>
       <c r="C89" s="5">
-        <v>-2.1669431300000319E-2</v>
+        <v>-2.1669433499999613E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-4.248753373799719</v>
+        <v>-4.2487537927375367</v>
       </c>
       <c r="E89" s="5">
-        <v>15.223333628637036</v>
+        <v>15.223333678620721</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>6.0517791389999998</v>
+        <v>6.0517791390999998</v>
       </c>
       <c r="C90" s="5">
-        <v>7.3341822899999798E-2</v>
+        <v>7.3341819599999525E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>15.756311358397213</v>
+        <v>15.75631059136855</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>6.0381160427999996</v>
+        <v>6.0381160388000001</v>
       </c>
       <c r="C91" s="5">
-        <v>-1.3663096200000169E-2</v>
+        <v>-1.366310029999962E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-2.6758492367373932</v>
+        <v>-2.6758500297138443</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>6.0731095634000001</v>
+        <v>6.0731095611999999</v>
       </c>
       <c r="C92" s="5">
-        <v>3.4993520600000494E-2</v>
+        <v>3.4993522399999755E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>7.1805377859185393</v>
+        <v>7.1805381720325467</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>6.1190311647</v>
+        <v>6.1190311622999998</v>
       </c>
       <c r="C93" s="5">
-        <v>4.5921601299999892E-2</v>
+        <v>4.5921601099999876E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>9.460792196223311</v>
+        <v>9.4607921568618849</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>6.1203389829999999</v>
+        <v>6.1203389775000003</v>
       </c>
       <c r="C94" s="5">
-        <v>1.3078182999999299E-3</v>
+        <v>1.3078152000005616E-3</v>
       </c>
       <c r="D94" s="5">
-        <v>0.25677726776425214</v>
+        <v>0.25677665849483944</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>6.2490361985999998</v>
+        <v>6.2490362043000003</v>
       </c>
       <c r="C95" s="5">
-        <v>0.12869721559999991</v>
+        <v>0.12869722679999995</v>
       </c>
       <c r="D95" s="5">
-        <v>28.36622316043449</v>
+        <v>28.366225949756284</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>6.5294146808000004</v>
+        <v>6.5294146673000002</v>
       </c>
       <c r="C96" s="5">
-        <v>0.28037848220000061</v>
+        <v>0.28037846299999991</v>
       </c>
       <c r="D96" s="5">
-        <v>69.330243004840653</v>
+        <v>69.330236950185878</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>6.5077982205999998</v>
+        <v>6.5077982103999998</v>
       </c>
       <c r="C97" s="5">
-        <v>-2.1616460200000631E-2</v>
+        <v>-2.1616456900000358E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-3.9012077534618772</v>
+        <v>-3.9012071766196477</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>6.6380879407000002</v>
+        <v>6.6380879434000004</v>
       </c>
       <c r="C98" s="5">
-        <v>0.13028972010000039</v>
+        <v>0.13028973300000057</v>
       </c>
       <c r="D98" s="5">
-        <v>26.85484915059606</v>
+        <v>26.854852155677065</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>6.6055421349000003</v>
+        <v>6.6055421402999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.2545805799999883E-2</v>
+        <v>-3.2545803100000548E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-5.7273779272138725</v>
+        <v>-5.7273774625423375</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>6.6979001160999996</v>
+        <v>6.6979001516999999</v>
       </c>
       <c r="C100" s="5">
-        <v>9.2357981199999273E-2</v>
+        <v>9.2358011399999995E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>18.130596001573075</v>
+        <v>18.130602377228122</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>6.7805922040000004</v>
+        <v>6.7805922056999997</v>
       </c>
       <c r="C101" s="5">
-        <v>8.2692087900000821E-2</v>
+        <v>8.2692053999999793E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>15.863731386095603</v>
+        <v>15.863724344755671</v>
       </c>
       <c r="E101" s="5">
-        <v>13.4174675669809</v>
+        <v>13.417467530914706</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>6.7462811667000002</v>
+        <v>6.7462811671000003</v>
       </c>
       <c r="C102" s="5">
-        <v>-3.431103730000018E-2</v>
+        <v>-3.4311038599999399E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>-5.906041909081539</v>
+        <v>-5.9060421252230881</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>6.7369737824999998</v>
+        <v>6.7369737786000004</v>
       </c>
       <c r="C103" s="5">
-        <v>-9.3073842000004348E-3</v>
+        <v>-9.3073884999999024E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>-1.643053448518994</v>
+        <v>-1.6430542017602301</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>6.7731525672000004</v>
+        <v>6.7731525651000002</v>
       </c>
       <c r="C104" s="5">
-        <v>3.6178784700000577E-2</v>
+        <v>3.6178786499999838E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>6.638005271119729</v>
+        <v>6.6380056151515987</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>6.9041866914999996</v>
+        <v>6.9041866860000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.13103412429999928</v>
+        <v>0.13103412089999988</v>
       </c>
       <c r="D105" s="5">
-        <v>25.8519694268305</v>
+        <v>25.851968692000305</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>6.9099623824999998</v>
+        <v>6.9099623691999996</v>
       </c>
       <c r="C106" s="5">
-        <v>5.7756910000001938E-3</v>
+        <v>5.7756831999995484E-3</v>
       </c>
       <c r="D106" s="5">
-        <v>1.0084905701396085</v>
+        <v>1.0084892027201198</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>6.9460837061999996</v>
+        <v>6.9460837064999996</v>
       </c>
       <c r="C107" s="5">
-        <v>3.6121323699999763E-2</v>
+        <v>3.61213373E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>6.4564437673937602</v>
+        <v>6.456446281401651</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>6.8446885160999997</v>
+        <v>6.8446884861999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.10139519009999987</v>
+        <v>-0.1013952202999997</v>
       </c>
       <c r="D108" s="5">
-        <v>-16.176822388399348</v>
+        <v>-16.176826825871348</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>6.9068886328000003</v>
+        <v>6.9068886059999999</v>
       </c>
       <c r="C109" s="5">
-        <v>6.2200116700000585E-2</v>
+        <v>6.2200119799999953E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>11.466706652400415</v>
+        <v>11.466707305372159</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>6.8630709452999996</v>
+        <v>6.8630709471999998</v>
       </c>
       <c r="C110" s="5">
-        <v>-4.3817687500000702E-2</v>
+        <v>-4.3817658800000103E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-7.3527744437340781</v>
+        <v>-7.3527698220883781</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>7.0075014609000004</v>
+        <v>7.0075014729999996</v>
       </c>
       <c r="C111" s="5">
-        <v>0.14443051560000075</v>
+        <v>0.14443052579999982</v>
       </c>
       <c r="D111" s="5">
-        <v>28.391568292430726</v>
+        <v>28.391570526254316</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>6.9965147724000003</v>
+        <v>6.9965148468000002</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.0986688500000064E-2</v>
+        <v>-1.098662619999935E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-1.8652768611578385</v>
+        <v>-1.8652663719548102</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>6.9892318491000003</v>
+        <v>6.9892318634999997</v>
       </c>
       <c r="C113" s="5">
-        <v>-7.2829233000000215E-3</v>
+        <v>-7.2829833000005451E-3</v>
       </c>
       <c r="D113" s="5">
-        <v>-1.2419964048360876</v>
+        <v>-1.2420065653202306</v>
       </c>
       <c r="E113" s="5">
-        <v>3.0770121373310033</v>
+        <v>3.0770123238588187</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>6.8337775220000001</v>
+        <v>6.8337775450000002</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.15545432710000018</v>
+        <v>-0.15545431849999947</v>
       </c>
       <c r="D114" s="5">
-        <v>-23.655691769821395</v>
+        <v>-23.655690573973786</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>6.7246023915000004</v>
+        <v>6.7246024154999997</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.10917513049999972</v>
+        <v>-0.10917512950000052</v>
       </c>
       <c r="D115" s="5">
-        <v>-17.573037303322558</v>
+        <v>-17.573037102185008</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>6.8601019833999999</v>
+        <v>6.8601019337000002</v>
       </c>
       <c r="C116" s="5">
-        <v>0.13549959189999949</v>
+        <v>0.1354995182000005</v>
       </c>
       <c r="D116" s="5">
-        <v>27.047913192118433</v>
+        <v>27.047896705709906</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>6.8973354546000003</v>
+        <v>6.8973354441000003</v>
       </c>
       <c r="C117" s="5">
-        <v>3.7233471200000423E-2</v>
+        <v>3.7233510400000114E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>6.7110316214715748</v>
+        <v>6.7110389492712308</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>7.0088865436000001</v>
+        <v>7.0088865035000003</v>
       </c>
       <c r="C118" s="5">
-        <v>0.11155108899999977</v>
+        <v>0.11155105939999999</v>
       </c>
       <c r="D118" s="5">
-        <v>21.230577986369624</v>
+        <v>21.230571877830904</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>7.0493052177999997</v>
+        <v>7.0493051924000003</v>
       </c>
       <c r="C119" s="5">
-        <v>4.0418674199999671E-2</v>
+        <v>4.0418688899999999E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>7.1438924070928556</v>
+        <v>7.1438951304116038</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>6.9638549672999996</v>
+        <v>6.9638548736999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-8.5450250500000102E-2</v>
+        <v>-8.5450318700000416E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-13.614503434607084</v>
+        <v>-13.614513632559033</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>6.9046097478000004</v>
+        <v>6.9046097121000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-5.924521949999928E-2</v>
+        <v>-5.9245161599999818E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-9.7446339000715412</v>
+        <v>-9.7446249427250784</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>6.9809561292</v>
+        <v>6.9809561876000004</v>
       </c>
       <c r="C122" s="5">
-        <v>7.6346381399999608E-2</v>
+        <v>7.6346475500000288E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>14.106204678135015</v>
+        <v>14.106223212738289</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>7.1056784751000004</v>
+        <v>7.1056785360000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.12472234590000042</v>
+        <v>0.12472234839999974</v>
       </c>
       <c r="D123" s="5">
-        <v>23.676652359134852</v>
+        <v>23.676652663370177</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>7.1978546124999996</v>
+        <v>7.1978547432999997</v>
       </c>
       <c r="C124" s="5">
-        <v>9.2176137399999192E-2</v>
+        <v>9.2176207299999646E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>16.726702255040049</v>
+        <v>16.726715704017757</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>7.2927623698000001</v>
+        <v>7.2927623984999999</v>
       </c>
       <c r="C125" s="5">
-        <v>9.4907757300000561E-2</v>
+        <v>9.4907655200000107E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>17.022105648595964</v>
+        <v>17.022085656532827</v>
       </c>
       <c r="E125" s="5">
-        <v>4.3428309040725921</v>
+        <v>4.3428310997254638</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>7.5210935884000003</v>
+        <v>7.5210936745000003</v>
       </c>
       <c r="C126" s="5">
-        <v>0.22833121860000016</v>
+        <v>0.22833127600000047</v>
       </c>
       <c r="D126" s="5">
-        <v>44.766196163456918</v>
+        <v>44.766209213946937</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>7.6076163536000001</v>
+        <v>7.6076163755000001</v>
       </c>
       <c r="C127" s="5">
-        <v>8.6522765199999796E-2</v>
+        <v>8.6522700999999813E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>14.712653538294695</v>
+        <v>14.712641742472199</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>7.7358376364000003</v>
+        <v>7.7358375004999997</v>
       </c>
       <c r="C128" s="5">
-        <v>0.12822128280000022</v>
+        <v>0.1282211249999996</v>
       </c>
       <c r="D128" s="5">
-        <v>22.209484382707799</v>
+        <v>22.209454397957561</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>7.9080036010999999</v>
+        <v>7.9080035589</v>
       </c>
       <c r="C129" s="5">
-        <v>0.17216596469999956</v>
+        <v>0.17216605840000021</v>
       </c>
       <c r="D129" s="5">
-        <v>30.230932150679735</v>
+        <v>30.230951265281369</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>7.9236513350999997</v>
+        <v>7.9236512486999997</v>
       </c>
       <c r="C130" s="5">
-        <v>1.5647733999999858E-2</v>
+        <v>1.5647689799999753E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>2.4004778130833682</v>
+        <v>2.4004709714644523</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>7.9629463385000001</v>
+        <v>7.9629461178999996</v>
       </c>
       <c r="C131" s="5">
-        <v>3.9295003400000361E-2</v>
+        <v>3.9294869199999916E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>6.1160766625340868</v>
+        <v>6.1160552704900617</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>7.9702273367999998</v>
+        <v>7.9702272225000002</v>
       </c>
       <c r="C132" s="5">
-        <v>7.2809982999997302E-3</v>
+        <v>7.2811046000005319E-3</v>
       </c>
       <c r="D132" s="5">
-        <v>1.1027666104047151</v>
+        <v>1.1027828221657376</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>8.1051220276000002</v>
+        <v>8.1051220642999997</v>
       </c>
       <c r="C133" s="5">
-        <v>0.13489469080000038</v>
+        <v>0.13489484179999955</v>
       </c>
       <c r="D133" s="5">
-        <v>22.311188120038516</v>
+        <v>22.311215814530925</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>8.1815762078999992</v>
+        <v>8.1815764131000002</v>
       </c>
       <c r="C134" s="5">
-        <v>7.6454180299998953E-2</v>
+        <v>7.645434880000046E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>11.925506005032393</v>
+        <v>11.92553360954669</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>7.8046278765999997</v>
+        <v>7.8046280667000003</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.3769483312999995</v>
+        <v>-0.37694834639999986</v>
       </c>
       <c r="D135" s="5">
-        <v>-43.22166544255839</v>
+        <v>-43.221665935438779</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>7.8963478061999997</v>
+        <v>7.8963480182000003</v>
       </c>
       <c r="C136" s="5">
-        <v>9.1719929599999972E-2</v>
+        <v>9.1719951500000008E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>15.050582282094327</v>
+        <v>15.050585720511901</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>7.9927708591000002</v>
+        <v>7.9927709140000003</v>
       </c>
       <c r="C137" s="5">
-        <v>9.6423052900000528E-2</v>
+        <v>9.6422895799999964E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>15.678625640492982</v>
+        <v>15.678597906571866</v>
       </c>
       <c r="E137" s="5">
-        <v>9.5986740524934611</v>
+        <v>9.5986743739790548</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>8.1082629906000001</v>
+        <v>8.1082631203000002</v>
       </c>
       <c r="C138" s="5">
-        <v>0.11549213149999993</v>
+        <v>0.1154922062999999</v>
       </c>
       <c r="D138" s="5">
-        <v>18.786084662305914</v>
+        <v>18.786097672691039</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>8.1886030591000001</v>
+        <v>8.1886030611000002</v>
       </c>
       <c r="C139" s="5">
-        <v>8.0340068499999973E-2</v>
+        <v>8.0339940800000065E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>12.559955548722201</v>
+        <v>12.559934272480699</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>8.2163808265</v>
+        <v>8.2163805365999991</v>
       </c>
       <c r="C140" s="5">
-        <v>2.7777767399999931E-2</v>
+        <v>2.7777475499998872E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>4.1475107113910781</v>
+        <v>4.1474663102954779</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>8.2290595246000002</v>
+        <v>8.2290593557000005</v>
       </c>
       <c r="C141" s="5">
-        <v>1.2678698100000219E-2</v>
+        <v>1.2678819100001348E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>1.8675168833604872</v>
+        <v>1.8675349241209727</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>8.3451796994999992</v>
+        <v>8.3451795404000002</v>
       </c>
       <c r="C142" s="5">
-        <v>0.11612017489999893</v>
+        <v>0.11612018469999974</v>
       </c>
       <c r="D142" s="5">
-        <v>18.311202800214566</v>
+        <v>18.311204872922172</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>8.4867948800999997</v>
+        <v>8.4867944295999997</v>
       </c>
       <c r="C143" s="5">
-        <v>0.14161518060000056</v>
+        <v>0.14161488919999954</v>
       </c>
       <c r="D143" s="5">
-        <v>22.375971757430801</v>
+        <v>22.375921802243859</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>8.6777202349000007</v>
+        <v>8.6777199651999997</v>
       </c>
       <c r="C144" s="5">
-        <v>0.19092535480000095</v>
+        <v>0.19092553559999992</v>
       </c>
       <c r="D144" s="5">
-        <v>30.600026970749926</v>
+        <v>30.600061453667472</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>8.6935493329</v>
+        <v>8.6935491469000006</v>
       </c>
       <c r="C145" s="5">
-        <v>1.582909799999932E-2</v>
+        <v>1.5829181700000916E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>2.211024192923694</v>
+        <v>2.2110360711759203</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>8.7695146869999991</v>
+        <v>8.7695159738000008</v>
       </c>
       <c r="C146" s="5">
-        <v>7.5965354099999161E-2</v>
+        <v>7.5966826900000228E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>11.004667952674275</v>
+        <v>11.004891912495186</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>8.8980289448000001</v>
+        <v>8.8980289458000001</v>
       </c>
       <c r="C147" s="5">
-        <v>0.12851425780000092</v>
+        <v>0.12851297199999934</v>
       </c>
       <c r="D147" s="5">
-        <v>19.074578398289788</v>
+        <v>19.074368889318105</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>9.0868260825</v>
+        <v>9.0868262132000002</v>
       </c>
       <c r="C148" s="5">
-        <v>0.18879713769999995</v>
+        <v>0.18879726740000002</v>
       </c>
       <c r="D148" s="5">
-        <v>28.653267719541642</v>
+        <v>28.653289751789714</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>9.1881747447999995</v>
+        <v>9.1881748854000005</v>
       </c>
       <c r="C149" s="5">
-        <v>0.1013486622999995</v>
+        <v>0.10134867220000032</v>
       </c>
       <c r="D149" s="5">
-        <v>14.236361780324458</v>
+        <v>14.236363039873012</v>
       </c>
       <c r="E149" s="5">
-        <v>14.956063507550677</v>
+        <v>14.956064477040766</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>9.3027002722999992</v>
+        <v>9.3027006712000002</v>
       </c>
       <c r="C150" s="5">
-        <v>0.11452552749999967</v>
+        <v>0.11452578579999972</v>
       </c>
       <c r="D150" s="5">
-        <v>16.026552184593925</v>
+        <v>16.026590581607579</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>9.3761760425999991</v>
+        <v>9.3761763740999999</v>
       </c>
       <c r="C151" s="5">
-        <v>7.3475770299999965E-2</v>
+        <v>7.3475702899999717E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>9.900759243291656</v>
+        <v>9.9007493199685825</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>9.5084829887000009</v>
+        <v>9.5084823590000003</v>
       </c>
       <c r="C152" s="5">
-        <v>0.13230694610000171</v>
+        <v>0.13230598490000034</v>
       </c>
       <c r="D152" s="5">
-        <v>18.311176182468493</v>
+        <v>18.311031965053992</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>9.4573715884999991</v>
+        <v>9.4573713432000002</v>
       </c>
       <c r="C153" s="5">
-        <v>-5.1111400200001711E-2</v>
+        <v>-5.1111015800000104E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-6.2630902171998066</v>
+        <v>-6.2630448999246742</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>9.4772413262999997</v>
+        <v>9.4772407789000006</v>
       </c>
       <c r="C154" s="5">
-        <v>1.9869737800000564E-2</v>
+        <v>1.9869435700000437E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>2.5505127698686403</v>
+        <v>2.5504736095439684</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>9.5133827979000003</v>
+        <v>9.5133816107999998</v>
       </c>
       <c r="C155" s="5">
-        <v>3.6141471600000585E-2</v>
+        <v>3.6140831899999171E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>4.6734145499686575</v>
+        <v>4.6733303640710711</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>9.4674346264999993</v>
+        <v>9.4674338406</v>
       </c>
       <c r="C156" s="5">
-        <v>-4.5948171400000959E-2</v>
+        <v>-4.5947770199999738E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.6443059473810786</v>
+        <v>-5.6442586511112447</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>9.4788858455000007</v>
+        <v>9.4788853162999995</v>
       </c>
       <c r="C157" s="5">
-        <v>1.1451219000001345E-2</v>
+        <v>1.1451475699999492E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>1.4611399401579517</v>
+        <v>1.4611730345879925</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>9.7455130886999992</v>
+        <v>9.7455158336000007</v>
       </c>
       <c r="C158" s="5">
-        <v>0.26662724319999853</v>
+        <v>0.2666305173000012</v>
       </c>
       <c r="D158" s="5">
-        <v>39.498324787033681</v>
+        <v>39.498889734851161</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>9.7916156907000005</v>
+        <v>9.7916157503000001</v>
       </c>
       <c r="C159" s="5">
-        <v>4.6102602000001269E-2</v>
+        <v>4.6099916699999355E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>5.8268345582546122</v>
+        <v>5.8264846052256347</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9.7709174774999994</v>
+        <v>9.7709178980000004</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.0698213200001092E-2</v>
+        <v>-2.0697852299999653E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.5073603365894814</v>
+        <v>-2.5073171094715074</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>9.8796569942999994</v>
+        <v>9.8796577646999992</v>
       </c>
       <c r="C161" s="5">
-        <v>0.10873951680000005</v>
+        <v>0.1087398666999988</v>
       </c>
       <c r="D161" s="5">
-        <v>14.203195964371229</v>
+        <v>14.203243850973646</v>
       </c>
       <c r="E161" s="5">
-        <v>7.5257847037719872</v>
+        <v>7.5257914430728157</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>10.106752599</v>
+        <v>10.106753784</v>
       </c>
       <c r="C162" s="5">
-        <v>0.22709560470000056</v>
+        <v>0.22709601930000112</v>
       </c>
       <c r="D162" s="5">
-        <v>31.35215907001907</v>
+        <v>31.352220968305524</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9.9734204270000006</v>
+        <v>9.9734217082000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.13333217199999936</v>
+        <v>-0.13333207580000028</v>
       </c>
       <c r="D163" s="5">
-        <v>-14.731248124897366</v>
+        <v>-14.731236651372059</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>10.11165065</v>
+        <v>10.111649836</v>
       </c>
       <c r="C164" s="5">
-        <v>0.13823022299999899</v>
+        <v>0.13822812779999971</v>
       </c>
       <c r="D164" s="5">
-        <v>17.960106440968993</v>
+        <v>17.959810650278186</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>10.187365077000001</v>
+        <v>10.187363527</v>
       </c>
       <c r="C165" s="5">
-        <v>7.5714427000001194E-2</v>
+        <v>7.5713691000000694E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>9.3648494215025089</v>
+        <v>9.3647553921863302</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>10.210856044</v>
+        <v>10.21085368</v>
       </c>
       <c r="C166" s="5">
-        <v>2.3490966999998975E-2</v>
+        <v>2.3490152999999125E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>2.8024350581796087</v>
+        <v>2.8023371462375879</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>10.230181014999999</v>
+        <v>10.230177829000001</v>
       </c>
       <c r="C167" s="5">
-        <v>1.9324970999999636E-2</v>
+        <v>1.9324149000000901E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>2.2948991310809852</v>
+        <v>2.2948010346190539</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>10.356060082999999</v>
+        <v>10.356057891000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.12587906799999971</v>
+        <v>0.12588006200000024</v>
       </c>
       <c r="D168" s="5">
-        <v>15.807028394735777</v>
+        <v>15.807167040787974</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>10.460858367</v>
+        <v>10.460857486</v>
       </c>
       <c r="C169" s="5">
-        <v>0.10479828400000102</v>
+        <v>0.10479959499999936</v>
       </c>
       <c r="D169" s="5">
-        <v>12.842611349844058</v>
+        <v>12.842783924445889</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>10.510898806</v>
+        <v>10.510903985000001</v>
       </c>
       <c r="C170" s="5">
-        <v>5.0040438999999992E-2</v>
+        <v>5.0046499000000466E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>5.8937660802177438</v>
+        <v>5.8944992216153347</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>10.581413073</v>
+        <v>10.58141474</v>
       </c>
       <c r="C171" s="5">
-        <v>7.0514267000000075E-2</v>
+        <v>7.0510754999999037E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>8.3542033207798525</v>
+        <v>8.3537674957177011</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>10.657083813</v>
+        <v>10.657086035000001</v>
       </c>
       <c r="C172" s="5">
-        <v>7.5670739999999626E-2</v>
+        <v>7.5671295000001138E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>8.927253484486064</v>
+        <v>8.9273200949292466</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>10.67120399</v>
+        <v>10.671207103</v>
       </c>
       <c r="C173" s="5">
-        <v>1.4120177000000567E-2</v>
+        <v>1.4121067999999681E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.6015860061719733</v>
+        <v>1.6016874694164462</v>
       </c>
       <c r="E173" s="5">
-        <v>8.0118874183251254</v>
+        <v>8.0119105049185624</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>10.617727643</v>
+        <v>10.617730809999999</v>
       </c>
       <c r="C174" s="5">
-        <v>-5.3476347000000146E-2</v>
+        <v>-5.3476293000001007E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-5.8505236696483776</v>
+        <v>-5.8505162637570667</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>10.684831696</v>
+        <v>10.684833257999999</v>
       </c>
       <c r="C175" s="5">
-        <v>6.7104052999999553E-2</v>
+        <v>6.7102447999999981E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>7.8532549395337492</v>
+        <v>7.8530581038576575</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>10.621509506000001</v>
+        <v>10.621506984</v>
       </c>
       <c r="C176" s="5">
-        <v>-6.3322189999999168E-2</v>
+        <v>-6.3326273999999572E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-6.884350425482733</v>
+        <v>-6.8847790893976857</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>10.614707963000001</v>
+        <v>10.614704504000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-6.80154299999991E-3</v>
+        <v>-6.802479999999278E-3</v>
       </c>
       <c r="D177" s="5">
-        <v>-0.76572611313785455</v>
+        <v>-0.76583141165688096</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>10.739968037000001</v>
+        <v>10.739965357000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.12526007399999983</v>
+        <v>0.12526085300000034</v>
       </c>
       <c r="D178" s="5">
-        <v>15.116947391731461</v>
+        <v>15.117052839032308</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>10.740138235</v>
+        <v>10.740120274000001</v>
       </c>
       <c r="C179" s="5">
-        <v>1.7019799999928864E-4</v>
+        <v>1.549169999996991E-4</v>
       </c>
       <c r="D179" s="5">
-        <v>1.9018250469660103E-2</v>
+        <v>1.7310591117891683E-2</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>10.731518429999999</v>
+        <v>10.731518790999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-8.619805000000369E-3</v>
+        <v>-8.6014830000014086E-3</v>
       </c>
       <c r="D180" s="5">
-        <v>-0.95885438684858437</v>
+        <v>-0.95682683680038405</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>10.745866464000001</v>
+        <v>10.745868553999999</v>
       </c>
       <c r="C181" s="5">
-        <v>1.4348034000001064E-2</v>
+        <v>1.4349763000000237E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>1.6162499966216881</v>
+        <v>1.6164461415493658</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>10.675772343</v>
+        <v>10.675780548000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-7.0094121000000342E-2</v>
+        <v>-7.008800599999887E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-7.552669373133658</v>
+        <v>-7.5520325171865128</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>10.776123983</v>
+        <v>10.776129312</v>
       </c>
       <c r="C183" s="5">
-        <v>0.10035163999999952</v>
+        <v>0.10034876399999959</v>
       </c>
       <c r="D183" s="5">
-        <v>11.881763947603542</v>
+        <v>11.881396022824742</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>10.842401155999999</v>
+        <v>10.842408263999999</v>
       </c>
       <c r="C184" s="5">
-        <v>6.6277172999999578E-2</v>
+        <v>6.6278951999999336E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>7.6352951565752836</v>
+        <v>7.6355031792944228</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>10.869638083</v>
+        <v>10.869646326</v>
       </c>
       <c r="C185" s="5">
-        <v>2.7236927000000577E-2</v>
+        <v>2.723806200000034E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>3.0564904122694303</v>
+        <v>3.0566175137750173</v>
       </c>
       <c r="E185" s="5">
-        <v>1.8595286266287481</v>
+        <v>1.8595761574546898</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>10.934955021</v>
+        <v>10.934960835</v>
       </c>
       <c r="C186" s="5">
-        <v>6.5316938000000491E-2</v>
+        <v>6.5314509000000243E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>7.4541031761317322</v>
+        <v>7.453810908236802</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>10.995682797000001</v>
+        <v>10.995682978</v>
       </c>
       <c r="C187" s="5">
-        <v>6.0727776000000233E-2</v>
+        <v>6.0722142999999562E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>6.871627301256833</v>
+        <v>6.8709665438795975</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>11.032866706</v>
+        <v>11.032860501</v>
       </c>
       <c r="C188" s="5">
-        <v>3.718390899999946E-2</v>
+        <v>3.7177523000000434E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>4.1343525244168733</v>
+        <v>4.1336291618274901</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>11.242418557000001</v>
+        <v>11.242410837</v>
       </c>
       <c r="C189" s="5">
-        <v>0.20955185100000051</v>
+        <v>0.2095503359999995</v>
       </c>
       <c r="D189" s="5">
-        <v>25.330434740380305</v>
+        <v>25.330247835891395</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>11.25405363</v>
+        <v>11.254045945</v>
       </c>
       <c r="C190" s="5">
-        <v>1.1635072999998997E-2</v>
+        <v>1.1635108000000116E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>1.2490049045285057</v>
+        <v>1.249009545694002</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>11.340065609</v>
+        <v>11.340022931</v>
       </c>
       <c r="C191" s="5">
-        <v>8.6011979000000238E-2</v>
+        <v>8.5976986000000366E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>9.5668161043076072</v>
+        <v>9.5627657848874179</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>11.412630995000001</v>
+        <v>11.412644473</v>
       </c>
       <c r="C192" s="5">
-        <v>7.2565386000000842E-2</v>
+        <v>7.2621542000000261E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>7.9549345965405083</v>
+        <v>7.9613401184346566</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>11.432992445</v>
+        <v>11.433004321</v>
       </c>
       <c r="C193" s="5">
-        <v>2.0361449999999337E-2</v>
+        <v>2.0359848000000014E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>2.1620720908872348</v>
+        <v>2.1618977324052269</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>11.640385445</v>
+        <v>11.64039255</v>
       </c>
       <c r="C194" s="5">
-        <v>0.20739299999999972</v>
+        <v>0.20738822899999931</v>
       </c>
       <c r="D194" s="5">
-        <v>24.07644356101175</v>
+        <v>24.075805750907108</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>11.475779040000001</v>
+        <v>11.475780105</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.1646064049999989</v>
+        <v>-0.1646124449999995</v>
       </c>
       <c r="D195" s="5">
-        <v>-15.709661912312678</v>
+        <v>-15.710185425135881</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>11.437550146</v>
+        <v>11.437575476999999</v>
       </c>
       <c r="C196" s="5">
-        <v>-3.822889400000129E-2</v>
+        <v>-3.8204628000000795E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-3.9250862004479026</v>
+        <v>-3.9226398146267494</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>11.471947694000001</v>
+        <v>11.471970728000001</v>
       </c>
       <c r="C197" s="5">
-        <v>3.4397548000001166E-2</v>
+        <v>3.4395251000001181E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>3.6692040377886315</v>
+        <v>3.6689466883274457</v>
       </c>
       <c r="E197" s="5">
-        <v>5.5412112749366305</v>
+        <v>5.5413431489417686</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>11.551140575</v>
+        <v>11.551140339</v>
       </c>
       <c r="C198" s="5">
-        <v>7.9192880999999105E-2</v>
+        <v>7.9169610999999307E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>8.6056781700695204</v>
+        <v>8.6030348053558026</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>11.604922867000001</v>
+        <v>11.604916961000001</v>
       </c>
       <c r="C199" s="5">
-        <v>5.3782292000001064E-2</v>
+        <v>5.3776622000000884E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>5.7325408515849219</v>
+        <v>5.7319210604139803</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>11.641672278</v>
+        <v>11.641660465999999</v>
       </c>
       <c r="C200" s="5">
-        <v>3.6749410999998844E-2</v>
+        <v>3.6743504999998677E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>3.8669392481612164</v>
+        <v>3.8663089323520028</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>11.464208922999999</v>
+        <v>11.464195058</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.17746335500000043</v>
+        <v>-0.17746540799999977</v>
       </c>
       <c r="D201" s="5">
-        <v>-16.834218784119859</v>
+        <v>-16.834413177805306</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>11.555043895000001</v>
+        <v>11.55502798</v>
       </c>
       <c r="C202" s="5">
-        <v>9.0834972000001457E-2</v>
+        <v>9.0832922000000593E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>9.9335091274386222</v>
+        <v>9.9332876275363127</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>11.636115275</v>
+        <v>11.636044608000001</v>
       </c>
       <c r="C203" s="5">
-        <v>8.1071379999999138E-2</v>
+        <v>8.1016628000000424E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>8.7519329390580261</v>
+        <v>8.7458050205600593</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>11.699160109999999</v>
+        <v>11.699202115</v>
       </c>
       <c r="C204" s="5">
-        <v>6.3044834999999466E-2</v>
+        <v>6.3157506999999669E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>6.6989228367239306</v>
+        <v>6.711296594630789</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>11.731928010000001</v>
+        <v>11.731948213000001</v>
       </c>
       <c r="C205" s="5">
-        <v>3.2767900000001404E-2</v>
+        <v>3.2746098000000501E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>3.4133143809161215</v>
+        <v>3.4109958338130131</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>11.813706631000001</v>
+        <v>11.813712432000001</v>
       </c>
       <c r="C206" s="5">
-        <v>8.1778620999999774E-2</v>
+        <v>8.1764219000000082E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>8.6929834586160872</v>
+        <v>8.6913778424708266</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>11.773722371</v>
+        <v>11.773712785000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-3.998426000000066E-2</v>
+        <v>-3.9999647000000138E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.9867198523167335</v>
+        <v>-3.9882236689012918</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>11.835770577</v>
+        <v>11.835816771999999</v>
       </c>
       <c r="C208" s="5">
-        <v>6.204820600000005E-2</v>
+        <v>6.2103986999998639E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>6.5106340503905402</v>
+        <v>6.5166633760392445</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>11.867007665999999</v>
+        <v>11.867045566</v>
       </c>
       <c r="C209" s="5">
-        <v>3.123708899999933E-2</v>
+        <v>3.1228794000000448E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>3.2134311921714565</v>
+        <v>3.2125527241379181</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4437044391914418</v>
+        <v>3.4438271101557838</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>11.973226744</v>
+        <v>11.973219107</v>
       </c>
       <c r="C210" s="5">
-        <v>0.10621907800000052</v>
+        <v>0.10617354100000043</v>
       </c>
       <c r="D210" s="5">
-        <v>11.285814782453851</v>
+        <v>11.28069811634882</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>11.911946029999999</v>
+        <v>11.911933024</v>
       </c>
       <c r="C211" s="5">
-        <v>-6.1280714000000458E-2</v>
+        <v>-6.1286083000000602E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-5.9718005196488289</v>
+        <v>-5.9723127903684059</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>12.042047796</v>
+        <v>12.042029815999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.13010176600000101</v>
+        <v>0.13009679199999979</v>
       </c>
       <c r="D212" s="5">
-        <v>13.92303717968999</v>
+        <v>13.922488632096886</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>12.079161077</v>
+        <v>12.079140138</v>
       </c>
       <c r="C213" s="5">
-        <v>3.7113280999999887E-2</v>
+        <v>3.7110322000000195E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>3.7617081311533518</v>
+        <v>3.7614088245013777</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>12.145621879</v>
+        <v>12.145595167</v>
       </c>
       <c r="C214" s="5">
-        <v>6.646080199999993E-2</v>
+        <v>6.645502900000011E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>6.8060379593108511</v>
+        <v>6.8054409187055409</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>12.232464972000001</v>
+        <v>12.232380045999999</v>
       </c>
       <c r="C215" s="5">
-        <v>8.6843093000000593E-2</v>
+        <v>8.6784878999999648E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>8.9257835891426431</v>
+        <v>8.9195836446625876</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>12.500637267</v>
+        <v>12.500705905</v>
       </c>
       <c r="C216" s="5">
-        <v>0.26817229499999939</v>
+        <v>0.26832585900000083</v>
       </c>
       <c r="D216" s="5">
-        <v>29.723324647021187</v>
+        <v>29.742680979787362</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>12.83818552</v>
+        <v>12.838212560000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.33754825299999958</v>
+        <v>0.33750665500000032</v>
       </c>
       <c r="D217" s="5">
-        <v>37.675900676256504</v>
+        <v>37.670309170261419</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>12.696528391999999</v>
+        <v>12.696531551</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.1416571280000003</v>
+        <v>-0.14168100900000091</v>
       </c>
       <c r="D218" s="5">
-        <v>-12.466137718241232</v>
+        <v>-12.468088727849548</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>12.765195772</v>
+        <v>12.765173520999999</v>
       </c>
       <c r="C219" s="5">
-        <v>6.8667380000000833E-2</v>
+        <v>6.864196999999983E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>6.6866057703364401</v>
+        <v>6.6840556811266438</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>12.939600719</v>
+        <v>12.939664412999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.17440494699999931</v>
+        <v>0.17449089199999968</v>
       </c>
       <c r="D220" s="5">
-        <v>17.684901523361173</v>
+        <v>17.694315039931972</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>12.952991833</v>
+        <v>12.953041458</v>
       </c>
       <c r="C221" s="5">
-        <v>1.3391114000000925E-2</v>
+        <v>1.3377045000000365E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>1.248965770534749</v>
+        <v>1.2476399331703858</v>
       </c>
       <c r="E221" s="5">
-        <v>9.1512889985858834</v>
+        <v>9.1513585749722015</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>12.991237641</v>
+        <v>12.99122118</v>
       </c>
       <c r="C222" s="5">
-        <v>3.8245807999999215E-2</v>
+        <v>3.8179722000000638E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.6013048253853208</v>
+        <v>3.594966808085065</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>13.125406977000001</v>
+        <v>13.125387127</v>
       </c>
       <c r="C223" s="5">
-        <v>0.13416933600000114</v>
+        <v>0.13416594699999962</v>
       </c>
       <c r="D223" s="5">
-        <v>13.121984369743567</v>
+        <v>13.121651452803928</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>13.1380205</v>
+        <v>13.137997542999999</v>
       </c>
       <c r="C224" s="5">
-        <v>1.261352299999885E-2</v>
+        <v>1.2610415999999347E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>1.159315443049902</v>
+        <v>1.1590301285056892</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>13.181737244000001</v>
+        <v>13.181712084999999</v>
       </c>
       <c r="C225" s="5">
-        <v>4.3716744000001029E-2</v>
+        <v>4.3714542000000023E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>4.0668917163891205</v>
+        <v>4.0666903415237154</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>13.331327624</v>
+        <v>13.331296453</v>
       </c>
       <c r="C226" s="5">
-        <v>0.14959037999999936</v>
+        <v>0.14958436800000108</v>
       </c>
       <c r="D226" s="5">
-        <v>14.500929771499681</v>
+        <v>14.50033956360517</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>13.333761139</v>
+        <v>13.333674286000001</v>
       </c>
       <c r="C227" s="5">
-        <v>2.4335149999998862E-3</v>
+        <v>2.3778330000006065E-3</v>
       </c>
       <c r="D227" s="5">
-        <v>0.21926935529534841</v>
+        <v>0.21424776480389873</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>12.511911576999999</v>
+        <v>12.511998198000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.82184956200000059</v>
+        <v>-0.82167608800000025</v>
       </c>
       <c r="D228" s="5">
-        <v>-53.392914339034149</v>
+        <v>-53.385398706304386</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>12.550644913999999</v>
+        <v>12.550672348999999</v>
       </c>
       <c r="C229" s="5">
-        <v>3.8733337000000034E-2</v>
+        <v>3.8674150999998602E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>3.7787684818899603</v>
+        <v>3.7728693025554483</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>13.189986567</v>
+        <v>13.189990438000001</v>
       </c>
       <c r="C230" s="5">
-        <v>0.63934165300000068</v>
+        <v>0.63931808900000142</v>
       </c>
       <c r="D230" s="5">
-        <v>81.526372055190137</v>
+        <v>81.522249723277213</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>13.152623523000001</v>
+        <v>13.152593956</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.7363043999999235E-2</v>
+        <v>-3.739648200000012E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.3467568748236753</v>
+        <v>-3.3497045317952945</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>13.138093191999999</v>
+        <v>13.138158566</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.453033100000134E-2</v>
+        <v>-1.4435390000000936E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.3176717811312799</v>
+        <v>-1.3091169609449893</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>12.926586887999999</v>
+        <v>12.926636106</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.21150630400000026</v>
+        <v>-0.21152245999999941</v>
       </c>
       <c r="D233" s="5">
-        <v>-17.696485791653238</v>
+        <v>-17.697639750231676</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.20385209332665077</v>
+        <v>-0.20385445445857409</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>13.415915601</v>
+        <v>13.415897393</v>
       </c>
       <c r="C234" s="5">
-        <v>0.4893287130000008</v>
+        <v>0.48926128699999971</v>
       </c>
       <c r="D234" s="5">
-        <v>56.184299195058699</v>
+        <v>56.1746197745735</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>13.540490374000001</v>
+        <v>13.540468862000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.12457477300000086</v>
+        <v>0.12457146900000104</v>
       </c>
       <c r="D235" s="5">
-        <v>11.729769691873205</v>
+        <v>11.729459276411337</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>13.531945857</v>
+        <v>13.531921961</v>
       </c>
       <c r="C236" s="5">
-        <v>-8.5445170000006954E-3</v>
+        <v>-8.5469010000007728E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.75461880795923975</v>
+        <v>-0.75482981829748663</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>13.578696634</v>
+        <v>13.578669746999999</v>
       </c>
       <c r="C237" s="5">
-        <v>4.6750776999999744E-2</v>
+        <v>4.6747785999999181E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>4.2255057382502237</v>
+        <v>4.2252378473345287</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>13.714143621</v>
+        <v>13.71411159</v>
       </c>
       <c r="C238" s="5">
-        <v>0.13544698699999991</v>
+        <v>0.13544184300000062</v>
       </c>
       <c r="D238" s="5">
-        <v>12.648987059184357</v>
+        <v>12.648506456689002</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>13.731885086</v>
+        <v>13.731813955</v>
       </c>
       <c r="C239" s="5">
-        <v>1.7741465000000289E-2</v>
+        <v>1.7702364999999887E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>1.5634875444439977</v>
+        <v>1.5600209808689147</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>13.634167952</v>
+        <v>13.634254180999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-9.7717133999999817E-2</v>
+        <v>-9.7559774000000488E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-8.2128786882538556</v>
+        <v>-8.2002062786074585</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>13.759334364000001</v>
+        <v>13.759360504</v>
       </c>
       <c r="C241" s="5">
-        <v>0.12516641200000045</v>
+        <v>0.12510632300000069</v>
       </c>
       <c r="D241" s="5">
-        <v>11.590036550276949</v>
+        <v>11.584111733325276</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>13.894701316000001</v>
+        <v>13.894703534</v>
       </c>
       <c r="C242" s="5">
-        <v>0.13536695200000004</v>
+        <v>0.13534302999999959</v>
       </c>
       <c r="D242" s="5">
-        <v>12.466062847984794</v>
+        <v>12.463714351389999</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>14.039229682</v>
+        <v>14.039195801</v>
       </c>
       <c r="C243" s="5">
-        <v>0.14452836599999941</v>
+        <v>0.1444922670000004</v>
       </c>
       <c r="D243" s="5">
-        <v>13.221463372674936</v>
+        <v>13.217967680705378</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>14.037197806</v>
+        <v>14.03725775</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.0318760000002101E-3</v>
+        <v>-1.9380509999997741E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.17353596510757408</v>
+        <v>-0.16552915732831464</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>14.102611908</v>
+        <v>14.102655937</v>
       </c>
       <c r="C245" s="5">
-        <v>6.5414102000000085E-2</v>
+        <v>6.5398186999999552E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>5.7376411603615285</v>
+        <v>5.7361841252213441</v>
       </c>
       <c r="E245" s="5">
-        <v>9.097722625387906</v>
+        <v>9.0976478440059303</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>14.031910702999999</v>
+        <v>14.031890675</v>
       </c>
       <c r="C246" s="5">
-        <v>-7.0701205000000655E-2</v>
+        <v>-7.0765262000000106E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-5.8528687735539764</v>
+        <v>-5.8580083435958219</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>14.055411039000001</v>
+        <v>14.055390901000001</v>
       </c>
       <c r="C247" s="5">
-        <v>2.3500336000001454E-2</v>
+        <v>2.3500226000001234E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>2.02834961076368</v>
+        <v>2.0283429506825268</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>14.128916172</v>
+        <v>14.128895601</v>
       </c>
       <c r="C248" s="5">
-        <v>7.350513299999939E-2</v>
+        <v>7.350469999999909E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>6.4592917528865312</v>
+        <v>6.4592621241570836</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>14.26392032</v>
+        <v>14.263895451</v>
       </c>
       <c r="C249" s="5">
-        <v>0.13500414800000016</v>
+        <v>0.13499984999999981</v>
       </c>
       <c r="D249" s="5">
-        <v>12.088399675693751</v>
+        <v>12.088012917619206</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>14.200942162</v>
+        <v>14.200915193</v>
       </c>
       <c r="C250" s="5">
-        <v>-6.2978157999999951E-2</v>
+        <v>-6.2980257999999623E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-5.1714622906909646</v>
+        <v>-5.1716393655256603</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>14.226450522</v>
+        <v>14.226404556</v>
       </c>
       <c r="C251" s="5">
-        <v>2.5508359999999897E-2</v>
+        <v>2.5489363000000154E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>2.1769159152188466</v>
+        <v>2.1752828209075314</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>14.36087893</v>
+        <v>14.360952375</v>
       </c>
       <c r="C252" s="5">
-        <v>0.13442840799999978</v>
+        <v>0.13454781899999979</v>
       </c>
       <c r="D252" s="5">
-        <v>11.947282904639621</v>
+        <v>11.958494212445103</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>14.37321421</v>
+        <v>14.373230546</v>
       </c>
       <c r="C253" s="5">
-        <v>1.2335280000000282E-2</v>
+        <v>1.2278171000000171E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>1.0356236733922719</v>
+        <v>1.0308011517240923</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>14.302151063</v>
+        <v>14.302155798999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-7.1063147000000271E-2</v>
+        <v>-7.1074747000000826E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.7742608071472574</v>
+        <v>-5.7751714971468804</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>14.426401001</v>
+        <v>14.426370325000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.12424993800000017</v>
+        <v>0.12421452600000116</v>
       </c>
       <c r="D255" s="5">
-        <v>10.93783021901984</v>
+        <v>10.934558683390261</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>14.436773318</v>
+        <v>14.43681419</v>
       </c>
       <c r="C256" s="5">
-        <v>1.0372316999999853E-2</v>
+        <v>1.0443864999999164E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.86619788844441992</v>
+        <v>0.87219857411746649</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>14.47923398</v>
+        <v>14.479263854999999</v>
       </c>
       <c r="C257" s="5">
-        <v>4.2460661999999871E-2</v>
+        <v>4.244966499999947E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>3.5870312212622046</v>
+        <v>3.5860768138292975</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6705838213299637</v>
+        <v>2.6704751195973264</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>14.54053467</v>
+        <v>14.540521557</v>
       </c>
       <c r="C258" s="5">
-        <v>6.1300689999999491E-2</v>
+        <v>6.1257702000000691E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>5.2004215969315482</v>
+        <v>5.196678478735195</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>14.572505827000001</v>
+        <v>14.572492517000001</v>
       </c>
       <c r="C259" s="5">
-        <v>3.1971157000000971E-2</v>
+        <v>3.1970960000000659E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>2.6706559507773786</v>
+        <v>2.6706417328540288</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>14.624497602</v>
+        <v>14.624483519</v>
       </c>
       <c r="C260" s="5">
-        <v>5.1991774999999407E-2</v>
+        <v>5.1991001999999398E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>4.3663789339498216</v>
+        <v>4.3663168032654243</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>14.640303938000001</v>
+        <v>14.640283666</v>
       </c>
       <c r="C261" s="5">
-        <v>1.5806336000000698E-2</v>
+        <v>1.5800147000000209E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>1.3047123545468997</v>
+        <v>1.3041997159687568</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>14.697377258</v>
+        <v>14.697358153</v>
       </c>
       <c r="C262" s="5">
-        <v>5.7073319999998873E-2</v>
+        <v>5.7074486999999507E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>4.7796608493111403</v>
+        <v>4.779767446784855</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>14.721061024000001</v>
+        <v>14.721042379</v>
       </c>
       <c r="C263" s="5">
-        <v>2.3683766000001327E-2</v>
+        <v>2.3684226000000308E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>1.9509442757992268</v>
+        <v>1.9509850632430048</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>14.785743935999999</v>
+        <v>14.785788179000001</v>
       </c>
       <c r="C264" s="5">
-        <v>6.4682911999998538E-2</v>
+        <v>6.4745800000000742E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>5.4019903928051116</v>
+        <v>5.4073771918150992</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>14.780596633</v>
+        <v>14.78060447</v>
       </c>
       <c r="C265" s="5">
-        <v>-5.1473029999993258E-3</v>
+        <v>-5.1837090000006469E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.41695235161701705</v>
+        <v>-0.41989444670189613</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>14.912984767999999</v>
+        <v>14.912990745</v>
       </c>
       <c r="C266" s="5">
-        <v>0.13238813499999935</v>
+        <v>0.132386275</v>
       </c>
       <c r="D266" s="5">
-        <v>11.293886772706173</v>
+        <v>11.293713915035664</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>14.821450151000001</v>
+        <v>14.821430311</v>
       </c>
       <c r="C267" s="5">
-        <v>-9.1534616999998875E-2</v>
+        <v>-9.1560433999999802E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.1218661046657079</v>
+        <v>-7.123804703280201</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>14.839334452999999</v>
+        <v>14.839354169</v>
       </c>
       <c r="C268" s="5">
-        <v>1.7884301999998797E-2</v>
+        <v>1.7923857999999626E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>1.457628316870796</v>
+        <v>1.4608757006126849</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>14.868331215</v>
+        <v>14.868347521</v>
       </c>
       <c r="C269" s="5">
-        <v>2.8996762000000231E-2</v>
+        <v>2.8993352000000527E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>2.3702224624289281</v>
+        <v>2.3699375410487278</v>
       </c>
       <c r="E269" s="5">
-        <v>2.6872777630187805</v>
+        <v>2.6871785050428754</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>14.731575448999999</v>
+        <v>14.731571079</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.13675576600000028</v>
+        <v>-0.13677644200000039</v>
       </c>
       <c r="D270" s="5">
-        <v>-10.495760411709876</v>
+        <v>-10.497256911362618</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>14.68059034</v>
+        <v>14.680584865</v>
       </c>
       <c r="C271" s="5">
-        <v>-5.0985108999999085E-2</v>
+        <v>-5.0986213999999919E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-4.0749782656732458</v>
+        <v>-4.0750660942414418</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>14.724575554999999</v>
+        <v>14.724568737</v>
       </c>
       <c r="C272" s="5">
-        <v>4.39852149999993E-2</v>
+        <v>4.398387200000009E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>3.655220342254939</v>
+        <v>3.6551082776923094</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>14.518257465</v>
+        <v>14.518244562</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.2063180899999999</v>
+        <v>-0.20632417500000066</v>
       </c>
       <c r="D273" s="5">
-        <v>-15.577052982295536</v>
+        <v>-15.577484255370354</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>14.598679468</v>
+        <v>14.598671212999999</v>
       </c>
       <c r="C274" s="5">
-        <v>8.0422003000000686E-2</v>
+        <v>8.0426650999999794E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>6.8535492067845594</v>
+        <v>6.8539637324511515</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>14.615369941000001</v>
+        <v>14.615358819000001</v>
       </c>
       <c r="C275" s="5">
-        <v>1.6690473000000594E-2</v>
+        <v>1.6687606000001409E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>1.380603635157529</v>
+        <v>1.3803657749615006</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>14.50412759</v>
+        <v>14.504145479</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.11124235100000135</v>
+        <v>-0.11121334000000083</v>
       </c>
       <c r="D276" s="5">
-        <v>-8.7607751532825411</v>
+        <v>-8.7585915692754206</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>14.591226428000001</v>
+        <v>14.591228117</v>
       </c>
       <c r="C277" s="5">
-        <v>8.7098838000001066E-2</v>
+        <v>8.7082638000000046E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>7.4489621740671641</v>
+        <v>7.4475211412596609</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>14.518535797</v>
+        <v>14.518544657</v>
       </c>
       <c r="C278" s="5">
-        <v>-7.2690631000000394E-2</v>
+        <v>-7.2683460000000366E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-5.8170534520547212</v>
+        <v>-5.8164945691257408</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>14.525959673999999</v>
+        <v>14.525953155</v>
       </c>
       <c r="C279" s="5">
-        <v>7.423876999999024E-3</v>
+        <v>7.4084980000002076E-3</v>
       </c>
       <c r="D279" s="5">
-        <v>0.6153340529631901</v>
+        <v>0.6140553967118878</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>14.638748356000001</v>
+        <v>14.638750483999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.11278868200000147</v>
+        <v>0.11279732899999928</v>
       </c>
       <c r="D280" s="5">
-        <v>9.7259456792502696</v>
+        <v>9.7267280066798421</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>14.462683652999999</v>
+        <v>14.462689746000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.17606470300000154</v>
+        <v>-0.17606073799999855</v>
       </c>
       <c r="D281" s="5">
-        <v>-13.51529675452905</v>
+        <v>-13.515010396205129</v>
       </c>
       <c r="E281" s="5">
-        <v>-2.7282655742210005</v>
+        <v>-2.7283312716968044</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>14.417090052000001</v>
+        <v>14.417095332000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.5593600999998429E-2</v>
+        <v>-4.5594413999999972E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.7180911734445599</v>
+        <v>-3.7181547877269683</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>14.67911013</v>
+        <v>14.679112217</v>
       </c>
       <c r="C283" s="5">
-        <v>0.26202007799999905</v>
+        <v>0.26201688499999953</v>
       </c>
       <c r="D283" s="5">
-        <v>24.126757755772886</v>
+        <v>24.126424018398374</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>14.528504524000001</v>
+        <v>14.528504371</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.15060560599999917</v>
+        <v>-0.15060784599999977</v>
       </c>
       <c r="D284" s="5">
-        <v>-11.640304588155425</v>
+        <v>-11.640466504508185</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>14.61051939</v>
+        <v>14.610513174999999</v>
       </c>
       <c r="C285" s="5">
-        <v>8.2014865999999742E-2</v>
+        <v>8.2008803999999103E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>6.9884520426469976</v>
+        <v>6.9879194372546527</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>14.599309641</v>
+        <v>14.599308447</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.1209749000000713E-2</v>
+        <v>-1.1204727999999164E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.91681067225414248</v>
+        <v>-0.91640213892780764</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>14.610631089</v>
+        <v>14.610607301</v>
       </c>
       <c r="C287" s="5">
-        <v>1.1321448000000345E-2</v>
+        <v>1.1298853999999636E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>0.9345532718619598</v>
+        <v>0.9326803321233923</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>14.615592471999999</v>
+        <v>14.61559482</v>
       </c>
       <c r="C288" s="5">
-        <v>4.9613829999994863E-3</v>
+        <v>4.9875190000001624E-3</v>
       </c>
       <c r="D288" s="5">
-        <v>0.40825009794509537</v>
+        <v>0.4104054217516806</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>14.592267115</v>
+        <v>14.592270399</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.3325356999999158E-2</v>
+        <v>-2.3324420999999873E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.8983864442257081</v>
+        <v>-1.8983106308627207</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>14.522246427000001</v>
+        <v>14.522254775</v>
       </c>
       <c r="C290" s="5">
-        <v>-7.0020687999999609E-2</v>
+        <v>-7.0015623999999832E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-5.6086118776512812</v>
+        <v>-5.6082156693276097</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>14.735792237</v>
+        <v>14.73579359</v>
       </c>
       <c r="C291" s="5">
-        <v>0.21354580999999939</v>
+        <v>0.21353881499999972</v>
       </c>
       <c r="D291" s="5">
-        <v>19.145118154785145</v>
+        <v>19.144427556256005</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>14.732279902</v>
+        <v>14.732279949</v>
       </c>
       <c r="C292" s="5">
-        <v>-3.512334999999922E-3</v>
+        <v>-3.5136409999996232E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>-0.28565013254367999</v>
+        <v>-0.28575618106501111</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>14.872325399999999</v>
+        <v>14.872331354</v>
       </c>
       <c r="C293" s="5">
-        <v>0.14004549799999921</v>
+        <v>0.14005140499999946</v>
       </c>
       <c r="D293" s="5">
-        <v>12.022951311022778</v>
+        <v>12.023485191998716</v>
       </c>
       <c r="E293" s="5">
-        <v>2.832404806939337</v>
+        <v>2.8324026525791579</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>14.802179186</v>
+        <v>14.802186255000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.0146213999999318E-2</v>
+        <v>-7.0145098999999433E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-5.515332746128621</v>
+        <v>-5.51524518840254</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>14.765650704</v>
+        <v>14.765655727</v>
       </c>
       <c r="C295" s="5">
-        <v>-3.6528481999999585E-2</v>
+        <v>-3.6530528000000118E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-2.9214680733403386</v>
+        <v>-2.9216281168871983</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>14.835083247</v>
+        <v>14.835087444999999</v>
       </c>
       <c r="C296" s="5">
-        <v>6.9432542999999569E-2</v>
+        <v>6.943171799999881E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>5.7910106002746708</v>
+        <v>5.7909379808454231</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>14.920446169</v>
+        <v>14.920445895</v>
       </c>
       <c r="C297" s="5">
-        <v>8.5362921999999841E-2</v>
+        <v>8.5358450000001085E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>7.1277217624228006</v>
+        <v>7.1273343783011534</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>14.897621968999999</v>
+        <v>14.897625445999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-2.2824200000000516E-2</v>
+        <v>-2.282044900000102E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.8203057151784829</v>
+        <v>-1.820009105639786</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>14.906905944</v>
+        <v>14.906852796000001</v>
       </c>
       <c r="C299" s="5">
-        <v>9.283975000000666E-3</v>
+        <v>9.2273500000015218E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>0.750390541661905</v>
+        <v>0.74579796799332243</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>14.916981120000001</v>
+        <v>14.916984618000001</v>
       </c>
       <c r="C300" s="5">
-        <v>1.0075176000000852E-2</v>
+        <v>1.0131821999999957E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>0.81406937266554902</v>
+        <v>0.81866639526717577</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>14.990953326</v>
+        <v>14.990956221999999</v>
       </c>
       <c r="C301" s="5">
-        <v>7.3972205999998764E-2</v>
+        <v>7.3971603999998692E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>6.1157244470380956</v>
+        <v>6.1156718374258734</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>15.019569894</v>
+        <v>15.019582486999999</v>
       </c>
       <c r="C302" s="5">
-        <v>2.8616568000000342E-2</v>
+        <v>2.8626264999999762E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>2.3149109866991591</v>
+        <v>2.3157032214207618</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>15.042307295000001</v>
+        <v>15.042315957</v>
       </c>
       <c r="C303" s="5">
-        <v>2.2737401000000546E-2</v>
+        <v>2.2733470000000366E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>1.8318241227402998</v>
+        <v>1.8315032347623994</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>15.024149314000001</v>
+        <v>15.02415036</v>
       </c>
       <c r="C304" s="5">
-        <v>-1.8157980999999879E-2</v>
+        <v>-1.8165596999999423E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.4389742159994223</v>
+        <v>-1.4395729382328248</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>15.184596649</v>
+        <v>15.184604007000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.16044733499999886</v>
+        <v>0.16045364700000064</v>
       </c>
       <c r="D305" s="5">
-        <v>13.595317334453627</v>
+        <v>13.59588297052985</v>
       </c>
       <c r="E305" s="5">
-        <v>2.0996800473448429</v>
+        <v>2.0996886471065235</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>15.292860985000001</v>
+        <v>15.292869337000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.10826433600000129</v>
+        <v>0.10826533000000005</v>
       </c>
       <c r="D306" s="5">
-        <v>8.8994701464454309</v>
+        <v>8.8995506020353119</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>15.356702073999999</v>
+        <v>15.35670986</v>
       </c>
       <c r="C307" s="5">
-        <v>6.3841088999998519E-2</v>
+        <v>6.3840522999999649E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>5.1261156330127067</v>
+        <v>5.1260662734621043</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>15.337044026999999</v>
+        <v>15.337051742</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.9658047000000067E-2</v>
+        <v>-1.9658118000000613E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.52534569856424</v>
+        <v>-1.5253504010747654</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>15.444380452000001</v>
+        <v>15.444385592</v>
       </c>
       <c r="C309" s="5">
-        <v>0.10733642500000151</v>
+        <v>0.10733384999999984</v>
       </c>
       <c r="D309" s="5">
-        <v>8.7291329916404194</v>
+        <v>8.7289108931711379</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>15.399644545999999</v>
+        <v>15.399650098</v>
       </c>
       <c r="C310" s="5">
-        <v>-4.4735906000001435E-2</v>
+        <v>-4.4735493999999321E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-3.4210537249509954</v>
+        <v>-3.4210215981621328</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>15.608672543000001</v>
+        <v>15.60859336</v>
       </c>
       <c r="C311" s="5">
-        <v>0.20902799700000152</v>
+        <v>0.20894326200000002</v>
       </c>
       <c r="D311" s="5">
-        <v>17.56100115154673</v>
+        <v>17.553336113305317</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>15.407502688999999</v>
+        <v>15.407502533000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.20116985400000154</v>
+        <v>-0.20109082699999981</v>
       </c>
       <c r="D312" s="5">
-        <v>-14.415446060656611</v>
+        <v>-14.410246229203572</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>15.373916748999999</v>
+        <v>15.373913222000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.3585940000000036E-2</v>
+        <v>-3.3589311000000066E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.5846772766933479</v>
+        <v>-2.584933622392771</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>15.421813026000001</v>
+        <v>15.421824169000001</v>
       </c>
       <c r="C314" s="5">
-        <v>4.7896277000001319E-2</v>
+        <v>4.7910947000000093E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>3.8032380691170653</v>
+        <v>3.8044238771117955</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>15.44218884</v>
+        <v>15.442201824</v>
       </c>
       <c r="C315" s="5">
-        <v>2.0375813999999437E-2</v>
+        <v>2.0377654999998995E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>1.5970522770322404</v>
+        <v>1.5971964620816514</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>15.509407959000001</v>
+        <v>15.509410417</v>
       </c>
       <c r="C316" s="5">
-        <v>6.721911900000066E-2</v>
+        <v>6.720859300000015E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>5.3504339252238298</v>
+        <v>5.349571325318303</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>15.600180294999999</v>
+        <v>15.600194192</v>
       </c>
       <c r="C317" s="5">
-        <v>9.0772335999998788E-2</v>
+        <v>9.0783775000000233E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>7.2538211912343664</v>
+        <v>7.2547637482238914</v>
       </c>
       <c r="E317" s="5">
-        <v>2.7368764255411904</v>
+        <v>2.7369181626891059</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>15.695446434999999</v>
+        <v>15.695467353</v>
       </c>
       <c r="C318" s="5">
-        <v>9.5266139999999666E-2</v>
+        <v>9.5273160999999718E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>7.5792880377168137</v>
+        <v>7.5798585361127602</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>15.748299808000001</v>
+        <v>15.748323406000001</v>
       </c>
       <c r="C319" s="5">
-        <v>5.2853373000001369E-2</v>
+        <v>5.2856053000001069E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>4.1166081626593964</v>
+        <v>4.1168151933312691</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>15.740445305</v>
+        <v>15.740466284</v>
       </c>
       <c r="C320" s="5">
-        <v>-7.8545030000007898E-3</v>
+        <v>-7.8571220000007713E-3</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.5968638814330518</v>
+        <v>-0.59706146130026339</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>15.768361399</v>
+        <v>15.768375807</v>
       </c>
       <c r="C321" s="5">
-        <v>2.7916094000000058E-2</v>
+        <v>2.7909522999999936E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>2.149114408982733</v>
+        <v>2.1486007068923341</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>15.903751468999999</v>
+        <v>15.903756528000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.1353900699999997</v>
+        <v>0.13538072100000065</v>
       </c>
       <c r="D322" s="5">
-        <v>10.804189809039011</v>
+        <v>10.803397836251127</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>15.817369008</v>
+        <v>15.817264256</v>
       </c>
       <c r="C323" s="5">
-        <v>-8.6382460999999466E-2</v>
+        <v>-8.649227200000098E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-6.3266623676796252</v>
+        <v>-6.3344639632936461</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>16.098350288999999</v>
+        <v>16.098330777000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.28098128099999897</v>
+        <v>0.2810665210000014</v>
       </c>
       <c r="D324" s="5">
-        <v>23.528031013264371</v>
+        <v>23.536051550494854</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>16.153772217</v>
+        <v>16.153739252000001</v>
       </c>
       <c r="C325" s="5">
-        <v>5.542192800000123E-2</v>
+        <v>5.5408475000000124E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>4.2103797201989757</v>
+        <v>4.2093434762965565</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>16.424710873999999</v>
+        <v>16.424697887000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.27093865699999853</v>
+        <v>0.2709586349999995</v>
       </c>
       <c r="D326" s="5">
-        <v>22.09147618174525</v>
+        <v>22.093307571632149</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>16.32728728</v>
+        <v>16.327283551000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-9.7423593999998559E-2</v>
+        <v>-9.7414335999999935E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.8901534724910896</v>
+        <v>-6.8895251929056878</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>16.490635134000001</v>
+        <v>16.490631968999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.16334785400000129</v>
+        <v>0.16334841799999822</v>
       </c>
       <c r="D328" s="5">
-        <v>12.688651462138335</v>
+        <v>12.688700770500727</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>16.403266577</v>
+        <v>16.403304824999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-8.7368557000001346E-2</v>
+        <v>-8.7327143999999635E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-6.1756592589371273</v>
+        <v>-6.1728178526033295</v>
       </c>
       <c r="E329" s="5">
-        <v>5.1479294906443984</v>
+        <v>5.1480809989650433</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>16.410772646000002</v>
+        <v>16.4108467</v>
       </c>
       <c r="C330" s="5">
-        <v>7.5060690000015029E-3</v>
+        <v>7.5418750000011414E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>0.55049929853259183</v>
+        <v>0.55313068184088543</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>16.450312886999999</v>
+        <v>16.450399989000001</v>
       </c>
       <c r="C331" s="5">
-        <v>3.9540240999997422E-2</v>
+        <v>3.9553289000000547E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>2.929913179879895</v>
+        <v>2.9308794816186756</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>16.545921463999999</v>
+        <v>16.545986896999999</v>
       </c>
       <c r="C332" s="5">
-        <v>9.5608577000000139E-2</v>
+        <v>9.5586907999997806E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>7.2016699673430828</v>
+        <v>7.1999458987614284</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>16.490753035000001</v>
+        <v>16.490783115999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-5.5168428999998298E-2</v>
+        <v>-5.5203780999999452E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.9285490375301158</v>
+        <v>-3.9310051813210012</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>16.609920085999999</v>
+        <v>16.609907042</v>
       </c>
       <c r="C334" s="5">
-        <v>0.11916705099999803</v>
+        <v>0.11912392600000032</v>
       </c>
       <c r="D334" s="5">
-        <v>9.0246403232080006</v>
+        <v>9.0212264763296588</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>16.827674737999999</v>
+        <v>16.827528746999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.21775465199999999</v>
+        <v>0.21762170499999911</v>
       </c>
       <c r="D335" s="5">
-        <v>16.91730383582868</v>
+        <v>16.906234106924401</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>16.691566559999998</v>
+        <v>16.691490848000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.13610817800000063</v>
+        <v>-0.13603789899999796</v>
       </c>
       <c r="D336" s="5">
-        <v>-9.2856744963003557</v>
+        <v>-9.2811679872747295</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>16.733355082999999</v>
+        <v>16.733233552000002</v>
       </c>
       <c r="C337" s="5">
-        <v>4.1788523000001021E-2</v>
+        <v>4.1742704000000685E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>3.0460003798501001</v>
+        <v>3.042628515878798</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>16.738004739000001</v>
+        <v>16.737957553000001</v>
       </c>
       <c r="C338" s="5">
-        <v>4.6496560000015563E-3</v>
+        <v>4.7240009999995891E-3</v>
       </c>
       <c r="D338" s="5">
-        <v>0.33395109341802787</v>
+        <v>0.33930151782299856</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>16.494403387999999</v>
+        <v>16.494331612</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.24360135100000235</v>
+        <v>-0.24362594100000123</v>
       </c>
       <c r="D339" s="5">
-        <v>-16.132229127486429</v>
+        <v>-16.133771389896147</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>16.564565869999999</v>
+        <v>16.564565336000001</v>
       </c>
       <c r="C340" s="5">
-        <v>7.0162482000000637E-2</v>
+        <v>7.0233724000001274E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>5.2255879016451567</v>
+        <v>5.2310420644049449</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>16.595782282999998</v>
+        <v>16.59592361</v>
       </c>
       <c r="C341" s="5">
-        <v>3.1216412999999221E-2</v>
+        <v>3.1358273999998687E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>2.2850228449156296</v>
+        <v>2.2955154201940609</v>
       </c>
       <c r="E341" s="5">
-        <v>1.1736424881976681</v>
+        <v>1.1742681554416601</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>16.737603742000001</v>
+        <v>16.73761798</v>
       </c>
       <c r="C342" s="5">
-        <v>0.14182145900000265</v>
+        <v>0.14169436999999974</v>
       </c>
       <c r="D342" s="5">
-        <v>10.750740064370557</v>
+        <v>10.740553489618554</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>16.764307992999999</v>
+        <v>16.764717617999999</v>
       </c>
       <c r="C343" s="5">
-        <v>2.670425099999818E-2</v>
+        <v>2.709963799999926E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>1.9314472997419063</v>
+        <v>1.9602980560935457</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>16.857253745000001</v>
+        <v>16.857421086999999</v>
       </c>
       <c r="C344" s="5">
-        <v>9.2945752000002102E-2</v>
+        <v>9.2703468999999927E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>6.8597900291559766</v>
+        <v>6.8411889402280712</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>16.797238552</v>
+        <v>16.797210569000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-6.0015193000001688E-2</v>
+        <v>-6.0210517999998103E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-4.1895695755797213</v>
+        <v>-4.2028972780756568</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>16.917580606000001</v>
+        <v>16.917487711</v>
       </c>
       <c r="C346" s="5">
-        <v>0.12034205400000175</v>
+        <v>0.12027714199999906</v>
       </c>
       <c r="D346" s="5">
-        <v>8.9442647886193392</v>
+        <v>8.9392642067336112</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>17.036836271999999</v>
+        <v>17.036620851999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.11925566599999726</v>
+        <v>0.11913314099999894</v>
       </c>
       <c r="D347" s="5">
-        <v>8.7948515842689368</v>
+        <v>8.7855129507813157</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>17.082162326999999</v>
+        <v>17.082019191000001</v>
       </c>
       <c r="C348" s="5">
-        <v>4.5326055000000309E-2</v>
+        <v>4.5398339000001897E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>3.23970082205014</v>
+        <v>3.2449849437752309</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>17.127352049999999</v>
+        <v>17.127151974</v>
       </c>
       <c r="C349" s="5">
-        <v>4.5189723000000015E-2</v>
+        <v>4.5132782999999677E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>3.2211187285024145</v>
+        <v>3.2170282412016027</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>17.057656136999999</v>
+        <v>17.057440303</v>
       </c>
       <c r="C350" s="5">
-        <v>-6.9695913000000331E-2</v>
+        <v>-6.9711671000000308E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.7753100516566116</v>
+        <v>-4.7764202317669753</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>17.048277175999999</v>
+        <v>17.048192733</v>
       </c>
       <c r="C351" s="5">
-        <v>-9.3789609999994639E-3</v>
+        <v>-9.2475699999994276E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.6578148699836639</v>
+        <v>-0.64863510578136996</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>17.145468774000001</v>
+        <v>17.145490331000001</v>
       </c>
       <c r="C352" s="5">
-        <v>9.7191598000001989E-2</v>
+        <v>9.7297598000000818E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>7.0597911866438157</v>
+        <v>7.0677701971849416</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>17.179247118999999</v>
+        <v>17.179437215</v>
       </c>
       <c r="C353" s="5">
-        <v>3.3778344999998211E-2</v>
+        <v>3.3946883999998789E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>2.389909586772454</v>
+        <v>2.4019612815269875</v>
       </c>
       <c r="E353" s="5">
-        <v>3.5157416869566749</v>
+        <v>3.5160056090424607</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>17.260255915999998</v>
+        <v>17.260091548999998</v>
       </c>
       <c r="C354" s="5">
-        <v>8.1008796999999078E-2</v>
+        <v>8.0654333999998329E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>5.8076928531231919</v>
+        <v>5.7815552906543388</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>17.387220548999998</v>
+        <v>17.388431390000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.12696463300000005</v>
+        <v>0.12833984100000251</v>
       </c>
       <c r="D355" s="5">
-        <v>9.1930979943330104</v>
+        <v>9.2968722328642386</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>17.374207113000001</v>
+        <v>17.374360493000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.3013435999997824E-2</v>
+        <v>-1.407089699999986E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.89445003734838213</v>
+        <v>-0.96674212223476497</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>17.489836317000002</v>
+        <v>17.489664606000002</v>
       </c>
       <c r="C357" s="5">
-        <v>0.1156292040000011</v>
+        <v>0.11530411300000054</v>
       </c>
       <c r="D357" s="5">
-        <v>8.285176517601478</v>
+        <v>8.2609504668196507</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>17.427613743999999</v>
+        <v>17.427394645</v>
       </c>
       <c r="C358" s="5">
-        <v>-6.2222573000003223E-2</v>
+        <v>-6.2269961000001928E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-4.1866179363183376</v>
+        <v>-4.1897845737104085</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>17.341055040000001</v>
+        <v>17.340752538</v>
       </c>
       <c r="C359" s="5">
-        <v>-8.6558703999997988E-2</v>
+        <v>-8.6642106999999413E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-5.7999595627598151</v>
+        <v>-5.8054671600361036</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>17.366590445</v>
+        <v>17.366311687</v>
       </c>
       <c r="C360" s="5">
-        <v>2.55354049999994E-2</v>
+        <v>2.5559148999999337E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>1.7814302977857022</v>
+        <v>1.783131563172069</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>17.530289280000002</v>
+        <v>17.529929914</v>
       </c>
       <c r="C361" s="5">
-        <v>0.16369883500000171</v>
+        <v>0.16361822700000062</v>
       </c>
       <c r="D361" s="5">
-        <v>11.916531847347557</v>
+        <v>11.910557805770349</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>17.582647182999999</v>
+        <v>17.582326289000001</v>
       </c>
       <c r="C362" s="5">
-        <v>5.2357902999997208E-2</v>
+        <v>5.2396375000000717E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>3.643517878854996</v>
+        <v>3.6463152399122789</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>17.706768553</v>
+        <v>17.706825169999998</v>
       </c>
       <c r="C363" s="5">
-        <v>0.12412137000000101</v>
+        <v>0.1244988809999974</v>
       </c>
       <c r="D363" s="5">
-        <v>8.8079401802145121</v>
+        <v>8.8359486596263146</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>17.735119538999999</v>
+        <v>17.735086439</v>
       </c>
       <c r="C364" s="5">
-        <v>2.8350985999999523E-2</v>
+        <v>2.8261269000001477E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>1.9383766883941389</v>
+        <v>1.9321824959291911</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>17.767785312000001</v>
+        <v>17.768012064000001</v>
       </c>
       <c r="C365" s="5">
-        <v>3.2665773000001508E-2</v>
+        <v>3.2925625000000736E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>2.2327716376993934</v>
+        <v>2.2507190475526295</v>
       </c>
       <c r="E365" s="5">
-        <v>3.4258672043263605</v>
+        <v>3.4260426673703437</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>17.675820298000001</v>
+        <v>17.675518016000002</v>
       </c>
       <c r="C366" s="5">
-        <v>-9.1965013999999456E-2</v>
+        <v>-9.2494047999998941E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-6.0373285446777221</v>
+        <v>-6.0709951392269428</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>17.702543563999999</v>
+        <v>17.704612935</v>
       </c>
       <c r="C367" s="5">
-        <v>2.6723265999997636E-2</v>
+        <v>2.9094918999998498E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>1.8293871604531109</v>
+        <v>1.993250219561693</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>17.687216422999999</v>
+        <v>17.687596101</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.5327141000000211E-2</v>
+        <v>-1.7016833999999648E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.0340455454395658</v>
+        <v>-1.1473053870894701</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>16.173325214999998</v>
+        <v>16.173028888000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.5138912080000004</v>
+        <v>-1.5145672129999994</v>
       </c>
       <c r="D369" s="5">
-        <v>-65.827405393199385</v>
+        <v>-65.843717464219154</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>16.535245397000001</v>
+        <v>16.534812134999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.3619201820000022</v>
+        <v>0.3617832469999982</v>
       </c>
       <c r="D370" s="5">
-        <v>30.417509169191369</v>
+        <v>30.40517661321762</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>16.743110464000001</v>
+        <v>16.742497603</v>
       </c>
       <c r="C371" s="5">
-        <v>0.20786506700000018</v>
+        <v>0.20768546800000109</v>
       </c>
       <c r="D371" s="5">
-        <v>16.173206186686762</v>
+        <v>16.158706213391149</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>16.752518590000001</v>
+        <v>16.751828630999999</v>
       </c>
       <c r="C372" s="5">
-        <v>9.4081260000002942E-3</v>
+        <v>9.3310279999982981E-3</v>
       </c>
       <c r="D372" s="5">
-        <v>0.67638015705093757</v>
+        <v>0.67084496632012769</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>16.543134426000002</v>
+        <v>16.542399274000001</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.20938416399999937</v>
+        <v>-0.20942935699999765</v>
       </c>
       <c r="D373" s="5">
-        <v>-14.009141960210314</v>
+        <v>-14.012498886821712</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>16.501911352</v>
+        <v>16.501369372999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-4.1223074000001247E-2</v>
+        <v>-4.1029901000001701E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.949581560417347</v>
+        <v>-2.9360764017191232</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>16.676642373</v>
+        <v>16.676954345999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.17473102099999949</v>
+        <v>0.17558497299999942</v>
       </c>
       <c r="D375" s="5">
-        <v>13.472961339144263</v>
+        <v>13.543178729687021</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>16.834713222000001</v>
+        <v>16.834835096999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.15807084900000135</v>
+        <v>0.15788075100000043</v>
       </c>
       <c r="D376" s="5">
-        <v>11.986400411005071</v>
+        <v>11.970990984250474</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>16.767930592999999</v>
+        <v>16.768418860000001</v>
       </c>
       <c r="C377" s="5">
-        <v>-6.6782629000002203E-2</v>
+        <v>-6.6416236999998546E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.6578501846525118</v>
+        <v>-4.6328147857419903</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.6273457915135943</v>
+        <v>-5.6258021460109724</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>16.681710956</v>
+        <v>16.681721760999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-8.6219636999999238E-2</v>
+        <v>-8.6697099000001998E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-5.9987797935076248</v>
+        <v>-6.0308899655459935</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>16.603180799</v>
+        <v>16.606203236999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.8530156999999434E-2</v>
+        <v>-7.5518523999999587E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.5050797390689628</v>
+        <v>-5.2991870931460516</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>16.592287047999999</v>
+        <v>16.593123496</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.0893751000001117E-2</v>
+        <v>-1.3079740999998535E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.78451411545855665</v>
+        <v>-0.94108647092997488</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>16.862606071999998</v>
+        <v>16.862371182</v>
       </c>
       <c r="C381" s="5">
-        <v>0.27031902399999908</v>
+        <v>0.26924768599999993</v>
       </c>
       <c r="D381" s="5">
-        <v>21.400732013284628</v>
+        <v>21.307036642941156</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>16.935976111999999</v>
+        <v>16.93516146</v>
       </c>
       <c r="C382" s="5">
-        <v>7.3370040000000358E-2</v>
+        <v>7.2790277999999375E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>5.3480386979946948</v>
+        <v>5.3048464925476324</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>17.04492733</v>
+        <v>17.043421894000002</v>
       </c>
       <c r="C383" s="5">
-        <v>0.1089512180000014</v>
+        <v>0.10826043400000174</v>
       </c>
       <c r="D383" s="5">
-        <v>7.998831948357954</v>
+        <v>7.9467166985128346</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>17.140830853000001</v>
+        <v>17.138998912999998</v>
       </c>
       <c r="C384" s="5">
-        <v>9.590352300000049E-2</v>
+        <v>9.557701899999671E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>6.964726159369139</v>
+        <v>6.9409108042535639</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>17.052519786000001</v>
+        <v>17.050777952000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-8.8311066999999355E-2</v>
+        <v>-8.8220960999997544E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-6.0102890647510616</v>
+        <v>-6.0049528867801456</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>17.015156888</v>
+        <v>17.014243588999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.7362898000001366E-2</v>
+        <v>-3.6534363000001235E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-2.5978039010214449</v>
+        <v>-2.5411304109829835</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>17.269031375000001</v>
+        <v>17.269732326</v>
       </c>
       <c r="C387" s="5">
-        <v>0.25387448700000093</v>
+        <v>0.2554887370000003</v>
       </c>
       <c r="D387" s="5">
-        <v>19.449475822848193</v>
+        <v>19.584672982908913</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>17.3364042</v>
+        <v>17.337251226999999</v>
       </c>
       <c r="C388" s="5">
-        <v>6.7372824999999636E-2</v>
+        <v>6.7518900999999687E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>4.7834144163278358</v>
+        <v>4.7938109443470989</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>17.385008225</v>
+        <v>17.386597837</v>
       </c>
       <c r="C389" s="5">
-        <v>4.8604024999999496E-2</v>
+        <v>4.9346610000000624E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>3.4166623359972004</v>
+        <v>3.4695108112642092</v>
       </c>
       <c r="E389" s="5">
-        <v>3.6801060725860202</v>
+        <v>3.686566886008702</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>17.379853821000001</v>
+        <v>17.380473858999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-5.1544039999988911E-3</v>
+        <v>-6.1239780000015287E-3</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.35520308758486552</v>
+        <v>-0.42185101929896884</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>17.290089921</v>
+        <v>17.294357990000002</v>
       </c>
       <c r="C391" s="5">
-        <v>-8.9763900000001229E-2</v>
+        <v>-8.6115868999996792E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-6.0247281081361681</v>
+        <v>-5.7863171866852525</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>17.381157112</v>
+        <v>17.383104345</v>
       </c>
       <c r="C392" s="5">
-        <v>9.1067191000000491E-2</v>
+        <v>8.8746354999997834E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>6.5067665509335182</v>
+        <v>6.3346266704792598</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>17.560153529000001</v>
+        <v>17.560179555000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.17899641700000046</v>
+        <v>0.1770752100000017</v>
       </c>
       <c r="D393" s="5">
-        <v>13.08252063382036</v>
+        <v>12.932614465938098</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>17.529347883</v>
+        <v>17.52810238</v>
       </c>
       <c r="C394" s="5">
-        <v>-3.0805646000001019E-2</v>
+        <v>-3.207717500000129E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-2.0849575546092902</v>
+        <v>-2.1701501175982241</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>17.651067741999999</v>
+        <v>17.648168994999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.12171985899999882</v>
+        <v>0.12006661499999893</v>
       </c>
       <c r="D395" s="5">
-        <v>8.6582385073159287</v>
+        <v>8.5368045004995619</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>17.737362093000002</v>
+        <v>17.732949427000001</v>
       </c>
       <c r="C396" s="5">
-        <v>8.6294351000002933E-2</v>
+        <v>8.4780432000002293E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>6.0270313874393855</v>
+        <v>5.9194848959345014</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>17.759675658999999</v>
+        <v>17.754141571000002</v>
       </c>
       <c r="C397" s="5">
-        <v>2.2313565999997564E-2</v>
+        <v>2.1192144000000468E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>1.5200864096180711</v>
+        <v>1.4435496483783616</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>17.91299326</v>
+        <v>17.912987292</v>
       </c>
       <c r="C398" s="5">
-        <v>0.15331760100000125</v>
+        <v>0.15884572099999872</v>
       </c>
       <c r="D398" s="5">
-        <v>10.865798372608349</v>
+        <v>11.2807567330933</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>17.680447704999999</v>
+        <v>17.681844183999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.23254555500000151</v>
+        <v>-0.23114310800000126</v>
       </c>
       <c r="D399" s="5">
-        <v>-14.512789394848348</v>
+        <v>-14.431386244508648</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>17.843679897000001</v>
+        <v>17.844873270000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.16323219200000239</v>
+        <v>0.16302908600000166</v>
       </c>
       <c r="D400" s="5">
-        <v>11.659065284172243</v>
+        <v>11.642847970423276</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>17.910257132000002</v>
+        <v>17.915303577</v>
       </c>
       <c r="C401" s="5">
-        <v>6.6577235000000456E-2</v>
+        <v>7.0430306999998749E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>4.5703993693861467</v>
+        <v>4.84034569019407</v>
       </c>
       <c r="E401" s="5">
-        <v>3.0212749985627507</v>
+        <v>3.0408809414966376</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>18.068556337</v>
+        <v>18.070625075999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.15829920499999872</v>
+        <v>0.15532149899999936</v>
       </c>
       <c r="D402" s="5">
-        <v>11.137237875892691</v>
+        <v>10.914427972576801</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>18.168967186</v>
+        <v>18.174369872</v>
       </c>
       <c r="C403" s="5">
-        <v>0.1004108489999993</v>
+        <v>0.10374479600000086</v>
       </c>
       <c r="D403" s="5">
-        <v>6.8763064858974765</v>
+        <v>7.1110415882480682</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>18.26533616</v>
+        <v>18.268280725</v>
       </c>
       <c r="C404" s="5">
-        <v>9.6368974000000662E-2</v>
+        <v>9.3910853000000571E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>6.5538502176537339</v>
+        <v>6.3799478978070256</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>18.159513878999999</v>
+        <v>18.159993196999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.10582228100000179</v>
+        <v>-0.10828752800000174</v>
       </c>
       <c r="D405" s="5">
-        <v>-6.7350228669583174</v>
+        <v>-6.8857697386802919</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>18.221232542999999</v>
+        <v>18.219310619000002</v>
       </c>
       <c r="C406" s="5">
-        <v>6.17186640000007E-2</v>
+        <v>5.9317422000003006E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>4.155542803663792</v>
+        <v>3.9908441968630637</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>18.259880824</v>
+        <v>18.2551548</v>
       </c>
       <c r="C407" s="5">
-        <v>3.8648281000000395E-2</v>
+        <v>3.5844180999998088E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>2.5751725147327376</v>
+        <v>2.3865616245817289</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>18.242534271</v>
+        <v>18.235043948000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.7346552999999432E-2</v>
+        <v>-2.0110851999998403E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.1340406146449933</v>
+        <v>-1.3140033081831981</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>18.257159358999999</v>
+        <v>18.246972797000002</v>
       </c>
       <c r="C409" s="5">
-        <v>1.4625087999998954E-2</v>
+        <v>1.1928849000000241E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>0.96629653116722114</v>
+        <v>0.78783656961316506</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>18.306277131000002</v>
+        <v>18.306277766000001</v>
       </c>
       <c r="C410" s="5">
-        <v>4.9117772000002446E-2</v>
+        <v>5.9304968999999375E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>3.2765961915916852</v>
+        <v>3.9706305293991218</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>18.304110476000002</v>
+        <v>18.308439721999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.1666549999999063E-3</v>
+        <v>2.1619559999983551E-3</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.14193460360043542</v>
+        <v>0.14181107939896798</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>18.251199012000001</v>
+        <v>18.252572271999998</v>
       </c>
       <c r="C412" s="5">
-        <v>-5.2911464000001018E-2</v>
+        <v>-5.5867450000000929E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-3.4142029165369681</v>
+        <v>-3.6009161690554792</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>18.237883567000001</v>
+        <v>18.245657224999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.3315444999999926E-2</v>
+        <v>-6.9150469999996744E-3</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.87197416602873279</v>
+        <v>-0.45367784280785362</v>
       </c>
       <c r="E413" s="5">
-        <v>1.8292670651536058</v>
+        <v>1.8439746029428994</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>18.254979033000001</v>
+        <v>18.258784296999998</v>
       </c>
       <c r="C414" s="5">
-        <v>1.709546600000067E-2</v>
+        <v>1.3127071999999629E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>1.1306494364653252</v>
+        <v>0.86677992692407724</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>18.342393507000001</v>
+        <v>18.348599160999999</v>
       </c>
       <c r="C415" s="5">
-        <v>8.7414473999999132E-2</v>
+        <v>8.9814864000000938E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>5.9000131567569003</v>
+        <v>6.0651383601697528</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>18.344953557</v>
+        <v>18.349099305999999</v>
       </c>
       <c r="C416" s="5">
-        <v>2.5600499999995918E-3</v>
+        <v>5.0014500000017392E-4</v>
       </c>
       <c r="D416" s="5">
-        <v>0.1676127665150462</v>
+        <v>3.2714431232361285E-2</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>18.360415223</v>
+        <v>18.361456002000001</v>
       </c>
       <c r="C417" s="5">
-        <v>1.5461666000000207E-2</v>
+        <v>1.2356696000001222E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>1.0160968487622712</v>
+        <v>0.81110679322466961</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>18.411213971999999</v>
+        <v>18.408774204</v>
       </c>
       <c r="C418" s="5">
-        <v>5.0798748999998367E-2</v>
+        <v>4.7318201999999587E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>3.3710959612807567</v>
+        <v>3.136657895029904</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>18.373445834999998</v>
+        <v>18.367045122</v>
       </c>
       <c r="C419" s="5">
-        <v>-3.7768137000000479E-2</v>
+        <v>-4.1729081999999806E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.4340546752074643</v>
+        <v>-2.6865062420984187</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>18.858308657999999</v>
+        <v>18.847686574000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.48486282300000028</v>
+        <v>0.48064145200000041</v>
       </c>
       <c r="D420" s="5">
-        <v>36.692760779622425</v>
+        <v>36.340567772731866</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>18.955575043</v>
+        <v>18.940201780999999</v>
       </c>
       <c r="C421" s="5">
-        <v>9.7266385000001065E-2</v>
+        <v>9.2515206999998156E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>6.367925845422584</v>
+        <v>6.05193685461618</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>18.894786140000001</v>
+        <v>18.894958331000002</v>
       </c>
       <c r="C422" s="5">
-        <v>-6.078890299999884E-2</v>
+        <v>-4.5243449999997409E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-3.7811410527508804</v>
+        <v>-2.829140483689585</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>18.922769148</v>
+        <v>18.93107573</v>
       </c>
       <c r="C423" s="5">
-        <v>2.7983007999999643E-2</v>
+        <v>3.6117398999998329E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>1.7917368939202483</v>
+        <v>2.3180492549168985</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>19.055668374</v>
+        <v>19.056476032999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.13289922599999926</v>
+        <v>0.12540030299999927</v>
       </c>
       <c r="D424" s="5">
-        <v>8.7611874095133047</v>
+        <v>8.2449396004984798</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>19.053725115999999</v>
+        <v>19.064156368999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.9432580000007249E-3</v>
+        <v>7.6803359999999543E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.12230492682112626</v>
+        <v>0.484709782917081</v>
       </c>
       <c r="E425" s="5">
-        <v>4.4733345621100318</v>
+        <v>4.4859943048721762</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>19.345672392000001</v>
+        <v>19.351323585999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.29194727600000192</v>
+        <v>0.28716721700000036</v>
       </c>
       <c r="D426" s="5">
-        <v>20.018225737066885</v>
+        <v>19.651184639288743</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>19.22261052</v>
+        <v>19.229109505</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.12306187200000096</v>
+        <v>-0.1222140809999992</v>
       </c>
       <c r="D427" s="5">
-        <v>-7.3719650211250487</v>
+        <v>-7.3208653034120381</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>19.232371706999999</v>
+        <v>19.237203686000001</v>
       </c>
       <c r="C428" s="5">
-        <v>9.7611869999987277E-3</v>
+        <v>8.0941810000005887E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>0.61106133659802886</v>
+        <v>0.50629155399823933</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>19.260335005000002</v>
+        <v>19.261775191000002</v>
       </c>
       <c r="C429" s="5">
-        <v>2.7963298000003078E-2</v>
+        <v>2.4571505000000826E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>1.7587848463974876</v>
+        <v>1.5435627592680135</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>19.30342826</v>
+        <v>19.300331947</v>
       </c>
       <c r="C430" s="5">
-        <v>4.309325499999872E-2</v>
+        <v>3.8556755999998416E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>2.7181785671207326</v>
+        <v>2.4286914788845815</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>19.285201100999998</v>
+        <v>19.277330663000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.8227159000002047E-2</v>
+        <v>-2.3001283999999345E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.1272275242267371</v>
+        <v>-1.4207703273347527</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>19.374645753999999</v>
+        <v>19.361859496000001</v>
       </c>
       <c r="C432" s="5">
-        <v>8.944465300000104E-2</v>
+        <v>8.4528833000000247E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>5.7097836842531668</v>
+        <v>5.3906319145513804</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>19.451860497999999</v>
+        <v>19.433222399000002</v>
       </c>
       <c r="C433" s="5">
-        <v>7.7214743999999058E-2</v>
+        <v>7.1362903000000699E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>4.8886530205830558</v>
+        <v>4.5136655406654791</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>19.588955843000001</v>
+        <v>19.588046922</v>
       </c>
       <c r="C434" s="5">
-        <v>0.13709534500000231</v>
+        <v>0.15482452299999849</v>
       </c>
       <c r="D434" s="5">
-        <v>8.7931850798649727</v>
+        <v>9.9906522679747525</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>19.521403544000002</v>
+        <v>19.492591408999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-6.7552298999999039E-2</v>
+        <v>-9.5455513000000991E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.0605943622346814</v>
+        <v>-5.693565449003346</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>19.488060818000001</v>
+        <v>19.533363227999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-3.3342726000000766E-2</v>
+        <v>4.0771818999999709E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.030465436397344</v>
+        <v>2.5390661004521142</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>19.580124746999999</v>
+        <v>19.548690133000001</v>
       </c>
       <c r="C437" s="5">
-        <v>9.2063928999998268E-2</v>
+        <v>1.5326905000002E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>5.8185819629226421</v>
+        <v>0.94565729977906798</v>
       </c>
       <c r="E437" s="5">
-        <v>2.7627124239236966</v>
+        <v>2.5415956238582726</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>19.703207474999999</v>
+        <v>19.670205673000002</v>
       </c>
       <c r="C438" s="5">
-        <v>0.12308272799999997</v>
+        <v>0.12151554000000075</v>
       </c>
       <c r="D438" s="5">
-        <v>7.8096690768953314</v>
+        <v>7.7196316539791088</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>19.607975744000001</v>
+        <v>19.577860542</v>
       </c>
       <c r="C439" s="5">
-        <v>-9.5231730999998376E-2</v>
+        <v>-9.2345131000001857E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.6482486069282185</v>
+        <v>-5.4903933427346114</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>19.722884910000001</v>
+        <v>19.692593222999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.11490916600000034</v>
+        <v>0.11473268099999956</v>
       </c>
       <c r="D440" s="5">
-        <v>7.2635468581029317</v>
+        <v>7.2635468552580962</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>19.692733726</v>
+        <v>19.652302399</v>
       </c>
       <c r="C441" s="5">
-        <v>-3.0151184000001052E-2</v>
+        <v>-4.0290823999999503E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.8191430787242169</v>
+        <v>-2.4277459845365779</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
+      <c r="B442" s="5">
+        <v>19.704193576000002</v>
+      </c>
+      <c r="C442" s="5">
+        <v>5.1891177000001676E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>3.2149784978229956</v>
+      </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
+      <c r="B443" s="5">
+        <v>19.583178541999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-0.12101503400000269</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-7.1259859211906473</v>
+      </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B87990D-7C79-46AD-8A31-9380C1B83C43}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D239DBE-3CF3-47F8-A0D0-F81421B82BF0}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37646E76-E1C6-46B7-B9FA-4D4A2203A6C6}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>lareduha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>