--- v7 (2026-07-22)
+++ v8 (2026-09-01)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0670ACEF-7099-49F0-A88B-EFFC78EEF6A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{15157DA9-CBD1-4C98-8EC8-105AC492682D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C18849E9-1681-4B77-B4A6-37A842E3E592}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{782B6F01-908C-4044-B05D-9E88FFFF0685}"/>
   </bookViews>
   <sheets>
     <sheet name="lareduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4981B5E-A733-4B43-BF63-D970E89D0FEE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AF888A8-C10A-42D0-A66D-ACA55B209DC2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>3.6209767997000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>3.6066428073000001</v>
       </c>
       <c r="C7" s="5">
         <v>-1.4333992400000106E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-4.6482452440464561</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>3.5646447609999998</v>
       </c>
       <c r="C8" s="5">
         <v>-4.1998046300000258E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-13.112464684488812</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>3.4526566341999998</v>
       </c>
       <c r="C9" s="5">
         <v>-0.11198812680000003</v>
       </c>
       <c r="D9" s="5">
         <v>-31.821788254022277</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>3.4368965677999999</v>
       </c>
       <c r="C10" s="5">
         <v>-1.5760066399999939E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-5.3420993285793532</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>3.5347113374000001</v>
       </c>
       <c r="C11" s="5">
         <v>9.781476960000024E-2</v>
       </c>
       <c r="D11" s="5">
         <v>40.039285335662811</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>3.5806677283999999</v>
       </c>
       <c r="C12" s="5">
         <v>4.5956390999999819E-2</v>
       </c>
       <c r="D12" s="5">
         <v>16.767190437815671</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>3.6746404792999998</v>
       </c>
       <c r="C13" s="5">
         <v>9.3972750899999902E-2</v>
       </c>
       <c r="D13" s="5">
         <v>36.461453580695149</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>3.7406060643000001</v>
       </c>
       <c r="C14" s="5">
         <v>6.5965585000000271E-2</v>
       </c>
       <c r="D14" s="5">
         <v>23.801362703909955</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>3.6294721822999998</v>
       </c>
       <c r="C15" s="5">
         <v>-0.11113388200000029</v>
       </c>
       <c r="D15" s="5">
         <v>-30.366538838148717</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>3.6980024032999999</v>
       </c>
       <c r="C16" s="5">
         <v>6.8530221000000058E-2</v>
       </c>
       <c r="D16" s="5">
         <v>25.16548975221189</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>3.7575353044000002</v>
       </c>
       <c r="C17" s="5">
         <v>5.9532901100000313E-2</v>
       </c>
       <c r="D17" s="5">
         <v>21.124101412274477</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>3.7233227144000001</v>
       </c>
       <c r="C18" s="5">
         <v>-3.4212590000000098E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-10.395190576206604</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.7046558638999998</v>
       </c>
       <c r="C19" s="5">
         <v>-1.8666850500000276E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-5.8530405917081918</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>3.6692029708999998</v>
       </c>
       <c r="C20" s="5">
         <v>-3.5452892999999985E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-10.898219655344487</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>3.7530417883</v>
       </c>
       <c r="C21" s="5">
         <v>8.383881740000021E-2</v>
       </c>
       <c r="D21" s="5">
         <v>31.141444625472214</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>3.7378957293999999</v>
       </c>
       <c r="C22" s="5">
         <v>-1.5146058900000092E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-4.7367515300122287</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>3.7351913489999999</v>
       </c>
       <c r="C23" s="5">
         <v>-2.7043803999999838E-3</v>
       </c>
       <c r="D23" s="5">
         <v>-0.86475762273959811</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>3.7794434803999999</v>
       </c>
       <c r="C24" s="5">
         <v>4.425213139999995E-2</v>
       </c>
       <c r="D24" s="5">
         <v>15.18077601136827</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>3.8723972366999999</v>
       </c>
       <c r="C25" s="5">
         <v>9.2953756300000023E-2</v>
       </c>
       <c r="D25" s="5">
         <v>33.851905328358981</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>3.8360145006000002</v>
       </c>
       <c r="C26" s="5">
         <v>-3.6382736099999757E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-10.709744902248975</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>3.9297052676000002</v>
       </c>
       <c r="C27" s="5">
         <v>9.3690767000000008E-2</v>
       </c>
       <c r="D27" s="5">
         <v>33.584745041193152</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>3.9996999691999999</v>
       </c>
       <c r="C28" s="5">
         <v>6.9994701599999765E-2</v>
       </c>
       <c r="D28" s="5">
         <v>23.59736953295879</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>3.9507399263999998</v>
       </c>
       <c r="C29" s="5">
         <v>-4.8960042800000103E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-13.739430543921838</v>
       </c>
       <c r="E29" s="5">
         <v>5.1417912633784368</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>4.0266958389000003</v>
       </c>
       <c r="C30" s="5">
         <v>7.5955912500000444E-2</v>
       </c>
       <c r="D30" s="5">
         <v>25.673761499420134</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>4.0058916247000003</v>
       </c>
       <c r="C31" s="5">
         <v>-2.0804214200000004E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-6.0267087073221699</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>4.0785130369000004</v>
       </c>
       <c r="C32" s="5">
         <v>7.2621412200000179E-2</v>
       </c>
       <c r="D32" s="5">
         <v>24.060037939900745</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>4.0539814610000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.4531575900000213E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-6.9837468365249507</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>4.1408925488000001</v>
       </c>
       <c r="C34" s="5">
         <v>8.6911087799999898E-2</v>
       </c>
       <c r="D34" s="5">
         <v>28.987146402577757</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>4.1358174545999997</v>
       </c>
       <c r="C35" s="5">
         <v>-5.0750942000004073E-3</v>
       </c>
       <c r="D35" s="5">
         <v>-1.460851218547321</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>4.1744292453999998</v>
       </c>
       <c r="C36" s="5">
         <v>3.8611790800000101E-2</v>
       </c>
       <c r="D36" s="5">
         <v>11.796681213487537</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>4.0692514123999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.10517783299999994</v>
       </c>
       <c r="D37" s="5">
         <v>-26.377760785979909</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>4.1279414367999996</v>
       </c>
       <c r="C38" s="5">
         <v>5.8690024399999707E-2</v>
       </c>
       <c r="D38" s="5">
         <v>18.748478298756609</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>4.2270625187000004</v>
       </c>
       <c r="C39" s="5">
         <v>9.9121081900000796E-2</v>
       </c>
       <c r="D39" s="5">
         <v>32.94185238347076</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>4.2041659850000004</v>
       </c>
       <c r="C40" s="5">
         <v>-2.2896533699999999E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-6.3097936116793925</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>4.2422650387000003</v>
       </c>
       <c r="C41" s="5">
         <v>3.8099053699999885E-2</v>
       </c>
       <c r="D41" s="5">
         <v>11.433385588690847</v>
       </c>
       <c r="E41" s="5">
         <v>7.3790003323667142</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>4.5317556344999996</v>
       </c>
       <c r="C42" s="5">
         <v>0.28949059579999936</v>
       </c>
       <c r="D42" s="5">
         <v>120.81279038974854</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>4.5060852102000002</v>
       </c>
       <c r="C43" s="5">
         <v>-2.5670424299999439E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-6.5896500549593622</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>4.5920167861000003</v>
       </c>
       <c r="C44" s="5">
         <v>8.5931575900000112E-2</v>
       </c>
       <c r="D44" s="5">
         <v>25.443685107406754</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>4.6589580920999998</v>
       </c>
       <c r="C45" s="5">
         <v>6.6941305999999479E-2</v>
       </c>
       <c r="D45" s="5">
         <v>18.966324393669364</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>4.6411409685000002</v>
       </c>
       <c r="C46" s="5">
         <v>-1.781712359999954E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-4.4938211222120383</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>4.6407147778000004</v>
       </c>
       <c r="C47" s="5">
         <v>-4.2619069999982884E-4</v>
       </c>
       <c r="D47" s="5">
         <v>-0.11013899834290131</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>4.4715516064000003</v>
       </c>
       <c r="C48" s="5">
         <v>-0.16916317140000015</v>
       </c>
       <c r="D48" s="5">
         <v>-35.955706029092958</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>4.4610948573</v>
       </c>
       <c r="C49" s="5">
         <v>-1.0456749100000273E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-2.7703939378332709</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>4.6172642938999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.15616943659999993</v>
       </c>
       <c r="D50" s="5">
         <v>51.119086313942994</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>4.6218665450999996</v>
       </c>
       <c r="C51" s="5">
         <v>4.6022511999996851E-3</v>
       </c>
       <c r="D51" s="5">
         <v>1.2026771694967131</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>4.7101913454000002</v>
       </c>
       <c r="C52" s="5">
         <v>8.8324800300000561E-2</v>
       </c>
       <c r="D52" s="5">
         <v>25.502907485110015</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>4.6279305244</v>
       </c>
       <c r="C53" s="5">
         <v>-8.2260821000000206E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-19.056987166278116</v>
       </c>
       <c r="E53" s="5">
         <v>9.0910276039279037</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>4.6357237993</v>
       </c>
       <c r="C54" s="5">
         <v>7.7932749000000356E-3</v>
       </c>
       <c r="D54" s="5">
         <v>2.0395798220895989</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>4.7101797605</v>
       </c>
       <c r="C55" s="5">
         <v>7.4455961199999976E-2</v>
       </c>
       <c r="D55" s="5">
         <v>21.070728292028186</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>4.7111999137999998</v>
       </c>
       <c r="C56" s="5">
         <v>1.0201532999998264E-3</v>
       </c>
       <c r="D56" s="5">
         <v>0.2602115722922127</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>4.7579940233000002</v>
       </c>
       <c r="C57" s="5">
         <v>4.6794109500000403E-2</v>
       </c>
       <c r="D57" s="5">
         <v>12.592200128229392</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>4.8448456217000002</v>
       </c>
       <c r="C58" s="5">
         <v>8.6851598400000007E-2</v>
       </c>
       <c r="D58" s="5">
         <v>24.243194889914378</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>4.9478488198999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.1030031981999997</v>
       </c>
       <c r="D59" s="5">
         <v>28.717542733873902</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>5.0750302395000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.12718141960000029</v>
       </c>
       <c r="D60" s="5">
         <v>35.602143616873214</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>5.1479237363000001</v>
       </c>
       <c r="C61" s="5">
         <v>7.2893496799999902E-2</v>
       </c>
       <c r="D61" s="5">
         <v>18.664726155520949</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>5.2045651522999998</v>
       </c>
       <c r="C62" s="5">
         <v>5.6641415999999722E-2</v>
       </c>
       <c r="D62" s="5">
         <v>14.032367503358945</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>5.2200916365000003</v>
       </c>
       <c r="C63" s="5">
         <v>1.5526484200000468E-2</v>
       </c>
       <c r="D63" s="5">
         <v>3.6392183083895135</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>5.2090039314999999</v>
       </c>
       <c r="C64" s="5">
         <v>-1.1087705000000447E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-2.519286454044567</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>5.3109684890000004</v>
       </c>
       <c r="C65" s="5">
         <v>0.10196455750000055</v>
       </c>
       <c r="D65" s="5">
         <v>26.191026601985492</v>
       </c>
       <c r="E65" s="5">
         <v>14.75903670115175</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>5.2419555041999999</v>
       </c>
       <c r="C66" s="5">
         <v>-6.901298480000051E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-14.525756470623662</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>5.2169881836999998</v>
       </c>
       <c r="C67" s="5">
         <v>-2.4967320500000056E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-5.5681985270250145</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>5.2346252003</v>
       </c>
       <c r="C68" s="5">
         <v>1.7637016600000166E-2</v>
       </c>
       <c r="D68" s="5">
         <v>4.1331156081378051</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>5.1518906055000002</v>
       </c>
       <c r="C69" s="5">
         <v>-8.2734594799999783E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-17.401436721452235</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>5.1439221323000002</v>
       </c>
       <c r="C70" s="5">
         <v>-7.968473200000048E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-1.8403421423829003</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>5.2533504685999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.10942833629999971</v>
       </c>
       <c r="D71" s="5">
         <v>28.737144449156027</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>5.2891234153999998</v>
       </c>
       <c r="C72" s="5">
         <v>3.5772946799999872E-2</v>
       </c>
       <c r="D72" s="5">
         <v>8.4845546543765629</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>5.2297358522000001</v>
       </c>
       <c r="C73" s="5">
         <v>-5.9387563199999605E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-12.672176941269242</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>5.3024240414000001</v>
       </c>
       <c r="C74" s="5">
         <v>7.2688189199999975E-2</v>
       </c>
       <c r="D74" s="5">
         <v>18.014786652407722</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>5.2156888395000003</v>
       </c>
       <c r="C75" s="5">
         <v>-8.6735201899999836E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-17.95603907238208</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>5.2051083917999996</v>
       </c>
       <c r="C76" s="5">
         <v>-1.0580447700000661E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-2.4073201825315249</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>5.1885647885999999</v>
       </c>
       <c r="C77" s="5">
         <v>-1.6543603199999701E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-3.7480369284497161</v>
       </c>
       <c r="E77" s="5">
         <v>-2.304734073522019</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>5.5501313873999996</v>
       </c>
       <c r="C78" s="5">
         <v>0.36156659879999964</v>
       </c>
       <c r="D78" s="5">
         <v>124.42552102262891</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>5.5290860325000004</v>
       </c>
       <c r="C79" s="5">
         <v>-2.1045354899999147E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-4.4565321240401135</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>5.5570475590999999</v>
       </c>
       <c r="C80" s="5">
         <v>2.7961526599999509E-2</v>
       </c>
       <c r="D80" s="5">
         <v>6.2402765214217837</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>5.6387470701</v>
       </c>
       <c r="C81" s="5">
         <v>8.1699511000000058E-2</v>
       </c>
       <c r="D81" s="5">
         <v>19.141210870312598</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>5.7378604533999997</v>
       </c>
       <c r="C82" s="5">
         <v>9.9113383299999747E-2</v>
       </c>
       <c r="D82" s="5">
         <v>23.256096319683994</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>5.6517899001999998</v>
       </c>
       <c r="C83" s="5">
         <v>-8.60705531999999E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-16.587271854096485</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>5.7059996612999999</v>
       </c>
       <c r="C84" s="5">
         <v>5.4209761100000087E-2</v>
       </c>
       <c r="D84" s="5">
         <v>12.136963140918633</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>5.8178360466000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.11183638530000017</v>
       </c>
       <c r="D85" s="5">
         <v>26.2283308321819</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>5.8122908281000001</v>
       </c>
       <c r="C86" s="5">
         <v>-5.5452185000000043E-3</v>
       </c>
       <c r="D86" s="5">
         <v>-1.1377923442363769</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>5.9119105585999998</v>
       </c>
       <c r="C87" s="5">
         <v>9.9619730499999726E-2</v>
       </c>
       <c r="D87" s="5">
         <v>22.621385139797766</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>6.0001067529999998</v>
       </c>
       <c r="C88" s="5">
         <v>8.8196194400000039E-2</v>
       </c>
       <c r="D88" s="5">
         <v>19.446510933529826</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>5.9784373195000002</v>
       </c>
       <c r="C89" s="5">
         <v>-2.1669433499999613E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-4.2487537927375367</v>
       </c>
       <c r="E89" s="5">
         <v>15.223333678620721</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>6.0517791390999998</v>
       </c>
       <c r="C90" s="5">
         <v>7.3341819599999525E-2</v>
       </c>
       <c r="D90" s="5">
         <v>15.75631059136855</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>6.0381160388000001</v>
       </c>
       <c r="C91" s="5">
         <v>-1.366310029999962E-2</v>
       </c>
       <c r="D91" s="5">
         <v>-2.6758500297138443</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>6.0731095611999999</v>
       </c>
       <c r="C92" s="5">
         <v>3.4993522399999755E-2</v>
       </c>
       <c r="D92" s="5">
         <v>7.1805381720325467</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>6.1190311622999998</v>
       </c>
       <c r="C93" s="5">
         <v>4.5921601099999876E-2</v>
       </c>
       <c r="D93" s="5">
         <v>9.4607921568618849</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>6.1203389775000003</v>
       </c>
       <c r="C94" s="5">
         <v>1.3078152000005616E-3</v>
       </c>
       <c r="D94" s="5">
         <v>0.25677665849483944</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>6.2490362043000003</v>
       </c>
       <c r="C95" s="5">
         <v>0.12869722679999995</v>
       </c>
       <c r="D95" s="5">
         <v>28.366225949756284</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>6.5294146673000002</v>
       </c>
       <c r="C96" s="5">
         <v>0.28037846299999991</v>
       </c>
       <c r="D96" s="5">
         <v>69.330236950185878</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>6.5077982103999998</v>
       </c>
       <c r="C97" s="5">
         <v>-2.1616456900000358E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-3.9012071766196477</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>6.6380879434000004</v>
       </c>
       <c r="C98" s="5">
         <v>0.13028973300000057</v>
       </c>
       <c r="D98" s="5">
         <v>26.854852155677065</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>6.6055421402999999</v>
       </c>
       <c r="C99" s="5">
         <v>-3.2545803100000548E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-5.7273774625423375</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>6.6979001516999999</v>
       </c>
       <c r="C100" s="5">
         <v>9.2358011399999995E-2</v>
       </c>
       <c r="D100" s="5">
         <v>18.130602377228122</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>6.7805922056999997</v>
       </c>
       <c r="C101" s="5">
         <v>8.2692053999999793E-2</v>
       </c>
       <c r="D101" s="5">
         <v>15.863724344755671</v>
       </c>
       <c r="E101" s="5">
         <v>13.417467530914706</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>6.7462811671000003</v>
       </c>
       <c r="C102" s="5">
         <v>-3.4311038599999399E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-5.9060421252230881</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>6.7369737786000004</v>
       </c>
       <c r="C103" s="5">
         <v>-9.3073884999999024E-3</v>
       </c>
       <c r="D103" s="5">
         <v>-1.6430542017602301</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>6.7731525651000002</v>
       </c>
       <c r="C104" s="5">
         <v>3.6178786499999838E-2</v>
       </c>
       <c r="D104" s="5">
         <v>6.6380056151515987</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>6.9041866860000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.13103412089999988</v>
       </c>
       <c r="D105" s="5">
         <v>25.851968692000305</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>6.9099623691999996</v>
       </c>
       <c r="C106" s="5">
         <v>5.7756831999995484E-3</v>
       </c>
       <c r="D106" s="5">
         <v>1.0084892027201198</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>6.9460837064999996</v>
       </c>
       <c r="C107" s="5">
         <v>3.61213373E-2</v>
       </c>
       <c r="D107" s="5">
         <v>6.456446281401651</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>6.8446884861999999</v>
       </c>
       <c r="C108" s="5">
         <v>-0.1013952202999997</v>
       </c>
       <c r="D108" s="5">
         <v>-16.176826825871348</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>6.9068886059999999</v>
       </c>
       <c r="C109" s="5">
         <v>6.2200119799999953E-2</v>
       </c>
       <c r="D109" s="5">
         <v>11.466707305372159</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>6.8630709471999998</v>
       </c>
       <c r="C110" s="5">
         <v>-4.3817658800000103E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-7.3527698220883781</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>7.0075014729999996</v>
       </c>
       <c r="C111" s="5">
         <v>0.14443052579999982</v>
       </c>
       <c r="D111" s="5">
         <v>28.391570526254316</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>6.9965148468000002</v>
       </c>
       <c r="C112" s="5">
         <v>-1.098662619999935E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-1.8652663719548102</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>6.9892318634999997</v>
       </c>
       <c r="C113" s="5">
         <v>-7.2829833000005451E-3</v>
       </c>
       <c r="D113" s="5">
         <v>-1.2420065653202306</v>
       </c>
       <c r="E113" s="5">
         <v>3.0770123238588187</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>6.8337775450000002</v>
       </c>
       <c r="C114" s="5">
         <v>-0.15545431849999947</v>
       </c>
       <c r="D114" s="5">
         <v>-23.655690573973786</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>6.7246024154999997</v>
       </c>
       <c r="C115" s="5">
         <v>-0.10917512950000052</v>
       </c>
       <c r="D115" s="5">
         <v>-17.573037102185008</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>6.8601019337000002</v>
       </c>
       <c r="C116" s="5">
         <v>0.1354995182000005</v>
       </c>
       <c r="D116" s="5">
         <v>27.047896705709906</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>6.8973354441000003</v>
       </c>
       <c r="C117" s="5">
         <v>3.7233510400000114E-2</v>
       </c>
       <c r="D117" s="5">
         <v>6.7110389492712308</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>7.0088865035000003</v>
       </c>
       <c r="C118" s="5">
         <v>0.11155105939999999</v>
       </c>
       <c r="D118" s="5">
         <v>21.230571877830904</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>7.0493051924000003</v>
       </c>
       <c r="C119" s="5">
         <v>4.0418688899999999E-2</v>
       </c>
       <c r="D119" s="5">
         <v>7.1438951304116038</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>6.9638548736999999</v>
       </c>
       <c r="C120" s="5">
         <v>-8.5450318700000416E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-13.614513632559033</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>6.9046097121000001</v>
       </c>
       <c r="C121" s="5">
         <v>-5.9245161599999818E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-9.7446249427250784</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>6.9809561876000004</v>
       </c>
       <c r="C122" s="5">
         <v>7.6346475500000288E-2</v>
       </c>
       <c r="D122" s="5">
         <v>14.106223212738289</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>7.1056785360000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.12472234839999974</v>
       </c>
       <c r="D123" s="5">
         <v>23.676652663370177</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>7.1978547432999997</v>
       </c>
       <c r="C124" s="5">
         <v>9.2176207299999646E-2</v>
       </c>
       <c r="D124" s="5">
         <v>16.726715704017757</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>7.2927623984999999</v>
       </c>
       <c r="C125" s="5">
         <v>9.4907655200000107E-2</v>
       </c>
       <c r="D125" s="5">
         <v>17.022085656532827</v>
       </c>
       <c r="E125" s="5">
         <v>4.3428310997254638</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>7.5210936745000003</v>
       </c>
       <c r="C126" s="5">
         <v>0.22833127600000047</v>
       </c>
       <c r="D126" s="5">
         <v>44.766209213946937</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>7.6076163755000001</v>
       </c>
       <c r="C127" s="5">
         <v>8.6522700999999813E-2</v>
       </c>
       <c r="D127" s="5">
         <v>14.712641742472199</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>7.7358375004999997</v>
       </c>
       <c r="C128" s="5">
         <v>0.1282211249999996</v>
       </c>
       <c r="D128" s="5">
         <v>22.209454397957561</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>7.9080035589</v>
       </c>
       <c r="C129" s="5">
         <v>0.17216605840000021</v>
       </c>
       <c r="D129" s="5">
         <v>30.230951265281369</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>7.9236512486999997</v>
       </c>
       <c r="C130" s="5">
         <v>1.5647689799999753E-2</v>
       </c>
       <c r="D130" s="5">
         <v>2.4004709714644523</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>7.9629461178999996</v>
       </c>
       <c r="C131" s="5">
         <v>3.9294869199999916E-2</v>
       </c>
       <c r="D131" s="5">
         <v>6.1160552704900617</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>7.9702272225000002</v>
       </c>
       <c r="C132" s="5">
         <v>7.2811046000005319E-3</v>
       </c>
       <c r="D132" s="5">
         <v>1.1027828221657376</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>8.1051220642999997</v>
       </c>
       <c r="C133" s="5">
         <v>0.13489484179999955</v>
       </c>
       <c r="D133" s="5">
         <v>22.311215814530925</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>8.1815764131000002</v>
       </c>
       <c r="C134" s="5">
         <v>7.645434880000046E-2</v>
       </c>
       <c r="D134" s="5">
         <v>11.92553360954669</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>7.8046280667000003</v>
       </c>
       <c r="C135" s="5">
         <v>-0.37694834639999986</v>
       </c>
       <c r="D135" s="5">
         <v>-43.221665935438779</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>7.8963480182000003</v>
       </c>
       <c r="C136" s="5">
         <v>9.1719951500000008E-2</v>
       </c>
       <c r="D136" s="5">
         <v>15.050585720511901</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>7.9927709140000003</v>
       </c>
       <c r="C137" s="5">
         <v>9.6422895799999964E-2</v>
       </c>
       <c r="D137" s="5">
         <v>15.678597906571866</v>
       </c>
       <c r="E137" s="5">
         <v>9.5986743739790548</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>8.1082631203000002</v>
       </c>
       <c r="C138" s="5">
         <v>0.1154922062999999</v>
       </c>
       <c r="D138" s="5">
         <v>18.786097672691039</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>8.1886030611000002</v>
       </c>
       <c r="C139" s="5">
         <v>8.0339940800000065E-2</v>
       </c>
       <c r="D139" s="5">
         <v>12.559934272480699</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>8.2163805365999991</v>
       </c>
       <c r="C140" s="5">
         <v>2.7777475499998872E-2</v>
       </c>
       <c r="D140" s="5">
         <v>4.1474663102954779</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>8.2290593557000005</v>
       </c>
       <c r="C141" s="5">
         <v>1.2678819100001348E-2</v>
       </c>
       <c r="D141" s="5">
         <v>1.8675349241209727</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>8.3451795404000002</v>
       </c>
       <c r="C142" s="5">
         <v>0.11612018469999974</v>
       </c>
       <c r="D142" s="5">
         <v>18.311204872922172</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>8.4867944295999997</v>
       </c>
       <c r="C143" s="5">
         <v>0.14161488919999954</v>
       </c>
       <c r="D143" s="5">
         <v>22.375921802243859</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>8.6777199651999997</v>
       </c>
       <c r="C144" s="5">
         <v>0.19092553559999992</v>
       </c>
       <c r="D144" s="5">
         <v>30.600061453667472</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>8.6935491469000006</v>
       </c>
       <c r="C145" s="5">
         <v>1.5829181700000916E-2</v>
       </c>
       <c r="D145" s="5">
         <v>2.2110360711759203</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>8.7695159738000008</v>
       </c>
       <c r="C146" s="5">
         <v>7.5966826900000228E-2</v>
       </c>
       <c r="D146" s="5">
         <v>11.004891912495186</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>8.8980289458000001</v>
       </c>
       <c r="C147" s="5">
         <v>0.12851297199999934</v>
       </c>
       <c r="D147" s="5">
         <v>19.074368889318105</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>9.0868262132000002</v>
       </c>
       <c r="C148" s="5">
         <v>0.18879726740000002</v>
       </c>
       <c r="D148" s="5">
         <v>28.653289751789714</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>9.1881748854000005</v>
       </c>
       <c r="C149" s="5">
         <v>0.10134867220000032</v>
       </c>
       <c r="D149" s="5">
         <v>14.236363039873012</v>
       </c>
       <c r="E149" s="5">
         <v>14.956064477040766</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>9.3027006712000002</v>
       </c>
       <c r="C150" s="5">
         <v>0.11452578579999972</v>
       </c>
       <c r="D150" s="5">
         <v>16.026590581607579</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>9.3761763740999999</v>
       </c>
       <c r="C151" s="5">
         <v>7.3475702899999717E-2</v>
       </c>
       <c r="D151" s="5">
         <v>9.9007493199685825</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>9.5084823590000003</v>
       </c>
       <c r="C152" s="5">
         <v>0.13230598490000034</v>
       </c>
       <c r="D152" s="5">
         <v>18.311031965053992</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>9.4573713432000002</v>
       </c>
       <c r="C153" s="5">
         <v>-5.1111015800000104E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-6.2630448999246742</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>9.4772407789000006</v>
       </c>
       <c r="C154" s="5">
         <v>1.9869435700000437E-2</v>
       </c>
       <c r="D154" s="5">
         <v>2.5504736095439684</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>9.5133816107999998</v>
       </c>
       <c r="C155" s="5">
         <v>3.6140831899999171E-2</v>
       </c>
       <c r="D155" s="5">
         <v>4.6733303640710711</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>9.4674338406</v>
       </c>
       <c r="C156" s="5">
         <v>-4.5947770199999738E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-5.6442586511112447</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>9.4788853162999995</v>
       </c>
       <c r="C157" s="5">
         <v>1.1451475699999492E-2</v>
       </c>
       <c r="D157" s="5">
         <v>1.4611730345879925</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>9.7455158336000007</v>
       </c>
       <c r="C158" s="5">
         <v>0.2666305173000012</v>
       </c>
       <c r="D158" s="5">
         <v>39.498889734851161</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>9.7916157503000001</v>
       </c>
       <c r="C159" s="5">
         <v>4.6099916699999355E-2</v>
       </c>
       <c r="D159" s="5">
         <v>5.8264846052256347</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>9.7709178980000004</v>
       </c>
       <c r="C160" s="5">
         <v>-2.0697852299999653E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-2.5073171094715074</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9.8796577646999992</v>
       </c>
       <c r="C161" s="5">
         <v>0.1087398666999988</v>
       </c>
       <c r="D161" s="5">
         <v>14.203243850973646</v>
       </c>
       <c r="E161" s="5">
         <v>7.5257914430728157</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>10.106753784</v>
       </c>
       <c r="C162" s="5">
         <v>0.22709601930000112</v>
       </c>
       <c r="D162" s="5">
         <v>31.352220968305524</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>9.9734217082000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.13333207580000028</v>
       </c>
       <c r="D163" s="5">
         <v>-14.731236651372059</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>10.111649836</v>
       </c>
       <c r="C164" s="5">
         <v>0.13822812779999971</v>
       </c>
       <c r="D164" s="5">
         <v>17.959810650278186</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>10.187363527</v>
       </c>
       <c r="C165" s="5">
         <v>7.5713691000000694E-2</v>
       </c>
       <c r="D165" s="5">
         <v>9.3647553921863302</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>10.21085368</v>
       </c>
       <c r="C166" s="5">
         <v>2.3490152999999125E-2</v>
       </c>
       <c r="D166" s="5">
         <v>2.8023371462375879</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>10.230177829000001</v>
       </c>
       <c r="C167" s="5">
         <v>1.9324149000000901E-2</v>
       </c>
       <c r="D167" s="5">
         <v>2.2948010346190539</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>10.356057891000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.12588006200000024</v>
       </c>
       <c r="D168" s="5">
         <v>15.807167040787974</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>10.460857486</v>
       </c>
       <c r="C169" s="5">
         <v>0.10479959499999936</v>
       </c>
       <c r="D169" s="5">
         <v>12.842783924445889</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>10.510903985000001</v>
       </c>
       <c r="C170" s="5">
         <v>5.0046499000000466E-2</v>
       </c>
       <c r="D170" s="5">
         <v>5.8944992216153347</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>10.58141474</v>
       </c>
       <c r="C171" s="5">
         <v>7.0510754999999037E-2</v>
       </c>
       <c r="D171" s="5">
         <v>8.3537674957177011</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>10.657086035000001</v>
       </c>
       <c r="C172" s="5">
         <v>7.5671295000001138E-2</v>
       </c>
       <c r="D172" s="5">
         <v>8.9273200949292466</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>10.671207103</v>
       </c>
       <c r="C173" s="5">
         <v>1.4121067999999681E-2</v>
       </c>
       <c r="D173" s="5">
         <v>1.6016874694164462</v>
       </c>
       <c r="E173" s="5">
         <v>8.0119105049185624</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>10.617730809999999</v>
       </c>
       <c r="C174" s="5">
         <v>-5.3476293000001007E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-5.8505162637570667</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>10.684833257999999</v>
       </c>
       <c r="C175" s="5">
         <v>6.7102447999999981E-2</v>
       </c>
       <c r="D175" s="5">
         <v>7.8530581038576575</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>10.621506984</v>
       </c>
       <c r="C176" s="5">
         <v>-6.3326273999999572E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-6.8847790893976857</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>10.614704504000001</v>
       </c>
       <c r="C177" s="5">
         <v>-6.802479999999278E-3</v>
       </c>
       <c r="D177" s="5">
         <v>-0.76583141165688096</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>10.739965357000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.12526085300000034</v>
       </c>
       <c r="D178" s="5">
         <v>15.117052839032308</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>10.740120274000001</v>
       </c>
       <c r="C179" s="5">
         <v>1.549169999996991E-4</v>
       </c>
       <c r="D179" s="5">
         <v>1.7310591117891683E-2</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>10.731518790999999</v>
       </c>
       <c r="C180" s="5">
         <v>-8.6014830000014086E-3</v>
       </c>
       <c r="D180" s="5">
         <v>-0.95682683680038405</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>10.745868553999999</v>
       </c>
       <c r="C181" s="5">
         <v>1.4349763000000237E-2</v>
       </c>
       <c r="D181" s="5">
         <v>1.6164461415493658</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>10.675780548000001</v>
       </c>
       <c r="C182" s="5">
         <v>-7.008800599999887E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-7.5520325171865128</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>10.776129312</v>
       </c>
       <c r="C183" s="5">
         <v>0.10034876399999959</v>
       </c>
       <c r="D183" s="5">
         <v>11.881396022824742</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>10.842408263999999</v>
       </c>
       <c r="C184" s="5">
         <v>6.6278951999999336E-2</v>
       </c>
       <c r="D184" s="5">
         <v>7.6355031792944228</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>10.869646326</v>
       </c>
       <c r="C185" s="5">
         <v>2.723806200000034E-2</v>
       </c>
       <c r="D185" s="5">
         <v>3.0566175137750173</v>
       </c>
       <c r="E185" s="5">
         <v>1.8595761574546898</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>10.934960835</v>
       </c>
       <c r="C186" s="5">
         <v>6.5314509000000243E-2</v>
       </c>
       <c r="D186" s="5">
         <v>7.453810908236802</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>10.995682978</v>
       </c>
       <c r="C187" s="5">
         <v>6.0722142999999562E-2</v>
       </c>
       <c r="D187" s="5">
         <v>6.8709665438795975</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>11.032860501</v>
       </c>
       <c r="C188" s="5">
         <v>3.7177523000000434E-2</v>
       </c>
       <c r="D188" s="5">
         <v>4.1336291618274901</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>11.242410837</v>
       </c>
       <c r="C189" s="5">
         <v>0.2095503359999995</v>
       </c>
       <c r="D189" s="5">
         <v>25.330247835891395</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>11.254045945</v>
       </c>
       <c r="C190" s="5">
         <v>1.1635108000000116E-2</v>
       </c>
       <c r="D190" s="5">
         <v>1.249009545694002</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>11.340022931</v>
       </c>
       <c r="C191" s="5">
         <v>8.5976986000000366E-2</v>
       </c>
       <c r="D191" s="5">
         <v>9.5627657848874179</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>11.412644473</v>
       </c>
       <c r="C192" s="5">
         <v>7.2621542000000261E-2</v>
       </c>
       <c r="D192" s="5">
         <v>7.9613401184346566</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>11.433004321</v>
       </c>
       <c r="C193" s="5">
         <v>2.0359848000000014E-2</v>
       </c>
       <c r="D193" s="5">
         <v>2.1618977324052269</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>11.64039255</v>
       </c>
       <c r="C194" s="5">
         <v>0.20738822899999931</v>
       </c>
       <c r="D194" s="5">
         <v>24.075805750907108</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>11.475780105</v>
       </c>
       <c r="C195" s="5">
         <v>-0.1646124449999995</v>
       </c>
       <c r="D195" s="5">
         <v>-15.710185425135881</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>11.437575476999999</v>
       </c>
       <c r="C196" s="5">
         <v>-3.8204628000000795E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-3.9226398146267494</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>11.471970728000001</v>
       </c>
       <c r="C197" s="5">
         <v>3.4395251000001181E-2</v>
       </c>
       <c r="D197" s="5">
         <v>3.6689466883274457</v>
       </c>
       <c r="E197" s="5">
         <v>5.5413431489417686</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>11.551140339</v>
       </c>
       <c r="C198" s="5">
         <v>7.9169610999999307E-2</v>
       </c>
       <c r="D198" s="5">
         <v>8.6030348053558026</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>11.604916961000001</v>
       </c>
       <c r="C199" s="5">
         <v>5.3776622000000884E-2</v>
       </c>
       <c r="D199" s="5">
         <v>5.7319210604139803</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>11.641660465999999</v>
       </c>
       <c r="C200" s="5">
         <v>3.6743504999998677E-2</v>
       </c>
       <c r="D200" s="5">
         <v>3.8663089323520028</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>11.464195058</v>
       </c>
       <c r="C201" s="5">
         <v>-0.17746540799999977</v>
       </c>
       <c r="D201" s="5">
         <v>-16.834413177805306</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>11.55502798</v>
       </c>
       <c r="C202" s="5">
         <v>9.0832922000000593E-2</v>
       </c>
       <c r="D202" s="5">
         <v>9.9332876275363127</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>11.636044608000001</v>
       </c>
       <c r="C203" s="5">
         <v>8.1016628000000424E-2</v>
       </c>
       <c r="D203" s="5">
         <v>8.7458050205600593</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>11.699202115</v>
       </c>
       <c r="C204" s="5">
         <v>6.3157506999999669E-2</v>
       </c>
       <c r="D204" s="5">
         <v>6.711296594630789</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>11.731948213000001</v>
       </c>
       <c r="C205" s="5">
         <v>3.2746098000000501E-2</v>
       </c>
       <c r="D205" s="5">
         <v>3.4109958338130131</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>11.813712432000001</v>
       </c>
       <c r="C206" s="5">
         <v>8.1764219000000082E-2</v>
       </c>
       <c r="D206" s="5">
         <v>8.6913778424708266</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>11.773712785000001</v>
       </c>
       <c r="C207" s="5">
         <v>-3.9999647000000138E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-3.9882236689012918</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>11.835816771999999</v>
       </c>
       <c r="C208" s="5">
         <v>6.2103986999998639E-2</v>
       </c>
       <c r="D208" s="5">
         <v>6.5166633760392445</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>11.867045566</v>
       </c>
       <c r="C209" s="5">
         <v>3.1228794000000448E-2</v>
       </c>
       <c r="D209" s="5">
         <v>3.2125527241379181</v>
       </c>
       <c r="E209" s="5">
         <v>3.4438271101557838</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>11.973219107</v>
       </c>
       <c r="C210" s="5">
         <v>0.10617354100000043</v>
       </c>
       <c r="D210" s="5">
         <v>11.28069811634882</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>11.911933024</v>
       </c>
       <c r="C211" s="5">
         <v>-6.1286083000000602E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-5.9723127903684059</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>12.042029815999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.13009679199999979</v>
       </c>
       <c r="D212" s="5">
         <v>13.922488632096886</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>12.079140138</v>
       </c>
       <c r="C213" s="5">
         <v>3.7110322000000195E-2</v>
       </c>
       <c r="D213" s="5">
         <v>3.7614088245013777</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>12.145595167</v>
       </c>
       <c r="C214" s="5">
         <v>6.645502900000011E-2</v>
       </c>
       <c r="D214" s="5">
         <v>6.8054409187055409</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>12.232380045999999</v>
       </c>
       <c r="C215" s="5">
         <v>8.6784878999999648E-2</v>
       </c>
       <c r="D215" s="5">
         <v>8.9195836446625876</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>12.500705905</v>
       </c>
       <c r="C216" s="5">
         <v>0.26832585900000083</v>
       </c>
       <c r="D216" s="5">
         <v>29.742680979787362</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>12.838212560000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.33750665500000032</v>
       </c>
       <c r="D217" s="5">
         <v>37.670309170261419</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>12.696531551</v>
       </c>
       <c r="C218" s="5">
         <v>-0.14168100900000091</v>
       </c>
       <c r="D218" s="5">
         <v>-12.468088727849548</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>12.765173520999999</v>
       </c>
       <c r="C219" s="5">
         <v>6.864196999999983E-2</v>
       </c>
       <c r="D219" s="5">
         <v>6.6840556811266438</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>12.939664412999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.17449089199999968</v>
       </c>
       <c r="D220" s="5">
         <v>17.694315039931972</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>12.953041458</v>
       </c>
       <c r="C221" s="5">
         <v>1.3377045000000365E-2</v>
       </c>
       <c r="D221" s="5">
         <v>1.2476399331703858</v>
       </c>
       <c r="E221" s="5">
         <v>9.1513585749722015</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>12.99122118</v>
       </c>
       <c r="C222" s="5">
         <v>3.8179722000000638E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.594966808085065</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>13.125387127</v>
       </c>
       <c r="C223" s="5">
         <v>0.13416594699999962</v>
       </c>
       <c r="D223" s="5">
         <v>13.121651452803928</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>13.137997542999999</v>
       </c>
       <c r="C224" s="5">
         <v>1.2610415999999347E-2</v>
       </c>
       <c r="D224" s="5">
         <v>1.1590301285056892</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>13.181712084999999</v>
       </c>
       <c r="C225" s="5">
         <v>4.3714542000000023E-2</v>
       </c>
       <c r="D225" s="5">
         <v>4.0666903415237154</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>13.331296453</v>
       </c>
       <c r="C226" s="5">
         <v>0.14958436800000108</v>
       </c>
       <c r="D226" s="5">
         <v>14.50033956360517</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>13.333674286000001</v>
       </c>
       <c r="C227" s="5">
         <v>2.3778330000006065E-3</v>
       </c>
       <c r="D227" s="5">
         <v>0.21424776480389873</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>12.511998198000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.82167608800000025</v>
       </c>
       <c r="D228" s="5">
         <v>-53.385398706304386</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>12.550672348999999</v>
       </c>
       <c r="C229" s="5">
         <v>3.8674150999998602E-2</v>
       </c>
       <c r="D229" s="5">
         <v>3.7728693025554483</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>13.189990438000001</v>
       </c>
       <c r="C230" s="5">
         <v>0.63931808900000142</v>
       </c>
       <c r="D230" s="5">
         <v>81.522249723277213</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>13.152593956</v>
       </c>
       <c r="C231" s="5">
         <v>-3.739648200000012E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-3.3497045317952945</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>13.138158566</v>
       </c>
       <c r="C232" s="5">
         <v>-1.4435390000000936E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-1.3091169609449893</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>12.926636106</v>
       </c>
       <c r="C233" s="5">
         <v>-0.21152245999999941</v>
       </c>
       <c r="D233" s="5">
         <v>-17.697639750231676</v>
       </c>
       <c r="E233" s="5">
         <v>-0.20385445445857409</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>13.415897393</v>
       </c>
       <c r="C234" s="5">
         <v>0.48926128699999971</v>
       </c>
       <c r="D234" s="5">
         <v>56.1746197745735</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>13.540468862000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.12457146900000104</v>
       </c>
       <c r="D235" s="5">
         <v>11.729459276411337</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>13.531921961</v>
       </c>
       <c r="C236" s="5">
         <v>-8.5469010000007728E-3</v>
       </c>
       <c r="D236" s="5">
         <v>-0.75482981829748663</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>13.578669746999999</v>
       </c>
       <c r="C237" s="5">
         <v>4.6747785999999181E-2</v>
       </c>
       <c r="D237" s="5">
         <v>4.2252378473345287</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>13.71411159</v>
       </c>
       <c r="C238" s="5">
         <v>0.13544184300000062</v>
       </c>
       <c r="D238" s="5">
         <v>12.648506456689002</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>13.731813955</v>
       </c>
       <c r="C239" s="5">
         <v>1.7702364999999887E-2</v>
       </c>
       <c r="D239" s="5">
         <v>1.5600209808689147</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>13.634254180999999</v>
       </c>
       <c r="C240" s="5">
         <v>-9.7559774000000488E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-8.2002062786074585</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>13.759360504</v>
       </c>
       <c r="C241" s="5">
         <v>0.12510632300000069</v>
       </c>
       <c r="D241" s="5">
         <v>11.584111733325276</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>13.894703534</v>
       </c>
       <c r="C242" s="5">
         <v>0.13534302999999959</v>
       </c>
       <c r="D242" s="5">
         <v>12.463714351389999</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>14.039195801</v>
       </c>
       <c r="C243" s="5">
         <v>0.1444922670000004</v>
       </c>
       <c r="D243" s="5">
         <v>13.217967680705378</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>14.03725775</v>
       </c>
       <c r="C244" s="5">
         <v>-1.9380509999997741E-3</v>
       </c>
       <c r="D244" s="5">
         <v>-0.16552915732831464</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>14.102655937</v>
       </c>
       <c r="C245" s="5">
         <v>6.5398186999999552E-2</v>
       </c>
       <c r="D245" s="5">
         <v>5.7361841252213441</v>
       </c>
       <c r="E245" s="5">
         <v>9.0976478440059303</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>14.031890675</v>
       </c>
       <c r="C246" s="5">
         <v>-7.0765262000000106E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-5.8580083435958219</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>14.055390901000001</v>
       </c>
       <c r="C247" s="5">
         <v>2.3500226000001234E-2</v>
       </c>
       <c r="D247" s="5">
         <v>2.0283429506825268</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>14.128895601</v>
       </c>
       <c r="C248" s="5">
         <v>7.350469999999909E-2</v>
       </c>
       <c r="D248" s="5">
         <v>6.4592621241570836</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>14.263895451</v>
       </c>
       <c r="C249" s="5">
         <v>0.13499984999999981</v>
       </c>
       <c r="D249" s="5">
         <v>12.088012917619206</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>14.200915193</v>
       </c>
       <c r="C250" s="5">
         <v>-6.2980257999999623E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-5.1716393655256603</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>14.226404556</v>
       </c>
       <c r="C251" s="5">
         <v>2.5489363000000154E-2</v>
       </c>
       <c r="D251" s="5">
         <v>2.1752828209075314</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>14.360952375</v>
       </c>
       <c r="C252" s="5">
         <v>0.13454781899999979</v>
       </c>
       <c r="D252" s="5">
         <v>11.958494212445103</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>14.373230546</v>
       </c>
       <c r="C253" s="5">
         <v>1.2278171000000171E-2</v>
       </c>
       <c r="D253" s="5">
         <v>1.0308011517240923</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>14.302155798999999</v>
       </c>
       <c r="C254" s="5">
         <v>-7.1074747000000826E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-5.7751714971468804</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>14.426370325000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.12421452600000116</v>
       </c>
       <c r="D255" s="5">
         <v>10.934558683390261</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>14.43681419</v>
       </c>
       <c r="C256" s="5">
         <v>1.0443864999999164E-2</v>
       </c>
       <c r="D256" s="5">
         <v>0.87219857411746649</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>14.479263854999999</v>
       </c>
       <c r="C257" s="5">
         <v>4.244966499999947E-2</v>
       </c>
       <c r="D257" s="5">
         <v>3.5860768138292975</v>
       </c>
       <c r="E257" s="5">
         <v>2.6704751195973264</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>14.540521557</v>
       </c>
       <c r="C258" s="5">
         <v>6.1257702000000691E-2</v>
       </c>
       <c r="D258" s="5">
         <v>5.196678478735195</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>14.572492517000001</v>
       </c>
       <c r="C259" s="5">
         <v>3.1970960000000659E-2</v>
       </c>
       <c r="D259" s="5">
         <v>2.6706417328540288</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>14.624483519</v>
       </c>
       <c r="C260" s="5">
         <v>5.1991001999999398E-2</v>
       </c>
       <c r="D260" s="5">
         <v>4.3663168032654243</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>14.640283666</v>
       </c>
       <c r="C261" s="5">
         <v>1.5800147000000209E-2</v>
       </c>
       <c r="D261" s="5">
         <v>1.3041997159687568</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>14.697358153</v>
       </c>
       <c r="C262" s="5">
         <v>5.7074486999999507E-2</v>
       </c>
       <c r="D262" s="5">
         <v>4.779767446784855</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>14.721042379</v>
       </c>
       <c r="C263" s="5">
         <v>2.3684226000000308E-2</v>
       </c>
       <c r="D263" s="5">
         <v>1.9509850632430048</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>14.785788179000001</v>
       </c>
       <c r="C264" s="5">
         <v>6.4745800000000742E-2</v>
       </c>
       <c r="D264" s="5">
         <v>5.4073771918150992</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>14.78060447</v>
       </c>
       <c r="C265" s="5">
         <v>-5.1837090000006469E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-0.41989444670189613</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>14.912990745</v>
       </c>
       <c r="C266" s="5">
         <v>0.132386275</v>
       </c>
       <c r="D266" s="5">
         <v>11.293713915035664</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>14.821430311</v>
       </c>
       <c r="C267" s="5">
         <v>-9.1560433999999802E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-7.123804703280201</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>14.839354169</v>
       </c>
       <c r="C268" s="5">
         <v>1.7923857999999626E-2</v>
       </c>
       <c r="D268" s="5">
         <v>1.4608757006126849</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>14.868347521</v>
       </c>
       <c r="C269" s="5">
         <v>2.8993352000000527E-2</v>
       </c>
       <c r="D269" s="5">
         <v>2.3699375410487278</v>
       </c>
       <c r="E269" s="5">
         <v>2.6871785050428754</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>14.731571079</v>
       </c>
       <c r="C270" s="5">
         <v>-0.13677644200000039</v>
       </c>
       <c r="D270" s="5">
         <v>-10.497256911362618</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>14.680584865</v>
       </c>
       <c r="C271" s="5">
         <v>-5.0986213999999919E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-4.0750660942414418</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>14.724568737</v>
       </c>
       <c r="C272" s="5">
         <v>4.398387200000009E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.6551082776923094</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>14.518244562</v>
       </c>
       <c r="C273" s="5">
         <v>-0.20632417500000066</v>
       </c>
       <c r="D273" s="5">
         <v>-15.577484255370354</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>14.598671212999999</v>
       </c>
       <c r="C274" s="5">
         <v>8.0426650999999794E-2</v>
       </c>
       <c r="D274" s="5">
         <v>6.8539637324511515</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>14.615358819000001</v>
       </c>
       <c r="C275" s="5">
         <v>1.6687606000001409E-2</v>
       </c>
       <c r="D275" s="5">
         <v>1.3803657749615006</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>14.504145479</v>
       </c>
       <c r="C276" s="5">
         <v>-0.11121334000000083</v>
       </c>
       <c r="D276" s="5">
         <v>-8.7585915692754206</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>14.591228117</v>
       </c>
       <c r="C277" s="5">
         <v>8.7082638000000046E-2</v>
       </c>
       <c r="D277" s="5">
         <v>7.4475211412596609</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>14.518544657</v>
       </c>
       <c r="C278" s="5">
         <v>-7.2683460000000366E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-5.8164945691257408</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>14.525953155</v>
       </c>
       <c r="C279" s="5">
         <v>7.4084980000002076E-3</v>
       </c>
       <c r="D279" s="5">
         <v>0.6140553967118878</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>14.638750483999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.11279732899999928</v>
       </c>
       <c r="D280" s="5">
         <v>9.7267280066798421</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>14.462689746000001</v>
       </c>
       <c r="C281" s="5">
         <v>-0.17606073799999855</v>
       </c>
       <c r="D281" s="5">
         <v>-13.515010396205129</v>
       </c>
       <c r="E281" s="5">
         <v>-2.7283312716968044</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>14.417095332000001</v>
       </c>
       <c r="C282" s="5">
         <v>-4.5594413999999972E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-3.7181547877269683</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>14.679112217</v>
       </c>
       <c r="C283" s="5">
         <v>0.26201688499999953</v>
       </c>
       <c r="D283" s="5">
         <v>24.126424018398374</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>14.528504371</v>
       </c>
       <c r="C284" s="5">
         <v>-0.15060784599999977</v>
       </c>
       <c r="D284" s="5">
         <v>-11.640466504508185</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>14.610513174999999</v>
       </c>
       <c r="C285" s="5">
         <v>8.2008803999999103E-2</v>
       </c>
       <c r="D285" s="5">
         <v>6.9879194372546527</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>14.599308447</v>
       </c>
       <c r="C286" s="5">
         <v>-1.1204727999999164E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-0.91640213892780764</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>14.610607301</v>
       </c>
       <c r="C287" s="5">
         <v>1.1298853999999636E-2</v>
       </c>
       <c r="D287" s="5">
         <v>0.9326803321233923</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>14.61559482</v>
       </c>
       <c r="C288" s="5">
         <v>4.9875190000001624E-3</v>
       </c>
       <c r="D288" s="5">
         <v>0.4104054217516806</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>14.592270399</v>
       </c>
       <c r="C289" s="5">
         <v>-2.3324420999999873E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-1.8983106308627207</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>14.522254775</v>
       </c>
       <c r="C290" s="5">
         <v>-7.0015623999999832E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-5.6082156693276097</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>14.73579359</v>
       </c>
       <c r="C291" s="5">
         <v>0.21353881499999972</v>
       </c>
       <c r="D291" s="5">
         <v>19.144427556256005</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>14.732279949</v>
       </c>
       <c r="C292" s="5">
         <v>-3.5136409999996232E-3</v>
       </c>
       <c r="D292" s="5">
         <v>-0.28575618106501111</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>14.872331354</v>
       </c>
       <c r="C293" s="5">
         <v>0.14005140499999946</v>
       </c>
       <c r="D293" s="5">
         <v>12.023485191998716</v>
       </c>
       <c r="E293" s="5">
         <v>2.8324026525791579</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>14.802186255000001</v>
       </c>
       <c r="C294" s="5">
         <v>-7.0145098999999433E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-5.51524518840254</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>14.765655727</v>
       </c>
       <c r="C295" s="5">
         <v>-3.6530528000000118E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-2.9216281168871983</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>14.835087444999999</v>
       </c>
       <c r="C296" s="5">
         <v>6.943171799999881E-2</v>
       </c>
       <c r="D296" s="5">
         <v>5.7909379808454231</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>14.920445895</v>
       </c>
       <c r="C297" s="5">
         <v>8.5358450000001085E-2</v>
       </c>
       <c r="D297" s="5">
         <v>7.1273343783011534</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>14.897625445999999</v>
       </c>
       <c r="C298" s="5">
         <v>-2.282044900000102E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-1.820009105639786</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>14.906852796000001</v>
       </c>
       <c r="C299" s="5">
         <v>9.2273500000015218E-3</v>
       </c>
       <c r="D299" s="5">
         <v>0.74579796799332243</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>14.916984618000001</v>
       </c>
       <c r="C300" s="5">
         <v>1.0131821999999957E-2</v>
       </c>
       <c r="D300" s="5">
         <v>0.81866639526717577</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>14.990956221999999</v>
       </c>
       <c r="C301" s="5">
         <v>7.3971603999998692E-2</v>
       </c>
       <c r="D301" s="5">
         <v>6.1156718374258734</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>15.019582486999999</v>
       </c>
       <c r="C302" s="5">
         <v>2.8626264999999762E-2</v>
       </c>
       <c r="D302" s="5">
         <v>2.3157032214207618</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>15.042315957</v>
       </c>
       <c r="C303" s="5">
         <v>2.2733470000000366E-2</v>
       </c>
       <c r="D303" s="5">
         <v>1.8315032347623994</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>15.02415036</v>
       </c>
       <c r="C304" s="5">
         <v>-1.8165596999999423E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-1.4395729382328248</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>15.184604007000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.16045364700000064</v>
       </c>
       <c r="D305" s="5">
         <v>13.59588297052985</v>
       </c>
       <c r="E305" s="5">
         <v>2.0996886471065235</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>15.292869337000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.10826533000000005</v>
       </c>
       <c r="D306" s="5">
         <v>8.8995506020353119</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>15.35670986</v>
       </c>
       <c r="C307" s="5">
         <v>6.3840522999999649E-2</v>
       </c>
       <c r="D307" s="5">
         <v>5.1260662734621043</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>15.337051742</v>
       </c>
       <c r="C308" s="5">
         <v>-1.9658118000000613E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-1.5253504010747654</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>15.444385592</v>
       </c>
       <c r="C309" s="5">
         <v>0.10733384999999984</v>
       </c>
       <c r="D309" s="5">
         <v>8.7289108931711379</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>15.399650098</v>
       </c>
       <c r="C310" s="5">
         <v>-4.4735493999999321E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-3.4210215981621328</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>15.60859336</v>
       </c>
       <c r="C311" s="5">
         <v>0.20894326200000002</v>
       </c>
       <c r="D311" s="5">
         <v>17.553336113305317</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>15.407502533000001</v>
       </c>
       <c r="C312" s="5">
         <v>-0.20109082699999981</v>
       </c>
       <c r="D312" s="5">
         <v>-14.410246229203572</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>15.373913222000001</v>
       </c>
       <c r="C313" s="5">
         <v>-3.3589311000000066E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-2.584933622392771</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>15.421824169000001</v>
       </c>
       <c r="C314" s="5">
         <v>4.7910947000000093E-2</v>
       </c>
       <c r="D314" s="5">
         <v>3.8044238771117955</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>15.442201824</v>
       </c>
       <c r="C315" s="5">
         <v>2.0377654999998995E-2</v>
       </c>
       <c r="D315" s="5">
         <v>1.5971964620816514</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>15.509410417</v>
       </c>
       <c r="C316" s="5">
         <v>6.720859300000015E-2</v>
       </c>
       <c r="D316" s="5">
         <v>5.349571325318303</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>15.600194192</v>
       </c>
       <c r="C317" s="5">
         <v>9.0783775000000233E-2</v>
       </c>
       <c r="D317" s="5">
         <v>7.2547637482238914</v>
       </c>
       <c r="E317" s="5">
         <v>2.7369181626891059</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>15.695467353</v>
       </c>
       <c r="C318" s="5">
         <v>9.5273160999999718E-2</v>
       </c>
       <c r="D318" s="5">
         <v>7.5798585361127602</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>15.748323406000001</v>
       </c>
       <c r="C319" s="5">
         <v>5.2856053000001069E-2</v>
       </c>
       <c r="D319" s="5">
         <v>4.1168151933312691</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>15.740466284</v>
       </c>
       <c r="C320" s="5">
         <v>-7.8571220000007713E-3</v>
       </c>
       <c r="D320" s="5">
         <v>-0.59706146130026339</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>15.768375807</v>
       </c>
       <c r="C321" s="5">
         <v>2.7909522999999936E-2</v>
       </c>
       <c r="D321" s="5">
         <v>2.1486007068923341</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>15.903756528000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.13538072100000065</v>
       </c>
       <c r="D322" s="5">
         <v>10.803397836251127</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>15.817264256</v>
       </c>
       <c r="C323" s="5">
         <v>-8.649227200000098E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-6.3344639632936461</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>16.098330777000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.2810665210000014</v>
       </c>
       <c r="D324" s="5">
         <v>23.536051550494854</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>16.153739252000001</v>
       </c>
       <c r="C325" s="5">
         <v>5.5408475000000124E-2</v>
       </c>
       <c r="D325" s="5">
         <v>4.2093434762965565</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>16.424697887000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.2709586349999995</v>
       </c>
       <c r="D326" s="5">
         <v>22.093307571632149</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>16.327283551000001</v>
       </c>
       <c r="C327" s="5">
         <v>-9.7414335999999935E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-6.8895251929056878</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>16.490631968999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.16334841799999822</v>
       </c>
       <c r="D328" s="5">
         <v>12.688700770500727</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>16.403304824999999</v>
       </c>
       <c r="C329" s="5">
         <v>-8.7327143999999635E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-6.1728178526033295</v>
       </c>
       <c r="E329" s="5">
         <v>5.1480809989650433</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>16.4108467</v>
       </c>
       <c r="C330" s="5">
         <v>7.5418750000011414E-3</v>
       </c>
       <c r="D330" s="5">
         <v>0.55313068184088543</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>16.450399989000001</v>
       </c>
       <c r="C331" s="5">
         <v>3.9553289000000547E-2</v>
       </c>
       <c r="D331" s="5">
         <v>2.9308794816186756</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>16.545986896999999</v>
       </c>
       <c r="C332" s="5">
         <v>9.5586907999997806E-2</v>
       </c>
       <c r="D332" s="5">
         <v>7.1999458987614284</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>16.490783115999999</v>
       </c>
       <c r="C333" s="5">
         <v>-5.5203780999999452E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.9310051813210012</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>16.609907042</v>
       </c>
       <c r="C334" s="5">
         <v>0.11912392600000032</v>
       </c>
       <c r="D334" s="5">
         <v>9.0212264763296588</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>16.827528746999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.21762170499999911</v>
       </c>
       <c r="D335" s="5">
         <v>16.906234106924401</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>16.691490848000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.13603789899999796</v>
       </c>
       <c r="D336" s="5">
         <v>-9.2811679872747295</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>16.733233552000002</v>
       </c>
       <c r="C337" s="5">
         <v>4.1742704000000685E-2</v>
       </c>
       <c r="D337" s="5">
         <v>3.042628515878798</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>16.737957553000001</v>
       </c>
       <c r="C338" s="5">
         <v>4.7240009999995891E-3</v>
       </c>
       <c r="D338" s="5">
         <v>0.33930151782299856</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>16.494331612</v>
       </c>
       <c r="C339" s="5">
         <v>-0.24362594100000123</v>
       </c>
       <c r="D339" s="5">
         <v>-16.133771389896147</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>16.564565336000001</v>
       </c>
       <c r="C340" s="5">
         <v>7.0233724000001274E-2</v>
       </c>
       <c r="D340" s="5">
         <v>5.2310420644049449</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>16.59592361</v>
       </c>
       <c r="C341" s="5">
         <v>3.1358273999998687E-2</v>
       </c>
       <c r="D341" s="5">
         <v>2.2955154201940609</v>
       </c>
       <c r="E341" s="5">
         <v>1.1742681554416601</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>16.73761798</v>
       </c>
       <c r="C342" s="5">
         <v>0.14169436999999974</v>
       </c>
       <c r="D342" s="5">
         <v>10.740553489618554</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>16.764717617999999</v>
       </c>
       <c r="C343" s="5">
         <v>2.709963799999926E-2</v>
       </c>
       <c r="D343" s="5">
         <v>1.9602980560935457</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>16.857421086999999</v>
       </c>
       <c r="C344" s="5">
         <v>9.2703468999999927E-2</v>
       </c>
       <c r="D344" s="5">
         <v>6.8411889402280712</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>16.797210569000001</v>
       </c>
       <c r="C345" s="5">
         <v>-6.0210517999998103E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-4.2028972780756568</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>16.917487711</v>
       </c>
       <c r="C346" s="5">
         <v>0.12027714199999906</v>
       </c>
       <c r="D346" s="5">
         <v>8.9392642067336112</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>17.036620851999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.11913314099999894</v>
       </c>
       <c r="D347" s="5">
         <v>8.7855129507813157</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>17.082019191000001</v>
       </c>
       <c r="C348" s="5">
         <v>4.5398339000001897E-2</v>
       </c>
       <c r="D348" s="5">
         <v>3.2449849437752309</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>17.127151974</v>
       </c>
       <c r="C349" s="5">
         <v>4.5132782999999677E-2</v>
       </c>
       <c r="D349" s="5">
         <v>3.2170282412016027</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>17.057440303</v>
       </c>
       <c r="C350" s="5">
         <v>-6.9711671000000308E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-4.7764202317669753</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>17.048192733</v>
       </c>
       <c r="C351" s="5">
         <v>-9.2475699999994276E-3</v>
       </c>
       <c r="D351" s="5">
         <v>-0.64863510578136996</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>17.145490331000001</v>
       </c>
       <c r="C352" s="5">
         <v>9.7297598000000818E-2</v>
       </c>
       <c r="D352" s="5">
         <v>7.0677701971849416</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>17.179437215</v>
       </c>
       <c r="C353" s="5">
         <v>3.3946883999998789E-2</v>
       </c>
       <c r="D353" s="5">
         <v>2.4019612815269875</v>
       </c>
       <c r="E353" s="5">
         <v>3.5160056090424607</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>17.260091548999998</v>
       </c>
       <c r="C354" s="5">
         <v>8.0654333999998329E-2</v>
       </c>
       <c r="D354" s="5">
         <v>5.7815552906543388</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>17.388431390000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.12833984100000251</v>
       </c>
       <c r="D355" s="5">
         <v>9.2968722328642386</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>17.374360493000001</v>
       </c>
       <c r="C356" s="5">
         <v>-1.407089699999986E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-0.96674212223476497</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>17.489664606000002</v>
       </c>
       <c r="C357" s="5">
         <v>0.11530411300000054</v>
       </c>
       <c r="D357" s="5">
         <v>8.2609504668196507</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>17.427394645</v>
       </c>
       <c r="C358" s="5">
         <v>-6.2269961000001928E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-4.1897845737104085</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>17.340752538</v>
       </c>
       <c r="C359" s="5">
         <v>-8.6642106999999413E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-5.8054671600361036</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>17.366311687</v>
       </c>
       <c r="C360" s="5">
         <v>2.5559148999999337E-2</v>
       </c>
       <c r="D360" s="5">
         <v>1.783131563172069</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>17.529929914</v>
       </c>
       <c r="C361" s="5">
         <v>0.16361822700000062</v>
       </c>
       <c r="D361" s="5">
         <v>11.910557805770349</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>17.582326289000001</v>
       </c>
       <c r="C362" s="5">
         <v>5.2396375000000717E-2</v>
       </c>
       <c r="D362" s="5">
         <v>3.6463152399122789</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>17.706825169999998</v>
       </c>
       <c r="C363" s="5">
         <v>0.1244988809999974</v>
       </c>
       <c r="D363" s="5">
         <v>8.8359486596263146</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>17.735086439</v>
       </c>
       <c r="C364" s="5">
         <v>2.8261269000001477E-2</v>
       </c>
       <c r="D364" s="5">
         <v>1.9321824959291911</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>17.768012064000001</v>
       </c>
       <c r="C365" s="5">
         <v>3.2925625000000736E-2</v>
       </c>
       <c r="D365" s="5">
         <v>2.2507190475526295</v>
       </c>
       <c r="E365" s="5">
         <v>3.4260426673703437</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>17.675518016000002</v>
       </c>
       <c r="C366" s="5">
         <v>-9.2494047999998941E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-6.0709951392269428</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>17.704612935</v>
       </c>
       <c r="C367" s="5">
         <v>2.9094918999998498E-2</v>
       </c>
       <c r="D367" s="5">
         <v>1.993250219561693</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>17.687596101</v>
       </c>
       <c r="C368" s="5">
         <v>-1.7016833999999648E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-1.1473053870894701</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>16.173028888000001</v>
       </c>
       <c r="C369" s="5">
         <v>-1.5145672129999994</v>
       </c>
       <c r="D369" s="5">
         <v>-65.843717464219154</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>16.534812134999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.3617832469999982</v>
       </c>
       <c r="D370" s="5">
         <v>30.40517661321762</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>16.742497603</v>
       </c>
       <c r="C371" s="5">
         <v>0.20768546800000109</v>
       </c>
       <c r="D371" s="5">
         <v>16.158706213391149</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>16.751828630999999</v>
       </c>
       <c r="C372" s="5">
         <v>9.3310279999982981E-3</v>
       </c>
       <c r="D372" s="5">
         <v>0.67084496632012769</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>16.542399274000001</v>
       </c>
       <c r="C373" s="5">
         <v>-0.20942935699999765</v>
       </c>
       <c r="D373" s="5">
         <v>-14.012498886821712</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>16.501369372999999</v>
       </c>
       <c r="C374" s="5">
         <v>-4.1029901000001701E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-2.9360764017191232</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>16.676954345999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.17558497299999942</v>
       </c>
       <c r="D375" s="5">
         <v>13.543178729687021</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>16.834835096999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.15788075100000043</v>
       </c>
       <c r="D376" s="5">
         <v>11.970990984250474</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>16.768418860000001</v>
       </c>
       <c r="C377" s="5">
         <v>-6.6416236999998546E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-4.6328147857419903</v>
       </c>
       <c r="E377" s="5">
         <v>-5.6258021460109724</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>16.681721760999999</v>
       </c>
       <c r="C378" s="5">
         <v>-8.6697099000001998E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-6.0308899655459935</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>16.606203236999999</v>
       </c>
       <c r="C379" s="5">
         <v>-7.5518523999999587E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-5.2991870931460516</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>16.593123496</v>
       </c>
       <c r="C380" s="5">
         <v>-1.3079740999998535E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-0.94108647092997488</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>16.862371182</v>
       </c>
       <c r="C381" s="5">
         <v>0.26924768599999993</v>
       </c>
       <c r="D381" s="5">
         <v>21.307036642941156</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>16.93516146</v>
       </c>
       <c r="C382" s="5">
         <v>7.2790277999999375E-2</v>
       </c>
       <c r="D382" s="5">
         <v>5.3048464925476324</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>17.043421894000002</v>
       </c>
       <c r="C383" s="5">
         <v>0.10826043400000174</v>
       </c>
       <c r="D383" s="5">
         <v>7.9467166985128346</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>17.138998912999998</v>
       </c>
       <c r="C384" s="5">
         <v>9.557701899999671E-2</v>
       </c>
       <c r="D384" s="5">
         <v>6.9409108042535639</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>17.050777952000001</v>
       </c>
       <c r="C385" s="5">
         <v>-8.8220960999997544E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-6.0049528867801456</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>17.014243588999999</v>
       </c>
       <c r="C386" s="5">
         <v>-3.6534363000001235E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-2.5411304109829835</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>17.269732326</v>
       </c>
       <c r="C387" s="5">
         <v>0.2554887370000003</v>
       </c>
       <c r="D387" s="5">
         <v>19.584672982908913</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>17.337251226999999</v>
       </c>
       <c r="C388" s="5">
         <v>6.7518900999999687E-2</v>
       </c>
       <c r="D388" s="5">
         <v>4.7938109443470989</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>17.386597837</v>
       </c>
       <c r="C389" s="5">
         <v>4.9346610000000624E-2</v>
       </c>
       <c r="D389" s="5">
         <v>3.4695108112642092</v>
       </c>
       <c r="E389" s="5">
         <v>3.686566886008702</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>17.380473858999999</v>
       </c>
       <c r="C390" s="5">
         <v>-6.1239780000015287E-3</v>
       </c>
       <c r="D390" s="5">
         <v>-0.42185101929896884</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>17.294357990000002</v>
       </c>
       <c r="C391" s="5">
         <v>-8.6115868999996792E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-5.7863171866852525</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>17.383104345</v>
       </c>
       <c r="C392" s="5">
         <v>8.8746354999997834E-2</v>
       </c>
       <c r="D392" s="5">
         <v>6.3346266704792598</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>17.560179555000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.1770752100000017</v>
       </c>
       <c r="D393" s="5">
         <v>12.932614465938098</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>17.52810238</v>
       </c>
       <c r="C394" s="5">
         <v>-3.207717500000129E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-2.1701501175982241</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>17.648168994999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.12006661499999893</v>
       </c>
       <c r="D395" s="5">
         <v>8.5368045004995619</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>17.732949427000001</v>
       </c>
       <c r="C396" s="5">
         <v>8.4780432000002293E-2</v>
       </c>
       <c r="D396" s="5">
         <v>5.9194848959345014</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>17.754141571000002</v>
       </c>
       <c r="C397" s="5">
         <v>2.1192144000000468E-2</v>
       </c>
       <c r="D397" s="5">
         <v>1.4435496483783616</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>17.912987292</v>
       </c>
       <c r="C398" s="5">
         <v>0.15884572099999872</v>
       </c>
       <c r="D398" s="5">
         <v>11.2807567330933</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>17.681844183999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.23114310800000126</v>
       </c>
       <c r="D399" s="5">
         <v>-14.431386244508648</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>17.844873270000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.16302908600000166</v>
       </c>
       <c r="D400" s="5">
         <v>11.642847970423276</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>17.915303577</v>
       </c>
       <c r="C401" s="5">
         <v>7.0430306999998749E-2</v>
       </c>
       <c r="D401" s="5">
         <v>4.84034569019407</v>
       </c>
       <c r="E401" s="5">
         <v>3.0408809414966376</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>18.070625075999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.15532149899999936</v>
       </c>
       <c r="D402" s="5">
         <v>10.914427972576801</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>18.174369872</v>
       </c>
       <c r="C403" s="5">
         <v>0.10374479600000086</v>
       </c>
       <c r="D403" s="5">
         <v>7.1110415882480682</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>18.268280725</v>
       </c>
       <c r="C404" s="5">
         <v>9.3910853000000571E-2</v>
       </c>
       <c r="D404" s="5">
         <v>6.3799478978070256</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>18.159993196999999</v>
       </c>
       <c r="C405" s="5">
         <v>-0.10828752800000174</v>
       </c>
       <c r="D405" s="5">
         <v>-6.8857697386802919</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>18.219310619000002</v>
       </c>
       <c r="C406" s="5">
         <v>5.9317422000003006E-2</v>
       </c>
       <c r="D406" s="5">
         <v>3.9908441968630637</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>18.2551548</v>
       </c>
       <c r="C407" s="5">
         <v>3.5844180999998088E-2</v>
       </c>
       <c r="D407" s="5">
         <v>2.3865616245817289</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>18.235043948000001</v>
       </c>
       <c r="C408" s="5">
         <v>-2.0110851999998403E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-1.3140033081831981</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>18.246972797000002</v>
       </c>
       <c r="C409" s="5">
         <v>1.1928849000000241E-2</v>
       </c>
       <c r="D409" s="5">
         <v>0.78783656961316506</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>18.306277766000001</v>
       </c>
       <c r="C410" s="5">
         <v>5.9304968999999375E-2</v>
       </c>
       <c r="D410" s="5">
         <v>3.9706305293991218</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>18.308439721999999</v>
       </c>
       <c r="C411" s="5">
         <v>2.1619559999983551E-3</v>
       </c>
       <c r="D411" s="5">
         <v>0.14181107939896798</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>18.252572271999998</v>
       </c>
       <c r="C412" s="5">
         <v>-5.5867450000000929E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-3.6009161690554792</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>18.245657224999999</v>
       </c>
       <c r="C413" s="5">
         <v>-6.9150469999996744E-3</v>
       </c>
       <c r="D413" s="5">
         <v>-0.45367784280785362</v>
       </c>
       <c r="E413" s="5">
         <v>1.8439746029428994</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>18.258784296999998</v>
       </c>
       <c r="C414" s="5">
         <v>1.3127071999999629E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.86677992692407724</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>18.348599160999999</v>
       </c>
       <c r="C415" s="5">
         <v>8.9814864000000938E-2</v>
       </c>
       <c r="D415" s="5">
         <v>6.0651383601697528</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>18.349099305999999</v>
       </c>
       <c r="C416" s="5">
         <v>5.0014500000017392E-4</v>
       </c>
       <c r="D416" s="5">
         <v>3.2714431232361285E-2</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>18.361456002000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.2356696000001222E-2</v>
       </c>
       <c r="D417" s="5">
         <v>0.81110679322466961</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>18.408774204</v>
       </c>
       <c r="C418" s="5">
         <v>4.7318201999999587E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.136657895029904</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>18.367045122</v>
       </c>
       <c r="C419" s="5">
         <v>-4.1729081999999806E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-2.6865062420984187</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>18.847686574000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.48064145200000041</v>
       </c>
       <c r="D420" s="5">
         <v>36.340567772731866</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>18.940201780999999</v>
       </c>
       <c r="C421" s="5">
         <v>9.2515206999998156E-2</v>
       </c>
       <c r="D421" s="5">
         <v>6.05193685461618</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>18.894958331000002</v>
       </c>
       <c r="C422" s="5">
         <v>-4.5243449999997409E-2</v>
       </c>
       <c r="D422" s="5">
         <v>-2.829140483689585</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>18.93107573</v>
       </c>
       <c r="C423" s="5">
         <v>3.6117398999998329E-2</v>
       </c>
       <c r="D423" s="5">
         <v>2.3180492549168985</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>19.056476032999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.12540030299999927</v>
       </c>
       <c r="D424" s="5">
         <v>8.2449396004984798</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>19.064156368999999</v>
       </c>
       <c r="C425" s="5">
         <v>7.6803359999999543E-3</v>
       </c>
       <c r="D425" s="5">
         <v>0.484709782917081</v>
       </c>
       <c r="E425" s="5">
         <v>4.4859943048721762</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>19.351323585999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.28716721700000036</v>
       </c>
       <c r="D426" s="5">
         <v>19.651184639288743</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>19.229109505</v>
       </c>
       <c r="C427" s="5">
         <v>-0.1222140809999992</v>
       </c>
       <c r="D427" s="5">
         <v>-7.3208653034120381</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>19.237203686000001</v>
       </c>
       <c r="C428" s="5">
         <v>8.0941810000005887E-3</v>
       </c>
       <c r="D428" s="5">
         <v>0.50629155399823933</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>19.261775191000002</v>
       </c>
       <c r="C429" s="5">
         <v>2.4571505000000826E-2</v>
       </c>
       <c r="D429" s="5">
         <v>1.5435627592680135</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>19.300331947</v>
       </c>
       <c r="C430" s="5">
         <v>3.8556755999998416E-2</v>
       </c>
       <c r="D430" s="5">
         <v>2.4286914788845815</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>19.277330663000001</v>
       </c>
       <c r="C431" s="5">
         <v>-2.3001283999999345E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-1.4207703273347527</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>19.361859496000001</v>
       </c>
       <c r="C432" s="5">
         <v>8.4528833000000247E-2</v>
       </c>
       <c r="D432" s="5">
         <v>5.3906319145513804</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>19.433222399000002</v>
       </c>
       <c r="C433" s="5">
         <v>7.1362903000000699E-2</v>
       </c>
       <c r="D433" s="5">
         <v>4.5136655406654791</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>19.588046922</v>
       </c>
       <c r="C434" s="5">
         <v>0.15482452299999849</v>
       </c>
       <c r="D434" s="5">
         <v>9.9906522679747525</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>19.492591408999999</v>
       </c>
       <c r="C435" s="5">
         <v>-9.5455513000000991E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-5.693565449003346</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>19.533363227999999</v>
       </c>
       <c r="C436" s="5">
         <v>4.0771818999999709E-2</v>
       </c>
       <c r="D436" s="5">
         <v>2.5390661004521142</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>19.548690133000001</v>
       </c>
       <c r="C437" s="5">
         <v>1.5326905000002E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.94565729977906798</v>
       </c>
       <c r="E437" s="5">
         <v>2.5415956238582726</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>19.670205673000002</v>
       </c>
       <c r="C438" s="5">
         <v>0.12151554000000075</v>
       </c>
       <c r="D438" s="5">
         <v>7.7196316539791088</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>19.577860542</v>
       </c>
       <c r="C439" s="5">
         <v>-9.2345131000001857E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-5.4903933427346114</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>19.692593222999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.11473268099999956</v>
       </c>
       <c r="D440" s="5">
         <v>7.2635468552580962</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>19.652302399</v>
       </c>
       <c r="C441" s="5">
         <v>-4.0290823999999503E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-2.4277459845365779</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>19.704193576000002</v>
       </c>
       <c r="C442" s="5">
         <v>5.1891177000001676E-2</v>
       </c>
       <c r="D442" s="5">
         <v>3.2149784978229956</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>19.583178541999999</v>
+        <v>19.663853333999999</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.12101503400000269</v>
+        <v>-4.0340242000002746E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-7.1259859211906473</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-2.4292752915898053</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>19.638910152000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-2.4943181999997677E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-1.5115997362497247</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37646E76-E1C6-46B7-B9FA-4D4A2203A6C6}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>lareduha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>