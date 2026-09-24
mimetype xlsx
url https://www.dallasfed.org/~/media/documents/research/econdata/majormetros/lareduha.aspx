--- v8 (2026-09-01)
+++ v9 (2026-09-24)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{15157DA9-CBD1-4C98-8EC8-105AC492682D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E0B41C8C-6BC2-4A15-B9F0-D33DB9A3088C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{782B6F01-908C-4044-B05D-9E88FFFF0685}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E4F27EB6-0AB4-438F-8486-A1B567A43DB1}"/>
   </bookViews>
   <sheets>
     <sheet name="lareduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AF888A8-C10A-42D0-A66D-ACA55B209DC2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4976EB6E-920A-42E4-A472-AB89F5FD0B39}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -1051,155 +1051,155 @@
         <v>-0.11198812680000003</v>
       </c>
       <c r="D9" s="5">
         <v>-31.821788254022277</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>3.4368965677999999</v>
       </c>
       <c r="C10" s="5">
         <v>-1.5760066399999939E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-5.3420993285793532</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>3.5347113374000001</v>
+        <v>3.5347113375000001</v>
       </c>
       <c r="C11" s="5">
-        <v>9.781476960000024E-2</v>
+        <v>9.7814769700000248E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>40.039285335662811</v>
+        <v>40.039285383204849</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>3.5806677283999999</v>
       </c>
       <c r="C12" s="5">
-        <v>4.5956390999999819E-2</v>
+        <v>4.5956390899999811E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>16.767190437815671</v>
+        <v>16.767190398174403</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>3.6746404792999998</v>
       </c>
       <c r="C13" s="5">
         <v>9.3972750899999902E-2</v>
       </c>
       <c r="D13" s="5">
         <v>36.461453580695149</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>3.7406060643000001</v>
       </c>
       <c r="C14" s="5">
         <v>6.5965585000000271E-2</v>
       </c>
       <c r="D14" s="5">
         <v>23.801362703909955</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>3.6294721822999998</v>
+        <v>3.6294721823999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.11113388200000029</v>
+        <v>-0.11113388190000029</v>
       </c>
       <c r="D15" s="5">
-        <v>-30.366538838148717</v>
+        <v>-30.366538815125963</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>3.6980024032999999</v>
+        <v>3.6980024030999998</v>
       </c>
       <c r="C16" s="5">
-        <v>6.8530221000000058E-2</v>
+        <v>6.8530220700000033E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>25.16548975221189</v>
+        <v>25.165489629596681</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>3.7575353044000002</v>
+        <v>3.7575353045000002</v>
       </c>
       <c r="C17" s="5">
-        <v>5.9532901100000313E-2</v>
+        <v>5.9532901400000338E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>21.124101412274477</v>
+        <v>21.124101529565852</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>3.7233227144000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-3.4212590000000098E-2</v>
+        <v>-3.4212590100000106E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-10.395190576206604</v>
+        <v>-10.395190604822545</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.7046558638999998</v>
       </c>
       <c r="C19" s="5">
         <v>-1.8666850500000276E-2</v>
       </c>
       <c r="D19" s="5">
         <v>-5.8530405917081918</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>3.6692029708999998</v>
       </c>
       <c r="C20" s="5">
         <v>-3.5452892999999985E-2</v>
@@ -1261,6019 +1261,6028 @@
         <v>4.425213139999995E-2</v>
       </c>
       <c r="D24" s="5">
         <v>15.18077601136827</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>3.8723972366999999</v>
       </c>
       <c r="C25" s="5">
         <v>9.2953756300000023E-2</v>
       </c>
       <c r="D25" s="5">
         <v>33.851905328358981</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>3.8360145006000002</v>
+        <v>3.8360145005000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-3.6382736099999757E-2</v>
+        <v>-3.6382736199999766E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-10.709744902248975</v>
+        <v>-10.709744930181165</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>3.9297052676000002</v>
+        <v>3.9297052677000002</v>
       </c>
       <c r="C27" s="5">
-        <v>9.3690767000000008E-2</v>
+        <v>9.3690767200000025E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>33.584745041193152</v>
+        <v>33.584745123774162</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>3.9996999691999999</v>
+        <v>3.9996999689999999</v>
       </c>
       <c r="C28" s="5">
-        <v>6.9994701599999765E-2</v>
+        <v>6.999470129999974E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>23.59736953295879</v>
+        <v>23.597369421052107</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>3.9507399263999998</v>
+        <v>3.9507399264999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-4.8960042800000103E-2</v>
+        <v>-4.8960042500000078E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-13.739430543921838</v>
+        <v>-13.739430465960822</v>
       </c>
       <c r="E29" s="5">
-        <v>5.1417912633784368</v>
+        <v>5.1417912632415907</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>4.0266958389000003</v>
       </c>
       <c r="C30" s="5">
-        <v>7.5955912500000444E-2</v>
+        <v>7.5955912400000436E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>25.673761499420134</v>
+        <v>25.673761461248045</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>4.0058916247000003</v>
+        <v>4.0058916246000003</v>
       </c>
       <c r="C31" s="5">
-        <v>-2.0804214200000004E-2</v>
+        <v>-2.0804214300000012E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-6.0267087073221699</v>
+        <v>-6.0267087354726856</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>4.0785130369000004</v>
+        <v>4.0785130368000004</v>
       </c>
       <c r="C32" s="5">
         <v>7.2621412200000179E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>24.060037939900745</v>
+        <v>24.060037940562438</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>4.0539814610000002</v>
+        <v>4.0539814609000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.4531575900000213E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-6.9837468365249507</v>
+        <v>-6.9837468366906403</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>4.1408925488000001</v>
+        <v>4.1408925487000001</v>
       </c>
       <c r="C34" s="5">
         <v>8.6911087799999898E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>28.987146402577757</v>
+        <v>28.987146403378894</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>4.1358174545999997</v>
+        <v>4.1358174546999997</v>
       </c>
       <c r="C35" s="5">
-        <v>-5.0750942000004073E-3</v>
+        <v>-5.0750940000003908E-3</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.460851218547321</v>
+        <v>-1.4608511614004449</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>4.1744292453999998</v>
+        <v>4.1744292455999998</v>
       </c>
       <c r="C36" s="5">
-        <v>3.8611790800000101E-2</v>
+        <v>3.8611790900000109E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>11.796681213487537</v>
+        <v>11.796681245325068</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>4.0692514123999999</v>
+        <v>4.0692514124999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.10517783299999994</v>
+        <v>-0.10517783309999995</v>
       </c>
       <c r="D37" s="5">
-        <v>-26.377760785979909</v>
+        <v>-26.377760806596694</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>4.1279414367999996</v>
+        <v>4.1279414364999996</v>
       </c>
       <c r="C38" s="5">
-        <v>5.8690024399999707E-2</v>
+        <v>5.8690023999999674E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>18.748478298756609</v>
+        <v>18.748478160177086</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>4.2270625187000004</v>
       </c>
       <c r="C39" s="5">
-        <v>9.9121081900000796E-2</v>
+        <v>9.9121082200000821E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>32.94185238347076</v>
+        <v>32.941852499410288</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>4.2041659850000004</v>
+        <v>4.2041659849000004</v>
       </c>
       <c r="C40" s="5">
-        <v>-2.2896533699999999E-2</v>
+        <v>-2.2896533800000007E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-6.3097936116793925</v>
+        <v>-6.3097936384216009</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>4.2422650387000003</v>
+        <v>4.2422650388000003</v>
       </c>
       <c r="C41" s="5">
-        <v>3.8099053699999885E-2</v>
+        <v>3.8099053899999902E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>11.433385588690847</v>
+        <v>11.433385652018213</v>
       </c>
       <c r="E41" s="5">
-        <v>7.3790003323667142</v>
+        <v>7.3790003321799302</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>4.5317556344999996</v>
+        <v>4.5317556345999996</v>
       </c>
       <c r="C42" s="5">
         <v>0.28949059579999936</v>
       </c>
       <c r="D42" s="5">
-        <v>120.81279038974854</v>
+        <v>120.81279038575872</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>4.5060852102000002</v>
+        <v>4.5060852100000002</v>
       </c>
       <c r="C43" s="5">
-        <v>-2.5670424299999439E-2</v>
+        <v>-2.5670424599999464E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-6.5896500549593622</v>
+        <v>-6.5896501294459009</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>4.5920167861000003</v>
+        <v>4.5920167859000003</v>
       </c>
       <c r="C44" s="5">
         <v>8.5931575900000112E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>25.443685107406754</v>
+        <v>25.443685108657064</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>4.6589580920999998</v>
+        <v>4.6589580919999998</v>
       </c>
       <c r="C45" s="5">
-        <v>6.6941305999999479E-2</v>
+        <v>6.6941306099999487E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>18.966324393669364</v>
+        <v>18.966324425204718</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>4.6411409685000002</v>
+        <v>4.6411409684000002</v>
       </c>
       <c r="C46" s="5">
         <v>-1.781712359999954E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-4.4938211222120383</v>
+        <v>-4.4938211223064295</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>4.6407147778000004</v>
+        <v>4.6407147782999996</v>
       </c>
       <c r="C47" s="5">
-        <v>-4.2619069999982884E-4</v>
+        <v>-4.2619010000066737E-4</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.11013899834290131</v>
+        <v>-0.1101388433678796</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>4.4715516064000003</v>
+        <v>4.4715516070000003</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.16916317140000015</v>
+        <v>-0.16916317129999925</v>
       </c>
       <c r="D48" s="5">
-        <v>-35.955706029092958</v>
+        <v>-35.955706008773106</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>4.4610948573</v>
+        <v>4.4610948577</v>
       </c>
       <c r="C49" s="5">
-        <v>-1.0456749100000273E-2</v>
+        <v>-1.045674930000029E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.7703939378332709</v>
+        <v>-2.7703939897742558</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>4.6172642938999999</v>
+        <v>4.6172642931999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.15616943659999993</v>
+        <v>0.15616943549999984</v>
       </c>
       <c r="D50" s="5">
-        <v>51.119086313942994</v>
+        <v>51.119085876418737</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>4.6218665450999996</v>
+        <v>4.6218665448999996</v>
       </c>
       <c r="C51" s="5">
-        <v>4.6022511999996851E-3</v>
+        <v>4.6022516999997265E-3</v>
       </c>
       <c r="D51" s="5">
-        <v>1.2026771694967131</v>
+        <v>1.2026773010590297</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>4.7101913454000002</v>
+        <v>4.7101913451000001</v>
       </c>
       <c r="C52" s="5">
-        <v>8.8324800300000561E-2</v>
+        <v>8.8324800200000553E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>25.502907485110015</v>
+        <v>25.50290745435808</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>4.6279305244</v>
+        <v>4.6279305246</v>
       </c>
       <c r="C53" s="5">
-        <v>-8.2260821000000206E-2</v>
+        <v>-8.2260820500000165E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-19.056987166278116</v>
+        <v>-19.056987062437024</v>
       </c>
       <c r="E53" s="5">
-        <v>9.0910276039279037</v>
+        <v>9.0910276060708348</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>4.6357237993</v>
+        <v>4.6357237997</v>
       </c>
       <c r="C54" s="5">
-        <v>7.7932749000000356E-3</v>
+        <v>7.7932751000000522E-3</v>
       </c>
       <c r="D54" s="5">
-        <v>2.0395798220895989</v>
+        <v>2.0395798748283678</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>4.7101797605</v>
+        <v>4.7101797607</v>
       </c>
       <c r="C55" s="5">
-        <v>7.4455961199999976E-2</v>
+        <v>7.4455960999999959E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>21.070728292028186</v>
+        <v>21.070728228356561</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>4.7111999137999998</v>
       </c>
       <c r="C56" s="5">
-        <v>1.0201532999998264E-3</v>
+        <v>1.0201530999998099E-3</v>
       </c>
       <c r="D56" s="5">
-        <v>0.2602115722922127</v>
+        <v>0.26021152120636604</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>4.7579940233000002</v>
+        <v>4.7579940229000002</v>
       </c>
       <c r="C57" s="5">
-        <v>4.6794109500000403E-2</v>
+        <v>4.6794109100000369E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>12.592200128229392</v>
+        <v>12.59220001464314</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>4.8448456217000002</v>
+        <v>4.8448456205000001</v>
       </c>
       <c r="C58" s="5">
-        <v>8.6851598400000007E-2</v>
+        <v>8.6851597599999941E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>24.243194889914378</v>
+        <v>24.243194645974818</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>4.9478488198999999</v>
+        <v>4.9478488188999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.1030031981999997</v>
+        <v>0.10300319839999972</v>
       </c>
       <c r="D59" s="5">
-        <v>28.717542733873902</v>
+        <v>28.717542804274142</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>5.0750302395000002</v>
+        <v>5.0750302434999996</v>
       </c>
       <c r="C60" s="5">
-        <v>0.12718141960000029</v>
+        <v>0.12718142459999981</v>
       </c>
       <c r="D60" s="5">
-        <v>35.602143616873214</v>
+        <v>35.60214522828349</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>5.1479237363000001</v>
+        <v>5.1479237358000001</v>
       </c>
       <c r="C61" s="5">
-        <v>7.2893496799999902E-2</v>
+        <v>7.2893492300000418E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>18.664726155520949</v>
+        <v>18.664724894875697</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>5.2045651522999998</v>
+        <v>5.2045651507999997</v>
       </c>
       <c r="C62" s="5">
-        <v>5.6641415999999722E-2</v>
+        <v>5.664141499999964E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>14.032367503358945</v>
+        <v>14.032367241884348</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>5.2200916365000003</v>
+        <v>5.2200916360000003</v>
       </c>
       <c r="C63" s="5">
-        <v>1.5526484200000468E-2</v>
+        <v>1.552648520000055E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>3.6392183083895135</v>
+        <v>3.6392185477024386</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>5.2090039314999999</v>
+        <v>5.2090039309999998</v>
       </c>
       <c r="C64" s="5">
         <v>-1.1087705000000447E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-2.519286454044567</v>
+        <v>-2.5192864542831317</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>5.3109684890000004</v>
+        <v>5.3109684894000004</v>
       </c>
       <c r="C65" s="5">
-        <v>0.10196455750000055</v>
+        <v>0.10196455840000063</v>
       </c>
       <c r="D65" s="5">
-        <v>26.191026601985492</v>
+        <v>26.191026861389098</v>
       </c>
       <c r="E65" s="5">
-        <v>14.75903670115175</v>
+        <v>14.759036704835516</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>5.2419555041999999</v>
+        <v>5.2419555049</v>
       </c>
       <c r="C66" s="5">
-        <v>-6.901298480000051E-2</v>
+        <v>-6.9012984500000485E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-14.525756470623662</v>
+        <v>-14.525756410905844</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>5.2169881836999998</v>
+        <v>5.2169881844999999</v>
       </c>
       <c r="C67" s="5">
-        <v>-2.4967320500000056E-2</v>
+        <v>-2.4967320400000048E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-5.5681985270250145</v>
+        <v>-5.5681985045798132</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>5.2346252003</v>
+        <v>5.2346252007</v>
       </c>
       <c r="C68" s="5">
-        <v>1.7637016600000166E-2</v>
+        <v>1.7637016200000133E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>4.1331156081378051</v>
+        <v>4.1331155120049479</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>5.1518906055000002</v>
+        <v>5.1518906045000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-8.2734594799999783E-2</v>
+        <v>-8.2734596199999899E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>-17.401436721452235</v>
+        <v>-17.401436989584752</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>5.1439221323000002</v>
+        <v>5.1439221299</v>
       </c>
       <c r="C70" s="5">
-        <v>-7.968473200000048E-3</v>
+        <v>-7.9684746000001638E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.8403421423829003</v>
+        <v>-1.8403424633256282</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>5.2533504685999999</v>
+        <v>5.2533504668999997</v>
       </c>
       <c r="C71" s="5">
-        <v>0.10942833629999971</v>
+        <v>0.10942833699999976</v>
       </c>
       <c r="D71" s="5">
-        <v>28.737144449156027</v>
+        <v>28.737144670018221</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>5.2891234153999998</v>
+        <v>5.2891234254999997</v>
       </c>
       <c r="C72" s="5">
-        <v>3.5772946799999872E-2</v>
+        <v>3.577295859999996E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>8.4845546543765629</v>
+        <v>8.4845575615660316</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>5.2297358522000001</v>
+        <v>5.2297358531000002</v>
       </c>
       <c r="C73" s="5">
-        <v>-5.9387563199999605E-2</v>
+        <v>-5.9387572399999478E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-12.672176941269242</v>
+        <v>-12.672178762040021</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>5.3024240414000001</v>
+        <v>5.3024240390999999</v>
       </c>
       <c r="C74" s="5">
-        <v>7.2688189199999975E-2</v>
+        <v>7.268818599999971E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>18.014786652407722</v>
+        <v>18.014785794406805</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>5.2156888395000003</v>
+        <v>5.2156888351999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-8.6735201899999836E-2</v>
+        <v>-8.6735203900000002E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-17.95603907238208</v>
+        <v>-17.956039457009286</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>5.2051083917999996</v>
+        <v>5.2051083855</v>
       </c>
       <c r="C76" s="5">
-        <v>-1.0580447700000661E-2</v>
+        <v>-1.0580449699999939E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.4073201825315249</v>
+        <v>-2.4073206344795928</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>5.1885647885999999</v>
+        <v>5.1885647851999996</v>
       </c>
       <c r="C77" s="5">
-        <v>-1.6543603199999701E-2</v>
+        <v>-1.654360030000035E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-3.7480369284497161</v>
+        <v>-3.748036287339862</v>
       </c>
       <c r="E77" s="5">
-        <v>-2.304734073522019</v>
+        <v>-2.3047341448984793</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>5.5501313873999996</v>
+        <v>5.5501313876999996</v>
       </c>
       <c r="C78" s="5">
-        <v>0.36156659879999964</v>
+        <v>0.36156660249999995</v>
       </c>
       <c r="D78" s="5">
-        <v>124.42552102262891</v>
+        <v>124.42552293295699</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>5.5290860325000004</v>
+        <v>5.5290860391000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-2.1045354899999147E-2</v>
+        <v>-2.1045348599999514E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-4.4565321240401135</v>
+        <v>-4.4565308174244977</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>5.5570475590999999</v>
+        <v>5.5570475609000001</v>
       </c>
       <c r="C80" s="5">
-        <v>2.7961526599999509E-2</v>
+        <v>2.79615218E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>6.2402765214217837</v>
+        <v>6.2402754125609805</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>5.6387470701</v>
+        <v>5.6387470727000002</v>
       </c>
       <c r="C81" s="5">
-        <v>8.1699511000000058E-2</v>
+        <v>8.1699511800000124E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>19.141210870312598</v>
+        <v>19.14121106644162</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>5.7378604533999997</v>
+        <v>5.7378604584000001</v>
       </c>
       <c r="C82" s="5">
-        <v>9.9113383299999747E-2</v>
+        <v>9.9113385699999945E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>23.256096319683994</v>
+        <v>23.256096926562051</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>5.6517899001999998</v>
+        <v>5.6517898788999998</v>
       </c>
       <c r="C83" s="5">
-        <v>-8.60705531999999E-2</v>
+        <v>-8.6070579500000299E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-16.587271854096485</v>
+        <v>-16.587276498639792</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>5.7059996612999999</v>
+        <v>5.7059996895999996</v>
       </c>
       <c r="C84" s="5">
-        <v>5.4209761100000087E-2</v>
+        <v>5.420981069999975E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>12.136963140918633</v>
+        <v>12.136974886246964</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>5.8178360466000001</v>
+        <v>5.8178360569000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.11183638530000017</v>
+        <v>0.11183636730000046</v>
       </c>
       <c r="D85" s="5">
-        <v>26.2283308321819</v>
+        <v>26.228326001261237</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>5.8122908281000001</v>
+        <v>5.8122908255999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-5.5452185000000043E-3</v>
+        <v>-5.5452313000001752E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.1377923442363769</v>
+        <v>-1.1377949548401323</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>5.9119105585999998</v>
+        <v>5.9119105455999996</v>
       </c>
       <c r="C87" s="5">
-        <v>9.9619730499999726E-2</v>
+        <v>9.9619719999999745E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>22.621385139797766</v>
+        <v>22.621382537044731</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>6.0001067529999998</v>
+        <v>6.0001067357000002</v>
       </c>
       <c r="C88" s="5">
-        <v>8.8196194400000039E-2</v>
+        <v>8.8196190100000571E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>19.446510933529826</v>
+        <v>19.446509952638301</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>5.9784373195000002</v>
+        <v>5.9784373078000002</v>
       </c>
       <c r="C89" s="5">
-        <v>-2.1669433499999613E-2</v>
+        <v>-2.1669427900000038E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-4.2487537927375367</v>
+        <v>-4.2487527284638116</v>
       </c>
       <c r="E89" s="5">
-        <v>15.223333678620721</v>
+        <v>15.223333528629235</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>6.0517791390999998</v>
+        <v>6.0517791363000004</v>
       </c>
       <c r="C90" s="5">
-        <v>7.3341819599999525E-2</v>
+        <v>7.3341828500000261E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>15.75631059136855</v>
+        <v>15.756312667146876</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>6.0381160388000001</v>
+        <v>6.0381160493000001</v>
       </c>
       <c r="C91" s="5">
-        <v>-1.366310029999962E-2</v>
+        <v>-1.3663087000000296E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-2.6758500297138443</v>
+        <v>-2.6758474584564595</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>6.0731095611999999</v>
+        <v>6.0731095561000004</v>
       </c>
       <c r="C92" s="5">
-        <v>3.4993522399999755E-2</v>
+        <v>3.499350680000024E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>7.1805381720325467</v>
+        <v>7.1805348553690918</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>6.1190311622999998</v>
+        <v>6.1190311556000001</v>
       </c>
       <c r="C93" s="5">
-        <v>4.5921601099999876E-2</v>
+        <v>4.5921599499999743E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>9.4607921568618849</v>
+        <v>9.4607918216790274</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>6.1203389775000003</v>
+        <v>6.1203389895000004</v>
       </c>
       <c r="C94" s="5">
-        <v>1.3078152000005616E-3</v>
+        <v>1.3078339000003325E-3</v>
       </c>
       <c r="D94" s="5">
-        <v>0.25677665849483944</v>
+        <v>0.25678033465470484</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>6.2490362043000003</v>
+        <v>6.2490361784999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.12869722679999995</v>
+        <v>0.12869718899999949</v>
       </c>
       <c r="D95" s="5">
-        <v>28.366225949756284</v>
+        <v>28.366216569811865</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>6.5294146673000002</v>
+        <v>6.5294147281999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.28037846299999991</v>
+        <v>0.28037854969999998</v>
       </c>
       <c r="D96" s="5">
-        <v>69.330236950185878</v>
+        <v>69.330264291588577</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>6.5077982103999998</v>
+        <v>6.5077982579000002</v>
       </c>
       <c r="C97" s="5">
-        <v>-2.1616456900000358E-2</v>
+        <v>-2.161647029999969E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-3.9012071766196477</v>
+        <v>-3.9012095153802662</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>6.6380879434000004</v>
+        <v>6.6380879880999997</v>
       </c>
       <c r="C98" s="5">
-        <v>0.13028973300000057</v>
+        <v>0.13028973019999945</v>
       </c>
       <c r="D98" s="5">
-        <v>26.854852155677065</v>
+        <v>26.854851295496051</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>6.6055421402999999</v>
+        <v>6.6055421350000003</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.2545803100000548E-2</v>
+        <v>-3.2545853099999356E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-5.7273774625423375</v>
+        <v>-5.7273859880560778</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>6.6979001516999999</v>
+        <v>6.6979000021999999</v>
       </c>
       <c r="C100" s="5">
-        <v>9.2358011399999995E-2</v>
+        <v>9.235786719999961E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>18.130602377228122</v>
+        <v>18.130571873918242</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>6.7805922056999997</v>
+        <v>6.7805922118000002</v>
       </c>
       <c r="C101" s="5">
-        <v>8.2692053999999793E-2</v>
+        <v>8.2692209600000233E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>15.863724344755671</v>
+        <v>15.863756629104685</v>
       </c>
       <c r="E101" s="5">
-        <v>13.417467530914706</v>
+        <v>13.417467854909804</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>6.7462811671000003</v>
+        <v>6.7462811568000003</v>
       </c>
       <c r="C102" s="5">
-        <v>-3.4311038599999399E-2</v>
+        <v>-3.4311054999999868E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>-5.9060421252230881</v>
+        <v>-5.9060448649307489</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>6.7369737786000004</v>
+        <v>6.7369737631</v>
       </c>
       <c r="C103" s="5">
-        <v>-9.3073884999999024E-3</v>
+        <v>-9.3073937000003326E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>-1.6430542017602301</v>
+        <v>-1.6430551152631923</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>6.7731525651000002</v>
+        <v>6.7731525217000002</v>
       </c>
       <c r="C104" s="5">
-        <v>3.6178786499999838E-2</v>
+        <v>3.6178758600000194E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>6.6380056151515987</v>
+        <v>6.6380003597130921</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>6.9041866860000001</v>
+        <v>6.9041866613999998</v>
       </c>
       <c r="C105" s="5">
-        <v>0.13103412089999988</v>
+        <v>0.13103413969999966</v>
       </c>
       <c r="D105" s="5">
-        <v>25.851968692000305</v>
+        <v>25.851972987976481</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>6.9099623691999996</v>
+        <v>6.9099624059</v>
       </c>
       <c r="C106" s="5">
-        <v>5.7756831999995484E-3</v>
+        <v>5.7757445000001795E-3</v>
       </c>
       <c r="D106" s="5">
-        <v>1.0084892027201198</v>
+        <v>1.0084999591886357</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>6.9460837064999996</v>
+        <v>6.9460837196999998</v>
       </c>
       <c r="C107" s="5">
-        <v>3.61213373E-2</v>
+        <v>3.6121313799999832E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>6.456446281401651</v>
+        <v>6.4564419241553095</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>6.8446884861999999</v>
+        <v>6.8446886382000001</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.1013952202999997</v>
+        <v>-0.10139508149999976</v>
       </c>
       <c r="D108" s="5">
-        <v>-16.176826825871348</v>
+        <v>-16.176806399856012</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>6.9068886059999999</v>
+        <v>6.9068887365</v>
       </c>
       <c r="C109" s="5">
-        <v>6.2200119799999953E-2</v>
+        <v>6.2200098299999951E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>11.466707305372159</v>
+        <v>11.466702874142797</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>6.8630709471999998</v>
+        <v>6.8630710562999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-4.3817658800000103E-2</v>
+        <v>-4.3817680200000098E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-7.3527698220883781</v>
+        <v>-7.3527731546166208</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>7.0075014729999996</v>
+        <v>7.0075014602000003</v>
       </c>
       <c r="C111" s="5">
-        <v>0.14443052579999982</v>
+        <v>0.14443040390000039</v>
       </c>
       <c r="D111" s="5">
-        <v>28.391570526254316</v>
+        <v>28.391543220008586</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>6.9965148468000002</v>
+        <v>6.9965145227000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.098662619999935E-2</v>
+        <v>-1.0986937500000238E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-1.8652663719548102</v>
+        <v>-1.8653187717086683</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>6.9892318634999997</v>
+        <v>6.9892318256000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-7.2829833000005451E-3</v>
+        <v>-7.2826970999999574E-3</v>
       </c>
       <c r="D113" s="5">
-        <v>-1.2420065653202306</v>
+        <v>-1.2419580943671349</v>
       </c>
       <c r="E113" s="5">
-        <v>3.0770123238588187</v>
+        <v>3.0770116721797969</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>6.8337775450000002</v>
+        <v>6.8337774538999998</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.15545431849999947</v>
+        <v>-0.15545437170000032</v>
       </c>
       <c r="D114" s="5">
-        <v>-23.655690573973786</v>
+        <v>-23.65569781893867</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>6.7246024154999997</v>
+        <v>6.7246022994999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.10917512950000052</v>
+        <v>-0.10917515439999992</v>
       </c>
       <c r="D115" s="5">
-        <v>-17.573037102185008</v>
+        <v>-17.573040978807065</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>6.8601019337000002</v>
+        <v>6.8601018387000003</v>
       </c>
       <c r="C116" s="5">
-        <v>0.1354995182000005</v>
+        <v>0.13549953920000046</v>
       </c>
       <c r="D116" s="5">
-        <v>27.047896705709906</v>
+        <v>27.047901892160596</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>6.8973354441000003</v>
+        <v>6.8973354704999998</v>
       </c>
       <c r="C117" s="5">
-        <v>3.7233510400000114E-2</v>
+        <v>3.72336317999995E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>6.7110389492712308</v>
+        <v>6.7110615836527998</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>7.0088865035000003</v>
+        <v>7.0088866737000002</v>
       </c>
       <c r="C118" s="5">
-        <v>0.11155105939999999</v>
+        <v>0.11155120320000034</v>
       </c>
       <c r="D118" s="5">
-        <v>21.230571877830904</v>
+        <v>21.230601636389146</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>7.0493051924000003</v>
+        <v>7.0493053118000004</v>
       </c>
       <c r="C119" s="5">
-        <v>4.0418688899999999E-2</v>
+        <v>4.0418638100000237E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>7.1438951304116038</v>
+        <v>7.1438856859543431</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>6.9638548736999999</v>
+        <v>6.9638554141000002</v>
       </c>
       <c r="C120" s="5">
-        <v>-8.5450318700000416E-2</v>
+        <v>-8.5449897700000221E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-13.614513632559033</v>
+        <v>-13.614450747852514</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>6.9046097121000001</v>
+        <v>6.9046099191000003</v>
       </c>
       <c r="C121" s="5">
-        <v>-5.9245161599999818E-2</v>
+        <v>-5.924549499999987E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-9.7446249427250784</v>
+        <v>-9.7446765190265072</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>6.9809561876000004</v>
+        <v>6.9809560821999996</v>
       </c>
       <c r="C122" s="5">
-        <v>7.6346475500000288E-2</v>
+        <v>7.6346163099999309E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>14.106223212738289</v>
+        <v>14.106161488332081</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>7.1056785360000001</v>
+        <v>7.1056783195</v>
       </c>
       <c r="C123" s="5">
-        <v>0.12472234839999974</v>
+        <v>0.12472223730000032</v>
       </c>
       <c r="D123" s="5">
-        <v>23.676652663370177</v>
+        <v>23.676629851899712</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>7.1978547432999997</v>
+        <v>7.1978541788000001</v>
       </c>
       <c r="C124" s="5">
-        <v>9.2176207299999646E-2</v>
+        <v>9.2175859300000162E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>16.726715704017757</v>
+        <v>16.726648528897559</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>7.2927623984999999</v>
+        <v>7.2927623058000002</v>
       </c>
       <c r="C125" s="5">
-        <v>9.4907655200000107E-2</v>
+        <v>9.4908127000000064E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>17.022085656532827</v>
+        <v>17.022177937726578</v>
       </c>
       <c r="E125" s="5">
-        <v>4.3428310997254638</v>
+        <v>4.3428303392117451</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>7.5210936745000003</v>
+        <v>7.5210933022999997</v>
       </c>
       <c r="C126" s="5">
-        <v>0.22833127600000047</v>
+        <v>0.22833099649999955</v>
       </c>
       <c r="D126" s="5">
-        <v>44.766209213946937</v>
+        <v>44.766145326457703</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>7.6076163755000001</v>
+        <v>7.6076162519999997</v>
       </c>
       <c r="C127" s="5">
-        <v>8.6522700999999813E-2</v>
+        <v>8.6522949699999963E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>14.712641742472199</v>
+        <v>14.712687517992418</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>7.7358375004999997</v>
+        <v>7.7358374960000003</v>
       </c>
       <c r="C128" s="5">
-        <v>0.1282211249999996</v>
+        <v>0.12822124400000057</v>
       </c>
       <c r="D128" s="5">
-        <v>22.209454397957561</v>
+        <v>22.20947735186256</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>7.9080035589</v>
+        <v>7.9080037511999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.17216605840000021</v>
+        <v>0.17216625519999962</v>
       </c>
       <c r="D129" s="5">
-        <v>30.230951265281369</v>
+        <v>30.230990176488849</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>7.9236512486999997</v>
+        <v>7.9236516779999997</v>
       </c>
       <c r="C130" s="5">
-        <v>1.5647689799999753E-2</v>
+        <v>1.5647926799999823E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>2.4004709714644523</v>
+        <v>2.4005076665940761</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>7.9629461178999996</v>
+        <v>7.9629472414000002</v>
       </c>
       <c r="C131" s="5">
-        <v>3.9294869199999916E-2</v>
+        <v>3.9295563400000511E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>6.1160552704900617</v>
+        <v>6.1161659429122661</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>7.9702272225000002</v>
+        <v>7.9702279614</v>
       </c>
       <c r="C132" s="5">
-        <v>7.2811046000005319E-3</v>
+        <v>7.2807199999997962E-3</v>
       </c>
       <c r="D132" s="5">
-        <v>1.1027828221657376</v>
+        <v>1.1027241217407058</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>8.1051220642999997</v>
+        <v>8.1051219322999994</v>
       </c>
       <c r="C133" s="5">
-        <v>0.13489484179999955</v>
+        <v>0.13489397089999944</v>
       </c>
       <c r="D133" s="5">
-        <v>22.311215814530925</v>
+        <v>22.311055841085437</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>8.1815764131000002</v>
+        <v>8.1815755732</v>
       </c>
       <c r="C134" s="5">
-        <v>7.645434880000046E-2</v>
+        <v>7.6453640900000508E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>11.92553360954669</v>
+        <v>11.925417603511823</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>7.8046280667000003</v>
+        <v>7.8046272391000002</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.37694834639999986</v>
+        <v>-0.37694833409999973</v>
       </c>
       <c r="D135" s="5">
-        <v>-43.221665935438779</v>
+        <v>-43.221668239845592</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>7.8963480182000003</v>
+        <v>7.8963471319999998</v>
       </c>
       <c r="C136" s="5">
-        <v>9.1719951500000008E-2</v>
+        <v>9.17198928999996E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>15.050585720511901</v>
+        <v>15.050577175313506</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>7.9927709140000003</v>
+        <v>7.9927707749000003</v>
       </c>
       <c r="C137" s="5">
-        <v>9.6422895799999964E-2</v>
+        <v>9.6423642900000495E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>15.678597906571866</v>
+        <v>15.678729538539393</v>
       </c>
       <c r="E137" s="5">
-        <v>9.5986743739790548</v>
+        <v>9.5986738597427781</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>8.1082631203000002</v>
+        <v>8.1082625921000009</v>
       </c>
       <c r="C138" s="5">
-        <v>0.1154922062999999</v>
+        <v>0.11549181720000057</v>
       </c>
       <c r="D138" s="5">
-        <v>18.786097672691039</v>
+        <v>18.786029622250091</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>8.1886030611000002</v>
+        <v>8.1886029873999995</v>
       </c>
       <c r="C139" s="5">
-        <v>8.0339940800000065E-2</v>
+        <v>8.034039529999859E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>12.559934272480699</v>
+        <v>12.560010106081897</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>8.2163805365999991</v>
+        <v>8.2163808983000006</v>
       </c>
       <c r="C140" s="5">
-        <v>2.7777475499998872E-2</v>
+        <v>2.7777910900001146E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>4.1474663102954779</v>
+        <v>4.1475325757630799</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>8.2290593557000005</v>
+        <v>8.2290601495000004</v>
       </c>
       <c r="C141" s="5">
-        <v>1.2678819100001348E-2</v>
+        <v>1.2679251199999797E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>1.8675349241209727</v>
+        <v>1.8675990288218314</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>8.3451795404000002</v>
+        <v>8.3451804363999997</v>
       </c>
       <c r="C142" s="5">
-        <v>0.11612018469999974</v>
+        <v>0.11612028689999931</v>
       </c>
       <c r="D142" s="5">
-        <v>18.311204872922172</v>
+        <v>18.311220354192148</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>8.4867944295999997</v>
+        <v>8.4867968181000002</v>
       </c>
       <c r="C143" s="5">
-        <v>0.14161488919999954</v>
+        <v>0.14161638170000046</v>
       </c>
       <c r="D143" s="5">
-        <v>22.375921802243859</v>
+        <v>22.376177425987166</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>8.6777199651999997</v>
+        <v>8.6777215258999991</v>
       </c>
       <c r="C144" s="5">
-        <v>0.19092553559999992</v>
+        <v>0.19092470779999893</v>
       </c>
       <c r="D144" s="5">
-        <v>30.600061453667472</v>
+        <v>30.599902248382783</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>8.6935491469000006</v>
+        <v>8.6935498636999995</v>
       </c>
       <c r="C145" s="5">
-        <v>1.5829181700000916E-2</v>
+        <v>1.5828337800000369E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>2.2110360711759203</v>
+        <v>2.2109166076776932</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>8.7695159738000008</v>
+        <v>8.7695098332000008</v>
       </c>
       <c r="C146" s="5">
-        <v>7.5966826900000228E-2</v>
+        <v>7.5959969500001279E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>11.004891912495186</v>
+        <v>11.00384935065204</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>8.8980289458000001</v>
+        <v>8.8980288144999999</v>
       </c>
       <c r="C147" s="5">
-        <v>0.12851297199999934</v>
+        <v>0.12851898129999917</v>
       </c>
       <c r="D147" s="5">
-        <v>19.074368889318105</v>
+        <v>19.075348349456721</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>9.0868262132000002</v>
+        <v>9.0868257424000003</v>
       </c>
       <c r="C148" s="5">
-        <v>0.18879726740000002</v>
+        <v>0.18879692790000036</v>
       </c>
       <c r="D148" s="5">
-        <v>28.653289751789714</v>
+        <v>28.653232544531782</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>9.1881748854000005</v>
+        <v>9.1881746687000003</v>
       </c>
       <c r="C149" s="5">
-        <v>0.10134867220000032</v>
+        <v>0.10134892630000003</v>
       </c>
       <c r="D149" s="5">
-        <v>14.236363039873012</v>
+        <v>14.23640173394045</v>
       </c>
       <c r="E149" s="5">
-        <v>14.956064477040766</v>
+        <v>14.956063766447203</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>9.3027006712000002</v>
+        <v>9.3026994108000007</v>
       </c>
       <c r="C150" s="5">
-        <v>0.11452578579999972</v>
+        <v>0.11452474210000041</v>
       </c>
       <c r="D150" s="5">
-        <v>16.026590581607579</v>
+        <v>16.026434777191412</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>9.3761763740999999</v>
+        <v>9.3761753593999995</v>
       </c>
       <c r="C151" s="5">
-        <v>7.3475702899999717E-2</v>
+        <v>7.3475948599998731E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>9.9007493199685825</v>
+        <v>9.9007852792179598</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>9.5084823590000003</v>
+        <v>9.5084833435</v>
       </c>
       <c r="C152" s="5">
-        <v>0.13230598490000034</v>
+        <v>0.13230798410000055</v>
       </c>
       <c r="D152" s="5">
-        <v>18.311031965053992</v>
+        <v>18.311332608275844</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>9.4573713432000002</v>
+        <v>9.4573726982000004</v>
       </c>
       <c r="C153" s="5">
-        <v>-5.1111015800000104E-2</v>
+        <v>-5.1110645299999646E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-6.2630448999246742</v>
+        <v>-6.2630002038672528</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>9.4772407789000006</v>
+        <v>9.4772432132999995</v>
       </c>
       <c r="C154" s="5">
-        <v>1.9869435700000437E-2</v>
+        <v>1.9870515099999153E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>2.5504736095439684</v>
+        <v>2.5506133984524393</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>9.5133816107999998</v>
+        <v>9.5133871532000001</v>
       </c>
       <c r="C155" s="5">
-        <v>3.6140831899999171E-2</v>
+        <v>3.6143939900000532E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>4.6733303640710711</v>
+        <v>4.6737394974307067</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>9.4674338406</v>
+        <v>9.4674378664999992</v>
       </c>
       <c r="C156" s="5">
-        <v>-4.5947770199999738E-2</v>
+        <v>-4.5949286700000869E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.6442586511112447</v>
+        <v>-5.6444368170213703</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>9.4788853162999995</v>
+        <v>9.4788882153999996</v>
       </c>
       <c r="C157" s="5">
-        <v>1.1451475699999492E-2</v>
+        <v>1.1450348900000407E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>1.4611730345879925</v>
+        <v>1.461027675218296</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>9.7455158336000007</v>
+        <v>9.7455007773000002</v>
       </c>
       <c r="C158" s="5">
-        <v>0.2666305173000012</v>
+        <v>0.2666125619000006</v>
       </c>
       <c r="D158" s="5">
-        <v>39.498889734851161</v>
+        <v>39.495791561768435</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>9.7916157503000001</v>
+        <v>9.7916161602000003</v>
       </c>
       <c r="C159" s="5">
-        <v>4.6099916699999355E-2</v>
+        <v>4.6115382900000057E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>5.8264846052256347</v>
+        <v>5.8284997426728324</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9.7709178980000004</v>
+        <v>9.7709167278999995</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.0697852299999653E-2</v>
+        <v>-2.0699432300000709E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.5073171094715074</v>
+        <v>-2.5075061854504921</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>9.8796577646999992</v>
+        <v>9.8796551902999994</v>
       </c>
       <c r="C161" s="5">
-        <v>0.1087398666999988</v>
+        <v>0.10873846239999985</v>
       </c>
       <c r="D161" s="5">
-        <v>14.203243850973646</v>
+        <v>14.203050862473908</v>
       </c>
       <c r="E161" s="5">
-        <v>7.5257914430728157</v>
+        <v>7.5257659604095695</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>10.106753784</v>
+        <v>10.106749482</v>
       </c>
       <c r="C162" s="5">
-        <v>0.22709601930000112</v>
+        <v>0.22709429170000028</v>
       </c>
       <c r="D162" s="5">
-        <v>31.352220968305524</v>
+        <v>31.35196076476705</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9.9734217082000001</v>
+        <v>9.9734173175999992</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.13333207580000028</v>
+        <v>-0.13333216440000051</v>
       </c>
       <c r="D163" s="5">
-        <v>-14.731236651372059</v>
+        <v>-14.731251563957636</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>10.111649836</v>
+        <v>10.111651019</v>
       </c>
       <c r="C164" s="5">
-        <v>0.13822812779999971</v>
+        <v>0.1382337014000008</v>
       </c>
       <c r="D164" s="5">
-        <v>17.959810650278186</v>
+        <v>17.960599413242573</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>10.187363527</v>
+        <v>10.187369822000001</v>
       </c>
       <c r="C165" s="5">
-        <v>7.5713691000000694E-2</v>
+        <v>7.5718803000000889E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>9.3647553921863302</v>
+        <v>9.3654128011547488</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>10.21085368</v>
+        <v>10.210863813</v>
       </c>
       <c r="C166" s="5">
-        <v>2.3490152999999125E-2</v>
+        <v>2.3493990999998715E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>2.8023371462375879</v>
+        <v>2.8027990826400284</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>10.230177829000001</v>
+        <v>10.230192211</v>
       </c>
       <c r="C167" s="5">
-        <v>1.9324149000000901E-2</v>
+        <v>1.9328398000000746E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>2.2948010346190539</v>
+        <v>2.2953085794340522</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>10.356057891000001</v>
+        <v>10.356068397</v>
       </c>
       <c r="C168" s="5">
-        <v>0.12588006200000024</v>
+        <v>0.12587618599999928</v>
       </c>
       <c r="D168" s="5">
-        <v>15.807167040787974</v>
+        <v>15.806623172458401</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>10.460857486</v>
+        <v>10.460862245</v>
       </c>
       <c r="C169" s="5">
-        <v>0.10479959499999936</v>
+        <v>0.10479384799999991</v>
       </c>
       <c r="D169" s="5">
-        <v>12.842783924445889</v>
+        <v>12.842026240619164</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>10.510903985000001</v>
+        <v>10.510875469</v>
       </c>
       <c r="C170" s="5">
-        <v>5.0046499000000466E-2</v>
+        <v>5.0013224000000633E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>5.8944992216153347</v>
+        <v>5.8904737021159725</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>10.58141474</v>
+        <v>10.581409189</v>
       </c>
       <c r="C171" s="5">
-        <v>7.0510754999999037E-2</v>
+        <v>7.0533720000000244E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>8.3537674957177011</v>
+        <v>8.3566129853467572</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>10.657086035000001</v>
+        <v>10.657078329000001</v>
       </c>
       <c r="C172" s="5">
-        <v>7.5671295000001138E-2</v>
+        <v>7.5669140000000468E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>8.9273200949292466</v>
+        <v>8.9270606459811006</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>10.671207103</v>
+        <v>10.671196062</v>
       </c>
       <c r="C173" s="5">
-        <v>1.4121067999999681E-2</v>
+        <v>1.4117732999999077E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.6016874694164462</v>
+        <v>1.6013076017676875</v>
       </c>
       <c r="E173" s="5">
-        <v>8.0119105049185624</v>
+        <v>8.0118268953065055</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>10.617730809999999</v>
+        <v>10.617719008</v>
       </c>
       <c r="C174" s="5">
-        <v>-5.3476293000001007E-2</v>
+        <v>-5.3477054000000024E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-5.8505162637570667</v>
+        <v>-5.8506031264311087</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>10.684833257999999</v>
+        <v>10.684826726000001</v>
       </c>
       <c r="C175" s="5">
-        <v>6.7102447999999981E-2</v>
+        <v>6.7107718000000816E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>7.8530581038576575</v>
+        <v>7.853705487582241</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>10.621506984</v>
+        <v>10.62151302</v>
       </c>
       <c r="C176" s="5">
-        <v>-6.3326273999999572E-2</v>
+        <v>-6.3313706000000636E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-6.8847790893976857</v>
+        <v>-6.8834609989628648</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>10.614704504000001</v>
+        <v>10.614718664</v>
       </c>
       <c r="C177" s="5">
-        <v>-6.802479999999278E-3</v>
+        <v>-6.7943560000003345E-3</v>
       </c>
       <c r="D177" s="5">
-        <v>-0.76583141165688096</v>
+        <v>-0.76491958418009043</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>10.739965357000001</v>
+        <v>10.739980632</v>
       </c>
       <c r="C178" s="5">
-        <v>0.12526085300000034</v>
+        <v>0.12526196800000022</v>
       </c>
       <c r="D178" s="5">
-        <v>15.117052839032308</v>
+        <v>15.117174760784092</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>10.740120274000001</v>
+        <v>10.740189079</v>
       </c>
       <c r="C179" s="5">
-        <v>1.549169999996991E-4</v>
+        <v>2.0844700000033356E-4</v>
       </c>
       <c r="D179" s="5">
-        <v>1.7310591117891683E-2</v>
+        <v>2.3292695914300943E-2</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>10.731518790999999</v>
+        <v>10.731522611999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-8.6014830000014086E-3</v>
+        <v>-8.6664670000011768E-3</v>
       </c>
       <c r="D180" s="5">
-        <v>-0.95682683680038405</v>
+        <v>-0.9640174410200375</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>10.745868553999999</v>
+        <v>10.745867595</v>
       </c>
       <c r="C181" s="5">
-        <v>1.4349763000000237E-2</v>
+        <v>1.4344983000000866E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>1.6164461415493658</v>
+        <v>1.6159031483787167</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>10.675780548000001</v>
+        <v>10.675733486</v>
       </c>
       <c r="C182" s="5">
-        <v>-7.008800599999887E-2</v>
+        <v>-7.0134108999999611E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-7.5520325171865128</v>
+        <v>-7.5568238551140805</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>10.776129312</v>
+        <v>10.77610702</v>
       </c>
       <c r="C183" s="5">
-        <v>0.10034876399999959</v>
+        <v>0.10037353399999915</v>
       </c>
       <c r="D183" s="5">
-        <v>11.881396022824742</v>
+        <v>11.884537236306381</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>10.842408263999999</v>
+        <v>10.842382067000001</v>
       </c>
       <c r="C184" s="5">
-        <v>6.6278951999999336E-2</v>
+        <v>6.6275047000001308E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>7.6355031792944228</v>
+        <v>7.6350543206611166</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>10.869646326</v>
+        <v>10.869617322</v>
       </c>
       <c r="C185" s="5">
-        <v>2.723806200000034E-2</v>
+        <v>2.7235254999999015E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>3.0566175137750173</v>
+        <v>3.0563056384179887</v>
       </c>
       <c r="E185" s="5">
-        <v>1.8595761574546898</v>
+        <v>1.8594097498271678</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>10.934960835</v>
+        <v>10.934938741</v>
       </c>
       <c r="C186" s="5">
-        <v>6.5314509000000243E-2</v>
+        <v>6.5321418999999992E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>7.453810908236802</v>
+        <v>7.4546462888148701</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>10.995682978</v>
+        <v>10.995677597</v>
       </c>
       <c r="C187" s="5">
-        <v>6.0722142999999562E-2</v>
+        <v>6.0738856000000396E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>6.8709665438795975</v>
+        <v>6.8729301491641026</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>11.032860501</v>
+        <v>11.032876849000001</v>
       </c>
       <c r="C188" s="5">
-        <v>3.7177523000000434E-2</v>
+        <v>3.7199252000000627E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>4.1336291618274901</v>
+        <v>4.1360923198063393</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>11.242410837</v>
+        <v>11.242442411000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.2095503359999995</v>
+        <v>0.20956556199999987</v>
       </c>
       <c r="D189" s="5">
-        <v>25.330247835891395</v>
+        <v>25.332243180752243</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>11.254045945</v>
+        <v>11.254085310000001</v>
       </c>
       <c r="C190" s="5">
-        <v>1.1635108000000116E-2</v>
+        <v>1.1642898999999929E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>1.249009545694002</v>
+        <v>1.249847135987614</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>11.340022931</v>
+        <v>11.340184386000001</v>
       </c>
       <c r="C191" s="5">
-        <v>8.5976986000000366E-2</v>
+        <v>8.6099075999999997E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>9.5627657848874179</v>
+        <v>9.5768867195789262</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>11.412644473</v>
+        <v>11.412609863</v>
       </c>
       <c r="C192" s="5">
-        <v>7.2621542000000261E-2</v>
+        <v>7.2425476999999461E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>7.9613401184346566</v>
+        <v>7.9389683601034378</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>11.433004321</v>
+        <v>11.432992354</v>
       </c>
       <c r="C193" s="5">
-        <v>2.0359848000000014E-2</v>
+        <v>2.0382490999999447E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>2.1618977324052269</v>
+        <v>2.1643323597011932</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>11.64039255</v>
+        <v>11.640316258</v>
       </c>
       <c r="C194" s="5">
-        <v>0.20738822899999931</v>
+        <v>0.20732390400000078</v>
       </c>
       <c r="D194" s="5">
-        <v>24.075805750907108</v>
+        <v>24.067606017241406</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>11.475780105</v>
+        <v>11.475744282999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.1646124449999995</v>
+        <v>-0.1645719750000012</v>
       </c>
       <c r="D195" s="5">
-        <v>-15.710185425135881</v>
+        <v>-15.706713395074011</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>11.437575476999999</v>
+        <v>11.437504415999999</v>
       </c>
       <c r="C196" s="5">
-        <v>-3.8204628000000795E-2</v>
+        <v>-3.8239866999999705E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-3.9226398146267494</v>
+        <v>-3.9262039414851069</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>11.471970728000001</v>
+        <v>11.471907720999999</v>
       </c>
       <c r="C197" s="5">
-        <v>3.4395251000001181E-2</v>
+        <v>3.4403304999999662E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>3.6689466883274457</v>
+        <v>3.66984325131543</v>
       </c>
       <c r="E197" s="5">
-        <v>5.5413431489417686</v>
+        <v>5.541045109113174</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>11.551140339</v>
+        <v>11.551124548000001</v>
       </c>
       <c r="C198" s="5">
-        <v>7.9169610999999307E-2</v>
+        <v>7.9216827000001544E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>8.6030348053558026</v>
+        <v>8.6084110740108688</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>11.604916961000001</v>
+        <v>11.604925408</v>
       </c>
       <c r="C199" s="5">
-        <v>5.3776622000000884E-2</v>
+        <v>5.3800859999999062E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>5.7319210604139803</v>
+        <v>5.7345791092742182</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>11.641660465999999</v>
+        <v>11.641695014</v>
       </c>
       <c r="C200" s="5">
-        <v>3.6743504999998677E-2</v>
+        <v>3.676960600000001E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>3.8663089323520028</v>
+        <v>3.8691005630133501</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>11.464195058</v>
+        <v>11.464251040000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.17746540799999977</v>
+        <v>-0.17744397399999912</v>
       </c>
       <c r="D201" s="5">
-        <v>-16.834413177805306</v>
+        <v>-16.83250143350843</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>11.55502798</v>
+        <v>11.555102685</v>
       </c>
       <c r="C202" s="5">
-        <v>9.0832922000000593E-2</v>
+        <v>9.0851644999998982E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>9.9332876275363127</v>
+        <v>9.9353745394016748</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>11.636044608000001</v>
+        <v>11.636311521</v>
       </c>
       <c r="C203" s="5">
-        <v>8.1016628000000424E-2</v>
+        <v>8.1208836000000062E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>8.7458050205600593</v>
+        <v>8.7673036747103481</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>11.699202115</v>
+        <v>11.699079651</v>
       </c>
       <c r="C204" s="5">
-        <v>6.3157506999999669E-2</v>
+        <v>6.2768130000000255E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>6.711296594630789</v>
+        <v>6.6685276237308244</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>11.731948213000001</v>
+        <v>11.731930752</v>
       </c>
       <c r="C205" s="5">
-        <v>3.2746098000000501E-2</v>
+        <v>3.2851101000000327E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>3.4109958338130131</v>
+        <v>3.4221393168140102</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>11.813712432000001</v>
+        <v>11.813610191</v>
       </c>
       <c r="C206" s="5">
-        <v>8.1764219000000082E-2</v>
+        <v>8.1679439000000187E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>8.6913778424708266</v>
+        <v>8.682031470561169</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>11.773712785000001</v>
+        <v>11.773673296</v>
       </c>
       <c r="C207" s="5">
-        <v>-3.9999647000000138E-2</v>
+        <v>-3.9936895000000305E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.9882236689012918</v>
+        <v>-3.9821165852789719</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>11.835816771999999</v>
+        <v>11.835694537</v>
       </c>
       <c r="C208" s="5">
-        <v>6.2103986999998639E-2</v>
+        <v>6.202124100000006E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>6.5166633760392445</v>
+        <v>6.5077500919981546</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>11.867045566</v>
+        <v>11.866950664999999</v>
       </c>
       <c r="C209" s="5">
-        <v>3.1228794000000448E-2</v>
+        <v>3.1256127999998995E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>3.2125527241379181</v>
+        <v>3.2154392715288305</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4438271101557838</v>
+        <v>3.4435680063643614</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>11.973219107</v>
+        <v>11.97321556</v>
       </c>
       <c r="C210" s="5">
-        <v>0.10617354100000043</v>
+        <v>0.10626489500000069</v>
       </c>
       <c r="D210" s="5">
-        <v>11.28069811634882</v>
+        <v>11.290982006184812</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>11.911933024</v>
+        <v>11.911959237</v>
       </c>
       <c r="C211" s="5">
-        <v>-6.1286083000000602E-2</v>
+        <v>-6.1256323000000279E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-5.9723127903684059</v>
+        <v>-5.969495518582435</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>12.042029815999999</v>
+        <v>12.042085151</v>
       </c>
       <c r="C212" s="5">
-        <v>0.13009679199999979</v>
+        <v>0.13012591400000062</v>
       </c>
       <c r="D212" s="5">
-        <v>13.922488632096886</v>
+        <v>13.925762238604289</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>12.079140138</v>
+        <v>12.079223464</v>
       </c>
       <c r="C213" s="5">
-        <v>3.7110322000000195E-2</v>
+        <v>3.7138312999999812E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>3.7614088245013777</v>
+        <v>3.7642766260194582</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>12.145595167</v>
+        <v>12.145712274999999</v>
       </c>
       <c r="C214" s="5">
-        <v>6.645502900000011E-2</v>
+        <v>6.6488810999999259E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>6.8054409187055409</v>
+        <v>6.8089574210442372</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>12.232380045999999</v>
+        <v>12.232705229</v>
       </c>
       <c r="C215" s="5">
-        <v>8.6784878999999648E-2</v>
+        <v>8.6992954000001177E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>8.9195836446625876</v>
+        <v>8.9417289862825378</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>12.500705905</v>
+        <v>12.500502256000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.26832585900000083</v>
+        <v>0.2677970270000003</v>
       </c>
       <c r="D216" s="5">
-        <v>29.742680979787362</v>
+        <v>29.675946212545146</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>12.838212560000001</v>
+        <v>12.838189082</v>
       </c>
       <c r="C217" s="5">
-        <v>0.33750665500000032</v>
+        <v>0.33768682599999877</v>
       </c>
       <c r="D217" s="5">
-        <v>37.670309170261419</v>
+        <v>37.694203713969301</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>12.696531551</v>
+        <v>12.696412397</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.14168100900000091</v>
+        <v>-0.14177668499999996</v>
       </c>
       <c r="D218" s="5">
-        <v>-12.468088727849548</v>
+        <v>-12.476025114935451</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>12.765173520999999</v>
+        <v>12.765137835999999</v>
       </c>
       <c r="C219" s="5">
-        <v>6.864196999999983E-2</v>
+        <v>6.8725438999999611E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>6.6840556811266438</v>
+        <v>6.6924917079995705</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>12.939664412999999</v>
+        <v>12.939502809</v>
       </c>
       <c r="C220" s="5">
-        <v>0.17449089199999968</v>
+        <v>0.1743649730000012</v>
       </c>
       <c r="D220" s="5">
-        <v>17.694315039931972</v>
+        <v>17.680625230744695</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>12.953041458</v>
+        <v>12.952926461000001</v>
       </c>
       <c r="C221" s="5">
-        <v>1.3377045000000365E-2</v>
+        <v>1.3423652000000175E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>1.2476399331703858</v>
+        <v>1.252027397282407</v>
       </c>
       <c r="E221" s="5">
-        <v>9.1513585749722015</v>
+        <v>9.1512624148926811</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>12.99122118</v>
+        <v>12.991237065</v>
       </c>
       <c r="C222" s="5">
-        <v>3.8179722000000638E-2</v>
+        <v>3.8310603999999415E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.594966808085065</v>
+        <v>3.6075242482060066</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>13.125387127</v>
+        <v>13.125433340000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.13416594699999962</v>
+        <v>0.13419627500000075</v>
       </c>
       <c r="D223" s="5">
-        <v>13.121651452803928</v>
+        <v>13.124771118186217</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>13.137997542999999</v>
+        <v>13.138071367</v>
       </c>
       <c r="C224" s="5">
-        <v>1.2610415999999347E-2</v>
+        <v>1.2638026999999497E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>1.1590301285056892</v>
+        <v>1.1615772133772406</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>13.181712084999999</v>
+        <v>13.181811209999999</v>
       </c>
       <c r="C225" s="5">
-        <v>4.3714542000000023E-2</v>
+        <v>4.3739842999999112E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>4.0666903415237154</v>
+        <v>4.0690640313091331</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>13.331296453</v>
+        <v>13.331429883</v>
       </c>
       <c r="C226" s="5">
-        <v>0.14958436800000108</v>
+        <v>0.14961867300000087</v>
       </c>
       <c r="D226" s="5">
-        <v>14.50033956360517</v>
+        <v>14.503759330925314</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>13.333674286000001</v>
+        <v>13.334009663</v>
       </c>
       <c r="C227" s="5">
-        <v>2.3778330000006065E-3</v>
+        <v>2.5797799999995874E-3</v>
       </c>
       <c r="D227" s="5">
-        <v>0.21424776480389873</v>
+        <v>0.23246065724937814</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>12.511998198000001</v>
+        <v>12.511738053</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.82167608800000025</v>
+        <v>-0.8222716099999996</v>
       </c>
       <c r="D228" s="5">
-        <v>-53.385398706304386</v>
+        <v>-53.411091655606732</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>12.550672348999999</v>
+        <v>12.550648001000001</v>
       </c>
       <c r="C229" s="5">
-        <v>3.8674150999998602E-2</v>
+        <v>3.8909948000000583E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>3.7728693025554483</v>
+        <v>3.7963477241971466</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>13.189990438000001</v>
+        <v>13.189865491999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.63931808900000142</v>
+        <v>0.63921749099999836</v>
       </c>
       <c r="D230" s="5">
-        <v>81.522249723277213</v>
+        <v>81.505841892140211</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>13.152593956</v>
+        <v>13.152569542</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.739648200000012E-2</v>
+        <v>-3.7295949999998967E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.3497045317952945</v>
+        <v>-3.3408703444687382</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>13.138158566</v>
+        <v>13.137993659999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.4435390000000936E-2</v>
+        <v>-1.4575882000000817E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.3091169609449893</v>
+        <v>-1.3217827852086583</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>12.926636106</v>
+        <v>12.92652651</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.21152245999999941</v>
+        <v>-0.21146714999999894</v>
       </c>
       <c r="D233" s="5">
-        <v>-17.697639750231676</v>
+        <v>-17.693616629021147</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.20385445445857409</v>
+        <v>-0.20381456715197199</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>13.415897393</v>
+        <v>13.415923115</v>
       </c>
       <c r="C234" s="5">
-        <v>0.48926128699999971</v>
+        <v>0.4893966049999996</v>
       </c>
       <c r="D234" s="5">
-        <v>56.1746197745735</v>
+        <v>56.194103372993155</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>13.540468862000001</v>
+        <v>13.540523002</v>
       </c>
       <c r="C235" s="5">
-        <v>0.12457146900000104</v>
+        <v>0.12459988700000046</v>
       </c>
       <c r="D235" s="5">
-        <v>11.729459276411337</v>
+        <v>11.732249554257091</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>13.531921961</v>
+        <v>13.532000203000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-8.5469010000007728E-3</v>
+        <v>-8.5227989999996367E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.75482981829748663</v>
+        <v>-0.75270558559417111</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>13.578669746999999</v>
+        <v>13.578774081000001</v>
       </c>
       <c r="C237" s="5">
-        <v>4.6747785999999181E-2</v>
+        <v>4.6773877999999769E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>4.2252378473345287</v>
+        <v>4.227616241468013</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>13.71411159</v>
+        <v>13.714244753999999</v>
       </c>
       <c r="C238" s="5">
-        <v>0.13544184300000062</v>
+        <v>0.1354706729999986</v>
       </c>
       <c r="D238" s="5">
-        <v>12.648506456689002</v>
+        <v>12.651245622155894</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>13.731813955</v>
+        <v>13.732093721</v>
       </c>
       <c r="C239" s="5">
-        <v>1.7702364999999887E-2</v>
+        <v>1.7848967000000826E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>1.5600209808689147</v>
+        <v>1.5730175212392838</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>13.634254180999999</v>
+        <v>13.633995121</v>
       </c>
       <c r="C240" s="5">
-        <v>-9.7559774000000488E-2</v>
+        <v>-9.8098600000000147E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-8.2002062786074585</v>
+        <v>-8.2435705657778797</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>13.759360504</v>
+        <v>13.759336313</v>
       </c>
       <c r="C241" s="5">
-        <v>0.12510632300000069</v>
+        <v>0.12534119200000049</v>
       </c>
       <c r="D241" s="5">
-        <v>11.584111733325276</v>
+        <v>11.607202262493811</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>13.894703534</v>
+        <v>13.894583470000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.13534302999999959</v>
+        <v>0.13524715700000023</v>
       </c>
       <c r="D242" s="5">
-        <v>12.463714351389999</v>
+        <v>12.454425847182637</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>14.039195801</v>
+        <v>14.039188793999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.1444922670000004</v>
+        <v>0.1446053239999987</v>
       </c>
       <c r="D243" s="5">
-        <v>13.217967680705378</v>
+        <v>13.229029967466822</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>14.03725775</v>
+        <v>14.037113316999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.9380509999997741E-3</v>
+        <v>-2.0754769999999922E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.16552915732831464</v>
+        <v>-0.17725727423961724</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>14.102655937</v>
+        <v>14.102565515</v>
       </c>
       <c r="C245" s="5">
-        <v>6.5398186999999552E-2</v>
+        <v>6.5452198000000905E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>5.7361841252213441</v>
+        <v>5.7411042619498254</v>
       </c>
       <c r="E245" s="5">
-        <v>9.0976478440059303</v>
+        <v>9.0978733079626117</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>14.031890675</v>
+        <v>14.03192844</v>
       </c>
       <c r="C246" s="5">
-        <v>-7.0765262000000106E-2</v>
+        <v>-7.0637075000000493E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-5.8580083435958219</v>
+        <v>-5.8477239897794071</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>14.055390901000001</v>
+        <v>14.055446438000001</v>
       </c>
       <c r="C247" s="5">
-        <v>2.3500226000001234E-2</v>
+        <v>2.3517998000000873E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>2.0283429506825268</v>
+        <v>2.029885535145115</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>14.128895601</v>
+        <v>14.128965189000001</v>
       </c>
       <c r="C248" s="5">
-        <v>7.350469999999909E-2</v>
+        <v>7.3518750999999938E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>6.4592621241570836</v>
+        <v>6.4605063328717627</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>14.263895451</v>
+        <v>14.26398934</v>
       </c>
       <c r="C249" s="5">
-        <v>0.13499984999999981</v>
+        <v>0.13502415099999965</v>
       </c>
       <c r="D249" s="5">
-        <v>12.088012917619206</v>
+        <v>12.090241762375697</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>14.200915193</v>
+        <v>14.201023375</v>
       </c>
       <c r="C250" s="5">
-        <v>-6.2980257999999623E-2</v>
+        <v>-6.2965965000000068E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-5.1716393655256603</v>
+        <v>-5.1704608285340843</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>14.226404556</v>
+        <v>14.226588893000001</v>
       </c>
       <c r="C251" s="5">
-        <v>2.5489363000000154E-2</v>
+        <v>2.5565518000000509E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>2.1752828209075314</v>
+        <v>2.1818296506563639</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>14.360952375</v>
+        <v>14.360729762</v>
       </c>
       <c r="C252" s="5">
-        <v>0.13454781899999979</v>
+        <v>0.13414086899999944</v>
       </c>
       <c r="D252" s="5">
-        <v>11.958494212445103</v>
+        <v>11.920266433838901</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>14.373230546</v>
+        <v>14.373217285000001</v>
       </c>
       <c r="C253" s="5">
-        <v>1.2278171000000171E-2</v>
+        <v>1.2487523000000778E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>1.0308011517240923</v>
+        <v>1.048477557805505</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>14.302155798999999</v>
+        <v>14.302055280999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-7.1074747000000826E-2</v>
+        <v>-7.1162004000001389E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.7751714971468804</v>
+        <v>-5.7820748082709539</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>14.426370325000001</v>
+        <v>14.426379867</v>
       </c>
       <c r="C255" s="5">
-        <v>0.12421452600000116</v>
+        <v>0.12432458600000018</v>
       </c>
       <c r="D255" s="5">
-        <v>10.934558683390261</v>
+        <v>10.944795695368326</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>14.43681419</v>
+        <v>14.436717077999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.0443864999999164E-2</v>
+        <v>1.0337210999999513E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.87219857411746649</v>
+        <v>0.86325587318225594</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>14.479263854999999</v>
+        <v>14.479210653999999</v>
       </c>
       <c r="C257" s="5">
-        <v>4.244966499999947E-2</v>
+        <v>4.2493576000000033E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>3.5860768138292975</v>
+        <v>3.5898711402472916</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6704751195973264</v>
+        <v>2.6707561726934337</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>14.540521557</v>
+        <v>14.540553387999999</v>
       </c>
       <c r="C258" s="5">
-        <v>6.1257702000000691E-2</v>
+        <v>6.1342734000000121E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>5.196678478735195</v>
+        <v>5.2040804830992382</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>14.572492517000001</v>
+        <v>14.572534873</v>
       </c>
       <c r="C259" s="5">
-        <v>3.1970960000000659E-2</v>
+        <v>3.1981485000001086E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>2.6706417328540288</v>
+        <v>2.6715256650735375</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>14.624483519</v>
+        <v>14.624533537</v>
       </c>
       <c r="C260" s="5">
-        <v>5.1991001999999398E-2</v>
+        <v>5.1998663999999195E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>4.3663168032654243</v>
+        <v>4.3669600122589136</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>14.640283666</v>
+        <v>14.640357213</v>
       </c>
       <c r="C261" s="5">
-        <v>1.5800147000000209E-2</v>
+        <v>1.582367600000012E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>1.3041997159687568</v>
+        <v>1.3061489609714982</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>14.697358153</v>
+        <v>14.697429060999999</v>
       </c>
       <c r="C262" s="5">
-        <v>5.7074486999999507E-2</v>
+        <v>5.7071847999999648E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>4.779767446784855</v>
+        <v>4.7795171533529412</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>14.721042379</v>
+        <v>14.721118856</v>
       </c>
       <c r="C263" s="5">
-        <v>2.3684226000000308E-2</v>
+        <v>2.3689795000001013E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>1.9509850632430048</v>
+        <v>1.9514383849501549</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>14.785788179000001</v>
+        <v>14.785651521</v>
       </c>
       <c r="C264" s="5">
-        <v>6.4745800000000742E-2</v>
+        <v>6.4532664999999767E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>5.4073771918150992</v>
+        <v>5.3891167766442649</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>14.78060447</v>
+        <v>14.780594649999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-5.1837090000006469E-3</v>
+        <v>-5.05687100000074E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.41989444670189613</v>
+        <v>-0.40964332368207401</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>14.912990745</v>
+        <v>14.912919478999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.132386275</v>
+        <v>0.13232482899999987</v>
       </c>
       <c r="D266" s="5">
-        <v>11.293713915035664</v>
+        <v>11.288219150267832</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>14.821430311</v>
+        <v>14.821441862</v>
       </c>
       <c r="C267" s="5">
-        <v>-9.1560433999999802E-2</v>
+        <v>-9.1477616999998901E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.123804703280201</v>
+        <v>-7.117609867509711</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>14.839354169</v>
+        <v>14.839308430999999</v>
       </c>
       <c r="C268" s="5">
-        <v>1.7923857999999626E-2</v>
+        <v>1.7866568999998833E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>1.4608757006126849</v>
+        <v>1.4561742442088299</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>14.868347521</v>
+        <v>14.868328885</v>
       </c>
       <c r="C269" s="5">
-        <v>2.8993352000000527E-2</v>
+        <v>2.9020454000001195E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>2.3699375410487278</v>
+        <v>2.3721841509831698</v>
       </c>
       <c r="E269" s="5">
-        <v>2.6871785050428754</v>
+        <v>2.6874271001265049</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>14.731571079</v>
+        <v>14.731592259999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.13677644200000039</v>
+        <v>-0.13673662500000106</v>
       </c>
       <c r="D270" s="5">
-        <v>-10.497256911362618</v>
+        <v>-10.494366430471791</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>14.680584865</v>
+        <v>14.680612367</v>
       </c>
       <c r="C271" s="5">
-        <v>-5.0986213999999919E-2</v>
+        <v>-5.0979892999999166E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-4.0750660942414418</v>
+        <v>-4.074564718461815</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>14.724568737</v>
+        <v>14.724598191</v>
       </c>
       <c r="C272" s="5">
-        <v>4.398387200000009E-2</v>
+        <v>4.3985823999999951E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>3.6551082776923094</v>
+        <v>3.6552662125985291</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>14.518244562</v>
+        <v>14.518290076</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.20632417500000066</v>
+        <v>-0.20630811500000057</v>
       </c>
       <c r="D273" s="5">
-        <v>-15.577484255370354</v>
+        <v>-15.576334798995738</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>14.598671212999999</v>
+        <v>14.598696706</v>
       </c>
       <c r="C274" s="5">
-        <v>8.0426650999999794E-2</v>
+        <v>8.040663000000059E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>6.8539637324511515</v>
+        <v>6.8521830980437626</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>14.615358819000001</v>
+        <v>14.615369604</v>
       </c>
       <c r="C275" s="5">
-        <v>1.6687606000001409E-2</v>
+        <v>1.6672897999999492E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>1.3803657749615006</v>
+        <v>1.3791390825345751</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>14.504145479</v>
+        <v>14.504086012</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.11121334000000083</v>
+        <v>-0.11128359199999949</v>
       </c>
       <c r="D276" s="5">
-        <v>-8.7585915692754206</v>
+        <v>-8.7638884508842949</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>14.591228117</v>
+        <v>14.591222231</v>
       </c>
       <c r="C277" s="5">
-        <v>8.7082638000000046E-2</v>
+        <v>8.7136218999999571E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>7.4475211412596609</v>
+        <v>7.4522875530651733</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>14.518544657</v>
+        <v>14.518500036000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-7.2683460000000366E-2</v>
+        <v>-7.272219499999899E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-5.8164945691257408</v>
+        <v>-5.8195121504236669</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>14.525953155</v>
+        <v>14.525961911</v>
       </c>
       <c r="C279" s="5">
-        <v>7.4084980000002076E-3</v>
+        <v>7.461874999998841E-3</v>
       </c>
       <c r="D279" s="5">
-        <v>0.6140553967118878</v>
+        <v>0.61849398390911858</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>14.638750483999999</v>
+        <v>14.638746571</v>
       </c>
       <c r="C280" s="5">
-        <v>0.11279732899999928</v>
+        <v>0.11278466000000087</v>
       </c>
       <c r="D280" s="5">
-        <v>9.7267280066798421</v>
+        <v>9.7255823507328856</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>14.462689746000001</v>
+        <v>14.462696374</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.17606073799999855</v>
+        <v>-0.17605019700000035</v>
       </c>
       <c r="D281" s="5">
-        <v>-13.515010396205129</v>
+        <v>-13.514257364492755</v>
       </c>
       <c r="E281" s="5">
-        <v>-2.7283312716968044</v>
+        <v>-2.7281647731724923</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>14.417095332000001</v>
+        <v>14.417101039</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.5594413999999972E-2</v>
+        <v>-4.5595334999999793E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.7181547877269683</v>
+        <v>-3.7182269218314135</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>14.679112217</v>
+        <v>14.679124205000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.26201688499999953</v>
+        <v>0.26202316600000053</v>
       </c>
       <c r="D283" s="5">
-        <v>24.126424018398374</v>
+        <v>24.127050839881157</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>14.528504371</v>
+        <v>14.528515513</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.15060784599999977</v>
+        <v>-0.15060869200000049</v>
       </c>
       <c r="D284" s="5">
-        <v>-11.640466504508185</v>
+        <v>-11.640519270411097</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>14.610513174999999</v>
+        <v>14.610537008</v>
       </c>
       <c r="C285" s="5">
-        <v>8.2008803999999103E-2</v>
+        <v>8.2021494999999334E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>6.9879194372546527</v>
+        <v>6.9890290987086434</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>14.599308447</v>
+        <v>14.599307790999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.1204727999999164E-2</v>
+        <v>-1.1229217000000347E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.91640213892780764</v>
+        <v>-0.91839507244658725</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>14.610607301</v>
+        <v>14.610585873</v>
       </c>
       <c r="C287" s="5">
-        <v>1.1298853999999636E-2</v>
+        <v>1.1278082000000467E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>0.9326803321233923</v>
+        <v>0.9309584274411975</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>14.61559482</v>
+        <v>14.615583974</v>
       </c>
       <c r="C288" s="5">
-        <v>4.9875190000001624E-3</v>
+        <v>4.998100999999977E-3</v>
       </c>
       <c r="D288" s="5">
-        <v>0.4104054217516806</v>
+        <v>0.4112784206498965</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>14.592270399</v>
+        <v>14.592264458000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.3324420999999873E-2</v>
+        <v>-2.3319515999999041E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.8983106308627207</v>
+        <v>-1.8979163190784187</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>14.522254775</v>
+        <v>14.522240026</v>
       </c>
       <c r="C290" s="5">
-        <v>-7.0015623999999832E-2</v>
+        <v>-7.0024432000000303E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-5.6082156693276097</v>
+        <v>-5.6089048937773445</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>14.73579359</v>
+        <v>14.735800514999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.21353881499999972</v>
+        <v>0.21356048899999891</v>
       </c>
       <c r="D291" s="5">
-        <v>19.144427556256005</v>
+        <v>19.146551526954635</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>14.732279949</v>
+        <v>14.73228907</v>
       </c>
       <c r="C292" s="5">
-        <v>-3.5136409999996232E-3</v>
+        <v>-3.5114449999991137E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>-0.28575618106501111</v>
+        <v>-0.28557768551096263</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>14.872331354</v>
+        <v>14.872341968000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.14005140499999946</v>
+        <v>0.14005289800000043</v>
       </c>
       <c r="D293" s="5">
-        <v>12.023485191998716</v>
+        <v>12.023612304038434</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8324026525791579</v>
+        <v>2.832428915097962</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>14.802186255000001</v>
+        <v>14.802189902</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.0145098999999433E-2</v>
+        <v>-7.0152066000000346E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-5.51524518840254</v>
+        <v>-5.5157750099991905</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>14.765655727</v>
+        <v>14.765661879</v>
       </c>
       <c r="C295" s="5">
-        <v>-3.6530528000000118E-2</v>
+        <v>-3.6528023000000687E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-2.9216281168871983</v>
+        <v>-2.9214297739920014</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>14.835087444999999</v>
+        <v>14.835088754999999</v>
       </c>
       <c r="C296" s="5">
-        <v>6.943171799999881E-2</v>
+        <v>6.9426875999999638E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>5.7909379808454231</v>
+        <v>5.7905211591017025</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>14.920445895</v>
+        <v>14.920455103</v>
       </c>
       <c r="C297" s="5">
-        <v>8.5358450000001085E-2</v>
+        <v>8.5366348000000869E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>7.1273343783011534</v>
+        <v>7.1280142131563418</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>14.897625445999999</v>
+        <v>14.897619256</v>
       </c>
       <c r="C298" s="5">
-        <v>-2.282044900000102E-2</v>
+        <v>-2.2835846999999632E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.820009105639786</v>
+        <v>-1.821225715590935</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>14.906852796000001</v>
+        <v>14.906810052000001</v>
       </c>
       <c r="C299" s="5">
-        <v>9.2273500000015218E-3</v>
+        <v>9.1907960000003897E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>0.74579796799332243</v>
+        <v>0.74283377892050417</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>14.916984618000001</v>
+        <v>14.916977079</v>
       </c>
       <c r="C300" s="5">
-        <v>1.0131821999999957E-2</v>
+        <v>1.0167026999999607E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>0.81866639526717577</v>
+        <v>0.82152405576398913</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>14.990956221999999</v>
+        <v>14.990949918</v>
       </c>
       <c r="C301" s="5">
-        <v>7.3971603999998692E-2</v>
+        <v>7.3972838999999624E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>6.1156718374258734</v>
+        <v>6.1157799186890793</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>15.019582486999999</v>
+        <v>15.019607651999999</v>
       </c>
       <c r="C302" s="5">
-        <v>2.8626264999999762E-2</v>
+        <v>2.865773399999938E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>2.3157032214207618</v>
+        <v>2.3182766961674428</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>15.042315957</v>
+        <v>15.042339395999999</v>
       </c>
       <c r="C303" s="5">
-        <v>2.2733470000000366E-2</v>
+        <v>2.2731743999999665E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>1.8315032347623994</v>
+        <v>1.8313599274696557</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>15.02415036</v>
+        <v>15.024152731999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-1.8165596999999423E-2</v>
+        <v>-1.8186663999999908E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.4395729382328248</v>
+        <v>-1.4412291225307183</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>15.184604007000001</v>
+        <v>15.184612199</v>
       </c>
       <c r="C305" s="5">
-        <v>0.16045364700000064</v>
+        <v>0.1604594670000008</v>
       </c>
       <c r="D305" s="5">
-        <v>13.59588297052985</v>
+        <v>13.596403169810344</v>
       </c>
       <c r="E305" s="5">
-        <v>2.0996886471065235</v>
+        <v>2.0996708633508776</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>15.292869337000001</v>
+        <v>15.292872297000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.10826533000000005</v>
+        <v>0.10826009800000058</v>
       </c>
       <c r="D306" s="5">
-        <v>8.8995506020353119</v>
+        <v>8.8990985311889084</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>15.35670986</v>
+        <v>15.35671228</v>
       </c>
       <c r="C307" s="5">
-        <v>6.3840522999999649E-2</v>
+        <v>6.3839982999999378E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>5.1260662734621043</v>
+        <v>5.1260208988564981</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>15.337051742</v>
+        <v>15.337046884999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.9658118000000613E-2</v>
+        <v>-1.966539500000053E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.5253504010747654</v>
+        <v>-1.5259108422837175</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>15.444385592</v>
+        <v>15.444380551</v>
       </c>
       <c r="C309" s="5">
-        <v>0.10733384999999984</v>
+        <v>0.1073336660000006</v>
       </c>
       <c r="D309" s="5">
-        <v>8.7289108931711379</v>
+        <v>8.7288982203497678</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>15.399650098</v>
+        <v>15.399636161</v>
       </c>
       <c r="C310" s="5">
-        <v>-4.4735493999999321E-2</v>
+        <v>-4.4744389999999967E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-3.4210215981621328</v>
+        <v>-3.4216921908022946</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>15.60859336</v>
+        <v>15.608523269999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.20894326200000002</v>
+        <v>0.20888710899999907</v>
       </c>
       <c r="D311" s="5">
-        <v>17.553336113305317</v>
+        <v>17.548278422742847</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>15.407502533000001</v>
+        <v>15.40749368</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.20109082699999981</v>
+        <v>-0.2010295899999992</v>
       </c>
       <c r="D312" s="5">
-        <v>-14.410246229203572</v>
+        <v>-14.406224209018447</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>15.373913222000001</v>
+        <v>15.373913662</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.3589311000000066E-2</v>
+        <v>-3.3580018000000322E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.584933622392771</v>
+        <v>-2.5842284786113723</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>15.421824169000001</v>
+        <v>15.421906577</v>
       </c>
       <c r="C314" s="5">
-        <v>4.7910947000000093E-2</v>
+        <v>4.7992915000000025E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>3.8044238771117955</v>
+        <v>3.8110446870005976</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>15.442201824</v>
+        <v>15.442264746999999</v>
       </c>
       <c r="C315" s="5">
-        <v>2.0377654999998995E-2</v>
+        <v>2.0358169999999731E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>1.5971964620816514</v>
+        <v>1.5956495377914992</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>15.509410417</v>
+        <v>15.509422216000001</v>
       </c>
       <c r="C316" s="5">
-        <v>6.720859300000015E-2</v>
+        <v>6.7157469000001413E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>5.349571325318303</v>
+        <v>5.3453819037652561</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>15.600194192</v>
+        <v>15.600192838</v>
       </c>
       <c r="C317" s="5">
-        <v>9.0783775000000233E-2</v>
+        <v>9.0770621999999079E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>7.2547637482238914</v>
+        <v>7.2536728989025745</v>
       </c>
       <c r="E317" s="5">
-        <v>2.7369181626891059</v>
+        <v>2.7368538198648817</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>15.695467353</v>
+        <v>15.695444529</v>
       </c>
       <c r="C318" s="5">
-        <v>9.5273160999999718E-2</v>
+        <v>9.5251690999999639E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>7.5798585361127602</v>
+        <v>7.5780933135118911</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>15.748323406000001</v>
+        <v>15.748290057</v>
       </c>
       <c r="C319" s="5">
-        <v>5.2856053000001069E-2</v>
+        <v>5.2845528000000641E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>4.1168151933312691</v>
+        <v>4.1159862864609043</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>15.740466284</v>
+        <v>15.740429241999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-7.8571220000007713E-3</v>
+        <v>-7.8608150000007981E-3</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.59706146130026339</v>
+        <v>-0.59734258328675294</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>15.768375807</v>
+        <v>15.768338852999999</v>
       </c>
       <c r="C321" s="5">
-        <v>2.7909522999999936E-2</v>
+        <v>2.7909611000000112E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>2.1486007068923341</v>
+        <v>2.1486126534681516</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>15.903756528000001</v>
+        <v>15.903722995000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.13538072100000065</v>
+        <v>0.13538414200000126</v>
       </c>
       <c r="D322" s="5">
-        <v>10.803397836251127</v>
+        <v>10.803710377286691</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>15.817264256</v>
+        <v>15.817188717000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-8.649227200000098E-2</v>
+        <v>-8.6534278000000242E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-6.3344639632936461</v>
+        <v>-6.3374618621382606</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>16.098330777000001</v>
+        <v>16.09832522</v>
       </c>
       <c r="C324" s="5">
-        <v>0.2810665210000014</v>
+        <v>0.28113650299999904</v>
       </c>
       <c r="D324" s="5">
-        <v>23.536051550494854</v>
+        <v>23.542619718897683</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>16.153739252000001</v>
+        <v>16.153780929</v>
       </c>
       <c r="C325" s="5">
-        <v>5.5408475000000124E-2</v>
+        <v>5.5455709000000297E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>4.2093434762965565</v>
+        <v>4.2130015506076646</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>16.424697887000001</v>
+        <v>16.424874088999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.2709586349999995</v>
+        <v>0.2710931599999995</v>
       </c>
       <c r="D326" s="5">
-        <v>22.093307571632149</v>
+        <v>22.105245646472671</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>16.327283551000001</v>
+        <v>16.327455406999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-9.7414335999999935E-2</v>
+        <v>-9.74186820000007E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.8895251929056878</v>
+        <v>-6.889751084408358</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>16.490631968999999</v>
+        <v>16.490701032</v>
       </c>
       <c r="C328" s="5">
-        <v>0.16334841799999822</v>
+        <v>0.16324562500000184</v>
       </c>
       <c r="D328" s="5">
-        <v>12.688700770500727</v>
+        <v>12.68013093974243</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>16.403304824999999</v>
+        <v>16.403287860999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-8.7327143999999635E-2</v>
+        <v>-8.7413171000001455E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-6.1728178526033295</v>
+        <v>-6.1786974663156631</v>
       </c>
       <c r="E329" s="5">
-        <v>5.1480809989650433</v>
+        <v>5.1479813829208965</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>16.4108467</v>
+        <v>16.41074034</v>
       </c>
       <c r="C330" s="5">
-        <v>7.5418750000011414E-3</v>
+        <v>7.4524790000012331E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>0.55313068184088543</v>
+        <v>0.546558440749223</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>16.450399989000001</v>
+        <v>16.450255838</v>
       </c>
       <c r="C331" s="5">
-        <v>3.9553289000000547E-2</v>
+        <v>3.9515498000000093E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>2.9308794816186756</v>
+        <v>2.9280612270114359</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>16.545986896999999</v>
+        <v>16.545862124999999</v>
       </c>
       <c r="C332" s="5">
-        <v>9.5586907999997806E-2</v>
+        <v>9.5606286999998957E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>7.1999458987614284</v>
+        <v>7.201517701715443</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>16.490783115999999</v>
+        <v>16.490644303</v>
       </c>
       <c r="C333" s="5">
-        <v>-5.5203780999999452E-2</v>
+        <v>-5.5217821999999472E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.9310051813210012</v>
+        <v>-3.9320158555892437</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>16.609907042</v>
+        <v>16.609803271000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.11912392600000032</v>
+        <v>0.1191589680000007</v>
       </c>
       <c r="D334" s="5">
-        <v>9.0212264763296588</v>
+        <v>9.0240655445651399</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>16.827528746999999</v>
+        <v>16.827433508999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.21762170499999911</v>
+        <v>0.21763023799999814</v>
       </c>
       <c r="D335" s="5">
-        <v>16.906234106924401</v>
+        <v>16.907058839449007</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>16.691490848000001</v>
+        <v>16.691449772999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.13603789899999796</v>
+        <v>-0.13598373600000002</v>
       </c>
       <c r="D336" s="5">
-        <v>-9.2811679872747295</v>
+        <v>-9.2776855878760838</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>16.733233552000002</v>
+        <v>16.733359882999999</v>
       </c>
       <c r="C337" s="5">
-        <v>4.1742704000000685E-2</v>
+        <v>4.1910109999999889E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>3.042628515878798</v>
+        <v>3.0550073774719522</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>16.737957553000001</v>
+        <v>16.738358536</v>
       </c>
       <c r="C338" s="5">
-        <v>4.7240009999995891E-3</v>
+        <v>4.9986530000012408E-3</v>
       </c>
       <c r="D338" s="5">
-        <v>0.33930151782299856</v>
+        <v>0.35905811456249381</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>16.494331612</v>
+        <v>16.495070202000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.24362594100000123</v>
+        <v>-0.24328833399999894</v>
       </c>
       <c r="D339" s="5">
-        <v>-16.133771389896147</v>
+        <v>-16.112814435055888</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>16.564565336000001</v>
+        <v>16.564637843</v>
       </c>
       <c r="C340" s="5">
-        <v>7.0233724000001274E-2</v>
+        <v>6.9567640999999014E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>5.2310420644049449</v>
+        <v>5.1800381857632694</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>16.59592361</v>
+        <v>16.595825812000001</v>
       </c>
       <c r="C341" s="5">
-        <v>3.1358273999998687E-2</v>
+        <v>3.1187969000001203E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>2.2955154201940609</v>
+        <v>2.2829091308133043</v>
       </c>
       <c r="E341" s="5">
-        <v>1.1742681554416601</v>
+        <v>1.1737765784003207</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>16.73761798</v>
+        <v>16.737687362999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.14169436999999974</v>
+        <v>0.14186155099999809</v>
       </c>
       <c r="D342" s="5">
-        <v>10.740553489618554</v>
+        <v>10.753893969008853</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>16.764717617999999</v>
+        <v>16.763722543</v>
       </c>
       <c r="C343" s="5">
-        <v>2.709963799999926E-2</v>
+        <v>2.6035180000000935E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>1.9602980560935457</v>
+        <v>1.8826309742742575</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>16.857421086999999</v>
+        <v>16.857083452000001</v>
       </c>
       <c r="C344" s="5">
-        <v>9.2703468999999927E-2</v>
+        <v>9.3360909000001158E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>6.8411889402280712</v>
+        <v>6.8916230511756771</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>16.797210569000001</v>
+        <v>16.797083229999998</v>
       </c>
       <c r="C345" s="5">
-        <v>-6.0210517999998103E-2</v>
+        <v>-6.0000222000002879E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-4.2028972780756568</v>
+        <v>-4.1885863349205081</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>16.917487711</v>
+        <v>16.917320733</v>
       </c>
       <c r="C346" s="5">
-        <v>0.12027714199999906</v>
+        <v>0.12023750300000202</v>
       </c>
       <c r="D346" s="5">
-        <v>8.9392642067336112</v>
+        <v>8.9362716420007047</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>17.036620851999999</v>
+        <v>17.036413608</v>
       </c>
       <c r="C347" s="5">
-        <v>0.11913314099999894</v>
+        <v>0.11909287499999976</v>
       </c>
       <c r="D347" s="5">
-        <v>8.7855129507813157</v>
+        <v>8.7825176883973057</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>17.082019191000001</v>
+        <v>17.081875859</v>
       </c>
       <c r="C348" s="5">
-        <v>4.5398339000001897E-2</v>
+        <v>4.5462251000000009E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>3.2449849437752309</v>
+        <v>3.2496606181807275</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>17.127151974</v>
+        <v>17.127430946</v>
       </c>
       <c r="C349" s="5">
-        <v>4.5132782999999677E-2</v>
+        <v>4.5555087000000327E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>3.2170282412016027</v>
+        <v>3.2476002878594867</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>17.057440303</v>
+        <v>17.058443047000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-6.9711671000000308E-2</v>
+        <v>-6.8987898999999686E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.7764202317669753</v>
+        <v>-4.7278479045556709</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>17.048192733</v>
+        <v>17.049683866999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-9.2475699999994276E-3</v>
+        <v>-8.7591800000019759E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.64863510578136996</v>
+        <v>-0.61443955370696912</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>17.145490331000001</v>
+        <v>17.145710308999998</v>
       </c>
       <c r="C352" s="5">
-        <v>9.7297598000000818E-2</v>
+        <v>9.6026441999999435E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>7.0677701971849416</v>
+        <v>6.9719249546439155</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>17.179437215</v>
+        <v>17.179364469999999</v>
       </c>
       <c r="C353" s="5">
-        <v>3.3946883999998789E-2</v>
+        <v>3.3654161000001181E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>2.4019612815269875</v>
+        <v>2.3809942567508902</v>
       </c>
       <c r="E353" s="5">
-        <v>3.5160056090424607</v>
+        <v>3.5161772882555731</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>17.260091548999998</v>
+        <v>17.260445275999999</v>
       </c>
       <c r="C354" s="5">
-        <v>8.0654333999998329E-2</v>
+        <v>8.1080805999999228E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>5.7815552906543388</v>
+        <v>5.8129493285739908</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>17.388431390000001</v>
+        <v>17.385630862999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.12833984100000251</v>
+        <v>0.12518558700000071</v>
       </c>
       <c r="D355" s="5">
-        <v>9.2968722328642386</v>
+        <v>9.0589994671078209</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>17.374360493000001</v>
+        <v>17.374011785</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.407089699999986E-2</v>
+        <v>-1.161907799999895E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.96674212223476497</v>
+        <v>-0.79903670804875038</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>17.489664606000002</v>
+        <v>17.489563896</v>
       </c>
       <c r="C357" s="5">
-        <v>0.11530411300000054</v>
+        <v>0.11555211099999951</v>
       </c>
       <c r="D357" s="5">
-        <v>8.2609504668196507</v>
+        <v>8.279545480118756</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>17.427394645</v>
+        <v>17.427052387</v>
       </c>
       <c r="C358" s="5">
-        <v>-6.2269961000001928E-2</v>
+        <v>-6.2511509000000132E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-4.1897845737104085</v>
+        <v>-4.2057425420448986</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>17.340752538</v>
+        <v>17.3404287</v>
       </c>
       <c r="C359" s="5">
-        <v>-8.6642106999999413E-2</v>
+        <v>-8.662368699999945E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-5.8054671600361036</v>
+        <v>-5.8043773638292713</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>17.366311687</v>
+        <v>17.365982407000001</v>
       </c>
       <c r="C360" s="5">
-        <v>2.5559148999999337E-2</v>
+        <v>2.5553707000000259E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>1.783131563172069</v>
+        <v>1.7827823838829637</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>17.529929914</v>
+        <v>17.529858255000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.16361822700000062</v>
+        <v>0.16387584799999999</v>
       </c>
       <c r="D361" s="5">
-        <v>11.910557805770349</v>
+        <v>11.93053322027704</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>17.582326289000001</v>
+        <v>17.583891803</v>
       </c>
       <c r="C362" s="5">
-        <v>5.2396375000000717E-2</v>
+        <v>5.4033547999999598E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>3.6463152399122789</v>
+        <v>3.7622021539392092</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>17.706825169999998</v>
+        <v>17.711554580000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.1244988809999974</v>
+        <v>0.12766277700000117</v>
       </c>
       <c r="D363" s="5">
-        <v>8.8359486596263146</v>
+        <v>9.0687028250686197</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>17.735086439</v>
+        <v>17.734608694999999</v>
       </c>
       <c r="C364" s="5">
-        <v>2.8261269000001477E-2</v>
+        <v>2.3054114999997211E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>1.9321824959291911</v>
+        <v>1.5732020565810245</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>17.768012064000001</v>
+        <v>17.767471840999999</v>
       </c>
       <c r="C365" s="5">
-        <v>3.2925625000000736E-2</v>
+        <v>3.2863146000000398E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>2.2507190475526295</v>
+        <v>2.2464656409571848</v>
       </c>
       <c r="E365" s="5">
-        <v>3.4260426673703437</v>
+        <v>3.4233360147111425</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>17.675518016000002</v>
+        <v>17.675903330000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-9.2494047999998941E-2</v>
+        <v>-9.1568510999998409E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-6.0709951392269428</v>
+        <v>-6.0121353217435729</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>17.704612935</v>
+        <v>17.699739513000001</v>
       </c>
       <c r="C367" s="5">
-        <v>2.9094918999998498E-2</v>
+        <v>2.3836183000000233E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>1.993250219561693</v>
+        <v>1.6302715626376196</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>17.687596101</v>
+        <v>17.687138899000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.7016833999999648E-2</v>
+        <v>-1.2600614000000121E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.1473053870894701</v>
+        <v>-0.8509544321339213</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>16.173028888000001</v>
+        <v>16.172806848</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.5145672129999994</v>
+        <v>-1.5143320510000002</v>
       </c>
       <c r="D369" s="5">
-        <v>-65.843717464219154</v>
+        <v>-65.838749435500148</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>16.534812134999999</v>
+        <v>16.534324097999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.3617832469999982</v>
+        <v>0.36151724999999857</v>
       </c>
       <c r="D370" s="5">
-        <v>30.40517661321762</v>
+        <v>30.38047441505114</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>16.742497603</v>
+        <v>16.742114093000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.20768546800000109</v>
+        <v>0.20778999500000239</v>
       </c>
       <c r="D371" s="5">
-        <v>16.158706213391149</v>
+        <v>16.167919619541582</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>16.751828630999999</v>
+        <v>16.751499515999999</v>
       </c>
       <c r="C372" s="5">
-        <v>9.3310279999982981E-3</v>
+        <v>9.3854229999976724E-3</v>
       </c>
       <c r="D372" s="5">
-        <v>0.67084496632012769</v>
+        <v>0.67478321040952416</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>16.542399274000001</v>
+        <v>16.542268200999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.20942935699999765</v>
+        <v>-0.20923131500000025</v>
       </c>
       <c r="D373" s="5">
-        <v>-14.012498886821712</v>
+        <v>-14.000401435508392</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>16.501369372999999</v>
+        <v>16.503916953000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-4.1029901000001701E-2</v>
+        <v>-3.8351247999997895E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.9360764017191232</v>
+        <v>-2.7468533575794818</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>16.676954345999999</v>
+        <v>16.685064905000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.17558497299999942</v>
+        <v>0.18114795199999989</v>
       </c>
       <c r="D375" s="5">
-        <v>13.543178729687021</v>
+        <v>13.996219628759366</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>16.834835096999999</v>
+        <v>16.833994467</v>
       </c>
       <c r="C376" s="5">
-        <v>0.15788075100000043</v>
+        <v>0.14892956199999929</v>
       </c>
       <c r="D376" s="5">
-        <v>11.970990984250474</v>
+        <v>11.252904069199499</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>16.768418860000001</v>
+        <v>16.767179533</v>
       </c>
       <c r="C377" s="5">
-        <v>-6.6416236999998546E-2</v>
+        <v>-6.6814933999999937E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.6328147857419903</v>
+        <v>-4.6602490345308727</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.6258021460109724</v>
+        <v>-5.6299079404855785</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>16.681721760999999</v>
+        <v>16.681106601</v>
       </c>
       <c r="C378" s="5">
-        <v>-8.6697099000001998E-2</v>
+        <v>-8.6072932000000435E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-6.0308899655459935</v>
+        <v>-5.9891198783830095</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>16.606203236999999</v>
+        <v>16.599120203999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.5518523999999587E-2</v>
+        <v>-8.1986397000001432E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.2991870931460516</v>
+        <v>-5.7410611455607663</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>16.593123496</v>
+        <v>16.592094205999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.3079740999998535E-2</v>
+        <v>-7.0259979999995892E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.94108647092997488</v>
+        <v>-0.50674958764145295</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>16.862371182</v>
+        <v>16.861721891999998</v>
       </c>
       <c r="C381" s="5">
-        <v>0.26924768599999993</v>
+        <v>0.26962768599999976</v>
       </c>
       <c r="D381" s="5">
-        <v>21.307036642941156</v>
+        <v>21.34128942362219</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>16.93516146</v>
+        <v>16.934697966000002</v>
       </c>
       <c r="C382" s="5">
-        <v>7.2790277999999375E-2</v>
+        <v>7.2976074000003166E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>5.3048464925476324</v>
+        <v>5.3189206541679246</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>17.043421894000002</v>
+        <v>17.043411724999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.10826043400000174</v>
+        <v>0.10871375899999691</v>
       </c>
       <c r="D383" s="5">
-        <v>7.9467166985128346</v>
+        <v>7.9814022598414303</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>17.138998912999998</v>
+        <v>17.139216305000001</v>
       </c>
       <c r="C384" s="5">
-        <v>9.557701899999671E-2</v>
+        <v>9.5804580000002915E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>6.9409108042535639</v>
+        <v>6.9579550704562454</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>17.050777952000001</v>
+        <v>17.051171289999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-8.8220960999997544E-2</v>
+        <v>-8.804501500000228E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-6.0049528867801456</v>
+        <v>-5.9932391884343739</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>17.014243588999999</v>
+        <v>17.018139284</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.6534363000001235E-2</v>
+        <v>-3.3032005999999114E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-2.5411304109829835</v>
+        <v>-2.3000639911382903</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>17.269732326</v>
+        <v>17.281842703999999</v>
       </c>
       <c r="C387" s="5">
-        <v>0.2554887370000003</v>
+        <v>0.2637034199999988</v>
       </c>
       <c r="D387" s="5">
-        <v>19.584672982908913</v>
+        <v>20.264012585779323</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>17.337251226999999</v>
+        <v>17.336462301000001</v>
       </c>
       <c r="C388" s="5">
-        <v>6.7518900999999687E-2</v>
+        <v>5.4619597000002074E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>4.7938109443470989</v>
+        <v>3.8592492589466065</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>17.386597837</v>
+        <v>17.384567883999999</v>
       </c>
       <c r="C389" s="5">
-        <v>4.9346610000000624E-2</v>
+        <v>4.810558299999812E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>3.4695108112642092</v>
+        <v>3.3810759867230145</v>
       </c>
       <c r="E389" s="5">
-        <v>3.686566886008702</v>
+        <v>3.6821240554196777</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>17.380473858999999</v>
+        <v>17.375925206000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-6.1239780000015287E-3</v>
+        <v>-8.6426779999975167E-3</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.42185101929896884</v>
+        <v>-0.59494734285050477</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>17.294357990000002</v>
+        <v>17.284980644000001</v>
       </c>
       <c r="C391" s="5">
-        <v>-8.6115868999996792E-2</v>
+        <v>-9.0944562000000673E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-5.7863171866852525</v>
+        <v>-6.1030450451091127</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>17.383104345</v>
+        <v>17.380545051999999</v>
       </c>
       <c r="C392" s="5">
-        <v>8.8746354999997834E-2</v>
+        <v>9.5564407999997769E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>6.3346266704792598</v>
+        <v>6.840012574009946</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>17.560179555000001</v>
+        <v>17.559071072999998</v>
       </c>
       <c r="C393" s="5">
-        <v>0.1770752100000017</v>
+        <v>0.1785260209999997</v>
       </c>
       <c r="D393" s="5">
-        <v>12.932614465938098</v>
+        <v>13.046661034537465</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>17.52810238</v>
+        <v>17.528128869</v>
       </c>
       <c r="C394" s="5">
-        <v>-3.207717500000129E-2</v>
+        <v>-3.0942203999998696E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-2.1701501175982241</v>
+        <v>-2.0942384002567427</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>17.648168994999999</v>
+        <v>17.649029881000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.12006661499999893</v>
+        <v>0.12090101200000092</v>
       </c>
       <c r="D395" s="5">
-        <v>8.5368045004995619</v>
+        <v>8.5983858440679342</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>17.732949427000001</v>
+        <v>17.735076136</v>
       </c>
       <c r="C396" s="5">
-        <v>8.4780432000002293E-2</v>
+        <v>8.6046254999999405E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>5.9194848959345014</v>
+        <v>6.0099490755893159</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>17.754141571000002</v>
+        <v>17.758353864</v>
       </c>
       <c r="C397" s="5">
-        <v>2.1192144000000468E-2</v>
+        <v>2.3277728000000053E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>1.4435496483783616</v>
+        <v>1.5864496635552117</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>17.912987292</v>
+        <v>17.916202655999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.15884572099999872</v>
+        <v>0.15784879199999935</v>
       </c>
       <c r="D398" s="5">
-        <v>11.2807567330933</v>
+        <v>11.203671419915807</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>17.681844183999999</v>
+        <v>17.695560228000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.23114310800000126</v>
+        <v>-0.22064242799999789</v>
       </c>
       <c r="D399" s="5">
-        <v>-14.431386244508648</v>
+        <v>-13.817278439410208</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>17.844873270000001</v>
+        <v>17.847424361000002</v>
       </c>
       <c r="C400" s="5">
-        <v>0.16302908600000166</v>
+        <v>0.15186413300000012</v>
       </c>
       <c r="D400" s="5">
-        <v>11.642847970423276</v>
+        <v>10.798734777489205</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>17.915303577</v>
+        <v>17.916059477000001</v>
       </c>
       <c r="C401" s="5">
-        <v>7.0430306999998749E-2</v>
+        <v>6.8635115999999385E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>4.84034569019407</v>
+        <v>4.7136614845987079</v>
       </c>
       <c r="E401" s="5">
-        <v>3.0408809414966376</v>
+        <v>3.0572608795710332</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>18.070625075999999</v>
+        <v>18.055880404</v>
       </c>
       <c r="C402" s="5">
-        <v>0.15532149899999936</v>
+        <v>0.13982092699999882</v>
       </c>
       <c r="D402" s="5">
-        <v>10.914427972576801</v>
+        <v>9.7776898234210883</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>18.174369872</v>
+        <v>18.158143012</v>
       </c>
       <c r="C403" s="5">
-        <v>0.10374479600000086</v>
+        <v>0.1022626080000002</v>
       </c>
       <c r="D403" s="5">
-        <v>7.1110415882480682</v>
+        <v>7.0121657082291566</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>18.268280725</v>
+        <v>18.266537235000001</v>
       </c>
       <c r="C404" s="5">
-        <v>9.3910853000000571E-2</v>
+        <v>0.10839422300000123</v>
       </c>
       <c r="D404" s="5">
-        <v>6.3799478978070256</v>
+        <v>7.4032766292923213</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>18.159993196999999</v>
+        <v>18.159005881999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.10828752800000174</v>
+        <v>-0.10753135300000238</v>
       </c>
       <c r="D405" s="5">
-        <v>-6.8857697386802919</v>
+        <v>-6.8398639979894043</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>18.219310619000002</v>
+        <v>18.220365241</v>
       </c>
       <c r="C406" s="5">
-        <v>5.9317422000003006E-2</v>
+        <v>6.1359359000000779E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>3.9908441968630637</v>
+        <v>4.1310170410440161</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>18.2551548</v>
+        <v>18.258203569999999</v>
       </c>
       <c r="C407" s="5">
-        <v>3.5844180999998088E-2</v>
+        <v>3.7838328999999504E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>2.3865616245817289</v>
+        <v>2.5207081685680421</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>18.235043948000001</v>
+        <v>18.240350254999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.0110851999998403E-2</v>
+        <v>-1.7853314999999981E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.3140033081831981</v>
+        <v>-1.1670991489170945</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>18.246972797000002</v>
+        <v>18.255457644</v>
       </c>
       <c r="C409" s="5">
-        <v>1.1928849000000241E-2</v>
+        <v>1.5107389000000637E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>0.78783656961316506</v>
+        <v>0.99842808729486698</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>18.306277766000001</v>
+        <v>18.308806476000001</v>
       </c>
       <c r="C410" s="5">
-        <v>5.9304968999999375E-2</v>
+        <v>5.3348832000001067E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>3.9706305293991218</v>
+        <v>3.5637372260985511</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>18.308439721999999</v>
+        <v>18.323506998999999</v>
       </c>
       <c r="C411" s="5">
-        <v>2.1619559999983551E-3</v>
+        <v>1.4700522999998356E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.14181107939896798</v>
+        <v>0.96777136473606973</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>18.252572271999998</v>
+        <v>18.258795434</v>
       </c>
       <c r="C412" s="5">
-        <v>-5.5867450000000929E-2</v>
+        <v>-6.4711564999999638E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-3.6009161690554792</v>
+        <v>-4.1565817240912573</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>18.245657224999999</v>
+        <v>18.249046734</v>
       </c>
       <c r="C413" s="5">
-        <v>-6.9150469999996744E-3</v>
+        <v>-9.7486999999993884E-3</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.45367784280785362</v>
+        <v>-0.63882352282794708</v>
       </c>
       <c r="E413" s="5">
-        <v>1.8439746029428994</v>
+        <v>1.8585965146380445</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>18.258784296999998</v>
+        <v>18.230357929</v>
       </c>
       <c r="C414" s="5">
-        <v>1.3127071999999629E-2</v>
+        <v>-1.8688805000000031E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>0.86677992692407724</v>
+        <v>-1.2220187762485013</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>18.348599160999999</v>
+        <v>18.326434859999999</v>
       </c>
       <c r="C415" s="5">
-        <v>8.9814864000000938E-2</v>
+        <v>9.6076930999998922E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>6.0651383601697528</v>
+        <v>6.5107650061810629</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>18.349099305999999</v>
+        <v>18.347806980000001</v>
       </c>
       <c r="C416" s="5">
-        <v>5.0014500000017392E-4</v>
+        <v>2.1372120000002326E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>3.2714431232361285E-2</v>
+        <v>1.4084399685340809</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>18.361456002000001</v>
+        <v>18.361054065000001</v>
       </c>
       <c r="C417" s="5">
-        <v>1.2356696000001222E-2</v>
+        <v>1.3247084999999714E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.81110679322466961</v>
+        <v>0.86984668212837235</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>18.408774204</v>
+        <v>18.411304542</v>
       </c>
       <c r="C418" s="5">
-        <v>4.7318201999999587E-2</v>
+        <v>5.0250476999998739E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>3.136657895029904</v>
+        <v>3.334044497766353</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>18.367045122</v>
+        <v>18.372690126999998</v>
       </c>
       <c r="C419" s="5">
-        <v>-4.1729081999999806E-2</v>
+        <v>-3.8614415000001401E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.6865062420984187</v>
+        <v>-2.4879553815742361</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>18.847686574000001</v>
+        <v>18.856685333000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.48064145200000041</v>
+        <v>0.48399520600000301</v>
       </c>
       <c r="D420" s="5">
-        <v>36.340567772731866</v>
+        <v>36.619044472500484</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>18.940201780999999</v>
+        <v>18.954049962999999</v>
       </c>
       <c r="C421" s="5">
-        <v>9.2515206999998156E-2</v>
+        <v>9.7364629999997732E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>6.05193685461618</v>
+        <v>6.3751060216399535</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>18.894958331000002</v>
+        <v>18.896204097999998</v>
       </c>
       <c r="C422" s="5">
-        <v>-4.5243449999997409E-2</v>
+        <v>-5.7845865000000884E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.829140483689585</v>
+        <v>-3.601428068813306</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>18.93107573</v>
+        <v>18.944791604999999</v>
       </c>
       <c r="C423" s="5">
-        <v>3.6117398999998329E-2</v>
+        <v>4.8587507000000585E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>2.3180492549168985</v>
+        <v>3.1295528661699157</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>19.056476032999999</v>
+        <v>19.067642786</v>
       </c>
       <c r="C424" s="5">
-        <v>0.12540030299999927</v>
+        <v>0.12285118100000147</v>
       </c>
       <c r="D424" s="5">
-        <v>8.2449396004984798</v>
+        <v>8.0652590166883975</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>19.064156368999999</v>
+        <v>19.071284000999999</v>
       </c>
       <c r="C425" s="5">
-        <v>7.6803359999999543E-3</v>
+        <v>3.6412149999982546E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>0.484709782917081</v>
+        <v>0.2293964806743265</v>
       </c>
       <c r="E425" s="5">
-        <v>4.4859943048721762</v>
+        <v>4.5056450289432393</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>19.351323585999999</v>
+        <v>19.308698168999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.28716721700000036</v>
+        <v>0.23741416800000081</v>
       </c>
       <c r="D426" s="5">
-        <v>19.651184639288743</v>
+        <v>16.005003890598623</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>19.229109505</v>
+        <v>19.199985196</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.1222140809999992</v>
+        <v>-0.10871297299999938</v>
       </c>
       <c r="D427" s="5">
-        <v>-7.3208653034120381</v>
+        <v>-6.5509693144636501</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>19.237203686000001</v>
+        <v>19.237716820999999</v>
       </c>
       <c r="C428" s="5">
-        <v>8.0941810000005887E-3</v>
+        <v>3.7731624999999269E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>0.50629155399823933</v>
+        <v>2.3838851123554328</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>19.261775191000002</v>
+        <v>19.262319860000002</v>
       </c>
       <c r="C429" s="5">
-        <v>2.4571505000000826E-2</v>
+        <v>2.4603039000002269E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>1.5435627592680135</v>
+        <v>1.5455161398271411</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>19.300331947</v>
+        <v>19.304371696</v>
       </c>
       <c r="C430" s="5">
-        <v>3.8556755999998416E-2</v>
+        <v>4.2051835999998843E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>2.4286914788845815</v>
+        <v>2.6514220786308051</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>19.277330663000001</v>
+        <v>19.285691224000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.3001283999999345E-2</v>
+        <v>-1.8680471999999781E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.4207703273347527</v>
+        <v>-1.15505670379068</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>19.361859496000001</v>
+        <v>19.374094364000001</v>
       </c>
       <c r="C432" s="5">
-        <v>8.4528833000000247E-2</v>
+        <v>8.8403140000000491E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>5.3906319145513804</v>
+        <v>5.6414657869412022</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>19.433222399000002</v>
+        <v>19.450602400000001</v>
       </c>
       <c r="C433" s="5">
-        <v>7.1362903000000699E-2</v>
+        <v>7.650803599999989E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>4.5136655406654791</v>
+        <v>4.843074320261298</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>19.588046922</v>
+        <v>19.589648975999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.15482452299999849</v>
+        <v>0.13904657599999837</v>
       </c>
       <c r="D434" s="5">
-        <v>9.9906522679747525</v>
+        <v>8.9238974112536127</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>19.492591408999999</v>
+        <v>19.576224249999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-9.5455513000000991E-2</v>
+        <v>-1.342472600000022E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-5.693565449003346</v>
+        <v>-0.81926379666867888</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>19.533363227999999</v>
+        <v>19.622214704000001</v>
       </c>
       <c r="C436" s="5">
-        <v>4.0771818999999709E-2</v>
+        <v>4.599045400000179E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>2.5390661004521142</v>
+        <v>2.8558754712487033</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>19.548690133000001</v>
+        <v>19.662869747999999</v>
       </c>
       <c r="C437" s="5">
-        <v>1.5326905000002E-2</v>
+        <v>4.0655043999997531E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>0.94565729977906798</v>
+        <v>2.5147949373423462</v>
       </c>
       <c r="E437" s="5">
-        <v>2.5415956238582726</v>
+        <v>3.1019712514845921</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>19.670205673000002</v>
+        <v>19.807308255999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.12151554000000075</v>
+        <v>0.14443850800000035</v>
       </c>
       <c r="D438" s="5">
-        <v>7.7196316539791088</v>
+        <v>9.1799012606361465</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>19.577860542</v>
+        <v>19.813272973</v>
       </c>
       <c r="C439" s="5">
-        <v>-9.2345131000001857E-2</v>
+        <v>5.9647170000012295E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.4903933427346114</v>
+        <v>0.36196373189747444</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>19.692593222999999</v>
+        <v>19.779071899000002</v>
       </c>
       <c r="C440" s="5">
-        <v>0.11473268099999956</v>
+        <v>-3.4201073999998499E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>7.2635468552580962</v>
+        <v>-2.0518507391886875</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>19.652302399</v>
+        <v>19.731549117</v>
       </c>
       <c r="C441" s="5">
-        <v>-4.0290823999999503E-2</v>
+        <v>-4.7522782000001484E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.4277459845365779</v>
+        <v>-2.8454186452322339</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>19.704193576000002</v>
+        <v>19.774354082999999</v>
       </c>
       <c r="C442" s="5">
-        <v>5.1891177000001676E-2</v>
+        <v>4.2804965999998501E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>3.2149784978229956</v>
+        <v>2.6345263739551372</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>19.663853333999999</v>
+        <v>19.719823211000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-4.0340242000002746E-2</v>
+        <v>-5.4530871999997288E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-2.4292752915898053</v>
+        <v>-3.2594552559370937</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>19.638910152000001</v>
+        <v>19.615423442000001</v>
       </c>
       <c r="C444" s="5">
-        <v>-2.4943181999997677E-2</v>
+        <v>-0.10439976900000048</v>
       </c>
       <c r="D444" s="5">
-        <v>-1.5115997362497247</v>
+        <v>-6.171224785042762</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>19.571879426999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-4.3544015000001934E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-2.6315792324160148</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>