--- v9 (2026-09-24)
+++ v10 (2026-11-04)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E0B41C8C-6BC2-4A15-B9F0-D33DB9A3088C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BB2F5E8E-A4F1-4BDB-A35A-8E0C9D45DC77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E4F27EB6-0AB4-438F-8486-A1B567A43DB1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F5A03E16-98EA-430F-9DF6-855E8F854125}"/>
   </bookViews>
   <sheets>
     <sheet name="lareduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4976EB6E-920A-42E4-A472-AB89F5FD0B39}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{829C792B-6A98-46F6-9C89-20B3857B1529}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-5.4530871999997288E-2</v>
       </c>
       <c r="D443" s="5">
         <v>-3.2594552559370937</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>19.615423442000001</v>
       </c>
       <c r="C444" s="5">
         <v>-0.10439976900000048</v>
       </c>
       <c r="D444" s="5">
         <v>-6.171224785042762</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>19.571879426999999</v>
+        <v>19.634033340999999</v>
       </c>
       <c r="C445" s="5">
-        <v>-4.3544015000001934E-2</v>
+        <v>1.8609898999997654E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>-2.6315792324160148</v>
+        <v>1.1444451985792581</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>19.574229778999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-5.9803561999999033E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-3.5944812563754813</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>