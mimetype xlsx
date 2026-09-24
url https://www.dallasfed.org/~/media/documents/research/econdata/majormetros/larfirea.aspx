--- v8 (2026-09-04)
+++ v9 (2026-09-24)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4CDE8E6C-B74C-445C-A990-DB4DE378C7AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D0EE119E-082C-4FF0-9954-1103BF48D5C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5BEC94EF-F101-4F93-AA97-357AD68AB7D4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4574843B-4D42-4FB0-B9F2-979BD4C4119E}"/>
   </bookViews>
   <sheets>
     <sheet name="larfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9815AD75-7FE5-4117-B712-896E5A1D16A3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{521C6FAD-7423-4E68-B972-AE068792D007}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -3355,74 +3355,74 @@
         <v>7.06529834999996E-2</v>
       </c>
       <c r="D171" s="5">
         <v>29.950018880770489</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>3.2748476626</v>
       </c>
       <c r="C172" s="5">
         <v>3.1276243000002424E-3</v>
       </c>
       <c r="D172" s="5">
         <v>1.1531993282263064</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>3.2888183714000001</v>
+        <v>3.2888183713000001</v>
       </c>
       <c r="C173" s="5">
-        <v>1.3970708800000065E-2</v>
+        <v>1.3970708700000056E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>5.241116414799718</v>
+        <v>5.241116376400079</v>
       </c>
       <c r="E173" s="5">
-        <v>6.7487563665863837</v>
+        <v>6.74875636334058</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>3.3122390838000002</v>
       </c>
       <c r="C174" s="5">
-        <v>2.3420712400000099E-2</v>
+        <v>2.3420712500000107E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>8.8883588949634209</v>
+        <v>8.8883589346938408</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>3.3092486716999998</v>
       </c>
       <c r="C175" s="5">
         <v>-2.9904121000003947E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-1.0780408373191164</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>3.4101671177999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.10091844610000011</v>
@@ -3512,3768 +3512,3777 @@
         <v>1.5048222699999947E-2</v>
       </c>
       <c r="D182" s="5">
         <v>5.8157661144243589</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>3.2740128789999998</v>
       </c>
       <c r="C183" s="5">
         <v>7.2059025999999804E-2</v>
       </c>
       <c r="D183" s="5">
         <v>30.612210442525445</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>3.2766370491000001</v>
+        <v>3.2766370490000001</v>
       </c>
       <c r="C184" s="5">
-        <v>2.6241701000002671E-3</v>
+        <v>2.6241700000002588E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>0.96606923909317022</v>
+        <v>0.96606920211643743</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>3.2975046875</v>
+        <v>3.2975046873</v>
       </c>
       <c r="C185" s="5">
-        <v>2.0867638399999944E-2</v>
+        <v>2.0867638299999935E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>7.9157935273060254</v>
+        <v>7.915793488284173</v>
       </c>
       <c r="E185" s="5">
-        <v>0.26411662545846593</v>
+        <v>0.26411662242589173</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>3.3142176687</v>
+        <v>3.3142176685</v>
       </c>
       <c r="C186" s="5">
         <v>1.6712981199999977E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>6.2544873969200498</v>
+        <v>6.2544873973101822</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>3.3104392161999998</v>
+        <v>3.3104392160999998</v>
       </c>
       <c r="C187" s="5">
-        <v>-3.7784525000001956E-3</v>
+        <v>-3.7784524000001873E-3</v>
       </c>
       <c r="D187" s="5">
-        <v>-1.3595425234426695</v>
+        <v>-1.3595424877680284</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>3.4138805958999998</v>
+        <v>3.4138805960999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.1034413797</v>
+        <v>0.10344138000000003</v>
       </c>
       <c r="D188" s="5">
-        <v>44.661348238081167</v>
+        <v>44.661348392218116</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>3.4406246622999999</v>
+        <v>3.4406246626999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.6744066400000044E-2</v>
+        <v>2.674406660000006E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>9.816513315853669</v>
+        <v>9.8165133918556755</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>3.5124394731000002</v>
+        <v>3.5124394736000002</v>
       </c>
       <c r="C190" s="5">
-        <v>7.1814810800000295E-2</v>
+        <v>7.1814810900000303E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>28.132297516290315</v>
+        <v>28.132297556411178</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>3.5735779065000002</v>
+        <v>3.5735779067000002</v>
       </c>
       <c r="C191" s="5">
-        <v>6.1138433400000025E-2</v>
+        <v>6.11384331E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>23.007860216528652</v>
+        <v>23.007860089016319</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>3.5924297522000002</v>
+        <v>3.5924297521000002</v>
       </c>
       <c r="C192" s="5">
-        <v>1.8851845699999981E-2</v>
+        <v>1.8851845399999956E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>6.5173518211008252</v>
+        <v>6.5173517139837545</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>3.6862271131000002</v>
+        <v>3.6862271128000001</v>
       </c>
       <c r="C193" s="5">
-        <v>9.3797360900000015E-2</v>
+        <v>9.3797360699999999E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>36.246594357703607</v>
+        <v>36.246594270155285</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>3.7001636697000002</v>
+        <v>3.7001636694000002</v>
       </c>
       <c r="C194" s="5">
         <v>1.3936556600000038E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6323902398186512</v>
+        <v>4.6323902402033212</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>3.6753976038</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.4766065900000189E-2</v>
+        <v>-2.4766065600000164E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-7.7427047448890063</v>
+        <v>-7.7427046551291401</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>3.7780927317000002</v>
+        <v>3.7780927316000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.10269512790000013</v>
+        <v>0.10269512780000012</v>
       </c>
       <c r="D196" s="5">
-        <v>39.19365064034703</v>
+        <v>39.193650596136152</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>3.805422214</v>
+        <v>3.8054222135</v>
       </c>
       <c r="C197" s="5">
-        <v>2.7329482299999874E-2</v>
+        <v>2.7329481899999841E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>9.0342219365636467</v>
+        <v>9.0342217992810845</v>
       </c>
       <c r="E197" s="5">
-        <v>15.403087323132114</v>
+        <v>15.403087314968555</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>3.8151960964999998</v>
+        <v>3.8151960958000002</v>
       </c>
       <c r="C198" s="5">
-        <v>9.7738824999997753E-3</v>
+        <v>9.7738823000002029E-3</v>
       </c>
       <c r="D198" s="5">
-        <v>3.1260046902821248</v>
+        <v>3.1260046258261509</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>3.9117884252000001</v>
+        <v>3.9117884246000001</v>
       </c>
       <c r="C199" s="5">
-        <v>9.6592328700000341E-2</v>
+        <v>9.6592328799999905E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>34.990096132939108</v>
+        <v>34.990096181688266</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>3.9187031703000001</v>
+        <v>3.9187031706000002</v>
       </c>
       <c r="C200" s="5">
-        <v>6.9147451000000082E-3</v>
+        <v>6.9147460000000827E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>2.1419468766817218</v>
+        <v>2.1419471585180094</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.0416878895000004</v>
+        <v>4.0416878908999996</v>
       </c>
       <c r="C201" s="5">
-        <v>0.1229847192000002</v>
+        <v>0.12298472029999941</v>
       </c>
       <c r="D201" s="5">
-        <v>44.892150183388367</v>
+        <v>44.892150652549965</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>3.9999194268</v>
+        <v>3.9999194285000002</v>
       </c>
       <c r="C202" s="5">
-        <v>-4.1768462700000342E-2</v>
+        <v>-4.1768462399999429E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-11.72013893670486</v>
+        <v>-11.720138853419272</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.0685335517999999</v>
+        <v>4.0685335526999999</v>
       </c>
       <c r="C203" s="5">
-        <v>6.8614124999999859E-2</v>
+        <v>6.8614124199999793E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>22.642192107222069</v>
+        <v>22.642191807290256</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>4.0957548918000004</v>
+        <v>4.0957548914000004</v>
       </c>
       <c r="C204" s="5">
-        <v>2.7221340000000538E-2</v>
+        <v>2.722133870000043E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>8.3309824293005477</v>
+        <v>8.3309820147756888</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>4.1865840185999996</v>
+        <v>4.1865840175000004</v>
       </c>
       <c r="C205" s="5">
-        <v>9.0829126799999216E-2</v>
+        <v>9.0829126100000046E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>30.109866676921683</v>
+        <v>30.109866419176324</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>4.1986260736999998</v>
+        <v>4.1986260726999998</v>
       </c>
       <c r="C206" s="5">
-        <v>1.2042055100000226E-2</v>
+        <v>1.2042055199999346E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>3.5067436661743834</v>
+        <v>3.5067436966932153</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>3.9776902472</v>
+        <v>3.9776902466999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.22093582649999988</v>
+        <v>-0.22093582599999984</v>
       </c>
       <c r="D207" s="5">
-        <v>-47.726070877152971</v>
+        <v>-47.72607080660071</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>4.0765507648000003</v>
+        <v>4.0765507638000003</v>
       </c>
       <c r="C208" s="5">
-        <v>9.8860517600000364E-2</v>
+        <v>9.8860517100000322E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>34.258791291076164</v>
+        <v>34.258791098381145</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>4.1111911776000003</v>
+        <v>4.1111911792000004</v>
       </c>
       <c r="C209" s="5">
-        <v>3.4640412799999964E-2</v>
+        <v>3.464041540000018E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>10.687305024885108</v>
+        <v>10.687305867641061</v>
       </c>
       <c r="E209" s="5">
-        <v>8.0350864215562812</v>
+        <v>8.0350864777964492</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>4.2164245776999998</v>
+        <v>4.2164245756999996</v>
       </c>
       <c r="C210" s="5">
-        <v>0.10523340009999949</v>
+        <v>0.10523339649999919</v>
       </c>
       <c r="D210" s="5">
-        <v>35.431585184999939</v>
+        <v>35.431583781629605</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>4.1094691716999998</v>
+        <v>4.1094691697999997</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.10695540599999998</v>
+        <v>-0.10695540589999997</v>
       </c>
       <c r="D211" s="5">
-        <v>-26.532258781355189</v>
+        <v>-26.532258770785745</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>4.1220728197999996</v>
+        <v>4.1220728181000004</v>
       </c>
       <c r="C212" s="5">
-        <v>1.2603648099999809E-2</v>
+        <v>1.2603648300000714E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>3.7430935785213393</v>
+        <v>3.7430936406840809</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>4.1406335403999996</v>
+        <v>4.1406335413999997</v>
       </c>
       <c r="C213" s="5">
-        <v>1.8560720600000025E-2</v>
+        <v>1.856072329999936E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>5.5391598213214266</v>
+        <v>5.5391606494949341</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>4.1916575858999998</v>
+        <v>4.1916575998000001</v>
       </c>
       <c r="C214" s="5">
-        <v>5.102404550000017E-2</v>
+        <v>5.1024058400000349E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>15.831859742102816</v>
+        <v>15.831864015744701</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>4.1689144765000004</v>
+        <v>4.1689144749000002</v>
       </c>
       <c r="C215" s="5">
-        <v>-2.2743109399999462E-2</v>
+        <v>-2.2743124899999856E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-6.3201358380837958</v>
+        <v>-6.3201399973613288</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>4.1975589090999996</v>
+        <v>4.1975589050000002</v>
       </c>
       <c r="C216" s="5">
-        <v>2.864443259999927E-2</v>
+        <v>2.8644430099999951E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>8.5639827529731214</v>
+        <v>8.563981980477319</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>4.1925590838</v>
+        <v>4.1925590815999998</v>
       </c>
       <c r="C217" s="5">
-        <v>-4.9998252999996495E-3</v>
+        <v>-4.9998234000003805E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.420025381006329</v>
+        <v>-1.420024846286283</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>4.1980474059999997</v>
+        <v>4.1980474039000004</v>
       </c>
       <c r="C218" s="5">
-        <v>5.4883221999997289E-3</v>
+        <v>5.4883223000006254E-3</v>
       </c>
       <c r="D218" s="5">
-        <v>1.5822346462959214</v>
+        <v>1.582234676169314</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>4.1779575199999996</v>
+        <v>4.1779575176000003</v>
       </c>
       <c r="C219" s="5">
-        <v>-2.0089886000000057E-2</v>
+        <v>-2.0089886300000082E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-5.5938738984116938</v>
+        <v>-5.5938739824831885</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>4.1720655691999999</v>
+        <v>4.1720655671999998</v>
       </c>
       <c r="C220" s="5">
-        <v>-5.8919507999997123E-3</v>
+        <v>-5.8919504000005674E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>-1.6792314944049314</v>
+        <v>-1.6792313822433402</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>4.1131933199999997</v>
+        <v>4.1131933264000002</v>
       </c>
       <c r="C221" s="5">
-        <v>-5.8872249200000226E-2</v>
+        <v>-5.8872240799999531E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-15.67895922280378</v>
+        <v>-15.678957163332164</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8699812621411098E-2</v>
+        <v>4.8699929356965654E-2</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>4.2151567342999998</v>
+        <v>4.2151567304000004</v>
       </c>
       <c r="C222" s="5">
-        <v>0.10196341430000011</v>
+        <v>0.10196340400000015</v>
       </c>
       <c r="D222" s="5">
-        <v>34.157597522833292</v>
+        <v>34.157593528369581</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>4.2078402775999999</v>
+        <v>4.2078402739999996</v>
       </c>
       <c r="C223" s="5">
-        <v>-7.3164566999999181E-3</v>
+        <v>-7.3164564000007815E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.0631294887603291</v>
+        <v>-2.0631294068617523</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>4.2246397870000001</v>
+        <v>4.2246397836999998</v>
       </c>
       <c r="C224" s="5">
-        <v>1.679950940000019E-2</v>
+        <v>1.6799509700000215E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>4.8975298492704322</v>
+        <v>4.8975299429408814</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>4.1365411822000002</v>
+        <v>4.1365411830000003</v>
       </c>
       <c r="C225" s="5">
-        <v>-8.8098604799999869E-2</v>
+        <v>-8.809860069999953E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-22.344537490984628</v>
+        <v>-22.344536582853703</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>4.1891904047999997</v>
+        <v>4.1891904306000001</v>
       </c>
       <c r="C226" s="5">
-        <v>5.264922259999949E-2</v>
+        <v>5.2649247599999782E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>16.389277638372036</v>
+        <v>16.389285969949196</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>4.1767884750000004</v>
+        <v>4.1767884702</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.2401929799999323E-2</v>
+        <v>-1.2401960400000078E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.4952742736457321</v>
+        <v>-3.4952827366268369</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>4.0958008404999999</v>
+        <v>4.0958008317000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-8.098763450000046E-2</v>
+        <v>-8.0987638499999903E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-20.940113385328139</v>
+        <v>-20.940114333414527</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>4.0982480407999997</v>
+        <v>4.0982480369000003</v>
       </c>
       <c r="C229" s="5">
-        <v>2.4472002999997855E-3</v>
+        <v>2.4472052000001909E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>0.71934893674869826</v>
+        <v>0.71935038337986867</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>4.0994258323999997</v>
+        <v>4.0994258300000004</v>
       </c>
       <c r="C230" s="5">
-        <v>1.1777915999999777E-3</v>
+        <v>1.1777931000001018E-3</v>
       </c>
       <c r="D230" s="5">
-        <v>0.34541248954631509</v>
+        <v>0.34541293047793964</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>4.0766021691000001</v>
+        <v>4.0766021683</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.282366329999963E-2</v>
+        <v>-2.2823661700000386E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-6.4801992392524488</v>
+        <v>-6.4801988024709818</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>4.0661369112000001</v>
+        <v>4.0661369131000002</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.0465257899999969E-2</v>
+        <v>-1.0465255199999746E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.0374568216234854</v>
+        <v>-3.0374560495892822</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>4.0134697604999996</v>
+        <v>4.0134697777000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-5.2667150700000498E-2</v>
+        <v>-5.266713540000012E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-14.482308455025317</v>
+        <v>-14.482304536644207</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.4244802454361669</v>
+        <v>-2.4244799790940408</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>4.0142578866000003</v>
+        <v>4.0142578841000001</v>
       </c>
       <c r="C234" s="5">
-        <v>7.8812610000067451E-4</v>
+        <v>7.8810639999993271E-4</v>
       </c>
       <c r="D234" s="5">
-        <v>0.23589898299447576</v>
+        <v>0.23589307908120638</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>4.0062893354</v>
+        <v>4.0062893286000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.9685512000002845E-3</v>
+        <v>-7.9685554999997521E-3</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.3562387302718646</v>
+        <v>-2.3562399893502506</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>3.9231168591999999</v>
+        <v>3.9231168443</v>
       </c>
       <c r="C236" s="5">
-        <v>-8.3172476200000123E-2</v>
+        <v>-8.3172484300000349E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-22.255941953002147</v>
+        <v>-22.25594391277691</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>3.9320102222000002</v>
+        <v>3.9320102060000002</v>
       </c>
       <c r="C237" s="5">
-        <v>8.8933630000003205E-3</v>
+        <v>8.893361700000213E-3</v>
       </c>
       <c r="D237" s="5">
-        <v>2.7544693989205005</v>
+        <v>2.7544690018410201</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>3.8908584486</v>
+        <v>3.8908584665000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.1151773600000219E-2</v>
+        <v>-4.1151739500000062E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.86071638640237</v>
+        <v>-11.860707162917961</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>3.8865313503999999</v>
+        <v>3.8865313251</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.3270982000001013E-3</v>
+        <v>-4.3271414000001229E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.3264102283826018</v>
+        <v>-1.3264233837670725</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>3.8943418311000002</v>
+        <v>3.8943418090000002</v>
       </c>
       <c r="C240" s="5">
-        <v>7.810480700000344E-3</v>
+        <v>7.8104839000001647E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>2.4383872737628209</v>
+        <v>2.438388299901284</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>3.9034218359000001</v>
+        <v>3.9034218370999998</v>
       </c>
       <c r="C241" s="5">
-        <v>9.08000479999993E-3</v>
+        <v>9.0800280999996374E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>2.8340668223990617</v>
+        <v>2.8340742046379264</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>3.9000382626999999</v>
+        <v>3.900038286</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.3835732000002672E-3</v>
+        <v>-3.3835510999997709E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.0352419794351642</v>
+        <v>-1.0352352495804795</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>3.9753079949000001</v>
+        <v>3.9753080397999998</v>
       </c>
       <c r="C243" s="5">
-        <v>7.5269732200000217E-2</v>
+        <v>7.5269753799999783E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>25.783296185906622</v>
+        <v>25.78330421654924</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>3.9617532479999999</v>
+        <v>3.9617533225999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.3554746900000136E-2</v>
+        <v>-1.3554717199999899E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.0158139771598549</v>
+        <v>-4.0158052978955139</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>4.0116779321999996</v>
+        <v>4.0116780242000001</v>
       </c>
       <c r="C245" s="5">
-        <v>4.9924684199999625E-2</v>
+        <v>4.9924701600000176E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>16.215389440464655</v>
+        <v>16.215395162446256</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.4645366900109007E-2</v>
+        <v>-4.4643502984764716E-2</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>3.9121736218000001</v>
+        <v>3.9121736357999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-9.9504310399999518E-2</v>
+        <v>-9.9504388400000199E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-26.021634423857918</v>
+        <v>-26.021651605604234</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>3.9068170431999998</v>
+        <v>3.9068169722000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-5.3565786000002724E-3</v>
+        <v>-5.3566635999997558E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.6307324286405023</v>
+        <v>-1.6307581053002673</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>3.9208611894000001</v>
+        <v>3.9208610475999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.4044146200000274E-2</v>
+        <v>1.4044075399999745E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>4.4000539108302483</v>
+        <v>4.4000313702395211</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>4.0253329923000001</v>
+        <v>4.0253328470999996</v>
       </c>
       <c r="C249" s="5">
-        <v>0.10447180290000002</v>
+        <v>0.10447179949999974</v>
       </c>
       <c r="D249" s="5">
-        <v>37.102112824511792</v>
+        <v>37.102112979120541</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>3.9965949205000002</v>
+        <v>3.9965948619999998</v>
       </c>
       <c r="C250" s="5">
-        <v>-2.8738071799999876E-2</v>
+        <v>-2.8737985099999808E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-8.2386422890324713</v>
+        <v>-8.2386186871750038</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>3.8979112922999999</v>
+        <v>3.8979112587000002</v>
       </c>
       <c r="C251" s="5">
-        <v>-9.8683628200000317E-2</v>
+        <v>-9.8683603299999589E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-25.919853747692489</v>
+        <v>-25.919848398400958</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>3.7916356129</v>
+        <v>3.7916356070999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.10627567939999993</v>
+        <v>-0.1062756516000003</v>
       </c>
       <c r="D252" s="5">
-        <v>-28.231196036045013</v>
+        <v>-28.231189929680756</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>3.8026636065999999</v>
+        <v>3.8026636571000001</v>
       </c>
       <c r="C253" s="5">
-        <v>1.1027993699999961E-2</v>
+        <v>1.1028050000000178E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>3.5465837373504838</v>
+        <v>3.5466021394618741</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>3.7995524211</v>
+        <v>3.7995525153999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-3.1111854999998911E-3</v>
+        <v>-3.1111417000002639E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.97738553099837588</v>
+        <v>-0.97737182007183732</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>3.7764941219999999</v>
+        <v>3.7764942852000001</v>
       </c>
       <c r="C255" s="5">
-        <v>-2.3058299100000124E-2</v>
+        <v>-2.3058230199999752E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-7.0442052271120437</v>
+        <v>-7.0441847069648178</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>3.8619425587</v>
+        <v>3.8619428531</v>
       </c>
       <c r="C256" s="5">
-        <v>8.544843670000013E-2</v>
+        <v>8.5448567899999883E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>30.798861073252979</v>
+        <v>30.798912895322637</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>3.9079188288000002</v>
+        <v>3.9079191714000001</v>
       </c>
       <c r="C257" s="5">
-        <v>4.5976270100000161E-2</v>
+        <v>4.5976318300000152E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>15.25949009746228</v>
+        <v>15.259505916246097</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.5864265565081923</v>
+        <v>-2.5864202504310208</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>3.8123352098000001</v>
+        <v>3.8123353115</v>
       </c>
       <c r="C258" s="5">
-        <v>-9.558361900000012E-2</v>
+        <v>-9.5583859900000068E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-25.707230447288399</v>
+        <v>-25.707284822069287</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>3.8076260365999999</v>
+        <v>3.8076257804</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.709173200000194E-3</v>
+        <v>-4.7095311000000528E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.4722664833828447</v>
+        <v>-1.4723775783658799</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>3.8174165752000002</v>
+        <v>3.8174160529000001</v>
       </c>
       <c r="C260" s="5">
-        <v>9.7905386000003425E-3</v>
+        <v>9.7902725000000856E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>3.1295693173614136</v>
+        <v>3.1294832649301219</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>3.8173745875999998</v>
+        <v>3.8173740567999999</v>
       </c>
       <c r="C261" s="5">
-        <v>-4.1987600000403802E-5</v>
+        <v>-4.1996100000218917E-5</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.319794974141697E-2</v>
+        <v>-1.3200623188180938E-2</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>3.8030102379000001</v>
+        <v>3.8030099389999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.4364349699999668E-2</v>
+        <v>-1.436411780000002E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.4231753388021318</v>
+        <v>-4.4231060041168284</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>3.8047294972999999</v>
+        <v>3.8047293621999998</v>
       </c>
       <c r="C263" s="5">
-        <v>1.7192593999997285E-3</v>
+        <v>1.7194231999999587E-3</v>
       </c>
       <c r="D263" s="5">
-        <v>0.5438451844207437</v>
+        <v>0.54389717026583906</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>3.8909753331000001</v>
+        <v>3.8909756020000001</v>
       </c>
       <c r="C264" s="5">
-        <v>8.6245835800000226E-2</v>
+        <v>8.6246239800000346E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>30.862829452076635</v>
+        <v>30.862993738012957</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>3.9011245131000001</v>
+        <v>3.9011246872999998</v>
       </c>
       <c r="C265" s="5">
-        <v>1.014917999999998E-2</v>
+        <v>1.0149085299999694E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>3.1753647730324408</v>
+        <v>3.175334495387605</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>3.89757599</v>
+        <v>3.897576253</v>
       </c>
       <c r="C266" s="5">
-        <v>-3.5485231000000894E-3</v>
+        <v>-3.5484342999998475E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>-1.0860942129734097</v>
+        <v>-1.0860671215841999</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>3.8801938251000001</v>
+        <v>3.8801941615</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.7382164899999886E-2</v>
+        <v>-1.738209150000003E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-5.2223476059964691</v>
+        <v>-5.2223257477719276</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>3.7676112202000001</v>
+        <v>3.7676118536000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.11258260490000005</v>
+        <v>-0.1125823078999999</v>
       </c>
       <c r="D268" s="5">
-        <v>-29.765266861367024</v>
+        <v>-29.765198238832923</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>3.8040852659</v>
+        <v>3.8040860336</v>
       </c>
       <c r="C269" s="5">
-        <v>3.6474045699999902E-2</v>
+        <v>3.6474179999999912E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>12.256095979409309</v>
+        <v>12.256141365298777</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.6570040844958953</v>
+        <v>-2.6569929736495079</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>3.8093464808999999</v>
+        <v>3.8093470902000002</v>
       </c>
       <c r="C270" s="5">
-        <v>5.2612149999999858E-3</v>
+        <v>5.2610566000002024E-3</v>
       </c>
       <c r="D270" s="5">
-        <v>1.6723349957552758</v>
+        <v>1.6722839229234454</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>3.8064926729000002</v>
+        <v>3.8064929596999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-2.8538079999997912E-3</v>
+        <v>-2.8541305000002737E-3</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.8952964180036882</v>
+        <v>-0.89539703349034161</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>3.8130273841000002</v>
+        <v>3.8130245470999999</v>
       </c>
       <c r="C272" s="5">
-        <v>6.5347112000000429E-3</v>
+        <v>6.5315874000000385E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>2.0796361277214626</v>
+        <v>2.0786324365322795</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>3.8125164806999998</v>
+        <v>3.8125149568999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.1090340000037315E-4</v>
+        <v>-5.0959020000007627E-4</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.16066826026400749</v>
+        <v>-0.16025570942945766</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>3.8086232190999998</v>
+        <v>3.8086231443999998</v>
       </c>
       <c r="C274" s="5">
-        <v>-3.8932616000000309E-3</v>
+        <v>-3.8918125000000359E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.2185555986039098</v>
+        <v>-1.218105070963349</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>3.8109082755000001</v>
+        <v>3.8109082644000001</v>
       </c>
       <c r="C275" s="5">
-        <v>2.2850564000003182E-3</v>
+        <v>2.2851200000002514E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>0.72234348212338872</v>
+        <v>0.72236366772360228</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>3.7908024791999999</v>
+        <v>3.7908031984999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.01057963000002E-2</v>
+        <v>-2.0105065900000163E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.1505090968352327</v>
+        <v>-6.1502921224757756</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>3.7980401006000002</v>
+        <v>3.7980407729999999</v>
       </c>
       <c r="C277" s="5">
-        <v>7.2376214000002825E-3</v>
+        <v>7.2375744999999547E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>2.3153225962343704</v>
+        <v>2.3153069910275548</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>3.7950064375000001</v>
+        <v>3.7950073393000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-3.0336631000000835E-3</v>
+        <v>-3.0334336999997547E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.95429366912863633</v>
+        <v>-0.95422165570563378</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>3.7825679166000001</v>
+        <v>3.7825686163999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-1.2438520899999972E-2</v>
+        <v>-1.2438722900000254E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-3.8629897520072176</v>
+        <v>-3.8630504584170722</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>3.7778549360000002</v>
+        <v>3.7778556934999998</v>
       </c>
       <c r="C280" s="5">
-        <v>-4.7129805999999164E-3</v>
+        <v>-4.7129229000000272E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.4849648459157705</v>
+        <v>-1.4849465173705556</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>3.8031333939</v>
+        <v>3.8031340003</v>
       </c>
       <c r="C281" s="5">
-        <v>2.5278457899999829E-2</v>
+        <v>2.5278306800000205E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>8.3316529029161757</v>
+        <v>8.3315995216849625</v>
       </c>
       <c r="E281" s="5">
-        <v>-2.5022362367443929E-2</v>
+        <v>-2.5026597495192426E-2</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>3.8043375223</v>
+        <v>3.8043389226</v>
       </c>
       <c r="C282" s="5">
-        <v>1.2041283999999486E-3</v>
+        <v>1.204922299999911E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>0.3806001009887483</v>
+        <v>0.38085141296333447</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>3.8029829723000002</v>
+        <v>3.8029827024</v>
       </c>
       <c r="C283" s="5">
-        <v>-1.3545499999998434E-3</v>
+        <v>-1.3562201999999246E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>-0.42642920901717618</v>
+        <v>-0.42695382142009519</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>3.8073337436000001</v>
+        <v>3.8073273171999999</v>
       </c>
       <c r="C284" s="5">
-        <v>4.3507712999999448E-3</v>
+        <v>4.3446147999999241E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>1.3815214165403988</v>
+        <v>1.37955431230945</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>3.8118480655</v>
+        <v>3.8118464051999998</v>
       </c>
       <c r="C285" s="5">
-        <v>4.5143218999998957E-3</v>
+        <v>4.5190879999998934E-3</v>
       </c>
       <c r="D285" s="5">
-        <v>1.4321448414338356</v>
+        <v>1.4336691816744018</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>3.8105947090000001</v>
+        <v>3.8105960093000002</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.2533564999999136E-3</v>
+        <v>-1.2503958999996456E-3</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.39385380108453161</v>
+        <v>-0.39292531304360168</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>3.8114543732000001</v>
+        <v>3.8114552564999999</v>
       </c>
       <c r="C287" s="5">
-        <v>8.5966420000005428E-4</v>
+        <v>8.5924719999974641E-4</v>
       </c>
       <c r="D287" s="5">
-        <v>0.27105427856806141</v>
+        <v>0.27092254175518082</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>3.8961844210000001</v>
+        <v>3.8961858895999999</v>
       </c>
       <c r="C288" s="5">
-        <v>8.473004779999993E-2</v>
+        <v>8.4730633099999952E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>30.192319125478527</v>
+        <v>30.192545947816775</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>3.7969686073000002</v>
+        <v>3.7969698663</v>
       </c>
       <c r="C289" s="5">
-        <v>-9.9215813699999877E-2</v>
+        <v>-9.92160232999999E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-26.621300228419109</v>
+        <v>-26.621340163348595</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>3.7929171696999999</v>
+        <v>3.7929188891000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-4.0514376000002628E-3</v>
+        <v>-4.0509771999999167E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.2729351527667854</v>
+        <v>-1.272790926309797</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>3.7853130449000001</v>
+        <v>3.7853143470999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-7.604124799999834E-3</v>
+        <v>-7.6045420000001585E-3</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.3794357385185427</v>
+        <v>-2.3795637831457439</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>3.7869816181</v>
+        <v>3.7869824873</v>
       </c>
       <c r="C292" s="5">
-        <v>1.668573199999912E-3</v>
+        <v>1.6681402000000567E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>0.53024659350526804</v>
+        <v>0.53010847635226455</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>3.8019765393</v>
+        <v>3.8019759870000001</v>
       </c>
       <c r="C293" s="5">
-        <v>1.4994921200000011E-2</v>
+        <v>1.4993499700000079E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>4.856371952844829</v>
+        <v>4.8559003648555255</v>
       </c>
       <c r="E293" s="5">
-        <v>-3.0418459732584058E-2</v>
+        <v>-3.0448921860459777E-2</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>3.7982241642000001</v>
+        <v>3.7982243756999998</v>
       </c>
       <c r="C294" s="5">
-        <v>-3.7523750999999272E-3</v>
+        <v>-3.7516113000002349E-3</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.1779367207128577</v>
+        <v>-1.1776984203421659</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>3.7972790607000002</v>
+        <v>3.7972764391</v>
       </c>
       <c r="C295" s="5">
-        <v>-9.4510349999987753E-4</v>
+        <v>-9.4793659999981017E-4</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.29818497517389853</v>
+        <v>-0.29907758944578422</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>3.8043176711000002</v>
+        <v>3.8043070283999998</v>
       </c>
       <c r="C296" s="5">
-        <v>7.0386103999999783E-3</v>
+        <v>7.0305892999997788E-3</v>
       </c>
       <c r="D296" s="5">
-        <v>2.2471287870562406</v>
+        <v>2.2445434236091133</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>3.8122566103</v>
+        <v>3.8122558838999998</v>
       </c>
       <c r="C297" s="5">
-        <v>7.9389391999997727E-3</v>
+        <v>7.9488555000000183E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>2.5331308635843097</v>
+        <v>2.5363385509620695</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>3.8125789371000001</v>
+        <v>3.8125840963000002</v>
       </c>
       <c r="C298" s="5">
-        <v>3.2232680000010561E-4</v>
+        <v>3.2821240000036056E-4</v>
       </c>
       <c r="D298" s="5">
-        <v>0.10150735340390682</v>
+        <v>0.10336174762060057</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>3.8112032428</v>
+        <v>3.8112075966000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-1.3756943000000632E-3</v>
+        <v>-1.3764997000000889E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.43213817610996408</v>
+        <v>-0.43239008521458455</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>3.800630086</v>
+        <v>3.8006335393000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-1.0573156800000039E-2</v>
+        <v>-1.0574057299999939E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.2787476303950513</v>
+        <v>-3.27901894026148</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>3.8967371587000001</v>
+        <v>3.8967395773</v>
       </c>
       <c r="C301" s="5">
-        <v>9.6107072700000185E-2</v>
+        <v>9.6106037999999838E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>34.941685898832709</v>
+        <v>34.941219639687773</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>3.7930331849000001</v>
+        <v>3.7930363863999998</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.10370397380000007</v>
+        <v>-0.10370319090000013</v>
       </c>
       <c r="D302" s="5">
-        <v>-27.652029474466154</v>
+        <v>-27.651835546189808</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>3.8859417450999998</v>
+        <v>3.8859427984999999</v>
       </c>
       <c r="C303" s="5">
-        <v>9.2908560199999712E-2</v>
+        <v>9.2906412100000058E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>33.695170915721874</v>
+        <v>33.694251683166421</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>3.8934157515000001</v>
+        <v>3.8934122563</v>
       </c>
       <c r="C304" s="5">
-        <v>7.4740064000002882E-3</v>
+        <v>7.4694578000000789E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3325862266051489</v>
+        <v>2.3311509597563562</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>3.9000746637999999</v>
+        <v>3.9000696053000001</v>
       </c>
       <c r="C305" s="5">
-        <v>6.6589122999998196E-3</v>
+        <v>6.6573490000001456E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>2.0717773684739704</v>
+        <v>2.0712882749636341</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5801875284075626</v>
+        <v>2.5800693806433683</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>3.8938540557999999</v>
+        <v>3.8938539645999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-6.2206080000000163E-3</v>
+        <v>-6.2156407000002467E-3</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.8972950328109417</v>
+        <v>-1.8957956913040364</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>3.894306265</v>
+        <v>3.8942949253000001</v>
       </c>
       <c r="C307" s="5">
-        <v>4.5220920000010878E-4</v>
+        <v>4.409607000002147E-4</v>
       </c>
       <c r="D307" s="5">
-        <v>0.13944995831893792</v>
+        <v>0.13597904587179244</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>3.9018777604000001</v>
+        <v>3.9018529837</v>
       </c>
       <c r="C308" s="5">
-        <v>7.5714954000001278E-3</v>
+        <v>7.5580583999999007E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>2.3582081030745217</v>
+        <v>2.3539851868793482</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>3.8135854489000001</v>
+        <v>3.8136074882000002</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.8292311500000054E-2</v>
+        <v>-8.8245495499999826E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-24.016749611718026</v>
+        <v>-24.005689504861174</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>3.814618877</v>
+        <v>3.8146420064000002</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0334280999999557E-3</v>
+        <v>1.0345182000000008E-3</v>
       </c>
       <c r="D310" s="5">
-        <v>0.32566824604085554</v>
+        <v>0.32601039935200582</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>3.8073938108999998</v>
+        <v>3.8073943978</v>
       </c>
       <c r="C311" s="5">
-        <v>-7.225066100000177E-3</v>
+        <v>-7.2476086000001771E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-2.2493279034345393</v>
+        <v>-2.2562591878172</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>3.8032849362999999</v>
+        <v>3.8032873691</v>
       </c>
       <c r="C312" s="5">
-        <v>-4.1088745999999787E-3</v>
+        <v>-4.107028700000015E-3</v>
       </c>
       <c r="D312" s="5">
-        <v>-1.2873605631706142</v>
+        <v>-1.2867854498840758</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>3.7977499067</v>
+        <v>3.7977532032000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-5.5350295999998522E-3</v>
+        <v>-5.5341658999998877E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.7324833137446038</v>
+        <v>-1.7322140333742242</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>3.7943978953999999</v>
+        <v>3.7943998412000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-3.3520113000000684E-3</v>
+        <v>-3.3533619999999154E-3</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.0540304940723777</v>
+        <v>-1.0544522465271489</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>3.7885476047000002</v>
+        <v>3.7885444975000002</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.8502906999997606E-3</v>
+        <v>-5.8553436999999597E-3</v>
       </c>
       <c r="D315" s="5">
-        <v>-1.8345785509269574</v>
+        <v>-1.8361487510151986</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>3.6954091888999998</v>
+        <v>3.6953971823999998</v>
       </c>
       <c r="C316" s="5">
-        <v>-9.3138415800000374E-2</v>
+        <v>-9.3147315100000405E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-25.821605726907983</v>
+        <v>-25.823767740617278</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>3.6976321454000001</v>
+        <v>3.6976195301999999</v>
       </c>
       <c r="C317" s="5">
-        <v>2.2229565000002616E-3</v>
+        <v>2.2223478000000796E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>0.7242475637448953</v>
+        <v>0.72405095084211446</v>
       </c>
       <c r="E317" s="5">
-        <v>-5.1907344307801528</v>
+        <v>-5.1909349213891121</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3.7920357663000002</v>
+        <v>3.7920294372000001</v>
       </c>
       <c r="C318" s="5">
-        <v>9.4403620900000096E-2</v>
+        <v>9.4409907000000182E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>35.327062498037698</v>
+        <v>35.329892461033687</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>3.7929618749</v>
+        <v>3.7929450497000001</v>
       </c>
       <c r="C319" s="5">
-        <v>9.2610859999986417E-4</v>
+        <v>9.1561250000005145E-4</v>
       </c>
       <c r="D319" s="5">
-        <v>0.29346355965604864</v>
+        <v>0.29013364186158963</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>3.6995204796999999</v>
+        <v>3.6994900040999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-9.3441395200000166E-2</v>
+        <v>-9.3455045600000286E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-25.86837826025279</v>
+        <v>-25.871760222095741</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>3.8158660660999999</v>
+        <v>3.8159143055000002</v>
       </c>
       <c r="C321" s="5">
-        <v>0.11634558640000003</v>
+        <v>0.11642430140000037</v>
       </c>
       <c r="D321" s="5">
-        <v>45.001416566885119</v>
+        <v>45.037751744734948</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>3.8187584371000001</v>
+        <v>3.8187958019999999</v>
       </c>
       <c r="C322" s="5">
-        <v>2.8923710000001712E-3</v>
+        <v>2.8814964999996917E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>0.91338412761270416</v>
+        <v>0.9099242347723413</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>3.8012647061</v>
+        <v>3.8012548000000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.7493731000000068E-2</v>
+        <v>-1.754100199999975E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-5.3607882052762008</v>
+        <v>-5.3748587125390319</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>3.8018979529000001</v>
+        <v>3.8019297795</v>
       </c>
       <c r="C324" s="5">
-        <v>6.3324680000009792E-4</v>
+        <v>6.7497949999983931E-4</v>
       </c>
       <c r="D324" s="5">
-        <v>0.20008940448938972</v>
+        <v>0.21328928221422405</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>3.7976638002000001</v>
+        <v>3.7976657606000002</v>
       </c>
       <c r="C325" s="5">
-        <v>-4.234152700000049E-3</v>
+        <v>-4.264018899999833E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.3282775878421638</v>
+        <v>-1.3375779377032604</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>3.7958667987000001</v>
+        <v>3.7958595136</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.7970014999999506E-3</v>
+        <v>-1.8062470000002051E-3</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.56634780481787939</v>
+        <v>-0.56925373019889314</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>3.7925564382000001</v>
+        <v>3.7925744592999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.310360499999998E-3</v>
+        <v>-3.2850543000000343E-3</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.041510201725615</v>
+        <v>-1.0335881639310429</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>3.7972912041</v>
+        <v>3.7972478117000001</v>
       </c>
       <c r="C328" s="5">
-        <v>4.7347658999998821E-3</v>
+        <v>4.6733524000002191E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>1.5084534511545566</v>
+        <v>1.4887477557971485</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>3.7981736768999999</v>
+        <v>3.7981247001999998</v>
       </c>
       <c r="C329" s="5">
-        <v>8.8247279999986716E-4</v>
+        <v>8.7688849999967289E-4</v>
       </c>
       <c r="D329" s="5">
-        <v>0.27923114058170384</v>
+        <v>0.2774650919533439</v>
       </c>
       <c r="E329" s="5">
-        <v>2.7190787927640958</v>
+        <v>2.7181046935503383</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>3.7918446242999999</v>
+        <v>3.7917972657000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-6.3290525999999403E-3</v>
+        <v>-6.327434499999729E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.9813844660648949</v>
+        <v>-1.9809078430051419</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>3.7921446215999999</v>
+        <v>3.7920828745000001</v>
       </c>
       <c r="C331" s="5">
-        <v>2.9999729999996561E-4</v>
+        <v>2.8560880000005895E-4</v>
       </c>
       <c r="D331" s="5">
-        <v>9.4981067573285394E-2</v>
+        <v>9.0424818753565006E-2</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>3.7967674701999998</v>
+        <v>3.7968675866999999</v>
       </c>
       <c r="C332" s="5">
-        <v>4.6228485999999513E-3</v>
+        <v>4.7847121999997633E-3</v>
       </c>
       <c r="D332" s="5">
-        <v>1.472719240525433</v>
+        <v>1.5246681712637544</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>3.8161464445000002</v>
+        <v>3.8161958717000002</v>
       </c>
       <c r="C333" s="5">
-        <v>1.9378974300000351E-2</v>
+        <v>1.9328285000000278E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>6.2997857465104889</v>
+        <v>6.2826730824103505</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>3.8212830005999998</v>
+        <v>3.8213171777000001</v>
       </c>
       <c r="C334" s="5">
-        <v>5.136556099999634E-3</v>
+        <v>5.1213059999999366E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>1.6272184726302319</v>
+        <v>1.6223304851420428</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>3.7929082621000001</v>
+        <v>3.7928817848</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.8374738499999719E-2</v>
+        <v>-2.8435392900000078E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-8.555490152242351</v>
+        <v>-8.5729630935015404</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>3.7996242733000001</v>
+        <v>3.7996825206999998</v>
       </c>
       <c r="C336" s="5">
-        <v>6.7160111999999828E-3</v>
+        <v>6.8007358999997436E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>2.1456266213212727</v>
+        <v>2.1729772293406002</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>3.7981074620999999</v>
+        <v>3.7981150960000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.5168112000001344E-3</v>
+        <v>-1.5674246999997088E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.47798999229921035</v>
+        <v>-0.49389601026407215</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>3.7984309993999998</v>
+        <v>3.7984027433000001</v>
       </c>
       <c r="C338" s="5">
-        <v>3.2353729999989866E-4</v>
+        <v>2.876472999999713E-4</v>
       </c>
       <c r="D338" s="5">
-        <v>0.10226848831362823</v>
+        <v>9.0918933969175164E-2</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>3.8000536591</v>
+        <v>3.800127222</v>
       </c>
       <c r="C339" s="5">
-        <v>1.6226597000001952E-3</v>
+        <v>1.7244786999999207E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>0.51383668628828261</v>
+        <v>0.54616365022175373</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>3.7997264979000001</v>
+        <v>3.7996646394</v>
       </c>
       <c r="C340" s="5">
-        <v>-3.2716119999998128E-4</v>
+        <v>-4.625825999999833E-4</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.10326369815424341</v>
+        <v>-0.14597606782486006</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>3.7981259962</v>
+        <v>3.7980259555</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.6005017000000343E-3</v>
+        <v>-1.6386838999999931E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.50428862642890593</v>
+        <v>-0.51629899936097567</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.2553586027364005E-3</v>
+        <v>-2.5998277516925405E-3</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>3.7928034387</v>
+        <v>3.7926858027999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-5.3225574999999914E-3</v>
+        <v>-5.3401527000001003E-3</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.6687360787103978</v>
+        <v>-1.6742537221047016</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>3.6914412252000002</v>
+        <v>3.6913275089000002</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.10136221349999985</v>
+        <v>-0.10135829389999973</v>
       </c>
       <c r="D343" s="5">
-        <v>-27.751728137621768</v>
+        <v>-27.751545927045264</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>3.7943678674000001</v>
+        <v>3.7946168523999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.10292664219999992</v>
+        <v>0.10328934349999974</v>
       </c>
       <c r="D344" s="5">
-        <v>39.09826399939471</v>
+        <v>39.259304982449365</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>3.7137105300000002</v>
+        <v>3.7137462742</v>
       </c>
       <c r="C345" s="5">
-        <v>-8.0657337399999918E-2</v>
+        <v>-8.0870578199999876E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-22.727781188986484</v>
+        <v>-22.779683810424288</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>3.7203870332000002</v>
+        <v>3.7203854564999999</v>
       </c>
       <c r="C346" s="5">
-        <v>6.6765032000000168E-3</v>
+        <v>6.639182299999824E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>2.17881827005868</v>
+        <v>2.1664978625955955</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>3.7859020341999998</v>
+        <v>3.7858443909999999</v>
       </c>
       <c r="C347" s="5">
-        <v>6.5515000999999629E-2</v>
+        <v>6.5458934500000066E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>23.303384250131632</v>
+        <v>23.281484456612311</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>3.7971925990000002</v>
+        <v>3.7972678978999999</v>
       </c>
       <c r="C348" s="5">
-        <v>1.1290564800000347E-2</v>
+        <v>1.1423506899999936E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>3.6380057786890019</v>
+        <v>3.6816123335412287</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>3.7988665703</v>
+        <v>3.7988741895999998</v>
       </c>
       <c r="C349" s="5">
-        <v>1.6739712999997991E-3</v>
+        <v>1.6062916999999288E-3</v>
       </c>
       <c r="D349" s="5">
-        <v>0.53029790144762945</v>
+        <v>0.50879764052915721</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>3.8016080003999999</v>
+        <v>3.8016026612</v>
       </c>
       <c r="C350" s="5">
-        <v>2.7414300999999419E-3</v>
+        <v>2.7284716000002263E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>0.86941842883252463</v>
+        <v>0.86529077390546938</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>3.8088678241</v>
+        <v>3.8091419309000001</v>
       </c>
       <c r="C351" s="5">
-        <v>7.259823700000112E-3</v>
+        <v>7.539269700000073E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>2.3158292551122672</v>
+        <v>2.4059485502544442</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>3.8043802697000002</v>
+        <v>3.8045015011999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-4.4875543999998158E-3</v>
+        <v>-4.6404297000002259E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.4046973705331811</v>
+        <v>-1.4521265301824848</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>3.7958011989</v>
+        <v>3.7953714459999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-8.5790708000001992E-3</v>
+        <v>-9.1300551999999868E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.6727493015738513</v>
+        <v>-2.8420565913193752</v>
       </c>
       <c r="E353" s="5">
-        <v>-6.1209062109202073E-2</v>
+        <v>-6.9891820938083882E-2</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>3.6947959923</v>
+        <v>3.6945034042999998</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.10100520660000001</v>
+        <v>-0.10086804170000008</v>
       </c>
       <c r="D354" s="5">
-        <v>-27.64907916215066</v>
+        <v>-27.619526147220299</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3.7905161682999999</v>
+        <v>3.7903956792</v>
       </c>
       <c r="C355" s="5">
-        <v>9.5720175999999935E-2</v>
+        <v>9.5892274900000185E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>35.923539382500749</v>
+        <v>36.000882610219456</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>3.7916574126999998</v>
+        <v>3.7920295619000002</v>
       </c>
       <c r="C356" s="5">
-        <v>1.1412443999998523E-3</v>
+        <v>1.6338827000001999E-3</v>
       </c>
       <c r="D356" s="5">
-        <v>0.36189354877329549</v>
+        <v>0.51849845416345186</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>3.8106048011000002</v>
+        <v>3.8106168606000002</v>
       </c>
       <c r="C357" s="5">
-        <v>1.8947388400000431E-2</v>
+        <v>1.8587298699999977E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>6.1641374643489177</v>
+        <v>6.0432048246480852</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>3.8190940411000001</v>
+        <v>3.8190631076999999</v>
       </c>
       <c r="C358" s="5">
-        <v>8.4892399999998425E-3</v>
+        <v>8.4462470999997485E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>2.7063526963581053</v>
+        <v>2.6924705069894417</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>3.8793165921999999</v>
+        <v>3.8792178332999998</v>
       </c>
       <c r="C359" s="5">
-        <v>6.0222551099999855E-2</v>
+        <v>6.0154725599999903E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>20.653092214405767</v>
+        <v>20.627962652099097</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>3.7943825965000002</v>
+        <v>3.7944524027000002</v>
       </c>
       <c r="C360" s="5">
-        <v>-8.4933995699999709E-2</v>
+        <v>-8.4765430599999636E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-23.329066870727068</v>
+        <v>-23.288707211237803</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3.8998746768000001</v>
+        <v>3.8998916106000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.1054920802999999</v>
+        <v>0.10543920789999994</v>
       </c>
       <c r="D361" s="5">
-        <v>38.967862346304557</v>
+        <v>38.944426087630227</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3.9052373411999999</v>
+        <v>3.9052105251000002</v>
       </c>
       <c r="C362" s="5">
-        <v>5.3626643999997725E-3</v>
+        <v>5.3189145000001048E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6626406809895133</v>
+        <v>1.6489673385076564</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3.8169828536999999</v>
+        <v>3.8172873219999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-8.8254487499999978E-2</v>
+        <v>-8.7923203100000347E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-23.989549069598969</v>
+        <v>-23.910490294853659</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3.9077208176</v>
+        <v>3.9088490190999998</v>
       </c>
       <c r="C364" s="5">
-        <v>9.0737963900000107E-2</v>
+        <v>9.156169709999995E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>32.568344670161366</v>
+        <v>32.901092876538215</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3.8918494198000002</v>
+        <v>3.8908730239999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.5871397799999798E-2</v>
+        <v>-1.7975995100000031E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-4.7664441057348128</v>
+        <v>-5.3810888238498444</v>
       </c>
       <c r="E365" s="5">
-        <v>2.5303806987529986</v>
+        <v>2.5162643329851297</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>3.8974819283</v>
+        <v>3.8968458559000001</v>
       </c>
       <c r="C366" s="5">
-        <v>5.6325084999997443E-3</v>
+        <v>5.9728319000003083E-3</v>
       </c>
       <c r="D366" s="5">
-        <v>1.7506000404271527</v>
+        <v>1.8577381424221606</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>3.8915778449</v>
+        <v>3.8913769847999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-5.9040833999999265E-3</v>
+        <v>-5.4688711000001611E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.8027455540543413</v>
+        <v>-1.6711531179464112</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3.8931686972000001</v>
+        <v>3.8934105683000002</v>
       </c>
       <c r="C368" s="5">
-        <v>1.5908523000001118E-3</v>
+        <v>2.0335835000002689E-3</v>
       </c>
       <c r="D368" s="5">
-        <v>0.49165682158471835</v>
+        <v>0.62891013233028481</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>3.6066481595000002</v>
+        <v>3.6065979837</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.28652053769999997</v>
+        <v>-0.28681258460000025</v>
       </c>
       <c r="D369" s="5">
-        <v>-60.0417318844082</v>
+        <v>-60.078175058093223</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>3.5177251143000001</v>
+        <v>3.5176861130999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-8.892304520000005E-2</v>
+        <v>-8.8911870600000054E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-25.886476299765558</v>
+        <v>-25.883963795924569</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>3.4731197626000001</v>
+        <v>3.4730420117</v>
       </c>
       <c r="C371" s="5">
-        <v>-4.4605351700000018E-2</v>
+        <v>-4.4644101399999858E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-14.198611032783958</v>
+        <v>-14.210244510798365</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>3.4911546378999998</v>
+        <v>3.4912498939000001</v>
       </c>
       <c r="C372" s="5">
-        <v>1.8034875299999698E-2</v>
+        <v>1.8207882200000025E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>6.4123222441769379</v>
+        <v>6.4757688202080388</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>3.3993931881999999</v>
+        <v>3.399476564</v>
       </c>
       <c r="C373" s="5">
-        <v>-9.1761449699999886E-2</v>
+        <v>-9.1773329900000089E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-27.358004430266657</v>
+        <v>-27.360408735511498</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>3.4072164793000002</v>
+        <v>3.4072963006000001</v>
       </c>
       <c r="C374" s="5">
-        <v>7.8232911000002403E-3</v>
+        <v>7.8197366000001267E-3</v>
       </c>
       <c r="D374" s="5">
-        <v>2.7968798677883377</v>
+        <v>2.795523554809809</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>3.4213449090000001</v>
+        <v>3.4217498652999998</v>
       </c>
       <c r="C375" s="5">
-        <v>1.4128429699999945E-2</v>
+        <v>1.4453564699999699E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>5.0910098797845693</v>
+        <v>5.2107908795112623</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>3.4104151200000001</v>
+        <v>3.4126406600000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-1.0929788999999968E-2</v>
+        <v>-9.1092052999997009E-3</v>
       </c>
       <c r="D376" s="5">
-        <v>-3.7668626700395169</v>
+        <v>-3.1482160332347853</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>3.3880218813999998</v>
+        <v>3.3866987669999999</v>
       </c>
       <c r="C377" s="5">
-        <v>-2.2393238600000309E-2</v>
+        <v>-2.594189300000016E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-7.6009432979063813</v>
+        <v>-8.750161366251664</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.945709971119379</v>
+        <v>-12.957869709191517</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>3.4009604881</v>
+        <v>3.3998366595</v>
       </c>
       <c r="C378" s="5">
-        <v>1.2938606700000133E-2</v>
+        <v>1.3137892500000081E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>4.6802034794377168</v>
+        <v>4.755731483321024</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>3.3958238009000001</v>
+        <v>3.3949015070000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-5.1366871999998232E-3</v>
+        <v>-4.935152499999873E-3</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.7974560495269687</v>
+        <v>-1.7280624265162414</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>3.3993619218000002</v>
+        <v>3.3992515620999999</v>
       </c>
       <c r="C380" s="5">
-        <v>3.5381209000000524E-3</v>
+        <v>4.35005509999975E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>1.257473926955166</v>
+        <v>1.5485019812083722</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>3.4026858975000001</v>
+        <v>3.4027978871000002</v>
       </c>
       <c r="C381" s="5">
-        <v>3.3239756999998704E-3</v>
+        <v>3.5463250000002944E-3</v>
       </c>
       <c r="D381" s="5">
-        <v>1.1797192328483641</v>
+        <v>1.2591282126751979</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>3.4167730415999999</v>
+        <v>3.4168583826000001</v>
       </c>
       <c r="C382" s="5">
-        <v>1.4087144099999893E-2</v>
+        <v>1.4060495499999881E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>5.0827061091496484</v>
+        <v>5.072700846812106</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>3.3670964721000001</v>
+        <v>3.3671834995999999</v>
       </c>
       <c r="C383" s="5">
-        <v>-4.9676569499999879E-2</v>
+        <v>-4.9674883000000225E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-16.117158317023573</v>
+        <v>-16.116283225169848</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>3.3856504302000001</v>
+        <v>3.3859533397999999</v>
       </c>
       <c r="C384" s="5">
-        <v>1.8553958100000045E-2</v>
+        <v>1.8769840200000054E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>6.8165786635818293</v>
+        <v>6.8981559721520647</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>3.3972719056999998</v>
+        <v>3.3976208346000001</v>
       </c>
       <c r="C385" s="5">
-        <v>1.1621475499999701E-2</v>
+        <v>1.1667494800000178E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>4.1977430011021388</v>
+        <v>4.2142975385105474</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3.407367491</v>
+        <v>3.4076148215000002</v>
       </c>
       <c r="C386" s="5">
-        <v>1.0095585300000209E-2</v>
+        <v>9.9939869000000847E-3</v>
       </c>
       <c r="D386" s="5">
-        <v>3.6248738553122717</v>
+        <v>3.587427762415607</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>3.4236442181000002</v>
+        <v>3.4239461049000002</v>
       </c>
       <c r="C387" s="5">
-        <v>1.6276727100000166E-2</v>
+        <v>1.6331283400000007E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>5.8853351603300519</v>
+        <v>5.9051445267219949</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>3.4110961033999998</v>
+        <v>3.4143681544</v>
       </c>
       <c r="C388" s="5">
-        <v>-1.254811470000039E-2</v>
+        <v>-9.5779505000002096E-3</v>
       </c>
       <c r="D388" s="5">
-        <v>-4.3105758681861843</v>
+        <v>-3.3056439118562153</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>3.4852409247999998</v>
+        <v>3.4835759999999998</v>
       </c>
       <c r="C389" s="5">
-        <v>7.4144821400000005E-2</v>
+        <v>6.9207845599999818E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>29.439312246441162</v>
+        <v>27.22700754989793</v>
       </c>
       <c r="E389" s="5">
-        <v>2.8694927837900286</v>
+        <v>2.8605211052123103</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3.4041181283999999</v>
+        <v>3.4023290186000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-8.1122796399999864E-2</v>
+        <v>-8.124698139999964E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-24.619014914054095</v>
+        <v>-24.662321485648409</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3.5040712767</v>
+        <v>3.5021637459999999</v>
       </c>
       <c r="C391" s="5">
-        <v>9.9953148300000016E-2</v>
+        <v>9.9834727399999768E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>41.520616134250488</v>
+        <v>41.488669895000662</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>3.5091790934999998</v>
+        <v>3.5084919657999998</v>
       </c>
       <c r="C392" s="5">
-        <v>5.1078167999998314E-3</v>
+        <v>6.3282197999998679E-3</v>
       </c>
       <c r="D392" s="5">
-        <v>1.7633090087123104</v>
+        <v>2.1900145398946691</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3.4999060457</v>
+        <v>3.5002923913999999</v>
       </c>
       <c r="C393" s="5">
-        <v>-9.2730477999998229E-3</v>
+        <v>-8.1995743999998538E-3</v>
       </c>
       <c r="D393" s="5">
-        <v>-3.1253309861813294</v>
+        <v>-2.768709200770092</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3.5140526697999999</v>
+        <v>3.5145315436</v>
       </c>
       <c r="C394" s="5">
-        <v>1.4146624099999894E-2</v>
+        <v>1.4239152200000049E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>4.959696744932085</v>
+        <v>4.9923022456902943</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3.5641986313</v>
+        <v>3.5644062579</v>
       </c>
       <c r="C395" s="5">
-        <v>5.0145961500000169E-2</v>
+        <v>4.9874714300000011E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>18.534177458138991</v>
+        <v>18.423262935159723</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3.5793191761999998</v>
+        <v>3.5802594287999998</v>
       </c>
       <c r="C396" s="5">
-        <v>1.512054489999981E-2</v>
+        <v>1.5853170899999824E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>5.2112879068450413</v>
+        <v>5.4696721810694182</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3.5906580311999998</v>
+        <v>3.5916823532</v>
       </c>
       <c r="C397" s="5">
-        <v>1.1338854999999981E-2</v>
+        <v>1.1422924400000145E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>3.8683949510067261</v>
+        <v>3.8965400010526841</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>3.6056534606000001</v>
+        <v>3.6061791856999998</v>
       </c>
       <c r="C398" s="5">
-        <v>1.4995429400000315E-2</v>
+        <v>1.449683249999989E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>5.1282089586025537</v>
+        <v>4.9524492066254755</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>3.6237541174999999</v>
+        <v>3.6240335476999999</v>
       </c>
       <c r="C399" s="5">
-        <v>1.8100656899999734E-2</v>
+        <v>1.7854362000000013E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>6.1932347045442038</v>
+        <v>6.1057410901272258</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>3.7117672098000001</v>
+        <v>3.7152838801999999</v>
       </c>
       <c r="C400" s="5">
-        <v>8.8013092300000206E-2</v>
+        <v>9.1250332500000031E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>33.371829346594595</v>
+        <v>34.771334166314659</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>3.6841781861</v>
+        <v>3.682229161</v>
       </c>
       <c r="C401" s="5">
-        <v>-2.7589023700000048E-2</v>
+        <v>-3.3054719199999916E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-8.5636773714406811</v>
+        <v>-10.169106960595698</v>
       </c>
       <c r="E401" s="5">
-        <v>5.7079916594694691</v>
+        <v>5.7025642902580609</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3.7084055335000001</v>
+        <v>3.7048549075000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.4227347400000099E-2</v>
+        <v>2.2625746500000155E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>8.1830257228153513</v>
+        <v>7.6278580276775365</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3.7122661003999999</v>
+        <v>3.7093772190999998</v>
       </c>
       <c r="C403" s="5">
-        <v>3.8605668999998066E-3</v>
+        <v>4.5223115999997177E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>1.2564153818076962</v>
+        <v>1.4746476176128231</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3.7169261132</v>
+        <v>3.7163457652999998</v>
       </c>
       <c r="C404" s="5">
-        <v>4.6600128000000574E-3</v>
+        <v>6.9685461999999809E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>1.5168054687138666</v>
+        <v>2.2777951647406702</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3.8014151590999998</v>
+        <v>3.8021152447</v>
       </c>
       <c r="C405" s="5">
-        <v>8.4489045899999837E-2</v>
+        <v>8.5769479400000126E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>30.959343725860844</v>
+        <v>31.495216750323785</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3.8132607148000002</v>
+        <v>3.8141896499999999</v>
       </c>
       <c r="C406" s="5">
-        <v>1.1845555700000343E-2</v>
+        <v>1.2074405299999924E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>3.804065748228691</v>
+        <v>3.8781202468212594</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3.8609481985</v>
+        <v>3.8615512539000001</v>
       </c>
       <c r="C407" s="5">
-        <v>4.7687483699999866E-2</v>
+        <v>4.7361603900000215E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>16.083289652574884</v>
+        <v>15.961611643251739</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3.8720992622999999</v>
+        <v>3.8740627886999999</v>
       </c>
       <c r="C408" s="5">
-        <v>1.1151063799999861E-2</v>
+        <v>1.2511534799999779E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>3.521388034163353</v>
+        <v>3.9580729269853121</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3.8828873132999999</v>
+        <v>3.884872627</v>
       </c>
       <c r="C409" s="5">
-        <v>1.0788051000000021E-2</v>
+        <v>1.0809838300000152E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>3.395028795016275</v>
+        <v>3.4002401286504114</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>3.9032132683</v>
+        <v>3.9042442762</v>
       </c>
       <c r="C410" s="5">
-        <v>2.0325955000000118E-2</v>
+        <v>1.9371649200000007E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>6.4657539820093035</v>
+        <v>6.1505813495699169</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>3.9229058619999999</v>
+        <v>3.9231768849000002</v>
       </c>
       <c r="C411" s="5">
-        <v>1.9692593699999872E-2</v>
+        <v>1.8932608700000131E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>6.2251274544554258</v>
+        <v>5.9768212477318672</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>3.9109049951000001</v>
+        <v>3.9141572788999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.2000866899999796E-2</v>
+        <v>-9.0196060000002909E-3</v>
       </c>
       <c r="D412" s="5">
-        <v>-3.6098724522582004</v>
+        <v>-2.7242486090656826</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>3.8874674427000002</v>
+        <v>3.8844512893999998</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.3437552399999895E-2</v>
+        <v>-2.970598950000003E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-6.9590822627566551</v>
+        <v>-8.7365488884852738</v>
       </c>
       <c r="E413" s="5">
-        <v>5.5178996870180796</v>
+        <v>5.4918398491277332</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>3.8112112801000002</v>
+        <v>3.8064350237000002</v>
       </c>
       <c r="C414" s="5">
-        <v>-7.625616260000001E-2</v>
+        <v>-7.8016265699999643E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-21.158455409978316</v>
+        <v>-21.609237094212517</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>3.8195708978999998</v>
+        <v>3.8154415422999999</v>
       </c>
       <c r="C415" s="5">
-        <v>8.359617799999608E-3</v>
+        <v>9.00651859999968E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>2.6641004321435569</v>
+        <v>2.8765990738361724</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>3.8232535318999998</v>
+        <v>3.8221302692000001</v>
       </c>
       <c r="C416" s="5">
-        <v>3.6826340000000179E-3</v>
+        <v>6.6887269000002192E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>1.163133346132561</v>
+        <v>2.1240835246469913</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>3.9034928489</v>
+        <v>3.9045753575000002</v>
       </c>
       <c r="C417" s="5">
-        <v>8.0239317000000199E-2</v>
+        <v>8.244508830000008E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>28.30496904472335</v>
+        <v>29.187319968549463</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>3.9119997316999999</v>
+        <v>3.9135772355</v>
       </c>
       <c r="C418" s="5">
-        <v>8.5068827999998931E-3</v>
+        <v>9.0018779999998522E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>2.6467347888110559</v>
+        <v>2.8019142028265831</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>3.9591122664</v>
+        <v>3.9602532185000001</v>
       </c>
       <c r="C419" s="5">
-        <v>4.7112534700000097E-2</v>
+        <v>4.6675983000000087E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>15.448423763751018</v>
+        <v>15.289181844677358</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>3.9669668129</v>
+        <v>3.9701699114000002</v>
       </c>
       <c r="C420" s="5">
-        <v>7.8545464999999481E-3</v>
+        <v>9.9166929000000792E-3</v>
       </c>
       <c r="D420" s="5">
-        <v>2.4068489488199729</v>
+        <v>3.046597622771885</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3.9748631333</v>
+        <v>3.9779841569999999</v>
       </c>
       <c r="C421" s="5">
-        <v>7.8963203999999898E-3</v>
+        <v>7.8142455999996585E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>2.4149466370931405</v>
+        <v>2.3876241840911083</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>4.0007304380999997</v>
+        <v>4.0024235761</v>
       </c>
       <c r="C422" s="5">
-        <v>2.5867304799999769E-2</v>
+        <v>2.4439419100000137E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>8.0949325374757741</v>
+        <v>7.6266908011468182</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>4.0214928616999996</v>
+        <v>4.0220406551999996</v>
       </c>
       <c r="C423" s="5">
-        <v>2.0762423599999913E-2</v>
+        <v>1.9617079099999657E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>6.4084558705256534</v>
+        <v>6.0427293600477716</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>4.0104692757000002</v>
+        <v>4.0125238058999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.1023585999999419E-2</v>
+        <v>-9.5168492999997412E-3</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.2402590941001397</v>
+        <v>-2.8027471298220141</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>4.0932176390999997</v>
+        <v>4.0893646019999998</v>
       </c>
       <c r="C425" s="5">
-        <v>8.2748363399999469E-2</v>
+        <v>7.6840796099999942E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>27.772008365167533</v>
+        <v>25.562089958380717</v>
       </c>
       <c r="E425" s="5">
-        <v>5.2926538789762168</v>
+        <v>5.2752190034966562</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>4.1135297054000004</v>
+        <v>4.1077580728000003</v>
       </c>
       <c r="C426" s="5">
-        <v>2.0312066300000708E-2</v>
+        <v>1.8393470800000422E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>6.1200902202678931</v>
+        <v>5.5330022854630068</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>4.1232866741</v>
+        <v>4.1177111166999998</v>
       </c>
       <c r="C427" s="5">
-        <v>9.7569686999996463E-3</v>
+        <v>9.9530438999995141E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>2.8837323731365272</v>
+        <v>2.9466466262034308</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>4.1261794870999999</v>
+        <v>4.1246664569</v>
       </c>
       <c r="C428" s="5">
-        <v>2.8928129999998831E-3</v>
+        <v>6.9553402000002151E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>0.84515150200439315</v>
+        <v>2.045890561995467</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>4.1052213702999998</v>
+        <v>4.1067609833000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-2.0958116800000148E-2</v>
+        <v>-1.7905473599999944E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-5.9277386118047781</v>
+        <v>-5.0866921892066541</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>4.1102937334999998</v>
+        <v>4.1124006400999997</v>
       </c>
       <c r="C430" s="5">
-        <v>5.0723632000000407E-3</v>
+        <v>5.6396567999996705E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>1.4928235658335343</v>
+        <v>1.6604175577563884</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>4.0581611154999999</v>
+        <v>4.0599977527000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.2132617999999908E-2</v>
+        <v>-5.2402887399999543E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-14.202009625660693</v>
+        <v>-14.263746596429916</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>4.0637467487999999</v>
+        <v>4.0680475779999998</v>
       </c>
       <c r="C432" s="5">
-        <v>5.5856332999999481E-3</v>
+        <v>8.0498252999996467E-3</v>
       </c>
       <c r="D432" s="5">
-        <v>1.6642351903543684</v>
+        <v>2.4053779623476546</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>4.0701843955000001</v>
+        <v>4.0743117065999996</v>
       </c>
       <c r="C433" s="5">
-        <v>6.4376467000002435E-3</v>
+        <v>6.2641285999998075E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>1.9176493953298124</v>
+        <v>1.8635337764532744</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>4.0990356090000004</v>
+        <v>4.1015311489000004</v>
       </c>
       <c r="C434" s="5">
-        <v>2.8851213500000306E-2</v>
+        <v>2.7219442300000729E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>8.8456993818543772</v>
+        <v>8.3181286070495233</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>3.9859908871999998</v>
+        <v>3.9902244046000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.11304472180000058</v>
+        <v>-0.1113067443000002</v>
       </c>
       <c r="D435" s="5">
-        <v>-28.508349381102505</v>
+        <v>-28.118740822721989</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>3.9756312898999999</v>
+        <v>3.9797643692000002</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.0359597299999912E-2</v>
+        <v>-1.0460035399999956E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.0746043334995088</v>
+        <v>-3.1007383657584597</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>3.9533045815999999</v>
+        <v>3.9538137104</v>
       </c>
       <c r="C437" s="5">
-        <v>-2.2326708300000053E-2</v>
+        <v>-2.5950658800000248E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-6.5347635663253296</v>
+        <v>-7.5501686883725156</v>
       </c>
       <c r="E437" s="5">
-        <v>-3.4181680486152555</v>
+        <v>-3.3147176833707936</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>3.9579816994999999</v>
+        <v>3.9676351452</v>
       </c>
       <c r="C438" s="5">
-        <v>4.6771179000000274E-3</v>
+        <v>1.3821434800000088E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>1.4289834171180793</v>
+        <v>4.2764664935016627</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>3.9605093834999998</v>
+        <v>3.9583375467000002</v>
       </c>
       <c r="C439" s="5">
-        <v>2.527683999999919E-3</v>
+        <v>-9.2975984999998929E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>0.76905297139597817</v>
+        <v>-2.7760710911827524</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>3.9631432192</v>
+        <v>3.9497621948999999</v>
       </c>
       <c r="C440" s="5">
-        <v>2.6338357000001977E-3</v>
+        <v>-8.5753518000002416E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>0.80095475809351946</v>
+        <v>-2.5689296566014375</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>3.9650506851</v>
+        <v>3.9513727085000001</v>
       </c>
       <c r="C441" s="5">
-        <v>1.907465900000016E-3</v>
+        <v>1.6105136000001963E-3</v>
       </c>
       <c r="D441" s="5">
-        <v>0.57909288632411737</v>
+        <v>0.49039821870107136</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>3.9641658858</v>
+        <v>3.9507030486999999</v>
       </c>
       <c r="C442" s="5">
-        <v>-8.8479930000007201E-4</v>
+        <v>-6.6965980000022185E-4</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.26745105978926986</v>
+        <v>-0.20318081924157738</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>3.9616589449999999</v>
+        <v>3.9481021463000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-2.5069408000000237E-3</v>
+        <v>-2.6009023999997716E-3</v>
       </c>
       <c r="D443" s="5">
-        <v>-0.75624670936903504</v>
+        <v>-0.78715271288436472</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>3.9644310375999998</v>
+        <v>3.9507385456000002</v>
       </c>
       <c r="C444" s="5">
-        <v>2.7720925999998869E-3</v>
+        <v>2.6363993000000363E-3</v>
       </c>
       <c r="D444" s="5">
-        <v>0.84291535592895261</v>
+        <v>0.80426599663374621</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>3.9489070211000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-1.8315245000000147E-3</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-0.55489223493954132</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>