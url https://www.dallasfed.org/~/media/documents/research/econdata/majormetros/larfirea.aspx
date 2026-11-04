--- v9 (2026-09-24)
+++ v10 (2026-11-04)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D0EE119E-082C-4FF0-9954-1103BF48D5C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{707765C0-A41F-4980-93AF-C5415D9AC01E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4574843B-4D42-4FB0-B9F2-979BD4C4119E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{172AAB38-06A7-4C99-8115-6EE1710C43A2}"/>
   </bookViews>
   <sheets>
     <sheet name="larfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{521C6FAD-7423-4E68-B972-AE068792D007}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32063322-1735-4FDA-9366-FCB942BCB294}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-2.6009023999997716E-3</v>
       </c>
       <c r="D443" s="5">
         <v>-0.78715271288436472</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>3.9507385456000002</v>
       </c>
       <c r="C444" s="5">
         <v>2.6363993000000363E-3</v>
       </c>
       <c r="D444" s="5">
         <v>0.80426599663374621</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>3.9489070211000001</v>
+        <v>3.948714281</v>
       </c>
       <c r="C445" s="5">
-        <v>-1.8315245000000147E-3</v>
+        <v>-2.0242646000001585E-3</v>
       </c>
       <c r="D445" s="5">
-        <v>-0.55489223493954132</v>
+        <v>-0.61312176149436182</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>3.9511988967999998</v>
+      </c>
+      <c r="C446" s="5">
+        <v>2.484615799999812E-3</v>
+      </c>
+      <c r="D446" s="5">
+        <v>0.75768432079985626</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>