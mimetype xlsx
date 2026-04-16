--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AE0FB583-13A0-431A-AF7B-EB9D1B1618DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F9B9B3B3-9583-49D3-B166-C1C0F13B1FC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1555562-CE17-4C0D-BC15-1CED757CA384}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C9597307-812A-422B-8810-C87FA137463A}"/>
   </bookViews>
   <sheets>
     <sheet name="larfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E32C854-B4CD-4E90-94EE-FB022DCF9592}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0374B56A-6E5A-4F7F-882B-C105D1577B40}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1.9292085287</v>
+        <v>1.9312752337000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1.9306912111000001</v>
+        <v>1.9322936768000001</v>
       </c>
       <c r="C7" s="5">
-        <v>1.482682400000046E-3</v>
+        <v>1.0184430999999883E-3</v>
       </c>
       <c r="D7" s="5">
-        <v>0.92616163642680327</v>
+        <v>0.63464936865429422</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1.9359278096999999</v>
+        <v>1.9366122105000001</v>
       </c>
       <c r="C8" s="5">
-        <v>5.2365985999998088E-3</v>
+        <v>4.3185337000000157E-3</v>
       </c>
       <c r="D8" s="5">
-        <v>3.3037453169985742</v>
+        <v>2.7151245371017652</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1.9127584473000001</v>
+        <v>1.9119878855000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-2.3169362399999782E-2</v>
+        <v>-2.4624325000000002E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-13.453075224977217</v>
+        <v>-14.2350882147791</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1.9186488908999999</v>
+        <v>1.9165580482</v>
       </c>
       <c r="C10" s="5">
-        <v>5.8904435999997951E-3</v>
+        <v>4.5701626999998801E-3</v>
       </c>
       <c r="D10" s="5">
-        <v>3.7587043385006291</v>
+        <v>2.9063314915126037</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1.8750034120000001</v>
+        <v>1.8733038232999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-4.3645478899999812E-2</v>
+        <v>-4.3254224900000082E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>-24.128500910477811</v>
+        <v>-23.961261560412105</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1.9624468828999999</v>
+        <v>1.9621791173000001</v>
       </c>
       <c r="C12" s="5">
-        <v>8.744347089999982E-2</v>
+        <v>8.887529400000016E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>72.802562817278442</v>
+        <v>74.407500715168354</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1.9796494372</v>
+        <v>1.9804769408</v>
       </c>
       <c r="C13" s="5">
-        <v>1.7202554300000061E-2</v>
+        <v>1.8297823499999977E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>11.04130620796877</v>
+        <v>11.782466841607754</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1.8986347030999999</v>
+        <v>1.899386824</v>
       </c>
       <c r="C14" s="5">
-        <v>-8.1014734100000041E-2</v>
+        <v>-8.1090116800000001E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-39.432801520070214</v>
+        <v>-39.448686305550119</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1.9911921193</v>
+        <v>1.9910690292</v>
       </c>
       <c r="C15" s="5">
-        <v>9.255741620000002E-2</v>
+        <v>9.1682205199999922E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>77.035760856661398</v>
+        <v>76.065697858387722</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>2.0777787847</v>
+        <v>2.0770598375999998</v>
       </c>
       <c r="C16" s="5">
-        <v>8.658666540000004E-2</v>
+        <v>8.5990808399999841E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>66.660896485408557</v>
+        <v>66.093369002127432</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>2.0881153645000001</v>
+        <v>2.0878738450999998</v>
       </c>
       <c r="C17" s="5">
-        <v>1.0336579800000134E-2</v>
+        <v>1.0814007500000056E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>6.1358681792099912</v>
+        <v>6.429726987837947</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>2.0284509537000002</v>
+        <v>2.0303856311000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-5.9664410799999956E-2</v>
+        <v>-5.7488213999999704E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-29.381210670869784</v>
+        <v>-28.469488805727583</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>2.0297508888000002</v>
+        <v>2.0314156035000002</v>
       </c>
       <c r="C19" s="5">
-        <v>1.2999351000000381E-3</v>
+        <v>1.0299724000000232E-3</v>
       </c>
       <c r="D19" s="5">
-        <v>0.77173771813570102</v>
+        <v>0.61043630838781837</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>2.0356008612999998</v>
+        <v>2.0363922365999998</v>
       </c>
       <c r="C20" s="5">
-        <v>5.8499724999996339E-3</v>
+        <v>4.9766330999996278E-3</v>
       </c>
       <c r="D20" s="5">
-        <v>3.5138897762729382</v>
+        <v>2.9797384568561736</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>2.0162593931999999</v>
+        <v>2.0154894745999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.9341468099999926E-2</v>
+        <v>-2.0902761999999964E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-10.824545307902989</v>
+        <v>-11.645388490999009</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>2.0207324295000002</v>
+        <v>2.0185747995000001</v>
       </c>
       <c r="C22" s="5">
-        <v>4.4730363000002882E-3</v>
+        <v>3.0853249000002414E-3</v>
       </c>
       <c r="D22" s="5">
-        <v>2.6949034730868071</v>
+        <v>1.8525135339906296</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1.9729348677</v>
+        <v>1.9712086710000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-4.7797561800000166E-2</v>
+        <v>-4.7366128499999993E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-24.967875570225694</v>
+        <v>-24.793903878947276</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1.9627956931999999</v>
+        <v>1.9625622733999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.0139174500000125E-2</v>
+        <v>-8.6463976000001885E-3</v>
       </c>
       <c r="D24" s="5">
-        <v>-5.9956007242669589</v>
+        <v>-5.1384661652222103</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1.9788425247999999</v>
+        <v>1.9796826073</v>
       </c>
       <c r="C25" s="5">
-        <v>1.6046831599999978E-2</v>
+        <v>1.7120333900000118E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>10.263978764116001</v>
+        <v>10.985299330222521</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1.9962611616999999</v>
+        <v>1.9970654359</v>
       </c>
       <c r="C26" s="5">
-        <v>1.7418636900000006E-2</v>
+        <v>1.7382828599999955E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>11.089617933031137</v>
+        <v>11.060783195689705</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1.9900461906</v>
+        <v>1.9901769423</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.2149710999999108E-3</v>
+        <v>-6.8884935999999897E-3</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.672654363380623</v>
+        <v>-4.0615403914969423</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1.9782164712000001</v>
+        <v>1.9778246317999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-1.1829719399999883E-2</v>
+        <v>-1.2352310500000074E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>-6.9046731699518027</v>
+        <v>-7.1989068972929111</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1.9879332949999999</v>
+        <v>1.9878392029</v>
       </c>
       <c r="C29" s="5">
-        <v>9.7168237999998297E-3</v>
+        <v>1.0014571100000147E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>6.0561671357722391</v>
+        <v>6.2482142178597488</v>
       </c>
       <c r="E29" s="5">
-        <v>-4.7977267541436275</v>
+        <v>-4.7912206206696677</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>2.0281983953</v>
+        <v>2.0293422890000001</v>
       </c>
       <c r="C30" s="5">
-        <v>4.0265100300000078E-2</v>
+        <v>4.1503086100000086E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>27.2048078585049</v>
+        <v>28.141160483232184</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>2.0302657062999998</v>
+        <v>2.0311635907999999</v>
       </c>
       <c r="C31" s="5">
-        <v>2.0673109999997941E-3</v>
+        <v>1.8213017999997305E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>1.2300216488449145</v>
+        <v>1.0823126280135931</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>2.0364459749999999</v>
+        <v>2.0368568374999998</v>
       </c>
       <c r="C32" s="5">
-        <v>6.1802687000001022E-3</v>
+        <v>5.693246699999932E-3</v>
       </c>
       <c r="D32" s="5">
-        <v>3.7146654634189868</v>
+        <v>3.4158786280700237</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>2.1209729558000001</v>
+        <v>2.1204826919999999</v>
       </c>
       <c r="C33" s="5">
-        <v>8.4526980800000207E-2</v>
+        <v>8.3625854500000152E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>62.909666027958046</v>
+        <v>62.065554919492058</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>2.1240623382999999</v>
+        <v>2.1226086712000001</v>
       </c>
       <c r="C34" s="5">
-        <v>3.0893824999997932E-3</v>
+        <v>2.1259792000001276E-3</v>
       </c>
       <c r="D34" s="5">
-        <v>1.7619759702657278</v>
+        <v>1.2097670044378006</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>2.1682538068000001</v>
+        <v>2.1669687425999999</v>
       </c>
       <c r="C35" s="5">
-        <v>4.4191468500000219E-2</v>
+        <v>4.4360071399999867E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>28.030755474804891</v>
+        <v>28.171820819132165</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>2.1635268231000002</v>
+        <v>2.1634296911000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-4.7269836999999093E-3</v>
+        <v>-3.5390514999997791E-3</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.5849638471926784</v>
+        <v>-1.9423082661358615</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>2.0775381627999998</v>
+        <v>2.0784570294</v>
       </c>
       <c r="C37" s="5">
-        <v>-8.5988660300000408E-2</v>
+        <v>-8.4972661700000174E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-38.533184214810454</v>
+        <v>-38.172857629625732</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>2.0914443302999999</v>
+        <v>2.0923282669000001</v>
       </c>
       <c r="C38" s="5">
-        <v>1.3906167500000066E-2</v>
+        <v>1.3871237500000078E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>8.334700463485456</v>
+        <v>8.3091793639437981</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>2.1868357211</v>
+        <v>2.1870493601000001</v>
       </c>
       <c r="C39" s="5">
-        <v>9.5391390800000142E-2</v>
+        <v>9.4721093199999995E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>70.780469252676298</v>
+        <v>70.115995311801456</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>2.1816535480999999</v>
+        <v>2.1812490645999998</v>
       </c>
       <c r="C40" s="5">
-        <v>-5.1821730000001232E-3</v>
+        <v>-5.8002955000002743E-3</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.8068842218396783</v>
+        <v>-3.1365176262589278</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>2.1906348798000002</v>
+        <v>2.1902708648</v>
       </c>
       <c r="C41" s="5">
-        <v>8.9813317000002613E-3</v>
+        <v>9.0218002000002073E-3</v>
       </c>
       <c r="D41" s="5">
-        <v>5.0535090363405866</v>
+        <v>5.077762706475708</v>
       </c>
       <c r="E41" s="5">
-        <v>10.196598915558685</v>
+        <v>10.183502850968939</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>2.1255361823999999</v>
+        <v>2.1258365326000002</v>
       </c>
       <c r="C42" s="5">
-        <v>-6.5098697400000294E-2</v>
+        <v>-6.4434332199999833E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-30.372300400806996</v>
+        <v>-30.114917889125792</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>2.2304272194000001</v>
+        <v>2.2307757075999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.10489103700000024</v>
+        <v>0.10493917499999972</v>
       </c>
       <c r="D43" s="5">
-        <v>78.252098105788548</v>
+        <v>78.28404723390922</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>2.2378997812999999</v>
+        <v>2.2380779009</v>
       </c>
       <c r="C44" s="5">
-        <v>7.4725618999997856E-3</v>
+        <v>7.3021933000001482E-3</v>
       </c>
       <c r="D44" s="5">
-        <v>4.0952539157949941</v>
+        <v>3.9995617780243409</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>2.2255455840999998</v>
+        <v>2.2253520549000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.2354197200000083E-2</v>
+        <v>-1.272584599999993E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-6.4270498313101392</v>
+        <v>-6.6138791028817145</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>2.2282311692999999</v>
+        <v>2.2276877861000002</v>
       </c>
       <c r="C46" s="5">
-        <v>2.6855852000000624E-3</v>
+        <v>2.3357312000000796E-3</v>
       </c>
       <c r="D46" s="5">
-        <v>1.4576997550266313</v>
+        <v>1.266817374059559</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>2.2635893352999998</v>
+        <v>2.2631073560999999</v>
       </c>
       <c r="C47" s="5">
-        <v>3.5358165999999969E-2</v>
+        <v>3.5419569999999734E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>20.794936400786625</v>
+        <v>20.839798015218449</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>2.2636487149</v>
+        <v>2.2636336877000001</v>
       </c>
       <c r="C48" s="5">
-        <v>5.9379600000131205E-5</v>
+        <v>5.2633160000015167E-4</v>
       </c>
       <c r="D48" s="5">
-        <v>3.1483538309640124E-2</v>
+        <v>0.27944164692388362</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>2.2763793888000001</v>
+        <v>2.2768335333</v>
       </c>
       <c r="C49" s="5">
-        <v>1.2730673900000156E-2</v>
+        <v>1.3199845599999982E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>6.9614685326149006</v>
+        <v>7.2263608290097592</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>2.2880714601999999</v>
+        <v>2.28860858</v>
       </c>
       <c r="C50" s="5">
-        <v>1.1692071399999726E-2</v>
+        <v>1.1775046699999958E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>6.3406406593310649</v>
+        <v>6.3856159018663705</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>2.2833490042000002</v>
+        <v>2.2835800124999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-4.7224559999996529E-3</v>
+        <v>-5.0285675000001362E-3</v>
       </c>
       <c r="D51" s="5">
-        <v>-2.448812601351813</v>
+        <v>-2.6050282707912986</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>2.2840775393000001</v>
+        <v>2.2838739958000001</v>
       </c>
       <c r="C52" s="5">
-        <v>7.2853509999992738E-4</v>
+        <v>2.9398330000018902E-4</v>
       </c>
       <c r="D52" s="5">
-        <v>0.38354974122969399</v>
+        <v>0.15459491418092774</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>2.2925619653</v>
+        <v>2.2923076829000002</v>
       </c>
       <c r="C53" s="5">
-        <v>8.4844259999998783E-3</v>
+        <v>8.4336871000001423E-3</v>
       </c>
       <c r="D53" s="5">
-        <v>4.5497209494002488</v>
+        <v>4.5223688666441664</v>
       </c>
       <c r="E53" s="5">
-        <v>4.6528559569591676</v>
+        <v>4.6586392459417425</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>2.3237153199999998</v>
+        <v>2.3235771919000001</v>
       </c>
       <c r="C54" s="5">
-        <v>3.1153354699999802E-2</v>
+        <v>3.1269508999999918E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>17.582329305430267</v>
+        <v>17.654986391349258</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>2.3298682004</v>
+        <v>2.3298210583999999</v>
       </c>
       <c r="C55" s="5">
-        <v>6.1528804000001713E-3</v>
+        <v>6.2438664999997506E-3</v>
       </c>
       <c r="D55" s="5">
-        <v>3.2241205527872019</v>
+        <v>3.2727017130735003</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>2.3372424281000002</v>
+        <v>2.3372432703000001</v>
       </c>
       <c r="C56" s="5">
-        <v>7.3742277000001799E-3</v>
+        <v>7.4222119000002529E-3</v>
       </c>
       <c r="D56" s="5">
-        <v>3.8649200818417162</v>
+        <v>3.8905915656749279</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>2.3306362559</v>
+        <v>2.3305966338999999</v>
       </c>
       <c r="C57" s="5">
-        <v>-6.6061722000001488E-3</v>
+        <v>-6.6466364000001832E-3</v>
       </c>
       <c r="D57" s="5">
-        <v>-3.3395439055553311</v>
+        <v>-3.3596792643229234</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>2.4340752164000001</v>
+        <v>2.4339593544999998</v>
       </c>
       <c r="C58" s="5">
-        <v>0.10343896050000012</v>
+        <v>0.10336272059999985</v>
       </c>
       <c r="D58" s="5">
-        <v>68.38909204173622</v>
+        <v>68.327270014176023</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>2.3596118668999999</v>
+        <v>2.3594531807000001</v>
       </c>
       <c r="C59" s="5">
-        <v>-7.446334950000022E-2</v>
+        <v>-7.4506173799999686E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-31.12225397658246</v>
+        <v>-31.138495200344007</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>2.3642608690000002</v>
+        <v>2.3643501014999999</v>
       </c>
       <c r="C60" s="5">
-        <v>4.649002100000299E-3</v>
+        <v>4.8969207999998154E-3</v>
       </c>
       <c r="D60" s="5">
-        <v>2.3900774051435647</v>
+        <v>2.5191637729600647</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>2.3745707510999998</v>
+        <v>2.375003398</v>
       </c>
       <c r="C61" s="5">
-        <v>1.0309882099999612E-2</v>
+        <v>1.0653296500000131E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>5.3602124310188959</v>
+        <v>5.5429919707811859</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>2.3837481641</v>
+        <v>2.3841168794000001</v>
       </c>
       <c r="C62" s="5">
-        <v>9.1774130000001897E-3</v>
+        <v>9.1134814000000119E-3</v>
       </c>
       <c r="D62" s="5">
-        <v>4.7377138620473547</v>
+        <v>4.7031352451072816</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>2.3813668866</v>
+        <v>2.3813448139000002</v>
       </c>
       <c r="C63" s="5">
-        <v>-2.3812775000000563E-3</v>
+        <v>-2.7720654999998651E-3</v>
       </c>
       <c r="D63" s="5">
-        <v>-1.1921918024005995</v>
+        <v>-1.3863783793407136</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>2.3875333104999998</v>
+        <v>2.3871832817</v>
       </c>
       <c r="C64" s="5">
-        <v>6.1664238999998844E-3</v>
+        <v>5.838467799999858E-3</v>
       </c>
       <c r="D64" s="5">
-        <v>3.1519754637133079</v>
+        <v>2.9821020655381503</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>2.3958838889999998</v>
+        <v>2.3955871401</v>
       </c>
       <c r="C65" s="5">
-        <v>8.3505784999999833E-3</v>
+        <v>8.4038583999999084E-3</v>
       </c>
       <c r="D65" s="5">
-        <v>4.278777621954033</v>
+        <v>4.3072523131057139</v>
       </c>
       <c r="E65" s="5">
-        <v>4.5068323240056607</v>
+        <v>4.5054796950006581</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>2.3198410084000001</v>
+        <v>2.3198779384999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-7.6042880599999751E-2</v>
+        <v>-7.5709201600000053E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-32.093796624110404</v>
+        <v>-31.979794155790696</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>2.3278511468</v>
+        <v>2.3280411571999999</v>
       </c>
       <c r="C67" s="5">
-        <v>8.0101383999999776E-3</v>
+        <v>8.16321870000003E-3</v>
       </c>
       <c r="D67" s="5">
-        <v>4.2230595539425542</v>
+        <v>4.3052643737751417</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>2.3353131455999998</v>
+        <v>2.3353513770999998</v>
       </c>
       <c r="C68" s="5">
-        <v>7.4619987999997583E-3</v>
+        <v>7.3102198999999146E-3</v>
       </c>
       <c r="D68" s="5">
-        <v>3.9151848107076281</v>
+        <v>3.833850354928825</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>2.3345192614000001</v>
+        <v>2.3343045455000002</v>
       </c>
       <c r="C69" s="5">
-        <v>-7.9388419999970594E-4</v>
+        <v>-1.0468315999996314E-3</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.40717531043679145</v>
+        <v>-0.53658114388878131</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>2.3389817297</v>
+        <v>2.3387793324000001</v>
       </c>
       <c r="C70" s="5">
-        <v>4.4624682999998555E-3</v>
+        <v>4.4747868999999163E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>2.3180878423407325</v>
+        <v>2.3247705917795569</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>2.3588342884000002</v>
+        <v>2.3588400200000001</v>
       </c>
       <c r="C71" s="5">
-        <v>1.9852558700000245E-2</v>
+        <v>2.0060687600000016E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>10.674414239802289</v>
+        <v>10.792632204034103</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>2.3650248213</v>
+        <v>2.365161692</v>
       </c>
       <c r="C72" s="5">
-        <v>6.1905328999998233E-3</v>
+        <v>6.3216719999998894E-3</v>
       </c>
       <c r="D72" s="5">
-        <v>3.1951416463801507</v>
+        <v>3.2638197914073519</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>2.3734760919000002</v>
+        <v>2.3736753761</v>
       </c>
       <c r="C73" s="5">
-        <v>8.4512706000001714E-3</v>
+        <v>8.5136840999999741E-3</v>
       </c>
       <c r="D73" s="5">
-        <v>4.3734165721550866</v>
+        <v>4.4060968155550606</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>2.3817191401</v>
+        <v>2.3818224204999998</v>
       </c>
       <c r="C74" s="5">
-        <v>8.2430481999997696E-3</v>
+        <v>8.1470443999998032E-3</v>
       </c>
       <c r="D74" s="5">
-        <v>4.2481182430324615</v>
+        <v>4.1973451518664717</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>2.3811062058000001</v>
+        <v>2.3812147977000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-6.129342999998677E-4</v>
+        <v>-6.0762279999959645E-4</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.30838270014624802</v>
+        <v>-0.30570086144832143</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>2.3875877445999998</v>
+        <v>2.3877140262999998</v>
       </c>
       <c r="C76" s="5">
-        <v>6.4815387999996865E-3</v>
+        <v>6.4992285999996291E-3</v>
       </c>
       <c r="D76" s="5">
-        <v>3.3158347859732817</v>
+        <v>3.3248669325838254</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>2.3959022262</v>
+        <v>2.3958815295</v>
       </c>
       <c r="C77" s="5">
-        <v>8.3144816000002564E-3</v>
+        <v>8.167503200000148E-3</v>
       </c>
       <c r="D77" s="5">
-        <v>4.2598271584316727</v>
+        <v>4.1828768762425916</v>
       </c>
       <c r="E77" s="5">
-        <v>7.6536263231563595E-4</v>
+        <v>1.2288820351069596E-2</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>2.4180623059999999</v>
+        <v>2.4179242913999999</v>
       </c>
       <c r="C78" s="5">
-        <v>2.2160079799999899E-2</v>
+        <v>2.2042761899999874E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>11.681375047767183</v>
+        <v>11.616476103743745</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>2.4279229402000002</v>
+        <v>2.4277146976999999</v>
       </c>
       <c r="C79" s="5">
-        <v>9.8606342000002734E-3</v>
+        <v>9.7904063000000541E-3</v>
       </c>
       <c r="D79" s="5">
-        <v>5.0047481259138049</v>
+        <v>4.968596591815122</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>2.4322085764999999</v>
+        <v>2.4320299756999999</v>
       </c>
       <c r="C80" s="5">
-        <v>4.2856362999996733E-3</v>
+        <v>4.315277999999978E-3</v>
       </c>
       <c r="D80" s="5">
-        <v>2.138859471136656</v>
+        <v>2.1539844128523722</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>2.4349554804000002</v>
+        <v>2.4348473827000001</v>
       </c>
       <c r="C81" s="5">
-        <v>2.7469039000003193E-3</v>
+        <v>2.817407000000216E-3</v>
       </c>
       <c r="D81" s="5">
-        <v>1.3637141483463289</v>
+        <v>1.3990424654297451</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>2.4427219433</v>
+        <v>2.4426919125</v>
       </c>
       <c r="C82" s="5">
-        <v>7.7664628999998264E-3</v>
+        <v>7.8445297999998331E-3</v>
       </c>
       <c r="D82" s="5">
-        <v>3.8953481685092051</v>
+        <v>3.9353776591151357</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>2.3613994262000002</v>
+        <v>2.361490742</v>
       </c>
       <c r="C83" s="5">
-        <v>-8.1322517099999825E-2</v>
+        <v>-8.1201170499999975E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-33.389140814010943</v>
+        <v>-33.34839166607636</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>2.4664140221999999</v>
+        <v>2.4665309784999998</v>
       </c>
       <c r="C84" s="5">
-        <v>0.10501459599999974</v>
+        <v>0.10504023649999983</v>
       </c>
       <c r="D84" s="5">
-        <v>68.561477412408962</v>
+        <v>68.579175256516848</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>2.4724955815</v>
+        <v>2.4727249097000001</v>
       </c>
       <c r="C85" s="5">
-        <v>6.0815593000000945E-3</v>
+        <v>6.1939312000003355E-3</v>
       </c>
       <c r="D85" s="5">
-        <v>2.9993586062804445</v>
+        <v>3.0554000958213479</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>2.3801629183999999</v>
+        <v>2.3803270107999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-9.2332663100000101E-2</v>
+        <v>-9.2397898900000275E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-36.663519274717949</v>
+        <v>-36.681611761024989</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>2.4821684681999998</v>
+        <v>2.4821587367000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.10200554979999987</v>
+        <v>0.10183172590000034</v>
       </c>
       <c r="D87" s="5">
-        <v>65.460691032035129</v>
+        <v>65.316088937076827</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>2.4890063039000001</v>
+        <v>2.4888716864</v>
       </c>
       <c r="C88" s="5">
-        <v>6.8378357000002943E-3</v>
+        <v>6.712949699999804E-3</v>
       </c>
       <c r="D88" s="5">
-        <v>3.3562887599277946</v>
+        <v>3.2940881622163021</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>2.4938980769999999</v>
+        <v>2.4936758372000001</v>
       </c>
       <c r="C89" s="5">
-        <v>4.8917730999997744E-3</v>
+        <v>4.8041508000000732E-3</v>
       </c>
       <c r="D89" s="5">
-        <v>2.3840831617036651</v>
+        <v>2.3410526862764236</v>
       </c>
       <c r="E89" s="5">
-        <v>4.0901439853589183</v>
+        <v>4.0817672533419946</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>2.5180463971</v>
+        <v>2.5179562555000001</v>
       </c>
       <c r="C90" s="5">
-        <v>2.414832010000012E-2</v>
+        <v>2.4280418300000051E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>12.258783811633123</v>
+        <v>12.330632470300129</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>2.5241598262</v>
+        <v>2.5242707397999999</v>
       </c>
       <c r="C91" s="5">
-        <v>6.1134291000000118E-3</v>
+        <v>6.3144842999998119E-3</v>
       </c>
       <c r="D91" s="5">
-        <v>2.9526351537952467</v>
+        <v>3.051194015127523</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>2.5270635058000002</v>
+        <v>2.5272048669</v>
       </c>
       <c r="C92" s="5">
-        <v>2.903679600000153E-3</v>
+        <v>2.9341271000000724E-3</v>
       </c>
       <c r="D92" s="5">
-        <v>1.3891933335200557</v>
+        <v>1.4037913631420373</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>2.6353706572000002</v>
+        <v>2.6354050411999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.10830715140000002</v>
+        <v>0.10820017429999984</v>
       </c>
       <c r="D93" s="5">
-        <v>65.465174330306255</v>
+        <v>65.380034073092631</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>2.5462531924</v>
+        <v>2.5461774553000001</v>
       </c>
       <c r="C94" s="5">
-        <v>-8.9117464800000157E-2</v>
+        <v>-8.9227585899999795E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-33.821249219165637</v>
+        <v>-33.855223553896387</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>2.5669023279999998</v>
+        <v>2.5667969983000001</v>
       </c>
       <c r="C95" s="5">
-        <v>2.0649135599999813E-2</v>
+        <v>2.0619543000000018E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>10.177544228579238</v>
+        <v>10.162618849754601</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>2.5678275747999999</v>
+        <v>2.5676616449999998</v>
       </c>
       <c r="C96" s="5">
-        <v>9.2524680000005688E-4</v>
+        <v>8.646466999997493E-4</v>
       </c>
       <c r="D96" s="5">
-        <v>0.43340174863790715</v>
+        <v>0.40497964545425091</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>2.5730324004999998</v>
+        <v>2.5729747735999999</v>
       </c>
       <c r="C97" s="5">
-        <v>5.2048256999999154E-3</v>
+        <v>5.3131286000001055E-3</v>
       </c>
       <c r="D97" s="5">
-        <v>2.459624839425012</v>
+        <v>2.5115531692798232</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>2.5808597001</v>
+        <v>2.5810426897999998</v>
       </c>
       <c r="C98" s="5">
-        <v>7.8272996000001704E-3</v>
+        <v>8.0679161999999138E-3</v>
       </c>
       <c r="D98" s="5">
-        <v>3.7121635188473778</v>
+        <v>3.8283407508243217</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>2.5818962364</v>
+        <v>2.5822332195</v>
       </c>
       <c r="C99" s="5">
-        <v>1.0365363000000016E-3</v>
+        <v>1.1905297000001092E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>0.48301533413408482</v>
+        <v>0.55491742401461153</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>2.5879868887000002</v>
+        <v>2.5882505458999998</v>
       </c>
       <c r="C100" s="5">
-        <v>6.0906523000001656E-3</v>
+        <v>6.0173263999998561E-3</v>
       </c>
       <c r="D100" s="5">
-        <v>2.8677990407579346</v>
+        <v>2.8324551902719763</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>2.5881226826999999</v>
+        <v>2.5880543990999998</v>
       </c>
       <c r="C101" s="5">
-        <v>1.3579399999974484E-4</v>
+        <v>-1.9614680000001883E-4</v>
       </c>
       <c r="D101" s="5">
-        <v>6.2983253693094099E-2</v>
+        <v>-9.0902358016797802E-2</v>
       </c>
       <c r="E101" s="5">
-        <v>3.7782059567304405</v>
+        <v>3.7847165414239159</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>2.6212564896999999</v>
+        <v>2.6209922577999998</v>
       </c>
       <c r="C102" s="5">
-        <v>3.3133807000000015E-2</v>
+        <v>3.2937858699999989E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>16.491950348482256</v>
+        <v>16.387958094540611</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>2.6207868335</v>
+        <v>2.620530671</v>
       </c>
       <c r="C103" s="5">
-        <v>-4.6965619999994601E-4</v>
+        <v>-4.6158679999974694E-4</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.2147948467759786</v>
+        <v>-0.21112918375369993</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>2.6218754465999998</v>
+        <v>2.6217587017000001</v>
       </c>
       <c r="C104" s="5">
-        <v>1.0886130999998578E-3</v>
+        <v>1.2280307000001045E-3</v>
       </c>
       <c r="D104" s="5">
-        <v>0.49959205199208157</v>
+        <v>0.5637945605954986</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>2.6359327285999998</v>
+        <v>2.6359154080999998</v>
       </c>
       <c r="C105" s="5">
-        <v>1.4057282000000004E-2</v>
+        <v>1.4156706399999663E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>6.627000382837811</v>
+        <v>6.6755787214290541</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>2.6504749815999999</v>
+        <v>2.6504766498999999</v>
       </c>
       <c r="C106" s="5">
-        <v>1.4542253000000116E-2</v>
+        <v>1.4561241800000069E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>6.8249358084514045</v>
+        <v>6.8341663618426862</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>2.6716952768</v>
+        <v>2.6717191025</v>
       </c>
       <c r="C107" s="5">
-        <v>2.1220295200000017E-2</v>
+        <v>2.1242452600000128E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>10.042022036649033</v>
+        <v>10.052967378500588</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>2.6691152109999998</v>
+        <v>2.6691819523000002</v>
       </c>
       <c r="C108" s="5">
-        <v>-2.580065800000142E-3</v>
+        <v>-2.5371501999997825E-3</v>
       </c>
       <c r="D108" s="5">
-        <v>-1.1527090630677694</v>
+        <v>-1.1336254229808662</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>2.6740126705999998</v>
+        <v>2.6741222432999998</v>
       </c>
       <c r="C109" s="5">
-        <v>4.897459599999987E-3</v>
+        <v>4.940290999999597E-3</v>
       </c>
       <c r="D109" s="5">
-        <v>2.224191909333606</v>
+        <v>2.2437856584730298</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>2.6818906374</v>
+        <v>2.6820813334000002</v>
       </c>
       <c r="C110" s="5">
-        <v>7.8779668000001912E-3</v>
+        <v>7.9590901000003988E-3</v>
       </c>
       <c r="D110" s="5">
-        <v>3.5931979535510195</v>
+        <v>3.6306555200875001</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>2.6829420568</v>
+        <v>2.6829823325</v>
       </c>
       <c r="C111" s="5">
-        <v>1.0514193999999755E-3</v>
+        <v>9.0099909999974415E-4</v>
       </c>
       <c r="D111" s="5">
-        <v>0.4714686568632942</v>
+        <v>0.40386501376374895</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>2.6876636207</v>
+        <v>2.6875369224000001</v>
       </c>
       <c r="C112" s="5">
-        <v>4.7215639000000031E-3</v>
+        <v>4.5545899000001278E-3</v>
       </c>
       <c r="D112" s="5">
-        <v>2.132375734364067</v>
+        <v>2.0562295820307552</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>2.6823117654000002</v>
+        <v>2.6821974277999998</v>
       </c>
       <c r="C113" s="5">
-        <v>-5.3518552999998192E-3</v>
+        <v>-5.3394946000002719E-3</v>
       </c>
       <c r="D113" s="5">
-        <v>-2.3635231254448885</v>
+        <v>-2.3582337735409631</v>
       </c>
       <c r="E113" s="5">
-        <v>3.6392819911357455</v>
+        <v>3.6375985270146627</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>2.723138477</v>
+        <v>2.7232348060999998</v>
       </c>
       <c r="C114" s="5">
-        <v>4.0826711599999843E-2</v>
+        <v>4.1037378299999983E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>19.874184337161505</v>
+        <v>19.986440670838633</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>2.7140708214</v>
+        <v>2.7143168001000002</v>
       </c>
       <c r="C115" s="5">
-        <v>-9.0676556000000019E-3</v>
+        <v>-8.9180059999995898E-3</v>
       </c>
       <c r="D115" s="5">
-        <v>-3.9234515608068121</v>
+        <v>-3.8597280747671547</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>2.7140796732000001</v>
+        <v>2.7142004312000001</v>
       </c>
       <c r="C116" s="5">
-        <v>8.851800000098109E-6</v>
+        <v>-1.163689000001078E-4</v>
       </c>
       <c r="D116" s="5">
-        <v>3.9138074283462387E-3</v>
+        <v>-5.1434584685816631E-2</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>2.8401003930000002</v>
+        <v>2.8398600970999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.12602071980000007</v>
+        <v>0.12565966589999977</v>
       </c>
       <c r="D117" s="5">
-        <v>72.39838528147493</v>
+        <v>72.131504217545483</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>2.953178071</v>
+        <v>2.9526118691000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.11307767799999979</v>
+        <v>0.11275177200000019</v>
       </c>
       <c r="D118" s="5">
-        <v>59.761200533031513</v>
+        <v>59.555944408905418</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>2.8790140994</v>
+        <v>2.8786132050000002</v>
       </c>
       <c r="C119" s="5">
-        <v>-7.4163971599999989E-2</v>
+        <v>-7.3998664099999889E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>-26.302987585203276</v>
+        <v>-26.256554571465774</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>2.8715429384000002</v>
+        <v>2.8716973287999998</v>
       </c>
       <c r="C120" s="5">
-        <v>-7.4711609999997819E-3</v>
+        <v>-6.9158762000003371E-3</v>
       </c>
       <c r="D120" s="5">
-        <v>-3.0699860146966906</v>
+        <v>-2.8452114330188683</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>2.9768712741000001</v>
+        <v>2.9773063954999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.10532833569999989</v>
+        <v>0.10560906670000003</v>
       </c>
       <c r="D121" s="5">
-        <v>54.076671185228165</v>
+        <v>54.247592189382132</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>3.0825780942000001</v>
+        <v>3.0830100355000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.10570682009999999</v>
+        <v>0.10570364000000021</v>
       </c>
       <c r="D122" s="5">
-        <v>52.001680950755727</v>
+        <v>51.990658618821286</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>2.9827193258000002</v>
+        <v>2.9830320687</v>
       </c>
       <c r="C123" s="5">
-        <v>-9.9858768399999853E-2</v>
+        <v>-9.997796680000004E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-32.643485847574738</v>
+        <v>-32.671985742934325</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>3.0848220116</v>
+        <v>3.0849212257</v>
       </c>
       <c r="C124" s="5">
-        <v>0.10210268579999981</v>
+        <v>0.10188915700000001</v>
       </c>
       <c r="D124" s="5">
-        <v>49.765808694383473</v>
+        <v>49.635237621732074</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>3.1768063423999999</v>
+        <v>3.1766741963</v>
       </c>
       <c r="C125" s="5">
-        <v>9.1984330799999903E-2</v>
+        <v>9.1752970599999983E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>42.274661136380587</v>
+        <v>42.148787524314301</v>
       </c>
       <c r="E125" s="5">
-        <v>18.435387838902393</v>
+        <v>18.435509756848202</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>3.1232489672999999</v>
+        <v>3.1230636613999998</v>
       </c>
       <c r="C126" s="5">
-        <v>-5.3557375100000026E-2</v>
+        <v>-5.3610534900000228E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-18.456308676011101</v>
+        <v>-18.473660835442828</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>3.2107286701</v>
+        <v>3.2105259442</v>
       </c>
       <c r="C127" s="5">
-        <v>8.7479702800000059E-2</v>
+        <v>8.7462282800000235E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>39.304136433517357</v>
+        <v>39.29776884201344</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>3.2092911975999998</v>
+        <v>3.2089833542999999</v>
       </c>
       <c r="C128" s="5">
-        <v>-1.4374725000001476E-3</v>
+        <v>-1.5425899000001131E-3</v>
       </c>
       <c r="D128" s="5">
-        <v>-0.5359299867197076</v>
+        <v>-0.57505341430652557</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>3.1412703122000001</v>
+        <v>3.1409977513</v>
       </c>
       <c r="C129" s="5">
-        <v>-6.8020885399999731E-2</v>
+        <v>-6.7985602999999895E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>-22.668894446941067</v>
+        <v>-22.660397805149625</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>3.1540843892999999</v>
+        <v>3.1538902547999998</v>
       </c>
       <c r="C130" s="5">
-        <v>1.2814077099999821E-2</v>
+        <v>1.2892503499999819E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>5.0064530519369432</v>
+        <v>5.0382362704976202</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>3.0841725073999999</v>
+        <v>3.0842132784</v>
       </c>
       <c r="C131" s="5">
-        <v>-6.9911881899999972E-2</v>
+        <v>-6.9676976399999813E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-23.584012319005598</v>
+        <v>-23.515416759279574</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>3.1745243276999999</v>
+        <v>3.1749573983000001</v>
       </c>
       <c r="C132" s="5">
-        <v>9.0351820299999996E-2</v>
+        <v>9.0744119900000086E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>41.409952753687371</v>
+        <v>41.619154213813012</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>3.1816880026000001</v>
+        <v>3.1821421584</v>
       </c>
       <c r="C133" s="5">
-        <v>7.1636749000001387E-3</v>
+        <v>7.1847600999999095E-3</v>
       </c>
       <c r="D133" s="5">
-        <v>2.7417996807076683</v>
+        <v>2.749590694533155</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>3.1869472135999999</v>
+        <v>3.1871005168000002</v>
       </c>
       <c r="C134" s="5">
-        <v>5.2592109999998193E-3</v>
+        <v>4.9583584000001402E-3</v>
       </c>
       <c r="D134" s="5">
-        <v>2.0016878289971674</v>
+        <v>1.8859269455556271</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>3.1813639382000001</v>
+        <v>3.1810139646</v>
       </c>
       <c r="C135" s="5">
-        <v>-5.5832753999998097E-3</v>
+        <v>-6.0865522000002059E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.0821645240907571</v>
+        <v>-2.2677766218470508</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>3.1829425406</v>
+        <v>3.1824164004000002</v>
       </c>
       <c r="C136" s="5">
-        <v>1.5786023999999621E-3</v>
+        <v>1.4024358000002124E-3</v>
       </c>
       <c r="D136" s="5">
-        <v>0.59707135224325025</v>
+        <v>0.53033711033221298</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>3.1741210630999999</v>
+        <v>3.174000199</v>
       </c>
       <c r="C137" s="5">
-        <v>-8.8214775000001744E-3</v>
+        <v>-8.4162014000002117E-3</v>
       </c>
       <c r="D137" s="5">
-        <v>-3.2755519766681451</v>
+        <v>-3.1277584717346096</v>
       </c>
       <c r="E137" s="5">
-        <v>-8.4527635951880953E-2</v>
+        <v>-8.4176000897873138E-2</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>3.1201848566999999</v>
+        <v>3.1207020083999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-5.3936206399999964E-2</v>
+        <v>-5.3298190600000073E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-18.589194321878601</v>
+        <v>-18.389843688456963</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>3.1032335265</v>
+        <v>3.1040556208000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-1.6951330199999948E-2</v>
+        <v>-1.6646387599999812E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-6.328040228941834</v>
+        <v>-6.2165228858882422</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>3.1033123579000002</v>
+        <v>3.1036337746</v>
       </c>
       <c r="C140" s="5">
-        <v>7.8831400000201057E-5</v>
+        <v>-4.2184620000007556E-4</v>
       </c>
       <c r="D140" s="5">
-        <v>3.0487843458049113E-2</v>
+        <v>-0.16296010700068697</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>3.1445011351000001</v>
+        <v>3.1442066740999999</v>
       </c>
       <c r="C141" s="5">
-        <v>4.1188777199999915E-2</v>
+        <v>4.057289949999987E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>17.142686511739313</v>
+        <v>16.865787717188319</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>3.1524721467000001</v>
+        <v>3.1518247052000001</v>
       </c>
       <c r="C142" s="5">
-        <v>7.971011600000022E-3</v>
+        <v>7.6180311000002554E-3</v>
       </c>
       <c r="D142" s="5">
-        <v>3.0846562890558094</v>
+        <v>2.9465132036916364</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>3.1905458850000001</v>
+        <v>3.1898793338</v>
       </c>
       <c r="C143" s="5">
-        <v>3.8073738300000048E-2</v>
+        <v>3.8054628599999862E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>15.495440802497384</v>
+        <v>15.490535493426783</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>3.1792635960000002</v>
+        <v>3.1790839796000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.1282288999999945E-2</v>
+        <v>-1.0795354199999885E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.1618308595408715</v>
+        <v>-3.9863573271325614</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>3.1879660378999999</v>
+        <v>3.1880460672000002</v>
       </c>
       <c r="C145" s="5">
-        <v>8.7024418999996911E-3</v>
+        <v>8.9620876000000571E-3</v>
       </c>
       <c r="D145" s="5">
-        <v>3.3346057556382869</v>
+        <v>3.4358418856879958</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>3.1927552227999998</v>
+        <v>3.1928333654999999</v>
       </c>
       <c r="C146" s="5">
-        <v>4.7891848999999098E-3</v>
+        <v>4.7872982999996871E-3</v>
       </c>
       <c r="D146" s="5">
-        <v>1.8176934989755589</v>
+        <v>1.8169255433880149</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>3.1753548535</v>
+        <v>3.1754705091000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.7400369299999774E-2</v>
+        <v>-1.7362856399999682E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.3474296295141341</v>
+        <v>-6.3340016742775118</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>3.1785468179</v>
+        <v>3.1787354985</v>
       </c>
       <c r="C148" s="5">
-        <v>3.1919644000000247E-3</v>
+        <v>3.2649893999998625E-3</v>
       </c>
       <c r="D148" s="5">
-        <v>1.2129685467273887</v>
+        <v>1.2408302303242635</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>3.1747006493000001</v>
+        <v>3.1750615263999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-3.8461685999999773E-3</v>
+        <v>-3.6739721000000891E-3</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.4424231020477518</v>
+        <v>-1.3781732414407388</v>
       </c>
       <c r="E149" s="5">
-        <v>1.8259738317416563E-2</v>
+        <v>3.3438164255139569E-2</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>3.2159640826999998</v>
+        <v>3.2163146801</v>
       </c>
       <c r="C150" s="5">
-        <v>4.1263433399999716E-2</v>
+        <v>4.1253153700000045E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>16.761833695491756</v>
+        <v>16.755312323867379</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>3.2036311142999998</v>
+        <v>3.2038646193</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.2332968399999977E-2</v>
+        <v>-1.2450060799999996E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-4.5060717182694994</v>
+        <v>-4.5474615765194955</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>3.2026311263</v>
+        <v>3.2025954301000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-9.9998799999978516E-4</v>
+        <v>-1.2691891999998539E-3</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.37392807923432025</v>
+        <v>-0.47433747864278342</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>3.0446578518999998</v>
+        <v>3.0444089043</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.1579732744000002</v>
+        <v>-0.15818652580000014</v>
       </c>
       <c r="D153" s="5">
-        <v>-45.502208925638755</v>
+        <v>-45.548374774253674</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>3.1464893865999999</v>
+        <v>3.1463012635999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.10183153470000006</v>
+        <v>0.10189235929999985</v>
       </c>
       <c r="D154" s="5">
-        <v>48.406632848254901</v>
+        <v>48.445779452640458</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>3.0897371565</v>
+        <v>3.0895530488</v>
       </c>
       <c r="C155" s="5">
-        <v>-5.6752230099999856E-2</v>
+        <v>-5.6748214799999808E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-19.620893641008486</v>
+        <v>-19.620699396392226</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>3.1847688671999999</v>
+        <v>3.1845650780999999</v>
       </c>
       <c r="C156" s="5">
-        <v>9.5031710699999827E-2</v>
+        <v>9.5012029299999856E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>43.838982464507083</v>
+        <v>43.831384366534508</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>3.0905257821999998</v>
+        <v>3.0902519569</v>
       </c>
       <c r="C157" s="5">
-        <v>-9.4243085000000004E-2</v>
+        <v>-9.4313121199999905E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-30.264579821560954</v>
+        <v>-30.285175011747945</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>3.0987422673</v>
+        <v>3.0984093732</v>
       </c>
       <c r="C158" s="5">
-        <v>8.2164851000001704E-3</v>
+        <v>8.1574162999999977E-3</v>
       </c>
       <c r="D158" s="5">
-        <v>3.2373910097237113</v>
+        <v>3.2140672398258685</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>3.0731324665000002</v>
+        <v>3.0729754106999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.560980079999986E-2</v>
+        <v>-2.5433962500000185E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.4788844724535082</v>
+        <v>-9.4176782325357635</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>3.0752879139</v>
+        <v>3.0754158890999999</v>
       </c>
       <c r="C160" s="5">
-        <v>2.1554473999998436E-3</v>
+        <v>2.4404784000000568E-3</v>
       </c>
       <c r="D160" s="5">
-        <v>0.84491577741681034</v>
+        <v>0.95718302389795618</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>3.0804761030000001</v>
+        <v>3.0808961934000001</v>
       </c>
       <c r="C161" s="5">
-        <v>5.1881891000000735E-3</v>
+        <v>5.4803043000002383E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>2.0433603342089324</v>
+        <v>2.1594489080805079</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.9679820779567323</v>
+        <v>-2.9657797877941539</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>3.2129223160999998</v>
+        <v>3.2134840769999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.13244621309999971</v>
+        <v>0.13258788359999985</v>
       </c>
       <c r="D162" s="5">
-        <v>65.725207617769115</v>
+        <v>65.801723359805251</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>3.1034955648999998</v>
+        <v>3.1040241784</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.10942675120000001</v>
+        <v>-0.10945989859999994</v>
       </c>
       <c r="D163" s="5">
-        <v>-34.020222238918805</v>
+        <v>-34.023796942790362</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>3.1039726026999999</v>
+        <v>3.1042542815999998</v>
       </c>
       <c r="C164" s="5">
-        <v>4.7703780000007967E-4</v>
+        <v>2.3010319999983153E-4</v>
       </c>
       <c r="D164" s="5">
-        <v>0.1846078216391156</v>
+        <v>8.8993008012172581E-2</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>3.1433269439</v>
+        <v>3.1432148733999998</v>
       </c>
       <c r="C165" s="5">
-        <v>3.9354341200000142E-2</v>
+        <v>3.89605918E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>16.321531432146543</v>
+        <v>16.145231666835791</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>3.1382501814000001</v>
+        <v>3.1378984592000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-5.0767624999998873E-3</v>
+        <v>-5.3164141999997305E-3</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.920986616142939</v>
+        <v>-2.010897262146305</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>3.1870251988999998</v>
+        <v>3.1865904916000001</v>
       </c>
       <c r="C167" s="5">
-        <v>4.8775017499999684E-2</v>
+        <v>4.8692032399999974E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>20.330360206779162</v>
+        <v>20.295239161162492</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>3.0884970572000001</v>
+        <v>3.0881479683999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-9.8528141699999683E-2</v>
+        <v>-9.8442523200000132E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-31.397438083862315</v>
+        <v>-31.378193769536477</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>3.1902334818</v>
+        <v>3.1899865508</v>
       </c>
       <c r="C169" s="5">
-        <v>0.10173642459999988</v>
+        <v>0.1018385824000001</v>
       </c>
       <c r="D169" s="5">
-        <v>47.53780631101958</v>
+        <v>47.600900918322054</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>3.2012743492000002</v>
+        <v>3.2010670548000002</v>
       </c>
       <c r="C170" s="5">
-        <v>1.1040867400000209E-2</v>
+        <v>1.1080504000000158E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>4.2329701025040078</v>
+        <v>4.2487930652461703</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>3.2715670178999998</v>
+        <v>3.2717200382999998</v>
       </c>
       <c r="C171" s="5">
-        <v>7.0292668699999616E-2</v>
+        <v>7.06529834999996E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>29.776219150331308</v>
+        <v>29.950018880770489</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>3.2743276270999999</v>
+        <v>3.2748476626</v>
       </c>
       <c r="C172" s="5">
-        <v>2.760609200000097E-3</v>
+        <v>3.1276243000002424E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>1.0172949968407341</v>
+        <v>1.1531993282263064</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>3.2884632484999998</v>
+        <v>3.2888183713000001</v>
       </c>
       <c r="C173" s="5">
-        <v>1.4135621399999909E-2</v>
+        <v>1.3970708700000056E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>5.3053222447241533</v>
+        <v>5.241116376400079</v>
       </c>
       <c r="E173" s="5">
-        <v>6.7517857157679773</v>
+        <v>6.74875636334058</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>3.3123508196000002</v>
+        <v>3.3122390838000002</v>
       </c>
       <c r="C174" s="5">
-        <v>2.3887571100000393E-2</v>
+        <v>2.3420712500000107E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>9.0736941896174095</v>
+        <v>8.8883589346938408</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>3.3096271822999999</v>
+        <v>3.3092486715999998</v>
       </c>
       <c r="C175" s="5">
-        <v>-2.7236373000003589E-3</v>
+        <v>-2.990412200000403E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.98227038623782681</v>
+        <v>-1.0780408731902225</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>3.4103715179999998</v>
+        <v>3.4101671177999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.10074433569999997</v>
+        <v>0.10091844620000012</v>
       </c>
       <c r="D176" s="5">
-        <v>43.308322907436001</v>
+        <v>43.401967818632258</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>3.2394325496</v>
+        <v>3.2395126458000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.17093896839999978</v>
+        <v>-0.17065447199999983</v>
       </c>
       <c r="D177" s="5">
-        <v>-46.048069598238463</v>
+        <v>-45.993229769106691</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>3.2257724036000002</v>
+        <v>3.2261428967999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-1.3660145999999873E-2</v>
+        <v>-1.3369749000000208E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.9444745474132024</v>
+        <v>-4.8416193151434417</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>3.1796166604999998</v>
+        <v>3.1800538589</v>
       </c>
       <c r="C179" s="5">
-        <v>-4.6155743100000368E-2</v>
+        <v>-4.6089037899999852E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-15.881310028222305</v>
+        <v>-15.85845013750381</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>3.1899585610000001</v>
+        <v>3.1901260928999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.0341900500000278E-2</v>
+        <v>1.0072233999999902E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>3.9736594968651895</v>
+        <v>3.8676931432785944</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>3.1870570476000002</v>
+        <v>3.1869056304000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-2.9015133999998888E-3</v>
+        <v>-3.2204624999998543E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.0860487135665675</v>
+        <v>-1.204707823968254</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>3.2023699568000001</v>
+        <v>3.2019538531</v>
       </c>
       <c r="C182" s="5">
-        <v>1.5312909199999947E-2</v>
+        <v>1.5048222699999947E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>5.9204910070349559</v>
+        <v>5.8157661142371975</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>3.2745571760000001</v>
+        <v>3.2740128790999998</v>
       </c>
       <c r="C183" s="5">
-        <v>7.218721919999993E-2</v>
+        <v>7.2059025999999804E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>30.669100581426932</v>
+        <v>30.612210441447864</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>3.2769303554000002</v>
+        <v>3.2766370490000001</v>
       </c>
       <c r="C184" s="5">
-        <v>2.3731794000001472E-3</v>
+        <v>2.6241699000002505E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>0.87315446760218851</v>
+        <v>0.96606916510986185</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>3.2973816967</v>
+        <v>3.2975046869</v>
       </c>
       <c r="C185" s="5">
-        <v>2.0451341299999815E-2</v>
+        <v>2.0867637899999902E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>7.7517017426160351</v>
+        <v>7.9157933311970075</v>
       </c>
       <c r="E185" s="5">
-        <v>0.27120413171921598</v>
+        <v>0.26411661026346511</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>3.3139229253</v>
+        <v>3.3142176683</v>
       </c>
       <c r="C186" s="5">
-        <v>1.6541228599999958E-2</v>
+        <v>1.6712981399999993E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>6.1886663821562271</v>
+        <v>6.2544874750343871</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>3.3102749448000002</v>
+        <v>3.3104392158999998</v>
       </c>
       <c r="C187" s="5">
-        <v>-3.6479804999998144E-3</v>
+        <v>-3.7784524000001873E-3</v>
       </c>
       <c r="D187" s="5">
-        <v>-1.3129967130803166</v>
+        <v>-1.3595424878494633</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>3.4137680257</v>
+        <v>3.4138805959999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.10349308089999987</v>
+        <v>0.10344138010000004</v>
       </c>
       <c r="D188" s="5">
-        <v>44.690252137802112</v>
+        <v>44.66134844624554</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>3.4405188713000001</v>
+        <v>3.4406246625999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.6750845600000073E-2</v>
+        <v>2.674406660000006E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>9.8194477234397013</v>
+        <v>9.8165133921558798</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>3.5123203876</v>
+        <v>3.5124394738000002</v>
       </c>
       <c r="C190" s="5">
-        <v>7.1801516299999868E-2</v>
+        <v>7.1814811200000328E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>28.127444340385455</v>
+        <v>28.132297688651175</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>3.5734725118999999</v>
+        <v>3.5735779070999998</v>
       </c>
       <c r="C191" s="5">
-        <v>6.1152124299999944E-2</v>
+        <v>6.1138433299999573E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>23.01437192862732</v>
+        <v>23.007860170189765</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>3.5923369428999998</v>
+        <v>3.5924297525000002</v>
       </c>
       <c r="C192" s="5">
-        <v>1.8864430999999904E-2</v>
+        <v>1.88518454000004E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>6.522027804417152</v>
+        <v>6.5173517132330216</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>3.6862114037999998</v>
+        <v>3.6862271131000002</v>
       </c>
       <c r="C193" s="5">
-        <v>9.3874460899999956E-2</v>
+        <v>9.379736059999999E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>36.281870537796948</v>
+        <v>36.246594221170071</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>3.7003628809000002</v>
+        <v>3.7001636696000002</v>
       </c>
       <c r="C194" s="5">
-        <v>1.415147710000042E-2</v>
+        <v>1.393655650000003E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>4.7053636990534331</v>
+        <v>4.6323902058852395</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>3.6757034311000001</v>
+        <v>3.6753976037</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.4659449800000122E-2</v>
+        <v>-2.4766065900000189E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-7.7101851660540843</v>
+        <v>-7.7427047450905784</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>3.7782477529</v>
+        <v>3.7780927313000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.10254432179999995</v>
+        <v>0.1026951276000001</v>
       </c>
       <c r="D196" s="5">
-        <v>39.123222410613437</v>
+        <v>39.193650508950142</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>3.8052178815</v>
+        <v>3.8054222122999999</v>
       </c>
       <c r="C197" s="5">
-        <v>2.6970128599999921E-2</v>
+        <v>2.7329480999999767E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>8.9103501503952955</v>
+        <v>9.0342214905820626</v>
       </c>
       <c r="E197" s="5">
-        <v>15.401194993841315</v>
+        <v>15.403087292576245</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>3.8149885636</v>
+        <v>3.8151960951000001</v>
       </c>
       <c r="C198" s="5">
-        <v>9.7706821000000943E-3</v>
+        <v>9.7738828000002442E-3</v>
       </c>
       <c r="D198" s="5">
-        <v>3.1251367819480347</v>
+        <v>3.1260047890078191</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>3.9120216027999999</v>
+        <v>3.9117884241000001</v>
       </c>
       <c r="C199" s="5">
-        <v>9.7033039199999838E-2</v>
+        <v>9.6592328999999921E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>35.174897136099958</v>
+        <v>34.990096271847435</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>3.9190878816999999</v>
+        <v>3.9187031705000002</v>
       </c>
       <c r="C200" s="5">
-        <v>7.0662789000000004E-3</v>
+        <v>6.9147464000001158E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>2.1892223442105063</v>
+        <v>2.1419472839078191</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.0419403766000004</v>
+        <v>4.0416878912999996</v>
       </c>
       <c r="C201" s="5">
-        <v>0.1228524949000005</v>
+        <v>0.12298472079999945</v>
       </c>
       <c r="D201" s="5">
-        <v>44.830092432987676</v>
+        <v>44.892150868996339</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>3.9997983773999999</v>
+        <v>3.9999194294999998</v>
       </c>
       <c r="C202" s="5">
-        <v>-4.2141999200000502E-2</v>
+        <v>-4.1768461799999823E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-11.818320899347212</v>
+        <v>-11.720138693417702</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.0680684576999999</v>
+        <v>4.0685335540000001</v>
       </c>
       <c r="C203" s="5">
-        <v>6.8270080300000036E-2</v>
+        <v>6.8614124500000262E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>22.518545731067597</v>
+        <v>22.642191909603927</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>4.0952739738000004</v>
+        <v>4.0957548927999996</v>
       </c>
       <c r="C204" s="5">
-        <v>2.7205516100000438E-2</v>
+        <v>2.722133879999955E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>8.3269472826748228</v>
+        <v>8.330982043754398</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>4.1863024901000001</v>
+        <v>4.1865840184999996</v>
       </c>
       <c r="C205" s="5">
-        <v>9.1028516299999751E-2</v>
+        <v>9.0829125700000013E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>30.188233922899887</v>
+        <v>30.109866258424532</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>4.1986548677000002</v>
+        <v>4.1986260727999998</v>
       </c>
       <c r="C206" s="5">
-        <v>1.2352377600000075E-2</v>
+        <v>1.204205430000016E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>3.5988297458600993</v>
+        <v>3.5067434295952271</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>3.9779610313</v>
+        <v>3.9776902458999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.22069383640000018</v>
+        <v>-0.22093582689999991</v>
       </c>
       <c r="D207" s="5">
-        <v>-47.687657097206056</v>
+        <v>-47.726070947702084</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>4.0768927759000002</v>
+        <v>4.0765507621000001</v>
       </c>
       <c r="C208" s="5">
-        <v>9.8931744600000204E-2</v>
+        <v>9.8860516200000248E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>34.284281820893916</v>
+        <v>34.258790750547362</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>4.1113013900000004</v>
+        <v>4.1111911762000002</v>
       </c>
       <c r="C209" s="5">
-        <v>3.4408614100000179E-2</v>
+        <v>3.4640414100000072E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>10.611506488279243</v>
+        <v>10.687305452303097</v>
       </c>
       <c r="E209" s="5">
-        <v>8.0437840363386304</v>
+        <v>8.0350864330292815</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>4.2163726891</v>
+        <v>4.2164245743000004</v>
       </c>
       <c r="C210" s="5">
-        <v>0.10507129909999957</v>
+        <v>0.10523339810000021</v>
       </c>
       <c r="D210" s="5">
-        <v>35.368032979712851</v>
+        <v>35.431584427932485</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>4.1097640163999998</v>
+        <v>4.1094691688999996</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.10660867270000018</v>
+        <v>-0.10695540540000081</v>
       </c>
       <c r="D211" s="5">
-        <v>-26.45812056421596</v>
+        <v>-26.53225867113861</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>4.1224311957999999</v>
+        <v>4.1220728175000003</v>
       </c>
       <c r="C212" s="5">
-        <v>1.2667179400000173E-2</v>
+        <v>1.2603648600000739E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>3.7620079382212346</v>
+        <v>3.7430937321213387</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>4.1405797969</v>
+        <v>4.1406335416999998</v>
       </c>
       <c r="C213" s="5">
-        <v>1.814860110000005E-2</v>
+        <v>1.8560724199999434E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>5.4126943276616046</v>
+        <v>5.5391609255986962</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>4.1911537598999997</v>
+        <v>4.1916576055999997</v>
       </c>
       <c r="C214" s="5">
-        <v>5.0573962999999722E-2</v>
+        <v>5.1024063899999916E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>15.682914839944551</v>
+        <v>15.831865838356297</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>4.1682936383999998</v>
+        <v>4.1689144761000003</v>
       </c>
       <c r="C215" s="5">
-        <v>-2.2860121499999941E-2</v>
+        <v>-2.2743129499999348E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-6.3524243661664537</v>
+        <v>-6.3201412292769099</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>4.1973472594999999</v>
+        <v>4.1975589084999996</v>
       </c>
       <c r="C216" s="5">
-        <v>2.9053621100000093E-2</v>
+        <v>2.8644432399999253E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>8.6923924085422488</v>
+        <v>8.5639826917535355</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>4.1928810038000002</v>
+        <v>4.1925590831999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-4.4662556999996994E-3</v>
+        <v>-4.9998252999996495E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.2694332176289458</v>
+        <v>-1.4200253812079011</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>4.1985063334000001</v>
+        <v>4.1980474044999996</v>
       </c>
       <c r="C218" s="5">
-        <v>5.6253295999999509E-3</v>
+        <v>5.4883212999996545E-3</v>
       </c>
       <c r="D218" s="5">
-        <v>1.6218991641123504</v>
+        <v>1.5822343851908061</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>4.1780728430999998</v>
+        <v>4.1779575173000003</v>
       </c>
       <c r="C219" s="5">
-        <v>-2.0433490300000301E-2</v>
+        <v>-2.0089887199999268E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-5.686396657714166</v>
+        <v>-5.5938742257438445</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>4.1718080793999999</v>
+        <v>4.1720655568999998</v>
       </c>
       <c r="C220" s="5">
-        <v>-6.2647636999999534E-3</v>
+        <v>-5.8919604000005066E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>-1.784561352221592</v>
+        <v>-1.6792342103367663</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>4.1128924273000003</v>
+        <v>4.1131933224999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-5.8915652099999605E-2</v>
+        <v>-5.887223439999989E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-15.690530231246925</v>
+        <v>-15.678955624676206</v>
       </c>
       <c r="E221" s="5">
-        <v>3.8699116145313184E-2</v>
+        <v>4.8699907501026374E-2</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>4.2150840209</v>
+        <v>4.2151567293000003</v>
       </c>
       <c r="C222" s="5">
-        <v>0.10219159359999974</v>
+        <v>0.10196340680000038</v>
       </c>
       <c r="D222" s="5">
-        <v>34.247628895026061</v>
+        <v>34.157594634695634</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>4.2082331029000004</v>
+        <v>4.2078402733000004</v>
       </c>
       <c r="C223" s="5">
-        <v>-6.8509179999995951E-3</v>
+        <v>-7.3164559999998602E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.9330592423060899</v>
+        <v>-2.0631292956754588</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>4.2252465987000001</v>
+        <v>4.2246397830999998</v>
       </c>
       <c r="C224" s="5">
-        <v>1.7013495799999667E-2</v>
+        <v>1.6799509799999335E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>4.9608333661104398</v>
+        <v>4.8975299735692479</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>4.1367197968999996</v>
+        <v>4.1365411841000004</v>
       </c>
       <c r="C225" s="5">
-        <v>-8.8526801800000499E-2</v>
+        <v>-8.8098598999999389E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-22.438084397135128</v>
+        <v>-22.344536202702201</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>4.1887401991999997</v>
+        <v>4.1891904418000001</v>
       </c>
       <c r="C226" s="5">
-        <v>5.2020402300000157E-2</v>
+        <v>5.264925769999973E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>16.179055038559497</v>
+        <v>16.389289332610346</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>4.1761622417000002</v>
+        <v>4.1767884717000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.257795749999957E-2</v>
+        <v>-1.2401970099999993E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.5444430642051272</v>
+        <v>-3.4952854168561864</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>4.0957163240999996</v>
+        <v>4.0958008369999996</v>
       </c>
       <c r="C228" s="5">
-        <v>-8.0445917600000527E-2</v>
+        <v>-8.0987634700000477E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-20.817341332588025</v>
+        <v>-20.940113446475973</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>4.0986952313999998</v>
+        <v>4.0982480386000004</v>
       </c>
       <c r="C229" s="5">
-        <v>2.9789073000001665E-3</v>
+        <v>2.4472016000007812E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>0.87628706140814305</v>
+        <v>0.71934932075434777</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>4.0997401760000001</v>
+        <v>4.0994258313999996</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0449446000002638E-3</v>
+        <v>1.1777927999991888E-3</v>
       </c>
       <c r="D230" s="5">
-        <v>0.30636415035480979</v>
+        <v>0.3454128422137881</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>4.0764616621999998</v>
+        <v>4.0766021696000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.3278513800000233E-2</v>
+        <v>-2.2823661799999506E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-6.6048463361106808</v>
+        <v>-6.4801988278538118</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>4.0657577319999998</v>
+        <v>4.0661368870999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.0703930200000045E-2</v>
+        <v>-1.0465282500000228E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.1058378556844568</v>
+        <v>-3.0374638607000404</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>4.0131937481</v>
+        <v>4.0134697767</v>
       </c>
       <c r="C233" s="5">
-        <v>-5.2563983899999833E-2</v>
+        <v>-5.2667110399999828E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-14.457179595366798</v>
+        <v>-14.482298230451473</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.4240526822008279</v>
+        <v>-2.4244799108880222</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>4.0143579025999996</v>
+        <v>4.0142578875000003</v>
       </c>
       <c r="C234" s="5">
-        <v>1.1641544999996256E-3</v>
+        <v>7.8811080000029676E-4</v>
       </c>
       <c r="D234" s="5">
-        <v>0.34865408067707993</v>
+        <v>0.23589439755473673</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>4.0066806526000001</v>
+        <v>4.0062893313999997</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.6772499999995247E-3</v>
+        <v>-7.9685561000006899E-3</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.2709513874516363</v>
+        <v>-2.3562401628593799</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>3.9234319314000001</v>
+        <v>3.9231168461000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-8.3248721199999931E-2</v>
+        <v>-8.3172485299999543E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-22.272138214068228</v>
+        <v>-22.255944136756234</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>3.9318314288999998</v>
+        <v>3.9320102065999998</v>
       </c>
       <c r="C237" s="5">
-        <v>8.3994974999996863E-3</v>
+        <v>8.8933604999996696E-3</v>
       </c>
       <c r="D237" s="5">
-        <v>2.5994919981326303</v>
+        <v>2.7544686242486627</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>3.8903277960999998</v>
+        <v>3.8908584763</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.1503632800000023E-2</v>
+        <v>-4.1151730299999745E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.95682898853242</v>
+        <v>-11.860704660328858</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>3.8862249251000001</v>
+        <v>3.8865313177999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.1028709999997304E-3</v>
+        <v>-4.3271585000002055E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.2582453821321171</v>
+        <v>-1.3264285901864459</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>3.8948101462000002</v>
+        <v>3.8943418086000001</v>
       </c>
       <c r="C240" s="5">
-        <v>8.585221100000151E-3</v>
+        <v>7.8104908000002915E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>2.683418299600393</v>
+        <v>2.4383904825376668</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>3.9042984533</v>
+        <v>3.9034218354000001</v>
       </c>
       <c r="C241" s="5">
-        <v>9.4883070999998154E-3</v>
+        <v>9.080026799999974E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>2.9628587247289895</v>
+        <v>2.8340737939571925</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>3.9004218648000002</v>
+        <v>3.9000382893999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.8765884999998335E-3</v>
+        <v>-3.3835460000002371E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.1849980860991316</v>
+        <v>-1.0352336970590681</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>3.9747741143000002</v>
+        <v>3.9753080478</v>
       </c>
       <c r="C243" s="5">
-        <v>7.4352249499999967E-2</v>
+        <v>7.5269758400000164E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>25.432606185371242</v>
+        <v>25.783305938225489</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>3.9608570010999999</v>
+        <v>3.9617532864</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.391711320000022E-2</v>
+        <v>-1.3554761400000004E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.1216555578135079</v>
+        <v>-4.0158181403394106</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>4.0112326620000003</v>
+        <v>4.0116780444</v>
       </c>
       <c r="C245" s="5">
-        <v>5.0375660900000341E-2</v>
+        <v>4.9924757999999958E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>16.376227553796664</v>
+        <v>16.215414927434367</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.8865971171418998E-2</v>
+        <v>-4.4642974774644628E-2</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>3.9124172365000001</v>
+        <v>3.9121736712000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-9.881542550000022E-2</v>
+        <v>-9.9504373199999829E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-25.867656814706987</v>
+        <v>-26.021648042766511</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>3.9071624461000001</v>
+        <v>3.9068169994000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-5.2547903999999868E-3</v>
+        <v>-5.3566717999999902E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.5998741789704618</v>
+        <v>-1.6307605682559845</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>3.9209901226000001</v>
+        <v>3.9208610555000001</v>
       </c>
       <c r="C248" s="5">
-        <v>1.3827676500000052E-2</v>
+        <v>1.4044056099999924E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>4.3305177743039325</v>
+        <v>4.4000251722279726</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>4.0253100864000002</v>
+        <v>4.0253328283999998</v>
       </c>
       <c r="C249" s="5">
-        <v>0.10431996380000008</v>
+        <v>0.10447177289999976</v>
       </c>
       <c r="D249" s="5">
-        <v>37.038664900448516</v>
+        <v>37.10210202119255</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>3.9966183945</v>
+        <v>3.9965948303999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-2.8691691900000205E-2</v>
+        <v>-2.8737997999999987E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-8.2259079370595618</v>
+        <v>-8.2386222781490872</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>3.8980608278000002</v>
+        <v>3.8979112058999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-9.8557566699999821E-2</v>
+        <v>-9.8683624500000011E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-25.890966849032814</v>
+        <v>-25.919853411243587</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>3.7921080142000001</v>
+        <v>3.7916355615000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.10595281360000008</v>
+        <v>-0.1062756443999997</v>
       </c>
       <c r="D252" s="5">
-        <v>-28.156902417068153</v>
+        <v>-28.231188621268512</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>3.8031050343000001</v>
+        <v>3.802663629</v>
       </c>
       <c r="C253" s="5">
-        <v>1.0997020100000032E-2</v>
+        <v>1.102806749999985E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>3.536015647147539</v>
+        <v>3.5466079011035934</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>3.7993190199</v>
+        <v>3.7995525050999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-3.7860144000001483E-3</v>
+        <v>-3.1111239000001234E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.1880882058968756</v>
+        <v>-0.97736626049188535</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>3.7755456223000001</v>
+        <v>3.7764943166</v>
       </c>
       <c r="C255" s="5">
-        <v>-2.3773397599999857E-2</v>
+        <v>-2.3058188499999854E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-7.2556357379826792</v>
+        <v>-7.0441724084243091</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>3.8610426422000002</v>
+        <v>3.8619428631999999</v>
       </c>
       <c r="C256" s="5">
-        <v>8.5497019900000026E-2</v>
+        <v>8.5448546599999897E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>30.827338764969326</v>
+        <v>30.798903949736143</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>3.9079313784999998</v>
+        <v>3.9079193001000001</v>
       </c>
       <c r="C257" s="5">
-        <v>4.6888736299999678E-2</v>
+        <v>4.5976436900000195E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>15.586728549381611</v>
+        <v>15.259547849316469</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.5753002182749118</v>
+        <v>-2.586417532803742</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>3.8132515006999999</v>
+        <v>3.8123354795000002</v>
       </c>
       <c r="C258" s="5">
-        <v>-9.4679877799999979E-2</v>
+        <v>-9.5583820599999925E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-25.495543835832677</v>
+        <v>-25.707274895655885</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>3.8084612512999998</v>
+        <v>3.8076258875</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.7902494000000573E-3</v>
+        <v>-4.7095920000002067E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.497081738567696</v>
+        <v>-1.4723964243879117</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>3.8174229169</v>
+        <v>3.8174160315000001</v>
       </c>
       <c r="C260" s="5">
-        <v>8.9616656000002237E-3</v>
+        <v>9.7901440000001116E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>2.8605449488222856</v>
+        <v>3.1294415177316459</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>3.8167321031000001</v>
+        <v>3.8173739369000002</v>
       </c>
       <c r="C261" s="5">
-        <v>-6.9081379999991199E-4</v>
+        <v>-4.2094599999931148E-5</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.21694006565834423</v>
+        <v>-1.3231582863904023E-2</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>3.802496112</v>
+        <v>3.8030097939999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.4235991100000067E-2</v>
+        <v>-1.4364142900000321E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.3851804029838686</v>
+        <v>-4.4231137099105089</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>3.8047326110999999</v>
+        <v>3.8047292169000002</v>
       </c>
       <c r="C263" s="5">
-        <v>2.2364990999999002E-3</v>
+        <v>1.719422900000378E-3</v>
       </c>
       <c r="D263" s="5">
-        <v>0.70808693583581661</v>
+        <v>0.54389709592133073</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>3.8914961989000001</v>
+        <v>3.8909752432000002</v>
       </c>
       <c r="C264" s="5">
-        <v>8.6763587800000153E-2</v>
+        <v>8.62460263E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>31.071912641544962</v>
+        <v>30.862908901025744</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>3.9017722083000002</v>
+        <v>3.9011247249999998</v>
       </c>
       <c r="C265" s="5">
-        <v>1.0276009400000063E-2</v>
+        <v>1.0149481799999638E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>3.2151872916619473</v>
+        <v>3.1754606301103161</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>3.8976970444000001</v>
+        <v>3.8975763151999998</v>
       </c>
       <c r="C266" s="5">
-        <v>-4.0751639000000672E-3</v>
+        <v>-3.5484098000000408E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>-1.2461524321333739</v>
+        <v>-1.0860596499152497</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>3.8796625267999998</v>
+        <v>3.8801941572</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.8034517600000299E-2</v>
+        <v>-1.7382157999999759E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-5.4132195026987073</v>
+        <v>-5.222345158420616</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>3.7668184036999999</v>
+        <v>3.7676120303</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.11284412309999992</v>
+        <v>-0.11258212690000002</v>
       </c>
       <c r="D268" s="5">
-        <v>-29.827200517293118</v>
+        <v>-29.765157776894846</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>3.8038145966000001</v>
+        <v>3.8040863883</v>
       </c>
       <c r="C269" s="5">
-        <v>3.6996192900000224E-2</v>
+        <v>3.6474357999999985E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>12.44389591571451</v>
+        <v>12.256203791548192</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.664242838879205</v>
+        <v>-2.6569871030177938</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>3.8096883806999999</v>
+        <v>3.8093474636</v>
       </c>
       <c r="C270" s="5">
-        <v>5.8737840999998348E-3</v>
+        <v>5.2610752999999733E-3</v>
       </c>
       <c r="D270" s="5">
-        <v>1.8688380392023918</v>
+        <v>1.6722897550919047</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>3.8067586274999998</v>
+        <v>3.8064932469000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-2.929753200000107E-3</v>
+        <v>-2.8542166999998564E-3</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.91893912350294871</v>
+        <v>-0.89542387737621132</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>3.8131778621999999</v>
+        <v>3.8130253676999999</v>
       </c>
       <c r="C272" s="5">
-        <v>6.4192347000000538E-3</v>
+        <v>6.5321207999997632E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>2.0424008311948905</v>
+        <v>2.0788036344075556</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>3.8125187618999998</v>
+        <v>3.8125135760000002</v>
       </c>
       <c r="C273" s="5">
-        <v>-6.5910030000004838E-4</v>
+        <v>-5.1179169999970853E-4</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.20722057085631462</v>
+        <v>-0.16094749059213376</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>3.8088346910999999</v>
+        <v>3.8086231816999998</v>
       </c>
       <c r="C274" s="5">
-        <v>-3.6840707999998834E-3</v>
+        <v>-3.8903943000003771E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.1534277148560479</v>
+        <v>-1.2176641129479027</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>3.8114155445</v>
+        <v>3.8109081284999999</v>
       </c>
       <c r="C275" s="5">
-        <v>2.5808534000000272E-3</v>
+        <v>2.2849468000001316E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>0.81615306843314528</v>
+        <v>0.72230872849596839</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>3.7909433886000001</v>
+        <v>3.7908021555999998</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.0472155899999844E-2</v>
+        <v>-2.0105972900000157E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.2584829190748481</v>
+        <v>-6.1505617925952549</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>3.7975918155000001</v>
+        <v>3.7980399802</v>
       </c>
       <c r="C277" s="5">
-        <v>6.648426900000004E-3</v>
+        <v>7.23782460000022E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>2.1249376936125941</v>
+        <v>2.3153884839921979</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>3.7942810455</v>
+        <v>3.7950065163</v>
       </c>
       <c r="C278" s="5">
-        <v>-3.3107700000001294E-3</v>
+        <v>-3.033463900000033E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.041167534719456</v>
+        <v>-0.95423131228291602</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>3.7822297724</v>
+        <v>3.782567883</v>
       </c>
       <c r="C279" s="5">
-        <v>-1.2051273099999982E-2</v>
+        <v>-1.2438633299999946E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-3.7455201251307191</v>
+        <v>-3.8630239540681122</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>3.7780169668000001</v>
+        <v>3.777856791</v>
       </c>
       <c r="C280" s="5">
-        <v>-4.2128055999999248E-3</v>
+        <v>-4.7110919999999723E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.3284522323054326</v>
+        <v>-1.4843738696476372</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>3.8034870606000002</v>
+        <v>3.8031357339</v>
       </c>
       <c r="C281" s="5">
-        <v>2.5470093800000093E-2</v>
+        <v>2.527894289999999E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>8.396802085809373</v>
+        <v>8.3318144420072571</v>
       </c>
       <c r="E281" s="5">
-        <v>-8.6107246208277921E-3</v>
+        <v>-2.4990347299258531E-2</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>3.8046165873</v>
+        <v>3.8043435081000001</v>
       </c>
       <c r="C282" s="5">
-        <v>1.1295266999997722E-3</v>
+        <v>1.2077742000000669E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>0.35694826774703703</v>
+        <v>0.38175424124977653</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>3.8028626872000002</v>
+        <v>3.8029851377999999</v>
       </c>
       <c r="C283" s="5">
-        <v>-1.7539000999997612E-3</v>
+        <v>-1.358370300000189E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>-0.5517906818080287</v>
+        <v>-0.4276288546627649</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>3.8072576479000002</v>
+        <v>3.8073286905999999</v>
       </c>
       <c r="C284" s="5">
-        <v>4.3949607000000057E-3</v>
+        <v>4.3435527999999834E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>1.3956868249030308</v>
+        <v>1.3792140833569499</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>3.8117945213</v>
+        <v>3.8118411873000002</v>
       </c>
       <c r="C285" s="5">
-        <v>4.5368733999997524E-3</v>
+        <v>4.5124967000003124E-3</v>
       </c>
       <c r="D285" s="5">
-        <v>1.4393750973906938</v>
+        <v>1.4315639389490098</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>3.8107733468</v>
+        <v>3.8105926448999998</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.0211744999999439E-3</v>
+        <v>-1.2485424000003853E-3</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.32100508943055939</v>
+        <v>-0.39234445282692043</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>3.8119878483999998</v>
+        <v>3.8114524504</v>
       </c>
       <c r="C287" s="5">
-        <v>1.2145015999998066E-3</v>
+        <v>8.5980550000019917E-4</v>
       </c>
       <c r="D287" s="5">
-        <v>0.38311364309262519</v>
+        <v>0.27109903314570527</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>3.8962599962</v>
+        <v>3.8961834522999998</v>
       </c>
       <c r="C288" s="5">
-        <v>8.4272147800000141E-2</v>
+        <v>8.4731001899999825E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>30.004104302676417</v>
+        <v>30.192718845016241</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>3.7963789513999999</v>
+        <v>3.7969688442999998</v>
       </c>
       <c r="C289" s="5">
-        <v>-9.9881044800000041E-2</v>
+        <v>-9.9214608000000037E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-26.774975118756061</v>
+        <v>-26.621026338003329</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>3.7922489904000001</v>
+        <v>3.7929176387000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-4.1299609999998488E-3</v>
+        <v>-4.0512055999997187E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.2976596091367476</v>
+        <v>-1.2728626081237926</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>3.7853291517000001</v>
+        <v>3.7853135738999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-6.9198387000000139E-3</v>
+        <v>-7.6040648000001987E-3</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.167836039965032</v>
+        <v>-2.3794168792408366</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>3.7875967149999998</v>
+        <v>3.7869857301000001</v>
       </c>
       <c r="C292" s="5">
-        <v>2.2675632999997752E-3</v>
+        <v>1.6721562000001633E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>0.72122105072380815</v>
+        <v>0.53138790854179163</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>3.8025152302</v>
+        <v>3.8019824702</v>
       </c>
       <c r="C293" s="5">
-        <v>1.4918515200000204E-2</v>
+        <v>1.4996740099999961E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>4.8302863031387311</v>
+        <v>4.8569685360701609</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.5551037364301976E-2</v>
+        <v>-3.032402156252223E-2</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>3.7981193680000001</v>
+        <v>3.7982388061000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-4.3958621999999892E-3</v>
+        <v>-3.7436640999999327E-3</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.3784622498834942</v>
+        <v>-1.1752151531293831</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>3.7965262823999999</v>
+        <v>3.7972853775000002</v>
       </c>
       <c r="C295" s="5">
-        <v>-1.5930856000001548E-3</v>
+        <v>-9.5342859999991703E-4</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.50216924310677591</v>
+        <v>-0.30080680345996313</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>3.8040696703000001</v>
+        <v>3.8043081548000002</v>
       </c>
       <c r="C296" s="5">
-        <v>7.543387900000198E-3</v>
+        <v>7.0227773000000049E-3</v>
       </c>
       <c r="D296" s="5">
-        <v>2.4105311895552539</v>
+        <v>2.2420186573428591</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>3.8123563007999999</v>
+        <v>3.8122402650999998</v>
       </c>
       <c r="C297" s="5">
-        <v>8.2866304999997809E-3</v>
+        <v>7.9321102999996285E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>2.6455783200974414</v>
+        <v>2.5309332763764125</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>3.8128608134999999</v>
+        <v>3.8125673720000002</v>
       </c>
       <c r="C298" s="5">
-        <v>5.0451270000007042E-4</v>
+        <v>3.2710690000037346E-4</v>
       </c>
       <c r="D298" s="5">
-        <v>0.15891906147598167</v>
+        <v>0.1030138577918116</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>3.8118422476</v>
+        <v>3.8111927095000002</v>
       </c>
       <c r="C299" s="5">
-        <v>-1.0185658999999347E-3</v>
+        <v>-1.3746624999999568E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.3200968729160536</v>
+        <v>-0.43181601302971773</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>3.8007836759</v>
+        <v>3.8006256688</v>
       </c>
       <c r="C300" s="5">
-        <v>-1.1058571700000019E-2</v>
+        <v>-1.0567040700000252E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.4263165867254197</v>
+        <v>-3.2768887682110504</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>3.8962325044999999</v>
+        <v>3.8967409138</v>
       </c>
       <c r="C301" s="5">
-        <v>9.5448828599999924E-2</v>
+        <v>9.6115245000000016E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>34.666804836164758</v>
+        <v>34.945128382210889</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>3.7923509976999998</v>
+        <v>3.7930397667000002</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.10388150680000008</v>
+        <v>-0.10370114709999978</v>
       </c>
       <c r="D302" s="5">
-        <v>-27.695732048750632</v>
+        <v>-27.65135960392232</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>3.8858430774000001</v>
+        <v>3.8859511881</v>
       </c>
       <c r="C303" s="5">
-        <v>9.3492079700000286E-2</v>
+        <v>9.291142139999975E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>33.943235678469996</v>
+        <v>33.696285627119373</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>3.8940298781</v>
+        <v>3.8934385226999999</v>
       </c>
       <c r="C304" s="5">
-        <v>8.1868006999998855E-3</v>
+        <v>7.4873345999999508E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>2.5576951676343773</v>
+        <v>2.3367843076218531</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>3.9007744770000001</v>
+        <v>3.9000957714000002</v>
       </c>
       <c r="C305" s="5">
-        <v>6.7445989000001205E-3</v>
+        <v>6.6572487000002845E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>2.0983572958501284</v>
+        <v>2.0712426697196307</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5840592568733056</v>
+        <v>2.5805826820353372</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>3.8940365238000001</v>
+        <v>3.8938727320000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-6.7379532000000353E-3</v>
+        <v>-6.2230394000000189E-3</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.0532253077844342</v>
+        <v>-1.8980199353769156</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>3.8938846539999998</v>
+        <v>3.8942939589000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.518698000002594E-4</v>
+        <v>4.212268999999047E-4</v>
       </c>
       <c r="D307" s="5">
-        <v>-4.679069445560069E-2</v>
+        <v>0.12988948676166956</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>3.9016304516</v>
+        <v>3.9018969058000001</v>
       </c>
       <c r="C308" s="5">
-        <v>7.7457976000001594E-3</v>
+        <v>7.6029469000000738E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>2.4133554979419936</v>
+        <v>2.3681169363263033</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>3.8130957087000001</v>
+        <v>3.8135056308999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.8534742899999852E-2</v>
+        <v>-8.8391274900000205E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-24.076033641327001</v>
+        <v>-24.040303957256526</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>3.8136860375000001</v>
+        <v>3.8145560041</v>
       </c>
       <c r="C310" s="5">
-        <v>5.90328799999984E-4</v>
+        <v>1.0503732000000099E-3</v>
       </c>
       <c r="D310" s="5">
-        <v>0.18593765161039055</v>
+        <v>0.33102325257705623</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>3.8078092183000001</v>
+        <v>3.8073934487000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-5.8768192000000496E-3</v>
+        <v>-7.1625553999998814E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.8335853735996444</v>
+        <v>-2.2301038160057018</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>3.8038353562</v>
+        <v>3.8032931173</v>
       </c>
       <c r="C312" s="5">
-        <v>-3.9738621000000585E-3</v>
+        <v>-4.1003314000001012E-3</v>
       </c>
       <c r="D312" s="5">
-        <v>-1.2451669738581694</v>
+        <v>-1.2846998304134938</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>3.7981849548</v>
+        <v>3.7977696605000002</v>
       </c>
       <c r="C313" s="5">
-        <v>-5.6504014000000602E-3</v>
+        <v>-5.5234567999997708E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.7680467532148691</v>
+        <v>-1.728886182896916</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>3.7945206582000002</v>
+        <v>3.7944304954999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-3.6642965999997834E-3</v>
+        <v>-3.3391650000003104E-3</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.1515760808437192</v>
+        <v>-1.050005090591688</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>3.7885769561</v>
+        <v>3.7885893311999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.94370210000017E-3</v>
+        <v>-5.8411643000000346E-3</v>
       </c>
       <c r="D315" s="5">
-        <v>-1.8635595392338722</v>
+        <v>-1.8317252084722124</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>3.6956055747000001</v>
+        <v>3.6954719253000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-9.2971381399999942E-2</v>
+        <v>-9.3117405899999728E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-25.78118731713468</v>
+        <v>-25.816297705076984</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>3.6977822906000002</v>
+        <v>3.6976799046000002</v>
       </c>
       <c r="C317" s="5">
-        <v>2.1767159000001257E-3</v>
+        <v>2.2079793000000514E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>0.70909555800251489</v>
+        <v>0.71933963704113868</v>
       </c>
       <c r="E317" s="5">
-        <v>-5.2038944470359834</v>
+        <v>-5.1900229805725946</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3.7918291624</v>
+        <v>3.7920392096</v>
       </c>
       <c r="C318" s="5">
-        <v>9.404687179999982E-2</v>
+        <v>9.4359304999999782E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>35.172731454042228</v>
+        <v>35.307563749501483</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>3.7926079095</v>
+        <v>3.7928933091000001</v>
       </c>
       <c r="C319" s="5">
-        <v>7.7874710000003233E-4</v>
+        <v>8.5409950000014945E-4</v>
       </c>
       <c r="D319" s="5">
-        <v>0.24672863026524716</v>
+        <v>0.27061693162890865</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>3.6996394158000001</v>
+        <v>3.6995259822</v>
       </c>
       <c r="C320" s="5">
-        <v>-9.2968493699999932E-2</v>
+        <v>-9.3367326900000158E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-25.756674620467646</v>
+        <v>-25.850971923944609</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>3.8155753822</v>
+        <v>3.8156879642999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.11593596639999992</v>
+        <v>0.11616198209999995</v>
       </c>
       <c r="D321" s="5">
-        <v>44.813044479899155</v>
+        <v>44.917637278991471</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>3.8174598332</v>
+        <v>3.8186290235999998</v>
       </c>
       <c r="C322" s="5">
-        <v>1.8844510000000092E-3</v>
+        <v>2.9410592999998819E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>0.59427313467221854</v>
+        <v>0.92886822015492143</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>3.8019265062000001</v>
+        <v>3.8012847716999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.5533326999999986E-2</v>
+        <v>-1.7344251899999996E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.7750189521040483</v>
+        <v>-5.3162956715456904</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>3.8023758253</v>
+        <v>3.8020121947000001</v>
       </c>
       <c r="C324" s="5">
-        <v>4.4931909999990083E-4</v>
+        <v>7.2742300000028237E-4</v>
       </c>
       <c r="D324" s="5">
-        <v>0.1419105620580563</v>
+        <v>0.22987673066077186</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>3.7976641453000002</v>
+        <v>3.7977127169</v>
       </c>
       <c r="C325" s="5">
-        <v>-4.7116799999997738E-3</v>
+        <v>-4.2994778000000622E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.476876905083635</v>
+        <v>-1.3486028796499627</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>3.7957932969999999</v>
+        <v>3.7959350445000002</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.8708483000002829E-3</v>
+        <v>-1.777672399999819E-3</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.58955848595531046</v>
+        <v>-0.56026447100081533</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>3.7929251750000001</v>
+        <v>3.7927069180999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.8681219999997509E-3</v>
+        <v>-3.228126400000253E-3</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.90296778139216105</v>
+        <v>-1.0157403200382942</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>3.7979049981999999</v>
+        <v>3.7973405592999998</v>
       </c>
       <c r="C328" s="5">
-        <v>4.9798231999997888E-3</v>
+        <v>4.6336411999998717E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>1.586935842654924</v>
+        <v>1.475960294371137</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>3.7988251770999999</v>
+        <v>3.7982015114999998</v>
       </c>
       <c r="C329" s="5">
-        <v>9.2017889999995717E-4</v>
+        <v>8.6095220000004247E-4</v>
       </c>
       <c r="D329" s="5">
-        <v>0.29113085127538962</v>
+        <v>0.27240957564582668</v>
       </c>
       <c r="E329" s="5">
-        <v>2.7325266486579514</v>
+        <v>2.7185048325829575</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>3.7919914815000002</v>
+        <v>3.7918549749000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-6.8336955999996896E-3</v>
+        <v>-6.3465365999997303E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-2.1374462700117891</v>
+        <v>-1.9867934073949156</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>3.7920422885999998</v>
+        <v>3.7921170674</v>
       </c>
       <c r="C331" s="5">
-        <v>5.0807099999605754E-5</v>
+        <v>2.6209249999986639E-4</v>
       </c>
       <c r="D331" s="5">
-        <v>1.6079417209646785E-2</v>
+        <v>8.2975375878269197E-2</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>3.7954736018999999</v>
+        <v>3.7962974863999999</v>
       </c>
       <c r="C332" s="5">
-        <v>3.4313133000001272E-3</v>
+        <v>4.1804189999998798E-3</v>
       </c>
       <c r="D332" s="5">
-        <v>1.0912669002400621</v>
+        <v>1.3309269563971382</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>3.8153392188000002</v>
+        <v>3.8160129915000001</v>
       </c>
       <c r="C333" s="5">
-        <v>1.9865616900000216E-2</v>
+        <v>1.9715505100000197E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>6.4648334891433734</v>
+        <v>6.4131468555289617</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>3.8191788</v>
+        <v>3.8211867282999998</v>
       </c>
       <c r="C334" s="5">
-        <v>3.8395811999998308E-3</v>
+        <v>5.173736799999773E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>1.2143311945625346</v>
+        <v>1.6391427291902794</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>3.7940259175</v>
+        <v>3.7930108176999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.5152882500000029E-2</v>
+        <v>-2.8175910599999909E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-7.6230480468877033</v>
+        <v>-8.4981557476005776</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>3.8005870574</v>
+        <v>3.7999142011</v>
       </c>
       <c r="C336" s="5">
-        <v>6.5611399000000681E-3</v>
+        <v>6.9033834000000738E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>2.0950535636726331</v>
+        <v>2.2060284875341285</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>3.7982454755999999</v>
+        <v>3.7982621661999998</v>
       </c>
       <c r="C337" s="5">
-        <v>-2.3415818000001032E-3</v>
+        <v>-1.6520349000002099E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.73683249501076409</v>
+        <v>-0.52046133365046821</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>3.7989332199999999</v>
+        <v>3.7986777011999999</v>
       </c>
       <c r="C338" s="5">
-        <v>6.8774439999996773E-4</v>
+        <v>4.1553500000013344E-4</v>
       </c>
       <c r="D338" s="5">
-        <v>0.21749928331393775</v>
+        <v>0.13136063920740071</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>3.8008508111000001</v>
+        <v>3.8002163173999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.9175911000002266E-3</v>
+        <v>1.5386161999999537E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>0.60740960151852708</v>
+        <v>0.48713217351066262</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>3.8004936338999999</v>
+        <v>3.7996485125000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-3.5717720000016939E-4</v>
+        <v>-5.6780489999974648E-4</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.11270928580944251</v>
+        <v>-0.17914933564785462</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>3.7989588801999998</v>
+        <v>3.7980401413</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.5347537000001132E-3</v>
+        <v>-1.6083712000001249E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.48352124015529352</v>
+        <v>-0.50677276814874439</v>
       </c>
       <c r="E341" s="5">
-        <v>3.5195907620577671E-3</v>
+        <v>-4.2485950129567129E-3</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>3.7931926879</v>
+        <v>3.7927563987999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-5.7661922999998616E-3</v>
+        <v>-5.2837425000000771E-3</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.8062732952599747</v>
+        <v>-1.65669686717278</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>3.6914711217999998</v>
+        <v>3.6914175176000001</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.10172156610000016</v>
+        <v>-0.10133888119999979</v>
       </c>
       <c r="D343" s="5">
-        <v>-27.833632225680226</v>
+        <v>-27.746543285575509</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>3.7914288315000002</v>
+        <v>3.7933361393</v>
       </c>
       <c r="C344" s="5">
-        <v>9.9957709700000397E-2</v>
+        <v>0.10191862169999988</v>
       </c>
       <c r="D344" s="5">
-        <v>37.797454799030206</v>
+        <v>38.655760479124311</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>3.7121312677999998</v>
+        <v>3.7136265583000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-7.9297563700000406E-2</v>
+        <v>-7.9709580999999918E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-22.402987063290468</v>
+        <v>-22.496234146107732</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>3.7176165611999998</v>
+        <v>3.7204325253000001</v>
       </c>
       <c r="C346" s="5">
-        <v>5.4852934000000353E-3</v>
+        <v>6.8059670000000239E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>1.7876825619077108</v>
+        <v>2.2215451828845101</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>3.7871552333</v>
+        <v>3.7861811016</v>
       </c>
       <c r="C347" s="5">
-        <v>6.9538672100000198E-2</v>
+        <v>6.5748576299999861E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>24.905670084798381</v>
+        <v>23.394388832975999</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>3.7987377322999998</v>
+        <v>3.7977724592</v>
       </c>
       <c r="C348" s="5">
-        <v>1.1582498999999746E-2</v>
+        <v>1.1591357599999963E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>3.7324041207153602</v>
+        <v>3.736284269272061</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>3.7995362185000001</v>
+        <v>3.7992292204</v>
       </c>
       <c r="C349" s="5">
-        <v>7.9848620000033677E-4</v>
+        <v>1.4567612000000452E-3</v>
       </c>
       <c r="D349" s="5">
-        <v>0.25252913684572498</v>
+        <v>0.46127201809158525</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>3.8030695140000002</v>
+        <v>3.8021762080000001</v>
       </c>
       <c r="C350" s="5">
-        <v>3.5332955000000332E-3</v>
+        <v>2.9469876000001172E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>1.1216389073126276</v>
+        <v>0.93479784096224261</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>3.8104606828000001</v>
+        <v>3.8092695887999999</v>
       </c>
       <c r="C351" s="5">
-        <v>7.3911687999999032E-3</v>
+        <v>7.0933807999997711E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>2.3572604754311</v>
+        <v>2.2618476738931248</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>3.8057572348000002</v>
+        <v>3.8035119772999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-4.7034479999998879E-3</v>
+        <v>-5.7576114999999817E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.4712071881515021</v>
+        <v>-1.7987663180373814</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>3.7972131517999999</v>
+        <v>3.7954115007999998</v>
       </c>
       <c r="C353" s="5">
-        <v>-8.5440830000003132E-3</v>
+        <v>-8.10047650000012E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.6610321140472681</v>
+        <v>-2.5259586229415598</v>
       </c>
       <c r="E353" s="5">
-        <v>-4.5952811153038287E-2</v>
+        <v>-6.9210445445699875E-2</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>3.6939609044999999</v>
+        <v>3.6948280107000002</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.10325224729999993</v>
+        <v>-0.10058349009999956</v>
       </c>
       <c r="D354" s="5">
-        <v>-28.166368935556598</v>
+        <v>-27.552350881098576</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3.7899228423000002</v>
+        <v>3.7905141356000001</v>
       </c>
       <c r="C355" s="5">
-        <v>9.5961937800000285E-2</v>
+        <v>9.5686124899999836E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>36.036949367300309</v>
+        <v>35.908530938058256</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>3.7867162889000001</v>
+        <v>3.7899801579000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-3.2065534000000895E-3</v>
+        <v>-5.3397769999996569E-4</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.0105769890381366</v>
+        <v>-0.16891560913416814</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>3.8084181657</v>
+        <v>3.8105176912999998</v>
       </c>
       <c r="C357" s="5">
-        <v>2.1701876799999908E-2</v>
+        <v>2.0537533399999752E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>7.0982371877484907</v>
+        <v>6.7000326482201888</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>3.8159797108000002</v>
+        <v>3.8193795382000002</v>
       </c>
       <c r="C358" s="5">
-        <v>7.5615451000001777E-3</v>
+        <v>8.8618469000003586E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>2.4087692840727426</v>
+        <v>2.8267282609928168</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>3.8808521813999999</v>
+        <v>3.8799675654999999</v>
       </c>
       <c r="C359" s="5">
-        <v>6.4872470599999676E-2</v>
+        <v>6.0588027299999681E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>22.420043706926695</v>
+        <v>20.787873780445288</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>3.7965705908</v>
+        <v>3.7953129147000002</v>
       </c>
       <c r="C360" s="5">
-        <v>-8.4281590599999845E-2</v>
+        <v>-8.4654650799999676E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-23.16262180634061</v>
+        <v>-23.257857862731136</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3.9014874180999999</v>
+        <v>3.9005648528000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.10491682729999985</v>
+        <v>0.10525193809999989</v>
       </c>
       <c r="D361" s="5">
-        <v>38.696268610003393</v>
+        <v>38.85418634212818</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3.9083218723000002</v>
+        <v>3.9064333798000002</v>
       </c>
       <c r="C362" s="5">
-        <v>6.8344542000002839E-3</v>
+        <v>5.8685270000000678E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>2.1224790776439351</v>
+        <v>1.8204541868756419</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3.8198124509000002</v>
+        <v>3.8180488268000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-8.8509421399999955E-2</v>
+        <v>-8.8384553000000032E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-24.033765013143416</v>
+        <v>-24.014159929888613</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3.9093819562999998</v>
+        <v>3.9044703326999999</v>
       </c>
       <c r="C364" s="5">
-        <v>8.9569505399999638E-2</v>
+        <v>8.6421505899999751E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>32.066530854640682</v>
+        <v>30.812061839371353</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3.8937611487999999</v>
+        <v>3.8915740244000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.5620807499999945E-2</v>
+        <v>-1.289630829999977E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-4.6908842853802479</v>
+        <v>-3.8923355822932271</v>
       </c>
       <c r="E365" s="5">
-        <v>2.5426014590261614</v>
+        <v>2.5336521107060861</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>3.8949696277000001</v>
+        <v>3.8978977897</v>
       </c>
       <c r="C366" s="5">
-        <v>1.2084789000001983E-3</v>
+        <v>6.323765299999895E-3</v>
       </c>
       <c r="D366" s="5">
-        <v>0.37307185246446828</v>
+        <v>1.9675095352454042</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>3.8895980427999999</v>
+        <v>3.8918497005999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-5.3715849000002258E-3</v>
+        <v>-6.048089100000098E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.6424346721852112</v>
+        <v>-1.8461462002192119</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3.8881078985999999</v>
+        <v>3.8894423161999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.4901441999999321E-3</v>
+        <v>-2.407384400000101E-3</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.4587646226727915</v>
+        <v>-0.73976474691642702</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>3.6022102244999998</v>
+        <v>3.6069417926999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.28589767410000011</v>
+        <v>-0.28250052349999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-60.00838404924248</v>
+        <v>-59.54039970035798</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>3.5117867007000001</v>
+        <v>3.5186059738000002</v>
       </c>
       <c r="C370" s="5">
-        <v>-9.0423523799999739E-2</v>
+        <v>-8.8335818899999641E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-26.292971560426015</v>
+        <v>-25.736054050894243</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>3.4768524105999998</v>
+        <v>3.4744743160999998</v>
       </c>
       <c r="C371" s="5">
-        <v>-3.4934290100000265E-2</v>
+        <v>-4.4131657700000382E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-11.305332479199981</v>
+        <v>-14.054797445216337</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>3.4948124882</v>
+        <v>3.4928820430999998</v>
       </c>
       <c r="C372" s="5">
-        <v>1.7960077600000179E-2</v>
+        <v>1.840772700000004E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>6.377916341609069</v>
+        <v>6.5461511426186059</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>3.4016242797</v>
+        <v>3.4008122104999998</v>
       </c>
       <c r="C373" s="5">
-        <v>-9.318820849999998E-2</v>
+        <v>-9.2069832600000012E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-27.698124106145926</v>
+        <v>-27.425378146306876</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>3.4097879972</v>
+        <v>3.4090322212999999</v>
       </c>
       <c r="C374" s="5">
-        <v>8.1637175000000006E-3</v>
+        <v>8.2200108000001215E-3</v>
       </c>
       <c r="D374" s="5">
-        <v>2.9182563015640151</v>
+        <v>2.9393585499939423</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>3.4288672143999999</v>
+        <v>3.4228880704</v>
       </c>
       <c r="C375" s="5">
-        <v>1.9079217199999832E-2</v>
+        <v>1.3855849100000039E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>6.9250525739210644</v>
+        <v>4.987864110700202</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>3.4144442947</v>
+        <v>3.4043284170999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-1.442291969999987E-2</v>
+        <v>-1.855965330000009E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-4.9324335936194119</v>
+        <v>-6.3160860081444063</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>3.3914433078999999</v>
+        <v>3.3874244212</v>
       </c>
       <c r="C377" s="5">
-        <v>-2.3000986800000067E-2</v>
+        <v>-1.6903995899999913E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-7.7907776990357558</v>
+        <v>-5.7984670639507634</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.900581769244035</v>
+        <v>-12.95490205348797</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>3.3932526997000001</v>
+        <v>3.4018277307</v>
       </c>
       <c r="C378" s="5">
-        <v>1.8093918000001707E-3</v>
+        <v>1.4403309500000017E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>0.64210206567714145</v>
+        <v>5.2234251421945155</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>3.3923513972000001</v>
+        <v>3.3964429556</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.0130249999997858E-4</v>
+        <v>-5.3847751000000166E-3</v>
       </c>
       <c r="D379" s="5">
-        <v>-0.31827407233516736</v>
+        <v>-1.8830377869750725</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>3.3924233323999999</v>
+        <v>3.3921578416</v>
       </c>
       <c r="C380" s="5">
-        <v>7.1935199999817456E-5</v>
+        <v>-4.2851139999999788E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>2.544910541513179E-2</v>
+        <v>-1.5035155591191951</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>3.3974250160000001</v>
+        <v>3.4037235153999998</v>
       </c>
       <c r="C381" s="5">
-        <v>5.0016836000001952E-3</v>
+        <v>1.1565673799999843E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>1.7836603144506746</v>
+        <v>4.1690426375830425</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>3.4043248111</v>
+        <v>3.4186862273999998</v>
       </c>
       <c r="C382" s="5">
-        <v>6.8997950999998281E-3</v>
+        <v>1.4962711999999989E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>2.4644744177386269</v>
+        <v>5.4046104122958738</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>3.3731847633999998</v>
+        <v>3.3698334930999998</v>
       </c>
       <c r="C383" s="5">
-        <v>-3.1140047700000117E-2</v>
+        <v>-4.8852734300000034E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-10.440908460107723</v>
+        <v>-15.862345471217321</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>3.3911943404999998</v>
+        <v>3.3889125899999999</v>
       </c>
       <c r="C384" s="5">
-        <v>1.8009577099999952E-2</v>
+        <v>1.9079096900000092E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>6.5983753606222884</v>
+        <v>7.0096878963583853</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>3.4012824292000001</v>
+        <v>3.4001823738999999</v>
       </c>
       <c r="C385" s="5">
-        <v>1.0088088700000331E-2</v>
+        <v>1.1269783899999997E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>3.6287360789116097</v>
+        <v>4.0643877448261367</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3.4112633438</v>
+        <v>3.4100842898999999</v>
       </c>
       <c r="C386" s="5">
-        <v>9.980914599999835E-3</v>
+        <v>9.9019160000000106E-3</v>
       </c>
       <c r="D386" s="5">
-        <v>3.5787399629798156</v>
+        <v>3.5511262763451512</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>3.4390981421000002</v>
+        <v>3.4252748281000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.7834798300000241E-2</v>
+        <v>1.5190538200000159E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>10.243213555138709</v>
+        <v>5.4784425557357741</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>3.4179321466000001</v>
+        <v>3.4008658616999998</v>
       </c>
       <c r="C388" s="5">
-        <v>-2.116599550000009E-2</v>
+        <v>-2.4408966400000232E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-7.1404858694137152</v>
+        <v>-8.2240357912854218</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>3.4906604771</v>
+        <v>3.4841041667999999</v>
       </c>
       <c r="C389" s="5">
-        <v>7.2728330499999938E-2</v>
+        <v>8.3238305100000076E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>28.744908687843697</v>
+        <v>33.665565319451332</v>
       </c>
       <c r="E389" s="5">
-        <v>2.9255146022604706</v>
+        <v>2.8540783078416565</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3.3905865550000001</v>
+        <v>3.4048187252000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.10007392209999999</v>
+        <v>-7.9285441599999729E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-29.464666911246418</v>
+        <v>-24.136239675954506</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3.4977915747999999</v>
+        <v>3.5044291901000002</v>
       </c>
       <c r="C391" s="5">
-        <v>0.10720501979999986</v>
+        <v>9.9610464900000029E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>45.287784563629366</v>
+        <v>41.344701389295402</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>3.4970958243000001</v>
+        <v>3.4986425586999998</v>
       </c>
       <c r="C392" s="5">
-        <v>-6.9575049999981431E-4</v>
+        <v>-5.7866314000003527E-3</v>
       </c>
       <c r="D392" s="5">
-        <v>-0.2384326783926638</v>
+        <v>-1.9635836817006314</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3.4897808523</v>
+        <v>3.5016063063999998</v>
       </c>
       <c r="C393" s="5">
-        <v>-7.3149720000000862E-3</v>
+        <v>2.9637476999999635E-3</v>
       </c>
       <c r="D393" s="5">
-        <v>-2.4813964269865929</v>
+        <v>1.0212858911009759</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3.4951152984</v>
+        <v>3.5171431347</v>
       </c>
       <c r="C394" s="5">
-        <v>5.334446100000001E-3</v>
+        <v>1.5536828300000138E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>1.849809019549209</v>
+        <v>5.4563474040232984</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3.5742082016999999</v>
+        <v>3.5687464886</v>
       </c>
       <c r="C395" s="5">
-        <v>7.909290329999985E-2</v>
+        <v>5.1603353900000037E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>30.803715532663478</v>
+        <v>19.098931455049751</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3.5891873369999998</v>
+        <v>3.5854388177000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.4979135299999946E-2</v>
+        <v>1.669232910000007E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>5.1466299098565926</v>
+        <v>5.7595059508863899</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3.5999411471</v>
+        <v>3.5978880321000002</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0753810100000205E-2</v>
+        <v>1.244921440000013E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>3.655246325559891</v>
+        <v>4.2470880727655036</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>3.6112394236999998</v>
+        <v>3.6090931563000002</v>
       </c>
       <c r="C398" s="5">
-        <v>1.1298276599999824E-2</v>
+        <v>1.1205124199999972E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>3.8318483032451667</v>
+        <v>3.8019181469631347</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>3.6456435504</v>
+        <v>3.6228732762</v>
       </c>
       <c r="C399" s="5">
-        <v>3.4404126700000148E-2</v>
+        <v>1.3780119899999832E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>12.050822414079644</v>
+        <v>4.6792528308865489</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>3.7216226193000002</v>
+        <v>3.6976718923999998</v>
       </c>
       <c r="C400" s="5">
-        <v>7.5979068900000168E-2</v>
+        <v>7.4798616199999834E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>28.084786226318712</v>
+        <v>27.791728994134601</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>3.6915122765000001</v>
+        <v>3.6808310513000002</v>
       </c>
       <c r="C401" s="5">
-        <v>-3.0110342800000023E-2</v>
+        <v>-1.6840841099999615E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-9.288194049750043</v>
+        <v>-5.3304869912899511</v>
       </c>
       <c r="E401" s="5">
-        <v>5.753976954151252</v>
+        <v>5.6464122506614256</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3.6876646702999998</v>
+        <v>3.7080360738000002</v>
       </c>
       <c r="C402" s="5">
-        <v>-3.847606200000353E-3</v>
+        <v>2.7205022500000009E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-1.2435963515462278</v>
+        <v>9.238769400060832</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3.7025641391000002</v>
+        <v>3.7118375031999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.4899468800000371E-2</v>
+        <v>3.8014293999997228E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>4.9576299141913305</v>
+        <v>1.2371844944548016</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3.6983974976999998</v>
+        <v>3.7050681499999998</v>
       </c>
       <c r="C404" s="5">
-        <v>-4.1666414000003371E-3</v>
+        <v>-6.7693532000001611E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.3420804173335465</v>
+        <v>-2.1666458847554249</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3.7877127285999999</v>
+        <v>3.8034763209000002</v>
       </c>
       <c r="C405" s="5">
-        <v>8.9315230900000042E-2</v>
+        <v>9.8408170900000425E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>33.156190448471065</v>
+        <v>36.966448206306794</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3.7898374923000002</v>
+        <v>3.8174570600000002</v>
       </c>
       <c r="C406" s="5">
-        <v>2.124763700000365E-3</v>
+        <v>1.3980739099999973E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>0.67523541819285438</v>
+        <v>4.5012116666268254</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3.7726269050000001</v>
+        <v>3.8678221392999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.7210587300000135E-2</v>
+        <v>5.0365079299999671E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-5.3154243288268344</v>
+        <v>17.032912072374561</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3.7859663702000002</v>
+        <v>3.8817616944000002</v>
       </c>
       <c r="C408" s="5">
-        <v>1.3339465200000067E-2</v>
+        <v>1.3939555100000334E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>4.3265224593681317</v>
+        <v>4.4115399468494632</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3.7984660526999998</v>
+        <v>3.8948396447999998</v>
       </c>
       <c r="C409" s="5">
-        <v>1.2499682499999665E-2</v>
+        <v>1.3077950399999594E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>4.0346403335882464</v>
+        <v>4.1186534388135465</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>3.812558755</v>
+        <v>3.9073693995999998</v>
       </c>
       <c r="C410" s="5">
-        <v>1.4092702300000148E-2</v>
+        <v>1.252975480000007E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>4.5441053172732504</v>
+        <v>3.9294595292496348</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>3.7503142598000001</v>
+        <v>3.9197554594000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-6.2244495199999861E-2</v>
+        <v>1.2386059800000293E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-17.924527569563729</v>
+        <v>3.8709327960461559</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>3.7222338767999998</v>
+        <v>3.8924437145000002</v>
       </c>
       <c r="C412" s="5">
-        <v>-2.8080383000000264E-2</v>
+        <v>-2.731174489999999E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-8.6240396664388879</v>
+        <v>-8.048162641780598</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>3.6946194384000002</v>
+        <v>3.8804591458000002</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.7614438399999663E-2</v>
+        <v>-1.1984568699999976E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-8.5481192701411075</v>
+        <v>-3.6327890348995195</v>
       </c>
       <c r="E413" s="5">
-        <v>8.4170433883690166E-2</v>
+        <v>5.4234517074478461</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>3.6865940458000002</v>
+        <v>3.8095579889</v>
       </c>
       <c r="C414" s="5">
-        <v>-8.0253926000000142E-3</v>
+        <v>-7.0901156900000206E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.5757036543039291</v>
+        <v>-19.851079074166332</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>3.6063110969999999</v>
+        <v>3.8183697082000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-8.0282948800000309E-2</v>
+        <v>8.8117193000001315E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>-23.218878553897159</v>
+        <v>2.8112518481703264</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>3.5986516508999999</v>
+        <v>3.8108736322999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-7.6594460999999114E-3</v>
+        <v>-7.4960759000002319E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.5191181334381585</v>
+        <v>-2.330522944462643</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>3.5834730587000001</v>
+        <v>3.9060445904000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.5178592199999841E-2</v>
+        <v>9.5170958100000203E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-4.9456456922809426</v>
+        <v>34.447207554256387</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>3.6859038792000001</v>
+        <v>3.9172752795000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.10243082049999996</v>
+        <v>1.1230689100000024E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>40.242079190002933</v>
+        <v>3.505336438660156</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>3.6734946865000002</v>
+        <v>3.9681091232000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.2409192699999849E-2</v>
+        <v>5.0833843699999992E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-3.9660205046520236</v>
+        <v>16.733142904721209</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>3.6857573869000002</v>
+        <v>3.9802221377000002</v>
       </c>
       <c r="C420" s="5">
-        <v>1.2262700399999993E-2</v>
+        <v>1.211301450000013E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>4.0801581221192817</v>
+        <v>3.7252402619635028</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3.6969677675999999</v>
+        <v>3.9918478846999998</v>
       </c>
       <c r="C421" s="5">
-        <v>1.1210380699999689E-2</v>
+        <v>1.1625746999999631E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>3.7115283807003685</v>
+        <v>3.5619146957506231</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>3.7120078678000001</v>
+        <v>4.0051080619999997</v>
       </c>
       <c r="C422" s="5">
-        <v>1.5040100200000239E-2</v>
+        <v>1.3260177299999842E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>4.9925991188979335</v>
+        <v>4.0598169604533219</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>3.7426481795000002</v>
+        <v>4.015476799</v>
       </c>
       <c r="C423" s="5">
-        <v>3.0640311700000034E-2</v>
+        <v>1.0368737000000294E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>10.367547321965031</v>
+        <v>3.1512729354169489</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3.7186030520000002</v>
+        <v>3.9895305787000002</v>
       </c>
       <c r="C424" s="5">
-        <v>-2.4045127499999985E-2</v>
+        <v>-2.5946220299999823E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-7.4428851104855198</v>
+        <v>-7.4841535199059672</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>3.6968094356000001</v>
+        <v>4.0814868344999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.1793616400000104E-2</v>
+        <v>9.1956255799999553E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-6.8105151301427025</v>
+        <v>31.449585597970888</v>
       </c>
       <c r="E425" s="5">
-        <v>5.9275312018280957E-2</v>
+        <v>5.1805129534112204</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>4.1107890003999996</v>
+        <v>4.1105837813999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.41397956479999953</v>
+        <v>2.9096946900000198E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>257.41885684687833</v>
+        <v>8.8983383432376542</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>4.1386850740999996</v>
+        <v>4.1215378520000003</v>
       </c>
       <c r="C427" s="5">
-        <v>2.7896073700000024E-2</v>
+        <v>1.0954070600000421E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>8.4541912533393049</v>
+        <v>3.2451026604216837</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>4.1039905389999998</v>
+        <v>4.1142129297999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-3.4694535099999868E-2</v>
+        <v>-7.3249222000004721E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-9.6084899680069835</v>
+        <v>-2.1119530205427006</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>4.1120254086000001</v>
+        <v>4.1082734805000003</v>
       </c>
       <c r="C429" s="5">
-        <v>8.0348696000003272E-3</v>
+        <v>-5.9394492999995663E-3</v>
       </c>
       <c r="D429" s="5">
-        <v>2.3748464769258959</v>
+        <v>-1.7186809340153375</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>4.0771408724000002</v>
+        <v>4.1165355981999996</v>
       </c>
       <c r="C430" s="5">
-        <v>-3.4884536199999872E-2</v>
+        <v>8.262117699999294E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>-9.7184235916326074</v>
+        <v>2.4401843261257161</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>4.0585785045999998</v>
+        <v>4.0690428613999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.8562367800000423E-2</v>
+        <v>-4.7492736799999768E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.3285993525876263</v>
+        <v>-12.998914774646709</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>4.062454679</v>
+        <v>4.0797263591000004</v>
       </c>
       <c r="C432" s="5">
-        <v>3.8761744000002096E-3</v>
+        <v>1.0683497700000544E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>1.152107865913865</v>
+        <v>3.1965644736597243</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>4.0577109390999997</v>
+        <v>4.0901260682</v>
       </c>
       <c r="C433" s="5">
-        <v>-4.7437399000003211E-3</v>
+        <v>1.0399709099999654E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.3922790569060983</v>
+        <v>3.1021965013550146</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>4.0612289813000002</v>
+        <v>4.1036818988999997</v>
       </c>
       <c r="C434" s="5">
-        <v>3.5180422000005152E-3</v>
+        <v>1.355583069999966E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>1.0453775480898209</v>
+        <v>4.0504426442561581</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>4.0573955739000001</v>
+        <v>4.0999758521</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.833407400000155E-3</v>
+        <v>-3.7060467999996405E-3</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.1268221185223193</v>
+        <v>-1.078356660846036</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>4.0580587623</v>
+        <v>4.1009709941999999</v>
       </c>
       <c r="C436" s="5">
-        <v>6.6318839999990331E-4</v>
+        <v>9.9514209999984615E-4</v>
       </c>
       <c r="D436" s="5">
-        <v>0.19631852276533746</v>
+        <v>0.29165195528617627</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>4.0522864920000004</v>
+        <v>4.0954602661999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-5.7722702999996045E-3</v>
+        <v>-5.5107279999999648E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.6936153237608331</v>
+        <v>-1.6006497406364617</v>
       </c>
       <c r="E437" s="5">
-        <v>9.6157798391440572</v>
+        <v>0.34236130769516038</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>4.0999116385000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>4.4513723000001448E-3</v>
+      </c>
+      <c r="D438" s="5">
+        <v>1.3121101416833536</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>