--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F9B9B3B3-9583-49D3-B166-C1C0F13B1FC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{18A9E3A9-B1AC-4E91-A65E-3C5FC224DA8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C9597307-812A-422B-8810-C87FA137463A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A10B22FD-4ABB-457B-A5E3-10AC9ED36629}"/>
   </bookViews>
   <sheets>
     <sheet name="larfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0374B56A-6E5A-4F7F-882B-C105D1577B40}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA09CE2C-B851-4F5B-8E32-5182EB25EA34}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>0.29165195528617627</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>4.0954602661999999</v>
       </c>
       <c r="C437" s="5">
         <v>-5.5107279999999648E-3</v>
       </c>
       <c r="D437" s="5">
         <v>-1.6006497406364617</v>
       </c>
       <c r="E437" s="5">
         <v>0.34236130769516038</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>4.0999116385000001</v>
+        <v>4.1001433770000002</v>
       </c>
       <c r="C438" s="5">
-        <v>4.4513723000001448E-3</v>
+        <v>4.6831108000002786E-3</v>
       </c>
       <c r="D438" s="5">
-        <v>1.3121101416833536</v>
+        <v>1.3808488421898968</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>4.1026559671999996</v>
+      </c>
+      <c r="C439" s="5">
+        <v>2.5125901999993872E-3</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.73785010909013238</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>4.1053110912999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>2.65512410000035E-3</v>
+      </c>
+      <c r="D440" s="5">
+        <v>0.77937667001328759</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>