--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{18A9E3A9-B1AC-4E91-A65E-3C5FC224DA8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CD056287-EAC4-49A6-8407-509DB470D901}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A10B22FD-4ABB-457B-A5E3-10AC9ED36629}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0999FC61-3798-4FA2-8033-AC769951B436}"/>
   </bookViews>
   <sheets>
     <sheet name="larfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA09CE2C-B851-4F5B-8E32-5182EB25EA34}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{244575F1-BD25-492D-BE43-FB8C95070E78}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1.9312752337000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1.9322936768000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.0184430999999883E-3</v>
       </c>
       <c r="D7" s="5">
         <v>0.63464936865429422</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1.9366122105000001</v>
       </c>
       <c r="C8" s="5">
         <v>4.3185337000000157E-3</v>
       </c>
       <c r="D8" s="5">
         <v>2.7151245371017652</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1.9119878855000001</v>
       </c>
       <c r="C9" s="5">
         <v>-2.4624325000000002E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-14.2350882147791</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1.9165580482</v>
       </c>
       <c r="C10" s="5">
         <v>4.5701626999998801E-3</v>
       </c>
       <c r="D10" s="5">
         <v>2.9063314915126037</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1.8733038232999999</v>
       </c>
       <c r="C11" s="5">
         <v>-4.3254224900000082E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-23.961261560412105</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1.9621791173000001</v>
       </c>
       <c r="C12" s="5">
         <v>8.887529400000016E-2</v>
       </c>
       <c r="D12" s="5">
         <v>74.407500715168354</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1.9804769408</v>
       </c>
       <c r="C13" s="5">
         <v>1.8297823499999977E-2</v>
       </c>
       <c r="D13" s="5">
         <v>11.782466841607754</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1.899386824</v>
       </c>
       <c r="C14" s="5">
         <v>-8.1090116800000001E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-39.448686305550119</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1.9910690292</v>
       </c>
       <c r="C15" s="5">
         <v>9.1682205199999922E-2</v>
       </c>
       <c r="D15" s="5">
         <v>76.065697858387722</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>2.0770598375999998</v>
       </c>
       <c r="C16" s="5">
         <v>8.5990808399999841E-2</v>
       </c>
       <c r="D16" s="5">
         <v>66.093369002127432</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>2.0878738450999998</v>
       </c>
       <c r="C17" s="5">
         <v>1.0814007500000056E-2</v>
       </c>
       <c r="D17" s="5">
         <v>6.429726987837947</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>2.0303856311000001</v>
       </c>
       <c r="C18" s="5">
         <v>-5.7488213999999704E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-28.469488805727583</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>2.0314156035000002</v>
       </c>
       <c r="C19" s="5">
         <v>1.0299724000000232E-3</v>
       </c>
       <c r="D19" s="5">
         <v>0.61043630838781837</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>2.0363922365999998</v>
       </c>
       <c r="C20" s="5">
         <v>4.9766330999996278E-3</v>
       </c>
       <c r="D20" s="5">
         <v>2.9797384568561736</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>2.0154894745999998</v>
       </c>
       <c r="C21" s="5">
         <v>-2.0902761999999964E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-11.645388490999009</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>2.0185747995000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.0853249000002414E-3</v>
       </c>
       <c r="D22" s="5">
         <v>1.8525135339906296</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1.9712086710000001</v>
       </c>
       <c r="C23" s="5">
         <v>-4.7366128499999993E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-24.793903878947276</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1.9625622733999999</v>
       </c>
       <c r="C24" s="5">
         <v>-8.6463976000001885E-3</v>
       </c>
       <c r="D24" s="5">
         <v>-5.1384661652222103</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1.9796826073</v>
       </c>
       <c r="C25" s="5">
         <v>1.7120333900000118E-2</v>
       </c>
       <c r="D25" s="5">
         <v>10.985299330222521</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1.9970654359</v>
       </c>
       <c r="C26" s="5">
         <v>1.7382828599999955E-2</v>
       </c>
       <c r="D26" s="5">
         <v>11.060783195689705</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1.9901769423</v>
       </c>
       <c r="C27" s="5">
         <v>-6.8884935999999897E-3</v>
       </c>
       <c r="D27" s="5">
         <v>-4.0615403914969423</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1.9778246317999999</v>
       </c>
       <c r="C28" s="5">
         <v>-1.2352310500000074E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-7.1989068972929111</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1.9878392029</v>
       </c>
       <c r="C29" s="5">
         <v>1.0014571100000147E-2</v>
       </c>
       <c r="D29" s="5">
         <v>6.2482142178597488</v>
       </c>
       <c r="E29" s="5">
         <v>-4.7912206206696677</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>2.0293422890000001</v>
       </c>
       <c r="C30" s="5">
         <v>4.1503086100000086E-2</v>
       </c>
       <c r="D30" s="5">
         <v>28.141160483232184</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>2.0311635907999999</v>
       </c>
       <c r="C31" s="5">
         <v>1.8213017999997305E-3</v>
       </c>
       <c r="D31" s="5">
         <v>1.0823126280135931</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>2.0368568374999998</v>
       </c>
       <c r="C32" s="5">
         <v>5.693246699999932E-3</v>
       </c>
       <c r="D32" s="5">
         <v>3.4158786280700237</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>2.1204826919999999</v>
       </c>
       <c r="C33" s="5">
         <v>8.3625854500000152E-2</v>
       </c>
       <c r="D33" s="5">
         <v>62.065554919492058</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>2.1226086712000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.1259792000001276E-3</v>
       </c>
       <c r="D34" s="5">
         <v>1.2097670044378006</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>2.1669687425999999</v>
       </c>
       <c r="C35" s="5">
         <v>4.4360071399999867E-2</v>
       </c>
       <c r="D35" s="5">
         <v>28.171820819132165</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>2.1634296911000002</v>
       </c>
       <c r="C36" s="5">
         <v>-3.5390514999997791E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-1.9423082661358615</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>2.0784570294</v>
       </c>
       <c r="C37" s="5">
         <v>-8.4972661700000174E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-38.172857629625732</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>2.0923282669000001</v>
       </c>
       <c r="C38" s="5">
         <v>1.3871237500000078E-2</v>
       </c>
       <c r="D38" s="5">
         <v>8.3091793639437981</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>2.1870493601000001</v>
       </c>
       <c r="C39" s="5">
         <v>9.4721093199999995E-2</v>
       </c>
       <c r="D39" s="5">
         <v>70.115995311801456</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>2.1812490645999998</v>
       </c>
       <c r="C40" s="5">
         <v>-5.8002955000002743E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-3.1365176262589278</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>2.1902708648</v>
       </c>
       <c r="C41" s="5">
         <v>9.0218002000002073E-3</v>
       </c>
       <c r="D41" s="5">
         <v>5.077762706475708</v>
       </c>
       <c r="E41" s="5">
         <v>10.183502850968939</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>2.1258365326000002</v>
       </c>
       <c r="C42" s="5">
         <v>-6.4434332199999833E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-30.114917889125792</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>2.2307757075999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.10493917499999972</v>
       </c>
       <c r="D43" s="5">
         <v>78.28404723390922</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>2.2380779009</v>
       </c>
       <c r="C44" s="5">
         <v>7.3021933000001482E-3</v>
       </c>
       <c r="D44" s="5">
         <v>3.9995617780243409</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>2.2253520549000001</v>
       </c>
       <c r="C45" s="5">
         <v>-1.272584599999993E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-6.6138791028817145</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>2.2276877861000002</v>
       </c>
       <c r="C46" s="5">
         <v>2.3357312000000796E-3</v>
       </c>
       <c r="D46" s="5">
         <v>1.266817374059559</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>2.2631073560999999</v>
       </c>
       <c r="C47" s="5">
         <v>3.5419569999999734E-2</v>
       </c>
       <c r="D47" s="5">
         <v>20.839798015218449</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>2.2636336877000001</v>
       </c>
       <c r="C48" s="5">
         <v>5.2633160000015167E-4</v>
       </c>
       <c r="D48" s="5">
         <v>0.27944164692388362</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>2.2768335333</v>
       </c>
       <c r="C49" s="5">
         <v>1.3199845599999982E-2</v>
       </c>
       <c r="D49" s="5">
         <v>7.2263608290097592</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>2.28860858</v>
       </c>
       <c r="C50" s="5">
         <v>1.1775046699999958E-2</v>
       </c>
       <c r="D50" s="5">
         <v>6.3856159018663705</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>2.2835800124999999</v>
       </c>
       <c r="C51" s="5">
         <v>-5.0285675000001362E-3</v>
       </c>
       <c r="D51" s="5">
         <v>-2.6050282707912986</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>2.2838739958000001</v>
       </c>
       <c r="C52" s="5">
         <v>2.9398330000018902E-4</v>
       </c>
       <c r="D52" s="5">
         <v>0.15459491418092774</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>2.2923076829000002</v>
       </c>
       <c r="C53" s="5">
         <v>8.4336871000001423E-3</v>
       </c>
       <c r="D53" s="5">
         <v>4.5223688666441664</v>
       </c>
       <c r="E53" s="5">
         <v>4.6586392459417425</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>2.3235771919000001</v>
       </c>
       <c r="C54" s="5">
         <v>3.1269508999999918E-2</v>
       </c>
       <c r="D54" s="5">
         <v>17.654986391349258</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>2.3298210583999999</v>
       </c>
       <c r="C55" s="5">
         <v>6.2438664999997506E-3</v>
       </c>
       <c r="D55" s="5">
         <v>3.2727017130735003</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>2.3372432703000001</v>
       </c>
       <c r="C56" s="5">
         <v>7.4222119000002529E-3</v>
       </c>
       <c r="D56" s="5">
         <v>3.8905915656749279</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>2.3305966338999999</v>
       </c>
       <c r="C57" s="5">
         <v>-6.6466364000001832E-3</v>
       </c>
       <c r="D57" s="5">
         <v>-3.3596792643229234</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>2.4339593544999998</v>
       </c>
       <c r="C58" s="5">
         <v>0.10336272059999985</v>
       </c>
       <c r="D58" s="5">
         <v>68.327270014176023</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>2.3594531807000001</v>
       </c>
       <c r="C59" s="5">
         <v>-7.4506173799999686E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-31.138495200344007</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>2.3643501014999999</v>
       </c>
       <c r="C60" s="5">
         <v>4.8969207999998154E-3</v>
       </c>
       <c r="D60" s="5">
         <v>2.5191637729600647</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>2.375003398</v>
       </c>
       <c r="C61" s="5">
         <v>1.0653296500000131E-2</v>
       </c>
       <c r="D61" s="5">
         <v>5.5429919707811859</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>2.3841168794000001</v>
       </c>
       <c r="C62" s="5">
         <v>9.1134814000000119E-3</v>
       </c>
       <c r="D62" s="5">
         <v>4.7031352451072816</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>2.3813448139000002</v>
       </c>
       <c r="C63" s="5">
         <v>-2.7720654999998651E-3</v>
       </c>
       <c r="D63" s="5">
         <v>-1.3863783793407136</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>2.3871832817</v>
       </c>
       <c r="C64" s="5">
         <v>5.838467799999858E-3</v>
       </c>
       <c r="D64" s="5">
         <v>2.9821020655381503</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>2.3955871401</v>
       </c>
       <c r="C65" s="5">
         <v>8.4038583999999084E-3</v>
       </c>
       <c r="D65" s="5">
         <v>4.3072523131057139</v>
       </c>
       <c r="E65" s="5">
         <v>4.5054796950006581</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>2.3198779384999999</v>
       </c>
       <c r="C66" s="5">
         <v>-7.5709201600000053E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-31.979794155790696</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>2.3280411571999999</v>
       </c>
       <c r="C67" s="5">
         <v>8.16321870000003E-3</v>
       </c>
       <c r="D67" s="5">
         <v>4.3052643737751417</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>2.3353513770999998</v>
       </c>
       <c r="C68" s="5">
         <v>7.3102198999999146E-3</v>
       </c>
       <c r="D68" s="5">
         <v>3.833850354928825</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>2.3343045455000002</v>
       </c>
       <c r="C69" s="5">
         <v>-1.0468315999996314E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.53658114388878131</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>2.3387793324000001</v>
       </c>
       <c r="C70" s="5">
         <v>4.4747868999999163E-3</v>
       </c>
       <c r="D70" s="5">
         <v>2.3247705917795569</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>2.3588400200000001</v>
       </c>
       <c r="C71" s="5">
         <v>2.0060687600000016E-2</v>
       </c>
       <c r="D71" s="5">
         <v>10.792632204034103</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>2.365161692</v>
       </c>
       <c r="C72" s="5">
         <v>6.3216719999998894E-3</v>
       </c>
       <c r="D72" s="5">
         <v>3.2638197914073519</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>2.3736753761</v>
       </c>
       <c r="C73" s="5">
         <v>8.5136840999999741E-3</v>
       </c>
       <c r="D73" s="5">
         <v>4.4060968155550606</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>2.3818224204999998</v>
       </c>
       <c r="C74" s="5">
         <v>8.1470443999998032E-3</v>
       </c>
       <c r="D74" s="5">
         <v>4.1973451518664717</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>2.3812147977000002</v>
       </c>
       <c r="C75" s="5">
         <v>-6.0762279999959645E-4</v>
       </c>
       <c r="D75" s="5">
         <v>-0.30570086144832143</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>2.3877140262999998</v>
       </c>
       <c r="C76" s="5">
         <v>6.4992285999996291E-3</v>
       </c>
       <c r="D76" s="5">
         <v>3.3248669325838254</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>2.3958815295</v>
       </c>
       <c r="C77" s="5">
         <v>8.167503200000148E-3</v>
       </c>
       <c r="D77" s="5">
         <v>4.1828768762425916</v>
       </c>
       <c r="E77" s="5">
         <v>1.2288820351069596E-2</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>2.4179242913999999</v>
       </c>
       <c r="C78" s="5">
         <v>2.2042761899999874E-2</v>
       </c>
       <c r="D78" s="5">
         <v>11.616476103743745</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>2.4277146976999999</v>
       </c>
       <c r="C79" s="5">
         <v>9.7904063000000541E-3</v>
       </c>
       <c r="D79" s="5">
         <v>4.968596591815122</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>2.4320299756999999</v>
       </c>
       <c r="C80" s="5">
         <v>4.315277999999978E-3</v>
       </c>
       <c r="D80" s="5">
         <v>2.1539844128523722</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>2.4348473827000001</v>
       </c>
       <c r="C81" s="5">
         <v>2.817407000000216E-3</v>
       </c>
       <c r="D81" s="5">
         <v>1.3990424654297451</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>2.4426919125</v>
       </c>
       <c r="C82" s="5">
         <v>7.8445297999998331E-3</v>
       </c>
       <c r="D82" s="5">
         <v>3.9353776591151357</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2.361490742</v>
       </c>
       <c r="C83" s="5">
         <v>-8.1201170499999975E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-33.34839166607636</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2.4665309784999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.10504023649999983</v>
       </c>
       <c r="D84" s="5">
         <v>68.579175256516848</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2.4727249097000001</v>
       </c>
       <c r="C85" s="5">
         <v>6.1939312000003355E-3</v>
       </c>
       <c r="D85" s="5">
         <v>3.0554000958213479</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2.3803270107999999</v>
       </c>
       <c r="C86" s="5">
         <v>-9.2397898900000275E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-36.681611761024989</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>2.4821587367000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.10183172590000034</v>
       </c>
       <c r="D87" s="5">
         <v>65.316088937076827</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>2.4888716864</v>
       </c>
       <c r="C88" s="5">
         <v>6.712949699999804E-3</v>
       </c>
       <c r="D88" s="5">
         <v>3.2940881622163021</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>2.4936758372000001</v>
       </c>
       <c r="C89" s="5">
         <v>4.8041508000000732E-3</v>
       </c>
       <c r="D89" s="5">
         <v>2.3410526862764236</v>
       </c>
       <c r="E89" s="5">
         <v>4.0817672533419946</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>2.5179562555000001</v>
       </c>
       <c r="C90" s="5">
         <v>2.4280418300000051E-2</v>
       </c>
       <c r="D90" s="5">
         <v>12.330632470300129</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>2.5242707397999999</v>
       </c>
       <c r="C91" s="5">
         <v>6.3144842999998119E-3</v>
       </c>
       <c r="D91" s="5">
         <v>3.051194015127523</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>2.5272048669</v>
       </c>
       <c r="C92" s="5">
         <v>2.9341271000000724E-3</v>
       </c>
       <c r="D92" s="5">
         <v>1.4037913631420373</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>2.6354050411999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.10820017429999984</v>
       </c>
       <c r="D93" s="5">
         <v>65.380034073092631</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>2.5461774553000001</v>
       </c>
       <c r="C94" s="5">
         <v>-8.9227585899999795E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-33.855223553896387</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>2.5667969983000001</v>
       </c>
       <c r="C95" s="5">
         <v>2.0619543000000018E-2</v>
       </c>
       <c r="D95" s="5">
         <v>10.162618849754601</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>2.5676616449999998</v>
       </c>
       <c r="C96" s="5">
         <v>8.646466999997493E-4</v>
       </c>
       <c r="D96" s="5">
         <v>0.40497964545425091</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>2.5729747735999999</v>
       </c>
       <c r="C97" s="5">
         <v>5.3131286000001055E-3</v>
       </c>
       <c r="D97" s="5">
         <v>2.5115531692798232</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>2.5810426897999998</v>
       </c>
       <c r="C98" s="5">
         <v>8.0679161999999138E-3</v>
       </c>
       <c r="D98" s="5">
         <v>3.8283407508243217</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>2.5822332195</v>
       </c>
       <c r="C99" s="5">
         <v>1.1905297000001092E-3</v>
       </c>
       <c r="D99" s="5">
         <v>0.55491742401461153</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>2.5882505458999998</v>
       </c>
       <c r="C100" s="5">
         <v>6.0173263999998561E-3</v>
       </c>
       <c r="D100" s="5">
         <v>2.8324551902719763</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>2.5880543990999998</v>
       </c>
       <c r="C101" s="5">
         <v>-1.9614680000001883E-4</v>
       </c>
       <c r="D101" s="5">
         <v>-9.0902358016797802E-2</v>
       </c>
       <c r="E101" s="5">
         <v>3.7847165414239159</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>2.6209922577999998</v>
       </c>
       <c r="C102" s="5">
         <v>3.2937858699999989E-2</v>
       </c>
       <c r="D102" s="5">
         <v>16.387958094540611</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>2.620530671</v>
       </c>
       <c r="C103" s="5">
         <v>-4.6158679999974694E-4</v>
       </c>
       <c r="D103" s="5">
         <v>-0.21112918375369993</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>2.6217587017000001</v>
       </c>
       <c r="C104" s="5">
         <v>1.2280307000001045E-3</v>
       </c>
       <c r="D104" s="5">
         <v>0.5637945605954986</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>2.6359154080999998</v>
       </c>
       <c r="C105" s="5">
         <v>1.4156706399999663E-2</v>
       </c>
       <c r="D105" s="5">
         <v>6.6755787214290541</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>2.6504766498999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.4561241800000069E-2</v>
       </c>
       <c r="D106" s="5">
         <v>6.8341663618426862</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>2.6717191025</v>
       </c>
       <c r="C107" s="5">
         <v>2.1242452600000128E-2</v>
       </c>
       <c r="D107" s="5">
         <v>10.052967378500588</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>2.6691819523000002</v>
       </c>
       <c r="C108" s="5">
         <v>-2.5371501999997825E-3</v>
       </c>
       <c r="D108" s="5">
         <v>-1.1336254229808662</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>2.6741222432999998</v>
       </c>
       <c r="C109" s="5">
         <v>4.940290999999597E-3</v>
       </c>
       <c r="D109" s="5">
         <v>2.2437856584730298</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>2.6820813334000002</v>
       </c>
       <c r="C110" s="5">
         <v>7.9590901000003988E-3</v>
       </c>
       <c r="D110" s="5">
         <v>3.6306555200875001</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>2.6829823325</v>
       </c>
       <c r="C111" s="5">
         <v>9.0099909999974415E-4</v>
       </c>
       <c r="D111" s="5">
         <v>0.40386501376374895</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>2.6875369224000001</v>
       </c>
       <c r="C112" s="5">
         <v>4.5545899000001278E-3</v>
       </c>
       <c r="D112" s="5">
         <v>2.0562295820307552</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>2.6821974277999998</v>
       </c>
       <c r="C113" s="5">
         <v>-5.3394946000002719E-3</v>
       </c>
       <c r="D113" s="5">
         <v>-2.3582337735409631</v>
       </c>
       <c r="E113" s="5">
         <v>3.6375985270146627</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>2.7232348060999998</v>
       </c>
       <c r="C114" s="5">
         <v>4.1037378299999983E-2</v>
       </c>
       <c r="D114" s="5">
         <v>19.986440670838633</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>2.7143168001000002</v>
       </c>
       <c r="C115" s="5">
         <v>-8.9180059999995898E-3</v>
       </c>
       <c r="D115" s="5">
         <v>-3.8597280747671547</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>2.7142004312000001</v>
       </c>
       <c r="C116" s="5">
         <v>-1.163689000001078E-4</v>
       </c>
       <c r="D116" s="5">
         <v>-5.1434584685816631E-2</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>2.8398600970999999</v>
       </c>
       <c r="C117" s="5">
         <v>0.12565966589999977</v>
       </c>
       <c r="D117" s="5">
         <v>72.131504217545483</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>2.9526118691000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.11275177200000019</v>
       </c>
       <c r="D118" s="5">
         <v>59.555944408905418</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>2.8786132050000002</v>
       </c>
       <c r="C119" s="5">
         <v>-7.3998664099999889E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-26.256554571465774</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>2.8716973287999998</v>
       </c>
       <c r="C120" s="5">
         <v>-6.9158762000003371E-3</v>
       </c>
       <c r="D120" s="5">
         <v>-2.8452114330188683</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>2.9773063954999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.10560906670000003</v>
       </c>
       <c r="D121" s="5">
         <v>54.247592189382132</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.0830100355000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.10570364000000021</v>
       </c>
       <c r="D122" s="5">
         <v>51.990658618821286</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>2.9830320687</v>
       </c>
       <c r="C123" s="5">
         <v>-9.997796680000004E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-32.671985742934325</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.0849212257</v>
       </c>
       <c r="C124" s="5">
         <v>0.10188915700000001</v>
       </c>
       <c r="D124" s="5">
         <v>49.635237621732074</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>3.1766741963</v>
       </c>
       <c r="C125" s="5">
         <v>9.1752970599999983E-2</v>
       </c>
       <c r="D125" s="5">
         <v>42.148787524314301</v>
       </c>
       <c r="E125" s="5">
         <v>18.435509756848202</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.1230636613999998</v>
       </c>
       <c r="C126" s="5">
         <v>-5.3610534900000228E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-18.473660835442828</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.2105259442</v>
       </c>
       <c r="C127" s="5">
         <v>8.7462282800000235E-2</v>
       </c>
       <c r="D127" s="5">
         <v>39.29776884201344</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.2089833542999999</v>
       </c>
       <c r="C128" s="5">
         <v>-1.5425899000001131E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-0.57505341430652557</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>3.1409977513</v>
       </c>
       <c r="C129" s="5">
         <v>-6.7985602999999895E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-22.660397805149625</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>3.1538902547999998</v>
       </c>
       <c r="C130" s="5">
         <v>1.2892503499999819E-2</v>
       </c>
       <c r="D130" s="5">
         <v>5.0382362704976202</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>3.0842132784</v>
       </c>
       <c r="C131" s="5">
         <v>-6.9676976399999813E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-23.515416759279574</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>3.1749573983000001</v>
       </c>
       <c r="C132" s="5">
         <v>9.0744119900000086E-2</v>
       </c>
       <c r="D132" s="5">
         <v>41.619154213813012</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>3.1821421584</v>
       </c>
       <c r="C133" s="5">
         <v>7.1847600999999095E-3</v>
       </c>
       <c r="D133" s="5">
         <v>2.749590694533155</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>3.1871005168000002</v>
       </c>
       <c r="C134" s="5">
         <v>4.9583584000001402E-3</v>
       </c>
       <c r="D134" s="5">
         <v>1.8859269455556271</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>3.1810139646</v>
       </c>
       <c r="C135" s="5">
         <v>-6.0865522000002059E-3</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2677766218470508</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>3.1824164004000002</v>
       </c>
       <c r="C136" s="5">
         <v>1.4024358000002124E-3</v>
       </c>
       <c r="D136" s="5">
         <v>0.53033711033221298</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>3.174000199</v>
       </c>
       <c r="C137" s="5">
         <v>-8.4162014000002117E-3</v>
       </c>
       <c r="D137" s="5">
         <v>-3.1277584717346096</v>
       </c>
       <c r="E137" s="5">
         <v>-8.4176000897873138E-2</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>3.1207020083999999</v>
       </c>
       <c r="C138" s="5">
         <v>-5.3298190600000073E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-18.389843688456963</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>3.1040556208000001</v>
       </c>
       <c r="C139" s="5">
         <v>-1.6646387599999812E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-6.2165228858882422</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>3.1036337746</v>
       </c>
       <c r="C140" s="5">
         <v>-4.2184620000007556E-4</v>
       </c>
       <c r="D140" s="5">
         <v>-0.16296010700068697</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>3.1442066740999999</v>
       </c>
       <c r="C141" s="5">
         <v>4.057289949999987E-2</v>
       </c>
       <c r="D141" s="5">
         <v>16.865787717188319</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>3.1518247052000001</v>
       </c>
       <c r="C142" s="5">
         <v>7.6180311000002554E-3</v>
       </c>
       <c r="D142" s="5">
         <v>2.9465132036916364</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>3.1898793338</v>
       </c>
       <c r="C143" s="5">
         <v>3.8054628599999862E-2</v>
       </c>
       <c r="D143" s="5">
         <v>15.490535493426783</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>3.1790839796000001</v>
       </c>
       <c r="C144" s="5">
         <v>-1.0795354199999885E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-3.9863573271325614</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>3.1880460672000002</v>
       </c>
       <c r="C145" s="5">
         <v>8.9620876000000571E-3</v>
       </c>
       <c r="D145" s="5">
         <v>3.4358418856879958</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>3.1928333654999999</v>
       </c>
       <c r="C146" s="5">
         <v>4.7872982999996871E-3</v>
       </c>
       <c r="D146" s="5">
         <v>1.8169255433880149</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>3.1754705091000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.7362856399999682E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-6.3340016742775118</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>3.1787354985</v>
       </c>
       <c r="C148" s="5">
         <v>3.2649893999998625E-3</v>
       </c>
       <c r="D148" s="5">
         <v>1.2408302303242635</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>3.1750615263999999</v>
       </c>
       <c r="C149" s="5">
         <v>-3.6739721000000891E-3</v>
       </c>
       <c r="D149" s="5">
         <v>-1.3781732414407388</v>
       </c>
       <c r="E149" s="5">
         <v>3.3438164255139569E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>3.2163146801</v>
       </c>
       <c r="C150" s="5">
         <v>4.1253153700000045E-2</v>
       </c>
       <c r="D150" s="5">
         <v>16.755312323867379</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>3.2038646193</v>
       </c>
       <c r="C151" s="5">
         <v>-1.2450060799999996E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-4.5474615765194955</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>3.2025954301000001</v>
       </c>
       <c r="C152" s="5">
         <v>-1.2691891999998539E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-0.47433747864278342</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>3.0444089043</v>
       </c>
       <c r="C153" s="5">
         <v>-0.15818652580000014</v>
       </c>
       <c r="D153" s="5">
         <v>-45.548374774253674</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>3.1463012635999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.10189235929999985</v>
       </c>
       <c r="D154" s="5">
         <v>48.445779452640458</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>3.0895530488</v>
       </c>
       <c r="C155" s="5">
         <v>-5.6748214799999808E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-19.620699396392226</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>3.1845650780999999</v>
       </c>
       <c r="C156" s="5">
         <v>9.5012029299999856E-2</v>
       </c>
       <c r="D156" s="5">
         <v>43.831384366534508</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>3.0902519569</v>
       </c>
       <c r="C157" s="5">
         <v>-9.4313121199999905E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-30.285175011747945</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>3.0984093732</v>
       </c>
       <c r="C158" s="5">
         <v>8.1574162999999977E-3</v>
       </c>
       <c r="D158" s="5">
         <v>3.2140672398258685</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>3.0729754106999998</v>
       </c>
       <c r="C159" s="5">
         <v>-2.5433962500000185E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4176782325357635</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>3.0754158890999999</v>
       </c>
       <c r="C160" s="5">
         <v>2.4404784000000568E-3</v>
       </c>
       <c r="D160" s="5">
         <v>0.95718302389795618</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>3.0808961934000001</v>
       </c>
       <c r="C161" s="5">
         <v>5.4803043000002383E-3</v>
       </c>
       <c r="D161" s="5">
         <v>2.1594489080805079</v>
       </c>
       <c r="E161" s="5">
         <v>-2.9657797877941539</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>3.2134840769999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.13258788359999985</v>
       </c>
       <c r="D162" s="5">
         <v>65.801723359805251</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>3.1040241784</v>
       </c>
       <c r="C163" s="5">
         <v>-0.10945989859999994</v>
       </c>
       <c r="D163" s="5">
         <v>-34.023796942790362</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>3.1042542815999998</v>
       </c>
       <c r="C164" s="5">
         <v>2.3010319999983153E-4</v>
       </c>
       <c r="D164" s="5">
         <v>8.8993008012172581E-2</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>3.1432148733999998</v>
       </c>
       <c r="C165" s="5">
         <v>3.89605918E-2</v>
       </c>
       <c r="D165" s="5">
         <v>16.145231666835791</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>3.1378984592000001</v>
       </c>
       <c r="C166" s="5">
         <v>-5.3164141999997305E-3</v>
       </c>
       <c r="D166" s="5">
         <v>-2.010897262146305</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>3.1865904916000001</v>
       </c>
       <c r="C167" s="5">
         <v>4.8692032399999974E-2</v>
       </c>
       <c r="D167" s="5">
         <v>20.295239161162492</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>3.0881479683999999</v>
       </c>
       <c r="C168" s="5">
         <v>-9.8442523200000132E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-31.378193769536477</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>3.1899865508</v>
       </c>
       <c r="C169" s="5">
         <v>0.1018385824000001</v>
       </c>
       <c r="D169" s="5">
         <v>47.600900918322054</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>3.2010670548000002</v>
       </c>
       <c r="C170" s="5">
         <v>1.1080504000000158E-2</v>
       </c>
       <c r="D170" s="5">
         <v>4.2487930652461703</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>3.2717200382999998</v>
       </c>
       <c r="C171" s="5">
         <v>7.06529834999996E-2</v>
       </c>
       <c r="D171" s="5">
         <v>29.950018880770489</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>3.2748476626</v>
       </c>
       <c r="C172" s="5">
         <v>3.1276243000002424E-3</v>
       </c>
       <c r="D172" s="5">
         <v>1.1531993282263064</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>3.2888183713000001</v>
       </c>
       <c r="C173" s="5">
         <v>1.3970708700000056E-2</v>
       </c>
       <c r="D173" s="5">
         <v>5.241116376400079</v>
       </c>
       <c r="E173" s="5">
         <v>6.74875636334058</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>3.3122390838000002</v>
       </c>
       <c r="C174" s="5">
         <v>2.3420712500000107E-2</v>
       </c>
       <c r="D174" s="5">
         <v>8.8883589346938408</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>3.3092486715999998</v>
       </c>
       <c r="C175" s="5">
         <v>-2.990412200000403E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-1.0780408731902225</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>3.4101671177999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.10091844620000012</v>
       </c>
       <c r="D176" s="5">
         <v>43.401967818632258</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>3.2395126458000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.17065447199999983</v>
       </c>
       <c r="D177" s="5">
         <v>-45.993229769106691</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>3.2261428967999999</v>
       </c>
       <c r="C178" s="5">
         <v>-1.3369749000000208E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-4.8416193151434417</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>3.1800538589</v>
       </c>
       <c r="C179" s="5">
         <v>-4.6089037899999852E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-15.85845013750381</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>3.1901260928999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.0072233999999902E-2</v>
       </c>
       <c r="D180" s="5">
         <v>3.8676931432785944</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>3.1869056304000001</v>
       </c>
       <c r="C181" s="5">
         <v>-3.2204624999998543E-3</v>
       </c>
       <c r="D181" s="5">
         <v>-1.204707823968254</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>3.2019538531</v>
       </c>
       <c r="C182" s="5">
         <v>1.5048222699999947E-2</v>
       </c>
       <c r="D182" s="5">
         <v>5.8157661142371975</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>3.2740128790999998</v>
       </c>
       <c r="C183" s="5">
         <v>7.2059025999999804E-2</v>
       </c>
       <c r="D183" s="5">
         <v>30.612210441447864</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>3.2766370490000001</v>
       </c>
       <c r="C184" s="5">
         <v>2.6241699000002505E-3</v>
       </c>
       <c r="D184" s="5">
         <v>0.96606916510986185</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>3.2975046869</v>
       </c>
       <c r="C185" s="5">
         <v>2.0867637899999902E-2</v>
       </c>
       <c r="D185" s="5">
         <v>7.9157933311970075</v>
       </c>
       <c r="E185" s="5">
         <v>0.26411661026346511</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>3.3142176683</v>
       </c>
       <c r="C186" s="5">
         <v>1.6712981399999993E-2</v>
       </c>
       <c r="D186" s="5">
         <v>6.2544874750343871</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>3.3104392158999998</v>
       </c>
       <c r="C187" s="5">
         <v>-3.7784524000001873E-3</v>
       </c>
       <c r="D187" s="5">
         <v>-1.3595424878494633</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>3.4138805959999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.10344138010000004</v>
       </c>
       <c r="D188" s="5">
         <v>44.66134844624554</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>3.4406246625999999</v>
       </c>
       <c r="C189" s="5">
         <v>2.674406660000006E-2</v>
       </c>
       <c r="D189" s="5">
         <v>9.8165133921558798</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>3.5124394738000002</v>
       </c>
       <c r="C190" s="5">
         <v>7.1814811200000328E-2</v>
       </c>
       <c r="D190" s="5">
         <v>28.132297688651175</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>3.5735779070999998</v>
       </c>
       <c r="C191" s="5">
         <v>6.1138433299999573E-2</v>
       </c>
       <c r="D191" s="5">
         <v>23.007860170189765</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>3.5924297525000002</v>
       </c>
       <c r="C192" s="5">
         <v>1.88518454000004E-2</v>
       </c>
       <c r="D192" s="5">
         <v>6.5173517132330216</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>3.6862271131000002</v>
       </c>
       <c r="C193" s="5">
         <v>9.379736059999999E-2</v>
       </c>
       <c r="D193" s="5">
         <v>36.246594221170071</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>3.7001636696000002</v>
       </c>
       <c r="C194" s="5">
         <v>1.393655650000003E-2</v>
       </c>
       <c r="D194" s="5">
         <v>4.6323902058852395</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>3.6753976037</v>
       </c>
       <c r="C195" s="5">
         <v>-2.4766065900000189E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-7.7427047450905784</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>3.7780927313000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.1026951276000001</v>
       </c>
       <c r="D196" s="5">
         <v>39.193650508950142</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>3.8054222122999999</v>
       </c>
       <c r="C197" s="5">
         <v>2.7329480999999767E-2</v>
       </c>
       <c r="D197" s="5">
         <v>9.0342214905820626</v>
       </c>
       <c r="E197" s="5">
         <v>15.403087292576245</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>3.8151960951000001</v>
       </c>
       <c r="C198" s="5">
         <v>9.7738828000002442E-3</v>
       </c>
       <c r="D198" s="5">
         <v>3.1260047890078191</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>3.9117884241000001</v>
       </c>
       <c r="C199" s="5">
         <v>9.6592328999999921E-2</v>
       </c>
       <c r="D199" s="5">
         <v>34.990096271847435</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>3.9187031705000002</v>
       </c>
       <c r="C200" s="5">
         <v>6.9147464000001158E-3</v>
       </c>
       <c r="D200" s="5">
         <v>2.1419472839078191</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.0416878912999996</v>
       </c>
       <c r="C201" s="5">
         <v>0.12298472079999945</v>
       </c>
       <c r="D201" s="5">
         <v>44.892150868996339</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>3.9999194294999998</v>
       </c>
       <c r="C202" s="5">
         <v>-4.1768461799999823E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-11.720138693417702</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.0685335540000001</v>
       </c>
       <c r="C203" s="5">
         <v>6.8614124500000262E-2</v>
       </c>
       <c r="D203" s="5">
         <v>22.642191909603927</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.0957548927999996</v>
       </c>
       <c r="C204" s="5">
         <v>2.722133879999955E-2</v>
       </c>
       <c r="D204" s="5">
         <v>8.330982043754398</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.1865840184999996</v>
       </c>
       <c r="C205" s="5">
         <v>9.0829125700000013E-2</v>
       </c>
       <c r="D205" s="5">
         <v>30.109866258424532</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>4.1986260727999998</v>
       </c>
       <c r="C206" s="5">
         <v>1.204205430000016E-2</v>
       </c>
       <c r="D206" s="5">
         <v>3.5067434295952271</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>3.9776902458999999</v>
       </c>
       <c r="C207" s="5">
         <v>-0.22093582689999991</v>
       </c>
       <c r="D207" s="5">
         <v>-47.726070947702084</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.0765507621000001</v>
       </c>
       <c r="C208" s="5">
         <v>9.8860516200000248E-2</v>
       </c>
       <c r="D208" s="5">
         <v>34.258790750547362</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>4.1111911762000002</v>
       </c>
       <c r="C209" s="5">
         <v>3.4640414100000072E-2</v>
       </c>
       <c r="D209" s="5">
         <v>10.687305452303097</v>
       </c>
       <c r="E209" s="5">
         <v>8.0350864330292815</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>4.2164245743000004</v>
       </c>
       <c r="C210" s="5">
         <v>0.10523339810000021</v>
       </c>
       <c r="D210" s="5">
         <v>35.431584427932485</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>4.1094691688999996</v>
       </c>
       <c r="C211" s="5">
         <v>-0.10695540540000081</v>
       </c>
       <c r="D211" s="5">
         <v>-26.53225867113861</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>4.1220728175000003</v>
       </c>
       <c r="C212" s="5">
         <v>1.2603648600000739E-2</v>
       </c>
       <c r="D212" s="5">
         <v>3.7430937321213387</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>4.1406335416999998</v>
       </c>
       <c r="C213" s="5">
         <v>1.8560724199999434E-2</v>
       </c>
       <c r="D213" s="5">
         <v>5.5391609255986962</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>4.1916576055999997</v>
       </c>
       <c r="C214" s="5">
         <v>5.1024063899999916E-2</v>
       </c>
       <c r="D214" s="5">
         <v>15.831865838356297</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.1689144761000003</v>
       </c>
       <c r="C215" s="5">
         <v>-2.2743129499999348E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-6.3201412292769099</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>4.1975589084999996</v>
       </c>
       <c r="C216" s="5">
         <v>2.8644432399999253E-2</v>
       </c>
       <c r="D216" s="5">
         <v>8.5639826917535355</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>4.1925590831999999</v>
       </c>
       <c r="C217" s="5">
         <v>-4.9998252999996495E-3</v>
       </c>
       <c r="D217" s="5">
         <v>-1.4200253812079011</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>4.1980474044999996</v>
       </c>
       <c r="C218" s="5">
         <v>5.4883212999996545E-3</v>
       </c>
       <c r="D218" s="5">
         <v>1.5822343851908061</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>4.1779575173000003</v>
       </c>
       <c r="C219" s="5">
         <v>-2.0089887199999268E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-5.5938742257438445</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>4.1720655568999998</v>
       </c>
       <c r="C220" s="5">
         <v>-5.8919604000005066E-3</v>
       </c>
       <c r="D220" s="5">
         <v>-1.6792342103367663</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>4.1131933224999999</v>
       </c>
       <c r="C221" s="5">
         <v>-5.887223439999989E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-15.678955624676206</v>
       </c>
       <c r="E221" s="5">
         <v>4.8699907501026374E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>4.2151567293000003</v>
       </c>
       <c r="C222" s="5">
         <v>0.10196340680000038</v>
       </c>
       <c r="D222" s="5">
         <v>34.157594634695634</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>4.2078402733000004</v>
       </c>
       <c r="C223" s="5">
         <v>-7.3164559999998602E-3</v>
       </c>
       <c r="D223" s="5">
         <v>-2.0631292956754588</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>4.2246397830999998</v>
       </c>
       <c r="C224" s="5">
         <v>1.6799509799999335E-2</v>
       </c>
       <c r="D224" s="5">
         <v>4.8975299735692479</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>4.1365411841000004</v>
       </c>
       <c r="C225" s="5">
         <v>-8.8098598999999389E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-22.344536202702201</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>4.1891904418000001</v>
       </c>
       <c r="C226" s="5">
         <v>5.264925769999973E-2</v>
       </c>
       <c r="D226" s="5">
         <v>16.389289332610346</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>4.1767884717000001</v>
       </c>
       <c r="C227" s="5">
         <v>-1.2401970099999993E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-3.4952854168561864</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>4.0958008369999996</v>
       </c>
       <c r="C228" s="5">
         <v>-8.0987634700000477E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-20.940113446475973</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>4.0982480386000004</v>
       </c>
       <c r="C229" s="5">
         <v>2.4472016000007812E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.71934932075434777</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>4.0994258313999996</v>
       </c>
       <c r="C230" s="5">
         <v>1.1777927999991888E-3</v>
       </c>
       <c r="D230" s="5">
         <v>0.3454128422137881</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>4.0766021696000001</v>
       </c>
       <c r="C231" s="5">
         <v>-2.2823661799999506E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-6.4801988278538118</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.0661368870999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.0465282500000228E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-3.0374638607000404</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>4.0134697767</v>
       </c>
       <c r="C233" s="5">
         <v>-5.2667110399999828E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-14.482298230451473</v>
       </c>
       <c r="E233" s="5">
         <v>-2.4244799108880222</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>4.0142578875000003</v>
       </c>
       <c r="C234" s="5">
         <v>7.8811080000029676E-4</v>
       </c>
       <c r="D234" s="5">
         <v>0.23589439755473673</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>4.0062893313999997</v>
       </c>
       <c r="C235" s="5">
         <v>-7.9685561000006899E-3</v>
       </c>
       <c r="D235" s="5">
         <v>-2.3562401628593799</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>3.9231168461000001</v>
       </c>
       <c r="C236" s="5">
         <v>-8.3172485299999543E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-22.255944136756234</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>3.9320102065999998</v>
       </c>
       <c r="C237" s="5">
         <v>8.8933604999996696E-3</v>
       </c>
       <c r="D237" s="5">
         <v>2.7544686242486627</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>3.8908584763</v>
       </c>
       <c r="C238" s="5">
         <v>-4.1151730299999745E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-11.860704660328858</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>3.8865313177999998</v>
       </c>
       <c r="C239" s="5">
         <v>-4.3271585000002055E-3</v>
       </c>
       <c r="D239" s="5">
         <v>-1.3264285901864459</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>3.8943418086000001</v>
       </c>
       <c r="C240" s="5">
         <v>7.8104908000002915E-3</v>
       </c>
       <c r="D240" s="5">
         <v>2.4383904825376668</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>3.9034218354000001</v>
       </c>
       <c r="C241" s="5">
         <v>9.080026799999974E-3</v>
       </c>
       <c r="D241" s="5">
         <v>2.8340737939571925</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>3.9000382893999999</v>
       </c>
       <c r="C242" s="5">
         <v>-3.3835460000002371E-3</v>
       </c>
       <c r="D242" s="5">
         <v>-1.0352336970590681</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.9753080478</v>
       </c>
       <c r="C243" s="5">
         <v>7.5269758400000164E-2</v>
       </c>
       <c r="D243" s="5">
         <v>25.783305938225489</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.9617532864</v>
       </c>
       <c r="C244" s="5">
         <v>-1.3554761400000004E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-4.0158181403394106</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>4.0116780444</v>
       </c>
       <c r="C245" s="5">
         <v>4.9924757999999958E-2</v>
       </c>
       <c r="D245" s="5">
         <v>16.215414927434367</v>
       </c>
       <c r="E245" s="5">
         <v>-4.4642974774644628E-2</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>3.9121736712000001</v>
       </c>
       <c r="C246" s="5">
         <v>-9.9504373199999829E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-26.021648042766511</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>3.9068169994000002</v>
       </c>
       <c r="C247" s="5">
         <v>-5.3566717999999902E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-1.6307605682559845</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>3.9208610555000001</v>
       </c>
       <c r="C248" s="5">
         <v>1.4044056099999924E-2</v>
       </c>
       <c r="D248" s="5">
         <v>4.4000251722279726</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>4.0253328283999998</v>
       </c>
       <c r="C249" s="5">
         <v>0.10447177289999976</v>
       </c>
       <c r="D249" s="5">
         <v>37.10210202119255</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>3.9965948303999999</v>
       </c>
       <c r="C250" s="5">
         <v>-2.8737997999999987E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-8.2386222781490872</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>3.8979112058999998</v>
       </c>
       <c r="C251" s="5">
         <v>-9.8683624500000011E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-25.919853411243587</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>3.7916355615000001</v>
       </c>
       <c r="C252" s="5">
         <v>-0.1062756443999997</v>
       </c>
       <c r="D252" s="5">
         <v>-28.231188621268512</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>3.802663629</v>
       </c>
       <c r="C253" s="5">
         <v>1.102806749999985E-2</v>
       </c>
       <c r="D253" s="5">
         <v>3.5466079011035934</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>3.7995525050999999</v>
       </c>
       <c r="C254" s="5">
         <v>-3.1111239000001234E-3</v>
       </c>
       <c r="D254" s="5">
         <v>-0.97736626049188535</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>3.7764943166</v>
       </c>
       <c r="C255" s="5">
         <v>-2.3058188499999854E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-7.0441724084243091</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>3.8619428631999999</v>
       </c>
       <c r="C256" s="5">
         <v>8.5448546599999897E-2</v>
       </c>
       <c r="D256" s="5">
         <v>30.798903949736143</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>3.9079193001000001</v>
       </c>
       <c r="C257" s="5">
         <v>4.5976436900000195E-2</v>
       </c>
       <c r="D257" s="5">
         <v>15.259547849316469</v>
       </c>
       <c r="E257" s="5">
         <v>-2.586417532803742</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>3.8123354795000002</v>
       </c>
       <c r="C258" s="5">
         <v>-9.5583820599999925E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-25.707274895655885</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>3.8076258875</v>
       </c>
       <c r="C259" s="5">
         <v>-4.7095920000002067E-3</v>
       </c>
       <c r="D259" s="5">
         <v>-1.4723964243879117</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>3.8174160315000001</v>
       </c>
       <c r="C260" s="5">
         <v>9.7901440000001116E-3</v>
       </c>
       <c r="D260" s="5">
         <v>3.1294415177316459</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>3.8173739369000002</v>
       </c>
       <c r="C261" s="5">
         <v>-4.2094599999931148E-5</v>
       </c>
       <c r="D261" s="5">
         <v>-1.3231582863904023E-2</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>3.8030097939999998</v>
       </c>
       <c r="C262" s="5">
         <v>-1.4364142900000321E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-4.4231137099105089</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>3.8047292169000002</v>
       </c>
       <c r="C263" s="5">
         <v>1.719422900000378E-3</v>
       </c>
       <c r="D263" s="5">
         <v>0.54389709592133073</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>3.8909752432000002</v>
       </c>
       <c r="C264" s="5">
         <v>8.62460263E-2</v>
       </c>
       <c r="D264" s="5">
         <v>30.862908901025744</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>3.9011247249999998</v>
       </c>
       <c r="C265" s="5">
         <v>1.0149481799999638E-2</v>
       </c>
       <c r="D265" s="5">
         <v>3.1754606301103161</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>3.8975763151999998</v>
       </c>
       <c r="C266" s="5">
         <v>-3.5484098000000408E-3</v>
       </c>
       <c r="D266" s="5">
         <v>-1.0860596499152497</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>3.8801941572</v>
       </c>
       <c r="C267" s="5">
         <v>-1.7382157999999759E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-5.222345158420616</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>3.7676120303</v>
       </c>
       <c r="C268" s="5">
         <v>-0.11258212690000002</v>
       </c>
       <c r="D268" s="5">
         <v>-29.765157776894846</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>3.8040863883</v>
       </c>
       <c r="C269" s="5">
         <v>3.6474357999999985E-2</v>
       </c>
       <c r="D269" s="5">
         <v>12.256203791548192</v>
       </c>
       <c r="E269" s="5">
         <v>-2.6569871030177938</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>3.8093474636</v>
       </c>
       <c r="C270" s="5">
         <v>5.2610752999999733E-3</v>
       </c>
       <c r="D270" s="5">
         <v>1.6722897550919047</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>3.8064932469000001</v>
       </c>
       <c r="C271" s="5">
         <v>-2.8542166999998564E-3</v>
       </c>
       <c r="D271" s="5">
         <v>-0.89542387737621132</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>3.8130253676999999</v>
       </c>
       <c r="C272" s="5">
         <v>6.5321207999997632E-3</v>
       </c>
       <c r="D272" s="5">
         <v>2.0788036344075556</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>3.8125135760000002</v>
       </c>
       <c r="C273" s="5">
         <v>-5.1179169999970853E-4</v>
       </c>
       <c r="D273" s="5">
         <v>-0.16094749059213376</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>3.8086231816999998</v>
       </c>
       <c r="C274" s="5">
         <v>-3.8903943000003771E-3</v>
       </c>
       <c r="D274" s="5">
         <v>-1.2176641129479027</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>3.8109081284999999</v>
       </c>
       <c r="C275" s="5">
         <v>2.2849468000001316E-3</v>
       </c>
       <c r="D275" s="5">
         <v>0.72230872849596839</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>3.7908021555999998</v>
       </c>
       <c r="C276" s="5">
         <v>-2.0105972900000157E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-6.1505617925952549</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>3.7980399802</v>
       </c>
       <c r="C277" s="5">
         <v>7.23782460000022E-3</v>
       </c>
       <c r="D277" s="5">
         <v>2.3153884839921979</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>3.7950065163</v>
       </c>
       <c r="C278" s="5">
         <v>-3.033463900000033E-3</v>
       </c>
       <c r="D278" s="5">
         <v>-0.95423131228291602</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>3.782567883</v>
       </c>
       <c r="C279" s="5">
         <v>-1.2438633299999946E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-3.8630239540681122</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>3.777856791</v>
       </c>
       <c r="C280" s="5">
         <v>-4.7110919999999723E-3</v>
       </c>
       <c r="D280" s="5">
         <v>-1.4843738696476372</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>3.8031357339</v>
       </c>
       <c r="C281" s="5">
         <v>2.527894289999999E-2</v>
       </c>
       <c r="D281" s="5">
         <v>8.3318144420072571</v>
       </c>
       <c r="E281" s="5">
         <v>-2.4990347299258531E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>3.8043435081000001</v>
       </c>
       <c r="C282" s="5">
         <v>1.2077742000000669E-3</v>
       </c>
       <c r="D282" s="5">
         <v>0.38175424124977653</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>3.8029851377999999</v>
       </c>
       <c r="C283" s="5">
         <v>-1.358370300000189E-3</v>
       </c>
       <c r="D283" s="5">
         <v>-0.4276288546627649</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>3.8073286905999999</v>
       </c>
       <c r="C284" s="5">
         <v>4.3435527999999834E-3</v>
       </c>
       <c r="D284" s="5">
         <v>1.3792140833569499</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>3.8118411873000002</v>
       </c>
       <c r="C285" s="5">
         <v>4.5124967000003124E-3</v>
       </c>
       <c r="D285" s="5">
         <v>1.4315639389490098</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>3.8105926448999998</v>
       </c>
       <c r="C286" s="5">
         <v>-1.2485424000003853E-3</v>
       </c>
       <c r="D286" s="5">
         <v>-0.39234445282692043</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>3.8114524504</v>
       </c>
       <c r="C287" s="5">
         <v>8.5980550000019917E-4</v>
       </c>
       <c r="D287" s="5">
         <v>0.27109903314570527</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>3.8961834522999998</v>
       </c>
       <c r="C288" s="5">
         <v>8.4731001899999825E-2</v>
       </c>
       <c r="D288" s="5">
         <v>30.192718845016241</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>3.7969688442999998</v>
       </c>
       <c r="C289" s="5">
         <v>-9.9214608000000037E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-26.621026338003329</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>3.7929176387000001</v>
       </c>
       <c r="C290" s="5">
         <v>-4.0512055999997187E-3</v>
       </c>
       <c r="D290" s="5">
         <v>-1.2728626081237926</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>3.7853135738999999</v>
       </c>
       <c r="C291" s="5">
         <v>-7.6040648000001987E-3</v>
       </c>
       <c r="D291" s="5">
         <v>-2.3794168792408366</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>3.7869857301000001</v>
       </c>
       <c r="C292" s="5">
         <v>1.6721562000001633E-3</v>
       </c>
       <c r="D292" s="5">
         <v>0.53138790854179163</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>3.8019824702</v>
       </c>
       <c r="C293" s="5">
         <v>1.4996740099999961E-2</v>
       </c>
       <c r="D293" s="5">
         <v>4.8569685360701609</v>
       </c>
       <c r="E293" s="5">
         <v>-3.032402156252223E-2</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>3.7982388061000001</v>
       </c>
       <c r="C294" s="5">
         <v>-3.7436640999999327E-3</v>
       </c>
       <c r="D294" s="5">
         <v>-1.1752151531293831</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>3.7972853775000002</v>
       </c>
       <c r="C295" s="5">
         <v>-9.5342859999991703E-4</v>
       </c>
       <c r="D295" s="5">
         <v>-0.30080680345996313</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>3.8043081548000002</v>
       </c>
       <c r="C296" s="5">
         <v>7.0227773000000049E-3</v>
       </c>
       <c r="D296" s="5">
         <v>2.2420186573428591</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>3.8122402650999998</v>
       </c>
       <c r="C297" s="5">
         <v>7.9321102999996285E-3</v>
       </c>
       <c r="D297" s="5">
         <v>2.5309332763764125</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>3.8125673720000002</v>
       </c>
       <c r="C298" s="5">
         <v>3.2710690000037346E-4</v>
       </c>
       <c r="D298" s="5">
         <v>0.1030138577918116</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>3.8111927095000002</v>
       </c>
       <c r="C299" s="5">
         <v>-1.3746624999999568E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-0.43181601302971773</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>3.8006256688</v>
       </c>
       <c r="C300" s="5">
         <v>-1.0567040700000252E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-3.2768887682110504</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>3.8967409138</v>
       </c>
       <c r="C301" s="5">
         <v>9.6115245000000016E-2</v>
       </c>
       <c r="D301" s="5">
         <v>34.945128382210889</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>3.7930397667000002</v>
       </c>
       <c r="C302" s="5">
         <v>-0.10370114709999978</v>
       </c>
       <c r="D302" s="5">
         <v>-27.65135960392232</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>3.8859511881</v>
       </c>
       <c r="C303" s="5">
         <v>9.291142139999975E-2</v>
       </c>
       <c r="D303" s="5">
         <v>33.696285627119373</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>3.8934385226999999</v>
       </c>
       <c r="C304" s="5">
         <v>7.4873345999999508E-3</v>
       </c>
       <c r="D304" s="5">
         <v>2.3367843076218531</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>3.9000957714000002</v>
       </c>
       <c r="C305" s="5">
         <v>6.6572487000002845E-3</v>
       </c>
       <c r="D305" s="5">
         <v>2.0712426697196307</v>
       </c>
       <c r="E305" s="5">
         <v>2.5805826820353372</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>3.8938727320000002</v>
       </c>
       <c r="C306" s="5">
         <v>-6.2230394000000189E-3</v>
       </c>
       <c r="D306" s="5">
         <v>-1.8980199353769156</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>3.8942939589000001</v>
       </c>
       <c r="C307" s="5">
         <v>4.212268999999047E-4</v>
       </c>
       <c r="D307" s="5">
         <v>0.12988948676166956</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>3.9018969058000001</v>
       </c>
       <c r="C308" s="5">
         <v>7.6029469000000738E-3</v>
       </c>
       <c r="D308" s="5">
         <v>2.3681169363263033</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>3.8135056308999999</v>
       </c>
       <c r="C309" s="5">
         <v>-8.8391274900000205E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-24.040303957256526</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>3.8145560041</v>
       </c>
       <c r="C310" s="5">
         <v>1.0503732000000099E-3</v>
       </c>
       <c r="D310" s="5">
         <v>0.33102325257705623</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>3.8073934487000001</v>
       </c>
       <c r="C311" s="5">
         <v>-7.1625553999998814E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-2.2301038160057018</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>3.8032931173</v>
       </c>
       <c r="C312" s="5">
         <v>-4.1003314000001012E-3</v>
       </c>
       <c r="D312" s="5">
         <v>-1.2846998304134938</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>3.7977696605000002</v>
       </c>
       <c r="C313" s="5">
         <v>-5.5234567999997708E-3</v>
       </c>
       <c r="D313" s="5">
         <v>-1.728886182896916</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>3.7944304954999999</v>
       </c>
       <c r="C314" s="5">
         <v>-3.3391650000003104E-3</v>
       </c>
       <c r="D314" s="5">
         <v>-1.050005090591688</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>3.7885893311999999</v>
       </c>
       <c r="C315" s="5">
         <v>-5.8411643000000346E-3</v>
       </c>
       <c r="D315" s="5">
         <v>-1.8317252084722124</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.6954719253000001</v>
       </c>
       <c r="C316" s="5">
         <v>-9.3117405899999728E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-25.816297705076984</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.6976799046000002</v>
       </c>
       <c r="C317" s="5">
         <v>2.2079793000000514E-3</v>
       </c>
       <c r="D317" s="5">
         <v>0.71933963704113868</v>
       </c>
       <c r="E317" s="5">
         <v>-5.1900229805725946</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.7920392096</v>
       </c>
       <c r="C318" s="5">
         <v>9.4359304999999782E-2</v>
       </c>
       <c r="D318" s="5">
         <v>35.307563749501483</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.7928933091000001</v>
       </c>
       <c r="C319" s="5">
         <v>8.5409950000014945E-4</v>
       </c>
       <c r="D319" s="5">
         <v>0.27061693162890865</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.6995259822</v>
       </c>
       <c r="C320" s="5">
         <v>-9.3367326900000158E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-25.850971923944609</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>3.8156879642999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.11616198209999995</v>
       </c>
       <c r="D321" s="5">
         <v>44.917637278991471</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.8186290235999998</v>
       </c>
       <c r="C322" s="5">
         <v>2.9410592999998819E-3</v>
       </c>
       <c r="D322" s="5">
         <v>0.92886822015492143</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>3.8012847716999998</v>
       </c>
       <c r="C323" s="5">
         <v>-1.7344251899999996E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-5.3162956715456904</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>3.8020121947000001</v>
       </c>
       <c r="C324" s="5">
         <v>7.2742300000028237E-4</v>
       </c>
       <c r="D324" s="5">
         <v>0.22987673066077186</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>3.7977127169</v>
       </c>
       <c r="C325" s="5">
         <v>-4.2994778000000622E-3</v>
       </c>
       <c r="D325" s="5">
         <v>-1.3486028796499627</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.7959350445000002</v>
       </c>
       <c r="C326" s="5">
         <v>-1.777672399999819E-3</v>
       </c>
       <c r="D326" s="5">
         <v>-0.56026447100081533</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.7927069180999999</v>
       </c>
       <c r="C327" s="5">
         <v>-3.228126400000253E-3</v>
       </c>
       <c r="D327" s="5">
         <v>-1.0157403200382942</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>3.7973405592999998</v>
       </c>
       <c r="C328" s="5">
         <v>4.6336411999998717E-3</v>
       </c>
       <c r="D328" s="5">
         <v>1.475960294371137</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>3.7982015114999998</v>
       </c>
       <c r="C329" s="5">
         <v>8.6095220000004247E-4</v>
       </c>
       <c r="D329" s="5">
         <v>0.27240957564582668</v>
       </c>
       <c r="E329" s="5">
         <v>2.7185048325829575</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>3.7918549749000001</v>
       </c>
       <c r="C330" s="5">
         <v>-6.3465365999997303E-3</v>
       </c>
       <c r="D330" s="5">
         <v>-1.9867934073949156</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>3.7921170674</v>
       </c>
       <c r="C331" s="5">
         <v>2.6209249999986639E-4</v>
       </c>
       <c r="D331" s="5">
         <v>8.2975375878269197E-2</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>3.7962974863999999</v>
       </c>
       <c r="C332" s="5">
         <v>4.1804189999998798E-3</v>
       </c>
       <c r="D332" s="5">
         <v>1.3309269563971382</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>3.8160129915000001</v>
       </c>
       <c r="C333" s="5">
         <v>1.9715505100000197E-2</v>
       </c>
       <c r="D333" s="5">
         <v>6.4131468555289617</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>3.8211867282999998</v>
       </c>
       <c r="C334" s="5">
         <v>5.173736799999773E-3</v>
       </c>
       <c r="D334" s="5">
         <v>1.6391427291902794</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>3.7930108176999999</v>
       </c>
       <c r="C335" s="5">
         <v>-2.8175910599999909E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-8.4981557476005776</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>3.7999142011</v>
       </c>
       <c r="C336" s="5">
         <v>6.9033834000000738E-3</v>
       </c>
       <c r="D336" s="5">
         <v>2.2060284875341285</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>3.7982621661999998</v>
       </c>
       <c r="C337" s="5">
         <v>-1.6520349000002099E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-0.52046133365046821</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>3.7986777011999999</v>
       </c>
       <c r="C338" s="5">
         <v>4.1553500000013344E-4</v>
       </c>
       <c r="D338" s="5">
         <v>0.13136063920740071</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>3.8002163173999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.5386161999999537E-3</v>
       </c>
       <c r="D339" s="5">
         <v>0.48713217351066262</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>3.7996485125000001</v>
       </c>
       <c r="C340" s="5">
         <v>-5.6780489999974648E-4</v>
       </c>
       <c r="D340" s="5">
         <v>-0.17914933564785462</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>3.7980401413</v>
       </c>
       <c r="C341" s="5">
         <v>-1.6083712000001249E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-0.50677276814874439</v>
       </c>
       <c r="E341" s="5">
         <v>-4.2485950129567129E-3</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>3.7927563987999999</v>
       </c>
       <c r="C342" s="5">
         <v>-5.2837425000000771E-3</v>
       </c>
       <c r="D342" s="5">
         <v>-1.65669686717278</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>3.6914175176000001</v>
       </c>
       <c r="C343" s="5">
         <v>-0.10133888119999979</v>
       </c>
       <c r="D343" s="5">
         <v>-27.746543285575509</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>3.7933361393</v>
       </c>
       <c r="C344" s="5">
         <v>0.10191862169999988</v>
       </c>
       <c r="D344" s="5">
         <v>38.655760479124311</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>3.7136265583000001</v>
       </c>
       <c r="C345" s="5">
         <v>-7.9709580999999918E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-22.496234146107732</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>3.7204325253000001</v>
       </c>
       <c r="C346" s="5">
         <v>6.8059670000000239E-3</v>
       </c>
       <c r="D346" s="5">
         <v>2.2215451828845101</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>3.7861811016</v>
       </c>
       <c r="C347" s="5">
         <v>6.5748576299999861E-2</v>
       </c>
       <c r="D347" s="5">
         <v>23.394388832975999</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>3.7977724592</v>
       </c>
       <c r="C348" s="5">
         <v>1.1591357599999963E-2</v>
       </c>
       <c r="D348" s="5">
         <v>3.736284269272061</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>3.7992292204</v>
       </c>
       <c r="C349" s="5">
         <v>1.4567612000000452E-3</v>
       </c>
       <c r="D349" s="5">
         <v>0.46127201809158525</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>3.8021762080000001</v>
       </c>
       <c r="C350" s="5">
         <v>2.9469876000001172E-3</v>
       </c>
       <c r="D350" s="5">
         <v>0.93479784096224261</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>3.8092695887999999</v>
       </c>
       <c r="C351" s="5">
         <v>7.0933807999997711E-3</v>
       </c>
       <c r="D351" s="5">
         <v>2.2618476738931248</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>3.8035119772999999</v>
       </c>
       <c r="C352" s="5">
         <v>-5.7576114999999817E-3</v>
       </c>
       <c r="D352" s="5">
         <v>-1.7987663180373814</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3.7954115007999998</v>
       </c>
       <c r="C353" s="5">
         <v>-8.10047650000012E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-2.5259586229415598</v>
       </c>
       <c r="E353" s="5">
         <v>-6.9210445445699875E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>3.6948280107000002</v>
       </c>
       <c r="C354" s="5">
         <v>-0.10058349009999956</v>
       </c>
       <c r="D354" s="5">
         <v>-27.552350881098576</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.7905141356000001</v>
       </c>
       <c r="C355" s="5">
         <v>9.5686124899999836E-2</v>
       </c>
       <c r="D355" s="5">
         <v>35.908530938058256</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3.7899801579000001</v>
       </c>
       <c r="C356" s="5">
         <v>-5.3397769999996569E-4</v>
       </c>
       <c r="D356" s="5">
         <v>-0.16891560913416814</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3.8105176912999998</v>
       </c>
       <c r="C357" s="5">
         <v>2.0537533399999752E-2</v>
       </c>
       <c r="D357" s="5">
         <v>6.7000326482201888</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3.8193795382000002</v>
       </c>
       <c r="C358" s="5">
         <v>8.8618469000003586E-3</v>
       </c>
       <c r="D358" s="5">
         <v>2.8267282609928168</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3.8799675654999999</v>
       </c>
       <c r="C359" s="5">
         <v>6.0588027299999681E-2</v>
       </c>
       <c r="D359" s="5">
         <v>20.787873780445288</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3.7953129147000002</v>
       </c>
       <c r="C360" s="5">
         <v>-8.4654650799999676E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-23.257857862731136</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.9005648528000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.10525193809999989</v>
       </c>
       <c r="D361" s="5">
         <v>38.85418634212818</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.9064333798000002</v>
       </c>
       <c r="C362" s="5">
         <v>5.8685270000000678E-3</v>
       </c>
       <c r="D362" s="5">
         <v>1.8204541868756419</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.8180488268000001</v>
       </c>
       <c r="C363" s="5">
         <v>-8.8384553000000032E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-24.014159929888613</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.9044703326999999</v>
       </c>
       <c r="C364" s="5">
         <v>8.6421505899999751E-2</v>
       </c>
       <c r="D364" s="5">
         <v>30.812061839371353</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.8915740244000001</v>
       </c>
       <c r="C365" s="5">
         <v>-1.289630829999977E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-3.8923355822932271</v>
       </c>
       <c r="E365" s="5">
         <v>2.5336521107060861</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3.8978977897</v>
       </c>
       <c r="C366" s="5">
         <v>6.323765299999895E-3</v>
       </c>
       <c r="D366" s="5">
         <v>1.9675095352454042</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3.8918497005999999</v>
       </c>
       <c r="C367" s="5">
         <v>-6.048089100000098E-3</v>
       </c>
       <c r="D367" s="5">
         <v>-1.8461462002192119</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.8894423161999998</v>
       </c>
       <c r="C368" s="5">
         <v>-2.407384400000101E-3</v>
       </c>
       <c r="D368" s="5">
         <v>-0.73976474691642702</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.6069417926999998</v>
       </c>
       <c r="C369" s="5">
         <v>-0.28250052349999999</v>
       </c>
       <c r="D369" s="5">
         <v>-59.54039970035798</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.5186059738000002</v>
       </c>
       <c r="C370" s="5">
         <v>-8.8335818899999641E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-25.736054050894243</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>3.4744743160999998</v>
       </c>
       <c r="C371" s="5">
         <v>-4.4131657700000382E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-14.054797445216337</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>3.4928820430999998</v>
       </c>
       <c r="C372" s="5">
         <v>1.840772700000004E-2</v>
       </c>
       <c r="D372" s="5">
         <v>6.5461511426186059</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>3.4008122104999998</v>
       </c>
       <c r="C373" s="5">
         <v>-9.2069832600000012E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-27.425378146306876</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>3.4090322212999999</v>
       </c>
       <c r="C374" s="5">
         <v>8.2200108000001215E-3</v>
       </c>
       <c r="D374" s="5">
         <v>2.9393585499939423</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>3.4228880704</v>
       </c>
       <c r="C375" s="5">
         <v>1.3855849100000039E-2</v>
       </c>
       <c r="D375" s="5">
         <v>4.987864110700202</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>3.4043284170999999</v>
       </c>
       <c r="C376" s="5">
         <v>-1.855965330000009E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-6.3160860081444063</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>3.3874244212</v>
       </c>
       <c r="C377" s="5">
         <v>-1.6903995899999913E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-5.7984670639507634</v>
       </c>
       <c r="E377" s="5">
         <v>-12.95490205348797</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3.4018277307</v>
       </c>
       <c r="C378" s="5">
         <v>1.4403309500000017E-2</v>
       </c>
       <c r="D378" s="5">
         <v>5.2234251421945155</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>3.3964429556</v>
       </c>
       <c r="C379" s="5">
         <v>-5.3847751000000166E-3</v>
       </c>
       <c r="D379" s="5">
         <v>-1.8830377869750725</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3.3921578416</v>
       </c>
       <c r="C380" s="5">
         <v>-4.2851139999999788E-3</v>
       </c>
       <c r="D380" s="5">
         <v>-1.5035155591191951</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3.4037235153999998</v>
       </c>
       <c r="C381" s="5">
         <v>1.1565673799999843E-2</v>
       </c>
       <c r="D381" s="5">
         <v>4.1690426375830425</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3.4186862273999998</v>
       </c>
       <c r="C382" s="5">
         <v>1.4962711999999989E-2</v>
       </c>
       <c r="D382" s="5">
         <v>5.4046104122958738</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3.3698334930999998</v>
       </c>
       <c r="C383" s="5">
         <v>-4.8852734300000034E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-15.862345471217321</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3.3889125899999999</v>
       </c>
       <c r="C384" s="5">
         <v>1.9079096900000092E-2</v>
       </c>
       <c r="D384" s="5">
         <v>7.0096878963583853</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3.4001823738999999</v>
       </c>
       <c r="C385" s="5">
         <v>1.1269783899999997E-2</v>
       </c>
       <c r="D385" s="5">
         <v>4.0643877448261367</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.4100842898999999</v>
       </c>
       <c r="C386" s="5">
         <v>9.9019160000000106E-3</v>
       </c>
       <c r="D386" s="5">
         <v>3.5511262763451512</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3.4252748281000001</v>
       </c>
       <c r="C387" s="5">
         <v>1.5190538200000159E-2</v>
       </c>
       <c r="D387" s="5">
         <v>5.4784425557357741</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3.4008658616999998</v>
       </c>
       <c r="C388" s="5">
         <v>-2.4408966400000232E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-8.2240357912854218</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3.4841041667999999</v>
       </c>
       <c r="C389" s="5">
         <v>8.3238305100000076E-2</v>
       </c>
       <c r="D389" s="5">
         <v>33.665565319451332</v>
       </c>
       <c r="E389" s="5">
         <v>2.8540783078416565</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.4048187252000002</v>
       </c>
       <c r="C390" s="5">
         <v>-7.9285441599999729E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-24.136239675954506</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.5044291901000002</v>
       </c>
       <c r="C391" s="5">
         <v>9.9610464900000029E-2</v>
       </c>
       <c r="D391" s="5">
         <v>41.344701389295402</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3.4986425586999998</v>
       </c>
       <c r="C392" s="5">
         <v>-5.7866314000003527E-3</v>
       </c>
       <c r="D392" s="5">
         <v>-1.9635836817006314</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.5016063063999998</v>
       </c>
       <c r="C393" s="5">
         <v>2.9637476999999635E-3</v>
       </c>
       <c r="D393" s="5">
         <v>1.0212858911009759</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.5171431347</v>
       </c>
       <c r="C394" s="5">
         <v>1.5536828300000138E-2</v>
       </c>
       <c r="D394" s="5">
         <v>5.4563474040232984</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.5687464886</v>
       </c>
       <c r="C395" s="5">
         <v>5.1603353900000037E-2</v>
       </c>
       <c r="D395" s="5">
         <v>19.098931455049751</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.5854388177000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.669232910000007E-2</v>
       </c>
       <c r="D396" s="5">
         <v>5.7595059508863899</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.5978880321000002</v>
       </c>
       <c r="C397" s="5">
         <v>1.244921440000013E-2</v>
       </c>
       <c r="D397" s="5">
         <v>4.2470880727655036</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3.6090931563000002</v>
       </c>
       <c r="C398" s="5">
         <v>1.1205124199999972E-2</v>
       </c>
       <c r="D398" s="5">
         <v>3.8019181469631347</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3.6228732762</v>
       </c>
       <c r="C399" s="5">
         <v>1.3780119899999832E-2</v>
       </c>
       <c r="D399" s="5">
         <v>4.6792528308865489</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3.6976718923999998</v>
       </c>
       <c r="C400" s="5">
         <v>7.4798616199999834E-2</v>
       </c>
       <c r="D400" s="5">
         <v>27.791728994134601</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3.6808310513000002</v>
       </c>
       <c r="C401" s="5">
         <v>-1.6840841099999615E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-5.3304869912899511</v>
       </c>
       <c r="E401" s="5">
         <v>5.6464122506614256</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3.7080360738000002</v>
       </c>
       <c r="C402" s="5">
         <v>2.7205022500000009E-2</v>
       </c>
       <c r="D402" s="5">
         <v>9.238769400060832</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3.7118375031999999</v>
       </c>
       <c r="C403" s="5">
         <v>3.8014293999997228E-3</v>
       </c>
       <c r="D403" s="5">
         <v>1.2371844944548016</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3.7050681499999998</v>
       </c>
       <c r="C404" s="5">
         <v>-6.7693532000001611E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-2.1666458847554249</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.8034763209000002</v>
       </c>
       <c r="C405" s="5">
         <v>9.8408170900000425E-2</v>
       </c>
       <c r="D405" s="5">
         <v>36.966448206306794</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3.8174570600000002</v>
       </c>
       <c r="C406" s="5">
         <v>1.3980739099999973E-2</v>
       </c>
       <c r="D406" s="5">
         <v>4.5012116666268254</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3.8678221392999999</v>
       </c>
       <c r="C407" s="5">
         <v>5.0365079299999671E-2</v>
       </c>
       <c r="D407" s="5">
         <v>17.032912072374561</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.8817616944000002</v>
       </c>
       <c r="C408" s="5">
         <v>1.3939555100000334E-2</v>
       </c>
       <c r="D408" s="5">
         <v>4.4115399468494632</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3.8948396447999998</v>
       </c>
       <c r="C409" s="5">
         <v>1.3077950399999594E-2</v>
       </c>
       <c r="D409" s="5">
         <v>4.1186534388135465</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>3.9073693995999998</v>
       </c>
       <c r="C410" s="5">
         <v>1.252975480000007E-2</v>
       </c>
       <c r="D410" s="5">
         <v>3.9294595292496348</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>3.9197554594000001</v>
       </c>
       <c r="C411" s="5">
         <v>1.2386059800000293E-2</v>
       </c>
       <c r="D411" s="5">
         <v>3.8709327960461559</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>3.8924437145000002</v>
       </c>
       <c r="C412" s="5">
         <v>-2.731174489999999E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-8.048162641780598</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>3.8804591458000002</v>
       </c>
       <c r="C413" s="5">
         <v>-1.1984568699999976E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-3.6327890348995195</v>
       </c>
       <c r="E413" s="5">
         <v>5.4234517074478461</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>3.8095579889</v>
       </c>
       <c r="C414" s="5">
         <v>-7.0901156900000206E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-19.851079074166332</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>3.8183697082000001</v>
       </c>
       <c r="C415" s="5">
         <v>8.8117193000001315E-3</v>
       </c>
       <c r="D415" s="5">
         <v>2.8112518481703264</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>3.8108736322999999</v>
       </c>
       <c r="C416" s="5">
         <v>-7.4960759000002319E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-2.330522944462643</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>3.9060445904000001</v>
       </c>
       <c r="C417" s="5">
         <v>9.5170958100000203E-2</v>
       </c>
       <c r="D417" s="5">
         <v>34.447207554256387</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>3.9172752795000001</v>
       </c>
       <c r="C418" s="5">
         <v>1.1230689100000024E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.505336438660156</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>3.9681091232000001</v>
       </c>
       <c r="C419" s="5">
         <v>5.0833843699999992E-2</v>
       </c>
       <c r="D419" s="5">
         <v>16.733142904721209</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>3.9802221377000002</v>
       </c>
       <c r="C420" s="5">
         <v>1.211301450000013E-2</v>
       </c>
       <c r="D420" s="5">
         <v>3.7252402619635028</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3.9918478846999998</v>
       </c>
       <c r="C421" s="5">
         <v>1.1625746999999631E-2</v>
       </c>
       <c r="D421" s="5">
         <v>3.5619146957506231</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>4.0051080619999997</v>
       </c>
       <c r="C422" s="5">
         <v>1.3260177299999842E-2</v>
       </c>
       <c r="D422" s="5">
         <v>4.0598169604533219</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>4.015476799</v>
       </c>
       <c r="C423" s="5">
         <v>1.0368737000000294E-2</v>
       </c>
       <c r="D423" s="5">
         <v>3.1512729354169489</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3.9895305787000002</v>
       </c>
       <c r="C424" s="5">
         <v>-2.5946220299999823E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-7.4841535199059672</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>4.0814868344999997</v>
       </c>
       <c r="C425" s="5">
         <v>9.1956255799999553E-2</v>
       </c>
       <c r="D425" s="5">
         <v>31.449585597970888</v>
       </c>
       <c r="E425" s="5">
         <v>5.1805129534112204</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>4.1105837813999999</v>
       </c>
       <c r="C426" s="5">
         <v>2.9096946900000198E-2</v>
       </c>
       <c r="D426" s="5">
         <v>8.8983383432376542</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>4.1215378520000003</v>
       </c>
       <c r="C427" s="5">
         <v>1.0954070600000421E-2</v>
       </c>
       <c r="D427" s="5">
         <v>3.2451026604216837</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>4.1142129297999999</v>
       </c>
       <c r="C428" s="5">
         <v>-7.3249222000004721E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-2.1119530205427006</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>4.1082734805000003</v>
       </c>
       <c r="C429" s="5">
         <v>-5.9394492999995663E-3</v>
       </c>
       <c r="D429" s="5">
         <v>-1.7186809340153375</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>4.1165355981999996</v>
       </c>
       <c r="C430" s="5">
         <v>8.262117699999294E-3</v>
       </c>
       <c r="D430" s="5">
         <v>2.4401843261257161</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>4.0690428613999998</v>
       </c>
       <c r="C431" s="5">
         <v>-4.7492736799999768E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-12.998914774646709</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>4.0797263591000004</v>
       </c>
       <c r="C432" s="5">
         <v>1.0683497700000544E-2</v>
       </c>
       <c r="D432" s="5">
         <v>3.1965644736597243</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>4.0901260682</v>
       </c>
       <c r="C433" s="5">
         <v>1.0399709099999654E-2</v>
       </c>
       <c r="D433" s="5">
         <v>3.1021965013550146</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>4.1036818988999997</v>
       </c>
       <c r="C434" s="5">
         <v>1.355583069999966E-2</v>
       </c>
       <c r="D434" s="5">
         <v>4.0504426442561581</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>4.0999758521</v>
       </c>
       <c r="C435" s="5">
         <v>-3.7060467999996405E-3</v>
       </c>
       <c r="D435" s="5">
         <v>-1.078356660846036</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>4.1009709941999999</v>
       </c>
       <c r="C436" s="5">
         <v>9.9514209999984615E-4</v>
       </c>
       <c r="D436" s="5">
         <v>0.29165195528617627</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>4.0954602661999999</v>
       </c>
       <c r="C437" s="5">
         <v>-5.5107279999999648E-3</v>
       </c>
       <c r="D437" s="5">
         <v>-1.6006497406364617</v>
       </c>
       <c r="E437" s="5">
         <v>0.34236130769516038</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>4.1001433770000002</v>
       </c>
       <c r="C438" s="5">
         <v>4.6831108000002786E-3</v>
       </c>
       <c r="D438" s="5">
         <v>1.3808488421898968</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>4.1026559671999996</v>
       </c>
       <c r="C439" s="5">
         <v>2.5125901999993872E-3</v>
       </c>
       <c r="D439" s="5">
         <v>0.73785010909013238</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>4.1053110912999999</v>
+        <v>4.1053843338</v>
       </c>
       <c r="C440" s="5">
-        <v>2.65512410000035E-3</v>
+        <v>2.7283666000004203E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>0.77937667001328759</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.80095474096042452</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>4.1073029761999997</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.918642399999726E-3</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.56226115883621919</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>