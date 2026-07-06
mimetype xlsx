--- v5 (2026-05-27)
+++ v6 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CD056287-EAC4-49A6-8407-509DB470D901}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{501EF9BC-AF8F-4801-840E-291AE08E9366}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0999FC61-3798-4FA2-8033-AC769951B436}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B9A218FF-63A8-4185-86AF-02AEA33E353D}"/>
   </bookViews>
   <sheets>
     <sheet name="larfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{244575F1-BD25-492D-BE43-FB8C95070E78}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{626A9A24-B4EE-4B4C-9935-120D54A7BFA3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1.9312752337000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1.9322936768000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.0184430999999883E-3</v>
       </c>
       <c r="D7" s="5">
         <v>0.63464936865429422</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1.9366122105000001</v>
       </c>
       <c r="C8" s="5">
         <v>4.3185337000000157E-3</v>
       </c>
       <c r="D8" s="5">
         <v>2.7151245371017652</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1.9119878855000001</v>
       </c>
       <c r="C9" s="5">
         <v>-2.4624325000000002E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-14.2350882147791</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1.9165580482</v>
       </c>
       <c r="C10" s="5">
         <v>4.5701626999998801E-3</v>
       </c>
       <c r="D10" s="5">
         <v>2.9063314915126037</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1.8733038232999999</v>
       </c>
       <c r="C11" s="5">
         <v>-4.3254224900000082E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-23.961261560412105</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1.9621791173000001</v>
       </c>
       <c r="C12" s="5">
         <v>8.887529400000016E-2</v>
       </c>
       <c r="D12" s="5">
         <v>74.407500715168354</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1.9804769408</v>
       </c>
       <c r="C13" s="5">
         <v>1.8297823499999977E-2</v>
       </c>
       <c r="D13" s="5">
         <v>11.782466841607754</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1.899386824</v>
       </c>
       <c r="C14" s="5">
         <v>-8.1090116800000001E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-39.448686305550119</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1.9910690292</v>
       </c>
       <c r="C15" s="5">
         <v>9.1682205199999922E-2</v>
       </c>
       <c r="D15" s="5">
         <v>76.065697858387722</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>2.0770598375999998</v>
       </c>
       <c r="C16" s="5">
         <v>8.5990808399999841E-2</v>
       </c>
       <c r="D16" s="5">
         <v>66.093369002127432</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>2.0878738450999998</v>
       </c>
       <c r="C17" s="5">
         <v>1.0814007500000056E-2</v>
       </c>
       <c r="D17" s="5">
         <v>6.429726987837947</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>2.0303856311000001</v>
       </c>
       <c r="C18" s="5">
         <v>-5.7488213999999704E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-28.469488805727583</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>2.0314156035000002</v>
       </c>
       <c r="C19" s="5">
         <v>1.0299724000000232E-3</v>
       </c>
       <c r="D19" s="5">
         <v>0.61043630838781837</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>2.0363922365999998</v>
       </c>
       <c r="C20" s="5">
         <v>4.9766330999996278E-3</v>
       </c>
       <c r="D20" s="5">
         <v>2.9797384568561736</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>2.0154894745999998</v>
       </c>
       <c r="C21" s="5">
         <v>-2.0902761999999964E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-11.645388490999009</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>2.0185747995000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.0853249000002414E-3</v>
       </c>
       <c r="D22" s="5">
         <v>1.8525135339906296</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1.9712086710000001</v>
       </c>
       <c r="C23" s="5">
         <v>-4.7366128499999993E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-24.793903878947276</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1.9625622733999999</v>
       </c>
       <c r="C24" s="5">
         <v>-8.6463976000001885E-3</v>
       </c>
       <c r="D24" s="5">
         <v>-5.1384661652222103</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1.9796826073</v>
       </c>
       <c r="C25" s="5">
         <v>1.7120333900000118E-2</v>
       </c>
       <c r="D25" s="5">
         <v>10.985299330222521</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1.9970654359</v>
       </c>
       <c r="C26" s="5">
         <v>1.7382828599999955E-2</v>
       </c>
       <c r="D26" s="5">
         <v>11.060783195689705</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1.9901769423</v>
       </c>
       <c r="C27" s="5">
         <v>-6.8884935999999897E-3</v>
       </c>
       <c r="D27" s="5">
         <v>-4.0615403914969423</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1.9778246317999999</v>
       </c>
       <c r="C28" s="5">
         <v>-1.2352310500000074E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-7.1989068972929111</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1.9878392029</v>
       </c>
       <c r="C29" s="5">
         <v>1.0014571100000147E-2</v>
       </c>
       <c r="D29" s="5">
         <v>6.2482142178597488</v>
       </c>
       <c r="E29" s="5">
         <v>-4.7912206206696677</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>2.0293422890000001</v>
       </c>
       <c r="C30" s="5">
         <v>4.1503086100000086E-2</v>
       </c>
       <c r="D30" s="5">
         <v>28.141160483232184</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>2.0311635907999999</v>
       </c>
       <c r="C31" s="5">
         <v>1.8213017999997305E-3</v>
       </c>
       <c r="D31" s="5">
         <v>1.0823126280135931</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>2.0368568374999998</v>
       </c>
       <c r="C32" s="5">
         <v>5.693246699999932E-3</v>
       </c>
       <c r="D32" s="5">
         <v>3.4158786280700237</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>2.1204826919999999</v>
       </c>
       <c r="C33" s="5">
         <v>8.3625854500000152E-2</v>
       </c>
       <c r="D33" s="5">
         <v>62.065554919492058</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>2.1226086712000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.1259792000001276E-3</v>
       </c>
       <c r="D34" s="5">
         <v>1.2097670044378006</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>2.1669687425999999</v>
       </c>
       <c r="C35" s="5">
         <v>4.4360071399999867E-2</v>
       </c>
       <c r="D35" s="5">
         <v>28.171820819132165</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>2.1634296911000002</v>
       </c>
       <c r="C36" s="5">
         <v>-3.5390514999997791E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-1.9423082661358615</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>2.0784570294</v>
       </c>
       <c r="C37" s="5">
         <v>-8.4972661700000174E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-38.172857629625732</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>2.0923282669000001</v>
       </c>
       <c r="C38" s="5">
         <v>1.3871237500000078E-2</v>
       </c>
       <c r="D38" s="5">
         <v>8.3091793639437981</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>2.1870493601000001</v>
       </c>
       <c r="C39" s="5">
         <v>9.4721093199999995E-2</v>
       </c>
       <c r="D39" s="5">
         <v>70.115995311801456</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>2.1812490645999998</v>
       </c>
       <c r="C40" s="5">
         <v>-5.8002955000002743E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-3.1365176262589278</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>2.1902708648</v>
       </c>
       <c r="C41" s="5">
         <v>9.0218002000002073E-3</v>
       </c>
       <c r="D41" s="5">
         <v>5.077762706475708</v>
       </c>
       <c r="E41" s="5">
         <v>10.183502850968939</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>2.1258365326000002</v>
       </c>
       <c r="C42" s="5">
         <v>-6.4434332199999833E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-30.114917889125792</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>2.2307757075999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.10493917499999972</v>
       </c>
       <c r="D43" s="5">
         <v>78.28404723390922</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>2.2380779009</v>
       </c>
       <c r="C44" s="5">
         <v>7.3021933000001482E-3</v>
       </c>
       <c r="D44" s="5">
         <v>3.9995617780243409</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>2.2253520549000001</v>
       </c>
       <c r="C45" s="5">
         <v>-1.272584599999993E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-6.6138791028817145</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>2.2276877861000002</v>
       </c>
       <c r="C46" s="5">
         <v>2.3357312000000796E-3</v>
       </c>
       <c r="D46" s="5">
         <v>1.266817374059559</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>2.2631073560999999</v>
       </c>
       <c r="C47" s="5">
         <v>3.5419569999999734E-2</v>
       </c>
       <c r="D47" s="5">
         <v>20.839798015218449</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>2.2636336877000001</v>
       </c>
       <c r="C48" s="5">
         <v>5.2633160000015167E-4</v>
       </c>
       <c r="D48" s="5">
         <v>0.27944164692388362</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>2.2768335333</v>
       </c>
       <c r="C49" s="5">
         <v>1.3199845599999982E-2</v>
       </c>
       <c r="D49" s="5">
         <v>7.2263608290097592</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>2.28860858</v>
       </c>
       <c r="C50" s="5">
         <v>1.1775046699999958E-2</v>
       </c>
       <c r="D50" s="5">
         <v>6.3856159018663705</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>2.2835800124999999</v>
       </c>
       <c r="C51" s="5">
         <v>-5.0285675000001362E-3</v>
       </c>
       <c r="D51" s="5">
         <v>-2.6050282707912986</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>2.2838739958000001</v>
       </c>
       <c r="C52" s="5">
         <v>2.9398330000018902E-4</v>
       </c>
       <c r="D52" s="5">
         <v>0.15459491418092774</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>2.2923076829000002</v>
       </c>
       <c r="C53" s="5">
         <v>8.4336871000001423E-3</v>
       </c>
       <c r="D53" s="5">
         <v>4.5223688666441664</v>
       </c>
       <c r="E53" s="5">
         <v>4.6586392459417425</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>2.3235771919000001</v>
       </c>
       <c r="C54" s="5">
         <v>3.1269508999999918E-2</v>
       </c>
       <c r="D54" s="5">
         <v>17.654986391349258</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>2.3298210583999999</v>
       </c>
       <c r="C55" s="5">
         <v>6.2438664999997506E-3</v>
       </c>
       <c r="D55" s="5">
         <v>3.2727017130735003</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>2.3372432703000001</v>
       </c>
       <c r="C56" s="5">
         <v>7.4222119000002529E-3</v>
       </c>
       <c r="D56" s="5">
         <v>3.8905915656749279</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>2.3305966338999999</v>
       </c>
       <c r="C57" s="5">
         <v>-6.6466364000001832E-3</v>
       </c>
       <c r="D57" s="5">
         <v>-3.3596792643229234</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>2.4339593544999998</v>
       </c>
       <c r="C58" s="5">
         <v>0.10336272059999985</v>
       </c>
       <c r="D58" s="5">
         <v>68.327270014176023</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>2.3594531807000001</v>
       </c>
       <c r="C59" s="5">
         <v>-7.4506173799999686E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-31.138495200344007</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>2.3643501014999999</v>
       </c>
       <c r="C60" s="5">
         <v>4.8969207999998154E-3</v>
       </c>
       <c r="D60" s="5">
         <v>2.5191637729600647</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>2.375003398</v>
       </c>
       <c r="C61" s="5">
         <v>1.0653296500000131E-2</v>
       </c>
       <c r="D61" s="5">
         <v>5.5429919707811859</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>2.3841168794000001</v>
       </c>
       <c r="C62" s="5">
         <v>9.1134814000000119E-3</v>
       </c>
       <c r="D62" s="5">
         <v>4.7031352451072816</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>2.3813448139000002</v>
       </c>
       <c r="C63" s="5">
         <v>-2.7720654999998651E-3</v>
       </c>
       <c r="D63" s="5">
         <v>-1.3863783793407136</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>2.3871832817</v>
       </c>
       <c r="C64" s="5">
         <v>5.838467799999858E-3</v>
       </c>
       <c r="D64" s="5">
         <v>2.9821020655381503</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>2.3955871401</v>
       </c>
       <c r="C65" s="5">
         <v>8.4038583999999084E-3</v>
       </c>
       <c r="D65" s="5">
         <v>4.3072523131057139</v>
       </c>
       <c r="E65" s="5">
         <v>4.5054796950006581</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>2.3198779384999999</v>
       </c>
       <c r="C66" s="5">
         <v>-7.5709201600000053E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-31.979794155790696</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>2.3280411571999999</v>
       </c>
       <c r="C67" s="5">
         <v>8.16321870000003E-3</v>
       </c>
       <c r="D67" s="5">
         <v>4.3052643737751417</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>2.3353513770999998</v>
       </c>
       <c r="C68" s="5">
         <v>7.3102198999999146E-3</v>
       </c>
       <c r="D68" s="5">
         <v>3.833850354928825</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>2.3343045455000002</v>
       </c>
       <c r="C69" s="5">
         <v>-1.0468315999996314E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.53658114388878131</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>2.3387793324000001</v>
       </c>
       <c r="C70" s="5">
         <v>4.4747868999999163E-3</v>
       </c>
       <c r="D70" s="5">
         <v>2.3247705917795569</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>2.3588400200000001</v>
       </c>
       <c r="C71" s="5">
         <v>2.0060687600000016E-2</v>
       </c>
       <c r="D71" s="5">
         <v>10.792632204034103</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>2.365161692</v>
       </c>
       <c r="C72" s="5">
         <v>6.3216719999998894E-3</v>
       </c>
       <c r="D72" s="5">
         <v>3.2638197914073519</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>2.3736753761</v>
       </c>
       <c r="C73" s="5">
         <v>8.5136840999999741E-3</v>
       </c>
       <c r="D73" s="5">
         <v>4.4060968155550606</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>2.3818224204999998</v>
       </c>
       <c r="C74" s="5">
         <v>8.1470443999998032E-3</v>
       </c>
       <c r="D74" s="5">
         <v>4.1973451518664717</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>2.3812147977000002</v>
       </c>
       <c r="C75" s="5">
         <v>-6.0762279999959645E-4</v>
       </c>
       <c r="D75" s="5">
         <v>-0.30570086144832143</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>2.3877140262999998</v>
       </c>
       <c r="C76" s="5">
         <v>6.4992285999996291E-3</v>
       </c>
       <c r="D76" s="5">
         <v>3.3248669325838254</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>2.3958815295</v>
       </c>
       <c r="C77" s="5">
         <v>8.167503200000148E-3</v>
       </c>
       <c r="D77" s="5">
         <v>4.1828768762425916</v>
       </c>
       <c r="E77" s="5">
         <v>1.2288820351069596E-2</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>2.4179242913999999</v>
       </c>
       <c r="C78" s="5">
         <v>2.2042761899999874E-2</v>
       </c>
       <c r="D78" s="5">
         <v>11.616476103743745</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>2.4277146976999999</v>
       </c>
       <c r="C79" s="5">
         <v>9.7904063000000541E-3</v>
       </c>
       <c r="D79" s="5">
         <v>4.968596591815122</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>2.4320299756999999</v>
       </c>
       <c r="C80" s="5">
         <v>4.315277999999978E-3</v>
       </c>
       <c r="D80" s="5">
         <v>2.1539844128523722</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>2.4348473827000001</v>
       </c>
       <c r="C81" s="5">
         <v>2.817407000000216E-3</v>
       </c>
       <c r="D81" s="5">
         <v>1.3990424654297451</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>2.4426919125</v>
       </c>
       <c r="C82" s="5">
         <v>7.8445297999998331E-3</v>
       </c>
       <c r="D82" s="5">
         <v>3.9353776591151357</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2.361490742</v>
       </c>
       <c r="C83" s="5">
         <v>-8.1201170499999975E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-33.34839166607636</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2.4665309784999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.10504023649999983</v>
       </c>
       <c r="D84" s="5">
         <v>68.579175256516848</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2.4727249097000001</v>
       </c>
       <c r="C85" s="5">
         <v>6.1939312000003355E-3</v>
       </c>
       <c r="D85" s="5">
         <v>3.0554000958213479</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2.3803270107999999</v>
       </c>
       <c r="C86" s="5">
         <v>-9.2397898900000275E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-36.681611761024989</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>2.4821587367000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.10183172590000034</v>
       </c>
       <c r="D87" s="5">
         <v>65.316088937076827</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>2.4888716864</v>
       </c>
       <c r="C88" s="5">
         <v>6.712949699999804E-3</v>
       </c>
       <c r="D88" s="5">
         <v>3.2940881622163021</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>2.4936758372000001</v>
       </c>
       <c r="C89" s="5">
         <v>4.8041508000000732E-3</v>
       </c>
       <c r="D89" s="5">
         <v>2.3410526862764236</v>
       </c>
       <c r="E89" s="5">
         <v>4.0817672533419946</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>2.5179562555000001</v>
       </c>
       <c r="C90" s="5">
         <v>2.4280418300000051E-2</v>
       </c>
       <c r="D90" s="5">
         <v>12.330632470300129</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>2.5242707397999999</v>
       </c>
       <c r="C91" s="5">
         <v>6.3144842999998119E-3</v>
       </c>
       <c r="D91" s="5">
         <v>3.051194015127523</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>2.5272048669</v>
       </c>
       <c r="C92" s="5">
         <v>2.9341271000000724E-3</v>
       </c>
       <c r="D92" s="5">
         <v>1.4037913631420373</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>2.6354050411999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.10820017429999984</v>
       </c>
       <c r="D93" s="5">
         <v>65.380034073092631</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>2.5461774553000001</v>
       </c>
       <c r="C94" s="5">
         <v>-8.9227585899999795E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-33.855223553896387</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>2.5667969983000001</v>
       </c>
       <c r="C95" s="5">
         <v>2.0619543000000018E-2</v>
       </c>
       <c r="D95" s="5">
         <v>10.162618849754601</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>2.5676616449999998</v>
       </c>
       <c r="C96" s="5">
         <v>8.646466999997493E-4</v>
       </c>
       <c r="D96" s="5">
         <v>0.40497964545425091</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>2.5729747735999999</v>
       </c>
       <c r="C97" s="5">
         <v>5.3131286000001055E-3</v>
       </c>
       <c r="D97" s="5">
         <v>2.5115531692798232</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>2.5810426897999998</v>
       </c>
       <c r="C98" s="5">
         <v>8.0679161999999138E-3</v>
       </c>
       <c r="D98" s="5">
         <v>3.8283407508243217</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>2.5822332195</v>
       </c>
       <c r="C99" s="5">
         <v>1.1905297000001092E-3</v>
       </c>
       <c r="D99" s="5">
         <v>0.55491742401461153</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>2.5882505458999998</v>
       </c>
       <c r="C100" s="5">
         <v>6.0173263999998561E-3</v>
       </c>
       <c r="D100" s="5">
         <v>2.8324551902719763</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>2.5880543990999998</v>
       </c>
       <c r="C101" s="5">
         <v>-1.9614680000001883E-4</v>
       </c>
       <c r="D101" s="5">
         <v>-9.0902358016797802E-2</v>
       </c>
       <c r="E101" s="5">
         <v>3.7847165414239159</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>2.6209922577999998</v>
       </c>
       <c r="C102" s="5">
         <v>3.2937858699999989E-2</v>
       </c>
       <c r="D102" s="5">
         <v>16.387958094540611</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>2.620530671</v>
       </c>
       <c r="C103" s="5">
         <v>-4.6158679999974694E-4</v>
       </c>
       <c r="D103" s="5">
         <v>-0.21112918375369993</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>2.6217587017000001</v>
       </c>
       <c r="C104" s="5">
         <v>1.2280307000001045E-3</v>
       </c>
       <c r="D104" s="5">
         <v>0.5637945605954986</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>2.6359154080999998</v>
       </c>
       <c r="C105" s="5">
         <v>1.4156706399999663E-2</v>
       </c>
       <c r="D105" s="5">
         <v>6.6755787214290541</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>2.6504766498999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.4561241800000069E-2</v>
       </c>
       <c r="D106" s="5">
         <v>6.8341663618426862</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>2.6717191025</v>
       </c>
       <c r="C107" s="5">
         <v>2.1242452600000128E-2</v>
       </c>
       <c r="D107" s="5">
         <v>10.052967378500588</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>2.6691819523000002</v>
       </c>
       <c r="C108" s="5">
         <v>-2.5371501999997825E-3</v>
       </c>
       <c r="D108" s="5">
         <v>-1.1336254229808662</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>2.6741222432999998</v>
       </c>
       <c r="C109" s="5">
         <v>4.940290999999597E-3</v>
       </c>
       <c r="D109" s="5">
         <v>2.2437856584730298</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>2.6820813334000002</v>
       </c>
       <c r="C110" s="5">
         <v>7.9590901000003988E-3</v>
       </c>
       <c r="D110" s="5">
         <v>3.6306555200875001</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>2.6829823325</v>
       </c>
       <c r="C111" s="5">
         <v>9.0099909999974415E-4</v>
       </c>
       <c r="D111" s="5">
         <v>0.40386501376374895</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>2.6875369224000001</v>
       </c>
       <c r="C112" s="5">
         <v>4.5545899000001278E-3</v>
       </c>
       <c r="D112" s="5">
         <v>2.0562295820307552</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>2.6821974277999998</v>
       </c>
       <c r="C113" s="5">
         <v>-5.3394946000002719E-3</v>
       </c>
       <c r="D113" s="5">
         <v>-2.3582337735409631</v>
       </c>
       <c r="E113" s="5">
         <v>3.6375985270146627</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>2.7232348060999998</v>
       </c>
       <c r="C114" s="5">
         <v>4.1037378299999983E-2</v>
       </c>
       <c r="D114" s="5">
         <v>19.986440670838633</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>2.7143168001000002</v>
       </c>
       <c r="C115" s="5">
         <v>-8.9180059999995898E-3</v>
       </c>
       <c r="D115" s="5">
         <v>-3.8597280747671547</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>2.7142004312000001</v>
       </c>
       <c r="C116" s="5">
         <v>-1.163689000001078E-4</v>
       </c>
       <c r="D116" s="5">
         <v>-5.1434584685816631E-2</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>2.8398600970999999</v>
       </c>
       <c r="C117" s="5">
         <v>0.12565966589999977</v>
       </c>
       <c r="D117" s="5">
         <v>72.131504217545483</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>2.9526118691000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.11275177200000019</v>
       </c>
       <c r="D118" s="5">
         <v>59.555944408905418</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>2.8786132050000002</v>
       </c>
       <c r="C119" s="5">
         <v>-7.3998664099999889E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-26.256554571465774</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>2.8716973287999998</v>
       </c>
       <c r="C120" s="5">
         <v>-6.9158762000003371E-3</v>
       </c>
       <c r="D120" s="5">
         <v>-2.8452114330188683</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>2.9773063954999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.10560906670000003</v>
       </c>
       <c r="D121" s="5">
         <v>54.247592189382132</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.0830100355000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.10570364000000021</v>
       </c>
       <c r="D122" s="5">
         <v>51.990658618821286</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>2.9830320687</v>
       </c>
       <c r="C123" s="5">
         <v>-9.997796680000004E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-32.671985742934325</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.0849212257</v>
       </c>
       <c r="C124" s="5">
         <v>0.10188915700000001</v>
       </c>
       <c r="D124" s="5">
         <v>49.635237621732074</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>3.1766741963</v>
       </c>
       <c r="C125" s="5">
         <v>9.1752970599999983E-2</v>
       </c>
       <c r="D125" s="5">
         <v>42.148787524314301</v>
       </c>
       <c r="E125" s="5">
         <v>18.435509756848202</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.1230636613999998</v>
       </c>
       <c r="C126" s="5">
         <v>-5.3610534900000228E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-18.473660835442828</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.2105259442</v>
       </c>
       <c r="C127" s="5">
         <v>8.7462282800000235E-2</v>
       </c>
       <c r="D127" s="5">
         <v>39.29776884201344</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.2089833542999999</v>
       </c>
       <c r="C128" s="5">
         <v>-1.5425899000001131E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-0.57505341430652557</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>3.1409977513</v>
       </c>
       <c r="C129" s="5">
         <v>-6.7985602999999895E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-22.660397805149625</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>3.1538902547999998</v>
       </c>
       <c r="C130" s="5">
         <v>1.2892503499999819E-2</v>
       </c>
       <c r="D130" s="5">
         <v>5.0382362704976202</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>3.0842132784</v>
       </c>
       <c r="C131" s="5">
         <v>-6.9676976399999813E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-23.515416759279574</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>3.1749573983000001</v>
       </c>
       <c r="C132" s="5">
         <v>9.0744119900000086E-2</v>
       </c>
       <c r="D132" s="5">
         <v>41.619154213813012</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>3.1821421584</v>
       </c>
       <c r="C133" s="5">
         <v>7.1847600999999095E-3</v>
       </c>
       <c r="D133" s="5">
         <v>2.749590694533155</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>3.1871005168000002</v>
       </c>
       <c r="C134" s="5">
         <v>4.9583584000001402E-3</v>
       </c>
       <c r="D134" s="5">
         <v>1.8859269455556271</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>3.1810139646</v>
       </c>
       <c r="C135" s="5">
         <v>-6.0865522000002059E-3</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2677766218470508</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>3.1824164004000002</v>
       </c>
       <c r="C136" s="5">
         <v>1.4024358000002124E-3</v>
       </c>
       <c r="D136" s="5">
         <v>0.53033711033221298</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>3.174000199</v>
       </c>
       <c r="C137" s="5">
         <v>-8.4162014000002117E-3</v>
       </c>
       <c r="D137" s="5">
         <v>-3.1277584717346096</v>
       </c>
       <c r="E137" s="5">
         <v>-8.4176000897873138E-2</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>3.1207020083999999</v>
       </c>
       <c r="C138" s="5">
         <v>-5.3298190600000073E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-18.389843688456963</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>3.1040556208000001</v>
       </c>
       <c r="C139" s="5">
         <v>-1.6646387599999812E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-6.2165228858882422</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>3.1036337746</v>
       </c>
       <c r="C140" s="5">
         <v>-4.2184620000007556E-4</v>
       </c>
       <c r="D140" s="5">
         <v>-0.16296010700068697</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>3.1442066740999999</v>
       </c>
       <c r="C141" s="5">
         <v>4.057289949999987E-2</v>
       </c>
       <c r="D141" s="5">
         <v>16.865787717188319</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>3.1518247052000001</v>
       </c>
       <c r="C142" s="5">
         <v>7.6180311000002554E-3</v>
       </c>
       <c r="D142" s="5">
         <v>2.9465132036916364</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>3.1898793338</v>
       </c>
       <c r="C143" s="5">
         <v>3.8054628599999862E-2</v>
       </c>
       <c r="D143" s="5">
         <v>15.490535493426783</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>3.1790839796000001</v>
       </c>
       <c r="C144" s="5">
         <v>-1.0795354199999885E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-3.9863573271325614</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>3.1880460672000002</v>
       </c>
       <c r="C145" s="5">
         <v>8.9620876000000571E-3</v>
       </c>
       <c r="D145" s="5">
         <v>3.4358418856879958</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>3.1928333654999999</v>
       </c>
       <c r="C146" s="5">
         <v>4.7872982999996871E-3</v>
       </c>
       <c r="D146" s="5">
         <v>1.8169255433880149</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>3.1754705091000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.7362856399999682E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-6.3340016742775118</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>3.1787354985</v>
       </c>
       <c r="C148" s="5">
         <v>3.2649893999998625E-3</v>
       </c>
       <c r="D148" s="5">
         <v>1.2408302303242635</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>3.1750615263999999</v>
       </c>
       <c r="C149" s="5">
         <v>-3.6739721000000891E-3</v>
       </c>
       <c r="D149" s="5">
         <v>-1.3781732414407388</v>
       </c>
       <c r="E149" s="5">
         <v>3.3438164255139569E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>3.2163146801</v>
       </c>
       <c r="C150" s="5">
         <v>4.1253153700000045E-2</v>
       </c>
       <c r="D150" s="5">
         <v>16.755312323867379</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>3.2038646193</v>
       </c>
       <c r="C151" s="5">
         <v>-1.2450060799999996E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-4.5474615765194955</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>3.2025954301000001</v>
       </c>
       <c r="C152" s="5">
         <v>-1.2691891999998539E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-0.47433747864278342</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>3.0444089043</v>
       </c>
       <c r="C153" s="5">
         <v>-0.15818652580000014</v>
       </c>
       <c r="D153" s="5">
         <v>-45.548374774253674</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>3.1463012635999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.10189235929999985</v>
       </c>
       <c r="D154" s="5">
         <v>48.445779452640458</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>3.0895530488</v>
       </c>
       <c r="C155" s="5">
         <v>-5.6748214799999808E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-19.620699396392226</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>3.1845650780999999</v>
       </c>
       <c r="C156" s="5">
         <v>9.5012029299999856E-2</v>
       </c>
       <c r="D156" s="5">
         <v>43.831384366534508</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>3.0902519569</v>
       </c>
       <c r="C157" s="5">
         <v>-9.4313121199999905E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-30.285175011747945</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>3.0984093732</v>
       </c>
       <c r="C158" s="5">
         <v>8.1574162999999977E-3</v>
       </c>
       <c r="D158" s="5">
         <v>3.2140672398258685</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>3.0729754106999998</v>
       </c>
       <c r="C159" s="5">
         <v>-2.5433962500000185E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4176782325357635</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>3.0754158890999999</v>
       </c>
       <c r="C160" s="5">
         <v>2.4404784000000568E-3</v>
       </c>
       <c r="D160" s="5">
         <v>0.95718302389795618</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>3.0808961934000001</v>
       </c>
       <c r="C161" s="5">
         <v>5.4803043000002383E-3</v>
       </c>
       <c r="D161" s="5">
         <v>2.1594489080805079</v>
       </c>
       <c r="E161" s="5">
         <v>-2.9657797877941539</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>3.2134840769999999</v>
+        <v>3.2134840770999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.13258788359999985</v>
+        <v>0.13258788369999985</v>
       </c>
       <c r="D162" s="5">
-        <v>65.801723359805251</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>65.801723421720325</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>3.1040241784</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.10945989859999994</v>
+        <v>-0.10945989869999995</v>
       </c>
       <c r="D163" s="5">
-        <v>-34.023796942790362</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-34.0237969674276</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>3.1042542815999998</v>
       </c>
       <c r="C164" s="5">
         <v>2.3010319999983153E-4</v>
       </c>
       <c r="D164" s="5">
         <v>8.8993008012172581E-2</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>3.1432148733999998</v>
       </c>
       <c r="C165" s="5">
         <v>3.89605918E-2</v>
       </c>
       <c r="D165" s="5">
         <v>16.145231666835791</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>3.1378984592000001</v>
       </c>
       <c r="C166" s="5">
         <v>-5.3164141999997305E-3</v>
       </c>
       <c r="D166" s="5">
         <v>-2.010897262146305</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>3.1865904916000001</v>
       </c>
       <c r="C167" s="5">
         <v>4.8692032399999974E-2</v>
       </c>
       <c r="D167" s="5">
         <v>20.295239161162492</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>3.0881479683999999</v>
       </c>
       <c r="C168" s="5">
         <v>-9.8442523200000132E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-31.378193769536477</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>3.1899865508</v>
       </c>
       <c r="C169" s="5">
         <v>0.1018385824000001</v>
       </c>
       <c r="D169" s="5">
         <v>47.600900918322054</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>3.2010670548000002</v>
       </c>
       <c r="C170" s="5">
         <v>1.1080504000000158E-2</v>
       </c>
       <c r="D170" s="5">
         <v>4.2487930652461703</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>3.2717200382999998</v>
       </c>
       <c r="C171" s="5">
         <v>7.06529834999996E-2</v>
       </c>
       <c r="D171" s="5">
         <v>29.950018880770489</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>3.2748476626</v>
       </c>
       <c r="C172" s="5">
         <v>3.1276243000002424E-3</v>
       </c>
       <c r="D172" s="5">
         <v>1.1531993282263064</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>3.2888183713000001</v>
+        <v>3.2888183714000001</v>
       </c>
       <c r="C173" s="5">
-        <v>1.3970708700000056E-2</v>
+        <v>1.3970708800000065E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>5.241116376400079</v>
+        <v>5.241116414799718</v>
       </c>
       <c r="E173" s="5">
-        <v>6.74875636334058</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>6.7487563665863837</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>3.3122390838000002</v>
       </c>
       <c r="C174" s="5">
-        <v>2.3420712500000107E-2</v>
+        <v>2.3420712400000099E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>8.8883589346938408</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>8.8883588949634209</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>3.3092486715999998</v>
+        <v>3.3092486716999998</v>
       </c>
       <c r="C175" s="5">
-        <v>-2.990412200000403E-3</v>
+        <v>-2.9904121000003947E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-1.0780408731902225</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-1.0780408373191164</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>3.4101671177999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.10091844620000012</v>
+        <v>0.10091844610000011</v>
       </c>
       <c r="D176" s="5">
-        <v>43.401967818632258</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>43.401967766632012</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>3.2395126458000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.17065447199999983</v>
       </c>
       <c r="D177" s="5">
         <v>-45.993229769106691</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>3.2261428967999999</v>
       </c>
       <c r="C178" s="5">
         <v>-1.3369749000000208E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-4.8416193151434417</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>3.1800538589</v>
       </c>
       <c r="C179" s="5">
         <v>-4.6089037899999852E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-15.85845013750381</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>3.1901260928999999</v>
+        <v>3.1901260927999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.0072233999999902E-2</v>
+        <v>1.0072233899999894E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>3.8676931432785944</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.8676931042077145</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>3.1869056304000001</v>
+        <v>3.1869056303000001</v>
       </c>
       <c r="C181" s="5">
         <v>-3.2204624999998543E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.204707823968254</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-1.2047078240058018</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>3.2019538531</v>
+        <v>3.201953853</v>
       </c>
       <c r="C182" s="5">
         <v>1.5048222699999947E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>5.8157661142371975</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>5.8157661144243589</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>3.2740128790999998</v>
+        <v>3.2740128789999998</v>
       </c>
       <c r="C183" s="5">
         <v>7.2059025999999804E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>30.612210441447864</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>30.612210442525445</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>3.2766370490000001</v>
+        <v>3.2766370491000001</v>
       </c>
       <c r="C184" s="5">
-        <v>2.6241699000002505E-3</v>
+        <v>2.6241701000002671E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>0.96606916510986185</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.96606923909317022</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>3.2975046869</v>
+        <v>3.2975046875</v>
       </c>
       <c r="C185" s="5">
-        <v>2.0867637899999902E-2</v>
+        <v>2.0867638399999944E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>7.9157933311970075</v>
+        <v>7.9157935273060254</v>
       </c>
       <c r="E185" s="5">
-        <v>0.26411661026346511</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.26411662545846593</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>3.3142176683</v>
+        <v>3.3142176687</v>
       </c>
       <c r="C186" s="5">
-        <v>1.6712981399999993E-2</v>
+        <v>1.6712981199999977E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>6.2544874750343871</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>6.2544873969200498</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>3.3104392158999998</v>
+        <v>3.3104392161999998</v>
       </c>
       <c r="C187" s="5">
-        <v>-3.7784524000001873E-3</v>
+        <v>-3.7784525000001956E-3</v>
       </c>
       <c r="D187" s="5">
-        <v>-1.3595424878494633</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-1.3595425234426695</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>3.4138805959999998</v>
+        <v>3.4138805958999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.10344138010000004</v>
+        <v>0.1034413797</v>
       </c>
       <c r="D188" s="5">
-        <v>44.66134844624554</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>44.661348238081167</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>3.4406246625999999</v>
+        <v>3.4406246622999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.674406660000006E-2</v>
+        <v>2.6744066400000044E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>9.8165133921558798</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>9.816513315853669</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>3.5124394738000002</v>
+        <v>3.5124394731000002</v>
       </c>
       <c r="C190" s="5">
-        <v>7.1814811200000328E-2</v>
+        <v>7.1814810800000295E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>28.132297688651175</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>28.132297516290315</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>3.5735779070999998</v>
+        <v>3.5735779065000002</v>
       </c>
       <c r="C191" s="5">
-        <v>6.1138433299999573E-2</v>
+        <v>6.1138433400000025E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>23.007860170189765</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>23.007860216528652</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>3.5924297525000002</v>
+        <v>3.5924297522000002</v>
       </c>
       <c r="C192" s="5">
-        <v>1.88518454000004E-2</v>
+        <v>1.8851845699999981E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>6.5173517132330216</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>6.5173518211008252</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>3.6862271131000002</v>
       </c>
       <c r="C193" s="5">
-        <v>9.379736059999999E-2</v>
+        <v>9.3797360900000015E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>36.246594221170071</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>36.246594357703607</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>3.7001636696000002</v>
+        <v>3.7001636697000002</v>
       </c>
       <c r="C194" s="5">
-        <v>1.393655650000003E-2</v>
+        <v>1.3936556600000038E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6323902058852395</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.6323902398186512</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>3.6753976037</v>
+        <v>3.6753976038</v>
       </c>
       <c r="C195" s="5">
         <v>-2.4766065900000189E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-7.7427047450905784</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-7.7427047448890063</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>3.7780927313000001</v>
+        <v>3.7780927317000002</v>
       </c>
       <c r="C196" s="5">
-        <v>0.1026951276000001</v>
+        <v>0.10269512790000013</v>
       </c>
       <c r="D196" s="5">
-        <v>39.193650508950142</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>39.19365064034703</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>3.8054222122999999</v>
+        <v>3.805422214</v>
       </c>
       <c r="C197" s="5">
-        <v>2.7329480999999767E-2</v>
+        <v>2.7329482299999874E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>9.0342214905820626</v>
+        <v>9.0342219365636467</v>
       </c>
       <c r="E197" s="5">
-        <v>15.403087292576245</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>15.403087323132114</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>3.8151960951000001</v>
+        <v>3.8151960964999998</v>
       </c>
       <c r="C198" s="5">
-        <v>9.7738828000002442E-3</v>
+        <v>9.7738824999997753E-3</v>
       </c>
       <c r="D198" s="5">
-        <v>3.1260047890078191</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>3.1260046902821248</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>3.9117884241000001</v>
+        <v>3.9117884252000001</v>
       </c>
       <c r="C199" s="5">
-        <v>9.6592328999999921E-2</v>
+        <v>9.6592328700000341E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>34.990096271847435</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>34.990096132939108</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>3.9187031705000002</v>
+        <v>3.9187031703000001</v>
       </c>
       <c r="C200" s="5">
-        <v>6.9147464000001158E-3</v>
+        <v>6.9147451000000082E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>2.1419472839078191</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>2.1419468766817218</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.0416878912999996</v>
+        <v>4.0416878895000004</v>
       </c>
       <c r="C201" s="5">
-        <v>0.12298472079999945</v>
+        <v>0.1229847192000002</v>
       </c>
       <c r="D201" s="5">
-        <v>44.892150868996339</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>44.892150183388367</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>3.9999194294999998</v>
+        <v>3.9999194268</v>
       </c>
       <c r="C202" s="5">
-        <v>-4.1768461799999823E-2</v>
+        <v>-4.1768462700000342E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-11.720138693417702</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-11.72013893670486</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.0685335540000001</v>
+        <v>4.0685335517999999</v>
       </c>
       <c r="C203" s="5">
-        <v>6.8614124500000262E-2</v>
+        <v>6.8614124999999859E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>22.642191909603927</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>22.642192107222069</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>4.0957548927999996</v>
+        <v>4.0957548918000004</v>
       </c>
       <c r="C204" s="5">
-        <v>2.722133879999955E-2</v>
+        <v>2.7221340000000538E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>8.330982043754398</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>8.3309824293005477</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>4.1865840184999996</v>
+        <v>4.1865840185999996</v>
       </c>
       <c r="C205" s="5">
-        <v>9.0829125700000013E-2</v>
+        <v>9.0829126799999216E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>30.109866258424532</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>30.109866676921683</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>4.1986260727999998</v>
+        <v>4.1986260736999998</v>
       </c>
       <c r="C206" s="5">
-        <v>1.204205430000016E-2</v>
+        <v>1.2042055100000226E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>3.5067434295952271</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>3.5067436661743834</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>3.9776902458999999</v>
+        <v>3.9776902472</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.22093582689999991</v>
+        <v>-0.22093582649999988</v>
       </c>
       <c r="D207" s="5">
-        <v>-47.726070947702084</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-47.726070877152971</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>4.0765507621000001</v>
+        <v>4.0765507648000003</v>
       </c>
       <c r="C208" s="5">
-        <v>9.8860516200000248E-2</v>
+        <v>9.8860517600000364E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>34.258790750547362</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>34.258791291076164</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>4.1111911762000002</v>
+        <v>4.1111911776000003</v>
       </c>
       <c r="C209" s="5">
-        <v>3.4640414100000072E-2</v>
+        <v>3.4640412799999964E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>10.687305452303097</v>
+        <v>10.687305024885108</v>
       </c>
       <c r="E209" s="5">
-        <v>8.0350864330292815</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>8.0350864215562812</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>4.2164245743000004</v>
+        <v>4.2164245776999998</v>
       </c>
       <c r="C210" s="5">
-        <v>0.10523339810000021</v>
+        <v>0.10523340009999949</v>
       </c>
       <c r="D210" s="5">
-        <v>35.431584427932485</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>35.431585184999939</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>4.1094691688999996</v>
+        <v>4.1094691716999998</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.10695540540000081</v>
+        <v>-0.10695540599999998</v>
       </c>
       <c r="D211" s="5">
-        <v>-26.53225867113861</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-26.532258781355189</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>4.1220728175000003</v>
+        <v>4.1220728197999996</v>
       </c>
       <c r="C212" s="5">
-        <v>1.2603648600000739E-2</v>
+        <v>1.2603648099999809E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>3.7430937321213387</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.7430935785213393</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>4.1406335416999998</v>
+        <v>4.1406335403999996</v>
       </c>
       <c r="C213" s="5">
-        <v>1.8560724199999434E-2</v>
+        <v>1.8560720600000025E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>5.5391609255986962</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>5.5391598213214266</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>4.1916576055999997</v>
+        <v>4.1916575858999998</v>
       </c>
       <c r="C214" s="5">
-        <v>5.1024063899999916E-2</v>
+        <v>5.102404550000017E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>15.831865838356297</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>15.831859742102816</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>4.1689144761000003</v>
+        <v>4.1689144765000004</v>
       </c>
       <c r="C215" s="5">
-        <v>-2.2743129499999348E-2</v>
+        <v>-2.2743109399999462E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-6.3201412292769099</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-6.3201358380837958</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>4.1975589084999996</v>
+        <v>4.1975589090999996</v>
       </c>
       <c r="C216" s="5">
-        <v>2.8644432399999253E-2</v>
+        <v>2.864443259999927E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>8.5639826917535355</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>8.5639827529731214</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>4.1925590831999999</v>
+        <v>4.1925590838</v>
       </c>
       <c r="C217" s="5">
         <v>-4.9998252999996495E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.4200253812079011</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-1.420025381006329</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>4.1980474044999996</v>
+        <v>4.1980474059999997</v>
       </c>
       <c r="C218" s="5">
-        <v>5.4883212999996545E-3</v>
+        <v>5.4883221999997289E-3</v>
       </c>
       <c r="D218" s="5">
-        <v>1.5822343851908061</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.5822346462959214</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>4.1779575173000003</v>
+        <v>4.1779575199999996</v>
       </c>
       <c r="C219" s="5">
-        <v>-2.0089887199999268E-2</v>
+        <v>-2.0089886000000057E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-5.5938742257438445</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-5.5938738984116938</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>4.1720655568999998</v>
+        <v>4.1720655691999999</v>
       </c>
       <c r="C220" s="5">
-        <v>-5.8919604000005066E-3</v>
+        <v>-5.8919507999997123E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>-1.6792342103367663</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-1.6792314944049314</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>4.1131933224999999</v>
+        <v>4.1131933199999997</v>
       </c>
       <c r="C221" s="5">
-        <v>-5.887223439999989E-2</v>
+        <v>-5.8872249200000226E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-15.678955624676206</v>
+        <v>-15.67895922280378</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8699907501026374E-2</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.8699812621411098E-2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>4.2151567293000003</v>
+        <v>4.2151567342999998</v>
       </c>
       <c r="C222" s="5">
-        <v>0.10196340680000038</v>
+        <v>0.10196341430000011</v>
       </c>
       <c r="D222" s="5">
-        <v>34.157594634695634</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>34.157597522833292</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>4.2078402733000004</v>
+        <v>4.2078402775999999</v>
       </c>
       <c r="C223" s="5">
-        <v>-7.3164559999998602E-3</v>
+        <v>-7.3164566999999181E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.0631292956754588</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-2.0631294887603291</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>4.2246397830999998</v>
+        <v>4.2246397870000001</v>
       </c>
       <c r="C224" s="5">
-        <v>1.6799509799999335E-2</v>
+        <v>1.679950940000019E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>4.8975299735692479</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>4.8975298492704322</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>4.1365411841000004</v>
+        <v>4.1365411822000002</v>
       </c>
       <c r="C225" s="5">
-        <v>-8.8098598999999389E-2</v>
+        <v>-8.8098604799999869E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-22.344536202702201</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-22.344537490984628</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>4.1891904418000001</v>
+        <v>4.1891904047999997</v>
       </c>
       <c r="C226" s="5">
-        <v>5.264925769999973E-2</v>
+        <v>5.264922259999949E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>16.389289332610346</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>16.389277638372036</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>4.1767884717000001</v>
+        <v>4.1767884750000004</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.2401970099999993E-2</v>
+        <v>-1.2401929799999323E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.4952854168561864</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-3.4952742736457321</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>4.0958008369999996</v>
+        <v>4.0958008404999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-8.0987634700000477E-2</v>
+        <v>-8.098763450000046E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-20.940113446475973</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-20.940113385328139</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>4.0982480386000004</v>
+        <v>4.0982480407999997</v>
       </c>
       <c r="C229" s="5">
-        <v>2.4472016000007812E-3</v>
+        <v>2.4472002999997855E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>0.71934932075434777</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.71934893674869826</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>4.0994258313999996</v>
+        <v>4.0994258323999997</v>
       </c>
       <c r="C230" s="5">
-        <v>1.1777927999991888E-3</v>
+        <v>1.1777915999999777E-3</v>
       </c>
       <c r="D230" s="5">
-        <v>0.3454128422137881</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>0.34541248954631509</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>4.0766021696000001</v>
+        <v>4.0766021691000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.2823661799999506E-2</v>
+        <v>-2.282366329999963E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-6.4801988278538118</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-6.4801992392524488</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>4.0661368870999999</v>
+        <v>4.0661369112000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.0465282500000228E-2</v>
+        <v>-1.0465257899999969E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.0374638607000404</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.0374568216234854</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>4.0134697767</v>
+        <v>4.0134697604999996</v>
       </c>
       <c r="C233" s="5">
-        <v>-5.2667110399999828E-2</v>
+        <v>-5.2667150700000498E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-14.482298230451473</v>
+        <v>-14.482308455025317</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.4244799108880222</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-2.4244802454361669</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>4.0142578875000003</v>
+        <v>4.0142578866000003</v>
       </c>
       <c r="C234" s="5">
-        <v>7.8811080000029676E-4</v>
+        <v>7.8812610000067451E-4</v>
       </c>
       <c r="D234" s="5">
-        <v>0.23589439755473673</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>0.23589898299447576</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>4.0062893313999997</v>
+        <v>4.0062893354</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.9685561000006899E-3</v>
+        <v>-7.9685512000002845E-3</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.3562401628593799</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-2.3562387302718646</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>3.9231168461000001</v>
+        <v>3.9231168591999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-8.3172485299999543E-2</v>
+        <v>-8.3172476200000123E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-22.255944136756234</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-22.255941953002147</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>3.9320102065999998</v>
+        <v>3.9320102222000002</v>
       </c>
       <c r="C237" s="5">
-        <v>8.8933604999996696E-3</v>
+        <v>8.8933630000003205E-3</v>
       </c>
       <c r="D237" s="5">
-        <v>2.7544686242486627</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>2.7544693989205005</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>3.8908584763</v>
+        <v>3.8908584486</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.1151730299999745E-2</v>
+        <v>-4.1151773600000219E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.860704660328858</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-11.86071638640237</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>3.8865313177999998</v>
+        <v>3.8865313503999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-4.3271585000002055E-3</v>
+        <v>-4.3270982000001013E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.3264285901864459</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-1.3264102283826018</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>3.8943418086000001</v>
+        <v>3.8943418311000002</v>
       </c>
       <c r="C240" s="5">
-        <v>7.8104908000002915E-3</v>
+        <v>7.810480700000344E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>2.4383904825376668</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>2.4383872737628209</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>3.9034218354000001</v>
+        <v>3.9034218359000001</v>
       </c>
       <c r="C241" s="5">
-        <v>9.080026799999974E-3</v>
+        <v>9.08000479999993E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>2.8340737939571925</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>2.8340668223990617</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>3.9000382893999999</v>
+        <v>3.9000382626999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.3835460000002371E-3</v>
+        <v>-3.3835732000002672E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.0352336970590681</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-1.0352419794351642</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>3.9753080478</v>
+        <v>3.9753079949000001</v>
       </c>
       <c r="C243" s="5">
-        <v>7.5269758400000164E-2</v>
+        <v>7.5269732200000217E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>25.783305938225489</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>25.783296185906622</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>3.9617532864</v>
+        <v>3.9617532479999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.3554761400000004E-2</v>
+        <v>-1.3554746900000136E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-4.0158181403394106</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-4.0158139771598549</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>4.0116780444</v>
+        <v>4.0116779321999996</v>
       </c>
       <c r="C245" s="5">
-        <v>4.9924757999999958E-2</v>
+        <v>4.9924684199999625E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>16.215414927434367</v>
+        <v>16.215389440464655</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.4642974774644628E-2</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-4.4645366900109007E-2</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>3.9121736712000001</v>
+        <v>3.9121736218000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-9.9504373199999829E-2</v>
+        <v>-9.9504310399999518E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-26.021648042766511</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-26.021634423857918</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>3.9068169994000002</v>
+        <v>3.9068170431999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-5.3566717999999902E-3</v>
+        <v>-5.3565786000002724E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.6307605682559845</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.6307324286405023</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>3.9208610555000001</v>
+        <v>3.9208611894000001</v>
       </c>
       <c r="C248" s="5">
-        <v>1.4044056099999924E-2</v>
+        <v>1.4044146200000274E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>4.4000251722279726</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.4000539108302483</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>4.0253328283999998</v>
+        <v>4.0253329923000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.10447177289999976</v>
+        <v>0.10447180290000002</v>
       </c>
       <c r="D249" s="5">
-        <v>37.10210202119255</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>37.102112824511792</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>3.9965948303999999</v>
+        <v>3.9965949205000002</v>
       </c>
       <c r="C250" s="5">
-        <v>-2.8737997999999987E-2</v>
+        <v>-2.8738071799999876E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-8.2386222781490872</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-8.2386422890324713</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>3.8979112058999998</v>
+        <v>3.8979112922999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-9.8683624500000011E-2</v>
+        <v>-9.8683628200000317E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-25.919853411243587</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-25.919853747692489</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>3.7916355615000001</v>
+        <v>3.7916356129</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.1062756443999997</v>
+        <v>-0.10627567939999993</v>
       </c>
       <c r="D252" s="5">
-        <v>-28.231188621268512</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-28.231196036045013</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>3.802663629</v>
+        <v>3.8026636065999999</v>
       </c>
       <c r="C253" s="5">
-        <v>1.102806749999985E-2</v>
+        <v>1.1027993699999961E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>3.5466079011035934</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>3.5465837373504838</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>3.7995525050999999</v>
+        <v>3.7995524211</v>
       </c>
       <c r="C254" s="5">
-        <v>-3.1111239000001234E-3</v>
+        <v>-3.1111854999998911E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.97736626049188535</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.97738553099837588</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>3.7764943166</v>
+        <v>3.7764941219999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-2.3058188499999854E-2</v>
+        <v>-2.3058299100000124E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-7.0441724084243091</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-7.0442052271120437</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>3.8619428631999999</v>
+        <v>3.8619425587</v>
       </c>
       <c r="C256" s="5">
-        <v>8.5448546599999897E-2</v>
+        <v>8.544843670000013E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>30.798903949736143</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>30.798861073252979</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>3.9079193001000001</v>
+        <v>3.9079188288000002</v>
       </c>
       <c r="C257" s="5">
-        <v>4.5976436900000195E-2</v>
+        <v>4.5976270100000161E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>15.259547849316469</v>
+        <v>15.25949009746228</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.586417532803742</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-2.5864265565081923</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>3.8123354795000002</v>
+        <v>3.8123352098000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-9.5583820599999925E-2</v>
+        <v>-9.558361900000012E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-25.707274895655885</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-25.707230447288399</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>3.8076258875</v>
+        <v>3.8076260365999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.7095920000002067E-3</v>
+        <v>-4.709173200000194E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.4723964243879117</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-1.4722664833828447</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>3.8174160315000001</v>
+        <v>3.8174165752000002</v>
       </c>
       <c r="C260" s="5">
-        <v>9.7901440000001116E-3</v>
+        <v>9.7905386000003425E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>3.1294415177316459</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>3.1295693173614136</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>3.8173739369000002</v>
+        <v>3.8173745875999998</v>
       </c>
       <c r="C261" s="5">
-        <v>-4.2094599999931148E-5</v>
+        <v>-4.1987600000403802E-5</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.3231582863904023E-2</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-1.319794974141697E-2</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>3.8030097939999998</v>
+        <v>3.8030102379000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.4364142900000321E-2</v>
+        <v>-1.4364349699999668E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.4231137099105089</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-4.4231753388021318</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>3.8047292169000002</v>
+        <v>3.8047294972999999</v>
       </c>
       <c r="C263" s="5">
-        <v>1.719422900000378E-3</v>
+        <v>1.7192593999997285E-3</v>
       </c>
       <c r="D263" s="5">
-        <v>0.54389709592133073</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>0.5438451844207437</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>3.8909752432000002</v>
+        <v>3.8909753331000001</v>
       </c>
       <c r="C264" s="5">
-        <v>8.62460263E-2</v>
+        <v>8.6245835800000226E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>30.862908901025744</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>30.862829452076635</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>3.9011247249999998</v>
+        <v>3.9011245131000001</v>
       </c>
       <c r="C265" s="5">
-        <v>1.0149481799999638E-2</v>
+        <v>1.014917999999998E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>3.1754606301103161</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>3.1753647730324408</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>3.8975763151999998</v>
+        <v>3.89757599</v>
       </c>
       <c r="C266" s="5">
-        <v>-3.5484098000000408E-3</v>
+        <v>-3.5485231000000894E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>-1.0860596499152497</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-1.0860942129734097</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>3.8801941572</v>
+        <v>3.8801938251000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.7382157999999759E-2</v>
+        <v>-1.7382164899999886E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-5.222345158420616</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-5.2223476059964691</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>3.7676120303</v>
+        <v>3.7676112202000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.11258212690000002</v>
+        <v>-0.11258260490000005</v>
       </c>
       <c r="D268" s="5">
-        <v>-29.765157776894846</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-29.765266861367024</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>3.8040863883</v>
+        <v>3.8040852659</v>
       </c>
       <c r="C269" s="5">
-        <v>3.6474357999999985E-2</v>
+        <v>3.6474045699999902E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>12.256203791548192</v>
+        <v>12.256095979409309</v>
       </c>
       <c r="E269" s="5">
-        <v>-2.6569871030177938</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-2.6570040844958953</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>3.8093474636</v>
+        <v>3.8093464808999999</v>
       </c>
       <c r="C270" s="5">
-        <v>5.2610752999999733E-3</v>
+        <v>5.2612149999999858E-3</v>
       </c>
       <c r="D270" s="5">
-        <v>1.6722897550919047</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>1.6723349957552758</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>3.8064932469000001</v>
+        <v>3.8064926729000002</v>
       </c>
       <c r="C271" s="5">
-        <v>-2.8542166999998564E-3</v>
+        <v>-2.8538079999997912E-3</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.89542387737621132</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-0.8952964180036882</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>3.8130253676999999</v>
+        <v>3.8130273841000002</v>
       </c>
       <c r="C272" s="5">
-        <v>6.5321207999997632E-3</v>
+        <v>6.5347112000000429E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>2.0788036344075556</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>2.0796361277214626</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>3.8125135760000002</v>
+        <v>3.8125164806999998</v>
       </c>
       <c r="C273" s="5">
-        <v>-5.1179169999970853E-4</v>
+        <v>-5.1090340000037315E-4</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.16094749059213376</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.16066826026400749</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>3.8086231816999998</v>
+        <v>3.8086232190999998</v>
       </c>
       <c r="C274" s="5">
-        <v>-3.8903943000003771E-3</v>
+        <v>-3.8932616000000309E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.2176641129479027</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-1.2185555986039098</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>3.8109081284999999</v>
+        <v>3.8109082755000001</v>
       </c>
       <c r="C275" s="5">
-        <v>2.2849468000001316E-3</v>
+        <v>2.2850564000003182E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>0.72230872849596839</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>0.72234348212338872</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>3.7908021555999998</v>
+        <v>3.7908024791999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.0105972900000157E-2</v>
+        <v>-2.01057963000002E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.1505617925952549</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-6.1505090968352327</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>3.7980399802</v>
+        <v>3.7980401006000002</v>
       </c>
       <c r="C277" s="5">
-        <v>7.23782460000022E-3</v>
+        <v>7.2376214000002825E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>2.3153884839921979</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.3153225962343704</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>3.7950065163</v>
+        <v>3.7950064375000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-3.033463900000033E-3</v>
+        <v>-3.0336631000000835E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.95423131228291602</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-0.95429366912863633</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>3.782567883</v>
+        <v>3.7825679166000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-1.2438633299999946E-2</v>
+        <v>-1.2438520899999972E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-3.8630239540681122</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-3.8629897520072176</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>3.777856791</v>
+        <v>3.7778549360000002</v>
       </c>
       <c r="C280" s="5">
-        <v>-4.7110919999999723E-3</v>
+        <v>-4.7129805999999164E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>-1.4843738696476372</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-1.4849648459157705</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>3.8031357339</v>
+        <v>3.8031333939</v>
       </c>
       <c r="C281" s="5">
-        <v>2.527894289999999E-2</v>
+        <v>2.5278457899999829E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>8.3318144420072571</v>
+        <v>8.3316529029161757</v>
       </c>
       <c r="E281" s="5">
-        <v>-2.4990347299258531E-2</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>-2.5022362367443929E-2</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>3.8043435081000001</v>
+        <v>3.8043375223</v>
       </c>
       <c r="C282" s="5">
-        <v>1.2077742000000669E-3</v>
+        <v>1.2041283999999486E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>0.38175424124977653</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>0.3806001009887483</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>3.8029851377999999</v>
+        <v>3.8029829723000002</v>
       </c>
       <c r="C283" s="5">
-        <v>-1.358370300000189E-3</v>
+        <v>-1.3545499999998434E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>-0.4276288546627649</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>-0.42642920901717618</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>3.8073286905999999</v>
+        <v>3.8073337436000001</v>
       </c>
       <c r="C284" s="5">
-        <v>4.3435527999999834E-3</v>
+        <v>4.3507712999999448E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>1.3792140833569499</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.3815214165403988</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>3.8118411873000002</v>
+        <v>3.8118480655</v>
       </c>
       <c r="C285" s="5">
-        <v>4.5124967000003124E-3</v>
+        <v>4.5143218999998957E-3</v>
       </c>
       <c r="D285" s="5">
-        <v>1.4315639389490098</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.4321448414338356</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>3.8105926448999998</v>
+        <v>3.8105947090000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.2485424000003853E-3</v>
+        <v>-1.2533564999999136E-3</v>
       </c>
       <c r="D286" s="5">
-        <v>-0.39234445282692043</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-0.39385380108453161</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>3.8114524504</v>
+        <v>3.8114543732000001</v>
       </c>
       <c r="C287" s="5">
-        <v>8.5980550000019917E-4</v>
+        <v>8.5966420000005428E-4</v>
       </c>
       <c r="D287" s="5">
-        <v>0.27109903314570527</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>0.27105427856806141</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>3.8961834522999998</v>
+        <v>3.8961844210000001</v>
       </c>
       <c r="C288" s="5">
-        <v>8.4731001899999825E-2</v>
+        <v>8.473004779999993E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>30.192718845016241</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>30.192319125478527</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>3.7969688442999998</v>
+        <v>3.7969686073000002</v>
       </c>
       <c r="C289" s="5">
-        <v>-9.9214608000000037E-2</v>
+        <v>-9.9215813699999877E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-26.621026338003329</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-26.621300228419109</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>3.7929176387000001</v>
+        <v>3.7929171696999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-4.0512055999997187E-3</v>
+        <v>-4.0514376000002628E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.2728626081237926</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-1.2729351527667854</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>3.7853135738999999</v>
+        <v>3.7853130449000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-7.6040648000001987E-3</v>
+        <v>-7.604124799999834E-3</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.3794168792408366</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-2.3794357385185427</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>3.7869857301000001</v>
+        <v>3.7869816181</v>
       </c>
       <c r="C292" s="5">
-        <v>1.6721562000001633E-3</v>
+        <v>1.668573199999912E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>0.53138790854179163</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>0.53024659350526804</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>3.8019824702</v>
+        <v>3.8019765393</v>
       </c>
       <c r="C293" s="5">
-        <v>1.4996740099999961E-2</v>
+        <v>1.4994921200000011E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>4.8569685360701609</v>
+        <v>4.856371952844829</v>
       </c>
       <c r="E293" s="5">
-        <v>-3.032402156252223E-2</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-3.0418459732584058E-2</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>3.7982388061000001</v>
+        <v>3.7982241642000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-3.7436640999999327E-3</v>
+        <v>-3.7523750999999272E-3</v>
       </c>
       <c r="D294" s="5">
-        <v>-1.1752151531293831</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-1.1779367207128577</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>3.7972853775000002</v>
+        <v>3.7972790607000002</v>
       </c>
       <c r="C295" s="5">
-        <v>-9.5342859999991703E-4</v>
+        <v>-9.4510349999987753E-4</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.30080680345996313</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-0.29818497517389853</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>3.8043081548000002</v>
+        <v>3.8043176711000002</v>
       </c>
       <c r="C296" s="5">
-        <v>7.0227773000000049E-3</v>
+        <v>7.0386103999999783E-3</v>
       </c>
       <c r="D296" s="5">
-        <v>2.2420186573428591</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.2471287870562406</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>3.8122402650999998</v>
+        <v>3.8122566103</v>
       </c>
       <c r="C297" s="5">
-        <v>7.9321102999996285E-3</v>
+        <v>7.9389391999997727E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>2.5309332763764125</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>2.5331308635843097</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>3.8125673720000002</v>
+        <v>3.8125789371000001</v>
       </c>
       <c r="C298" s="5">
-        <v>3.2710690000037346E-4</v>
+        <v>3.2232680000010561E-4</v>
       </c>
       <c r="D298" s="5">
-        <v>0.1030138577918116</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>0.10150735340390682</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>3.8111927095000002</v>
+        <v>3.8112032428</v>
       </c>
       <c r="C299" s="5">
-        <v>-1.3746624999999568E-3</v>
+        <v>-1.3756943000000632E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.43181601302971773</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-0.43213817610996408</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>3.8006256688</v>
+        <v>3.800630086</v>
       </c>
       <c r="C300" s="5">
-        <v>-1.0567040700000252E-2</v>
+        <v>-1.0573156800000039E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.2768887682110504</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-3.2787476303950513</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>3.8967409138</v>
+        <v>3.8967371587000001</v>
       </c>
       <c r="C301" s="5">
-        <v>9.6115245000000016E-2</v>
+        <v>9.6107072700000185E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>34.945128382210889</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>34.941685898832709</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>3.7930397667000002</v>
+        <v>3.7930331849000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.10370114709999978</v>
+        <v>-0.10370397380000007</v>
       </c>
       <c r="D302" s="5">
-        <v>-27.65135960392232</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-27.652029474466154</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>3.8859511881</v>
+        <v>3.8859417450999998</v>
       </c>
       <c r="C303" s="5">
-        <v>9.291142139999975E-2</v>
+        <v>9.2908560199999712E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>33.696285627119373</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>33.695170915721874</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>3.8934385226999999</v>
+        <v>3.8934157515000001</v>
       </c>
       <c r="C304" s="5">
-        <v>7.4873345999999508E-3</v>
+        <v>7.4740064000002882E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3367843076218531</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.3325862266051489</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>3.9000957714000002</v>
+        <v>3.9000746637999999</v>
       </c>
       <c r="C305" s="5">
-        <v>6.6572487000002845E-3</v>
+        <v>6.6589122999998196E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>2.0712426697196307</v>
+        <v>2.0717773684739704</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5805826820353372</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.5801875284075626</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>3.8938727320000002</v>
+        <v>3.8938540557999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-6.2230394000000189E-3</v>
+        <v>-6.2206080000000163E-3</v>
       </c>
       <c r="D306" s="5">
-        <v>-1.8980199353769156</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-1.8972950328109417</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>3.8942939589000001</v>
+        <v>3.894306265</v>
       </c>
       <c r="C307" s="5">
-        <v>4.212268999999047E-4</v>
+        <v>4.5220920000010878E-4</v>
       </c>
       <c r="D307" s="5">
-        <v>0.12988948676166956</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.13944995831893792</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>3.9018969058000001</v>
+        <v>3.9018777604000001</v>
       </c>
       <c r="C308" s="5">
-        <v>7.6029469000000738E-3</v>
+        <v>7.5714954000001278E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>2.3681169363263033</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>2.3582081030745217</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>3.8135056308999999</v>
+        <v>3.8135854489000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.8391274900000205E-2</v>
+        <v>-8.8292311500000054E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-24.040303957256526</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-24.016749611718026</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>3.8145560041</v>
+        <v>3.814618877</v>
       </c>
       <c r="C310" s="5">
-        <v>1.0503732000000099E-3</v>
+        <v>1.0334280999999557E-3</v>
       </c>
       <c r="D310" s="5">
-        <v>0.33102325257705623</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>0.32566824604085554</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>3.8073934487000001</v>
+        <v>3.8073938108999998</v>
       </c>
       <c r="C311" s="5">
-        <v>-7.1625553999998814E-3</v>
+        <v>-7.225066100000177E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-2.2301038160057018</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-2.2493279034345393</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>3.8032931173</v>
+        <v>3.8032849362999999</v>
       </c>
       <c r="C312" s="5">
-        <v>-4.1003314000001012E-3</v>
+        <v>-4.1088745999999787E-3</v>
       </c>
       <c r="D312" s="5">
-        <v>-1.2846998304134938</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-1.2873605631706142</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>3.7977696605000002</v>
+        <v>3.7977499067</v>
       </c>
       <c r="C313" s="5">
-        <v>-5.5234567999997708E-3</v>
+        <v>-5.5350295999998522E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.728886182896916</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-1.7324833137446038</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>3.7944304954999999</v>
+        <v>3.7943978953999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-3.3391650000003104E-3</v>
+        <v>-3.3520113000000684E-3</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.050005090591688</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-1.0540304940723777</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>3.7885893311999999</v>
+        <v>3.7885476047000002</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.8411643000000346E-3</v>
+        <v>-5.8502906999997606E-3</v>
       </c>
       <c r="D315" s="5">
-        <v>-1.8317252084722124</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-1.8345785509269574</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>3.6954719253000001</v>
+        <v>3.6954091888999998</v>
       </c>
       <c r="C316" s="5">
-        <v>-9.3117405899999728E-2</v>
+        <v>-9.3138415800000374E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-25.816297705076984</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-25.821605726907983</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>3.6976799046000002</v>
+        <v>3.6976321454000001</v>
       </c>
       <c r="C317" s="5">
-        <v>2.2079793000000514E-3</v>
+        <v>2.2229565000002616E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>0.71933963704113868</v>
+        <v>0.7242475637448953</v>
       </c>
       <c r="E317" s="5">
-        <v>-5.1900229805725946</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-5.1907344307801528</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3.7920392096</v>
+        <v>3.7920357663000002</v>
       </c>
       <c r="C318" s="5">
-        <v>9.4359304999999782E-2</v>
+        <v>9.4403620900000096E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>35.307563749501483</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>35.327062498037698</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>3.7928933091000001</v>
+        <v>3.7929618749</v>
       </c>
       <c r="C319" s="5">
-        <v>8.5409950000014945E-4</v>
+        <v>9.2610859999986417E-4</v>
       </c>
       <c r="D319" s="5">
-        <v>0.27061693162890865</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.29346355965604864</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>3.6995259822</v>
+        <v>3.6995204796999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-9.3367326900000158E-2</v>
+        <v>-9.3441395200000166E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-25.850971923944609</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-25.86837826025279</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>3.8156879642999999</v>
+        <v>3.8158660660999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.11616198209999995</v>
+        <v>0.11634558640000003</v>
       </c>
       <c r="D321" s="5">
-        <v>44.917637278991471</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>45.001416566885119</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>3.8186290235999998</v>
+        <v>3.8187584371000001</v>
       </c>
       <c r="C322" s="5">
-        <v>2.9410592999998819E-3</v>
+        <v>2.8923710000001712E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>0.92886822015492143</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.91338412761270416</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>3.8012847716999998</v>
+        <v>3.8012647061</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.7344251899999996E-2</v>
+        <v>-1.7493731000000068E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-5.3162956715456904</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-5.3607882052762008</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>3.8020121947000001</v>
+        <v>3.8018979529000001</v>
       </c>
       <c r="C324" s="5">
-        <v>7.2742300000028237E-4</v>
+        <v>6.3324680000009792E-4</v>
       </c>
       <c r="D324" s="5">
-        <v>0.22987673066077186</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>0.20008940448938972</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>3.7977127169</v>
+        <v>3.7976638002000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-4.2994778000000622E-3</v>
+        <v>-4.234152700000049E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.3486028796499627</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-1.3282775878421638</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>3.7959350445000002</v>
+        <v>3.7958667987000001</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.777672399999819E-3</v>
+        <v>-1.7970014999999506E-3</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.56026447100081533</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-0.56634780481787939</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>3.7927069180999999</v>
+        <v>3.7925564382000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.228126400000253E-3</v>
+        <v>-3.310360499999998E-3</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.0157403200382942</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.041510201725615</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>3.7973405592999998</v>
+        <v>3.7972912041</v>
       </c>
       <c r="C328" s="5">
-        <v>4.6336411999998717E-3</v>
+        <v>4.7347658999998821E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>1.475960294371137</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.5084534511545566</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>3.7982015114999998</v>
+        <v>3.7981736768999999</v>
       </c>
       <c r="C329" s="5">
-        <v>8.6095220000004247E-4</v>
+        <v>8.8247279999986716E-4</v>
       </c>
       <c r="D329" s="5">
-        <v>0.27240957564582668</v>
+        <v>0.27923114058170384</v>
       </c>
       <c r="E329" s="5">
-        <v>2.7185048325829575</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.7190787927640958</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>3.7918549749000001</v>
+        <v>3.7918446242999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-6.3465365999997303E-3</v>
+        <v>-6.3290525999999403E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-1.9867934073949156</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-1.9813844660648949</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>3.7921170674</v>
+        <v>3.7921446215999999</v>
       </c>
       <c r="C331" s="5">
-        <v>2.6209249999986639E-4</v>
+        <v>2.9999729999996561E-4</v>
       </c>
       <c r="D331" s="5">
-        <v>8.2975375878269197E-2</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>9.4981067573285394E-2</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>3.7962974863999999</v>
+        <v>3.7967674701999998</v>
       </c>
       <c r="C332" s="5">
-        <v>4.1804189999998798E-3</v>
+        <v>4.6228485999999513E-3</v>
       </c>
       <c r="D332" s="5">
-        <v>1.3309269563971382</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>1.472719240525433</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>3.8160129915000001</v>
+        <v>3.8161464445000002</v>
       </c>
       <c r="C333" s="5">
-        <v>1.9715505100000197E-2</v>
+        <v>1.9378974300000351E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>6.4131468555289617</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>6.2997857465104889</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>3.8211867282999998</v>
+        <v>3.8212830005999998</v>
       </c>
       <c r="C334" s="5">
-        <v>5.173736799999773E-3</v>
+        <v>5.136556099999634E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>1.6391427291902794</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.6272184726302319</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>3.7930108176999999</v>
+        <v>3.7929082621000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.8175910599999909E-2</v>
+        <v>-2.8374738499999719E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-8.4981557476005776</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-8.555490152242351</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>3.7999142011</v>
+        <v>3.7996242733000001</v>
       </c>
       <c r="C336" s="5">
-        <v>6.9033834000000738E-3</v>
+        <v>6.7160111999999828E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>2.2060284875341285</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>2.1456266213212727</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>3.7982621661999998</v>
+        <v>3.7981074620999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.6520349000002099E-3</v>
+        <v>-1.5168112000001344E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.52046133365046821</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-0.47798999229921035</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>3.7986777011999999</v>
+        <v>3.7984309993999998</v>
       </c>
       <c r="C338" s="5">
-        <v>4.1553500000013344E-4</v>
+        <v>3.2353729999989866E-4</v>
       </c>
       <c r="D338" s="5">
-        <v>0.13136063920740071</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>0.10226848831362823</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>3.8002163173999999</v>
+        <v>3.8000536591</v>
       </c>
       <c r="C339" s="5">
-        <v>1.5386161999999537E-3</v>
+        <v>1.6226597000001952E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>0.48713217351066262</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>0.51383668628828261</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>3.7996485125000001</v>
+        <v>3.7997264979000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.6780489999974648E-4</v>
+        <v>-3.2716119999998128E-4</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.17914933564785462</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.10326369815424341</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>3.7980401413</v>
+        <v>3.7981259962</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.6083712000001249E-3</v>
+        <v>-1.6005017000000343E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.50677276814874439</v>
+        <v>-0.50428862642890593</v>
       </c>
       <c r="E341" s="5">
-        <v>-4.2485950129567129E-3</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>-1.2553586027364005E-3</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>3.7927563987999999</v>
+        <v>3.7928034387</v>
       </c>
       <c r="C342" s="5">
-        <v>-5.2837425000000771E-3</v>
+        <v>-5.3225574999999914E-3</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.65669686717278</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.6687360787103978</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>3.6914175176000001</v>
+        <v>3.6914412252000002</v>
       </c>
       <c r="C343" s="5">
-        <v>-0.10133888119999979</v>
+        <v>-0.10136221349999985</v>
       </c>
       <c r="D343" s="5">
-        <v>-27.746543285575509</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-27.751728137621768</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>3.7933361393</v>
+        <v>3.7943678674000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.10191862169999988</v>
+        <v>0.10292664219999992</v>
       </c>
       <c r="D344" s="5">
-        <v>38.655760479124311</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>39.09826399939471</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>3.7136265583000001</v>
+        <v>3.7137105300000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-7.9709580999999918E-2</v>
+        <v>-8.0657337399999918E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-22.496234146107732</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-22.727781188986484</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>3.7204325253000001</v>
+        <v>3.7203870332000002</v>
       </c>
       <c r="C346" s="5">
-        <v>6.8059670000000239E-3</v>
+        <v>6.6765032000000168E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>2.2215451828845101</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.17881827005868</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>3.7861811016</v>
+        <v>3.7859020341999998</v>
       </c>
       <c r="C347" s="5">
-        <v>6.5748576299999861E-2</v>
+        <v>6.5515000999999629E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>23.394388832975999</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>23.303384250131632</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>3.7977724592</v>
+        <v>3.7971925990000002</v>
       </c>
       <c r="C348" s="5">
-        <v>1.1591357599999963E-2</v>
+        <v>1.1290564800000347E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>3.736284269272061</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>3.6380057786890019</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>3.7992292204</v>
+        <v>3.7988665703</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4567612000000452E-3</v>
+        <v>1.6739712999997991E-3</v>
       </c>
       <c r="D349" s="5">
-        <v>0.46127201809158525</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>0.53029790144762945</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>3.8021762080000001</v>
+        <v>3.8016080003999999</v>
       </c>
       <c r="C350" s="5">
-        <v>2.9469876000001172E-3</v>
+        <v>2.7414300999999419E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>0.93479784096224261</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.86941842883252463</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>3.8092695887999999</v>
+        <v>3.8088678241</v>
       </c>
       <c r="C351" s="5">
-        <v>7.0933807999997711E-3</v>
+        <v>7.259823700000112E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>2.2618476738931248</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.3158292551122672</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>3.8035119772999999</v>
+        <v>3.8043802697000002</v>
       </c>
       <c r="C352" s="5">
-        <v>-5.7576114999999817E-3</v>
+        <v>-4.4875543999998158E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.7987663180373814</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-1.4046973705331811</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>3.7954115007999998</v>
+        <v>3.7958011989</v>
       </c>
       <c r="C353" s="5">
-        <v>-8.10047650000012E-3</v>
+        <v>-8.5790708000001992E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.5259586229415598</v>
+        <v>-2.6727493015738513</v>
       </c>
       <c r="E353" s="5">
-        <v>-6.9210445445699875E-2</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-6.1209062109202073E-2</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>3.6948280107000002</v>
+        <v>3.6947959923</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.10058349009999956</v>
+        <v>-0.10100520660000001</v>
       </c>
       <c r="D354" s="5">
-        <v>-27.552350881098576</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-27.64907916215066</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3.7905141356000001</v>
+        <v>3.7905161682999999</v>
       </c>
       <c r="C355" s="5">
-        <v>9.5686124899999836E-2</v>
+        <v>9.5720175999999935E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>35.908530938058256</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>35.923539382500749</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>3.7899801579000001</v>
+        <v>3.7916574126999998</v>
       </c>
       <c r="C356" s="5">
-        <v>-5.3397769999996569E-4</v>
+        <v>1.1412443999998523E-3</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.16891560913416814</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.36189354877329549</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>3.8105176912999998</v>
+        <v>3.8106048011000002</v>
       </c>
       <c r="C357" s="5">
-        <v>2.0537533399999752E-2</v>
+        <v>1.8947388400000431E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>6.7000326482201888</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>6.1641374643489177</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>3.8193795382000002</v>
+        <v>3.8190940411000001</v>
       </c>
       <c r="C358" s="5">
-        <v>8.8618469000003586E-3</v>
+        <v>8.4892399999998425E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>2.8267282609928168</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.7063526963581053</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>3.8799675654999999</v>
+        <v>3.8793165921999999</v>
       </c>
       <c r="C359" s="5">
-        <v>6.0588027299999681E-2</v>
+        <v>6.0222551099999855E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>20.787873780445288</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>20.653092214405767</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>3.7953129147000002</v>
+        <v>3.7943825965000002</v>
       </c>
       <c r="C360" s="5">
-        <v>-8.4654650799999676E-2</v>
+        <v>-8.4933995699999709E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-23.257857862731136</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-23.329066870727068</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3.9005648528000001</v>
+        <v>3.8998746768000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.10525193809999989</v>
+        <v>0.1054920802999999</v>
       </c>
       <c r="D361" s="5">
-        <v>38.85418634212818</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>38.967862346304557</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3.9064333798000002</v>
+        <v>3.9052373411999999</v>
       </c>
       <c r="C362" s="5">
-        <v>5.8685270000000678E-3</v>
+        <v>5.3626643999997725E-3</v>
       </c>
       <c r="D362" s="5">
-        <v>1.8204541868756419</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.6626406809895133</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3.8180488268000001</v>
+        <v>3.8169828536999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-8.8384553000000032E-2</v>
+        <v>-8.8254487499999978E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-24.014159929888613</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-23.989549069598969</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3.9044703326999999</v>
+        <v>3.9077208176</v>
       </c>
       <c r="C364" s="5">
-        <v>8.6421505899999751E-2</v>
+        <v>9.0737963900000107E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>30.812061839371353</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>32.568344670161366</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3.8915740244000001</v>
+        <v>3.8918494198000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.289630829999977E-2</v>
+        <v>-1.5871397799999798E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.8923355822932271</v>
+        <v>-4.7664441057348128</v>
       </c>
       <c r="E365" s="5">
-        <v>2.5336521107060861</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.5303806987529986</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>3.8978977897</v>
+        <v>3.8974819283</v>
       </c>
       <c r="C366" s="5">
-        <v>6.323765299999895E-3</v>
+        <v>5.6325084999997443E-3</v>
       </c>
       <c r="D366" s="5">
-        <v>1.9675095352454042</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.7506000404271527</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>3.8918497005999999</v>
+        <v>3.8915778449</v>
       </c>
       <c r="C367" s="5">
-        <v>-6.048089100000098E-3</v>
+        <v>-5.9040833999999265E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.8461462002192119</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-1.8027455540543413</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3.8894423161999998</v>
+        <v>3.8931686972000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.407384400000101E-3</v>
+        <v>1.5908523000001118E-3</v>
       </c>
       <c r="D368" s="5">
-        <v>-0.73976474691642702</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>0.49165682158471835</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>3.6069417926999998</v>
+        <v>3.6066481595000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.28250052349999999</v>
+        <v>-0.28652053769999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-59.54039970035798</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-60.0417318844082</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>3.5186059738000002</v>
+        <v>3.5177251143000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-8.8335818899999641E-2</v>
+        <v>-8.892304520000005E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-25.736054050894243</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-25.886476299765558</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>3.4744743160999998</v>
+        <v>3.4731197626000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-4.4131657700000382E-2</v>
+        <v>-4.4605351700000018E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-14.054797445216337</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-14.198611032783958</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>3.4928820430999998</v>
+        <v>3.4911546378999998</v>
       </c>
       <c r="C372" s="5">
-        <v>1.840772700000004E-2</v>
+        <v>1.8034875299999698E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>6.5461511426186059</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>6.4123222441769379</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>3.4008122104999998</v>
+        <v>3.3993931881999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-9.2069832600000012E-2</v>
+        <v>-9.1761449699999886E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-27.425378146306876</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-27.358004430266657</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>3.4090322212999999</v>
+        <v>3.4072164793000002</v>
       </c>
       <c r="C374" s="5">
-        <v>8.2200108000001215E-3</v>
+        <v>7.8232911000002403E-3</v>
       </c>
       <c r="D374" s="5">
-        <v>2.9393585499939423</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>2.7968798677883377</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>3.4228880704</v>
+        <v>3.4213449090000001</v>
       </c>
       <c r="C375" s="5">
-        <v>1.3855849100000039E-2</v>
+        <v>1.4128429699999945E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>4.987864110700202</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>5.0910098797845693</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>3.4043284170999999</v>
+        <v>3.4104151200000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-1.855965330000009E-2</v>
+        <v>-1.0929788999999968E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-6.3160860081444063</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-3.7668626700395169</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>3.3874244212</v>
+        <v>3.3880218813999998</v>
       </c>
       <c r="C377" s="5">
-        <v>-1.6903995899999913E-2</v>
+        <v>-2.2393238600000309E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-5.7984670639507634</v>
+        <v>-7.6009432979063813</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.95490205348797</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-12.945709971119379</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>3.4018277307</v>
+        <v>3.4009604881</v>
       </c>
       <c r="C378" s="5">
-        <v>1.4403309500000017E-2</v>
+        <v>1.2938606700000133E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>5.2234251421945155</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>4.6802034794377168</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>3.3964429556</v>
+        <v>3.3958238009000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-5.3847751000000166E-3</v>
+        <v>-5.1366871999998232E-3</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.8830377869750725</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.7974560495269687</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>3.3921578416</v>
+        <v>3.3993619218000002</v>
       </c>
       <c r="C380" s="5">
-        <v>-4.2851139999999788E-3</v>
+        <v>3.5381209000000524E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.5035155591191951</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>1.257473926955166</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>3.4037235153999998</v>
+        <v>3.4026858975000001</v>
       </c>
       <c r="C381" s="5">
-        <v>1.1565673799999843E-2</v>
+        <v>3.3239756999998704E-3</v>
       </c>
       <c r="D381" s="5">
-        <v>4.1690426375830425</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>1.1797192328483641</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>3.4186862273999998</v>
+        <v>3.4167730415999999</v>
       </c>
       <c r="C382" s="5">
-        <v>1.4962711999999989E-2</v>
+        <v>1.4087144099999893E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>5.4046104122958738</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>5.0827061091496484</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>3.3698334930999998</v>
+        <v>3.3670964721000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-4.8852734300000034E-2</v>
+        <v>-4.9676569499999879E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-15.862345471217321</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-16.117158317023573</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>3.3889125899999999</v>
+        <v>3.3856504302000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.9079096900000092E-2</v>
+        <v>1.8553958100000045E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>7.0096878963583853</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>6.8165786635818293</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>3.4001823738999999</v>
+        <v>3.3972719056999998</v>
       </c>
       <c r="C385" s="5">
-        <v>1.1269783899999997E-2</v>
+        <v>1.1621475499999701E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>4.0643877448261367</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.1977430011021388</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3.4100842898999999</v>
+        <v>3.407367491</v>
       </c>
       <c r="C386" s="5">
-        <v>9.9019160000000106E-3</v>
+        <v>1.0095585300000209E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>3.5511262763451512</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>3.6248738553122717</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>3.4252748281000001</v>
+        <v>3.4236442181000002</v>
       </c>
       <c r="C387" s="5">
-        <v>1.5190538200000159E-2</v>
+        <v>1.6276727100000166E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>5.4784425557357741</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>5.8853351603300519</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>3.4008658616999998</v>
+        <v>3.4110961033999998</v>
       </c>
       <c r="C388" s="5">
-        <v>-2.4408966400000232E-2</v>
+        <v>-1.254811470000039E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-8.2240357912854218</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-4.3105758681861843</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>3.4841041667999999</v>
+        <v>3.4852409247999998</v>
       </c>
       <c r="C389" s="5">
-        <v>8.3238305100000076E-2</v>
+        <v>7.4144821400000005E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>33.665565319451332</v>
+        <v>29.439312246441162</v>
       </c>
       <c r="E389" s="5">
-        <v>2.8540783078416565</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>2.8694927837900286</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3.4048187252000002</v>
+        <v>3.4041181283999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-7.9285441599999729E-2</v>
+        <v>-8.1122796399999864E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-24.136239675954506</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-24.619014914054095</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3.5044291901000002</v>
+        <v>3.5040712767</v>
       </c>
       <c r="C391" s="5">
-        <v>9.9610464900000029E-2</v>
+        <v>9.9953148300000016E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>41.344701389295402</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>41.520616134250488</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>3.4986425586999998</v>
+        <v>3.5091790934999998</v>
       </c>
       <c r="C392" s="5">
-        <v>-5.7866314000003527E-3</v>
+        <v>5.1078167999998314E-3</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.9635836817006314</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.7633090087123104</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3.5016063063999998</v>
+        <v>3.4999060457</v>
       </c>
       <c r="C393" s="5">
-        <v>2.9637476999999635E-3</v>
+        <v>-9.2730477999998229E-3</v>
       </c>
       <c r="D393" s="5">
-        <v>1.0212858911009759</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>-3.1253309861813294</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3.5171431347</v>
+        <v>3.5140526697999999</v>
       </c>
       <c r="C394" s="5">
-        <v>1.5536828300000138E-2</v>
+        <v>1.4146624099999894E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>5.4563474040232984</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.959696744932085</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3.5687464886</v>
+        <v>3.5641986313</v>
       </c>
       <c r="C395" s="5">
-        <v>5.1603353900000037E-2</v>
+        <v>5.0145961500000169E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>19.098931455049751</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>18.534177458138991</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3.5854388177000001</v>
+        <v>3.5793191761999998</v>
       </c>
       <c r="C396" s="5">
-        <v>1.669232910000007E-2</v>
+        <v>1.512054489999981E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>5.7595059508863899</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>5.2112879068450413</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3.5978880321000002</v>
+        <v>3.5906580311999998</v>
       </c>
       <c r="C397" s="5">
-        <v>1.244921440000013E-2</v>
+        <v>1.1338854999999981E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>4.2470880727655036</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.8683949510067261</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>3.6090931563000002</v>
+        <v>3.6056534606000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.1205124199999972E-2</v>
+        <v>1.4995429400000315E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>3.8019181469631347</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.1282089586025537</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>3.6228732762</v>
+        <v>3.6237541174999999</v>
       </c>
       <c r="C399" s="5">
-        <v>1.3780119899999832E-2</v>
+        <v>1.8100656899999734E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>4.6792528308865489</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>6.1932347045442038</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>3.6976718923999998</v>
+        <v>3.7117672098000001</v>
       </c>
       <c r="C400" s="5">
-        <v>7.4798616199999834E-2</v>
+        <v>8.8013092300000206E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>27.791728994134601</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>33.371829346594595</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>3.6808310513000002</v>
+        <v>3.6841781861</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.6840841099999615E-2</v>
+        <v>-2.7589023700000048E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.3304869912899511</v>
+        <v>-8.5636773714406811</v>
       </c>
       <c r="E401" s="5">
-        <v>5.6464122506614256</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.7079916594694691</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3.7080360738000002</v>
+        <v>3.7084055335000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.7205022500000009E-2</v>
+        <v>2.4227347400000099E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>9.238769400060832</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>8.1830257228153513</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3.7118375031999999</v>
+        <v>3.7122661003999999</v>
       </c>
       <c r="C403" s="5">
-        <v>3.8014293999997228E-3</v>
+        <v>3.8605668999998066E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>1.2371844944548016</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>1.2564153818076962</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3.7050681499999998</v>
+        <v>3.7169261132</v>
       </c>
       <c r="C404" s="5">
-        <v>-6.7693532000001611E-3</v>
+        <v>4.6600128000000574E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-2.1666458847554249</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>1.5168054687138666</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3.8034763209000002</v>
+        <v>3.8014151590999998</v>
       </c>
       <c r="C405" s="5">
-        <v>9.8408170900000425E-2</v>
+        <v>8.4489045899999837E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>36.966448206306794</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>30.959343725860844</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3.8174570600000002</v>
+        <v>3.8132607148000002</v>
       </c>
       <c r="C406" s="5">
-        <v>1.3980739099999973E-2</v>
+        <v>1.1845555700000343E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>4.5012116666268254</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.804065748228691</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3.8678221392999999</v>
+        <v>3.8609481985</v>
       </c>
       <c r="C407" s="5">
-        <v>5.0365079299999671E-2</v>
+        <v>4.7687483699999866E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>17.032912072374561</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>16.083289652574884</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3.8817616944000002</v>
+        <v>3.8720992622999999</v>
       </c>
       <c r="C408" s="5">
-        <v>1.3939555100000334E-2</v>
+        <v>1.1151063799999861E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>4.4115399468494632</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>3.521388034163353</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3.8948396447999998</v>
+        <v>3.8828873132999999</v>
       </c>
       <c r="C409" s="5">
-        <v>1.3077950399999594E-2</v>
+        <v>1.0788051000000021E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>4.1186534388135465</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.395028795016275</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>3.9073693995999998</v>
+        <v>3.9032132683</v>
       </c>
       <c r="C410" s="5">
-        <v>1.252975480000007E-2</v>
+        <v>2.0325955000000118E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>3.9294595292496348</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>6.4657539820093035</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>3.9197554594000001</v>
+        <v>3.9229058619999999</v>
       </c>
       <c r="C411" s="5">
-        <v>1.2386059800000293E-2</v>
+        <v>1.9692593699999872E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>3.8709327960461559</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>6.2251274544554258</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>3.8924437145000002</v>
+        <v>3.9109049951000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-2.731174489999999E-2</v>
+        <v>-1.2000866899999796E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-8.048162641780598</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-3.6098724522582004</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>3.8804591458000002</v>
+        <v>3.8874674427000002</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.1984568699999976E-2</v>
+        <v>-2.3437552399999895E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-3.6327890348995195</v>
+        <v>-6.9590822627566551</v>
       </c>
       <c r="E413" s="5">
-        <v>5.4234517074478461</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>5.5178996870180796</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>3.8095579889</v>
+        <v>3.8112112801000002</v>
       </c>
       <c r="C414" s="5">
-        <v>-7.0901156900000206E-2</v>
+        <v>-7.625616260000001E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-19.851079074166332</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-21.158455409978316</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>3.8183697082000001</v>
+        <v>3.8195708978999998</v>
       </c>
       <c r="C415" s="5">
-        <v>8.8117193000001315E-3</v>
+        <v>8.359617799999608E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>2.8112518481703264</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.6641004321435569</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>3.8108736322999999</v>
+        <v>3.8232535318999998</v>
       </c>
       <c r="C416" s="5">
-        <v>-7.4960759000002319E-3</v>
+        <v>3.6826340000000179E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.330522944462643</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.163133346132561</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>3.9060445904000001</v>
+        <v>3.9034928489</v>
       </c>
       <c r="C417" s="5">
-        <v>9.5170958100000203E-2</v>
+        <v>8.0239317000000199E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>34.447207554256387</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>28.30496904472335</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>3.9172752795000001</v>
+        <v>3.9119997316999999</v>
       </c>
       <c r="C418" s="5">
-        <v>1.1230689100000024E-2</v>
+        <v>8.5068827999998931E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>3.505336438660156</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.6467347888110559</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>3.9681091232000001</v>
+        <v>3.9591122664</v>
       </c>
       <c r="C419" s="5">
-        <v>5.0833843699999992E-2</v>
+        <v>4.7112534700000097E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>16.733142904721209</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>15.448423763751018</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>3.9802221377000002</v>
+        <v>3.9669668129</v>
       </c>
       <c r="C420" s="5">
-        <v>1.211301450000013E-2</v>
+        <v>7.8545464999999481E-3</v>
       </c>
       <c r="D420" s="5">
-        <v>3.7252402619635028</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>2.4068489488199729</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3.9918478846999998</v>
+        <v>3.9748631333</v>
       </c>
       <c r="C421" s="5">
-        <v>1.1625746999999631E-2</v>
+        <v>7.8963203999999898E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>3.5619146957506231</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>2.4149466370931405</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>4.0051080619999997</v>
+        <v>4.0007304380999997</v>
       </c>
       <c r="C422" s="5">
-        <v>1.3260177299999842E-2</v>
+        <v>2.5867304799999769E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>4.0598169604533219</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>8.0949325374757741</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>4.015476799</v>
+        <v>4.0214928616999996</v>
       </c>
       <c r="C423" s="5">
-        <v>1.0368737000000294E-2</v>
+        <v>2.0762423599999913E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>3.1512729354169489</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>6.4084558705256534</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3.9895305787000002</v>
+        <v>4.0104692757000002</v>
       </c>
       <c r="C424" s="5">
-        <v>-2.5946220299999823E-2</v>
+        <v>-1.1023585999999419E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-7.4841535199059672</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-3.2402590941001397</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>4.0814868344999997</v>
+        <v>4.0932176390999997</v>
       </c>
       <c r="C425" s="5">
-        <v>9.1956255799999553E-2</v>
+        <v>8.2748363399999469E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>31.449585597970888</v>
+        <v>27.772008365167533</v>
       </c>
       <c r="E425" s="5">
-        <v>5.1805129534112204</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>5.2926538789762168</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>4.1105837813999999</v>
+        <v>4.1135297054000004</v>
       </c>
       <c r="C426" s="5">
-        <v>2.9096946900000198E-2</v>
+        <v>2.0312066300000708E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>8.8983383432376542</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>6.1200902202678931</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>4.1215378520000003</v>
+        <v>4.1232866741</v>
       </c>
       <c r="C427" s="5">
-        <v>1.0954070600000421E-2</v>
+        <v>9.7569686999996463E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>3.2451026604216837</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.8837323731365272</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>4.1142129297999999</v>
+        <v>4.1261794870999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-7.3249222000004721E-3</v>
+        <v>2.8928129999998831E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.1119530205427006</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.84515150200439315</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>4.1082734805000003</v>
+        <v>4.1052213702999998</v>
       </c>
       <c r="C429" s="5">
-        <v>-5.9394492999995663E-3</v>
+        <v>-2.0958116800000148E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.7186809340153375</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-5.9277386118047781</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>4.1165355981999996</v>
+        <v>4.1102937334999998</v>
       </c>
       <c r="C430" s="5">
-        <v>8.262117699999294E-3</v>
+        <v>5.0723632000000407E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>2.4401843261257161</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.4928235658335343</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>4.0690428613999998</v>
+        <v>4.0581611154999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-4.7492736799999768E-2</v>
+        <v>-5.2132617999999908E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-12.998914774646709</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-14.202009625660693</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>4.0797263591000004</v>
+        <v>4.0637467487999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.0683497700000544E-2</v>
+        <v>5.5856332999999481E-3</v>
       </c>
       <c r="D432" s="5">
-        <v>3.1965644736597243</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.6642351903543684</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>4.0901260682</v>
+        <v>4.0701843955000001</v>
       </c>
       <c r="C433" s="5">
-        <v>1.0399709099999654E-2</v>
+        <v>6.4376467000002435E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>3.1021965013550146</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.9176493953298124</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>4.1036818988999997</v>
+        <v>4.0990356090000004</v>
       </c>
       <c r="C434" s="5">
-        <v>1.355583069999966E-2</v>
+        <v>2.8851213500000306E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>4.0504426442561581</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>8.8456993818543772</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>4.0999758521</v>
+        <v>3.9859908871999998</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.7060467999996405E-3</v>
+        <v>-0.11304472180000058</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.078356660846036</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-28.508349381102505</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>4.1009709941999999</v>
+        <v>3.9756312898999999</v>
       </c>
       <c r="C436" s="5">
-        <v>9.9514209999984615E-4</v>
+        <v>-1.0359597299999912E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>0.29165195528617627</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-3.0746043334995088</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>4.0954602661999999</v>
+        <v>3.9533045815999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-5.5107279999999648E-3</v>
+        <v>-2.2326708300000053E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.6006497406364617</v>
+        <v>-6.5347635663253296</v>
       </c>
       <c r="E437" s="5">
-        <v>0.34236130769516038</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-3.4181680486152555</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>4.1001433770000002</v>
+        <v>3.9579816994999999</v>
       </c>
       <c r="C438" s="5">
-        <v>4.6831108000002786E-3</v>
+        <v>4.6771179000000274E-3</v>
       </c>
       <c r="D438" s="5">
-        <v>1.3808488421898968</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>1.4289834171180793</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>4.1026559671999996</v>
+        <v>3.9605093834999998</v>
       </c>
       <c r="C439" s="5">
-        <v>2.5125901999993872E-3</v>
+        <v>2.527683999999919E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>0.73785010909013238</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.76905297139597817</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>4.1053843338</v>
+        <v>3.9631432192</v>
       </c>
       <c r="C440" s="5">
-        <v>2.7283666000004203E-3</v>
+        <v>2.6338357000001977E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>0.80095474096042452</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.80095475809351946</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>4.1073029761999997</v>
+        <v>3.9650506851</v>
       </c>
       <c r="C441" s="5">
-        <v>1.918642399999726E-3</v>
+        <v>1.907465900000016E-3</v>
       </c>
       <c r="D441" s="5">
-        <v>0.56226115883621919</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.57909288632411737</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>3.9644080179999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-6.4266710000016047E-4</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-0.19432624221028538</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>