--- v6 (2026-07-06)
+++ v7 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{501EF9BC-AF8F-4801-840E-291AE08E9366}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{12CE239A-1C65-4348-9A92-762D49C15135}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B9A218FF-63A8-4185-86AF-02AEA33E353D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3E41A5F2-24D5-499A-B1F1-2DB3BF81506E}"/>
   </bookViews>
   <sheets>
     <sheet name="larfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{626A9A24-B4EE-4B4C-9935-120D54A7BFA3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DBCD7E6-0E95-477B-90F6-D5E5B9D98264}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1.9312752337000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1.9322936768000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.0184430999999883E-3</v>
       </c>
       <c r="D7" s="5">
         <v>0.63464936865429422</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1.9366122105000001</v>
       </c>
       <c r="C8" s="5">
         <v>4.3185337000000157E-3</v>
       </c>
       <c r="D8" s="5">
         <v>2.7151245371017652</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1.9119878855000001</v>
       </c>
       <c r="C9" s="5">
         <v>-2.4624325000000002E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-14.2350882147791</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1.9165580482</v>
       </c>
       <c r="C10" s="5">
         <v>4.5701626999998801E-3</v>
       </c>
       <c r="D10" s="5">
         <v>2.9063314915126037</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1.8733038232999999</v>
       </c>
       <c r="C11" s="5">
         <v>-4.3254224900000082E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-23.961261560412105</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1.9621791173000001</v>
       </c>
       <c r="C12" s="5">
         <v>8.887529400000016E-2</v>
       </c>
       <c r="D12" s="5">
         <v>74.407500715168354</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1.9804769408</v>
       </c>
       <c r="C13" s="5">
         <v>1.8297823499999977E-2</v>
       </c>
       <c r="D13" s="5">
         <v>11.782466841607754</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1.899386824</v>
       </c>
       <c r="C14" s="5">
         <v>-8.1090116800000001E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-39.448686305550119</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1.9910690292</v>
       </c>
       <c r="C15" s="5">
         <v>9.1682205199999922E-2</v>
       </c>
       <c r="D15" s="5">
         <v>76.065697858387722</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>2.0770598375999998</v>
       </c>
       <c r="C16" s="5">
         <v>8.5990808399999841E-2</v>
       </c>
       <c r="D16" s="5">
         <v>66.093369002127432</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>2.0878738450999998</v>
       </c>
       <c r="C17" s="5">
         <v>1.0814007500000056E-2</v>
       </c>
       <c r="D17" s="5">
         <v>6.429726987837947</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>2.0303856311000001</v>
       </c>
       <c r="C18" s="5">
         <v>-5.7488213999999704E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-28.469488805727583</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>2.0314156035000002</v>
       </c>
       <c r="C19" s="5">
         <v>1.0299724000000232E-3</v>
       </c>
       <c r="D19" s="5">
         <v>0.61043630838781837</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>2.0363922365999998</v>
       </c>
       <c r="C20" s="5">
         <v>4.9766330999996278E-3</v>
       </c>
       <c r="D20" s="5">
         <v>2.9797384568561736</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>2.0154894745999998</v>
       </c>
       <c r="C21" s="5">
         <v>-2.0902761999999964E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-11.645388490999009</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>2.0185747995000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.0853249000002414E-3</v>
       </c>
       <c r="D22" s="5">
         <v>1.8525135339906296</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1.9712086710000001</v>
       </c>
       <c r="C23" s="5">
         <v>-4.7366128499999993E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-24.793903878947276</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1.9625622733999999</v>
       </c>
       <c r="C24" s="5">
         <v>-8.6463976000001885E-3</v>
       </c>
       <c r="D24" s="5">
         <v>-5.1384661652222103</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1.9796826073</v>
       </c>
       <c r="C25" s="5">
         <v>1.7120333900000118E-2</v>
       </c>
       <c r="D25" s="5">
         <v>10.985299330222521</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1.9970654359</v>
       </c>
       <c r="C26" s="5">
         <v>1.7382828599999955E-2</v>
       </c>
       <c r="D26" s="5">
         <v>11.060783195689705</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1.9901769423</v>
       </c>
       <c r="C27" s="5">
         <v>-6.8884935999999897E-3</v>
       </c>
       <c r="D27" s="5">
         <v>-4.0615403914969423</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1.9778246317999999</v>
       </c>
       <c r="C28" s="5">
         <v>-1.2352310500000074E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-7.1989068972929111</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1.9878392029</v>
       </c>
       <c r="C29" s="5">
         <v>1.0014571100000147E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>6.2482142178597488</v>
+        <v>6.248214217859771</v>
       </c>
       <c r="E29" s="5">
         <v>-4.7912206206696677</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>2.0293422890000001</v>
       </c>
       <c r="C30" s="5">
         <v>4.1503086100000086E-2</v>
       </c>
       <c r="D30" s="5">
         <v>28.141160483232184</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>2.0311635907999999</v>
       </c>
       <c r="C31" s="5">
         <v>1.8213017999997305E-3</v>
       </c>
       <c r="D31" s="5">
         <v>1.0823126280135931</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>2.0368568374999998</v>
       </c>
       <c r="C32" s="5">
         <v>5.693246699999932E-3</v>
       </c>
       <c r="D32" s="5">
         <v>3.4158786280700237</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>2.1204826919999999</v>
       </c>
       <c r="C33" s="5">
         <v>8.3625854500000152E-2</v>
       </c>
       <c r="D33" s="5">
         <v>62.065554919492058</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>2.1226086712000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.1259792000001276E-3</v>
       </c>
       <c r="D34" s="5">
         <v>1.2097670044378006</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>2.1669687425999999</v>
       </c>
       <c r="C35" s="5">
         <v>4.4360071399999867E-2</v>
       </c>
       <c r="D35" s="5">
         <v>28.171820819132165</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>2.1634296911000002</v>
       </c>
       <c r="C36" s="5">
         <v>-3.5390514999997791E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-1.9423082661358615</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>2.0784570294</v>
       </c>
       <c r="C37" s="5">
         <v>-8.4972661700000174E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-38.172857629625732</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>2.0923282669000001</v>
       </c>
       <c r="C38" s="5">
         <v>1.3871237500000078E-2</v>
       </c>
       <c r="D38" s="5">
         <v>8.3091793639437981</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>2.1870493601000001</v>
       </c>
       <c r="C39" s="5">
         <v>9.4721093199999995E-2</v>
       </c>
       <c r="D39" s="5">
         <v>70.115995311801456</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>2.1812490645999998</v>
       </c>
       <c r="C40" s="5">
         <v>-5.8002955000002743E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-3.1365176262589278</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>2.1902708648</v>
       </c>
       <c r="C41" s="5">
         <v>9.0218002000002073E-3</v>
       </c>
       <c r="D41" s="5">
         <v>5.077762706475708</v>
       </c>
       <c r="E41" s="5">
         <v>10.183502850968939</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>2.1258365326000002</v>
       </c>
       <c r="C42" s="5">
         <v>-6.4434332199999833E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-30.114917889125792</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>2.2307757075999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.10493917499999972</v>
       </c>
       <c r="D43" s="5">
         <v>78.28404723390922</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>2.2380779009</v>
       </c>
       <c r="C44" s="5">
         <v>7.3021933000001482E-3</v>
       </c>
       <c r="D44" s="5">
         <v>3.9995617780243409</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>2.2253520549000001</v>
       </c>
       <c r="C45" s="5">
         <v>-1.272584599999993E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-6.6138791028817145</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>2.2276877861000002</v>
       </c>
       <c r="C46" s="5">
         <v>2.3357312000000796E-3</v>
       </c>
       <c r="D46" s="5">
         <v>1.266817374059559</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>2.2631073560999999</v>
       </c>
       <c r="C47" s="5">
         <v>3.5419569999999734E-2</v>
       </c>
       <c r="D47" s="5">
         <v>20.839798015218449</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>2.2636336877000001</v>
       </c>
       <c r="C48" s="5">
         <v>5.2633160000015167E-4</v>
       </c>
       <c r="D48" s="5">
         <v>0.27944164692388362</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>2.2768335333</v>
       </c>
       <c r="C49" s="5">
         <v>1.3199845599999982E-2</v>
       </c>
       <c r="D49" s="5">
         <v>7.2263608290097592</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>2.28860858</v>
       </c>
       <c r="C50" s="5">
         <v>1.1775046699999958E-2</v>
       </c>
       <c r="D50" s="5">
         <v>6.3856159018663705</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>2.2835800124999999</v>
       </c>
       <c r="C51" s="5">
         <v>-5.0285675000001362E-3</v>
       </c>
       <c r="D51" s="5">
         <v>-2.6050282707912986</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>2.2838739958000001</v>
       </c>
       <c r="C52" s="5">
         <v>2.9398330000018902E-4</v>
       </c>
       <c r="D52" s="5">
         <v>0.15459491418092774</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>2.2923076829000002</v>
       </c>
       <c r="C53" s="5">
         <v>8.4336871000001423E-3</v>
       </c>
       <c r="D53" s="5">
         <v>4.5223688666441664</v>
       </c>
       <c r="E53" s="5">
         <v>4.6586392459417425</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>2.3235771919000001</v>
       </c>
       <c r="C54" s="5">
         <v>3.1269508999999918E-2</v>
       </c>
       <c r="D54" s="5">
         <v>17.654986391349258</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>2.3298210583999999</v>
       </c>
       <c r="C55" s="5">
         <v>6.2438664999997506E-3</v>
       </c>
       <c r="D55" s="5">
         <v>3.2727017130735003</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>2.3372432703000001</v>
       </c>
       <c r="C56" s="5">
         <v>7.4222119000002529E-3</v>
       </c>
       <c r="D56" s="5">
         <v>3.8905915656749279</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>2.3305966338999999</v>
       </c>
       <c r="C57" s="5">
         <v>-6.6466364000001832E-3</v>
       </c>
       <c r="D57" s="5">
         <v>-3.3596792643229234</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>2.4339593544999998</v>
       </c>
       <c r="C58" s="5">
         <v>0.10336272059999985</v>
       </c>
       <c r="D58" s="5">
         <v>68.327270014176023</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>2.3594531807000001</v>
       </c>
       <c r="C59" s="5">
         <v>-7.4506173799999686E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-31.138495200344007</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>2.3643501014999999</v>
       </c>
       <c r="C60" s="5">
         <v>4.8969207999998154E-3</v>
       </c>
       <c r="D60" s="5">
         <v>2.5191637729600647</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>2.375003398</v>
       </c>
       <c r="C61" s="5">
         <v>1.0653296500000131E-2</v>
       </c>
       <c r="D61" s="5">
         <v>5.5429919707811859</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>2.3841168794000001</v>
       </c>
       <c r="C62" s="5">
         <v>9.1134814000000119E-3</v>
       </c>
       <c r="D62" s="5">
         <v>4.7031352451072816</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>2.3813448139000002</v>
       </c>
       <c r="C63" s="5">
         <v>-2.7720654999998651E-3</v>
       </c>
       <c r="D63" s="5">
         <v>-1.3863783793407136</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>2.3871832817</v>
       </c>
       <c r="C64" s="5">
         <v>5.838467799999858E-3</v>
       </c>
       <c r="D64" s="5">
         <v>2.9821020655381503</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>2.3955871401</v>
       </c>
       <c r="C65" s="5">
         <v>8.4038583999999084E-3</v>
       </c>
       <c r="D65" s="5">
         <v>4.3072523131057139</v>
       </c>
       <c r="E65" s="5">
         <v>4.5054796950006581</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>2.3198779384999999</v>
       </c>
       <c r="C66" s="5">
         <v>-7.5709201600000053E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-31.979794155790696</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>2.3280411571999999</v>
       </c>
       <c r="C67" s="5">
         <v>8.16321870000003E-3</v>
       </c>
       <c r="D67" s="5">
         <v>4.3052643737751417</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>2.3353513770999998</v>
       </c>
       <c r="C68" s="5">
         <v>7.3102198999999146E-3</v>
       </c>
       <c r="D68" s="5">
         <v>3.833850354928825</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>2.3343045455000002</v>
       </c>
       <c r="C69" s="5">
         <v>-1.0468315999996314E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.53658114388878131</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>2.3387793324000001</v>
       </c>
       <c r="C70" s="5">
         <v>4.4747868999999163E-3</v>
       </c>
       <c r="D70" s="5">
         <v>2.3247705917795569</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>2.3588400200000001</v>
       </c>
       <c r="C71" s="5">
         <v>2.0060687600000016E-2</v>
       </c>
       <c r="D71" s="5">
         <v>10.792632204034103</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>2.365161692</v>
       </c>
       <c r="C72" s="5">
         <v>6.3216719999998894E-3</v>
       </c>
       <c r="D72" s="5">
         <v>3.2638197914073519</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>2.3736753761</v>
       </c>
       <c r="C73" s="5">
         <v>8.5136840999999741E-3</v>
       </c>
       <c r="D73" s="5">
         <v>4.4060968155550606</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>2.3818224204999998</v>
       </c>
       <c r="C74" s="5">
         <v>8.1470443999998032E-3</v>
       </c>
       <c r="D74" s="5">
         <v>4.1973451518664717</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>2.3812147977000002</v>
       </c>
       <c r="C75" s="5">
         <v>-6.0762279999959645E-4</v>
       </c>
       <c r="D75" s="5">
         <v>-0.30570086144832143</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>2.3877140262999998</v>
       </c>
       <c r="C76" s="5">
         <v>6.4992285999996291E-3</v>
       </c>
       <c r="D76" s="5">
         <v>3.3248669325838254</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>2.3958815295</v>
       </c>
       <c r="C77" s="5">
         <v>8.167503200000148E-3</v>
       </c>
       <c r="D77" s="5">
         <v>4.1828768762425916</v>
       </c>
       <c r="E77" s="5">
         <v>1.2288820351069596E-2</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>2.4179242913999999</v>
       </c>
       <c r="C78" s="5">
         <v>2.2042761899999874E-2</v>
       </c>
       <c r="D78" s="5">
         <v>11.616476103743745</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>2.4277146976999999</v>
       </c>
       <c r="C79" s="5">
         <v>9.7904063000000541E-3</v>
       </c>
       <c r="D79" s="5">
         <v>4.968596591815122</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>2.4320299756999999</v>
       </c>
       <c r="C80" s="5">
         <v>4.315277999999978E-3</v>
       </c>
       <c r="D80" s="5">
         <v>2.1539844128523722</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>2.4348473827000001</v>
       </c>
       <c r="C81" s="5">
         <v>2.817407000000216E-3</v>
       </c>
       <c r="D81" s="5">
         <v>1.3990424654297451</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>2.4426919125</v>
       </c>
       <c r="C82" s="5">
         <v>7.8445297999998331E-3</v>
       </c>
       <c r="D82" s="5">
         <v>3.9353776591151357</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2.361490742</v>
       </c>
       <c r="C83" s="5">
         <v>-8.1201170499999975E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-33.34839166607636</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2.4665309784999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.10504023649999983</v>
       </c>
       <c r="D84" s="5">
         <v>68.579175256516848</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2.4727249097000001</v>
       </c>
       <c r="C85" s="5">
         <v>6.1939312000003355E-3</v>
       </c>
       <c r="D85" s="5">
         <v>3.0554000958213479</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2.3803270107999999</v>
       </c>
       <c r="C86" s="5">
         <v>-9.2397898900000275E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-36.681611761024989</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>2.4821587367000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.10183172590000034</v>
       </c>
       <c r="D87" s="5">
         <v>65.316088937076827</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>2.4888716864</v>
       </c>
       <c r="C88" s="5">
         <v>6.712949699999804E-3</v>
       </c>
       <c r="D88" s="5">
         <v>3.2940881622163021</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>2.4936758372000001</v>
       </c>
       <c r="C89" s="5">
         <v>4.8041508000000732E-3</v>
       </c>
       <c r="D89" s="5">
         <v>2.3410526862764236</v>
       </c>
       <c r="E89" s="5">
         <v>4.0817672533419946</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>2.5179562555000001</v>
       </c>
       <c r="C90" s="5">
         <v>2.4280418300000051E-2</v>
       </c>
       <c r="D90" s="5">
         <v>12.330632470300129</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>2.5242707397999999</v>
       </c>
       <c r="C91" s="5">
         <v>6.3144842999998119E-3</v>
       </c>
       <c r="D91" s="5">
         <v>3.051194015127523</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>2.5272048669</v>
       </c>
       <c r="C92" s="5">
         <v>2.9341271000000724E-3</v>
       </c>
       <c r="D92" s="5">
         <v>1.4037913631420373</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>2.6354050411999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.10820017429999984</v>
       </c>
       <c r="D93" s="5">
         <v>65.380034073092631</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>2.5461774553000001</v>
       </c>
       <c r="C94" s="5">
         <v>-8.9227585899999795E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-33.855223553896387</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>2.5667969983000001</v>
       </c>
       <c r="C95" s="5">
         <v>2.0619543000000018E-2</v>
       </c>
       <c r="D95" s="5">
         <v>10.162618849754601</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>2.5676616449999998</v>
       </c>
       <c r="C96" s="5">
         <v>8.646466999997493E-4</v>
       </c>
       <c r="D96" s="5">
         <v>0.40497964545425091</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>2.5729747735999999</v>
       </c>
       <c r="C97" s="5">
         <v>5.3131286000001055E-3</v>
       </c>
       <c r="D97" s="5">
         <v>2.5115531692798232</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>2.5810426897999998</v>
       </c>
       <c r="C98" s="5">
         <v>8.0679161999999138E-3</v>
       </c>
       <c r="D98" s="5">
         <v>3.8283407508243217</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>2.5822332195</v>
       </c>
       <c r="C99" s="5">
         <v>1.1905297000001092E-3</v>
       </c>
       <c r="D99" s="5">
         <v>0.55491742401461153</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>2.5882505458999998</v>
       </c>
       <c r="C100" s="5">
         <v>6.0173263999998561E-3</v>
       </c>
       <c r="D100" s="5">
         <v>2.8324551902719763</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>2.5880543990999998</v>
       </c>
       <c r="C101" s="5">
         <v>-1.9614680000001883E-4</v>
       </c>
       <c r="D101" s="5">
         <v>-9.0902358016797802E-2</v>
       </c>
       <c r="E101" s="5">
         <v>3.7847165414239159</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>2.6209922577999998</v>
       </c>
       <c r="C102" s="5">
         <v>3.2937858699999989E-2</v>
       </c>
       <c r="D102" s="5">
         <v>16.387958094540611</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>2.620530671</v>
       </c>
       <c r="C103" s="5">
         <v>-4.6158679999974694E-4</v>
       </c>
       <c r="D103" s="5">
         <v>-0.21112918375369993</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>2.6217587017000001</v>
       </c>
       <c r="C104" s="5">
         <v>1.2280307000001045E-3</v>
       </c>
       <c r="D104" s="5">
         <v>0.5637945605954986</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>2.6359154080999998</v>
       </c>
       <c r="C105" s="5">
         <v>1.4156706399999663E-2</v>
       </c>
       <c r="D105" s="5">
         <v>6.6755787214290541</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>2.6504766498999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.4561241800000069E-2</v>
       </c>
       <c r="D106" s="5">
         <v>6.8341663618426862</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>2.6717191025</v>
       </c>
       <c r="C107" s="5">
         <v>2.1242452600000128E-2</v>
       </c>
       <c r="D107" s="5">
         <v>10.052967378500588</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>2.6691819523000002</v>
       </c>
       <c r="C108" s="5">
         <v>-2.5371501999997825E-3</v>
       </c>
       <c r="D108" s="5">
         <v>-1.1336254229808662</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>2.6741222432999998</v>
       </c>
       <c r="C109" s="5">
         <v>4.940290999999597E-3</v>
       </c>
       <c r="D109" s="5">
         <v>2.2437856584730298</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>2.6820813334000002</v>
       </c>
       <c r="C110" s="5">
         <v>7.9590901000003988E-3</v>
       </c>
       <c r="D110" s="5">
         <v>3.6306555200875001</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>2.6829823325</v>
       </c>
       <c r="C111" s="5">
         <v>9.0099909999974415E-4</v>
       </c>
       <c r="D111" s="5">
         <v>0.40386501376374895</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>2.6875369224000001</v>
       </c>
       <c r="C112" s="5">
         <v>4.5545899000001278E-3</v>
       </c>
       <c r="D112" s="5">
         <v>2.0562295820307552</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>2.6821974277999998</v>
       </c>
       <c r="C113" s="5">
         <v>-5.3394946000002719E-3</v>
       </c>
       <c r="D113" s="5">
         <v>-2.3582337735409631</v>
       </c>
       <c r="E113" s="5">
         <v>3.6375985270146627</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>2.7232348060999998</v>
       </c>
       <c r="C114" s="5">
         <v>4.1037378299999983E-2</v>
       </c>
       <c r="D114" s="5">
         <v>19.986440670838633</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>2.7143168001000002</v>
       </c>
       <c r="C115" s="5">
         <v>-8.9180059999995898E-3</v>
       </c>
       <c r="D115" s="5">
         <v>-3.8597280747671547</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>2.7142004312000001</v>
       </c>
       <c r="C116" s="5">
         <v>-1.163689000001078E-4</v>
       </c>
       <c r="D116" s="5">
         <v>-5.1434584685816631E-2</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>2.8398600970999999</v>
       </c>
       <c r="C117" s="5">
         <v>0.12565966589999977</v>
       </c>
       <c r="D117" s="5">
         <v>72.131504217545483</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>2.9526118691000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.11275177200000019</v>
       </c>
       <c r="D118" s="5">
         <v>59.555944408905418</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>2.8786132050000002</v>
       </c>
       <c r="C119" s="5">
         <v>-7.3998664099999889E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-26.256554571465774</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>2.8716973287999998</v>
       </c>
       <c r="C120" s="5">
         <v>-6.9158762000003371E-3</v>
       </c>
       <c r="D120" s="5">
         <v>-2.8452114330188683</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>2.9773063954999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.10560906670000003</v>
       </c>
       <c r="D121" s="5">
         <v>54.247592189382132</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.0830100355000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.10570364000000021</v>
       </c>
       <c r="D122" s="5">
         <v>51.990658618821286</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>2.9830320687</v>
       </c>
       <c r="C123" s="5">
         <v>-9.997796680000004E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-32.671985742934325</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.0849212257</v>
       </c>
       <c r="C124" s="5">
         <v>0.10188915700000001</v>
       </c>
       <c r="D124" s="5">
         <v>49.635237621732074</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>3.1766741963</v>
       </c>
       <c r="C125" s="5">
         <v>9.1752970599999983E-2</v>
       </c>
       <c r="D125" s="5">
         <v>42.148787524314301</v>
       </c>
       <c r="E125" s="5">
         <v>18.435509756848202</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.1230636613999998</v>
       </c>
       <c r="C126" s="5">
         <v>-5.3610534900000228E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-18.473660835442828</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.2105259442</v>
       </c>
       <c r="C127" s="5">
         <v>8.7462282800000235E-2</v>
       </c>
       <c r="D127" s="5">
         <v>39.29776884201344</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.2089833542999999</v>
       </c>
       <c r="C128" s="5">
         <v>-1.5425899000001131E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-0.57505341430652557</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>3.1409977513</v>
       </c>
       <c r="C129" s="5">
         <v>-6.7985602999999895E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-22.660397805149625</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>3.1538902547999998</v>
       </c>
       <c r="C130" s="5">
         <v>1.2892503499999819E-2</v>
       </c>
       <c r="D130" s="5">
         <v>5.0382362704976202</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>3.0842132784</v>
       </c>
       <c r="C131" s="5">
         <v>-6.9676976399999813E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-23.515416759279574</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>3.1749573983000001</v>
       </c>
       <c r="C132" s="5">
         <v>9.0744119900000086E-2</v>
       </c>
       <c r="D132" s="5">
         <v>41.619154213813012</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>3.1821421584</v>
       </c>
       <c r="C133" s="5">
         <v>7.1847600999999095E-3</v>
       </c>
       <c r="D133" s="5">
         <v>2.749590694533155</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>3.1871005168000002</v>
       </c>
       <c r="C134" s="5">
         <v>4.9583584000001402E-3</v>
       </c>
       <c r="D134" s="5">
         <v>1.8859269455556271</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>3.1810139646</v>
       </c>
       <c r="C135" s="5">
         <v>-6.0865522000002059E-3</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2677766218470508</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>3.1824164004000002</v>
       </c>
       <c r="C136" s="5">
         <v>1.4024358000002124E-3</v>
       </c>
       <c r="D136" s="5">
         <v>0.53033711033221298</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>3.174000199</v>
       </c>
       <c r="C137" s="5">
         <v>-8.4162014000002117E-3</v>
       </c>
       <c r="D137" s="5">
         <v>-3.1277584717346096</v>
       </c>
       <c r="E137" s="5">
         <v>-8.4176000897873138E-2</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>3.1207020083999999</v>
       </c>
       <c r="C138" s="5">
         <v>-5.3298190600000073E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-18.389843688456963</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>3.1040556208000001</v>
       </c>
       <c r="C139" s="5">
         <v>-1.6646387599999812E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-6.2165228858882422</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>3.1036337746</v>
       </c>
       <c r="C140" s="5">
         <v>-4.2184620000007556E-4</v>
       </c>
       <c r="D140" s="5">
         <v>-0.16296010700068697</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>3.1442066740999999</v>
       </c>
       <c r="C141" s="5">
         <v>4.057289949999987E-2</v>
       </c>
       <c r="D141" s="5">
         <v>16.865787717188319</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>3.1518247052000001</v>
       </c>
       <c r="C142" s="5">
         <v>7.6180311000002554E-3</v>
       </c>
       <c r="D142" s="5">
         <v>2.9465132036916364</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>3.1898793338</v>
       </c>
       <c r="C143" s="5">
         <v>3.8054628599999862E-2</v>
       </c>
       <c r="D143" s="5">
         <v>15.490535493426783</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>3.1790839796000001</v>
       </c>
       <c r="C144" s="5">
         <v>-1.0795354199999885E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-3.9863573271325614</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>3.1880460672000002</v>
       </c>
       <c r="C145" s="5">
         <v>8.9620876000000571E-3</v>
       </c>
       <c r="D145" s="5">
         <v>3.4358418856879958</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>3.1928333654999999</v>
       </c>
       <c r="C146" s="5">
         <v>4.7872982999996871E-3</v>
       </c>
       <c r="D146" s="5">
         <v>1.8169255433880149</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>3.1754705091000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.7362856399999682E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-6.3340016742775118</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>3.1787354985</v>
       </c>
       <c r="C148" s="5">
         <v>3.2649893999998625E-3</v>
       </c>
       <c r="D148" s="5">
         <v>1.2408302303242635</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>3.1750615263999999</v>
       </c>
       <c r="C149" s="5">
         <v>-3.6739721000000891E-3</v>
       </c>
       <c r="D149" s="5">
         <v>-1.3781732414407388</v>
       </c>
       <c r="E149" s="5">
         <v>3.3438164255139569E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>3.2163146801</v>
       </c>
       <c r="C150" s="5">
         <v>4.1253153700000045E-2</v>
       </c>
       <c r="D150" s="5">
         <v>16.755312323867379</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>3.2038646193</v>
       </c>
       <c r="C151" s="5">
         <v>-1.2450060799999996E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-4.5474615765194955</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>3.2025954301000001</v>
       </c>
       <c r="C152" s="5">
         <v>-1.2691891999998539E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-0.47433747864278342</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>3.0444089043</v>
       </c>
       <c r="C153" s="5">
         <v>-0.15818652580000014</v>
       </c>
       <c r="D153" s="5">
         <v>-45.548374774253674</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>3.1463012635999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.10189235929999985</v>
       </c>
       <c r="D154" s="5">
         <v>48.445779452640458</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>3.0895530488</v>
       </c>
       <c r="C155" s="5">
         <v>-5.6748214799999808E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-19.620699396392226</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>3.1845650780999999</v>
       </c>
       <c r="C156" s="5">
         <v>9.5012029299999856E-2</v>
       </c>
       <c r="D156" s="5">
         <v>43.831384366534508</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>3.0902519569</v>
       </c>
       <c r="C157" s="5">
         <v>-9.4313121199999905E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-30.285175011747945</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>3.0984093732</v>
       </c>
       <c r="C158" s="5">
         <v>8.1574162999999977E-3</v>
       </c>
       <c r="D158" s="5">
         <v>3.2140672398258685</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>3.0729754106999998</v>
       </c>
       <c r="C159" s="5">
         <v>-2.5433962500000185E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4176782325357635</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>3.0754158890999999</v>
       </c>
       <c r="C160" s="5">
         <v>2.4404784000000568E-3</v>
       </c>
       <c r="D160" s="5">
         <v>0.95718302389795618</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>3.0808961934000001</v>
       </c>
       <c r="C161" s="5">
         <v>5.4803043000002383E-3</v>
       </c>
       <c r="D161" s="5">
         <v>2.1594489080805079</v>
       </c>
       <c r="E161" s="5">
         <v>-2.9657797877941539</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>3.2134840770999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.13258788369999985</v>
       </c>
       <c r="D162" s="5">
         <v>65.801723421720325</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>3.1040241784</v>
       </c>
       <c r="C163" s="5">
         <v>-0.10945989869999995</v>
       </c>
       <c r="D163" s="5">
         <v>-34.0237969674276</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>3.1042542815999998</v>
       </c>
       <c r="C164" s="5">
         <v>2.3010319999983153E-4</v>
       </c>
       <c r="D164" s="5">
         <v>8.8993008012172581E-2</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>3.1432148733999998</v>
       </c>
       <c r="C165" s="5">
         <v>3.89605918E-2</v>
       </c>
       <c r="D165" s="5">
         <v>16.145231666835791</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>3.1378984592000001</v>
       </c>
       <c r="C166" s="5">
         <v>-5.3164141999997305E-3</v>
       </c>
       <c r="D166" s="5">
         <v>-2.010897262146305</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>3.1865904916000001</v>
       </c>
       <c r="C167" s="5">
         <v>4.8692032399999974E-2</v>
       </c>
       <c r="D167" s="5">
         <v>20.295239161162492</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>3.0881479683999999</v>
       </c>
       <c r="C168" s="5">
         <v>-9.8442523200000132E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-31.378193769536477</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>3.1899865508</v>
       </c>
       <c r="C169" s="5">
         <v>0.1018385824000001</v>
       </c>
       <c r="D169" s="5">
         <v>47.600900918322054</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>3.2010670548000002</v>
       </c>
       <c r="C170" s="5">
         <v>1.1080504000000158E-2</v>
       </c>
       <c r="D170" s="5">
         <v>4.2487930652461703</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>3.2717200382999998</v>
       </c>
       <c r="C171" s="5">
         <v>7.06529834999996E-2</v>
       </c>
       <c r="D171" s="5">
         <v>29.950018880770489</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>3.2748476626</v>
       </c>
       <c r="C172" s="5">
         <v>3.1276243000002424E-3</v>
       </c>
       <c r="D172" s="5">
         <v>1.1531993282263064</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>3.2888183714000001</v>
       </c>
       <c r="C173" s="5">
         <v>1.3970708800000065E-2</v>
       </c>
       <c r="D173" s="5">
         <v>5.241116414799718</v>
       </c>
       <c r="E173" s="5">
         <v>6.7487563665863837</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>3.3122390838000002</v>
       </c>
       <c r="C174" s="5">
         <v>2.3420712400000099E-2</v>
       </c>
       <c r="D174" s="5">
         <v>8.8883588949634209</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>3.3092486716999998</v>
       </c>
       <c r="C175" s="5">
         <v>-2.9904121000003947E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-1.0780408373191164</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>3.4101671177999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.10091844610000011</v>
       </c>
       <c r="D176" s="5">
         <v>43.401967766632012</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>3.2395126458000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.17065447199999983</v>
       </c>
       <c r="D177" s="5">
         <v>-45.993229769106691</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>3.2261428967999999</v>
       </c>
       <c r="C178" s="5">
         <v>-1.3369749000000208E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-4.8416193151434417</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>3.1800538589</v>
       </c>
       <c r="C179" s="5">
         <v>-4.6089037899999852E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-15.85845013750381</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>3.1901260927999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.0072233899999894E-2</v>
       </c>
       <c r="D180" s="5">
         <v>3.8676931042077145</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>3.1869056303000001</v>
       </c>
       <c r="C181" s="5">
         <v>-3.2204624999998543E-3</v>
       </c>
       <c r="D181" s="5">
         <v>-1.2047078240058018</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>3.201953853</v>
       </c>
       <c r="C182" s="5">
         <v>1.5048222699999947E-2</v>
       </c>
       <c r="D182" s="5">
         <v>5.8157661144243589</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>3.2740128789999998</v>
       </c>
       <c r="C183" s="5">
         <v>7.2059025999999804E-2</v>
       </c>
       <c r="D183" s="5">
         <v>30.612210442525445</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>3.2766370491000001</v>
       </c>
       <c r="C184" s="5">
         <v>2.6241701000002671E-3</v>
       </c>
       <c r="D184" s="5">
         <v>0.96606923909317022</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>3.2975046875</v>
       </c>
       <c r="C185" s="5">
         <v>2.0867638399999944E-2</v>
       </c>
       <c r="D185" s="5">
         <v>7.9157935273060254</v>
       </c>
       <c r="E185" s="5">
         <v>0.26411662545846593</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>3.3142176687</v>
       </c>
       <c r="C186" s="5">
         <v>1.6712981199999977E-2</v>
       </c>
       <c r="D186" s="5">
         <v>6.2544873969200498</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>3.3104392161999998</v>
       </c>
       <c r="C187" s="5">
         <v>-3.7784525000001956E-3</v>
       </c>
       <c r="D187" s="5">
         <v>-1.3595425234426695</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>3.4138805958999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.1034413797</v>
       </c>
       <c r="D188" s="5">
         <v>44.661348238081167</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>3.4406246622999999</v>
       </c>
       <c r="C189" s="5">
         <v>2.6744066400000044E-2</v>
       </c>
       <c r="D189" s="5">
         <v>9.816513315853669</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>3.5124394731000002</v>
       </c>
       <c r="C190" s="5">
         <v>7.1814810800000295E-2</v>
       </c>
       <c r="D190" s="5">
         <v>28.132297516290315</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>3.5735779065000002</v>
       </c>
       <c r="C191" s="5">
         <v>6.1138433400000025E-2</v>
       </c>
       <c r="D191" s="5">
         <v>23.007860216528652</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>3.5924297522000002</v>
       </c>
       <c r="C192" s="5">
         <v>1.8851845699999981E-2</v>
       </c>
       <c r="D192" s="5">
         <v>6.5173518211008252</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>3.6862271131000002</v>
       </c>
       <c r="C193" s="5">
         <v>9.3797360900000015E-2</v>
       </c>
       <c r="D193" s="5">
         <v>36.246594357703607</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>3.7001636697000002</v>
       </c>
       <c r="C194" s="5">
         <v>1.3936556600000038E-2</v>
       </c>
       <c r="D194" s="5">
         <v>4.6323902398186512</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>3.6753976038</v>
       </c>
       <c r="C195" s="5">
         <v>-2.4766065900000189E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-7.7427047448890063</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>3.7780927317000002</v>
       </c>
       <c r="C196" s="5">
         <v>0.10269512790000013</v>
       </c>
       <c r="D196" s="5">
         <v>39.19365064034703</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>3.805422214</v>
       </c>
       <c r="C197" s="5">
         <v>2.7329482299999874E-2</v>
       </c>
       <c r="D197" s="5">
         <v>9.0342219365636467</v>
       </c>
       <c r="E197" s="5">
         <v>15.403087323132114</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>3.8151960964999998</v>
       </c>
       <c r="C198" s="5">
         <v>9.7738824999997753E-3</v>
       </c>
       <c r="D198" s="5">
         <v>3.1260046902821248</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>3.9117884252000001</v>
       </c>
       <c r="C199" s="5">
         <v>9.6592328700000341E-2</v>
       </c>
       <c r="D199" s="5">
         <v>34.990096132939108</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>3.9187031703000001</v>
       </c>
       <c r="C200" s="5">
         <v>6.9147451000000082E-3</v>
       </c>
       <c r="D200" s="5">
         <v>2.1419468766817218</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.0416878895000004</v>
       </c>
       <c r="C201" s="5">
         <v>0.1229847192000002</v>
       </c>
       <c r="D201" s="5">
         <v>44.892150183388367</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>3.9999194268</v>
       </c>
       <c r="C202" s="5">
         <v>-4.1768462700000342E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-11.72013893670486</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.0685335517999999</v>
       </c>
       <c r="C203" s="5">
         <v>6.8614124999999859E-2</v>
       </c>
       <c r="D203" s="5">
         <v>22.642192107222069</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.0957548918000004</v>
       </c>
       <c r="C204" s="5">
         <v>2.7221340000000538E-2</v>
       </c>
       <c r="D204" s="5">
         <v>8.3309824293005477</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.1865840185999996</v>
       </c>
       <c r="C205" s="5">
         <v>9.0829126799999216E-2</v>
       </c>
       <c r="D205" s="5">
         <v>30.109866676921683</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>4.1986260736999998</v>
       </c>
       <c r="C206" s="5">
         <v>1.2042055100000226E-2</v>
       </c>
       <c r="D206" s="5">
         <v>3.5067436661743834</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>3.9776902472</v>
       </c>
       <c r="C207" s="5">
         <v>-0.22093582649999988</v>
       </c>
       <c r="D207" s="5">
         <v>-47.726070877152971</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.0765507648000003</v>
       </c>
       <c r="C208" s="5">
         <v>9.8860517600000364E-2</v>
       </c>
       <c r="D208" s="5">
         <v>34.258791291076164</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>4.1111911776000003</v>
       </c>
       <c r="C209" s="5">
         <v>3.4640412799999964E-2</v>
       </c>
       <c r="D209" s="5">
         <v>10.687305024885108</v>
       </c>
       <c r="E209" s="5">
         <v>8.0350864215562812</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>4.2164245776999998</v>
       </c>
       <c r="C210" s="5">
         <v>0.10523340009999949</v>
       </c>
       <c r="D210" s="5">
         <v>35.431585184999939</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>4.1094691716999998</v>
       </c>
       <c r="C211" s="5">
         <v>-0.10695540599999998</v>
       </c>
       <c r="D211" s="5">
         <v>-26.532258781355189</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>4.1220728197999996</v>
       </c>
       <c r="C212" s="5">
         <v>1.2603648099999809E-2</v>
       </c>
       <c r="D212" s="5">
         <v>3.7430935785213393</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>4.1406335403999996</v>
       </c>
       <c r="C213" s="5">
         <v>1.8560720600000025E-2</v>
       </c>
       <c r="D213" s="5">
         <v>5.5391598213214266</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>4.1916575858999998</v>
       </c>
       <c r="C214" s="5">
         <v>5.102404550000017E-2</v>
       </c>
       <c r="D214" s="5">
         <v>15.831859742102816</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.1689144765000004</v>
       </c>
       <c r="C215" s="5">
         <v>-2.2743109399999462E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-6.3201358380837958</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>4.1975589090999996</v>
       </c>
       <c r="C216" s="5">
         <v>2.864443259999927E-2</v>
       </c>
       <c r="D216" s="5">
         <v>8.5639827529731214</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>4.1925590838</v>
       </c>
       <c r="C217" s="5">
         <v>-4.9998252999996495E-3</v>
       </c>
       <c r="D217" s="5">
         <v>-1.420025381006329</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>4.1980474059999997</v>
       </c>
       <c r="C218" s="5">
         <v>5.4883221999997289E-3</v>
       </c>
       <c r="D218" s="5">
         <v>1.5822346462959214</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>4.1779575199999996</v>
       </c>
       <c r="C219" s="5">
         <v>-2.0089886000000057E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-5.5938738984116938</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>4.1720655691999999</v>
       </c>
       <c r="C220" s="5">
         <v>-5.8919507999997123E-3</v>
       </c>
       <c r="D220" s="5">
         <v>-1.6792314944049314</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>4.1131933199999997</v>
       </c>
       <c r="C221" s="5">
         <v>-5.8872249200000226E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-15.67895922280378</v>
       </c>
       <c r="E221" s="5">
         <v>4.8699812621411098E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>4.2151567342999998</v>
       </c>
       <c r="C222" s="5">
         <v>0.10196341430000011</v>
       </c>
       <c r="D222" s="5">
         <v>34.157597522833292</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>4.2078402775999999</v>
       </c>
       <c r="C223" s="5">
         <v>-7.3164566999999181E-3</v>
       </c>
       <c r="D223" s="5">
         <v>-2.0631294887603291</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>4.2246397870000001</v>
       </c>
       <c r="C224" s="5">
         <v>1.679950940000019E-2</v>
       </c>
       <c r="D224" s="5">
         <v>4.8975298492704322</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>4.1365411822000002</v>
       </c>
       <c r="C225" s="5">
         <v>-8.8098604799999869E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-22.344537490984628</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>4.1891904047999997</v>
       </c>
       <c r="C226" s="5">
         <v>5.264922259999949E-2</v>
       </c>
       <c r="D226" s="5">
         <v>16.389277638372036</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>4.1767884750000004</v>
       </c>
       <c r="C227" s="5">
         <v>-1.2401929799999323E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-3.4952742736457321</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>4.0958008404999999</v>
       </c>
       <c r="C228" s="5">
         <v>-8.098763450000046E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-20.940113385328139</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>4.0982480407999997</v>
       </c>
       <c r="C229" s="5">
         <v>2.4472002999997855E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.71934893674869826</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>4.0994258323999997</v>
       </c>
       <c r="C230" s="5">
         <v>1.1777915999999777E-3</v>
       </c>
       <c r="D230" s="5">
         <v>0.34541248954631509</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>4.0766021691000001</v>
       </c>
       <c r="C231" s="5">
         <v>-2.282366329999963E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-6.4801992392524488</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.0661369112000001</v>
       </c>
       <c r="C232" s="5">
         <v>-1.0465257899999969E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-3.0374568216234854</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>4.0134697604999996</v>
       </c>
       <c r="C233" s="5">
         <v>-5.2667150700000498E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-14.482308455025317</v>
       </c>
       <c r="E233" s="5">
         <v>-2.4244802454361669</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>4.0142578866000003</v>
       </c>
       <c r="C234" s="5">
         <v>7.8812610000067451E-4</v>
       </c>
       <c r="D234" s="5">
         <v>0.23589898299447576</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>4.0062893354</v>
       </c>
       <c r="C235" s="5">
         <v>-7.9685512000002845E-3</v>
       </c>
       <c r="D235" s="5">
         <v>-2.3562387302718646</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>3.9231168591999999</v>
       </c>
       <c r="C236" s="5">
         <v>-8.3172476200000123E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-22.255941953002147</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>3.9320102222000002</v>
       </c>
       <c r="C237" s="5">
         <v>8.8933630000003205E-3</v>
       </c>
       <c r="D237" s="5">
         <v>2.7544693989205005</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>3.8908584486</v>
       </c>
       <c r="C238" s="5">
         <v>-4.1151773600000219E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-11.86071638640237</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>3.8865313503999999</v>
       </c>
       <c r="C239" s="5">
         <v>-4.3270982000001013E-3</v>
       </c>
       <c r="D239" s="5">
         <v>-1.3264102283826018</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>3.8943418311000002</v>
       </c>
       <c r="C240" s="5">
         <v>7.810480700000344E-3</v>
       </c>
       <c r="D240" s="5">
         <v>2.4383872737628209</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>3.9034218359000001</v>
       </c>
       <c r="C241" s="5">
         <v>9.08000479999993E-3</v>
       </c>
       <c r="D241" s="5">
         <v>2.8340668223990617</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>3.9000382626999999</v>
       </c>
       <c r="C242" s="5">
         <v>-3.3835732000002672E-3</v>
       </c>
       <c r="D242" s="5">
         <v>-1.0352419794351642</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.9753079949000001</v>
       </c>
       <c r="C243" s="5">
         <v>7.5269732200000217E-2</v>
       </c>
       <c r="D243" s="5">
         <v>25.783296185906622</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.9617532479999999</v>
       </c>
       <c r="C244" s="5">
         <v>-1.3554746900000136E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-4.0158139771598549</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>4.0116779321999996</v>
       </c>
       <c r="C245" s="5">
         <v>4.9924684199999625E-2</v>
       </c>
       <c r="D245" s="5">
         <v>16.215389440464655</v>
       </c>
       <c r="E245" s="5">
         <v>-4.4645366900109007E-2</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>3.9121736218000001</v>
       </c>
       <c r="C246" s="5">
         <v>-9.9504310399999518E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-26.021634423857918</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>3.9068170431999998</v>
       </c>
       <c r="C247" s="5">
         <v>-5.3565786000002724E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-1.6307324286405023</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>3.9208611894000001</v>
       </c>
       <c r="C248" s="5">
         <v>1.4044146200000274E-2</v>
       </c>
       <c r="D248" s="5">
         <v>4.4000539108302483</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>4.0253329923000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.10447180290000002</v>
       </c>
       <c r="D249" s="5">
         <v>37.102112824511792</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>3.9965949205000002</v>
       </c>
       <c r="C250" s="5">
         <v>-2.8738071799999876E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-8.2386422890324713</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>3.8979112922999999</v>
       </c>
       <c r="C251" s="5">
         <v>-9.8683628200000317E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-25.919853747692489</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>3.7916356129</v>
       </c>
       <c r="C252" s="5">
         <v>-0.10627567939999993</v>
       </c>
       <c r="D252" s="5">
         <v>-28.231196036045013</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>3.8026636065999999</v>
       </c>
       <c r="C253" s="5">
         <v>1.1027993699999961E-2</v>
       </c>
       <c r="D253" s="5">
         <v>3.5465837373504838</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>3.7995524211</v>
       </c>
       <c r="C254" s="5">
         <v>-3.1111854999998911E-3</v>
       </c>
       <c r="D254" s="5">
         <v>-0.97738553099837588</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>3.7764941219999999</v>
       </c>
       <c r="C255" s="5">
         <v>-2.3058299100000124E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-7.0442052271120437</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>3.8619425587</v>
       </c>
       <c r="C256" s="5">
         <v>8.544843670000013E-2</v>
       </c>
       <c r="D256" s="5">
         <v>30.798861073252979</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>3.9079188288000002</v>
       </c>
       <c r="C257" s="5">
         <v>4.5976270100000161E-2</v>
       </c>
       <c r="D257" s="5">
         <v>15.25949009746228</v>
       </c>
       <c r="E257" s="5">
         <v>-2.5864265565081923</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>3.8123352098000001</v>
       </c>
       <c r="C258" s="5">
         <v>-9.558361900000012E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-25.707230447288399</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>3.8076260365999999</v>
       </c>
       <c r="C259" s="5">
         <v>-4.709173200000194E-3</v>
       </c>
       <c r="D259" s="5">
         <v>-1.4722664833828447</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>3.8174165752000002</v>
       </c>
       <c r="C260" s="5">
         <v>9.7905386000003425E-3</v>
       </c>
       <c r="D260" s="5">
         <v>3.1295693173614136</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>3.8173745875999998</v>
       </c>
       <c r="C261" s="5">
         <v>-4.1987600000403802E-5</v>
       </c>
       <c r="D261" s="5">
         <v>-1.319794974141697E-2</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>3.8030102379000001</v>
       </c>
       <c r="C262" s="5">
         <v>-1.4364349699999668E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-4.4231753388021318</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>3.8047294972999999</v>
       </c>
       <c r="C263" s="5">
         <v>1.7192593999997285E-3</v>
       </c>
       <c r="D263" s="5">
         <v>0.5438451844207437</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>3.8909753331000001</v>
       </c>
       <c r="C264" s="5">
         <v>8.6245835800000226E-2</v>
       </c>
       <c r="D264" s="5">
         <v>30.862829452076635</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>3.9011245131000001</v>
       </c>
       <c r="C265" s="5">
         <v>1.014917999999998E-2</v>
       </c>
       <c r="D265" s="5">
         <v>3.1753647730324408</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>3.89757599</v>
       </c>
       <c r="C266" s="5">
         <v>-3.5485231000000894E-3</v>
       </c>
       <c r="D266" s="5">
         <v>-1.0860942129734097</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>3.8801938251000001</v>
       </c>
       <c r="C267" s="5">
         <v>-1.7382164899999886E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-5.2223476059964691</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>3.7676112202000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.11258260490000005</v>
       </c>
       <c r="D268" s="5">
         <v>-29.765266861367024</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>3.8040852659</v>
       </c>
       <c r="C269" s="5">
         <v>3.6474045699999902E-2</v>
       </c>
       <c r="D269" s="5">
         <v>12.256095979409309</v>
       </c>
       <c r="E269" s="5">
         <v>-2.6570040844958953</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>3.8093464808999999</v>
       </c>
       <c r="C270" s="5">
         <v>5.2612149999999858E-3</v>
       </c>
       <c r="D270" s="5">
         <v>1.6723349957552758</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>3.8064926729000002</v>
       </c>
       <c r="C271" s="5">
         <v>-2.8538079999997912E-3</v>
       </c>
       <c r="D271" s="5">
         <v>-0.8952964180036882</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>3.8130273841000002</v>
       </c>
       <c r="C272" s="5">
         <v>6.5347112000000429E-3</v>
       </c>
       <c r="D272" s="5">
         <v>2.0796361277214626</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>3.8125164806999998</v>
       </c>
       <c r="C273" s="5">
         <v>-5.1090340000037315E-4</v>
       </c>
       <c r="D273" s="5">
         <v>-0.16066826026400749</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>3.8086232190999998</v>
       </c>
       <c r="C274" s="5">
         <v>-3.8932616000000309E-3</v>
       </c>
       <c r="D274" s="5">
         <v>-1.2185555986039098</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>3.8109082755000001</v>
       </c>
       <c r="C275" s="5">
         <v>2.2850564000003182E-3</v>
       </c>
       <c r="D275" s="5">
         <v>0.72234348212338872</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>3.7908024791999999</v>
       </c>
       <c r="C276" s="5">
         <v>-2.01057963000002E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-6.1505090968352327</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>3.7980401006000002</v>
       </c>
       <c r="C277" s="5">
         <v>7.2376214000002825E-3</v>
       </c>
       <c r="D277" s="5">
         <v>2.3153225962343704</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>3.7950064375000001</v>
       </c>
       <c r="C278" s="5">
         <v>-3.0336631000000835E-3</v>
       </c>
       <c r="D278" s="5">
         <v>-0.95429366912863633</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>3.7825679166000001</v>
       </c>
       <c r="C279" s="5">
         <v>-1.2438520899999972E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-3.8629897520072176</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>3.7778549360000002</v>
       </c>
       <c r="C280" s="5">
         <v>-4.7129805999999164E-3</v>
       </c>
       <c r="D280" s="5">
         <v>-1.4849648459157705</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>3.8031333939</v>
       </c>
       <c r="C281" s="5">
         <v>2.5278457899999829E-2</v>
       </c>
       <c r="D281" s="5">
         <v>8.3316529029161757</v>
       </c>
       <c r="E281" s="5">
         <v>-2.5022362367443929E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>3.8043375223</v>
       </c>
       <c r="C282" s="5">
         <v>1.2041283999999486E-3</v>
       </c>
       <c r="D282" s="5">
         <v>0.3806001009887483</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>3.8029829723000002</v>
       </c>
       <c r="C283" s="5">
         <v>-1.3545499999998434E-3</v>
       </c>
       <c r="D283" s="5">
         <v>-0.42642920901717618</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>3.8073337436000001</v>
       </c>
       <c r="C284" s="5">
         <v>4.3507712999999448E-3</v>
       </c>
       <c r="D284" s="5">
         <v>1.3815214165403988</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>3.8118480655</v>
       </c>
       <c r="C285" s="5">
         <v>4.5143218999998957E-3</v>
       </c>
       <c r="D285" s="5">
         <v>1.4321448414338356</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>3.8105947090000001</v>
       </c>
       <c r="C286" s="5">
         <v>-1.2533564999999136E-3</v>
       </c>
       <c r="D286" s="5">
         <v>-0.39385380108453161</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>3.8114543732000001</v>
       </c>
       <c r="C287" s="5">
         <v>8.5966420000005428E-4</v>
       </c>
       <c r="D287" s="5">
         <v>0.27105427856806141</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>3.8961844210000001</v>
       </c>
       <c r="C288" s="5">
         <v>8.473004779999993E-2</v>
       </c>
       <c r="D288" s="5">
         <v>30.192319125478527</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>3.7969686073000002</v>
       </c>
       <c r="C289" s="5">
         <v>-9.9215813699999877E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-26.621300228419109</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>3.7929171696999999</v>
       </c>
       <c r="C290" s="5">
         <v>-4.0514376000002628E-3</v>
       </c>
       <c r="D290" s="5">
         <v>-1.2729351527667854</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>3.7853130449000001</v>
       </c>
       <c r="C291" s="5">
         <v>-7.604124799999834E-3</v>
       </c>
       <c r="D291" s="5">
         <v>-2.3794357385185427</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>3.7869816181</v>
       </c>
       <c r="C292" s="5">
         <v>1.668573199999912E-3</v>
       </c>
       <c r="D292" s="5">
         <v>0.53024659350526804</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>3.8019765393</v>
       </c>
       <c r="C293" s="5">
         <v>1.4994921200000011E-2</v>
       </c>
       <c r="D293" s="5">
         <v>4.856371952844829</v>
       </c>
       <c r="E293" s="5">
         <v>-3.0418459732584058E-2</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>3.7982241642000001</v>
       </c>
       <c r="C294" s="5">
         <v>-3.7523750999999272E-3</v>
       </c>
       <c r="D294" s="5">
         <v>-1.1779367207128577</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>3.7972790607000002</v>
       </c>
       <c r="C295" s="5">
         <v>-9.4510349999987753E-4</v>
       </c>
       <c r="D295" s="5">
         <v>-0.29818497517389853</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>3.8043176711000002</v>
       </c>
       <c r="C296" s="5">
         <v>7.0386103999999783E-3</v>
       </c>
       <c r="D296" s="5">
         <v>2.2471287870562406</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>3.8122566103</v>
       </c>
       <c r="C297" s="5">
         <v>7.9389391999997727E-3</v>
       </c>
       <c r="D297" s="5">
         <v>2.5331308635843097</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>3.8125789371000001</v>
       </c>
       <c r="C298" s="5">
         <v>3.2232680000010561E-4</v>
       </c>
       <c r="D298" s="5">
         <v>0.10150735340390682</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>3.8112032428</v>
       </c>
       <c r="C299" s="5">
         <v>-1.3756943000000632E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-0.43213817610996408</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>3.800630086</v>
       </c>
       <c r="C300" s="5">
         <v>-1.0573156800000039E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-3.2787476303950513</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>3.8967371587000001</v>
       </c>
       <c r="C301" s="5">
         <v>9.6107072700000185E-2</v>
       </c>
       <c r="D301" s="5">
         <v>34.941685898832709</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>3.7930331849000001</v>
       </c>
       <c r="C302" s="5">
         <v>-0.10370397380000007</v>
       </c>
       <c r="D302" s="5">
         <v>-27.652029474466154</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>3.8859417450999998</v>
       </c>
       <c r="C303" s="5">
         <v>9.2908560199999712E-2</v>
       </c>
       <c r="D303" s="5">
         <v>33.695170915721874</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>3.8934157515000001</v>
       </c>
       <c r="C304" s="5">
         <v>7.4740064000002882E-3</v>
       </c>
       <c r="D304" s="5">
         <v>2.3325862266051489</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>3.9000746637999999</v>
       </c>
       <c r="C305" s="5">
         <v>6.6589122999998196E-3</v>
       </c>
       <c r="D305" s="5">
         <v>2.0717773684739704</v>
       </c>
       <c r="E305" s="5">
         <v>2.5801875284075626</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>3.8938540557999999</v>
       </c>
       <c r="C306" s="5">
         <v>-6.2206080000000163E-3</v>
       </c>
       <c r="D306" s="5">
         <v>-1.8972950328109417</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>3.894306265</v>
       </c>
       <c r="C307" s="5">
         <v>4.5220920000010878E-4</v>
       </c>
       <c r="D307" s="5">
         <v>0.13944995831893792</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>3.9018777604000001</v>
       </c>
       <c r="C308" s="5">
         <v>7.5714954000001278E-3</v>
       </c>
       <c r="D308" s="5">
         <v>2.3582081030745217</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>3.8135854489000001</v>
       </c>
       <c r="C309" s="5">
         <v>-8.8292311500000054E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-24.016749611718026</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>3.814618877</v>
       </c>
       <c r="C310" s="5">
         <v>1.0334280999999557E-3</v>
       </c>
       <c r="D310" s="5">
         <v>0.32566824604085554</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>3.8073938108999998</v>
       </c>
       <c r="C311" s="5">
         <v>-7.225066100000177E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-2.2493279034345393</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>3.8032849362999999</v>
       </c>
       <c r="C312" s="5">
         <v>-4.1088745999999787E-3</v>
       </c>
       <c r="D312" s="5">
         <v>-1.2873605631706142</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>3.7977499067</v>
       </c>
       <c r="C313" s="5">
         <v>-5.5350295999998522E-3</v>
       </c>
       <c r="D313" s="5">
         <v>-1.7324833137446038</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>3.7943978953999999</v>
       </c>
       <c r="C314" s="5">
         <v>-3.3520113000000684E-3</v>
       </c>
       <c r="D314" s="5">
         <v>-1.0540304940723777</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>3.7885476047000002</v>
       </c>
       <c r="C315" s="5">
         <v>-5.8502906999997606E-3</v>
       </c>
       <c r="D315" s="5">
         <v>-1.8345785509269574</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.6954091888999998</v>
       </c>
       <c r="C316" s="5">
         <v>-9.3138415800000374E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-25.821605726907983</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.6976321454000001</v>
       </c>
       <c r="C317" s="5">
         <v>2.2229565000002616E-3</v>
       </c>
       <c r="D317" s="5">
         <v>0.7242475637448953</v>
       </c>
       <c r="E317" s="5">
         <v>-5.1907344307801528</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.7920357663000002</v>
       </c>
       <c r="C318" s="5">
         <v>9.4403620900000096E-2</v>
       </c>
       <c r="D318" s="5">
         <v>35.327062498037698</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.7929618749</v>
       </c>
       <c r="C319" s="5">
         <v>9.2610859999986417E-4</v>
       </c>
       <c r="D319" s="5">
         <v>0.29346355965604864</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.6995204796999999</v>
       </c>
       <c r="C320" s="5">
         <v>-9.3441395200000166E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-25.86837826025279</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>3.8158660660999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.11634558640000003</v>
       </c>
       <c r="D321" s="5">
         <v>45.001416566885119</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.8187584371000001</v>
       </c>
       <c r="C322" s="5">
         <v>2.8923710000001712E-3</v>
       </c>
       <c r="D322" s="5">
         <v>0.91338412761270416</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>3.8012647061</v>
       </c>
       <c r="C323" s="5">
         <v>-1.7493731000000068E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-5.3607882052762008</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>3.8018979529000001</v>
       </c>
       <c r="C324" s="5">
         <v>6.3324680000009792E-4</v>
       </c>
       <c r="D324" s="5">
         <v>0.20008940448938972</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>3.7976638002000001</v>
       </c>
       <c r="C325" s="5">
         <v>-4.234152700000049E-3</v>
       </c>
       <c r="D325" s="5">
         <v>-1.3282775878421638</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.7958667987000001</v>
       </c>
       <c r="C326" s="5">
         <v>-1.7970014999999506E-3</v>
       </c>
       <c r="D326" s="5">
         <v>-0.56634780481787939</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.7925564382000001</v>
       </c>
       <c r="C327" s="5">
         <v>-3.310360499999998E-3</v>
       </c>
       <c r="D327" s="5">
         <v>-1.041510201725615</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>3.7972912041</v>
       </c>
       <c r="C328" s="5">
         <v>4.7347658999998821E-3</v>
       </c>
       <c r="D328" s="5">
         <v>1.5084534511545566</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>3.7981736768999999</v>
       </c>
       <c r="C329" s="5">
         <v>8.8247279999986716E-4</v>
       </c>
       <c r="D329" s="5">
         <v>0.27923114058170384</v>
       </c>
       <c r="E329" s="5">
         <v>2.7190787927640958</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>3.7918446242999999</v>
       </c>
       <c r="C330" s="5">
         <v>-6.3290525999999403E-3</v>
       </c>
       <c r="D330" s="5">
         <v>-1.9813844660648949</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>3.7921446215999999</v>
       </c>
       <c r="C331" s="5">
         <v>2.9999729999996561E-4</v>
       </c>
       <c r="D331" s="5">
         <v>9.4981067573285394E-2</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>3.7967674701999998</v>
       </c>
       <c r="C332" s="5">
         <v>4.6228485999999513E-3</v>
       </c>
       <c r="D332" s="5">
         <v>1.472719240525433</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>3.8161464445000002</v>
       </c>
       <c r="C333" s="5">
         <v>1.9378974300000351E-2</v>
       </c>
       <c r="D333" s="5">
         <v>6.2997857465104889</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>3.8212830005999998</v>
       </c>
       <c r="C334" s="5">
         <v>5.136556099999634E-3</v>
       </c>
       <c r="D334" s="5">
         <v>1.6272184726302319</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>3.7929082621000001</v>
       </c>
       <c r="C335" s="5">
         <v>-2.8374738499999719E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-8.555490152242351</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>3.7996242733000001</v>
       </c>
       <c r="C336" s="5">
         <v>6.7160111999999828E-3</v>
       </c>
       <c r="D336" s="5">
         <v>2.1456266213212727</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>3.7981074620999999</v>
       </c>
       <c r="C337" s="5">
         <v>-1.5168112000001344E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-0.47798999229921035</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>3.7984309993999998</v>
       </c>
       <c r="C338" s="5">
         <v>3.2353729999989866E-4</v>
       </c>
       <c r="D338" s="5">
         <v>0.10226848831362823</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>3.8000536591</v>
       </c>
       <c r="C339" s="5">
         <v>1.6226597000001952E-3</v>
       </c>
       <c r="D339" s="5">
         <v>0.51383668628828261</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>3.7997264979000001</v>
       </c>
       <c r="C340" s="5">
         <v>-3.2716119999998128E-4</v>
       </c>
       <c r="D340" s="5">
         <v>-0.10326369815424341</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>3.7981259962</v>
       </c>
       <c r="C341" s="5">
         <v>-1.6005017000000343E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-0.50428862642890593</v>
       </c>
       <c r="E341" s="5">
         <v>-1.2553586027364005E-3</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>3.7928034387</v>
       </c>
       <c r="C342" s="5">
         <v>-5.3225574999999914E-3</v>
       </c>
       <c r="D342" s="5">
         <v>-1.6687360787103978</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>3.6914412252000002</v>
       </c>
       <c r="C343" s="5">
         <v>-0.10136221349999985</v>
       </c>
       <c r="D343" s="5">
         <v>-27.751728137621768</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>3.7943678674000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.10292664219999992</v>
       </c>
       <c r="D344" s="5">
         <v>39.09826399939471</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>3.7137105300000002</v>
       </c>
       <c r="C345" s="5">
         <v>-8.0657337399999918E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-22.727781188986484</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>3.7203870332000002</v>
       </c>
       <c r="C346" s="5">
         <v>6.6765032000000168E-3</v>
       </c>
       <c r="D346" s="5">
         <v>2.17881827005868</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>3.7859020341999998</v>
       </c>
       <c r="C347" s="5">
         <v>6.5515000999999629E-2</v>
       </c>
       <c r="D347" s="5">
         <v>23.303384250131632</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>3.7971925990000002</v>
       </c>
       <c r="C348" s="5">
         <v>1.1290564800000347E-2</v>
       </c>
       <c r="D348" s="5">
         <v>3.6380057786890019</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>3.7988665703</v>
       </c>
       <c r="C349" s="5">
         <v>1.6739712999997991E-3</v>
       </c>
       <c r="D349" s="5">
         <v>0.53029790144762945</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>3.8016080003999999</v>
       </c>
       <c r="C350" s="5">
         <v>2.7414300999999419E-3</v>
       </c>
       <c r="D350" s="5">
         <v>0.86941842883252463</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>3.8088678241</v>
       </c>
       <c r="C351" s="5">
         <v>7.259823700000112E-3</v>
       </c>
       <c r="D351" s="5">
         <v>2.3158292551122672</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>3.8043802697000002</v>
       </c>
       <c r="C352" s="5">
         <v>-4.4875543999998158E-3</v>
       </c>
       <c r="D352" s="5">
         <v>-1.4046973705331811</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3.7958011989</v>
       </c>
       <c r="C353" s="5">
         <v>-8.5790708000001992E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-2.6727493015738513</v>
       </c>
       <c r="E353" s="5">
         <v>-6.1209062109202073E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>3.6947959923</v>
       </c>
       <c r="C354" s="5">
         <v>-0.10100520660000001</v>
       </c>
       <c r="D354" s="5">
         <v>-27.64907916215066</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.7905161682999999</v>
       </c>
       <c r="C355" s="5">
         <v>9.5720175999999935E-2</v>
       </c>
       <c r="D355" s="5">
         <v>35.923539382500749</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3.7916574126999998</v>
       </c>
       <c r="C356" s="5">
         <v>1.1412443999998523E-3</v>
       </c>
       <c r="D356" s="5">
         <v>0.36189354877329549</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3.8106048011000002</v>
       </c>
       <c r="C357" s="5">
         <v>1.8947388400000431E-2</v>
       </c>
       <c r="D357" s="5">
         <v>6.1641374643489177</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3.8190940411000001</v>
       </c>
       <c r="C358" s="5">
         <v>8.4892399999998425E-3</v>
       </c>
       <c r="D358" s="5">
         <v>2.7063526963581053</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3.8793165921999999</v>
       </c>
       <c r="C359" s="5">
         <v>6.0222551099999855E-2</v>
       </c>
       <c r="D359" s="5">
         <v>20.653092214405767</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3.7943825965000002</v>
       </c>
       <c r="C360" s="5">
         <v>-8.4933995699999709E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-23.329066870727068</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.8998746768000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.1054920802999999</v>
       </c>
       <c r="D361" s="5">
         <v>38.967862346304557</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.9052373411999999</v>
       </c>
       <c r="C362" s="5">
         <v>5.3626643999997725E-3</v>
       </c>
       <c r="D362" s="5">
         <v>1.6626406809895133</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.8169828536999999</v>
       </c>
       <c r="C363" s="5">
         <v>-8.8254487499999978E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-23.989549069598969</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.9077208176</v>
       </c>
       <c r="C364" s="5">
         <v>9.0737963900000107E-2</v>
       </c>
       <c r="D364" s="5">
         <v>32.568344670161366</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.8918494198000002</v>
       </c>
       <c r="C365" s="5">
         <v>-1.5871397799999798E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-4.7664441057348128</v>
       </c>
       <c r="E365" s="5">
         <v>2.5303806987529986</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3.8974819283</v>
       </c>
       <c r="C366" s="5">
         <v>5.6325084999997443E-3</v>
       </c>
       <c r="D366" s="5">
         <v>1.7506000404271527</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3.8915778449</v>
       </c>
       <c r="C367" s="5">
         <v>-5.9040833999999265E-3</v>
       </c>
       <c r="D367" s="5">
         <v>-1.8027455540543413</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.8931686972000001</v>
       </c>
       <c r="C368" s="5">
         <v>1.5908523000001118E-3</v>
       </c>
       <c r="D368" s="5">
         <v>0.49165682158471835</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.6066481595000002</v>
       </c>
       <c r="C369" s="5">
         <v>-0.28652053769999997</v>
       </c>
       <c r="D369" s="5">
         <v>-60.0417318844082</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.5177251143000001</v>
       </c>
       <c r="C370" s="5">
         <v>-8.892304520000005E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-25.886476299765558</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>3.4731197626000001</v>
       </c>
       <c r="C371" s="5">
         <v>-4.4605351700000018E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-14.198611032783958</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>3.4911546378999998</v>
       </c>
       <c r="C372" s="5">
         <v>1.8034875299999698E-2</v>
       </c>
       <c r="D372" s="5">
         <v>6.4123222441769379</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>3.3993931881999999</v>
       </c>
       <c r="C373" s="5">
         <v>-9.1761449699999886E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-27.358004430266657</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>3.4072164793000002</v>
       </c>
       <c r="C374" s="5">
         <v>7.8232911000002403E-3</v>
       </c>
       <c r="D374" s="5">
         <v>2.7968798677883377</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>3.4213449090000001</v>
       </c>
       <c r="C375" s="5">
         <v>1.4128429699999945E-2</v>
       </c>
       <c r="D375" s="5">
         <v>5.0910098797845693</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>3.4104151200000001</v>
       </c>
       <c r="C376" s="5">
         <v>-1.0929788999999968E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-3.7668626700395169</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>3.3880218813999998</v>
       </c>
       <c r="C377" s="5">
         <v>-2.2393238600000309E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-7.6009432979063813</v>
       </c>
       <c r="E377" s="5">
         <v>-12.945709971119379</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3.4009604881</v>
       </c>
       <c r="C378" s="5">
         <v>1.2938606700000133E-2</v>
       </c>
       <c r="D378" s="5">
         <v>4.6802034794377168</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>3.3958238009000001</v>
       </c>
       <c r="C379" s="5">
         <v>-5.1366871999998232E-3</v>
       </c>
       <c r="D379" s="5">
         <v>-1.7974560495269687</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3.3993619218000002</v>
       </c>
       <c r="C380" s="5">
         <v>3.5381209000000524E-3</v>
       </c>
       <c r="D380" s="5">
         <v>1.257473926955166</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3.4026858975000001</v>
       </c>
       <c r="C381" s="5">
         <v>3.3239756999998704E-3</v>
       </c>
       <c r="D381" s="5">
         <v>1.1797192328483641</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3.4167730415999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.4087144099999893E-2</v>
       </c>
       <c r="D382" s="5">
         <v>5.0827061091496484</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3.3670964721000001</v>
       </c>
       <c r="C383" s="5">
         <v>-4.9676569499999879E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-16.117158317023573</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3.3856504302000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.8553958100000045E-2</v>
       </c>
       <c r="D384" s="5">
         <v>6.8165786635818293</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3.3972719056999998</v>
       </c>
       <c r="C385" s="5">
         <v>1.1621475499999701E-2</v>
       </c>
       <c r="D385" s="5">
         <v>4.1977430011021388</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.407367491</v>
       </c>
       <c r="C386" s="5">
         <v>1.0095585300000209E-2</v>
       </c>
       <c r="D386" s="5">
         <v>3.6248738553122717</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3.4236442181000002</v>
       </c>
       <c r="C387" s="5">
         <v>1.6276727100000166E-2</v>
       </c>
       <c r="D387" s="5">
         <v>5.8853351603300519</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3.4110961033999998</v>
       </c>
       <c r="C388" s="5">
         <v>-1.254811470000039E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-4.3105758681861843</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3.4852409247999998</v>
       </c>
       <c r="C389" s="5">
         <v>7.4144821400000005E-2</v>
       </c>
       <c r="D389" s="5">
         <v>29.439312246441162</v>
       </c>
       <c r="E389" s="5">
         <v>2.8694927837900286</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.4041181283999999</v>
       </c>
       <c r="C390" s="5">
         <v>-8.1122796399999864E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-24.619014914054095</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.5040712767</v>
       </c>
       <c r="C391" s="5">
         <v>9.9953148300000016E-2</v>
       </c>
       <c r="D391" s="5">
         <v>41.520616134250488</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3.5091790934999998</v>
       </c>
       <c r="C392" s="5">
         <v>5.1078167999998314E-3</v>
       </c>
       <c r="D392" s="5">
         <v>1.7633090087123104</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.4999060457</v>
       </c>
       <c r="C393" s="5">
         <v>-9.2730477999998229E-3</v>
       </c>
       <c r="D393" s="5">
         <v>-3.1253309861813294</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.5140526697999999</v>
       </c>
       <c r="C394" s="5">
         <v>1.4146624099999894E-2</v>
       </c>
       <c r="D394" s="5">
         <v>4.959696744932085</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.5641986313</v>
       </c>
       <c r="C395" s="5">
         <v>5.0145961500000169E-2</v>
       </c>
       <c r="D395" s="5">
         <v>18.534177458138991</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.5793191761999998</v>
       </c>
       <c r="C396" s="5">
         <v>1.512054489999981E-2</v>
       </c>
       <c r="D396" s="5">
         <v>5.2112879068450413</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.5906580311999998</v>
       </c>
       <c r="C397" s="5">
         <v>1.1338854999999981E-2</v>
       </c>
       <c r="D397" s="5">
         <v>3.8683949510067261</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3.6056534606000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.4995429400000315E-2</v>
       </c>
       <c r="D398" s="5">
         <v>5.1282089586025537</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3.6237541174999999</v>
       </c>
       <c r="C399" s="5">
         <v>1.8100656899999734E-2</v>
       </c>
       <c r="D399" s="5">
         <v>6.1932347045442038</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3.7117672098000001</v>
       </c>
       <c r="C400" s="5">
         <v>8.8013092300000206E-2</v>
       </c>
       <c r="D400" s="5">
         <v>33.371829346594595</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3.6841781861</v>
       </c>
       <c r="C401" s="5">
         <v>-2.7589023700000048E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-8.5636773714406811</v>
       </c>
       <c r="E401" s="5">
         <v>5.7079916594694691</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3.7084055335000001</v>
       </c>
       <c r="C402" s="5">
         <v>2.4227347400000099E-2</v>
       </c>
       <c r="D402" s="5">
         <v>8.1830257228153513</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3.7122661003999999</v>
       </c>
       <c r="C403" s="5">
         <v>3.8605668999998066E-3</v>
       </c>
       <c r="D403" s="5">
         <v>1.2564153818076962</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3.7169261132</v>
       </c>
       <c r="C404" s="5">
         <v>4.6600128000000574E-3</v>
       </c>
       <c r="D404" s="5">
         <v>1.5168054687138666</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.8014151590999998</v>
       </c>
       <c r="C405" s="5">
         <v>8.4489045899999837E-2</v>
       </c>
       <c r="D405" s="5">
         <v>30.959343725860844</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3.8132607148000002</v>
       </c>
       <c r="C406" s="5">
         <v>1.1845555700000343E-2</v>
       </c>
       <c r="D406" s="5">
         <v>3.804065748228691</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3.8609481985</v>
       </c>
       <c r="C407" s="5">
         <v>4.7687483699999866E-2</v>
       </c>
       <c r="D407" s="5">
         <v>16.083289652574884</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.8720992622999999</v>
       </c>
       <c r="C408" s="5">
         <v>1.1151063799999861E-2</v>
       </c>
       <c r="D408" s="5">
         <v>3.521388034163353</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3.8828873132999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.0788051000000021E-2</v>
       </c>
       <c r="D409" s="5">
         <v>3.395028795016275</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>3.9032132683</v>
       </c>
       <c r="C410" s="5">
         <v>2.0325955000000118E-2</v>
       </c>
       <c r="D410" s="5">
         <v>6.4657539820093035</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>3.9229058619999999</v>
       </c>
       <c r="C411" s="5">
         <v>1.9692593699999872E-2</v>
       </c>
       <c r="D411" s="5">
         <v>6.2251274544554258</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>3.9109049951000001</v>
       </c>
       <c r="C412" s="5">
         <v>-1.2000866899999796E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-3.6098724522582004</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>3.8874674427000002</v>
       </c>
       <c r="C413" s="5">
         <v>-2.3437552399999895E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-6.9590822627566551</v>
       </c>
       <c r="E413" s="5">
         <v>5.5178996870180796</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>3.8112112801000002</v>
       </c>
       <c r="C414" s="5">
         <v>-7.625616260000001E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-21.158455409978316</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>3.8195708978999998</v>
       </c>
       <c r="C415" s="5">
         <v>8.359617799999608E-3</v>
       </c>
       <c r="D415" s="5">
         <v>2.6641004321435569</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>3.8232535318999998</v>
       </c>
       <c r="C416" s="5">
         <v>3.6826340000000179E-3</v>
       </c>
       <c r="D416" s="5">
         <v>1.163133346132561</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>3.9034928489</v>
       </c>
       <c r="C417" s="5">
         <v>8.0239317000000199E-2</v>
       </c>
       <c r="D417" s="5">
         <v>28.30496904472335</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>3.9119997316999999</v>
       </c>
       <c r="C418" s="5">
         <v>8.5068827999998931E-3</v>
       </c>
       <c r="D418" s="5">
         <v>2.6467347888110559</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>3.9591122664</v>
       </c>
       <c r="C419" s="5">
         <v>4.7112534700000097E-2</v>
       </c>
       <c r="D419" s="5">
         <v>15.448423763751018</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>3.9669668129</v>
       </c>
       <c r="C420" s="5">
         <v>7.8545464999999481E-3</v>
       </c>
       <c r="D420" s="5">
         <v>2.4068489488199729</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3.9748631333</v>
       </c>
       <c r="C421" s="5">
         <v>7.8963203999999898E-3</v>
       </c>
       <c r="D421" s="5">
         <v>2.4149466370931405</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>4.0007304380999997</v>
       </c>
       <c r="C422" s="5">
         <v>2.5867304799999769E-2</v>
       </c>
       <c r="D422" s="5">
         <v>8.0949325374757741</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>4.0214928616999996</v>
       </c>
       <c r="C423" s="5">
         <v>2.0762423599999913E-2</v>
       </c>
       <c r="D423" s="5">
         <v>6.4084558705256534</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>4.0104692757000002</v>
       </c>
       <c r="C424" s="5">
         <v>-1.1023585999999419E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-3.2402590941001397</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>4.0932176390999997</v>
       </c>
       <c r="C425" s="5">
         <v>8.2748363399999469E-2</v>
       </c>
       <c r="D425" s="5">
         <v>27.772008365167533</v>
       </c>
       <c r="E425" s="5">
         <v>5.2926538789762168</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>4.1135297054000004</v>
       </c>
       <c r="C426" s="5">
         <v>2.0312066300000708E-2</v>
       </c>
       <c r="D426" s="5">
         <v>6.1200902202678931</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>4.1232866741</v>
       </c>
       <c r="C427" s="5">
         <v>9.7569686999996463E-3</v>
       </c>
       <c r="D427" s="5">
         <v>2.8837323731365272</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>4.1261794870999999</v>
       </c>
       <c r="C428" s="5">
         <v>2.8928129999998831E-3</v>
       </c>
       <c r="D428" s="5">
         <v>0.84515150200439315</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>4.1052213702999998</v>
       </c>
       <c r="C429" s="5">
         <v>-2.0958116800000148E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-5.9277386118047781</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>4.1102937334999998</v>
       </c>
       <c r="C430" s="5">
         <v>5.0723632000000407E-3</v>
       </c>
       <c r="D430" s="5">
         <v>1.4928235658335343</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>4.0581611154999999</v>
       </c>
       <c r="C431" s="5">
         <v>-5.2132617999999908E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-14.202009625660693</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>4.0637467487999999</v>
       </c>
       <c r="C432" s="5">
         <v>5.5856332999999481E-3</v>
       </c>
       <c r="D432" s="5">
         <v>1.6642351903543684</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>4.0701843955000001</v>
       </c>
       <c r="C433" s="5">
         <v>6.4376467000002435E-3</v>
       </c>
       <c r="D433" s="5">
         <v>1.9176493953298124</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>4.0990356090000004</v>
       </c>
       <c r="C434" s="5">
         <v>2.8851213500000306E-2</v>
       </c>
       <c r="D434" s="5">
         <v>8.8456993818543772</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3.9859908871999998</v>
       </c>
       <c r="C435" s="5">
         <v>-0.11304472180000058</v>
       </c>
       <c r="D435" s="5">
         <v>-28.508349381102505</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3.9756312898999999</v>
       </c>
       <c r="C436" s="5">
         <v>-1.0359597299999912E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-3.0746043334995088</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3.9533045815999999</v>
       </c>
       <c r="C437" s="5">
         <v>-2.2326708300000053E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-6.5347635663253296</v>
       </c>
       <c r="E437" s="5">
         <v>-3.4181680486152555</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3.9579816994999999</v>
       </c>
       <c r="C438" s="5">
         <v>4.6771179000000274E-3</v>
       </c>
       <c r="D438" s="5">
         <v>1.4289834171180793</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3.9605093834999998</v>
       </c>
       <c r="C439" s="5">
         <v>2.527683999999919E-3</v>
       </c>
       <c r="D439" s="5">
         <v>0.76905297139597817</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>3.9631432192</v>
       </c>
       <c r="C440" s="5">
         <v>2.6338357000001977E-3</v>
       </c>
       <c r="D440" s="5">
         <v>0.80095475809351946</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>3.9650506851</v>
       </c>
       <c r="C441" s="5">
         <v>1.907465900000016E-3</v>
       </c>
       <c r="D441" s="5">
         <v>0.57909288632411737</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>3.9644080179999999</v>
+        <v>3.9641658858</v>
       </c>
       <c r="C442" s="5">
-        <v>-6.4266710000016047E-4</v>
+        <v>-8.8479930000007201E-4</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.19432624221028538</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.26745105978926986</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>3.9639098968000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-2.5598899999978997E-4</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-7.7463388218856899E-2</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B949788-0CAE-4316-B752-2A593432A1A2}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{620045FB-61FD-405A-B052-1085510ECF6F}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{701EFC7D-227F-41E7-9409-A06FED991FDB}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>