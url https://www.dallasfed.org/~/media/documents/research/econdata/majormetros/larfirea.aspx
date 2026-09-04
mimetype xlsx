--- v7 (2026-07-26)
+++ v8 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{12CE239A-1C65-4348-9A92-762D49C15135}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4CDE8E6C-B74C-445C-A990-DB4DE378C7AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3E41A5F2-24D5-499A-B1F1-2DB3BF81506E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5BEC94EF-F101-4F93-AA97-357AD68AB7D4}"/>
   </bookViews>
   <sheets>
     <sheet name="larfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DBCD7E6-0E95-477B-90F6-D5E5B9D98264}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9815AD75-7FE5-4117-B712-896E5A1D16A3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1.9312752337000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1.9322936768000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.0184430999999883E-3</v>
       </c>
       <c r="D7" s="5">
         <v>0.63464936865429422</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1.9366122105000001</v>
       </c>
       <c r="C8" s="5">
         <v>4.3185337000000157E-3</v>
       </c>
       <c r="D8" s="5">
         <v>2.7151245371017652</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1.9119878855000001</v>
       </c>
       <c r="C9" s="5">
         <v>-2.4624325000000002E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-14.2350882147791</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1.9165580482</v>
       </c>
       <c r="C10" s="5">
         <v>4.5701626999998801E-3</v>
       </c>
       <c r="D10" s="5">
         <v>2.9063314915126037</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1.8733038232999999</v>
       </c>
       <c r="C11" s="5">
         <v>-4.3254224900000082E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-23.961261560412105</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1.9621791173000001</v>
       </c>
       <c r="C12" s="5">
         <v>8.887529400000016E-2</v>
       </c>
       <c r="D12" s="5">
         <v>74.407500715168354</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1.9804769408</v>
       </c>
       <c r="C13" s="5">
         <v>1.8297823499999977E-2</v>
       </c>
       <c r="D13" s="5">
         <v>11.782466841607754</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1.899386824</v>
       </c>
       <c r="C14" s="5">
         <v>-8.1090116800000001E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-39.448686305550119</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1.9910690292</v>
       </c>
       <c r="C15" s="5">
         <v>9.1682205199999922E-2</v>
       </c>
       <c r="D15" s="5">
         <v>76.065697858387722</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>2.0770598375999998</v>
       </c>
       <c r="C16" s="5">
         <v>8.5990808399999841E-2</v>
       </c>
       <c r="D16" s="5">
         <v>66.093369002127432</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>2.0878738450999998</v>
       </c>
       <c r="C17" s="5">
         <v>1.0814007500000056E-2</v>
       </c>
       <c r="D17" s="5">
         <v>6.429726987837947</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>2.0303856311000001</v>
       </c>
       <c r="C18" s="5">
         <v>-5.7488213999999704E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-28.469488805727583</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>2.0314156035000002</v>
       </c>
       <c r="C19" s="5">
         <v>1.0299724000000232E-3</v>
       </c>
       <c r="D19" s="5">
         <v>0.61043630838781837</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>2.0363922365999998</v>
       </c>
       <c r="C20" s="5">
         <v>4.9766330999996278E-3</v>
       </c>
       <c r="D20" s="5">
         <v>2.9797384568561736</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>2.0154894745999998</v>
       </c>
       <c r="C21" s="5">
         <v>-2.0902761999999964E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-11.645388490999009</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>2.0185747995000001</v>
       </c>
       <c r="C22" s="5">
         <v>3.0853249000002414E-3</v>
       </c>
       <c r="D22" s="5">
         <v>1.8525135339906296</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1.9712086710000001</v>
       </c>
       <c r="C23" s="5">
         <v>-4.7366128499999993E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-24.793903878947276</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1.9625622733999999</v>
       </c>
       <c r="C24" s="5">
         <v>-8.6463976000001885E-3</v>
       </c>
       <c r="D24" s="5">
         <v>-5.1384661652222103</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1.9796826073</v>
       </c>
       <c r="C25" s="5">
         <v>1.7120333900000118E-2</v>
       </c>
       <c r="D25" s="5">
         <v>10.985299330222521</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1.9970654359</v>
       </c>
       <c r="C26" s="5">
         <v>1.7382828599999955E-2</v>
       </c>
       <c r="D26" s="5">
         <v>11.060783195689705</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1.9901769423</v>
       </c>
       <c r="C27" s="5">
         <v>-6.8884935999999897E-3</v>
       </c>
       <c r="D27" s="5">
         <v>-4.0615403914969423</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1.9778246317999999</v>
       </c>
       <c r="C28" s="5">
         <v>-1.2352310500000074E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-7.1989068972929111</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1.9878392029</v>
       </c>
       <c r="C29" s="5">
         <v>1.0014571100000147E-2</v>
       </c>
       <c r="D29" s="5">
         <v>6.248214217859771</v>
       </c>
       <c r="E29" s="5">
         <v>-4.7912206206696677</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>2.0293422890000001</v>
       </c>
       <c r="C30" s="5">
         <v>4.1503086100000086E-2</v>
       </c>
       <c r="D30" s="5">
         <v>28.141160483232184</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>2.0311635907999999</v>
       </c>
       <c r="C31" s="5">
         <v>1.8213017999997305E-3</v>
       </c>
       <c r="D31" s="5">
         <v>1.0823126280135931</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>2.0368568374999998</v>
       </c>
       <c r="C32" s="5">
         <v>5.693246699999932E-3</v>
       </c>
       <c r="D32" s="5">
         <v>3.4158786280700237</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>2.1204826919999999</v>
       </c>
       <c r="C33" s="5">
         <v>8.3625854500000152E-2</v>
       </c>
       <c r="D33" s="5">
         <v>62.065554919492058</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>2.1226086712000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.1259792000001276E-3</v>
       </c>
       <c r="D34" s="5">
         <v>1.2097670044378006</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>2.1669687425999999</v>
       </c>
       <c r="C35" s="5">
         <v>4.4360071399999867E-2</v>
       </c>
       <c r="D35" s="5">
         <v>28.171820819132165</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>2.1634296911000002</v>
       </c>
       <c r="C36" s="5">
         <v>-3.5390514999997791E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-1.9423082661358615</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>2.0784570294</v>
       </c>
       <c r="C37" s="5">
         <v>-8.4972661700000174E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-38.172857629625732</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>2.0923282669000001</v>
       </c>
       <c r="C38" s="5">
         <v>1.3871237500000078E-2</v>
       </c>
       <c r="D38" s="5">
         <v>8.3091793639437981</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>2.1870493601000001</v>
       </c>
       <c r="C39" s="5">
         <v>9.4721093199999995E-2</v>
       </c>
       <c r="D39" s="5">
         <v>70.115995311801456</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>2.1812490645999998</v>
       </c>
       <c r="C40" s="5">
         <v>-5.8002955000002743E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-3.1365176262589278</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>2.1902708648</v>
       </c>
       <c r="C41" s="5">
         <v>9.0218002000002073E-3</v>
       </c>
       <c r="D41" s="5">
         <v>5.077762706475708</v>
       </c>
       <c r="E41" s="5">
         <v>10.183502850968939</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>2.1258365326000002</v>
       </c>
       <c r="C42" s="5">
         <v>-6.4434332199999833E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-30.114917889125792</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>2.2307757075999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.10493917499999972</v>
       </c>
       <c r="D43" s="5">
         <v>78.28404723390922</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>2.2380779009</v>
       </c>
       <c r="C44" s="5">
         <v>7.3021933000001482E-3</v>
       </c>
       <c r="D44" s="5">
         <v>3.9995617780243409</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>2.2253520549000001</v>
       </c>
       <c r="C45" s="5">
         <v>-1.272584599999993E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-6.6138791028817145</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>2.2276877861000002</v>
       </c>
       <c r="C46" s="5">
         <v>2.3357312000000796E-3</v>
       </c>
       <c r="D46" s="5">
         <v>1.266817374059559</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>2.2631073560999999</v>
       </c>
       <c r="C47" s="5">
         <v>3.5419569999999734E-2</v>
       </c>
       <c r="D47" s="5">
         <v>20.839798015218449</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>2.2636336877000001</v>
       </c>
       <c r="C48" s="5">
         <v>5.2633160000015167E-4</v>
       </c>
       <c r="D48" s="5">
         <v>0.27944164692388362</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>2.2768335333</v>
       </c>
       <c r="C49" s="5">
         <v>1.3199845599999982E-2</v>
       </c>
       <c r="D49" s="5">
         <v>7.2263608290097592</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>2.28860858</v>
       </c>
       <c r="C50" s="5">
         <v>1.1775046699999958E-2</v>
       </c>
       <c r="D50" s="5">
         <v>6.3856159018663705</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>2.2835800124999999</v>
       </c>
       <c r="C51" s="5">
         <v>-5.0285675000001362E-3</v>
       </c>
       <c r="D51" s="5">
         <v>-2.6050282707912986</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>2.2838739958000001</v>
       </c>
       <c r="C52" s="5">
         <v>2.9398330000018902E-4</v>
       </c>
       <c r="D52" s="5">
         <v>0.15459491418092774</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>2.2923076829000002</v>
       </c>
       <c r="C53" s="5">
         <v>8.4336871000001423E-3</v>
       </c>
       <c r="D53" s="5">
         <v>4.5223688666441664</v>
       </c>
       <c r="E53" s="5">
         <v>4.6586392459417425</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>2.3235771919000001</v>
       </c>
       <c r="C54" s="5">
         <v>3.1269508999999918E-2</v>
       </c>
       <c r="D54" s="5">
         <v>17.654986391349258</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>2.3298210583999999</v>
       </c>
       <c r="C55" s="5">
         <v>6.2438664999997506E-3</v>
       </c>
       <c r="D55" s="5">
         <v>3.2727017130735003</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>2.3372432703000001</v>
       </c>
       <c r="C56" s="5">
         <v>7.4222119000002529E-3</v>
       </c>
       <c r="D56" s="5">
         <v>3.8905915656749279</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>2.3305966338999999</v>
       </c>
       <c r="C57" s="5">
         <v>-6.6466364000001832E-3</v>
       </c>
       <c r="D57" s="5">
         <v>-3.3596792643229234</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>2.4339593544999998</v>
       </c>
       <c r="C58" s="5">
         <v>0.10336272059999985</v>
       </c>
       <c r="D58" s="5">
         <v>68.327270014176023</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>2.3594531807000001</v>
       </c>
       <c r="C59" s="5">
         <v>-7.4506173799999686E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-31.138495200344007</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>2.3643501014999999</v>
       </c>
       <c r="C60" s="5">
         <v>4.8969207999998154E-3</v>
       </c>
       <c r="D60" s="5">
         <v>2.5191637729600647</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>2.375003398</v>
       </c>
       <c r="C61" s="5">
         <v>1.0653296500000131E-2</v>
       </c>
       <c r="D61" s="5">
         <v>5.5429919707811859</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>2.3841168794000001</v>
       </c>
       <c r="C62" s="5">
         <v>9.1134814000000119E-3</v>
       </c>
       <c r="D62" s="5">
         <v>4.7031352451072816</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>2.3813448139000002</v>
       </c>
       <c r="C63" s="5">
         <v>-2.7720654999998651E-3</v>
       </c>
       <c r="D63" s="5">
         <v>-1.3863783793407136</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>2.3871832817</v>
       </c>
       <c r="C64" s="5">
         <v>5.838467799999858E-3</v>
       </c>
       <c r="D64" s="5">
         <v>2.9821020655381503</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>2.3955871401</v>
       </c>
       <c r="C65" s="5">
         <v>8.4038583999999084E-3</v>
       </c>
       <c r="D65" s="5">
         <v>4.3072523131057139</v>
       </c>
       <c r="E65" s="5">
         <v>4.5054796950006581</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>2.3198779384999999</v>
       </c>
       <c r="C66" s="5">
         <v>-7.5709201600000053E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-31.979794155790696</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>2.3280411571999999</v>
       </c>
       <c r="C67" s="5">
         <v>8.16321870000003E-3</v>
       </c>
       <c r="D67" s="5">
         <v>4.3052643737751417</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>2.3353513770999998</v>
       </c>
       <c r="C68" s="5">
         <v>7.3102198999999146E-3</v>
       </c>
       <c r="D68" s="5">
         <v>3.833850354928825</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>2.3343045455000002</v>
       </c>
       <c r="C69" s="5">
         <v>-1.0468315999996314E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.53658114388878131</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>2.3387793324000001</v>
       </c>
       <c r="C70" s="5">
         <v>4.4747868999999163E-3</v>
       </c>
       <c r="D70" s="5">
         <v>2.3247705917795569</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>2.3588400200000001</v>
       </c>
       <c r="C71" s="5">
         <v>2.0060687600000016E-2</v>
       </c>
       <c r="D71" s="5">
         <v>10.792632204034103</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>2.365161692</v>
       </c>
       <c r="C72" s="5">
         <v>6.3216719999998894E-3</v>
       </c>
       <c r="D72" s="5">
         <v>3.2638197914073519</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>2.3736753761</v>
       </c>
       <c r="C73" s="5">
         <v>8.5136840999999741E-3</v>
       </c>
       <c r="D73" s="5">
         <v>4.4060968155550606</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>2.3818224204999998</v>
       </c>
       <c r="C74" s="5">
         <v>8.1470443999998032E-3</v>
       </c>
       <c r="D74" s="5">
         <v>4.1973451518664717</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>2.3812147977000002</v>
       </c>
       <c r="C75" s="5">
         <v>-6.0762279999959645E-4</v>
       </c>
       <c r="D75" s="5">
         <v>-0.30570086144832143</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>2.3877140262999998</v>
       </c>
       <c r="C76" s="5">
         <v>6.4992285999996291E-3</v>
       </c>
       <c r="D76" s="5">
         <v>3.3248669325838254</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>2.3958815295</v>
       </c>
       <c r="C77" s="5">
         <v>8.167503200000148E-3</v>
       </c>
       <c r="D77" s="5">
         <v>4.1828768762425916</v>
       </c>
       <c r="E77" s="5">
         <v>1.2288820351069596E-2</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>2.4179242913999999</v>
       </c>
       <c r="C78" s="5">
         <v>2.2042761899999874E-2</v>
       </c>
       <c r="D78" s="5">
         <v>11.616476103743745</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>2.4277146976999999</v>
       </c>
       <c r="C79" s="5">
         <v>9.7904063000000541E-3</v>
       </c>
       <c r="D79" s="5">
         <v>4.968596591815122</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>2.4320299756999999</v>
       </c>
       <c r="C80" s="5">
         <v>4.315277999999978E-3</v>
       </c>
       <c r="D80" s="5">
         <v>2.1539844128523722</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>2.4348473827000001</v>
       </c>
       <c r="C81" s="5">
         <v>2.817407000000216E-3</v>
       </c>
       <c r="D81" s="5">
         <v>1.3990424654297451</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>2.4426919125</v>
       </c>
       <c r="C82" s="5">
         <v>7.8445297999998331E-3</v>
       </c>
       <c r="D82" s="5">
         <v>3.9353776591151357</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2.361490742</v>
       </c>
       <c r="C83" s="5">
         <v>-8.1201170499999975E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-33.34839166607636</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2.4665309784999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.10504023649999983</v>
       </c>
       <c r="D84" s="5">
         <v>68.579175256516848</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2.4727249097000001</v>
       </c>
       <c r="C85" s="5">
         <v>6.1939312000003355E-3</v>
       </c>
       <c r="D85" s="5">
         <v>3.0554000958213479</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2.3803270107999999</v>
       </c>
       <c r="C86" s="5">
         <v>-9.2397898900000275E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-36.681611761024989</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>2.4821587367000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.10183172590000034</v>
       </c>
       <c r="D87" s="5">
         <v>65.316088937076827</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>2.4888716864</v>
       </c>
       <c r="C88" s="5">
         <v>6.712949699999804E-3</v>
       </c>
       <c r="D88" s="5">
         <v>3.2940881622163021</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>2.4936758372000001</v>
       </c>
       <c r="C89" s="5">
         <v>4.8041508000000732E-3</v>
       </c>
       <c r="D89" s="5">
         <v>2.3410526862764236</v>
       </c>
       <c r="E89" s="5">
         <v>4.0817672533419946</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>2.5179562555000001</v>
       </c>
       <c r="C90" s="5">
         <v>2.4280418300000051E-2</v>
       </c>
       <c r="D90" s="5">
         <v>12.330632470300129</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>2.5242707397999999</v>
       </c>
       <c r="C91" s="5">
         <v>6.3144842999998119E-3</v>
       </c>
       <c r="D91" s="5">
         <v>3.051194015127523</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>2.5272048669</v>
       </c>
       <c r="C92" s="5">
         <v>2.9341271000000724E-3</v>
       </c>
       <c r="D92" s="5">
         <v>1.4037913631420373</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>2.6354050411999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.10820017429999984</v>
       </c>
       <c r="D93" s="5">
         <v>65.380034073092631</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>2.5461774553000001</v>
       </c>
       <c r="C94" s="5">
         <v>-8.9227585899999795E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-33.855223553896387</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>2.5667969983000001</v>
       </c>
       <c r="C95" s="5">
         <v>2.0619543000000018E-2</v>
       </c>
       <c r="D95" s="5">
         <v>10.162618849754601</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>2.5676616449999998</v>
       </c>
       <c r="C96" s="5">
         <v>8.646466999997493E-4</v>
       </c>
       <c r="D96" s="5">
         <v>0.40497964545425091</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>2.5729747735999999</v>
       </c>
       <c r="C97" s="5">
         <v>5.3131286000001055E-3</v>
       </c>
       <c r="D97" s="5">
         <v>2.5115531692798232</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>2.5810426897999998</v>
       </c>
       <c r="C98" s="5">
         <v>8.0679161999999138E-3</v>
       </c>
       <c r="D98" s="5">
         <v>3.8283407508243217</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>2.5822332195</v>
       </c>
       <c r="C99" s="5">
         <v>1.1905297000001092E-3</v>
       </c>
       <c r="D99" s="5">
         <v>0.55491742401461153</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>2.5882505458999998</v>
       </c>
       <c r="C100" s="5">
         <v>6.0173263999998561E-3</v>
       </c>
       <c r="D100" s="5">
         <v>2.8324551902719763</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>2.5880543990999998</v>
       </c>
       <c r="C101" s="5">
         <v>-1.9614680000001883E-4</v>
       </c>
       <c r="D101" s="5">
         <v>-9.0902358016797802E-2</v>
       </c>
       <c r="E101" s="5">
         <v>3.7847165414239159</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>2.6209922577999998</v>
       </c>
       <c r="C102" s="5">
         <v>3.2937858699999989E-2</v>
       </c>
       <c r="D102" s="5">
         <v>16.387958094540611</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>2.620530671</v>
       </c>
       <c r="C103" s="5">
         <v>-4.6158679999974694E-4</v>
       </c>
       <c r="D103" s="5">
         <v>-0.21112918375369993</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>2.6217587017000001</v>
       </c>
       <c r="C104" s="5">
         <v>1.2280307000001045E-3</v>
       </c>
       <c r="D104" s="5">
         <v>0.5637945605954986</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>2.6359154080999998</v>
       </c>
       <c r="C105" s="5">
         <v>1.4156706399999663E-2</v>
       </c>
       <c r="D105" s="5">
         <v>6.6755787214290541</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>2.6504766498999999</v>
       </c>
       <c r="C106" s="5">
         <v>1.4561241800000069E-2</v>
       </c>
       <c r="D106" s="5">
         <v>6.8341663618426862</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>2.6717191025</v>
       </c>
       <c r="C107" s="5">
         <v>2.1242452600000128E-2</v>
       </c>
       <c r="D107" s="5">
         <v>10.052967378500588</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>2.6691819523000002</v>
       </c>
       <c r="C108" s="5">
         <v>-2.5371501999997825E-3</v>
       </c>
       <c r="D108" s="5">
         <v>-1.1336254229808662</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>2.6741222432999998</v>
       </c>
       <c r="C109" s="5">
         <v>4.940290999999597E-3</v>
       </c>
       <c r="D109" s="5">
         <v>2.2437856584730298</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>2.6820813334000002</v>
       </c>
       <c r="C110" s="5">
         <v>7.9590901000003988E-3</v>
       </c>
       <c r="D110" s="5">
         <v>3.6306555200875001</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>2.6829823325</v>
       </c>
       <c r="C111" s="5">
         <v>9.0099909999974415E-4</v>
       </c>
       <c r="D111" s="5">
         <v>0.40386501376374895</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>2.6875369224000001</v>
       </c>
       <c r="C112" s="5">
         <v>4.5545899000001278E-3</v>
       </c>
       <c r="D112" s="5">
         <v>2.0562295820307552</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>2.6821974277999998</v>
       </c>
       <c r="C113" s="5">
         <v>-5.3394946000002719E-3</v>
       </c>
       <c r="D113" s="5">
         <v>-2.3582337735409631</v>
       </c>
       <c r="E113" s="5">
         <v>3.6375985270146627</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>2.7232348060999998</v>
       </c>
       <c r="C114" s="5">
         <v>4.1037378299999983E-2</v>
       </c>
       <c r="D114" s="5">
         <v>19.986440670838633</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>2.7143168001000002</v>
       </c>
       <c r="C115" s="5">
         <v>-8.9180059999995898E-3</v>
       </c>
       <c r="D115" s="5">
         <v>-3.8597280747671547</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>2.7142004312000001</v>
       </c>
       <c r="C116" s="5">
         <v>-1.163689000001078E-4</v>
       </c>
       <c r="D116" s="5">
         <v>-5.1434584685816631E-2</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>2.8398600970999999</v>
       </c>
       <c r="C117" s="5">
         <v>0.12565966589999977</v>
       </c>
       <c r="D117" s="5">
         <v>72.131504217545483</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>2.9526118691000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.11275177200000019</v>
       </c>
       <c r="D118" s="5">
         <v>59.555944408905418</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>2.8786132050000002</v>
       </c>
       <c r="C119" s="5">
         <v>-7.3998664099999889E-2</v>
       </c>
       <c r="D119" s="5">
         <v>-26.256554571465774</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>2.8716973287999998</v>
       </c>
       <c r="C120" s="5">
         <v>-6.9158762000003371E-3</v>
       </c>
       <c r="D120" s="5">
         <v>-2.8452114330188683</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>2.9773063954999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.10560906670000003</v>
       </c>
       <c r="D121" s="5">
         <v>54.247592189382132</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.0830100355000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.10570364000000021</v>
       </c>
       <c r="D122" s="5">
         <v>51.990658618821286</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>2.9830320687</v>
       </c>
       <c r="C123" s="5">
         <v>-9.997796680000004E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-32.671985742934325</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.0849212257</v>
       </c>
       <c r="C124" s="5">
         <v>0.10188915700000001</v>
       </c>
       <c r="D124" s="5">
         <v>49.635237621732074</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>3.1766741963</v>
       </c>
       <c r="C125" s="5">
         <v>9.1752970599999983E-2</v>
       </c>
       <c r="D125" s="5">
         <v>42.148787524314301</v>
       </c>
       <c r="E125" s="5">
         <v>18.435509756848202</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.1230636613999998</v>
       </c>
       <c r="C126" s="5">
         <v>-5.3610534900000228E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-18.473660835442828</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.2105259442</v>
       </c>
       <c r="C127" s="5">
         <v>8.7462282800000235E-2</v>
       </c>
       <c r="D127" s="5">
         <v>39.29776884201344</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.2089833542999999</v>
       </c>
       <c r="C128" s="5">
         <v>-1.5425899000001131E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-0.57505341430652557</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>3.1409977513</v>
       </c>
       <c r="C129" s="5">
         <v>-6.7985602999999895E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-22.660397805149625</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>3.1538902547999998</v>
       </c>
       <c r="C130" s="5">
         <v>1.2892503499999819E-2</v>
       </c>
       <c r="D130" s="5">
         <v>5.0382362704976202</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>3.0842132784</v>
       </c>
       <c r="C131" s="5">
         <v>-6.9676976399999813E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-23.515416759279574</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>3.1749573983000001</v>
       </c>
       <c r="C132" s="5">
         <v>9.0744119900000086E-2</v>
       </c>
       <c r="D132" s="5">
         <v>41.619154213813012</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>3.1821421584</v>
       </c>
       <c r="C133" s="5">
         <v>7.1847600999999095E-3</v>
       </c>
       <c r="D133" s="5">
         <v>2.749590694533155</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>3.1871005168000002</v>
       </c>
       <c r="C134" s="5">
         <v>4.9583584000001402E-3</v>
       </c>
       <c r="D134" s="5">
         <v>1.8859269455556271</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>3.1810139646</v>
       </c>
       <c r="C135" s="5">
         <v>-6.0865522000002059E-3</v>
       </c>
       <c r="D135" s="5">
         <v>-2.2677766218470508</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>3.1824164004000002</v>
       </c>
       <c r="C136" s="5">
         <v>1.4024358000002124E-3</v>
       </c>
       <c r="D136" s="5">
         <v>0.53033711033221298</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>3.174000199</v>
       </c>
       <c r="C137" s="5">
         <v>-8.4162014000002117E-3</v>
       </c>
       <c r="D137" s="5">
         <v>-3.1277584717346096</v>
       </c>
       <c r="E137" s="5">
         <v>-8.4176000897873138E-2</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>3.1207020083999999</v>
       </c>
       <c r="C138" s="5">
         <v>-5.3298190600000073E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-18.389843688456963</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>3.1040556208000001</v>
       </c>
       <c r="C139" s="5">
         <v>-1.6646387599999812E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-6.2165228858882422</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>3.1036337746</v>
       </c>
       <c r="C140" s="5">
         <v>-4.2184620000007556E-4</v>
       </c>
       <c r="D140" s="5">
         <v>-0.16296010700068697</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>3.1442066740999999</v>
       </c>
       <c r="C141" s="5">
         <v>4.057289949999987E-2</v>
       </c>
       <c r="D141" s="5">
         <v>16.865787717188319</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>3.1518247052000001</v>
       </c>
       <c r="C142" s="5">
         <v>7.6180311000002554E-3</v>
       </c>
       <c r="D142" s="5">
         <v>2.9465132036916364</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>3.1898793338</v>
       </c>
       <c r="C143" s="5">
         <v>3.8054628599999862E-2</v>
       </c>
       <c r="D143" s="5">
         <v>15.490535493426783</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>3.1790839796000001</v>
       </c>
       <c r="C144" s="5">
         <v>-1.0795354199999885E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-3.9863573271325614</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>3.1880460672000002</v>
       </c>
       <c r="C145" s="5">
         <v>8.9620876000000571E-3</v>
       </c>
       <c r="D145" s="5">
         <v>3.4358418856879958</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>3.1928333654999999</v>
       </c>
       <c r="C146" s="5">
         <v>4.7872982999996871E-3</v>
       </c>
       <c r="D146" s="5">
         <v>1.8169255433880149</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>3.1754705091000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.7362856399999682E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-6.3340016742775118</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>3.1787354985</v>
       </c>
       <c r="C148" s="5">
         <v>3.2649893999998625E-3</v>
       </c>
       <c r="D148" s="5">
         <v>1.2408302303242635</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>3.1750615263999999</v>
       </c>
       <c r="C149" s="5">
         <v>-3.6739721000000891E-3</v>
       </c>
       <c r="D149" s="5">
         <v>-1.3781732414407388</v>
       </c>
       <c r="E149" s="5">
         <v>3.3438164255139569E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>3.2163146801</v>
       </c>
       <c r="C150" s="5">
         <v>4.1253153700000045E-2</v>
       </c>
       <c r="D150" s="5">
         <v>16.755312323867379</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>3.2038646193</v>
       </c>
       <c r="C151" s="5">
         <v>-1.2450060799999996E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-4.5474615765194955</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>3.2025954301000001</v>
       </c>
       <c r="C152" s="5">
         <v>-1.2691891999998539E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-0.47433747864278342</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>3.0444089043</v>
       </c>
       <c r="C153" s="5">
         <v>-0.15818652580000014</v>
       </c>
       <c r="D153" s="5">
         <v>-45.548374774253674</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>3.1463012635999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.10189235929999985</v>
       </c>
       <c r="D154" s="5">
         <v>48.445779452640458</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>3.0895530488</v>
       </c>
       <c r="C155" s="5">
         <v>-5.6748214799999808E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-19.620699396392226</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>3.1845650780999999</v>
       </c>
       <c r="C156" s="5">
         <v>9.5012029299999856E-2</v>
       </c>
       <c r="D156" s="5">
         <v>43.831384366534508</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>3.0902519569</v>
       </c>
       <c r="C157" s="5">
         <v>-9.4313121199999905E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-30.285175011747945</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>3.0984093732</v>
       </c>
       <c r="C158" s="5">
         <v>8.1574162999999977E-3</v>
       </c>
       <c r="D158" s="5">
         <v>3.2140672398258685</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>3.0729754106999998</v>
       </c>
       <c r="C159" s="5">
         <v>-2.5433962500000185E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-9.4176782325357635</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>3.0754158890999999</v>
       </c>
       <c r="C160" s="5">
         <v>2.4404784000000568E-3</v>
       </c>
       <c r="D160" s="5">
         <v>0.95718302389795618</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>3.0808961934000001</v>
       </c>
       <c r="C161" s="5">
         <v>5.4803043000002383E-3</v>
       </c>
       <c r="D161" s="5">
         <v>2.1594489080805079</v>
       </c>
       <c r="E161" s="5">
         <v>-2.9657797877941539</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>3.2134840770999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.13258788369999985</v>
       </c>
       <c r="D162" s="5">
         <v>65.801723421720325</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>3.1040241784</v>
       </c>
       <c r="C163" s="5">
         <v>-0.10945989869999995</v>
       </c>
       <c r="D163" s="5">
         <v>-34.0237969674276</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>3.1042542815999998</v>
       </c>
       <c r="C164" s="5">
         <v>2.3010319999983153E-4</v>
       </c>
       <c r="D164" s="5">
         <v>8.8993008012172581E-2</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>3.1432148733999998</v>
       </c>
       <c r="C165" s="5">
         <v>3.89605918E-2</v>
       </c>
       <c r="D165" s="5">
         <v>16.145231666835791</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>3.1378984592000001</v>
       </c>
       <c r="C166" s="5">
         <v>-5.3164141999997305E-3</v>
       </c>
       <c r="D166" s="5">
         <v>-2.010897262146305</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>3.1865904916000001</v>
       </c>
       <c r="C167" s="5">
         <v>4.8692032399999974E-2</v>
       </c>
       <c r="D167" s="5">
         <v>20.295239161162492</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>3.0881479683999999</v>
       </c>
       <c r="C168" s="5">
         <v>-9.8442523200000132E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-31.378193769536477</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>3.1899865508</v>
       </c>
       <c r="C169" s="5">
         <v>0.1018385824000001</v>
       </c>
       <c r="D169" s="5">
         <v>47.600900918322054</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>3.2010670548000002</v>
       </c>
       <c r="C170" s="5">
         <v>1.1080504000000158E-2</v>
       </c>
       <c r="D170" s="5">
         <v>4.2487930652461703</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>3.2717200382999998</v>
       </c>
       <c r="C171" s="5">
         <v>7.06529834999996E-2</v>
       </c>
       <c r="D171" s="5">
         <v>29.950018880770489</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>3.2748476626</v>
       </c>
       <c r="C172" s="5">
         <v>3.1276243000002424E-3</v>
       </c>
       <c r="D172" s="5">
         <v>1.1531993282263064</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>3.2888183714000001</v>
       </c>
       <c r="C173" s="5">
         <v>1.3970708800000065E-2</v>
       </c>
       <c r="D173" s="5">
         <v>5.241116414799718</v>
       </c>
       <c r="E173" s="5">
         <v>6.7487563665863837</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>3.3122390838000002</v>
       </c>
       <c r="C174" s="5">
         <v>2.3420712400000099E-2</v>
       </c>
       <c r="D174" s="5">
         <v>8.8883588949634209</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>3.3092486716999998</v>
       </c>
       <c r="C175" s="5">
         <v>-2.9904121000003947E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-1.0780408373191164</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>3.4101671177999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.10091844610000011</v>
       </c>
       <c r="D176" s="5">
         <v>43.401967766632012</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>3.2395126458000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.17065447199999983</v>
       </c>
       <c r="D177" s="5">
         <v>-45.993229769106691</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>3.2261428967999999</v>
       </c>
       <c r="C178" s="5">
         <v>-1.3369749000000208E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-4.8416193151434417</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>3.1800538589</v>
       </c>
       <c r="C179" s="5">
         <v>-4.6089037899999852E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-15.85845013750381</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>3.1901260927999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.0072233899999894E-2</v>
       </c>
       <c r="D180" s="5">
         <v>3.8676931042077145</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>3.1869056303000001</v>
       </c>
       <c r="C181" s="5">
         <v>-3.2204624999998543E-3</v>
       </c>
       <c r="D181" s="5">
         <v>-1.2047078240058018</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>3.201953853</v>
       </c>
       <c r="C182" s="5">
         <v>1.5048222699999947E-2</v>
       </c>
       <c r="D182" s="5">
         <v>5.8157661144243589</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>3.2740128789999998</v>
       </c>
       <c r="C183" s="5">
         <v>7.2059025999999804E-2</v>
       </c>
       <c r="D183" s="5">
         <v>30.612210442525445</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>3.2766370491000001</v>
       </c>
       <c r="C184" s="5">
         <v>2.6241701000002671E-3</v>
       </c>
       <c r="D184" s="5">
         <v>0.96606923909317022</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>3.2975046875</v>
       </c>
       <c r="C185" s="5">
         <v>2.0867638399999944E-2</v>
       </c>
       <c r="D185" s="5">
         <v>7.9157935273060254</v>
       </c>
       <c r="E185" s="5">
         <v>0.26411662545846593</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>3.3142176687</v>
       </c>
       <c r="C186" s="5">
         <v>1.6712981199999977E-2</v>
       </c>
       <c r="D186" s="5">
         <v>6.2544873969200498</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>3.3104392161999998</v>
       </c>
       <c r="C187" s="5">
         <v>-3.7784525000001956E-3</v>
       </c>
       <c r="D187" s="5">
         <v>-1.3595425234426695</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>3.4138805958999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.1034413797</v>
       </c>
       <c r="D188" s="5">
         <v>44.661348238081167</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>3.4406246622999999</v>
       </c>
       <c r="C189" s="5">
         <v>2.6744066400000044E-2</v>
       </c>
       <c r="D189" s="5">
         <v>9.816513315853669</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>3.5124394731000002</v>
       </c>
       <c r="C190" s="5">
         <v>7.1814810800000295E-2</v>
       </c>
       <c r="D190" s="5">
         <v>28.132297516290315</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>3.5735779065000002</v>
       </c>
       <c r="C191" s="5">
         <v>6.1138433400000025E-2</v>
       </c>
       <c r="D191" s="5">
         <v>23.007860216528652</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>3.5924297522000002</v>
       </c>
       <c r="C192" s="5">
         <v>1.8851845699999981E-2</v>
       </c>
       <c r="D192" s="5">
         <v>6.5173518211008252</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>3.6862271131000002</v>
       </c>
       <c r="C193" s="5">
         <v>9.3797360900000015E-2</v>
       </c>
       <c r="D193" s="5">
         <v>36.246594357703607</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>3.7001636697000002</v>
       </c>
       <c r="C194" s="5">
         <v>1.3936556600000038E-2</v>
       </c>
       <c r="D194" s="5">
         <v>4.6323902398186512</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>3.6753976038</v>
       </c>
       <c r="C195" s="5">
         <v>-2.4766065900000189E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-7.7427047448890063</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>3.7780927317000002</v>
       </c>
       <c r="C196" s="5">
         <v>0.10269512790000013</v>
       </c>
       <c r="D196" s="5">
         <v>39.19365064034703</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>3.805422214</v>
       </c>
       <c r="C197" s="5">
         <v>2.7329482299999874E-2</v>
       </c>
       <c r="D197" s="5">
         <v>9.0342219365636467</v>
       </c>
       <c r="E197" s="5">
         <v>15.403087323132114</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>3.8151960964999998</v>
       </c>
       <c r="C198" s="5">
         <v>9.7738824999997753E-3</v>
       </c>
       <c r="D198" s="5">
         <v>3.1260046902821248</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>3.9117884252000001</v>
       </c>
       <c r="C199" s="5">
         <v>9.6592328700000341E-2</v>
       </c>
       <c r="D199" s="5">
         <v>34.990096132939108</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>3.9187031703000001</v>
       </c>
       <c r="C200" s="5">
         <v>6.9147451000000082E-3</v>
       </c>
       <c r="D200" s="5">
         <v>2.1419468766817218</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.0416878895000004</v>
       </c>
       <c r="C201" s="5">
         <v>0.1229847192000002</v>
       </c>
       <c r="D201" s="5">
         <v>44.892150183388367</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>3.9999194268</v>
       </c>
       <c r="C202" s="5">
         <v>-4.1768462700000342E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-11.72013893670486</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.0685335517999999</v>
       </c>
       <c r="C203" s="5">
         <v>6.8614124999999859E-2</v>
       </c>
       <c r="D203" s="5">
         <v>22.642192107222069</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.0957548918000004</v>
       </c>
       <c r="C204" s="5">
         <v>2.7221340000000538E-2</v>
       </c>
       <c r="D204" s="5">
         <v>8.3309824293005477</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.1865840185999996</v>
       </c>
       <c r="C205" s="5">
         <v>9.0829126799999216E-2</v>
       </c>
       <c r="D205" s="5">
         <v>30.109866676921683</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>4.1986260736999998</v>
       </c>
       <c r="C206" s="5">
         <v>1.2042055100000226E-2</v>
       </c>
       <c r="D206" s="5">
         <v>3.5067436661743834</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>3.9776902472</v>
       </c>
       <c r="C207" s="5">
         <v>-0.22093582649999988</v>
       </c>
       <c r="D207" s="5">
         <v>-47.726070877152971</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.0765507648000003</v>
       </c>
       <c r="C208" s="5">
         <v>9.8860517600000364E-2</v>
       </c>
       <c r="D208" s="5">
         <v>34.258791291076164</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>4.1111911776000003</v>
       </c>
       <c r="C209" s="5">
         <v>3.4640412799999964E-2</v>
       </c>
       <c r="D209" s="5">
         <v>10.687305024885108</v>
       </c>
       <c r="E209" s="5">
         <v>8.0350864215562812</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>4.2164245776999998</v>
       </c>
       <c r="C210" s="5">
         <v>0.10523340009999949</v>
       </c>
       <c r="D210" s="5">
         <v>35.431585184999939</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>4.1094691716999998</v>
       </c>
       <c r="C211" s="5">
         <v>-0.10695540599999998</v>
       </c>
       <c r="D211" s="5">
         <v>-26.532258781355189</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>4.1220728197999996</v>
       </c>
       <c r="C212" s="5">
         <v>1.2603648099999809E-2</v>
       </c>
       <c r="D212" s="5">
         <v>3.7430935785213393</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>4.1406335403999996</v>
       </c>
       <c r="C213" s="5">
         <v>1.8560720600000025E-2</v>
       </c>
       <c r="D213" s="5">
         <v>5.5391598213214266</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>4.1916575858999998</v>
       </c>
       <c r="C214" s="5">
         <v>5.102404550000017E-2</v>
       </c>
       <c r="D214" s="5">
         <v>15.831859742102816</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.1689144765000004</v>
       </c>
       <c r="C215" s="5">
         <v>-2.2743109399999462E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-6.3201358380837958</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>4.1975589090999996</v>
       </c>
       <c r="C216" s="5">
         <v>2.864443259999927E-2</v>
       </c>
       <c r="D216" s="5">
         <v>8.5639827529731214</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>4.1925590838</v>
       </c>
       <c r="C217" s="5">
         <v>-4.9998252999996495E-3</v>
       </c>
       <c r="D217" s="5">
         <v>-1.420025381006329</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>4.1980474059999997</v>
       </c>
       <c r="C218" s="5">
         <v>5.4883221999997289E-3</v>
       </c>
       <c r="D218" s="5">
         <v>1.5822346462959214</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>4.1779575199999996</v>
       </c>
       <c r="C219" s="5">
         <v>-2.0089886000000057E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-5.5938738984116938</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>4.1720655691999999</v>
       </c>
       <c r="C220" s="5">
         <v>-5.8919507999997123E-3</v>
       </c>
       <c r="D220" s="5">
         <v>-1.6792314944049314</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>4.1131933199999997</v>
       </c>
       <c r="C221" s="5">
         <v>-5.8872249200000226E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-15.67895922280378</v>
       </c>
       <c r="E221" s="5">
         <v>4.8699812621411098E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>4.2151567342999998</v>
       </c>
       <c r="C222" s="5">
         <v>0.10196341430000011</v>
       </c>
       <c r="D222" s="5">
         <v>34.157597522833292</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>4.2078402775999999</v>
       </c>
       <c r="C223" s="5">
         <v>-7.3164566999999181E-3</v>
       </c>
       <c r="D223" s="5">
         <v>-2.0631294887603291</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>4.2246397870000001</v>
       </c>
       <c r="C224" s="5">
         <v>1.679950940000019E-2</v>
       </c>
       <c r="D224" s="5">
         <v>4.8975298492704322</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>4.1365411822000002</v>
       </c>
       <c r="C225" s="5">
         <v>-8.8098604799999869E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-22.344537490984628</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>4.1891904047999997</v>
       </c>
       <c r="C226" s="5">
         <v>5.264922259999949E-2</v>
       </c>
       <c r="D226" s="5">
         <v>16.389277638372036</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>4.1767884750000004</v>
       </c>
       <c r="C227" s="5">
         <v>-1.2401929799999323E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-3.4952742736457321</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>4.0958008404999999</v>
       </c>
       <c r="C228" s="5">
         <v>-8.098763450000046E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-20.940113385328139</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>4.0982480407999997</v>
       </c>
       <c r="C229" s="5">
         <v>2.4472002999997855E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.71934893674869826</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>4.0994258323999997</v>
       </c>
       <c r="C230" s="5">
         <v>1.1777915999999777E-3</v>
       </c>
       <c r="D230" s="5">
         <v>0.34541248954631509</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>4.0766021691000001</v>
       </c>
       <c r="C231" s="5">
         <v>-2.282366329999963E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-6.4801992392524488</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.0661369112000001</v>
       </c>
       <c r="C232" s="5">
         <v>-1.0465257899999969E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-3.0374568216234854</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>4.0134697604999996</v>
       </c>
       <c r="C233" s="5">
         <v>-5.2667150700000498E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-14.482308455025317</v>
       </c>
       <c r="E233" s="5">
         <v>-2.4244802454361669</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>4.0142578866000003</v>
       </c>
       <c r="C234" s="5">
         <v>7.8812610000067451E-4</v>
       </c>
       <c r="D234" s="5">
         <v>0.23589898299447576</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>4.0062893354</v>
       </c>
       <c r="C235" s="5">
         <v>-7.9685512000002845E-3</v>
       </c>
       <c r="D235" s="5">
         <v>-2.3562387302718646</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>3.9231168591999999</v>
       </c>
       <c r="C236" s="5">
         <v>-8.3172476200000123E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-22.255941953002147</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>3.9320102222000002</v>
       </c>
       <c r="C237" s="5">
         <v>8.8933630000003205E-3</v>
       </c>
       <c r="D237" s="5">
         <v>2.7544693989205005</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>3.8908584486</v>
       </c>
       <c r="C238" s="5">
         <v>-4.1151773600000219E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-11.86071638640237</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>3.8865313503999999</v>
       </c>
       <c r="C239" s="5">
         <v>-4.3270982000001013E-3</v>
       </c>
       <c r="D239" s="5">
         <v>-1.3264102283826018</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>3.8943418311000002</v>
       </c>
       <c r="C240" s="5">
         <v>7.810480700000344E-3</v>
       </c>
       <c r="D240" s="5">
         <v>2.4383872737628209</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>3.9034218359000001</v>
       </c>
       <c r="C241" s="5">
         <v>9.08000479999993E-3</v>
       </c>
       <c r="D241" s="5">
         <v>2.8340668223990617</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>3.9000382626999999</v>
       </c>
       <c r="C242" s="5">
         <v>-3.3835732000002672E-3</v>
       </c>
       <c r="D242" s="5">
         <v>-1.0352419794351642</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.9753079949000001</v>
       </c>
       <c r="C243" s="5">
         <v>7.5269732200000217E-2</v>
       </c>
       <c r="D243" s="5">
         <v>25.783296185906622</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.9617532479999999</v>
       </c>
       <c r="C244" s="5">
         <v>-1.3554746900000136E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-4.0158139771598549</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>4.0116779321999996</v>
       </c>
       <c r="C245" s="5">
         <v>4.9924684199999625E-2</v>
       </c>
       <c r="D245" s="5">
         <v>16.215389440464655</v>
       </c>
       <c r="E245" s="5">
         <v>-4.4645366900109007E-2</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>3.9121736218000001</v>
       </c>
       <c r="C246" s="5">
         <v>-9.9504310399999518E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-26.021634423857918</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>3.9068170431999998</v>
       </c>
       <c r="C247" s="5">
         <v>-5.3565786000002724E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-1.6307324286405023</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>3.9208611894000001</v>
       </c>
       <c r="C248" s="5">
         <v>1.4044146200000274E-2</v>
       </c>
       <c r="D248" s="5">
         <v>4.4000539108302483</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>4.0253329923000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.10447180290000002</v>
       </c>
       <c r="D249" s="5">
         <v>37.102112824511792</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>3.9965949205000002</v>
       </c>
       <c r="C250" s="5">
         <v>-2.8738071799999876E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-8.2386422890324713</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>3.8979112922999999</v>
       </c>
       <c r="C251" s="5">
         <v>-9.8683628200000317E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-25.919853747692489</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>3.7916356129</v>
       </c>
       <c r="C252" s="5">
         <v>-0.10627567939999993</v>
       </c>
       <c r="D252" s="5">
         <v>-28.231196036045013</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>3.8026636065999999</v>
       </c>
       <c r="C253" s="5">
         <v>1.1027993699999961E-2</v>
       </c>
       <c r="D253" s="5">
         <v>3.5465837373504838</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>3.7995524211</v>
       </c>
       <c r="C254" s="5">
         <v>-3.1111854999998911E-3</v>
       </c>
       <c r="D254" s="5">
         <v>-0.97738553099837588</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>3.7764941219999999</v>
       </c>
       <c r="C255" s="5">
         <v>-2.3058299100000124E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-7.0442052271120437</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>3.8619425587</v>
       </c>
       <c r="C256" s="5">
         <v>8.544843670000013E-2</v>
       </c>
       <c r="D256" s="5">
         <v>30.798861073252979</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>3.9079188288000002</v>
       </c>
       <c r="C257" s="5">
         <v>4.5976270100000161E-2</v>
       </c>
       <c r="D257" s="5">
         <v>15.25949009746228</v>
       </c>
       <c r="E257" s="5">
         <v>-2.5864265565081923</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>3.8123352098000001</v>
       </c>
       <c r="C258" s="5">
         <v>-9.558361900000012E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-25.707230447288399</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>3.8076260365999999</v>
       </c>
       <c r="C259" s="5">
         <v>-4.709173200000194E-3</v>
       </c>
       <c r="D259" s="5">
         <v>-1.4722664833828447</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>3.8174165752000002</v>
       </c>
       <c r="C260" s="5">
         <v>9.7905386000003425E-3</v>
       </c>
       <c r="D260" s="5">
         <v>3.1295693173614136</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>3.8173745875999998</v>
       </c>
       <c r="C261" s="5">
         <v>-4.1987600000403802E-5</v>
       </c>
       <c r="D261" s="5">
         <v>-1.319794974141697E-2</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>3.8030102379000001</v>
       </c>
       <c r="C262" s="5">
         <v>-1.4364349699999668E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-4.4231753388021318</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>3.8047294972999999</v>
       </c>
       <c r="C263" s="5">
         <v>1.7192593999997285E-3</v>
       </c>
       <c r="D263" s="5">
         <v>0.5438451844207437</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>3.8909753331000001</v>
       </c>
       <c r="C264" s="5">
         <v>8.6245835800000226E-2</v>
       </c>
       <c r="D264" s="5">
         <v>30.862829452076635</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>3.9011245131000001</v>
       </c>
       <c r="C265" s="5">
         <v>1.014917999999998E-2</v>
       </c>
       <c r="D265" s="5">
         <v>3.1753647730324408</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>3.89757599</v>
       </c>
       <c r="C266" s="5">
         <v>-3.5485231000000894E-3</v>
       </c>
       <c r="D266" s="5">
         <v>-1.0860942129734097</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>3.8801938251000001</v>
       </c>
       <c r="C267" s="5">
         <v>-1.7382164899999886E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-5.2223476059964691</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>3.7676112202000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.11258260490000005</v>
       </c>
       <c r="D268" s="5">
         <v>-29.765266861367024</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>3.8040852659</v>
       </c>
       <c r="C269" s="5">
         <v>3.6474045699999902E-2</v>
       </c>
       <c r="D269" s="5">
         <v>12.256095979409309</v>
       </c>
       <c r="E269" s="5">
         <v>-2.6570040844958953</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>3.8093464808999999</v>
       </c>
       <c r="C270" s="5">
         <v>5.2612149999999858E-3</v>
       </c>
       <c r="D270" s="5">
         <v>1.6723349957552758</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>3.8064926729000002</v>
       </c>
       <c r="C271" s="5">
         <v>-2.8538079999997912E-3</v>
       </c>
       <c r="D271" s="5">
         <v>-0.8952964180036882</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>3.8130273841000002</v>
       </c>
       <c r="C272" s="5">
         <v>6.5347112000000429E-3</v>
       </c>
       <c r="D272" s="5">
         <v>2.0796361277214626</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>3.8125164806999998</v>
       </c>
       <c r="C273" s="5">
         <v>-5.1090340000037315E-4</v>
       </c>
       <c r="D273" s="5">
         <v>-0.16066826026400749</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>3.8086232190999998</v>
       </c>
       <c r="C274" s="5">
         <v>-3.8932616000000309E-3</v>
       </c>
       <c r="D274" s="5">
         <v>-1.2185555986039098</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>3.8109082755000001</v>
       </c>
       <c r="C275" s="5">
         <v>2.2850564000003182E-3</v>
       </c>
       <c r="D275" s="5">
         <v>0.72234348212338872</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>3.7908024791999999</v>
       </c>
       <c r="C276" s="5">
         <v>-2.01057963000002E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-6.1505090968352327</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>3.7980401006000002</v>
       </c>
       <c r="C277" s="5">
         <v>7.2376214000002825E-3</v>
       </c>
       <c r="D277" s="5">
         <v>2.3153225962343704</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>3.7950064375000001</v>
       </c>
       <c r="C278" s="5">
         <v>-3.0336631000000835E-3</v>
       </c>
       <c r="D278" s="5">
         <v>-0.95429366912863633</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>3.7825679166000001</v>
       </c>
       <c r="C279" s="5">
         <v>-1.2438520899999972E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-3.8629897520072176</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>3.7778549360000002</v>
       </c>
       <c r="C280" s="5">
         <v>-4.7129805999999164E-3</v>
       </c>
       <c r="D280" s="5">
         <v>-1.4849648459157705</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>3.8031333939</v>
       </c>
       <c r="C281" s="5">
         <v>2.5278457899999829E-2</v>
       </c>
       <c r="D281" s="5">
         <v>8.3316529029161757</v>
       </c>
       <c r="E281" s="5">
         <v>-2.5022362367443929E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>3.8043375223</v>
       </c>
       <c r="C282" s="5">
         <v>1.2041283999999486E-3</v>
       </c>
       <c r="D282" s="5">
         <v>0.3806001009887483</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>3.8029829723000002</v>
       </c>
       <c r="C283" s="5">
         <v>-1.3545499999998434E-3</v>
       </c>
       <c r="D283" s="5">
         <v>-0.42642920901717618</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>3.8073337436000001</v>
       </c>
       <c r="C284" s="5">
         <v>4.3507712999999448E-3</v>
       </c>
       <c r="D284" s="5">
         <v>1.3815214165403988</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>3.8118480655</v>
       </c>
       <c r="C285" s="5">
         <v>4.5143218999998957E-3</v>
       </c>
       <c r="D285" s="5">
         <v>1.4321448414338356</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>3.8105947090000001</v>
       </c>
       <c r="C286" s="5">
         <v>-1.2533564999999136E-3</v>
       </c>
       <c r="D286" s="5">
         <v>-0.39385380108453161</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>3.8114543732000001</v>
       </c>
       <c r="C287" s="5">
         <v>8.5966420000005428E-4</v>
       </c>
       <c r="D287" s="5">
         <v>0.27105427856806141</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>3.8961844210000001</v>
       </c>
       <c r="C288" s="5">
         <v>8.473004779999993E-2</v>
       </c>
       <c r="D288" s="5">
         <v>30.192319125478527</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>3.7969686073000002</v>
       </c>
       <c r="C289" s="5">
         <v>-9.9215813699999877E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-26.621300228419109</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>3.7929171696999999</v>
       </c>
       <c r="C290" s="5">
         <v>-4.0514376000002628E-3</v>
       </c>
       <c r="D290" s="5">
         <v>-1.2729351527667854</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>3.7853130449000001</v>
       </c>
       <c r="C291" s="5">
         <v>-7.604124799999834E-3</v>
       </c>
       <c r="D291" s="5">
         <v>-2.3794357385185427</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>3.7869816181</v>
       </c>
       <c r="C292" s="5">
         <v>1.668573199999912E-3</v>
       </c>
       <c r="D292" s="5">
         <v>0.53024659350526804</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>3.8019765393</v>
       </c>
       <c r="C293" s="5">
         <v>1.4994921200000011E-2</v>
       </c>
       <c r="D293" s="5">
         <v>4.856371952844829</v>
       </c>
       <c r="E293" s="5">
         <v>-3.0418459732584058E-2</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>3.7982241642000001</v>
       </c>
       <c r="C294" s="5">
         <v>-3.7523750999999272E-3</v>
       </c>
       <c r="D294" s="5">
         <v>-1.1779367207128577</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>3.7972790607000002</v>
       </c>
       <c r="C295" s="5">
         <v>-9.4510349999987753E-4</v>
       </c>
       <c r="D295" s="5">
         <v>-0.29818497517389853</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>3.8043176711000002</v>
       </c>
       <c r="C296" s="5">
         <v>7.0386103999999783E-3</v>
       </c>
       <c r="D296" s="5">
         <v>2.2471287870562406</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>3.8122566103</v>
       </c>
       <c r="C297" s="5">
         <v>7.9389391999997727E-3</v>
       </c>
       <c r="D297" s="5">
         <v>2.5331308635843097</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>3.8125789371000001</v>
       </c>
       <c r="C298" s="5">
         <v>3.2232680000010561E-4</v>
       </c>
       <c r="D298" s="5">
         <v>0.10150735340390682</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>3.8112032428</v>
       </c>
       <c r="C299" s="5">
         <v>-1.3756943000000632E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-0.43213817610996408</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>3.800630086</v>
       </c>
       <c r="C300" s="5">
         <v>-1.0573156800000039E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-3.2787476303950513</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>3.8967371587000001</v>
       </c>
       <c r="C301" s="5">
         <v>9.6107072700000185E-2</v>
       </c>
       <c r="D301" s="5">
         <v>34.941685898832709</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>3.7930331849000001</v>
       </c>
       <c r="C302" s="5">
         <v>-0.10370397380000007</v>
       </c>
       <c r="D302" s="5">
         <v>-27.652029474466154</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>3.8859417450999998</v>
       </c>
       <c r="C303" s="5">
         <v>9.2908560199999712E-2</v>
       </c>
       <c r="D303" s="5">
         <v>33.695170915721874</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>3.8934157515000001</v>
       </c>
       <c r="C304" s="5">
         <v>7.4740064000002882E-3</v>
       </c>
       <c r="D304" s="5">
         <v>2.3325862266051489</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>3.9000746637999999</v>
       </c>
       <c r="C305" s="5">
         <v>6.6589122999998196E-3</v>
       </c>
       <c r="D305" s="5">
         <v>2.0717773684739704</v>
       </c>
       <c r="E305" s="5">
         <v>2.5801875284075626</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>3.8938540557999999</v>
       </c>
       <c r="C306" s="5">
         <v>-6.2206080000000163E-3</v>
       </c>
       <c r="D306" s="5">
         <v>-1.8972950328109417</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>3.894306265</v>
       </c>
       <c r="C307" s="5">
         <v>4.5220920000010878E-4</v>
       </c>
       <c r="D307" s="5">
         <v>0.13944995831893792</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>3.9018777604000001</v>
       </c>
       <c r="C308" s="5">
         <v>7.5714954000001278E-3</v>
       </c>
       <c r="D308" s="5">
         <v>2.3582081030745217</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>3.8135854489000001</v>
       </c>
       <c r="C309" s="5">
         <v>-8.8292311500000054E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-24.016749611718026</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>3.814618877</v>
       </c>
       <c r="C310" s="5">
         <v>1.0334280999999557E-3</v>
       </c>
       <c r="D310" s="5">
         <v>0.32566824604085554</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>3.8073938108999998</v>
       </c>
       <c r="C311" s="5">
         <v>-7.225066100000177E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-2.2493279034345393</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>3.8032849362999999</v>
       </c>
       <c r="C312" s="5">
         <v>-4.1088745999999787E-3</v>
       </c>
       <c r="D312" s="5">
         <v>-1.2873605631706142</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>3.7977499067</v>
       </c>
       <c r="C313" s="5">
         <v>-5.5350295999998522E-3</v>
       </c>
       <c r="D313" s="5">
         <v>-1.7324833137446038</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>3.7943978953999999</v>
       </c>
       <c r="C314" s="5">
         <v>-3.3520113000000684E-3</v>
       </c>
       <c r="D314" s="5">
         <v>-1.0540304940723777</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>3.7885476047000002</v>
       </c>
       <c r="C315" s="5">
         <v>-5.8502906999997606E-3</v>
       </c>
       <c r="D315" s="5">
         <v>-1.8345785509269574</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.6954091888999998</v>
       </c>
       <c r="C316" s="5">
         <v>-9.3138415800000374E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-25.821605726907983</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.6976321454000001</v>
       </c>
       <c r="C317" s="5">
         <v>2.2229565000002616E-3</v>
       </c>
       <c r="D317" s="5">
         <v>0.7242475637448953</v>
       </c>
       <c r="E317" s="5">
         <v>-5.1907344307801528</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.7920357663000002</v>
       </c>
       <c r="C318" s="5">
         <v>9.4403620900000096E-2</v>
       </c>
       <c r="D318" s="5">
         <v>35.327062498037698</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.7929618749</v>
       </c>
       <c r="C319" s="5">
         <v>9.2610859999986417E-4</v>
       </c>
       <c r="D319" s="5">
         <v>0.29346355965604864</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.6995204796999999</v>
       </c>
       <c r="C320" s="5">
         <v>-9.3441395200000166E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-25.86837826025279</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>3.8158660660999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.11634558640000003</v>
       </c>
       <c r="D321" s="5">
         <v>45.001416566885119</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.8187584371000001</v>
       </c>
       <c r="C322" s="5">
         <v>2.8923710000001712E-3</v>
       </c>
       <c r="D322" s="5">
         <v>0.91338412761270416</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>3.8012647061</v>
       </c>
       <c r="C323" s="5">
         <v>-1.7493731000000068E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-5.3607882052762008</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>3.8018979529000001</v>
       </c>
       <c r="C324" s="5">
         <v>6.3324680000009792E-4</v>
       </c>
       <c r="D324" s="5">
         <v>0.20008940448938972</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>3.7976638002000001</v>
       </c>
       <c r="C325" s="5">
         <v>-4.234152700000049E-3</v>
       </c>
       <c r="D325" s="5">
         <v>-1.3282775878421638</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.7958667987000001</v>
       </c>
       <c r="C326" s="5">
         <v>-1.7970014999999506E-3</v>
       </c>
       <c r="D326" s="5">
         <v>-0.56634780481787939</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.7925564382000001</v>
       </c>
       <c r="C327" s="5">
         <v>-3.310360499999998E-3</v>
       </c>
       <c r="D327" s="5">
         <v>-1.041510201725615</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>3.7972912041</v>
       </c>
       <c r="C328" s="5">
         <v>4.7347658999998821E-3</v>
       </c>
       <c r="D328" s="5">
         <v>1.5084534511545566</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>3.7981736768999999</v>
       </c>
       <c r="C329" s="5">
         <v>8.8247279999986716E-4</v>
       </c>
       <c r="D329" s="5">
         <v>0.27923114058170384</v>
       </c>
       <c r="E329" s="5">
         <v>2.7190787927640958</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>3.7918446242999999</v>
       </c>
       <c r="C330" s="5">
         <v>-6.3290525999999403E-3</v>
       </c>
       <c r="D330" s="5">
         <v>-1.9813844660648949</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>3.7921446215999999</v>
       </c>
       <c r="C331" s="5">
         <v>2.9999729999996561E-4</v>
       </c>
       <c r="D331" s="5">
         <v>9.4981067573285394E-2</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>3.7967674701999998</v>
       </c>
       <c r="C332" s="5">
         <v>4.6228485999999513E-3</v>
       </c>
       <c r="D332" s="5">
         <v>1.472719240525433</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>3.8161464445000002</v>
       </c>
       <c r="C333" s="5">
         <v>1.9378974300000351E-2</v>
       </c>
       <c r="D333" s="5">
         <v>6.2997857465104889</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>3.8212830005999998</v>
       </c>
       <c r="C334" s="5">
         <v>5.136556099999634E-3</v>
       </c>
       <c r="D334" s="5">
         <v>1.6272184726302319</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>3.7929082621000001</v>
       </c>
       <c r="C335" s="5">
         <v>-2.8374738499999719E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-8.555490152242351</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>3.7996242733000001</v>
       </c>
       <c r="C336" s="5">
         <v>6.7160111999999828E-3</v>
       </c>
       <c r="D336" s="5">
         <v>2.1456266213212727</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>3.7981074620999999</v>
       </c>
       <c r="C337" s="5">
         <v>-1.5168112000001344E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-0.47798999229921035</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>3.7984309993999998</v>
       </c>
       <c r="C338" s="5">
         <v>3.2353729999989866E-4</v>
       </c>
       <c r="D338" s="5">
         <v>0.10226848831362823</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>3.8000536591</v>
       </c>
       <c r="C339" s="5">
         <v>1.6226597000001952E-3</v>
       </c>
       <c r="D339" s="5">
         <v>0.51383668628828261</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>3.7997264979000001</v>
       </c>
       <c r="C340" s="5">
         <v>-3.2716119999998128E-4</v>
       </c>
       <c r="D340" s="5">
         <v>-0.10326369815424341</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>3.7981259962</v>
       </c>
       <c r="C341" s="5">
         <v>-1.6005017000000343E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-0.50428862642890593</v>
       </c>
       <c r="E341" s="5">
         <v>-1.2553586027364005E-3</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>3.7928034387</v>
       </c>
       <c r="C342" s="5">
         <v>-5.3225574999999914E-3</v>
       </c>
       <c r="D342" s="5">
         <v>-1.6687360787103978</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>3.6914412252000002</v>
       </c>
       <c r="C343" s="5">
         <v>-0.10136221349999985</v>
       </c>
       <c r="D343" s="5">
         <v>-27.751728137621768</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>3.7943678674000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.10292664219999992</v>
       </c>
       <c r="D344" s="5">
         <v>39.09826399939471</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>3.7137105300000002</v>
       </c>
       <c r="C345" s="5">
         <v>-8.0657337399999918E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-22.727781188986484</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>3.7203870332000002</v>
       </c>
       <c r="C346" s="5">
         <v>6.6765032000000168E-3</v>
       </c>
       <c r="D346" s="5">
         <v>2.17881827005868</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>3.7859020341999998</v>
       </c>
       <c r="C347" s="5">
         <v>6.5515000999999629E-2</v>
       </c>
       <c r="D347" s="5">
         <v>23.303384250131632</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>3.7971925990000002</v>
       </c>
       <c r="C348" s="5">
         <v>1.1290564800000347E-2</v>
       </c>
       <c r="D348" s="5">
         <v>3.6380057786890019</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>3.7988665703</v>
       </c>
       <c r="C349" s="5">
         <v>1.6739712999997991E-3</v>
       </c>
       <c r="D349" s="5">
         <v>0.53029790144762945</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>3.8016080003999999</v>
       </c>
       <c r="C350" s="5">
         <v>2.7414300999999419E-3</v>
       </c>
       <c r="D350" s="5">
         <v>0.86941842883252463</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>3.8088678241</v>
       </c>
       <c r="C351" s="5">
         <v>7.259823700000112E-3</v>
       </c>
       <c r="D351" s="5">
         <v>2.3158292551122672</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>3.8043802697000002</v>
       </c>
       <c r="C352" s="5">
         <v>-4.4875543999998158E-3</v>
       </c>
       <c r="D352" s="5">
         <v>-1.4046973705331811</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3.7958011989</v>
       </c>
       <c r="C353" s="5">
         <v>-8.5790708000001992E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-2.6727493015738513</v>
       </c>
       <c r="E353" s="5">
         <v>-6.1209062109202073E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>3.6947959923</v>
       </c>
       <c r="C354" s="5">
         <v>-0.10100520660000001</v>
       </c>
       <c r="D354" s="5">
         <v>-27.64907916215066</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.7905161682999999</v>
       </c>
       <c r="C355" s="5">
         <v>9.5720175999999935E-2</v>
       </c>
       <c r="D355" s="5">
         <v>35.923539382500749</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3.7916574126999998</v>
       </c>
       <c r="C356" s="5">
         <v>1.1412443999998523E-3</v>
       </c>
       <c r="D356" s="5">
         <v>0.36189354877329549</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3.8106048011000002</v>
       </c>
       <c r="C357" s="5">
         <v>1.8947388400000431E-2</v>
       </c>
       <c r="D357" s="5">
         <v>6.1641374643489177</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3.8190940411000001</v>
       </c>
       <c r="C358" s="5">
         <v>8.4892399999998425E-3</v>
       </c>
       <c r="D358" s="5">
         <v>2.7063526963581053</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3.8793165921999999</v>
       </c>
       <c r="C359" s="5">
         <v>6.0222551099999855E-2</v>
       </c>
       <c r="D359" s="5">
         <v>20.653092214405767</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3.7943825965000002</v>
       </c>
       <c r="C360" s="5">
         <v>-8.4933995699999709E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-23.329066870727068</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.8998746768000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.1054920802999999</v>
       </c>
       <c r="D361" s="5">
         <v>38.967862346304557</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.9052373411999999</v>
       </c>
       <c r="C362" s="5">
         <v>5.3626643999997725E-3</v>
       </c>
       <c r="D362" s="5">
         <v>1.6626406809895133</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.8169828536999999</v>
       </c>
       <c r="C363" s="5">
         <v>-8.8254487499999978E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-23.989549069598969</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.9077208176</v>
       </c>
       <c r="C364" s="5">
         <v>9.0737963900000107E-2</v>
       </c>
       <c r="D364" s="5">
         <v>32.568344670161366</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.8918494198000002</v>
       </c>
       <c r="C365" s="5">
         <v>-1.5871397799999798E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-4.7664441057348128</v>
       </c>
       <c r="E365" s="5">
         <v>2.5303806987529986</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3.8974819283</v>
       </c>
       <c r="C366" s="5">
         <v>5.6325084999997443E-3</v>
       </c>
       <c r="D366" s="5">
         <v>1.7506000404271527</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3.8915778449</v>
       </c>
       <c r="C367" s="5">
         <v>-5.9040833999999265E-3</v>
       </c>
       <c r="D367" s="5">
         <v>-1.8027455540543413</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.8931686972000001</v>
       </c>
       <c r="C368" s="5">
         <v>1.5908523000001118E-3</v>
       </c>
       <c r="D368" s="5">
         <v>0.49165682158471835</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.6066481595000002</v>
       </c>
       <c r="C369" s="5">
         <v>-0.28652053769999997</v>
       </c>
       <c r="D369" s="5">
         <v>-60.0417318844082</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.5177251143000001</v>
       </c>
       <c r="C370" s="5">
         <v>-8.892304520000005E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-25.886476299765558</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>3.4731197626000001</v>
       </c>
       <c r="C371" s="5">
         <v>-4.4605351700000018E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-14.198611032783958</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>3.4911546378999998</v>
       </c>
       <c r="C372" s="5">
         <v>1.8034875299999698E-2</v>
       </c>
       <c r="D372" s="5">
         <v>6.4123222441769379</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>3.3993931881999999</v>
       </c>
       <c r="C373" s="5">
         <v>-9.1761449699999886E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-27.358004430266657</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>3.4072164793000002</v>
       </c>
       <c r="C374" s="5">
         <v>7.8232911000002403E-3</v>
       </c>
       <c r="D374" s="5">
         <v>2.7968798677883377</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>3.4213449090000001</v>
       </c>
       <c r="C375" s="5">
         <v>1.4128429699999945E-2</v>
       </c>
       <c r="D375" s="5">
         <v>5.0910098797845693</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>3.4104151200000001</v>
       </c>
       <c r="C376" s="5">
         <v>-1.0929788999999968E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-3.7668626700395169</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>3.3880218813999998</v>
       </c>
       <c r="C377" s="5">
         <v>-2.2393238600000309E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-7.6009432979063813</v>
       </c>
       <c r="E377" s="5">
         <v>-12.945709971119379</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3.4009604881</v>
       </c>
       <c r="C378" s="5">
         <v>1.2938606700000133E-2</v>
       </c>
       <c r="D378" s="5">
         <v>4.6802034794377168</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>3.3958238009000001</v>
       </c>
       <c r="C379" s="5">
         <v>-5.1366871999998232E-3</v>
       </c>
       <c r="D379" s="5">
         <v>-1.7974560495269687</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3.3993619218000002</v>
       </c>
       <c r="C380" s="5">
         <v>3.5381209000000524E-3</v>
       </c>
       <c r="D380" s="5">
         <v>1.257473926955166</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3.4026858975000001</v>
       </c>
       <c r="C381" s="5">
         <v>3.3239756999998704E-3</v>
       </c>
       <c r="D381" s="5">
         <v>1.1797192328483641</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3.4167730415999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.4087144099999893E-2</v>
       </c>
       <c r="D382" s="5">
         <v>5.0827061091496484</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3.3670964721000001</v>
       </c>
       <c r="C383" s="5">
         <v>-4.9676569499999879E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-16.117158317023573</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3.3856504302000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.8553958100000045E-2</v>
       </c>
       <c r="D384" s="5">
         <v>6.8165786635818293</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3.3972719056999998</v>
       </c>
       <c r="C385" s="5">
         <v>1.1621475499999701E-2</v>
       </c>
       <c r="D385" s="5">
         <v>4.1977430011021388</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.407367491</v>
       </c>
       <c r="C386" s="5">
         <v>1.0095585300000209E-2</v>
       </c>
       <c r="D386" s="5">
         <v>3.6248738553122717</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3.4236442181000002</v>
       </c>
       <c r="C387" s="5">
         <v>1.6276727100000166E-2</v>
       </c>
       <c r="D387" s="5">
         <v>5.8853351603300519</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3.4110961033999998</v>
       </c>
       <c r="C388" s="5">
         <v>-1.254811470000039E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-4.3105758681861843</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3.4852409247999998</v>
       </c>
       <c r="C389" s="5">
         <v>7.4144821400000005E-2</v>
       </c>
       <c r="D389" s="5">
         <v>29.439312246441162</v>
       </c>
       <c r="E389" s="5">
         <v>2.8694927837900286</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.4041181283999999</v>
       </c>
       <c r="C390" s="5">
         <v>-8.1122796399999864E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-24.619014914054095</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.5040712767</v>
       </c>
       <c r="C391" s="5">
         <v>9.9953148300000016E-2</v>
       </c>
       <c r="D391" s="5">
         <v>41.520616134250488</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3.5091790934999998</v>
       </c>
       <c r="C392" s="5">
         <v>5.1078167999998314E-3</v>
       </c>
       <c r="D392" s="5">
         <v>1.7633090087123104</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.4999060457</v>
       </c>
       <c r="C393" s="5">
         <v>-9.2730477999998229E-3</v>
       </c>
       <c r="D393" s="5">
         <v>-3.1253309861813294</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.5140526697999999</v>
       </c>
       <c r="C394" s="5">
         <v>1.4146624099999894E-2</v>
       </c>
       <c r="D394" s="5">
         <v>4.959696744932085</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.5641986313</v>
       </c>
       <c r="C395" s="5">
         <v>5.0145961500000169E-2</v>
       </c>
       <c r="D395" s="5">
         <v>18.534177458138991</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.5793191761999998</v>
       </c>
       <c r="C396" s="5">
         <v>1.512054489999981E-2</v>
       </c>
       <c r="D396" s="5">
         <v>5.2112879068450413</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.5906580311999998</v>
       </c>
       <c r="C397" s="5">
         <v>1.1338854999999981E-2</v>
       </c>
       <c r="D397" s="5">
         <v>3.8683949510067261</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3.6056534606000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.4995429400000315E-2</v>
       </c>
       <c r="D398" s="5">
         <v>5.1282089586025537</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3.6237541174999999</v>
       </c>
       <c r="C399" s="5">
         <v>1.8100656899999734E-2</v>
       </c>
       <c r="D399" s="5">
         <v>6.1932347045442038</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3.7117672098000001</v>
       </c>
       <c r="C400" s="5">
         <v>8.8013092300000206E-2</v>
       </c>
       <c r="D400" s="5">
         <v>33.371829346594595</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3.6841781861</v>
       </c>
       <c r="C401" s="5">
         <v>-2.7589023700000048E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-8.5636773714406811</v>
       </c>
       <c r="E401" s="5">
         <v>5.7079916594694691</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3.7084055335000001</v>
       </c>
       <c r="C402" s="5">
         <v>2.4227347400000099E-2</v>
       </c>
       <c r="D402" s="5">
         <v>8.1830257228153513</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3.7122661003999999</v>
       </c>
       <c r="C403" s="5">
         <v>3.8605668999998066E-3</v>
       </c>
       <c r="D403" s="5">
         <v>1.2564153818076962</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3.7169261132</v>
       </c>
       <c r="C404" s="5">
         <v>4.6600128000000574E-3</v>
       </c>
       <c r="D404" s="5">
         <v>1.5168054687138666</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.8014151590999998</v>
       </c>
       <c r="C405" s="5">
         <v>8.4489045899999837E-2</v>
       </c>
       <c r="D405" s="5">
         <v>30.959343725860844</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3.8132607148000002</v>
       </c>
       <c r="C406" s="5">
         <v>1.1845555700000343E-2</v>
       </c>
       <c r="D406" s="5">
         <v>3.804065748228691</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3.8609481985</v>
       </c>
       <c r="C407" s="5">
         <v>4.7687483699999866E-2</v>
       </c>
       <c r="D407" s="5">
         <v>16.083289652574884</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.8720992622999999</v>
       </c>
       <c r="C408" s="5">
         <v>1.1151063799999861E-2</v>
       </c>
       <c r="D408" s="5">
         <v>3.521388034163353</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3.8828873132999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.0788051000000021E-2</v>
       </c>
       <c r="D409" s="5">
         <v>3.395028795016275</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>3.9032132683</v>
       </c>
       <c r="C410" s="5">
         <v>2.0325955000000118E-2</v>
       </c>
       <c r="D410" s="5">
         <v>6.4657539820093035</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>3.9229058619999999</v>
       </c>
       <c r="C411" s="5">
         <v>1.9692593699999872E-2</v>
       </c>
       <c r="D411" s="5">
         <v>6.2251274544554258</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>3.9109049951000001</v>
       </c>
       <c r="C412" s="5">
         <v>-1.2000866899999796E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-3.6098724522582004</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>3.8874674427000002</v>
       </c>
       <c r="C413" s="5">
         <v>-2.3437552399999895E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-6.9590822627566551</v>
       </c>
       <c r="E413" s="5">
         <v>5.5178996870180796</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>3.8112112801000002</v>
       </c>
       <c r="C414" s="5">
         <v>-7.625616260000001E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-21.158455409978316</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>3.8195708978999998</v>
       </c>
       <c r="C415" s="5">
         <v>8.359617799999608E-3</v>
       </c>
       <c r="D415" s="5">
         <v>2.6641004321435569</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>3.8232535318999998</v>
       </c>
       <c r="C416" s="5">
         <v>3.6826340000000179E-3</v>
       </c>
       <c r="D416" s="5">
         <v>1.163133346132561</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>3.9034928489</v>
       </c>
       <c r="C417" s="5">
         <v>8.0239317000000199E-2</v>
       </c>
       <c r="D417" s="5">
         <v>28.30496904472335</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>3.9119997316999999</v>
       </c>
       <c r="C418" s="5">
         <v>8.5068827999998931E-3</v>
       </c>
       <c r="D418" s="5">
         <v>2.6467347888110559</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>3.9591122664</v>
       </c>
       <c r="C419" s="5">
         <v>4.7112534700000097E-2</v>
       </c>
       <c r="D419" s="5">
         <v>15.448423763751018</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>3.9669668129</v>
       </c>
       <c r="C420" s="5">
         <v>7.8545464999999481E-3</v>
       </c>
       <c r="D420" s="5">
         <v>2.4068489488199729</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3.9748631333</v>
       </c>
       <c r="C421" s="5">
         <v>7.8963203999999898E-3</v>
       </c>
       <c r="D421" s="5">
         <v>2.4149466370931405</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>4.0007304380999997</v>
       </c>
       <c r="C422" s="5">
         <v>2.5867304799999769E-2</v>
       </c>
       <c r="D422" s="5">
         <v>8.0949325374757741</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>4.0214928616999996</v>
       </c>
       <c r="C423" s="5">
         <v>2.0762423599999913E-2</v>
       </c>
       <c r="D423" s="5">
         <v>6.4084558705256534</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>4.0104692757000002</v>
       </c>
       <c r="C424" s="5">
         <v>-1.1023585999999419E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-3.2402590941001397</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>4.0932176390999997</v>
       </c>
       <c r="C425" s="5">
         <v>8.2748363399999469E-2</v>
       </c>
       <c r="D425" s="5">
         <v>27.772008365167533</v>
       </c>
       <c r="E425" s="5">
         <v>5.2926538789762168</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>4.1135297054000004</v>
       </c>
       <c r="C426" s="5">
         <v>2.0312066300000708E-2</v>
       </c>
       <c r="D426" s="5">
         <v>6.1200902202678931</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>4.1232866741</v>
       </c>
       <c r="C427" s="5">
         <v>9.7569686999996463E-3</v>
       </c>
       <c r="D427" s="5">
         <v>2.8837323731365272</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>4.1261794870999999</v>
       </c>
       <c r="C428" s="5">
         <v>2.8928129999998831E-3</v>
       </c>
       <c r="D428" s="5">
         <v>0.84515150200439315</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>4.1052213702999998</v>
       </c>
       <c r="C429" s="5">
         <v>-2.0958116800000148E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-5.9277386118047781</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>4.1102937334999998</v>
       </c>
       <c r="C430" s="5">
         <v>5.0723632000000407E-3</v>
       </c>
       <c r="D430" s="5">
         <v>1.4928235658335343</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>4.0581611154999999</v>
       </c>
       <c r="C431" s="5">
         <v>-5.2132617999999908E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-14.202009625660693</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>4.0637467487999999</v>
       </c>
       <c r="C432" s="5">
         <v>5.5856332999999481E-3</v>
       </c>
       <c r="D432" s="5">
         <v>1.6642351903543684</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>4.0701843955000001</v>
       </c>
       <c r="C433" s="5">
         <v>6.4376467000002435E-3</v>
       </c>
       <c r="D433" s="5">
         <v>1.9176493953298124</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>4.0990356090000004</v>
       </c>
       <c r="C434" s="5">
         <v>2.8851213500000306E-2</v>
       </c>
       <c r="D434" s="5">
         <v>8.8456993818543772</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3.9859908871999998</v>
       </c>
       <c r="C435" s="5">
         <v>-0.11304472180000058</v>
       </c>
       <c r="D435" s="5">
         <v>-28.508349381102505</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3.9756312898999999</v>
       </c>
       <c r="C436" s="5">
         <v>-1.0359597299999912E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-3.0746043334995088</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3.9533045815999999</v>
       </c>
       <c r="C437" s="5">
         <v>-2.2326708300000053E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-6.5347635663253296</v>
       </c>
       <c r="E437" s="5">
         <v>-3.4181680486152555</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3.9579816994999999</v>
       </c>
       <c r="C438" s="5">
         <v>4.6771179000000274E-3</v>
       </c>
       <c r="D438" s="5">
         <v>1.4289834171180793</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3.9605093834999998</v>
       </c>
       <c r="C439" s="5">
         <v>2.527683999999919E-3</v>
       </c>
       <c r="D439" s="5">
         <v>0.76905297139597817</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>3.9631432192</v>
       </c>
       <c r="C440" s="5">
         <v>2.6338357000001977E-3</v>
       </c>
       <c r="D440" s="5">
         <v>0.80095475809351946</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>3.9650506851</v>
       </c>
       <c r="C441" s="5">
         <v>1.907465900000016E-3</v>
       </c>
       <c r="D441" s="5">
         <v>0.57909288632411737</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>3.9641658858</v>
       </c>
       <c r="C442" s="5">
         <v>-8.8479930000007201E-4</v>
       </c>
       <c r="D442" s="5">
         <v>-0.26745105978926986</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>3.9639098968000002</v>
+        <v>3.9616589449999999</v>
       </c>
       <c r="C443" s="5">
-        <v>-2.5598899999978997E-4</v>
+        <v>-2.5069408000000237E-3</v>
       </c>
       <c r="D443" s="5">
-        <v>-7.7463388218856899E-2</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-0.75624670936903504</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>3.9644310375999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>2.7720925999998869E-3</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.84291535592895261</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{701EFC7D-227F-41E7-9409-A06FED991FDB}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>