--- v8 (2026-09-05)
+++ v9 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{ECEDDD3C-709F-409A-B2D4-3B75CDFDF828}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3F339D7E-3E0B-4A53-8CE8-19F2A60AB094}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A53CA8AB-99CD-42DB-BD5D-02006B22EB70}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F73447A5-7D23-460E-A7BE-A63E0BD4D3AE}"/>
   </bookViews>
   <sheets>
     <sheet name="largooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4AD22A6-EEEE-4819-BAB9-0596A8B4FD71}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{061D2241-5A13-4D72-8094-012016DBFF09}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -2800,116 +2800,116 @@
         <v>9.442584300000334E-3</v>
       </c>
       <c r="D132" s="5">
         <v>2.2914364488216155</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>5.1324636817</v>
       </c>
       <c r="C133" s="5">
         <v>0.12632205320000001</v>
       </c>
       <c r="D133" s="5">
         <v>34.856857164041585</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>5.0895777553999997</v>
+        <v>5.0895777554999997</v>
       </c>
       <c r="C134" s="5">
-        <v>-4.2885926300000321E-2</v>
+        <v>-4.2885926200000313E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>-9.5787670200163539</v>
+        <v>-9.578766998697164</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.9626185608000002</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.12695919459999949</v>
+        <v>-0.1269591946999995</v>
       </c>
       <c r="D135" s="5">
-        <v>-26.15013551205093</v>
+        <v>-26.150135529462972</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.8833563520999999</v>
       </c>
       <c r="C136" s="5">
         <v>-7.9262208700000336E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-17.569058719814311</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>4.8119443496000001</v>
+        <v>4.8119443495000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-7.1412002499999794E-2</v>
+        <v>-7.1412002599999802E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-16.203448324128665</v>
+        <v>-16.203448345025816</v>
       </c>
       <c r="E137" s="5">
-        <v>-7.0344777240825103</v>
+        <v>-7.0344777260144875</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.9319362728999998</v>
       </c>
       <c r="C138" s="5">
-        <v>0.11999192329999975</v>
+        <v>0.11999192339999976</v>
       </c>
       <c r="D138" s="5">
-        <v>34.388566978435684</v>
+        <v>34.388567011949455</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.8033542644000002</v>
       </c>
       <c r="C139" s="5">
         <v>-0.12858200849999957</v>
       </c>
       <c r="D139" s="5">
         <v>-27.167377616489098</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9011602317999996</v>
       </c>
       <c r="C140" s="5">
         <v>9.7805967399999361E-2</v>
@@ -2957,4323 +2957,4332 @@
         <v>0.18092038589999948</v>
       </c>
       <c r="D143" s="5">
         <v>54.677105973430294</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.9732417004</v>
       </c>
       <c r="C144" s="5">
         <v>-9.5290764599999633E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-20.367929598937483</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>5.0043765664000004</v>
+        <v>5.0043765665000004</v>
       </c>
       <c r="C145" s="5">
-        <v>3.1134866000000372E-2</v>
+        <v>3.113486610000038E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>7.7767251188981534</v>
+        <v>7.7767251447417696</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>5.0607880707000001</v>
       </c>
       <c r="C146" s="5">
-        <v>5.6411504299999748E-2</v>
+        <v>5.641150419999974E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>14.39789383212231</v>
+        <v>14.397893804690721</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>4.9898267737999999</v>
       </c>
       <c r="C147" s="5">
         <v>-7.0961296900000193E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-15.587295000142587</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>5.0112187037</v>
       </c>
       <c r="C148" s="5">
         <v>2.1391929900000051E-2</v>
       </c>
       <c r="D148" s="5">
         <v>5.2675841641921073</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>5.1612767183999999</v>
+        <v>5.1612767182999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.15005801469999991</v>
+        <v>0.1500580145999999</v>
       </c>
       <c r="D149" s="5">
-        <v>42.483785639539093</v>
+        <v>42.483785606411281</v>
       </c>
       <c r="E149" s="5">
-        <v>7.2596926194509859</v>
+        <v>7.259692619601843</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>5.0585620632000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.10271465519999978</v>
+        <v>-0.10271465509999977</v>
       </c>
       <c r="D150" s="5">
-        <v>-21.433164127759674</v>
+        <v>-21.433164109492829</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>5.2147779880999998</v>
       </c>
       <c r="C151" s="5">
         <v>0.15621592489999969</v>
       </c>
       <c r="D151" s="5">
         <v>44.04722351184256</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>5.2203259705000002</v>
       </c>
       <c r="C152" s="5">
         <v>5.5479824000004285E-3</v>
       </c>
       <c r="D152" s="5">
         <v>1.284172351814461</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>5.1858798946000002</v>
+        <v>5.1858798947000002</v>
       </c>
       <c r="C153" s="5">
-        <v>-3.4446075900000039E-2</v>
+        <v>-3.4446075800000031E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-7.6370100429617231</v>
+        <v>-7.6370100215891412</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>5.2703357575999998</v>
       </c>
       <c r="C154" s="5">
-        <v>8.4455862999999631E-2</v>
+        <v>8.4455862899999623E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>21.391968374020685</v>
+        <v>21.391968345931133</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>5.2406542182999996</v>
       </c>
       <c r="C155" s="5">
         <v>-2.9681539300000281E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-6.55272041227557</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>5.1499308657</v>
       </c>
       <c r="C156" s="5">
         <v>-9.0723352599999529E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-18.905627014409177</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>5.0846792669000003</v>
+        <v>5.0846792670000003</v>
       </c>
       <c r="C157" s="5">
-        <v>-6.5251598799999755E-2</v>
+        <v>-6.5251598699999747E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-14.18840489420875</v>
+        <v>-14.188404873957005</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>5.0576585742000004</v>
+        <v>5.0576585743000004</v>
       </c>
       <c r="C158" s="5">
         <v>-2.7020692699999849E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.193844818183269</v>
+        <v>-6.1938448180650418</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>5.0094505573000001</v>
+        <v>5.0094505574000001</v>
       </c>
       <c r="C159" s="5">
         <v>-4.8208016900000317E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.857043085123408</v>
+        <v>-10.857043084919816</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>5.0346095220000002</v>
       </c>
       <c r="C160" s="5">
-        <v>2.5158964700000119E-2</v>
+        <v>2.5158964600000111E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>6.1960540843044143</v>
+        <v>6.196054058865319</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>4.8985463516000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.13606317039999993</v>
       </c>
       <c r="D161" s="5">
         <v>-28.019120677898414</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.0904142741148402</v>
+        <v>-5.0904142722759671</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>4.9804817105000003</v>
+        <v>4.9804817102000003</v>
       </c>
       <c r="C162" s="5">
-        <v>8.1935358900000033E-2</v>
+        <v>8.1935358600000008E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>22.025201431127162</v>
+        <v>22.025201342924518</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>4.909357054</v>
+        <v>4.9093570536</v>
       </c>
       <c r="C163" s="5">
-        <v>-7.1124656500000327E-2</v>
+        <v>-7.1124656600000336E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-15.852884203965589</v>
+        <v>-15.852884225414954</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>4.9329433328999999</v>
+        <v>4.9329433331999999</v>
       </c>
       <c r="C164" s="5">
-        <v>2.3586278899999868E-2</v>
+        <v>2.3586279599999926E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>5.9200283675365339</v>
+        <v>5.9200285483962611</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>4.8451480566000003</v>
+        <v>4.8451480568000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-8.7795276299999614E-2</v>
+        <v>-8.7795276399999622E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-19.385880817731117</v>
+        <v>-19.385880836630864</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>4.8467286455999998</v>
       </c>
       <c r="C166" s="5">
-        <v>1.580588999999577E-3</v>
+        <v>1.5805887999995605E-3</v>
       </c>
       <c r="D166" s="5">
-        <v>0.39216832627362308</v>
+        <v>0.39216827654529052</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>4.8174120821999997</v>
       </c>
       <c r="C167" s="5">
         <v>-2.9316563400000106E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-7.0218064299351957</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>4.7480154285999996</v>
       </c>
       <c r="C168" s="5">
         <v>-6.9396653600000135E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-15.980539617946722</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>4.8879778436999999</v>
+        <v>4.8879778437999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.13996241510000029</v>
+        <v>0.1399624152000003</v>
       </c>
       <c r="D169" s="5">
-        <v>41.711562231609363</v>
+        <v>41.711562266399497</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>4.8811069659999999</v>
+        <v>4.8811069660999999</v>
       </c>
       <c r="C170" s="5">
         <v>-6.8708776999999444E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.673822439520356</v>
+        <v>-1.6738224394863721</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>5.0170475796999998</v>
+        <v>5.0170475797999998</v>
       </c>
       <c r="C171" s="5">
         <v>0.13594061369999988</v>
       </c>
       <c r="D171" s="5">
-        <v>39.046075772608212</v>
+        <v>39.046075771682197</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>4.9365094106000003</v>
+        <v>4.9365094110000003</v>
       </c>
       <c r="C172" s="5">
-        <v>-8.0538169099999557E-2</v>
+        <v>-8.0538168799999532E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-17.650494731882517</v>
+        <v>-17.650494671507023</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>4.9230250605999997</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.3484350000000589E-2</v>
+        <v>-1.3484350400000622E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.2290671671406646</v>
+        <v>-3.2290672612355964</v>
       </c>
       <c r="E173" s="5">
         <v>0.49971373634147831</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>4.9842675487000001</v>
+        <v>4.9842675479</v>
       </c>
       <c r="C174" s="5">
-        <v>6.1242488100000436E-2</v>
+        <v>6.124248730000037E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>15.992951861580117</v>
+        <v>15.992951638170583</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>5.0034122081000003</v>
+        <v>5.0034122071000002</v>
       </c>
       <c r="C175" s="5">
-        <v>1.9144659400000208E-2</v>
+        <v>1.9144659200000191E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>4.7078512122860738</v>
+        <v>4.7078511628322772</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>4.9379674131</v>
+        <v>4.9379674138</v>
       </c>
       <c r="C176" s="5">
-        <v>-6.5444795000000333E-2</v>
+        <v>-6.5444793300000192E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-14.614676443135199</v>
+        <v>-14.614676093100842</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>5.1230056648</v>
+        <v>5.1230056653</v>
       </c>
       <c r="C177" s="5">
-        <v>0.18503825169999999</v>
+        <v>0.18503825149999997</v>
       </c>
       <c r="D177" s="5">
-        <v>55.496063202580046</v>
+        <v>55.49606312018016</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>5.1389560275999999</v>
       </c>
       <c r="C178" s="5">
-        <v>1.5950362799999951E-2</v>
+        <v>1.595036229999991E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>3.8008203434036103</v>
+        <v>3.8008202218331455</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>5.2017724024999996</v>
       </c>
       <c r="C179" s="5">
         <v>6.2816374899999694E-2</v>
       </c>
       <c r="D179" s="5">
         <v>15.695731344198238</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>5.2361821016999999</v>
       </c>
       <c r="C180" s="5">
         <v>3.4409699200000254E-2</v>
       </c>
       <c r="D180" s="5">
         <v>8.2332619509229321</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>5.2846968908000003</v>
+        <v>5.2846968909000003</v>
       </c>
       <c r="C181" s="5">
-        <v>4.8514789100000399E-2</v>
+        <v>4.8514789200000408E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>11.702808680424702</v>
+        <v>11.702808705789082</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>5.2040599974999999</v>
+        <v>5.2040599976999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-8.0636893300000345E-2</v>
+        <v>-8.0636893200000337E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-16.84917869166388</v>
+        <v>-16.849178672197628</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>5.2214897870000003</v>
+        <v>5.2214897871000003</v>
       </c>
       <c r="C183" s="5">
-        <v>1.7429789500000403E-2</v>
+        <v>1.7429789400000395E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>4.0939900459055156</v>
+        <v>4.0939900218226466</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>5.2366263262999997</v>
+        <v>5.2366263268999997</v>
       </c>
       <c r="C184" s="5">
-        <v>1.5136539299999363E-2</v>
+        <v>1.5136539799999404E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>3.5346744759842563</v>
+        <v>3.5346745945429747</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>5.2377437792999997</v>
       </c>
       <c r="C185" s="5">
-        <v>1.1174529999999905E-3</v>
+        <v>1.1174523999999408E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>0.25637088484113946</v>
+        <v>0.25637074699544904</v>
       </c>
       <c r="E185" s="5">
         <v>6.3927913188734253</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>5.1823063853000004</v>
+        <v>5.1823063840000003</v>
       </c>
       <c r="C186" s="5">
-        <v>-5.5437393999999252E-2</v>
+        <v>-5.5437395299999359E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-11.987161138878644</v>
+        <v>-11.987161403818758</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>5.1952076926000004</v>
+        <v>5.1952076910000002</v>
       </c>
       <c r="C187" s="5">
-        <v>1.2901307299999942E-2</v>
+        <v>1.2901306999999917E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>3.0286349962682202</v>
+        <v>3.0286349256449796</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>5.2445258591000004</v>
+        <v>5.2445258602999996</v>
       </c>
       <c r="C188" s="5">
-        <v>4.9318166499999982E-2</v>
+        <v>4.9318169299999326E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>12.005616620725966</v>
+        <v>12.005617342202445</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>5.3146778531000001</v>
+        <v>5.3146778539000001</v>
       </c>
       <c r="C189" s="5">
-        <v>7.0151993999999718E-2</v>
+        <v>7.0151993600000573E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>17.286646119941686</v>
+        <v>17.286646009762507</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>5.3365953186999997</v>
+        <v>5.3365953187999997</v>
       </c>
       <c r="C190" s="5">
-        <v>2.191746559999963E-2</v>
+        <v>2.1917464899999572E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>5.062543329757041</v>
+        <v>5.0625431636052598</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>5.2884104663000002</v>
+        <v>5.2884104661000002</v>
       </c>
       <c r="C191" s="5">
-        <v>-4.8184852399999478E-2</v>
+        <v>-4.8184852699999503E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-10.312767738337703</v>
+        <v>-10.312767799207045</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>5.4297912168</v>
+        <v>5.4297912159999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.14138075049999976</v>
+        <v>0.14138074989999971</v>
       </c>
       <c r="D192" s="5">
-        <v>37.244735692781397</v>
+        <v>37.244735512414366</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>5.4000987081999998</v>
+        <v>5.4000987080999998</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.9692508600000167E-2</v>
+        <v>-2.9692507900000109E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-6.3683207975264056</v>
+        <v>-6.3683206527899827</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>5.4277630024999999</v>
+        <v>5.4277630025999999</v>
       </c>
       <c r="C194" s="5">
-        <v>2.7664294300000059E-2</v>
+        <v>2.7664294500000075E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>6.3237135098602737</v>
+        <v>6.3237135569939262</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>5.4173576013</v>
+        <v>5.4173576030000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.0405401199999886E-2</v>
+        <v>-1.0405399599999754E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.2763822057235816</v>
+        <v>-2.2763818593334872</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>5.3271254817999996</v>
+        <v>5.3271254831999997</v>
       </c>
       <c r="C196" s="5">
-        <v>-9.0232119500000429E-2</v>
+        <v>-9.0232119800000454E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-18.254271474011464</v>
+        <v>-18.254271524040089</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>5.5411610874999999</v>
+        <v>5.5411610877999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.21403560570000035</v>
+        <v>0.21403560460000026</v>
       </c>
       <c r="D197" s="5">
-        <v>60.433178244175203</v>
+        <v>60.433177842452523</v>
       </c>
       <c r="E197" s="5">
-        <v>5.7929009318693714</v>
+        <v>5.7929009375970342</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>5.3733641635999998</v>
+        <v>5.3733641625999997</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.16779692390000012</v>
+        <v>-0.16779692520000022</v>
       </c>
       <c r="D198" s="5">
-        <v>-30.857355526887844</v>
+        <v>-30.857355726220661</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>5.3919072574999998</v>
+        <v>5.3919072557999996</v>
       </c>
       <c r="C199" s="5">
-        <v>1.8543093899999974E-2</v>
+        <v>1.8543093199999916E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>4.220623799251344</v>
+        <v>4.2206236376873374</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>5.5409648716</v>
+        <v>5.5409648713999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.14905761410000018</v>
+        <v>0.1490576156000003</v>
       </c>
       <c r="D200" s="5">
-        <v>38.712563884818053</v>
+        <v>38.712564349548551</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>5.5148105350999996</v>
+        <v>5.5148105349999996</v>
       </c>
       <c r="C201" s="5">
-        <v>-2.6154336500000319E-2</v>
+        <v>-2.6154336400000311E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.5194535137266021</v>
+        <v>-5.519453493362092</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>5.3376188279000001</v>
+        <v>5.3376188272</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.17719170719999955</v>
+        <v>-0.1771917077999996</v>
       </c>
       <c r="D202" s="5">
-        <v>-32.422282361242374</v>
+        <v>-32.422282452887252</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>5.4855292049999997</v>
+        <v>5.4855292042999997</v>
       </c>
       <c r="C203" s="5">
         <v>0.14791037709999966</v>
       </c>
       <c r="D203" s="5">
-        <v>38.819891429001061</v>
+        <v>38.819891434891815</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>5.3334668057999997</v>
+        <v>5.3334668042000004</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.15206239920000009</v>
+        <v>-0.15206240009999927</v>
       </c>
       <c r="D204" s="5">
-        <v>-28.63376612483135</v>
+        <v>-28.633766272459983</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>5.3194191429000002</v>
+        <v>5.3194191444000003</v>
       </c>
       <c r="C205" s="5">
-        <v>-1.404766289999948E-2</v>
+        <v>-1.4047659800000112E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-3.1152586429510687</v>
+        <v>-3.1152579663336177</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>5.1483539444000002</v>
+        <v>5.1483539451000002</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.17106519850000002</v>
+        <v>-0.17106519930000008</v>
       </c>
       <c r="D206" s="5">
-        <v>-32.446132616489386</v>
+        <v>-32.446132734859866</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>5.3161635745</v>
+        <v>5.3161635782000003</v>
       </c>
       <c r="C207" s="5">
-        <v>0.16780963009999983</v>
+        <v>0.16780963310000008</v>
       </c>
       <c r="D207" s="5">
-        <v>46.946506547928514</v>
+        <v>46.946507535452866</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>5.4216853332000001</v>
+        <v>5.4216853361000004</v>
       </c>
       <c r="C208" s="5">
-        <v>0.10552175870000013</v>
+        <v>0.10552175790000007</v>
       </c>
       <c r="D208" s="5">
-        <v>26.59940745159275</v>
+        <v>26.599407206848504</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>5.3278221757999997</v>
+        <v>5.3278221765999998</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.3863157400000397E-2</v>
+        <v>-9.386315950000057E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-18.906703314622565</v>
+        <v>-18.906703689014716</v>
       </c>
       <c r="E209" s="5">
-        <v>-3.8500759738109736</v>
+        <v>-3.8500759645791471</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>5.4643941332999999</v>
+        <v>5.4643941322999998</v>
       </c>
       <c r="C210" s="5">
-        <v>0.13657195750000017</v>
+        <v>0.13657195570000003</v>
       </c>
       <c r="D210" s="5">
-        <v>35.490093598537541</v>
+        <v>35.490093056861994</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>5.3911207953</v>
+        <v>5.3911207923999998</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.327333799999991E-2</v>
+        <v>-7.3273339900000067E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-14.955827851435611</v>
+        <v>-14.955828213640753</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>5.5356723061000004</v>
+        <v>5.5356723031000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.14455151080000039</v>
+        <v>0.14455151070000039</v>
       </c>
       <c r="D212" s="5">
-        <v>37.371210716544432</v>
+        <v>37.371210709920824</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>5.4144047480999999</v>
+        <v>5.4144047456999997</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.12126755800000044</v>
+        <v>-0.12126755740000039</v>
       </c>
       <c r="D213" s="5">
-        <v>-23.340826270316374</v>
+        <v>-23.340826179541864</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>5.5374181382999996</v>
+        <v>5.5374181355000003</v>
       </c>
       <c r="C214" s="5">
-        <v>0.12301339019999968</v>
+        <v>0.12301338980000054</v>
       </c>
       <c r="D214" s="5">
-        <v>30.942073210490541</v>
+        <v>30.942073112458999</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>5.5809467676000004</v>
+        <v>5.5809467665000003</v>
       </c>
       <c r="C215" s="5">
-        <v>4.3528629300000787E-2</v>
+        <v>4.352863100000004E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>9.8516878791831353</v>
+        <v>9.8516882859217567</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>5.5415688273999999</v>
+        <v>5.5415688264999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.9377940200000516E-2</v>
+        <v>-3.93779400000005E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-8.1459694318033122</v>
+        <v>-8.1459693935660873</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>5.5354311279999999</v>
+        <v>5.5354311333000004</v>
       </c>
       <c r="C217" s="5">
-        <v>-6.137699399999974E-3</v>
+        <v>-6.1376931999994611E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.3210226588169616</v>
+        <v>-1.3210213327167875</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>5.4591872824000003</v>
+        <v>5.4591872846999996</v>
       </c>
       <c r="C218" s="5">
-        <v>-7.6243845599999638E-2</v>
+        <v>-7.6243848600000774E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-15.332155877313047</v>
+        <v>-15.332156422059494</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>5.4109566502000002</v>
+        <v>5.4109566560999998</v>
       </c>
       <c r="C219" s="5">
-        <v>-4.8230632200000123E-2</v>
+        <v>-4.8230628599999825E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-10.101440240927239</v>
+        <v>-10.10143951914374</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>5.5089742558000001</v>
+        <v>5.5089742585000003</v>
       </c>
       <c r="C220" s="5">
-        <v>9.8017605599999946E-2</v>
+        <v>9.801760240000057E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>24.039572016002598</v>
+        <v>24.039571122514648</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>5.4174722074000004</v>
+        <v>5.4174722056000002</v>
       </c>
       <c r="C221" s="5">
-        <v>-9.1502048399999758E-2</v>
+        <v>-9.150205290000013E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-18.207894204190367</v>
+        <v>-18.207895011348562</v>
       </c>
       <c r="E221" s="5">
-        <v>1.6826768732486785</v>
+        <v>1.6826768241955836</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>5.4509589246000001</v>
+        <v>5.4509589232</v>
       </c>
       <c r="C222" s="5">
-        <v>3.3486717199999738E-2</v>
+        <v>3.3486717599999771E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>7.6749327980852433</v>
+        <v>7.6749328955387774</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>5.3980205851000003</v>
+        <v>5.3980205860000003</v>
       </c>
       <c r="C223" s="5">
-        <v>-5.293833949999982E-2</v>
+        <v>-5.293833719999963E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-11.051316755783102</v>
+        <v>-11.051316303678272</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>5.3290099097999999</v>
+        <v>5.3290099090999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.9010675300000379E-2</v>
+        <v>-6.9010676900000512E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-14.307286020597799</v>
+        <v>-14.307286327121659</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>5.3174826623999998</v>
+        <v>5.3174826242000002</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.1527247400000107E-2</v>
+        <v>-1.1527284899999657E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.5650747009881347</v>
+        <v>-2.5650829468982894</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>5.4309113709999997</v>
+        <v>5.4309113952999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.11342870859999987</v>
+        <v>0.11342877109999971</v>
       </c>
       <c r="D226" s="5">
-        <v>28.824834896779915</v>
+        <v>28.82485291922756</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>5.2801111026000003</v>
+        <v>5.2801111179999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.15080026839999938</v>
+        <v>-0.15080027730000012</v>
       </c>
       <c r="D227" s="5">
-        <v>-28.674611502113699</v>
+        <v>-28.674612835426494</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>5.1608832593000002</v>
+        <v>5.1608832530999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.11922784330000002</v>
+        <v>-0.11922786490000004</v>
       </c>
       <c r="D228" s="5">
-        <v>-23.972327971751362</v>
+        <v>-23.972331728689166</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>5.1519906255999999</v>
+        <v>5.1519906369999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-8.8926337000003741E-3</v>
+        <v>-8.8926160999998061E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.048217011045117</v>
+        <v>-2.0482129980602393</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>5.1697909004999998</v>
+        <v>5.1697908999999997</v>
       </c>
       <c r="C230" s="5">
-        <v>1.7800274899999913E-2</v>
+        <v>1.7800262999999816E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>4.2257344237820904</v>
+        <v>4.2257315353291691</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>5.1013419416000003</v>
+        <v>5.1013419375</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.8448958899999468E-2</v>
+        <v>-6.8448962499999766E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-14.780793062994135</v>
+        <v>-14.780793785988223</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>4.9987397186000004</v>
+        <v>4.9987397095999997</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.10260222299999988</v>
+        <v>-0.10260222790000029</v>
       </c>
       <c r="D232" s="5">
-        <v>-21.636637153066406</v>
+        <v>-21.636638090364755</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>5.0115642526000004</v>
+        <v>5.0115642120999997</v>
       </c>
       <c r="C233" s="5">
-        <v>1.2824533999999943E-2</v>
+        <v>1.2824502500000001E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>3.1224794422307411</v>
+        <v>3.1224716698625699</v>
       </c>
       <c r="E233" s="5">
-        <v>-7.4925710600886823</v>
+        <v>-7.492571776933465</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>4.7381488162999998</v>
+        <v>4.7381488187</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.27341543630000054</v>
+        <v>-0.27341539339999965</v>
       </c>
       <c r="D234" s="5">
-        <v>-48.993593173593887</v>
+        <v>-48.993587917177564</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>4.7057496826999996</v>
+        <v>4.7057497019000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.2399133600000241E-2</v>
+        <v>-3.2399116799999739E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.9038456312111034</v>
+        <v>-7.9038416818463242</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>4.7331551774999996</v>
+        <v>4.7331552093999996</v>
       </c>
       <c r="C236" s="5">
-        <v>2.7405494799999985E-2</v>
+        <v>2.740550749999926E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>7.2168535845281934</v>
+        <v>7.2168570063434467</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>4.3066599796</v>
+        <v>4.3066599637999996</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.42649519789999957</v>
+        <v>-0.42649524559999996</v>
       </c>
       <c r="D237" s="5">
-        <v>-67.798352062525183</v>
+        <v>-67.798356084546825</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>4.3147688280000001</v>
+        <v>4.3147688857000004</v>
       </c>
       <c r="C238" s="5">
-        <v>8.1088484000000349E-3</v>
+        <v>8.1089219000007873E-3</v>
       </c>
       <c r="D238" s="5">
-        <v>2.2829805554035909</v>
+        <v>2.2830014719616543</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>4.1814679894999998</v>
+        <v>4.1814680143</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.1333008385000003</v>
+        <v>-0.13330087140000035</v>
       </c>
       <c r="D239" s="5">
-        <v>-31.379334218227463</v>
+        <v>-31.37934034611569</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>4.1825786969000003</v>
+        <v>4.1825786696999998</v>
       </c>
       <c r="C240" s="5">
-        <v>1.1107074000005213E-3</v>
+        <v>1.1106553999997715E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>0.31921751550074706</v>
+        <v>0.31920254695552153</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>4.1695096846000004</v>
+        <v>4.1695096663999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3069012299999905E-2</v>
+        <v>-1.3069003300000048E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.6857849852838465</v>
+        <v>-3.6857825140805045</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>4.0801744911000002</v>
+        <v>4.0801744517999996</v>
       </c>
       <c r="C242" s="5">
-        <v>-8.9335193500000187E-2</v>
+        <v>-8.9335214600000157E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-22.887462724750186</v>
+        <v>-22.887467598496247</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>3.9928982069000001</v>
+        <v>3.9928981663999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.7276284200000109E-2</v>
+        <v>-8.7276285399999765E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-22.853890849077629</v>
+        <v>-22.85389132219996</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>3.9896611852000001</v>
+        <v>3.9896611537000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-3.2370216999999535E-3</v>
+        <v>-3.2370126999996529E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.96850773473606822</v>
+        <v>-0.96850506373639123</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>4.0028639804999999</v>
+        <v>4.0028639210000003</v>
       </c>
       <c r="C245" s="5">
-        <v>1.3202795299999792E-2</v>
+        <v>1.320276730000014E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>4.0441835579875907</v>
+        <v>4.0441748570432923</v>
       </c>
       <c r="E245" s="5">
-        <v>-20.127453650358497</v>
+        <v>-20.127454192137805</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>4.0407489006999997</v>
+        <v>4.0407489292000003</v>
       </c>
       <c r="C246" s="5">
-        <v>3.7884920199999783E-2</v>
+        <v>3.7885008199999959E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>11.967599641471338</v>
+        <v>11.967629090080734</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>4.0101494924000001</v>
+        <v>4.0101495635999997</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.0599408299999631E-2</v>
+        <v>-3.0599365600000539E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.7181587114830599</v>
+        <v>-8.7181469889214149</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>4.0403325299999997</v>
+        <v>4.0403326267999997</v>
       </c>
       <c r="C248" s="5">
-        <v>3.0183037599999629E-2</v>
+        <v>3.0183063199999971E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>9.415429290241395</v>
+        <v>9.4154374353121248</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>4.1034904906999996</v>
+        <v>4.1034905062</v>
       </c>
       <c r="C249" s="5">
-        <v>6.3157960699999904E-2</v>
+        <v>6.3157879400000283E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>20.458057132221175</v>
+        <v>20.458027960436898</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>4.1044473175</v>
+        <v>4.1044474998</v>
       </c>
       <c r="C250" s="5">
-        <v>9.5682680000042097E-4</v>
+        <v>9.5699360000001121E-4</v>
       </c>
       <c r="D250" s="5">
-        <v>0.28016777765746959</v>
+        <v>0.28021667985127507</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>4.0763592530999997</v>
+        <v>4.0763593271999996</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.8088064400000334E-2</v>
+        <v>-2.8088172600000405E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-7.909847258521097</v>
+        <v>-7.9098762528253648</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>4.0922163075000002</v>
+        <v>4.0922161921000004</v>
       </c>
       <c r="C252" s="5">
-        <v>1.5857054400000514E-2</v>
+        <v>1.5856864900000822E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>4.7691834642877851</v>
+        <v>4.7691251566532422</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>4.0722580400000004</v>
+        <v>4.0722579188000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.9958267499999849E-2</v>
+        <v>-1.9958273300000329E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.6980892455276049</v>
+        <v>-5.6980910136656409</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>4.0806536078000004</v>
+        <v>4.0806534729999999</v>
       </c>
       <c r="C254" s="5">
-        <v>8.3955678000000589E-3</v>
+        <v>8.3955541999998218E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>2.5022254237186958</v>
+        <v>2.5022213996047871</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>4.1875677318999998</v>
+        <v>4.1875676142999998</v>
       </c>
       <c r="C255" s="5">
-        <v>0.10691412409999934</v>
+        <v>0.10691414129999988</v>
       </c>
       <c r="D255" s="5">
-        <v>36.390891416257446</v>
+        <v>36.390899519179683</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>4.1877116081999999</v>
+        <v>4.1877114593</v>
       </c>
       <c r="C256" s="5">
-        <v>1.4387630000012308E-4</v>
+        <v>1.4384500000019784E-4</v>
       </c>
       <c r="D256" s="5">
-        <v>4.1237348396583329E-2</v>
+        <v>4.1228376757596052E-2</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>4.2025516917000001</v>
+        <v>4.2025515161999998</v>
       </c>
       <c r="C257" s="5">
-        <v>1.4840083500000212E-2</v>
+        <v>1.4840056899999787E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>4.3363351944199824</v>
+        <v>4.3363274268748864</v>
       </c>
       <c r="E257" s="5">
-        <v>4.9886209517181035</v>
+        <v>4.9886181279455766</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>4.2489199836999996</v>
+        <v>4.2489202446999998</v>
       </c>
       <c r="C258" s="5">
-        <v>4.6368291999999478E-2</v>
+        <v>4.6368728500000067E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>14.073787580583863</v>
+        <v>14.073928832835625</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>4.2137717521000004</v>
+        <v>4.2137719098000002</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.5148231599999136E-2</v>
+        <v>-3.5148334899999689E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-9.4873126345167975</v>
+        <v>-9.4873387048503233</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>4.2461941584999998</v>
+        <v>4.2461943609999997</v>
       </c>
       <c r="C260" s="5">
-        <v>3.2422406399999382E-2</v>
+        <v>3.2422451199999536E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>9.6342104345276791</v>
+        <v>9.6342239390876827</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>4.2945316854</v>
+        <v>4.2945318678</v>
       </c>
       <c r="C261" s="5">
-        <v>4.833752690000015E-2</v>
+        <v>4.8337506800000263E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>14.549066370507301</v>
+        <v>14.549059199075298</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>4.2948925168000001</v>
+        <v>4.2948930140000003</v>
       </c>
       <c r="C262" s="5">
-        <v>3.608314000000945E-4</v>
+        <v>3.61146200000384E-4</v>
       </c>
       <c r="D262" s="5">
-        <v>0.10087196067731785</v>
+        <v>0.10096000078076983</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>4.3679939370999996</v>
+        <v>4.3679943508000001</v>
       </c>
       <c r="C263" s="5">
-        <v>7.3101420299999553E-2</v>
+        <v>7.310133679999975E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>22.449418167830792</v>
+        <v>22.449387231616868</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>4.5037301834000001</v>
+        <v>4.5037295464999998</v>
       </c>
       <c r="C264" s="5">
-        <v>0.13573624630000047</v>
+        <v>0.1357351956999997</v>
       </c>
       <c r="D264" s="5">
-        <v>44.372357429000473</v>
+        <v>44.37194834568048</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>4.4807136124999998</v>
+        <v>4.4807130447999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-2.301657090000031E-2</v>
+        <v>-2.3016501699999914E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-5.9631942313630892</v>
+        <v>-5.9631776234727258</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>4.4883045740999998</v>
+        <v>4.4883038169000002</v>
       </c>
       <c r="C266" s="5">
-        <v>7.5909616000000568E-3</v>
+        <v>7.5907721000003647E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>2.0520195936527319</v>
+        <v>2.0519681514066468</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>4.3774058033000003</v>
+        <v>4.3774059454999996</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.11089877079999955</v>
+        <v>-0.11089787140000062</v>
       </c>
       <c r="D267" s="5">
-        <v>-25.934856424170572</v>
+        <v>-25.934677609839241</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>4.4786912075999998</v>
+        <v>4.4786912227000002</v>
       </c>
       <c r="C268" s="5">
-        <v>0.10128540429999955</v>
+        <v>0.10128527720000058</v>
       </c>
       <c r="D268" s="5">
-        <v>31.586619499266956</v>
+        <v>31.586573527954265</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>4.3991508412</v>
+        <v>4.3991504810000004</v>
       </c>
       <c r="C269" s="5">
-        <v>-7.954036639999984E-2</v>
+        <v>-7.9540741699999806E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-19.348434539726799</v>
+        <v>-19.348517047167402</v>
       </c>
       <c r="E269" s="5">
-        <v>4.678089977769484</v>
+        <v>4.678085778179053</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>4.4536677375</v>
+        <v>4.4536682872000002</v>
       </c>
       <c r="C270" s="5">
-        <v>5.4516896300000006E-2</v>
+        <v>5.4517806199999796E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>15.927780411455949</v>
+        <v>15.928066019548371</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>4.4147715085000003</v>
+        <v>4.4147717496999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.8896228999999671E-2</v>
+        <v>-3.8896537500000328E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-9.9911923236994049</v>
+        <v>-9.9912666258570653</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>4.5484330589999997</v>
+        <v>4.5484333023000003</v>
       </c>
       <c r="C272" s="5">
-        <v>0.13366155049999939</v>
+        <v>0.13366155260000046</v>
       </c>
       <c r="D272" s="5">
-        <v>43.035196162172284</v>
+        <v>43.035194198902673</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>4.5955137951999996</v>
+        <v>4.5955141712999996</v>
       </c>
       <c r="C273" s="5">
-        <v>4.7080736199999862E-2</v>
+        <v>4.7080868999999304E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>13.153293869170636</v>
+        <v>13.153332363567639</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>4.5915178905999996</v>
+        <v>4.5915185502</v>
       </c>
       <c r="C274" s="5">
-        <v>-3.9959045999999887E-3</v>
+        <v>-3.9956210999996244E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.0384518829719469</v>
+        <v>-1.0383784746482161</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>4.5570425371000001</v>
+        <v>4.5570431998999998</v>
       </c>
       <c r="C275" s="5">
-        <v>-3.4475353499999528E-2</v>
+        <v>-3.4475350300000152E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-8.6472513142723741</v>
+        <v>-8.6472493531002179</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>4.5115579793</v>
+        <v>4.5115570125</v>
       </c>
       <c r="C276" s="5">
-        <v>-4.5484557800000047E-2</v>
+        <v>-4.5486187399999878E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-11.34126586276304</v>
+        <v>-11.341648590269704</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>4.5865001177</v>
+        <v>4.5864993554</v>
       </c>
       <c r="C277" s="5">
-        <v>7.4942138399999969E-2</v>
+        <v>7.4942342900000014E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>21.859219480929927</v>
+        <v>21.859289801844017</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>4.5989994809999999</v>
+        <v>4.5989983751999999</v>
       </c>
       <c r="C278" s="5">
-        <v>1.2499363299999899E-2</v>
+        <v>1.24990197999999E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>3.3197671880941027</v>
+        <v>3.3196751445380812</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>4.5689356425999996</v>
+        <v>4.5689360485000003</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.0063838400000265E-2</v>
+        <v>-3.0062326699999531E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-7.5684658306587549</v>
+        <v>-7.5681005966772963</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>4.5787046353000003</v>
+        <v>4.5787046066999997</v>
       </c>
       <c r="C280" s="5">
-        <v>9.7689927000006449E-3</v>
+        <v>9.7685581999993332E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>2.5961484945978608</v>
+        <v>2.5960314299445786</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>4.5970988674999997</v>
+        <v>4.5970979481000001</v>
       </c>
       <c r="C281" s="5">
-        <v>1.8394232199999472E-2</v>
+        <v>1.8393341400000374E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>4.9287700857244099</v>
+        <v>4.9285261273601444</v>
       </c>
       <c r="E281" s="5">
-        <v>4.4996871770371927</v>
+        <v>4.4996748339239057</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>4.5511105181999998</v>
+        <v>4.5511107746999997</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.5988349299999953E-2</v>
+        <v>-4.5987173400000358E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-11.365570162638349</v>
+        <v>-11.365297499042859</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>4.6080892410000001</v>
+        <v>4.6080892714999999</v>
       </c>
       <c r="C283" s="5">
-        <v>5.697872280000027E-2</v>
+        <v>5.6978496800000222E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>16.10261190716664</v>
+        <v>16.102542606364413</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>4.5440055420999999</v>
+        <v>4.5440059812999998</v>
       </c>
       <c r="C284" s="5">
-        <v>-6.4083698900000208E-2</v>
+        <v>-6.4083290200000143E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-15.469068391277929</v>
+        <v>-15.468977061293387</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>4.6008314544999998</v>
+        <v>4.6008326606000001</v>
       </c>
       <c r="C285" s="5">
-        <v>5.6825912399999901E-2</v>
+        <v>5.6826679300000293E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>16.083276084458742</v>
+        <v>16.083506616918353</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>4.6895629197000002</v>
+        <v>4.6895645874999996</v>
       </c>
       <c r="C286" s="5">
-        <v>8.8731465200000414E-2</v>
+        <v>8.8731926899999536E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>25.762893505248428</v>
+        <v>25.763034600008396</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>4.7524721560999996</v>
+        <v>4.7524737151999998</v>
       </c>
       <c r="C287" s="5">
-        <v>6.2909236399999457E-2</v>
+        <v>6.2909127700000234E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>17.340130612409421</v>
+        <v>17.340091777566414</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>4.6161306192999998</v>
+        <v>4.6161296145000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.13634153679999983</v>
+        <v>-0.13634410069999969</v>
       </c>
       <c r="D288" s="5">
-        <v>-29.481657189926114</v>
+        <v>-29.482118998055938</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>4.5923476674000003</v>
+        <v>4.592346483</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.378295189999946E-2</v>
+        <v>-2.378313150000011E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-6.0103483166028981</v>
+        <v>-6.0103936976103718</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>4.6058493251000003</v>
+        <v>4.6058473405999996</v>
       </c>
       <c r="C290" s="5">
-        <v>1.3501657700000003E-2</v>
+        <v>1.3500857599999527E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>3.5856525257236926</v>
+        <v>3.585437534444158</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>4.5613722121000002</v>
+        <v>4.5613719769000003</v>
       </c>
       <c r="C291" s="5">
-        <v>-4.4477113000000124E-2</v>
+        <v>-4.4475363699999271E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-10.991920000213739</v>
+        <v>-10.99151486817126</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>4.4760674411999997</v>
+        <v>4.4760666926999999</v>
       </c>
       <c r="C292" s="5">
-        <v>-8.5304770900000548E-2</v>
+        <v>-8.5305284200000386E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-20.271552531560889</v>
+        <v>-20.271663187486144</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>4.4881854679000002</v>
+        <v>4.4881836107000002</v>
       </c>
       <c r="C293" s="5">
-        <v>1.2118026700000506E-2</v>
+        <v>1.2116918000000254E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>3.2975652679462897</v>
+        <v>3.2972596213482808</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.36917679473857</v>
+        <v>-2.3691976683902216</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>4.6549761549999999</v>
+        <v>4.6549760734000003</v>
       </c>
       <c r="C294" s="5">
-        <v>0.16679068709999978</v>
+        <v>0.16679246270000014</v>
       </c>
       <c r="D294" s="5">
-        <v>54.938727655487085</v>
+        <v>54.939464424307218</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>4.5031224728000003</v>
+        <v>4.5031204991999996</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.15185368219999962</v>
+        <v>-0.15185557420000073</v>
       </c>
       <c r="D295" s="5">
-        <v>-32.833057814419618</v>
+        <v>-32.833396934727752</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>4.6442697480000001</v>
+        <v>4.6442721470999997</v>
       </c>
       <c r="C296" s="5">
-        <v>0.14114727519999981</v>
+        <v>0.14115164790000012</v>
       </c>
       <c r="D296" s="5">
-        <v>44.825198425228763</v>
+        <v>44.82685786333731</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>4.6161333525000003</v>
+        <v>4.6161381352999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-2.81363954999998E-2</v>
+        <v>-2.8134011799999747E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-7.0325499258447</v>
+        <v>-7.0319703283796002</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>4.5910124743000003</v>
+        <v>4.5910173337</v>
       </c>
       <c r="C298" s="5">
-        <v>-2.5120878200000085E-2</v>
+        <v>-2.5120801599999965E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-6.3384119719282932</v>
+        <v>-6.3383868473242178</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>4.5504581133000004</v>
+        <v>4.5504623636000003</v>
       </c>
       <c r="C299" s="5">
-        <v>-4.0554360999999872E-2</v>
+        <v>-4.0554970099999643E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-10.099981881556952</v>
+        <v>-10.100116107272273</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>4.5144513131000004</v>
+        <v>4.5144513467999996</v>
       </c>
       <c r="C300" s="5">
-        <v>-3.6006800200000022E-2</v>
+        <v>-3.6011016800000739E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-9.0928105323566548</v>
+        <v>-9.093821311929851</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>4.4928003294999996</v>
+        <v>4.4927983419000004</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.1650983600000728E-2</v>
+        <v>-2.1653004899999218E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-5.6057083779328609</v>
+        <v>-5.6062179490808166</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>4.5047345418000004</v>
+        <v>4.5047301387000003</v>
       </c>
       <c r="C302" s="5">
-        <v>1.1934212300000802E-2</v>
+        <v>1.1931796799999894E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>3.2345403152969965</v>
+        <v>3.2338774996794051</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>4.6588517994999998</v>
+        <v>4.6588481107000002</v>
       </c>
       <c r="C303" s="5">
-        <v>0.1541172576999994</v>
+        <v>0.15411797199999988</v>
       </c>
       <c r="D303" s="5">
-        <v>49.732578171444274</v>
+        <v>49.732911755709509</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>4.6836263511</v>
+        <v>4.6836224048000004</v>
       </c>
       <c r="C304" s="5">
-        <v>2.4774551600000194E-2</v>
+        <v>2.4774294100000205E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>6.5712703880431045</v>
+        <v>6.5712054342564885</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>4.6877852771999997</v>
+        <v>4.6877801301000002</v>
       </c>
       <c r="C305" s="5">
-        <v>4.1589260999996824E-3</v>
+        <v>4.1577252999998038E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>1.0707851311859029</v>
+        <v>1.0704753604489525</v>
       </c>
       <c r="E305" s="5">
-        <v>4.4472272977032601</v>
+        <v>4.4471558365873021</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>4.5523572205000002</v>
+        <v>4.5523509234999997</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.13542805669999947</v>
+        <v>-0.13542920660000046</v>
       </c>
       <c r="D306" s="5">
-        <v>-29.656580902132625</v>
+        <v>-29.656821694507475</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>4.5006022766999996</v>
+        <v>4.5005969733000004</v>
       </c>
       <c r="C307" s="5">
-        <v>-5.1754943800000675E-2</v>
+        <v>-5.1753950199999288E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-12.821051975368169</v>
+        <v>-12.820837657094664</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>4.4351519533000001</v>
+        <v>4.4351566803000004</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.5450323399999455E-2</v>
+        <v>-6.5440292999999983E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-16.120772984099542</v>
+        <v>-16.118514073545175</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>4.3221088424999996</v>
+        <v>4.3221195091000002</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.11304311080000051</v>
+        <v>-0.11303717120000023</v>
       </c>
       <c r="D309" s="5">
-        <v>-26.642191822664063</v>
+        <v>-26.640957543888177</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>4.2948015310000001</v>
+        <v>4.2948135245000003</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.7307311499999543E-2</v>
+        <v>-2.7305984599999888E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-7.3236762176499219</v>
+        <v>-7.3233151734038993</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>4.2525897080000004</v>
+        <v>4.2526158838999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-4.2211822999999704E-2</v>
+        <v>-4.2197640600000419E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-11.177168327772947</v>
+        <v>-11.173584033065808</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>4.2093048423999999</v>
+        <v>4.2093115980000002</v>
       </c>
       <c r="C312" s="5">
-        <v>-4.3284865600000444E-2</v>
+        <v>-4.3304285899999684E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-11.553074272787544</v>
+        <v>-11.557903710702632</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>4.1919133693999999</v>
+        <v>4.1919127670999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.7391472999999991E-2</v>
+        <v>-1.7398830900000384E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.8468786800053394</v>
+        <v>-4.8488752768486414</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>4.1031944523000003</v>
+        <v>4.1031484485999998</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.8718917099999572E-2</v>
+        <v>-8.8764318499999995E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-22.639797151309228</v>
+        <v>-22.650071198027387</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>4.0616844184999996</v>
+        <v>4.0616817392</v>
       </c>
       <c r="C315" s="5">
-        <v>-4.1510033800000734E-2</v>
+        <v>-4.1466709399999857E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-11.486617689648037</v>
+        <v>-11.475408966500922</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>3.9933868225000002</v>
+        <v>3.9933814405999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-6.8297595999999405E-2</v>
+        <v>-6.8300298600000087E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-18.412722175852856</v>
+        <v>-18.41339580797041</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>3.9924675555000002</v>
+        <v>3.9924588315</v>
       </c>
       <c r="C317" s="5">
-        <v>-9.1926700000000139E-4</v>
+        <v>-9.226090999998604E-4</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.27588732961053575</v>
+        <v>-0.27688944796705472</v>
       </c>
       <c r="E317" s="5">
-        <v>-14.832542033907126</v>
+        <v>-14.832634622417062</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3.9476684256999999</v>
+        <v>3.9476545611999998</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.4799129800000337E-2</v>
+        <v>-4.4804270300000226E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-12.664407650636411</v>
+        <v>-12.665798331758005</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>3.9051787565999998</v>
+        <v>3.9051687252999998</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.2489669100000071E-2</v>
+        <v>-4.2485835899999991E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-12.178065134850137</v>
+        <v>-12.17707095818119</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>3.8215339498000001</v>
+        <v>3.8215396903999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-8.3644806799999749E-2</v>
+        <v>-8.3629034899999954E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-22.880954171838141</v>
+        <v>-22.877186760996594</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>3.8289114593</v>
+        <v>3.8289289031</v>
       </c>
       <c r="C321" s="5">
-        <v>7.3775094999999347E-3</v>
+        <v>7.3892127000001473E-3</v>
       </c>
       <c r="D321" s="5">
-        <v>2.3413683070641289</v>
+        <v>2.3451185289349086</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>3.7972108779</v>
+        <v>3.7972343248999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-3.1700581399999983E-2</v>
+        <v>-3.1694578200000212E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.4949711405530319</v>
+        <v>-9.4932128190904024</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>3.7507262742999998</v>
+        <v>3.750792165</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.6484603600000174E-2</v>
+        <v>-4.644215989999978E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-13.740317915868216</v>
+        <v>-13.728524527476383</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>3.7992231510000001</v>
+        <v>3.7992512137999999</v>
       </c>
       <c r="C324" s="5">
-        <v>4.8496876700000247E-2</v>
+        <v>4.8459048799999849E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>16.668385211713943</v>
+        <v>16.654132659222466</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>3.7876158035</v>
+        <v>3.7876351068999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.1607347500000031E-2</v>
+        <v>-1.1616106900000034E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-3.6052451412589392</v>
+        <v>-3.6078940231054846</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>3.7980201641</v>
+        <v>3.7978997103999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.040436059999994E-2</v>
+        <v>1.0264603500000025E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>3.3465906858549221</v>
+        <v>3.30094827039078</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>3.7664737211000001</v>
+        <v>3.7664819236999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.1546442999999869E-2</v>
+        <v>-3.1417786700000061E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-9.5242677460462453</v>
+        <v>-9.4874621608508463</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>3.8119542896</v>
+        <v>3.8119489679999998</v>
       </c>
       <c r="C328" s="5">
-        <v>4.5480568499999929E-2</v>
+        <v>4.5467044300000037E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>15.49226815992315</v>
+        <v>15.487315281937208</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>3.8073035115999998</v>
+        <v>3.8072848236999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-4.6507780000002441E-3</v>
+        <v>-4.6641442999999505E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>-1.4542765831716431</v>
+        <v>-1.4584300988579657</v>
       </c>
       <c r="E329" s="5">
-        <v>-4.6378346555357552</v>
+        <v>-4.6380943577677076</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>3.8460277372</v>
+        <v>3.8459374003</v>
       </c>
       <c r="C330" s="5">
-        <v>3.8724225600000217E-2</v>
+        <v>3.8652576600000099E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>12.91170133928059</v>
+        <v>12.886529090600241</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>3.8016542970999998</v>
+        <v>3.8016562534</v>
       </c>
       <c r="C331" s="5">
-        <v>-4.4373440100000217E-2</v>
+        <v>-4.4281146899999957E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-12.999345913137116</v>
+        <v>-12.974282741499167</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>3.9080264245</v>
+        <v>3.9080103553000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.10637212740000024</v>
+        <v>0.10635410190000005</v>
       </c>
       <c r="D332" s="5">
-        <v>39.257449614106953</v>
+        <v>39.249718624921947</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>3.9296835618000001</v>
+        <v>3.9297253348000001</v>
       </c>
       <c r="C333" s="5">
-        <v>2.1657137300000073E-2</v>
+        <v>2.1714979500000009E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>6.8565290313424843</v>
+        <v>6.8754339421884136</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>3.9972884421999999</v>
+        <v>3.9973395606</v>
       </c>
       <c r="C334" s="5">
-        <v>6.7604880399999789E-2</v>
+        <v>6.7614225799999872E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>22.714220244453021</v>
+        <v>22.717398278233205</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>3.9454250588000002</v>
+        <v>3.9455809801999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-5.1863383399999741E-2</v>
+        <v>-5.1758580400000032E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-14.505194402715704</v>
+        <v>-14.477766099059664</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>3.8904099503</v>
+        <v>3.8904840357000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.5015108500000132E-2</v>
+        <v>-5.50969444999998E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-15.507370758552019</v>
+        <v>-15.528128920724694</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>3.8837187379999998</v>
+        <v>3.8837738761999998</v>
       </c>
       <c r="C337" s="5">
-        <v>-6.6912123000002488E-3</v>
+        <v>-6.7101595000003122E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-2.0444974491242274</v>
+        <v>-2.0501932786158417</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>3.8955303454000001</v>
+        <v>3.8953220046000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.1811607400000312E-2</v>
+        <v>1.1548128400000301E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>3.7112469892816691</v>
+        <v>3.6270502988522191</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>3.8749698940999999</v>
+        <v>3.8749836987999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.0560451300000171E-2</v>
+        <v>-2.0338305800000178E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-6.1528926319761146</v>
+        <v>-6.0886274506429139</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>3.8238127028000002</v>
+        <v>3.8237870232</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.1157191299999738E-2</v>
+        <v>-5.1196675599999963E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-14.741174219959474</v>
+        <v>-14.751689312467665</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>3.8188214308999999</v>
+        <v>3.8187596713</v>
       </c>
       <c r="C341" s="5">
-        <v>-4.9912719000002603E-3</v>
+        <v>-5.0273518999999212E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.5551788641326558</v>
+        <v>-1.5663499378456236</v>
       </c>
       <c r="E341" s="5">
-        <v>0.30252169980427013</v>
+        <v>0.3013918876930477</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>3.7438820558999999</v>
+        <v>3.7436832696</v>
       </c>
       <c r="C342" s="5">
-        <v>-7.493937500000003E-2</v>
+        <v>-7.5076401700000073E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-21.165976925075537</v>
+        <v>-21.20090069293704</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>3.7998303109</v>
+        <v>3.7998187788000002</v>
       </c>
       <c r="C343" s="5">
-        <v>5.5948255000000113E-2</v>
+        <v>5.6135509200000211E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>19.482562835195381</v>
+        <v>19.554363995159086</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>3.7916814798999998</v>
+        <v>3.7916960878000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-8.1488310000001896E-3</v>
+        <v>-8.1226910000000707E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.5432925873780654</v>
+        <v>-2.5352374415186341</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>3.8296654424000001</v>
+        <v>3.8297193861999999</v>
       </c>
       <c r="C345" s="5">
-        <v>3.7983962500000246E-2</v>
+        <v>3.8023298399999739E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>12.706214431952345</v>
+        <v>12.720055240335416</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>3.7969936433</v>
+        <v>3.7970760218000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-3.2671799100000065E-2</v>
+        <v>-3.2643364399999708E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-9.770529194633049</v>
+        <v>-9.7622892715934491</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>3.8432333624999999</v>
+        <v>3.8434679717</v>
       </c>
       <c r="C347" s="5">
-        <v>4.6239719199999918E-2</v>
+        <v>4.639194989999984E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>15.633222411482993</v>
+        <v>15.687833703095343</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>3.9783349219000002</v>
+        <v>3.9784607114999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.13510155940000024</v>
+        <v>0.13499273979999993</v>
       </c>
       <c r="D348" s="5">
-        <v>51.375306360205528</v>
+        <v>51.32186567195911</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>4.0806608557999997</v>
+        <v>4.0807667399999996</v>
       </c>
       <c r="C349" s="5">
-        <v>0.10232593389999955</v>
+        <v>0.1023060284999997</v>
       </c>
       <c r="D349" s="5">
-        <v>35.62817551918198</v>
+        <v>35.618946577240543</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>3.9977576497</v>
+        <v>3.9976480090000002</v>
       </c>
       <c r="C350" s="5">
-        <v>-8.2903206099999682E-2</v>
+        <v>-8.3118730999999446E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-21.831544396148704</v>
+        <v>-21.881593757645</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>3.9901037405999999</v>
+        <v>3.9901602812000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-7.6539091000000781E-3</v>
+        <v>-7.4877278000000658E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-2.2734220611927203</v>
+        <v>-2.2246294290466206</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>4.0398786821000003</v>
+        <v>4.0398155455999998</v>
       </c>
       <c r="C352" s="5">
-        <v>4.9774941500000391E-2</v>
+        <v>4.9655264399999677E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>16.040511300421766</v>
+        <v>15.999024656731109</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>4.0330505245000001</v>
+        <v>4.0330707504000003</v>
       </c>
       <c r="C353" s="5">
-        <v>-6.8281576000002175E-3</v>
+        <v>-6.7447951999994871E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.0094778808348313</v>
+        <v>-1.985200509352536</v>
       </c>
       <c r="E353" s="5">
-        <v>5.6098222311879997</v>
+        <v>5.6120598714462622</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>4.0394781956000001</v>
+        <v>4.0384959551000001</v>
       </c>
       <c r="C354" s="5">
-        <v>6.4276710999999764E-3</v>
+        <v>5.4252046999998527E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>1.9293526772011793</v>
+        <v>1.6262120475140751</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3.9928312986000001</v>
+        <v>3.9929371543999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-4.664689700000002E-2</v>
+        <v>-4.555880070000029E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-13.01020340145781</v>
+        <v>-12.728212587180964</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>4.0772993751</v>
+        <v>4.0774537049999999</v>
       </c>
       <c r="C356" s="5">
-        <v>8.4468076499999878E-2</v>
+        <v>8.4516550600000073E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>28.558167562533999</v>
+        <v>28.575661686302389</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>4.0281074376000001</v>
+        <v>4.0283223757000002</v>
       </c>
       <c r="C357" s="5">
-        <v>-4.9191937499999838E-2</v>
+        <v>-4.9131329299999749E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-13.554709360729667</v>
+        <v>-13.538620888920427</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>4.1018072238999999</v>
+        <v>4.1019957528999997</v>
       </c>
       <c r="C358" s="5">
-        <v>7.3699786299999737E-2</v>
+        <v>7.3673377199999557E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>24.305516069783195</v>
+        <v>24.294483026638236</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>4.1399911922000001</v>
+        <v>4.1403862560000002</v>
       </c>
       <c r="C359" s="5">
-        <v>3.8183968300000259E-2</v>
+        <v>3.8390503100000473E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>11.760943290659176</v>
+        <v>11.827295766227053</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>4.0689465541000001</v>
+        <v>4.0691645807999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-7.1044638100000057E-2</v>
+        <v>-7.1221675200000334E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-18.756089537519681</v>
+        <v>-18.796870282198363</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3.9819499694</v>
+        <v>3.9820805510000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-8.6996584700000046E-2</v>
+        <v>-8.708402979999974E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-22.84469997971026</v>
+        <v>-22.863945176537626</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3.9938099227000001</v>
+        <v>3.9934969090000001</v>
       </c>
       <c r="C362" s="5">
-        <v>1.1859953300000114E-2</v>
+        <v>1.141635799999996E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>3.6332482402242627</v>
+        <v>3.495088739995067</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3.9895101460000002</v>
+        <v>3.9896022854000002</v>
       </c>
       <c r="C363" s="5">
-        <v>-4.2997766999999243E-3</v>
+        <v>-3.8946235999999246E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.284309695780872</v>
+        <v>-1.1640328339900696</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3.9499157107</v>
+        <v>3.9498029969999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-3.9594435300000175E-2</v>
+        <v>-3.9799288400000243E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-11.280507197920219</v>
+        <v>-11.335458584797864</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3.9374409830000001</v>
+        <v>3.937492379</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.247472769999991E-2</v>
+        <v>-1.2310617999999884E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.7247287003099427</v>
+        <v>-3.6766685787353426</v>
       </c>
       <c r="E365" s="5">
-        <v>-2.3706507250328412</v>
+        <v>-2.3698659734774252</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>4.2346453677999998</v>
+        <v>4.2328427325</v>
       </c>
       <c r="C366" s="5">
-        <v>0.29720438479999967</v>
+        <v>0.29535035349999994</v>
       </c>
       <c r="D366" s="5">
-        <v>139.46159114932067</v>
+        <v>138.20390713461768</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>4.0956591459</v>
+        <v>4.0957839615999996</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.13898622189999976</v>
+        <v>-0.1370587709000004</v>
       </c>
       <c r="D367" s="5">
-        <v>-32.999025294485641</v>
+        <v>-32.631186730324799</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3.9690912615</v>
+        <v>3.9694552841999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.1265678844</v>
+        <v>-0.12632867739999964</v>
       </c>
       <c r="D368" s="5">
-        <v>-31.386852147067323</v>
+        <v>-31.336414885900343</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>3.7263249704999999</v>
+        <v>3.7266826724</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.24276629100000013</v>
+        <v>-0.24277261179999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-53.110488969912105</v>
+        <v>-53.108081540136141</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>3.8049644841000001</v>
+        <v>3.8052596614</v>
       </c>
       <c r="C370" s="5">
-        <v>7.863951360000021E-2</v>
+        <v>7.8576989000000097E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>28.4808991777169</v>
+        <v>28.452511027645389</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>3.6513383564000002</v>
+        <v>3.6520548255</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.15362612769999995</v>
+        <v>-0.1532048359</v>
       </c>
       <c r="D371" s="5">
-        <v>-39.015753341982027</v>
+        <v>-38.928878377055312</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>3.4696699766000001</v>
+        <v>3.4699556642</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.18166837980000006</v>
+        <v>-0.18209916130000003</v>
       </c>
       <c r="D372" s="5">
-        <v>-45.795784214056944</v>
+        <v>-45.86979819724246</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>3.4856062541999999</v>
+        <v>3.4856659554</v>
       </c>
       <c r="C373" s="5">
-        <v>1.5936277599999826E-2</v>
+        <v>1.5710291200000004E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>5.6530154404697441</v>
+        <v>5.5703754957940221</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>3.4941342028000002</v>
+        <v>3.4937656342999999</v>
       </c>
       <c r="C374" s="5">
-        <v>8.5279486000002791E-3</v>
+        <v>8.0996788999998515E-3</v>
       </c>
       <c r="D374" s="5">
-        <v>2.9757733439816469</v>
+        <v>2.8243677607344253</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>3.5909344865000001</v>
+        <v>3.5909593805000002</v>
       </c>
       <c r="C375" s="5">
-        <v>9.6800283699999934E-2</v>
+        <v>9.7193746200000319E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>38.808098866958908</v>
+        <v>38.995483018010631</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>3.6513438886</v>
+        <v>3.6510866380000002</v>
       </c>
       <c r="C376" s="5">
-        <v>6.0409402099999898E-2</v>
+        <v>6.0127257500000031E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>22.163949697034013</v>
+        <v>22.050553206845791</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>3.6340341831999998</v>
+        <v>3.6340104412000001</v>
       </c>
       <c r="C377" s="5">
-        <v>-1.7309705400000208E-2</v>
+        <v>-1.7076196800000165E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-5.5427603867128976</v>
+        <v>-5.4702768200626135</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.705685014961916</v>
+        <v>-7.7074927031877793</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>3.6236678848000001</v>
+        <v>3.6214759641000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.0366298399999696E-2</v>
+        <v>-1.2534477099999997E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-3.3698738534296391</v>
+        <v>-4.0614310817209898</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>3.5986924866000001</v>
+        <v>3.5987961932000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.4975398200000054E-2</v>
+        <v>-2.2679770899999951E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.9643250303633284</v>
+        <v>-7.2615690896794982</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>3.6794308996999998</v>
+        <v>3.6802069256999999</v>
       </c>
       <c r="C380" s="5">
-        <v>8.073841309999974E-2</v>
+        <v>8.1410732499999749E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>30.506147238093952</v>
+        <v>30.791593325629705</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>3.6174729438000002</v>
+        <v>3.6181079020000002</v>
       </c>
       <c r="C381" s="5">
-        <v>-6.1957955899999639E-2</v>
+        <v>-6.2099023699999645E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-18.436531801678292</v>
+        <v>-18.471150164111972</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>3.6052339238000002</v>
+        <v>3.6057108259000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.2239019999999989E-2</v>
+        <v>-1.2397076100000071E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-3.9852648161637028</v>
+        <v>-4.0350699541116253</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>3.6575728518999999</v>
+        <v>3.6587020348000001</v>
       </c>
       <c r="C383" s="5">
-        <v>5.2338928099999737E-2</v>
+        <v>5.2991208899999975E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>18.881543480953098</v>
+        <v>19.133465992962861</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>3.7664423145999999</v>
+        <v>3.7668835774999998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.10886946269999997</v>
+        <v>0.10818154269999969</v>
       </c>
       <c r="D384" s="5">
-        <v>42.187042681799802</v>
+        <v>41.860625278454442</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>3.7838077277000002</v>
+        <v>3.7837417516</v>
       </c>
       <c r="C385" s="5">
-        <v>1.7365413100000282E-2</v>
+        <v>1.6858174100000234E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>5.6751502623064276</v>
+        <v>5.5046190784492133</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3.7905232193999998</v>
+        <v>3.7897872432000002</v>
       </c>
       <c r="C386" s="5">
-        <v>6.7154916999996317E-3</v>
+        <v>6.0454916000001191E-3</v>
       </c>
       <c r="D386" s="5">
-        <v>2.1506696057425501</v>
+        <v>1.9342444488067212</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>3.5930672627</v>
+        <v>3.5928331239000002</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.19745595669999982</v>
+        <v>-0.19695411929999995</v>
       </c>
       <c r="D387" s="5">
-        <v>-47.374742708711835</v>
+        <v>-47.293206333017054</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>3.6443857466999998</v>
+        <v>3.6438308159999999</v>
       </c>
       <c r="C388" s="5">
-        <v>5.1318483999999831E-2</v>
+        <v>5.0997692099999714E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>18.551732528514698</v>
+        <v>18.427865037379586</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>3.7202156445000001</v>
+        <v>3.7200045527999999</v>
       </c>
       <c r="C389" s="5">
-        <v>7.5829897800000268E-2</v>
+        <v>7.6173736799999947E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>28.033997053916583</v>
+        <v>28.180866903296288</v>
       </c>
       <c r="E389" s="5">
-        <v>2.3715093737536552</v>
+        <v>2.3663694144919312</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3.8311064641999999</v>
+        <v>3.8282701721999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.11089081969999981</v>
+        <v>0.10826561940000001</v>
       </c>
       <c r="D390" s="5">
-        <v>42.256878311645437</v>
+        <v>41.094244544639366</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3.8118164169000002</v>
+        <v>3.8119331227000002</v>
       </c>
       <c r="C391" s="5">
-        <v>-1.9290047299999724E-2</v>
+        <v>-1.6337049499999701E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-5.8775848139653313</v>
+        <v>-5.0024692655834313</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>3.7924273669000002</v>
+        <v>3.7938302479999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-1.9389050000000019E-2</v>
+        <v>-1.8102874700000271E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-5.9359771169708146</v>
+        <v>-5.5522827831935739</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3.9086261205000001</v>
+        <v>3.9097059904</v>
       </c>
       <c r="C393" s="5">
-        <v>0.11619875359999998</v>
+        <v>0.11587574240000009</v>
       </c>
       <c r="D393" s="5">
-        <v>43.642282494026865</v>
+        <v>43.481021102555893</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3.9037372547000002</v>
+        <v>3.9046268300000002</v>
       </c>
       <c r="C394" s="5">
-        <v>-4.8888657999999197E-3</v>
+        <v>-5.0791603999997825E-3</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.4906639775248864</v>
+        <v>-1.547848093716464</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3.9589632753999999</v>
+        <v>3.9606462206000002</v>
       </c>
       <c r="C395" s="5">
-        <v>5.5226020699999712E-2</v>
+        <v>5.6019390599999941E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>18.361572301052085</v>
+        <v>18.64193103947327</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3.9614031099</v>
+        <v>3.9620651961000002</v>
       </c>
       <c r="C396" s="5">
-        <v>2.439834500000071E-3</v>
+        <v>1.4189755000000304E-3</v>
       </c>
       <c r="D396" s="5">
-        <v>0.7420492510460841</v>
+        <v>0.43077058306795202</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3.9765875387</v>
+        <v>3.9764657018</v>
       </c>
       <c r="C397" s="5">
-        <v>1.5184428800000038E-2</v>
+        <v>1.4400505699999844E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>4.6979332397389939</v>
+        <v>4.4497679060799156</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>4.1846077787000002</v>
+        <v>4.1835700435999996</v>
       </c>
       <c r="C398" s="5">
-        <v>0.20802024000000019</v>
+        <v>0.20710434179999959</v>
       </c>
       <c r="D398" s="5">
-        <v>84.38709805874602</v>
+        <v>83.906739278379931</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>4.0945690998000002</v>
+        <v>4.0936721123000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-9.0038678900000058E-2</v>
+        <v>-8.9897931299999456E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-22.973288037675054</v>
+        <v>-22.946544877697516</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>4.0413070500000003</v>
+        <v>4.0397286597999997</v>
       </c>
       <c r="C400" s="5">
-        <v>-5.3262049799999822E-2</v>
+        <v>-5.3943452500000433E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-14.539835208532159</v>
+        <v>-14.71558147911316</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>4.1106153662000002</v>
+        <v>4.1091158307000004</v>
       </c>
       <c r="C401" s="5">
-        <v>6.9308316199999886E-2</v>
+        <v>6.9387170900000683E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>22.636547259362683</v>
+        <v>22.674489252252283</v>
       </c>
       <c r="E401" s="5">
-        <v>10.494007848098018</v>
+        <v>10.459967787058799</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>4.0406258879000001</v>
+        <v>4.0373608783000003</v>
       </c>
       <c r="C402" s="5">
-        <v>-6.998947830000013E-2</v>
+        <v>-7.1754952400000072E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-18.623012727226275</v>
+        <v>-19.054960099407346</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>4.0220706320000001</v>
+        <v>4.0225202715000004</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.8555255899999956E-2</v>
+        <v>-1.4840606799999989E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-5.3735358676989424</v>
+        <v>-4.3228893239017685</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>4.1128707419000001</v>
+        <v>4.1160048676000001</v>
       </c>
       <c r="C404" s="5">
-        <v>9.0800109899999981E-2</v>
+        <v>9.3484596099999706E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>30.720714777097278</v>
+        <v>31.744246956357934</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3.9983647053000002</v>
+        <v>4.0002201940999997</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.11450603659999992</v>
+        <v>-0.11578467350000032</v>
       </c>
       <c r="D405" s="5">
-        <v>-28.73962035112827</v>
+        <v>-28.993808558657229</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>4.0999582695000001</v>
+        <v>4.1017246385000004</v>
       </c>
       <c r="C406" s="5">
-        <v>0.10159356419999988</v>
+        <v>0.10150444440000062</v>
       </c>
       <c r="D406" s="5">
-        <v>35.133919846595283</v>
+        <v>35.080059236279993</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>4.0585918283</v>
+        <v>4.0611287578999997</v>
       </c>
       <c r="C407" s="5">
-        <v>-4.1366441200000104E-2</v>
+        <v>-4.0595880600000633E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-11.457601383808669</v>
+        <v>-11.251077245700426</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3.9668276989</v>
+        <v>3.9677582095999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-9.1764129400000005E-2</v>
+        <v>-9.33705482999998E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-23.999661648985803</v>
+        <v>-24.354816811209901</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>4.0750370255000004</v>
+        <v>4.0748231700000002</v>
       </c>
       <c r="C409" s="5">
-        <v>0.10820932660000038</v>
+        <v>0.10706496040000024</v>
       </c>
       <c r="D409" s="5">
-        <v>38.120665959839961</v>
+        <v>37.645753178992351</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>4.0807503286999998</v>
+        <v>4.0791896489999999</v>
       </c>
       <c r="C410" s="5">
-        <v>5.7133031999994088E-3</v>
+        <v>4.3664789999997566E-3</v>
       </c>
       <c r="D410" s="5">
-        <v>1.6954640959425005</v>
+        <v>1.2934958449371869</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>4.093560868</v>
+        <v>4.0918301424000001</v>
       </c>
       <c r="C411" s="5">
-        <v>1.2810539300000201E-2</v>
+        <v>1.2640493400000175E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>3.8328410636895072</v>
+        <v>3.7825658546686514</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>4.1335906858999998</v>
+        <v>4.1308008734000001</v>
       </c>
       <c r="C412" s="5">
-        <v>4.002981789999982E-2</v>
+        <v>3.8970731000000036E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>12.386620181752495</v>
+        <v>12.046928320189188</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>4.0997391964999998</v>
+        <v>4.0965610133999997</v>
       </c>
       <c r="C413" s="5">
-        <v>-3.3851489399999934E-2</v>
+        <v>-3.4239860000000455E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-9.3964693218884889</v>
+        <v>-9.5055367552589374</v>
       </c>
       <c r="E413" s="5">
-        <v>-0.26458738488234212</v>
+        <v>-0.3055357360871036</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>4.1516839972000001</v>
+        <v>4.1474919242999997</v>
       </c>
       <c r="C414" s="5">
-        <v>5.1944800700000293E-2</v>
+        <v>5.0930910900000015E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>16.3099099093311</v>
+        <v>15.982765084957308</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>4.1352859905999999</v>
+        <v>4.1355627120999996</v>
       </c>
       <c r="C415" s="5">
-        <v>-1.6398006600000237E-2</v>
+        <v>-1.1929212200000094E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.6380504791830308</v>
+        <v>-3.3974163292048498</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>4.1265458856999997</v>
+        <v>4.1315646641999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-8.7401049000002118E-3</v>
+        <v>-3.9980478999996905E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.506975742529105</v>
+        <v>-1.153949327072934</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>4.2876779232000004</v>
+        <v>4.2910002569000003</v>
       </c>
       <c r="C417" s="5">
-        <v>0.16113203750000071</v>
+        <v>0.15943559270000041</v>
       </c>
       <c r="D417" s="5">
-        <v>58.352789047829368</v>
+        <v>57.51714571364672</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>4.2934428180999999</v>
+        <v>4.2963319821999999</v>
       </c>
       <c r="C418" s="5">
-        <v>5.7648948999995397E-3</v>
+        <v>5.3317252999995901E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>1.6254161142404966</v>
+        <v>1.5012760853925222</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>4.3540129051000003</v>
+        <v>4.3575684499999996</v>
       </c>
       <c r="C419" s="5">
-        <v>6.0570087000000328E-2</v>
+        <v>6.1236467799999694E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>18.306428922121643</v>
+        <v>18.510444129176129</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>4.3669732359999998</v>
+        <v>4.3684957088000003</v>
       </c>
       <c r="C420" s="5">
-        <v>1.2960330899999484E-2</v>
+        <v>1.0927258800000672E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>3.6310312306269132</v>
+        <v>3.0510323611660617</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>4.3699595518000001</v>
+        <v>4.3698288383000001</v>
       </c>
       <c r="C421" s="5">
-        <v>2.9863158000003054E-3</v>
+        <v>1.3331294999998633E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>0.82370278647498907</v>
+        <v>0.36681808035465835</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>4.3790477092</v>
+        <v>4.3772347353000001</v>
       </c>
       <c r="C422" s="5">
-        <v>9.0881573999999077E-3</v>
+        <v>7.4058969999999391E-3</v>
       </c>
       <c r="D422" s="5">
-        <v>2.5243714838280029</v>
+        <v>2.0528001210582625</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>4.3955623232000001</v>
+        <v>4.3928556783000001</v>
       </c>
       <c r="C423" s="5">
-        <v>1.6514614000000094E-2</v>
+        <v>1.5620943000000054E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>4.620594642969289</v>
+        <v>4.3674760854569339</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>4.4295563266000002</v>
+        <v>4.4251823026999997</v>
       </c>
       <c r="C424" s="5">
-        <v>3.3994003400000139E-2</v>
+        <v>3.232662439999956E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>9.6855550206830898</v>
+        <v>9.1970180716967054</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>4.4996838907000001</v>
+        <v>4.4942879653999999</v>
       </c>
       <c r="C425" s="5">
-        <v>7.0127564099999873E-2</v>
+        <v>6.9105662700000181E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>20.742820737083356</v>
+        <v>20.436117599235114</v>
       </c>
       <c r="E425" s="5">
-        <v>9.7553691840065895</v>
+        <v>9.7088008868663422</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>4.4583550069999998</v>
+        <v>4.4527080329000004</v>
       </c>
       <c r="C426" s="5">
-        <v>-4.1328883700000318E-2</v>
+        <v>-4.1579932499999472E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-10.481724654656299</v>
+        <v>-10.554215122223432</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>4.5423209592999996</v>
+        <v>4.5418809927000003</v>
       </c>
       <c r="C427" s="5">
-        <v>8.3965952299999813E-2</v>
+        <v>8.9172959799999951E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>25.094452431735249</v>
+        <v>26.863993354359273</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>4.5387868739000004</v>
+        <v>4.5472251259999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-3.5340853999992206E-3</v>
+        <v>5.3441332999994984E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.92965729608602832</v>
+        <v>1.4211346742855291</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>4.5797058624</v>
+        <v>4.5842140491999999</v>
       </c>
       <c r="C429" s="5">
-        <v>4.0918988499999642E-2</v>
+        <v>3.6988923200000023E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>11.371366038427277</v>
+        <v>10.210045553016677</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>4.6865578395999998</v>
+        <v>4.6904097619999998</v>
       </c>
       <c r="C430" s="5">
-        <v>0.10685197719999984</v>
+        <v>0.10619571279999995</v>
       </c>
       <c r="D430" s="5">
-        <v>31.885407682794309</v>
+        <v>31.628753038155931</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>4.5500074423000001</v>
+        <v>4.5540034943999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.13655039729999974</v>
+        <v>-0.13640626759999996</v>
       </c>
       <c r="D431" s="5">
-        <v>-29.871022171546912</v>
+        <v>-29.823631006903927</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>4.5678065392000002</v>
+        <v>4.5695011115000002</v>
       </c>
       <c r="C432" s="5">
-        <v>1.7799096900000144E-2</v>
+        <v>1.5497617100000305E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>4.7965869542795136</v>
+        <v>4.160998233356028</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>4.5693006072999998</v>
+        <v>4.5691885319000001</v>
       </c>
       <c r="C433" s="5">
-        <v>1.4940680999995237E-3</v>
+        <v>-3.1257960000008467E-4</v>
       </c>
       <c r="D433" s="5">
-        <v>0.39321074021143598</v>
+        <v>-8.2055878853259934E-2</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>4.5820912696000002</v>
+        <v>4.5804305762000004</v>
       </c>
       <c r="C434" s="5">
-        <v>1.2790662300000477E-2</v>
+        <v>1.1242044300000309E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>3.4113147770905794</v>
+        <v>2.9927665068594456</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>4.5861237371000003</v>
+        <v>4.5833752877</v>
       </c>
       <c r="C435" s="5">
-        <v>4.0324675000000809E-3</v>
+        <v>2.9447114999996415E-3</v>
       </c>
       <c r="D435" s="5">
-        <v>1.0611861372944453</v>
+        <v>0.77420128472751593</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>4.6192884830000001</v>
+        <v>4.6147251939</v>
       </c>
       <c r="C436" s="5">
-        <v>3.3164745899999737E-2</v>
+        <v>3.13499062E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>9.0314553702848688</v>
+        <v>8.5238273489569814</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>4.6068086216999999</v>
+        <v>4.6009885803000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.2479861300000117E-2</v>
+        <v>-1.3736613599999892E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-3.1942788605566763</v>
+        <v>-3.5141257107439539</v>
       </c>
       <c r="E437" s="5">
-        <v>2.3807168148279656</v>
+        <v>2.3741383667769345</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>4.6059924130000001</v>
+        <v>4.6061349760999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-8.1620869999987633E-4</v>
+        <v>5.1463957999997589E-3</v>
       </c>
       <c r="D438" s="5">
-        <v>-0.21240226133421025</v>
+        <v>1.3505379278105911</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>4.6063547256000001</v>
+        <v>4.5853965500999996</v>
       </c>
       <c r="C439" s="5">
-        <v>3.6231260000008092E-4</v>
+        <v>-2.073842600000031E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>9.4434213044025661E-2</v>
+        <v>-5.27101663095495</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>4.5863505604999997</v>
+        <v>4.5731205726999997</v>
       </c>
       <c r="C440" s="5">
-        <v>-2.0004165100000471E-2</v>
+        <v>-1.227597739999986E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-5.0885914730143034</v>
+        <v>-3.1657430270113474</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>4.6003416371999997</v>
+        <v>4.5836999116000001</v>
       </c>
       <c r="C441" s="5">
-        <v>1.3991076699999994E-2</v>
+        <v>1.0579338900000401E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>3.7227575412780878</v>
+        <v>2.8116439885849109</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>4.5985699149999997</v>
+        <v>4.5818921219000002</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.7717221999999921E-3</v>
+        <v>-1.807789699999951E-3</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.46117639431101365</v>
+        <v>-0.47224909348028143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>4.6925588928000002</v>
+        <v>4.6700047345</v>
       </c>
       <c r="C443" s="5">
-        <v>9.3988977800000484E-2</v>
+        <v>8.8112612599999807E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>27.480352963107201</v>
+        <v>25.680972712024296</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>4.6926870674999996</v>
+        <v>4.6699432787999999</v>
       </c>
       <c r="C444" s="5">
-        <v>1.2817469999948372E-4</v>
+        <v>-6.1455700000045965E-5</v>
       </c>
       <c r="D444" s="5">
-        <v>3.2782273460152389E-2</v>
+        <v>-1.5790455634623335E-2</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>4.6525645458999998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-1.7378732900000138E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-4.3754036534097267</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>