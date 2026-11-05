--- v9 (2026-09-25)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3F339D7E-3E0B-4A53-8CE8-19F2A60AB094}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4D8DE9D5-3F64-4A19-936B-22F793D36D6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F73447A5-7D23-460E-A7BE-A63E0BD4D3AE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FE6A3E47-0F1E-4B72-A8F4-53FAC8F085B4}"/>
   </bookViews>
   <sheets>
     <sheet name="largooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{061D2241-5A13-4D72-8094-012016DBFF09}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93A53E79-402D-47DD-BDBD-4645339D73F1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>8.8112612599999807E-2</v>
       </c>
       <c r="D443" s="5">
         <v>25.680972712024296</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>4.6699432787999999</v>
       </c>
       <c r="C444" s="5">
         <v>-6.1455700000045965E-5</v>
       </c>
       <c r="D444" s="5">
         <v>-1.5790455634623335E-2</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>4.6525645458999998</v>
+        <v>4.6527155481999998</v>
       </c>
       <c r="C445" s="5">
-        <v>-1.7378732900000138E-2</v>
+        <v>-1.7227730600000157E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>-4.3754036534097267</v>
+        <v>-4.3381542310642507</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>4.6497671425</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-2.9484056999997676E-3</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-0.75779003196544403</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>