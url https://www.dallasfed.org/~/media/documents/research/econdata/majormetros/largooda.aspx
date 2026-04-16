--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2BB0BE46-2672-4BF3-A6D4-F8A08DA9A402}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B35DCE1D-49E2-4905-9F65-FF0A53C19E49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{03DE5CD9-AE39-48FD-8A9F-D4F52F99C4C1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6C7F1A09-5743-4B9A-A92D-E7954846AD4E}"/>
   </bookViews>
   <sheets>
     <sheet name="largooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBDCF550-DAF0-4140-BF0A-2EF9BCA2DC47}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9069DCA-AF41-4056-A48B-DB702F632130}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -2829,144 +2829,144 @@
         <v>-0.12695919459999949</v>
       </c>
       <c r="D135" s="5">
         <v>-26.15013551205093</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.8833563520999999</v>
       </c>
       <c r="C136" s="5">
         <v>-7.9262208700000336E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-17.569058719814311</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>4.8119443496000001</v>
+        <v>4.8119443495000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-7.1412002499999794E-2</v>
+        <v>-7.1412002599999802E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-16.203448324128665</v>
+        <v>-16.203448345025816</v>
       </c>
       <c r="E137" s="5">
-        <v>-7.0344777240825103</v>
+        <v>-7.0344777260144875</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.9319362728999998</v>
       </c>
       <c r="C138" s="5">
-        <v>0.11999192329999975</v>
+        <v>0.11999192339999976</v>
       </c>
       <c r="D138" s="5">
-        <v>34.388566978435684</v>
+        <v>34.388567011949455</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.8033542644000002</v>
       </c>
       <c r="C139" s="5">
         <v>-0.12858200849999957</v>
       </c>
       <c r="D139" s="5">
         <v>-27.167377616489098</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9011602317999996</v>
       </c>
       <c r="C140" s="5">
         <v>9.7805967399999361E-2</v>
       </c>
       <c r="D140" s="5">
         <v>27.365377964767102</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>5.0163233105999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.11516307880000021</v>
       </c>
       <c r="D141" s="5">
         <v>32.141558693607863</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>4.8876120790000002</v>
+        <v>4.8876120791000002</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.12871123159999964</v>
+        <v>-0.12871123149999963</v>
       </c>
       <c r="D142" s="5">
-        <v>-26.796049918661403</v>
+        <v>-26.796049900688445</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>5.0685324649999997</v>
       </c>
       <c r="C143" s="5">
-        <v>0.18092038599999949</v>
+        <v>0.18092038589999948</v>
       </c>
       <c r="D143" s="5">
-        <v>54.677106011406451</v>
+        <v>54.677105973430294</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.9732417004</v>
       </c>
       <c r="C144" s="5">
         <v>-9.5290764599999633E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-20.367929598937483</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>5.0043765664000004</v>
       </c>
       <c r="C145" s="5">
         <v>3.1134866000000372E-2</v>
@@ -3009,4155 +3009,4224 @@
       </c>
       <c r="B148" s="5">
         <v>5.0112187037</v>
       </c>
       <c r="C148" s="5">
         <v>2.1391930000000059E-2</v>
       </c>
       <c r="D148" s="5">
         <v>5.2675841895076791</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>5.1612767183999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.15005801469999991</v>
       </c>
       <c r="D149" s="5">
         <v>42.483785639539093</v>
       </c>
       <c r="E149" s="5">
-        <v>7.2596926194509859</v>
+        <v>7.259692621680025</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>5.0585620633000001</v>
+        <v>5.0585620632000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.10271465509999977</v>
+        <v>-0.10271465519999978</v>
       </c>
       <c r="D150" s="5">
-        <v>-21.433164109121925</v>
+        <v>-21.433164127759674</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>5.2147779880999998</v>
       </c>
       <c r="C151" s="5">
-        <v>0.15621592479999968</v>
+        <v>0.15621592489999969</v>
       </c>
       <c r="D151" s="5">
-        <v>44.047223477671672</v>
+        <v>44.04722351184256</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>5.2203259706000003</v>
       </c>
       <c r="C152" s="5">
         <v>5.5479825000004368E-3</v>
       </c>
       <c r="D152" s="5">
         <v>1.2841723750969258</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>5.1858798946000002</v>
+        <v>5.1858798947000002</v>
       </c>
       <c r="C153" s="5">
-        <v>-3.4446076000000048E-2</v>
+        <v>-3.4446075900000039E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-7.637010064193217</v>
+        <v>-7.637010042820636</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>5.2703357574999998</v>
+        <v>5.2703357575999998</v>
       </c>
       <c r="C154" s="5">
         <v>8.4455862899999623E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>21.391968346381173</v>
+        <v>21.391968345931133</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>5.2406542182000004</v>
+        <v>5.2406542183999996</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.9681539299999393E-2</v>
+        <v>-2.9681539200000273E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-6.5527204123958853</v>
+        <v>-6.5527203908781857</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>5.1499308658</v>
+        <v>5.1499308657</v>
       </c>
       <c r="C156" s="5">
-        <v>-9.0723352400000401E-2</v>
+        <v>-9.0723352699999538E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-18.905626976944333</v>
+        <v>-18.905627032978046</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>5.0846792668000003</v>
+        <v>5.0846792669000003</v>
       </c>
       <c r="C157" s="5">
-        <v>-6.5251598999999771E-2</v>
+        <v>-6.5251598799999755E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-14.188404934455779</v>
+        <v>-14.18840489420875</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>5.0576585741000004</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.7020692699999849E-2</v>
+        <v>-2.7020692799999857E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.1938448183016304</v>
+        <v>-6.1938448404401107</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>5.0094505572000001</v>
+        <v>5.0094505571000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-4.8208016900000317E-2</v>
+        <v>-4.8208017000000325E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.85704308532689</v>
+        <v>-10.857043106680919</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>5.0346095220000002</v>
+        <v>5.0346095217000002</v>
       </c>
       <c r="C160" s="5">
-        <v>2.5158964800000128E-2</v>
+        <v>2.5158964600000111E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>6.1960541097435096</v>
+        <v>6.1960540592468138</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>4.8985463517000003</v>
+        <v>4.8985463515000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.13606317029999992</v>
+        <v>-0.13606317019999992</v>
       </c>
       <c r="D161" s="5">
-        <v>-28.019120660265273</v>
+        <v>-28.019120644061669</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.0904142721773349</v>
+        <v>-5.0904142760523463</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>4.9804817108000004</v>
+        <v>4.9804817105000003</v>
       </c>
       <c r="C162" s="5">
-        <v>8.1935359100000049E-2</v>
+        <v>8.1935359000000041E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>22.025201489436963</v>
+        <v>22.025201461019673</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>4.9093570543</v>
+        <v>4.9093570542</v>
       </c>
       <c r="C163" s="5">
-        <v>-7.1124656500000327E-2</v>
+        <v>-7.1124656300000311E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-15.852884203084406</v>
+        <v>-15.852884162829216</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>4.9329433327999999</v>
+        <v>4.9329433331999999</v>
       </c>
       <c r="C164" s="5">
-        <v>2.3586278499999835E-2</v>
+        <v>2.3586278999999877E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>5.9200282640997637</v>
+        <v>5.9200283930554543</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>4.8451480563000002</v>
+        <v>4.8451480568000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-8.779527649999963E-2</v>
+        <v>-8.7795276399999622E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-19.385880858018002</v>
+        <v>-19.385880836630864</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>4.8467286454999998</v>
+        <v>4.8467286457999998</v>
       </c>
       <c r="C166" s="5">
-        <v>1.5805891999995936E-3</v>
+        <v>1.580588999999577E-3</v>
       </c>
       <c r="D166" s="5">
-        <v>0.39216837600997145</v>
+        <v>0.3921683262573028</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>4.8174120817999997</v>
+        <v>4.8174120825999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.9316563700000131E-2</v>
+        <v>-2.931656320000009E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.0218064995568259</v>
+        <v>-7.0218063833339279</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>4.7480154288999996</v>
+        <v>4.7480154287999996</v>
       </c>
       <c r="C168" s="5">
-        <v>-6.9396652900000078E-2</v>
+        <v>-6.9396653800000152E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-15.980539470526478</v>
+        <v>-15.980539659192827</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>4.8879778436999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.13996241480000027</v>
+        <v>0.13996241490000028</v>
       </c>
       <c r="D169" s="5">
-        <v>41.711562124162008</v>
+        <v>41.711562159977667</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>4.8811069657999999</v>
+        <v>4.8811069656999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-6.8708778999999609E-3</v>
+        <v>-6.8708779999999692E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.6738224878666497</v>
+        <v>-1.6738225120396688</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>5.0170475796999998</v>
+        <v>5.0170475791999998</v>
       </c>
       <c r="C171" s="5">
-        <v>0.1359406138999999</v>
+        <v>0.13594061349999986</v>
       </c>
       <c r="D171" s="5">
-        <v>39.0460758409763</v>
+        <v>39.046075708871577</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>4.9365094106000003</v>
+        <v>4.9365094097000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-8.0538169099999557E-2</v>
+        <v>-8.053816949999959E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-17.650494731882517</v>
+        <v>-17.6504948135616</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>4.9230250605999997</v>
+        <v>4.9230250597999996</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.3484350000000589E-2</v>
+        <v>-1.3484349900000581E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.2290671671406646</v>
+        <v>-3.2290671441324359</v>
       </c>
       <c r="E173" s="5">
-        <v>0.49971373428985277</v>
+        <v>0.49971372206172315</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>4.9842675498000002</v>
+        <v>4.9842675483000001</v>
       </c>
       <c r="C174" s="5">
-        <v>6.1242489200000527E-2</v>
+        <v>6.1242488500000469E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>15.99295216876817</v>
+        <v>15.992951976064207</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>5.0034122081000003</v>
+        <v>5.0034122082000003</v>
       </c>
       <c r="C175" s="5">
-        <v>1.9144658300000117E-2</v>
+        <v>1.9144659900000249E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>4.707850934984803</v>
+        <v>4.7078513382357023</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>4.9379674135</v>
+        <v>4.9379674152000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-6.54447946000003E-2</v>
+        <v>-6.5444793000000168E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-14.614676360135615</v>
+        <v>-14.614676027865581</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>5.1230056638999999</v>
+        <v>5.1230056655</v>
       </c>
       <c r="C177" s="5">
-        <v>0.18503825039999988</v>
+        <v>0.18503825029999987</v>
       </c>
       <c r="D177" s="5">
-        <v>55.496062723621556</v>
+        <v>55.496062663995957</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>5.1389560270999999</v>
+        <v>5.1389560284</v>
       </c>
       <c r="C178" s="5">
-        <v>1.5950363199999984E-2</v>
+        <v>1.5950362899999959E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>3.8008204410369339</v>
+        <v>3.8008203671137997</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>5.2017724016000004</v>
+        <v>5.2017724035999997</v>
       </c>
       <c r="C179" s="5">
-        <v>6.2816374500000549E-2</v>
+        <v>6.2816375199999719E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>15.695731239070021</v>
+        <v>15.695731421657854</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>5.2361821023999999</v>
+        <v>5.2361821022999999</v>
       </c>
       <c r="C180" s="5">
-        <v>3.4409700799999499E-2</v>
+        <v>3.4409698700000213E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>8.2332623492683545</v>
+        <v>8.233261825096406</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>5.2846968911000003</v>
+        <v>5.2846968909000003</v>
       </c>
       <c r="C181" s="5">
-        <v>4.8514788700000366E-2</v>
+        <v>4.8514788600000358E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>11.702808577321932</v>
+        <v>11.702808552192323</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>5.2040599974999999</v>
+        <v>5.2040599966999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-8.063689360000037E-2</v>
+        <v>-8.063689420000042E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-16.849178748307246</v>
+        <v>-16.849178863934455</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>5.2214897871000003</v>
+        <v>5.2214897855000002</v>
       </c>
       <c r="C183" s="5">
-        <v>1.7429789600000412E-2</v>
+        <v>1.7429788800000345E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>4.0939900698285792</v>
+        <v>4.0939898790867346</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>5.2366263256999996</v>
+        <v>5.2366263233000003</v>
       </c>
       <c r="C184" s="5">
-        <v>1.5136538599999305E-2</v>
+        <v>1.5136537800000127E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>3.5346743098368716</v>
+        <v>3.5346741211333743</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>5.2377437783999996</v>
+        <v>5.2377437758000003</v>
       </c>
       <c r="C185" s="5">
-        <v>1.1174526999999657E-3</v>
+        <v>1.1174524999999491E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>0.2563708159623701</v>
+        <v>0.2563707701411122</v>
       </c>
       <c r="E185" s="5">
-        <v>6.3927913005919823</v>
+        <v>6.3927912650679541</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>5.1823063862999996</v>
+        <v>5.1823063827000002</v>
       </c>
       <c r="C186" s="5">
-        <v>-5.5437392099999983E-2</v>
+        <v>-5.5437393100000065E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-11.9871607536002</v>
+        <v>-11.987160963008547</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>5.1952076919000003</v>
+        <v>5.1952076916000003</v>
       </c>
       <c r="C187" s="5">
-        <v>1.290130560000069E-2</v>
+        <v>1.2901308900000075E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>3.0286345911139323</v>
+        <v>3.0286353785728748</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>5.2445258605999996</v>
+        <v>5.2445258629999998</v>
       </c>
       <c r="C188" s="5">
-        <v>4.9318168699999276E-2</v>
+        <v>4.93181713999995E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>12.005617186244756</v>
+        <v>12.005617878930973</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>5.3146778534000001</v>
+        <v>5.3146778559000003</v>
       </c>
       <c r="C189" s="5">
-        <v>7.0151992800000507E-2</v>
+        <v>7.0151992900000515E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>17.286645796842826</v>
+        <v>17.286645814823466</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>5.3365953163000004</v>
+        <v>5.3365953300999998</v>
       </c>
       <c r="C190" s="5">
-        <v>2.1917462900000295E-2</v>
+        <v>2.1917474199999454E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>5.0625426916001359</v>
+        <v>5.0625453587464841</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>5.2884104687000004</v>
+        <v>5.2884104730999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-4.8184847599999969E-2</v>
+        <v>-4.8184856999999859E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-10.312766765897653</v>
+        <v>-10.312768653538107</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>5.4297912229999996</v>
+        <v>5.4297912091000002</v>
       </c>
       <c r="C192" s="5">
-        <v>0.14138075429999919</v>
+        <v>0.14138073600000034</v>
       </c>
       <c r="D192" s="5">
-        <v>37.244736825916867</v>
+        <v>37.244731239574968</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>5.4000987083999998</v>
+        <v>5.4000987116000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.9692514599999775E-2</v>
+        <v>-2.9692497500000137E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-6.3683220388714883</v>
+        <v>-6.3683184967481825</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>5.4277629976000004</v>
+        <v>5.4277630012999998</v>
       </c>
       <c r="C194" s="5">
-        <v>2.7664289200000525E-2</v>
+        <v>2.7664289699999678E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>6.3237123107810378</v>
+        <v>6.323712424460548</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>5.4173576017</v>
+        <v>5.4173575954000004</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.0405395900000336E-2</v>
+        <v>-1.0405405899999387E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.276381060477739</v>
+        <v>-2.276383223619971</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>5.3271254676000002</v>
+        <v>5.3271254702000004</v>
       </c>
       <c r="C196" s="5">
-        <v>-9.0232134099999861E-2</v>
+        <v>-9.0232125200000013E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-18.254274161261019</v>
+        <v>-18.254272541717988</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>5.5411610702000003</v>
+        <v>5.5411610629999997</v>
       </c>
       <c r="C197" s="5">
-        <v>0.2140356026000001</v>
+        <v>0.21403559279999929</v>
       </c>
       <c r="D197" s="5">
-        <v>60.433177365348079</v>
+        <v>60.43317392418146</v>
       </c>
       <c r="E197" s="5">
-        <v>5.792900619752861</v>
+        <v>5.7929005348043461</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>5.3733641607999996</v>
+        <v>5.3733641555</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.16779690940000069</v>
+        <v>-0.16779690749999965</v>
       </c>
       <c r="D198" s="5">
-        <v>-30.857353368807217</v>
+        <v>-30.857353109090724</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>5.3919072656000004</v>
+        <v>5.3919072583999998</v>
       </c>
       <c r="C199" s="5">
-        <v>1.8543104800000876E-2</v>
+        <v>1.854310289999983E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>4.2206263297369428</v>
+        <v>4.2206258932757201</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>5.5409648898999997</v>
+        <v>5.5409648868000003</v>
       </c>
       <c r="C200" s="5">
-        <v>0.14905762429999925</v>
+        <v>0.14905762840000047</v>
       </c>
       <c r="D200" s="5">
-        <v>38.712566881712803</v>
+        <v>38.71256817318023</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>5.514810572</v>
+        <v>5.5148105728000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-2.6154317899999668E-2</v>
+        <v>-2.6154314000000234E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.5194496720727066</v>
+        <v>-5.5194488732966507</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>5.3376188381</v>
+        <v>5.3376188578999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.17719173389999998</v>
+        <v>-0.17719171490000019</v>
       </c>
       <c r="D202" s="5">
-        <v>-32.422286237588281</v>
+        <v>-32.422283347055256</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>5.4855292196000001</v>
+        <v>5.4855292353999996</v>
       </c>
       <c r="C203" s="5">
-        <v>0.14791038150000002</v>
+        <v>0.14791037749999969</v>
       </c>
       <c r="D203" s="5">
-        <v>38.819892679352243</v>
+        <v>38.819891298015797</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>5.3334668092999999</v>
+        <v>5.3334667826000004</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.15206241030000012</v>
+        <v>-0.15206245279999919</v>
       </c>
       <c r="D204" s="5">
-        <v>-28.633767842172286</v>
+        <v>-28.633774596069518</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>5.3194191243000004</v>
+        <v>5.3194191480999997</v>
       </c>
       <c r="C205" s="5">
-        <v>-1.4047684999999532E-2</v>
+        <v>-1.4047634500000683E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-3.115263471131513</v>
+        <v>-3.1152524491776412</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>5.1483539090999999</v>
+        <v>5.148353921</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.17106521520000051</v>
+        <v>-0.17106522709999972</v>
       </c>
       <c r="D206" s="5">
-        <v>-32.446135340211079</v>
+        <v>-32.446137093439965</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>5.3161635404999998</v>
+        <v>5.3161635342000002</v>
       </c>
       <c r="C207" s="5">
-        <v>0.16780963139999994</v>
+        <v>0.16780961320000021</v>
       </c>
       <c r="D207" s="5">
-        <v>46.946507360785603</v>
+        <v>46.94650119523309</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>5.4216852723000004</v>
+        <v>5.4216852794000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.10552173180000057</v>
+        <v>0.10552174519999991</v>
       </c>
       <c r="D208" s="5">
-        <v>26.59940010313564</v>
+        <v>26.599403892945706</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>5.3278221175000002</v>
+        <v>5.3278221051000001</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.3863154800000181E-2</v>
+        <v>-9.3863174300000018E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-18.906703032308712</v>
+        <v>-18.906706571506462</v>
       </c>
       <c r="E209" s="5">
-        <v>-3.8500767257483748</v>
+        <v>-3.8500768245941841</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>5.4643941285000004</v>
+        <v>5.4643941176000004</v>
       </c>
       <c r="C210" s="5">
-        <v>0.13657201100000016</v>
+        <v>0.13657201250000028</v>
       </c>
       <c r="D210" s="5">
-        <v>35.490109961639192</v>
+        <v>35.490110502526683</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>5.3911208498000001</v>
+        <v>5.3911208268999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.3273278700000333E-2</v>
+        <v>-7.3273290700000437E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-14.95581663822917</v>
+        <v>-14.955818937477073</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>5.5356724064999998</v>
+        <v>5.5356723829999996</v>
       </c>
       <c r="C212" s="5">
-        <v>0.14455155669999975</v>
+        <v>0.1445515560999997</v>
       </c>
       <c r="D212" s="5">
-        <v>37.371223949837493</v>
+        <v>37.371223954011072</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>5.4144048876999999</v>
+        <v>5.4144048772</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.12126751879999986</v>
+        <v>-0.12126750579999968</v>
       </c>
       <c r="D213" s="5">
-        <v>-23.340819236534081</v>
+        <v>-23.340817115292744</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>5.5374182053999998</v>
+        <v>5.5374182296000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.1230133176999999</v>
+        <v>0.12301335240000011</v>
       </c>
       <c r="D214" s="5">
-        <v>30.942051737804732</v>
+        <v>30.942061652012697</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>5.5809468004999996</v>
+        <v>5.5809468331999996</v>
       </c>
       <c r="C215" s="5">
-        <v>4.3528595099999734E-2</v>
+        <v>4.3528603599999549E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>9.8516796765530934</v>
+        <v>9.8516816393209528</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>5.5415688066</v>
+        <v>5.541568775</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.937799389999963E-2</v>
+        <v>-3.9378058199999622E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-8.1459800668534417</v>
+        <v>-8.1459928105806707</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>5.5354310626999998</v>
+        <v>5.5354311116000003</v>
       </c>
       <c r="C217" s="5">
-        <v>-6.1377439000001033E-3</v>
+        <v>-6.1376633999996599E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.3210321832516025</v>
+        <v>-1.321014970057921</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>5.4591872017999998</v>
+        <v>5.4591872159000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-7.6243860900000016E-2</v>
+        <v>-7.624389570000023E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-15.332158892202807</v>
+        <v>-15.332165243508211</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>5.4109564612999996</v>
+        <v>5.4109564387000004</v>
       </c>
       <c r="C219" s="5">
-        <v>-4.8230740500000202E-2</v>
+        <v>-4.8230777199999686E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-10.101461974669757</v>
+        <v>-10.10146926671317</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>5.5089741389000002</v>
+        <v>5.5089741377000001</v>
       </c>
       <c r="C220" s="5">
-        <v>9.8017677600000575E-2</v>
+        <v>9.8017698999999681E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>24.039592394306752</v>
+        <v>24.039598287007479</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>5.4174720458000003</v>
+        <v>5.4174720459000003</v>
       </c>
       <c r="C221" s="5">
-        <v>-9.1502093099999904E-2</v>
+        <v>-9.1502091799999796E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-18.20790265444877</v>
+        <v>-18.207902422533639</v>
       </c>
       <c r="E221" s="5">
-        <v>1.6826749527828921</v>
+        <v>1.6826751913166182</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>5.4509588416000003</v>
+        <v>5.4509588705000001</v>
       </c>
       <c r="C222" s="5">
-        <v>3.3486795800000024E-2</v>
+        <v>3.3486824599999743E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>7.6749516662647066</v>
+        <v>7.6749584928921921</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>5.3980205843000002</v>
+        <v>5.3980206244</v>
       </c>
       <c r="C223" s="5">
-        <v>-5.2938257300000124E-2</v>
+        <v>-5.2938246100000086E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-11.051300661254416</v>
+        <v>-11.051298391109842</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>5.3290099113</v>
+        <v>5.3290100215000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.9010673000000189E-2</v>
+        <v>-6.9010602899999718E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-14.307285578751738</v>
+        <v>-14.307271952977285</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>5.3174828048</v>
+        <v>5.3174828927000002</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.1527106499999995E-2</v>
+        <v>-1.1527128800000064E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.5650437188862174</v>
+        <v>-2.5650485698439418</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>5.4309125049000002</v>
+        <v>5.4309121545999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.1134297001000002</v>
+        <v>0.11342926189999947</v>
       </c>
       <c r="D226" s="5">
-        <v>28.825116260899296</v>
+        <v>28.824990994234167</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>5.2801114854</v>
+        <v>5.2801113647999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.15080101950000024</v>
+        <v>-0.15080078979999989</v>
       </c>
       <c r="D227" s="5">
-        <v>-28.674728151404516</v>
+        <v>-28.67469249386123</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>5.1608821740000002</v>
+        <v>5.1608825929000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.11922931139999982</v>
+        <v>-0.11922877189999959</v>
       </c>
       <c r="D228" s="5">
-        <v>-23.972585971481152</v>
+        <v>-23.972491081256063</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>5.1519911389999997</v>
+        <v>5.1519907931000004</v>
       </c>
       <c r="C229" s="5">
-        <v>-8.8910350000004357E-3</v>
+        <v>-8.8917997999997667E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.047852695229313</v>
+        <v>-2.0480270193938277</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>5.1697913068999997</v>
+        <v>5.1697909174000003</v>
       </c>
       <c r="C230" s="5">
-        <v>1.7800167899999941E-2</v>
+        <v>1.7800124299999887E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>4.2257081085329551</v>
+        <v>4.2256978496688191</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>5.1013418257999996</v>
+        <v>5.1013415391999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.8449481100000042E-2</v>
+        <v>-6.844937820000041E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-14.780896666071508</v>
+        <v>-14.780877072250842</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>4.9987394344</v>
+        <v>4.9987393647999996</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.1026023913999996</v>
+        <v>-0.1026021744000003</v>
       </c>
       <c r="D232" s="5">
-        <v>-21.6366692705245</v>
+        <v>-21.636629532982276</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>5.0115634808999996</v>
+        <v>5.0115637863</v>
       </c>
       <c r="C233" s="5">
-        <v>1.2824046499999575E-2</v>
+        <v>1.2824421500000405E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>3.1223592474352246</v>
+        <v>3.1224518875411222</v>
       </c>
       <c r="E233" s="5">
-        <v>-7.492582545297843</v>
+        <v>-7.4925769096897525</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>4.7381479694999999</v>
+        <v>4.7381484457000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.27341551139999964</v>
+        <v>-0.27341534059999972</v>
       </c>
       <c r="D234" s="5">
-        <v>-48.993608313761726</v>
+        <v>-48.993584097348744</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>4.7057488358999997</v>
+        <v>4.7057495202000004</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.2399133600000241E-2</v>
+        <v>-3.2398925499999898E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.9038469910879039</v>
+        <v>-7.9037973536797761</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>4.7331541622</v>
+        <v>4.7331550370000004</v>
       </c>
       <c r="C236" s="5">
-        <v>2.7405326300000254E-2</v>
+        <v>2.7405516800000029E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>7.2168091221276098</v>
+        <v>7.2168598219858771</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>4.3066607958000001</v>
+        <v>4.3066614239999996</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.42649336639999991</v>
+        <v>-0.42649361300000077</v>
       </c>
       <c r="D237" s="5">
-        <v>-67.798195937545742</v>
+        <v>-67.798210991300607</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>4.3147705708000004</v>
+        <v>4.3147699648</v>
       </c>
       <c r="C238" s="5">
-        <v>8.1097750000003188E-3</v>
+        <v>8.1085408000003412E-3</v>
       </c>
       <c r="D238" s="5">
-        <v>2.2832437027087371</v>
+        <v>2.2828922807571761</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>4.1814691498999998</v>
+        <v>4.1814684308999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.13330142090000052</v>
+        <v>-0.1333015339000001</v>
       </c>
       <c r="D239" s="5">
-        <v>-31.379438305923468</v>
+        <v>-31.379464245599987</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>4.1825778571000001</v>
+        <v>4.1825774998999998</v>
       </c>
       <c r="C240" s="5">
-        <v>1.1087072000002252E-3</v>
+        <v>1.1090689999999626E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>0.31864173050810685</v>
+        <v>0.3187459182150576</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>4.1695117183999999</v>
+        <v>4.1695101424000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3066138700000174E-2</v>
+        <v>-1.3067357499999765E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.6849891596339446</v>
+        <v>-3.6853273173061307</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>4.0801759860000004</v>
+        <v>4.0801746217000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-8.9335732399999479E-2</v>
+        <v>-8.9335520699999726E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-22.887575060116561</v>
+        <v>-22.887534706471392</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>3.9928983312000002</v>
+        <v>3.9928976414999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.7277654800000271E-2</v>
+        <v>-8.7276980200000409E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-22.854201208225199</v>
+        <v>-22.854051568804014</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>3.9896603421000001</v>
+        <v>3.9896605173999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-3.2379891000000605E-3</v>
+        <v>-3.2371240999999884E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.96879585831688431</v>
+        <v>-0.96853837257842024</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>4.0028617954000003</v>
+        <v>4.0028631119</v>
       </c>
       <c r="C245" s="5">
-        <v>1.3201453300000221E-2</v>
+        <v>1.3202594500000053E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>4.0437658467240789</v>
+        <v>4.0441216159156523</v>
       </c>
       <c r="E245" s="5">
-        <v>-20.127484952437481</v>
+        <v>-20.127463550548086</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>4.0407461523999997</v>
+        <v>4.0407481004000001</v>
       </c>
       <c r="C246" s="5">
-        <v>3.7884356999999369E-2</v>
+        <v>3.7884988500000105E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>11.967419245515455</v>
+        <v>11.967625085831424</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>4.0101466471</v>
+        <v>4.0101490587999997</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.0599505299999663E-2</v>
+        <v>-3.0599041600000376E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.7181908921538103</v>
+        <v>-8.718060201840661</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>4.0403295492</v>
+        <v>4.0403321748999996</v>
       </c>
       <c r="C248" s="5">
-        <v>3.0182902099999964E-2</v>
+        <v>3.0183116099999907E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>9.4153922162650403</v>
+        <v>9.4154558609169001</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>4.1034910667000002</v>
+        <v>4.10349304</v>
       </c>
       <c r="C249" s="5">
-        <v>6.3161517500000208E-2</v>
+        <v>6.3160865100000407E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>20.459326472369543</v>
+        <v>20.459082196403799</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>4.1044494600999997</v>
+        <v>4.1044489365999999</v>
       </c>
       <c r="C250" s="5">
-        <v>9.5839339999947981E-4</v>
+        <v>9.5589659999983922E-4</v>
       </c>
       <c r="D250" s="5">
-        <v>0.28062704265798821</v>
+        <v>0.27989488328679091</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>4.0763628638</v>
+        <v>4.0763598109999997</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.8086596299999655E-2</v>
+        <v>-2.8089125600000209E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-7.9094452879805761</v>
+        <v>-7.9101319405942228</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>4.0922173284000003</v>
+        <v>4.0922149056999997</v>
       </c>
       <c r="C252" s="5">
-        <v>1.5854464600000284E-2</v>
+        <v>1.5855094700000016E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>4.7683835019264098</v>
+        <v>4.7685807308341044</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>4.0722640766999998</v>
+        <v>4.0722594157999996</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.9953251700000507E-2</v>
+        <v>-1.9955489900000067E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.6966940329057465</v>
+        <v>-5.6973192864556825</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>4.0806592133999997</v>
+        <v>4.0806548500000002</v>
       </c>
       <c r="C254" s="5">
-        <v>8.3951366999999166E-3</v>
+        <v>8.3954342000005511E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>2.5020917265712539</v>
+        <v>2.5021842978687481</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>4.1875718403000004</v>
+        <v>4.1875684701000004</v>
       </c>
       <c r="C255" s="5">
-        <v>0.1069126269000007</v>
+        <v>0.10691362010000027</v>
       </c>
       <c r="D255" s="5">
-        <v>36.390248842425251</v>
+        <v>36.390681710069096</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>4.1877064225999998</v>
+        <v>4.1877072307000001</v>
       </c>
       <c r="C256" s="5">
-        <v>1.3458229999940841E-4</v>
+        <v>1.3876059999962109E-4</v>
       </c>
       <c r="D256" s="5">
-        <v>3.8573024183352622E-2</v>
+        <v>3.9770829167817823E-2</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>4.2025441890000002</v>
+        <v>4.2025490326000003</v>
       </c>
       <c r="C257" s="5">
-        <v>1.4837766400000341E-2</v>
+        <v>1.4841801900000284E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>4.3356503534076163</v>
+        <v>4.3368517682638608</v>
       </c>
       <c r="E257" s="5">
-        <v>4.9884908299724584</v>
+        <v>4.9885773037394054</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>4.2489076579000002</v>
+        <v>4.2489172543000002</v>
       </c>
       <c r="C258" s="5">
-        <v>4.6363468900000093E-2</v>
+        <v>4.6368221699999879E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>14.072260386185675</v>
+        <v>14.07377438400923</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>4.2137680071999997</v>
+        <v>4.2137722733</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.513965070000058E-2</v>
+        <v>-3.5144981000000186E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-9.4851270520225022</v>
+        <v>-9.4864805676162298</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>4.2461896756000002</v>
+        <v>4.2461946346000001</v>
       </c>
       <c r="C260" s="5">
-        <v>3.2421668400000492E-2</v>
+        <v>3.2422361300000091E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>9.6339907056247611</v>
+        <v>9.6341952185404303</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>4.2945304362999996</v>
+        <v>4.2945365365999999</v>
       </c>
       <c r="C261" s="5">
-        <v>4.8340760699999485E-2</v>
+        <v>4.834190199999977E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>14.550117781353844</v>
+        <v>14.550465020426806</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>4.2948916019999999</v>
+        <v>4.2948952261000004</v>
       </c>
       <c r="C262" s="5">
-        <v>3.6116570000022108E-4</v>
+        <v>3.5868950000050859E-4</v>
       </c>
       <c r="D262" s="5">
-        <v>0.10096548828342211</v>
+        <v>0.10027279496325203</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>4.3679970004999999</v>
+        <v>4.3679952189</v>
       </c>
       <c r="C263" s="5">
-        <v>7.3105398500000085E-2</v>
+        <v>7.3099992799999569E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>22.450761679104538</v>
+        <v>22.448922445439614</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>4.5037484835999999</v>
+        <v>4.5037294071999998</v>
       </c>
       <c r="C264" s="5">
-        <v>0.13575148309999996</v>
+        <v>0.13573418829999984</v>
       </c>
       <c r="D264" s="5">
-        <v>44.37818211538913</v>
+        <v>44.371550449629368</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>4.4807357044999998</v>
+        <v>4.4807150025000002</v>
       </c>
       <c r="C265" s="5">
-        <v>-2.3012779100000103E-2</v>
+        <v>-2.3014404699999602E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-5.9622157343597548</v>
+        <v>-5.962649683968813</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>4.4883257951999997</v>
+        <v>4.4883048467000002</v>
       </c>
       <c r="C266" s="5">
-        <v>7.5900906999999407E-3</v>
+        <v>7.5898441999999733E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>2.0517717600940788</v>
+        <v>2.0517140714663151</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>4.3774124405999997</v>
+        <v>4.3774052456000003</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.11091335460000007</v>
+        <v>-0.11089960109999986</v>
       </c>
       <c r="D267" s="5">
-        <v>-25.937710971490201</v>
+        <v>-25.935023639251973</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>4.4786698893999999</v>
+        <v>4.4786808401</v>
       </c>
       <c r="C268" s="5">
-        <v>0.1012574488000002</v>
+        <v>0.10127559449999968</v>
       </c>
       <c r="D268" s="5">
-        <v>31.576709519550427</v>
+        <v>31.583165476661467</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>4.3991216087999998</v>
+        <v>4.3991460508999998</v>
       </c>
       <c r="C269" s="5">
-        <v>-7.9548280600000076E-2</v>
+        <v>-7.9534789200000233E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-19.350258957278179</v>
+        <v>-19.347248045404719</v>
       </c>
       <c r="E269" s="5">
-        <v>4.6775812688545582</v>
+        <v>4.6780422256815557</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>4.4536343647000001</v>
+        <v>4.4536649125999999</v>
       </c>
       <c r="C270" s="5">
-        <v>5.4512755900000265E-2</v>
+        <v>5.4518861700000087E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>15.926600283088789</v>
+        <v>15.928412862590546</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>4.4147595302999996</v>
+        <v>4.4147767746</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.8874834400000502E-2</v>
+        <v>-3.8888137999999906E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-9.9860291144082574</v>
+        <v>-9.9892188171289753</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>4.5484264508000001</v>
+        <v>4.5484392154000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.13366692050000051</v>
+        <v>0.13366244080000023</v>
       </c>
       <c r="D272" s="5">
-        <v>43.037359488851791</v>
+        <v>43.035471964913732</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>4.5955058513000004</v>
+        <v>4.5955208620999999</v>
       </c>
       <c r="C273" s="5">
-        <v>4.7079400500000368E-2</v>
+        <v>4.7081646699999702E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>13.152919419614427</v>
+        <v>13.153544066327939</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>4.5915294129999999</v>
+        <v>4.5915247011</v>
       </c>
       <c r="C274" s="5">
-        <v>-3.9764383000004955E-3</v>
+        <v>-3.9961609999998871E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.0334188288567359</v>
+        <v>-1.0385166082169994</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>4.5570642343000003</v>
+        <v>4.5570449823999999</v>
       </c>
       <c r="C275" s="5">
-        <v>-3.4465178699999655E-2</v>
+        <v>-3.4479718700000106E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-8.6447828484140565</v>
+        <v>-8.6482890897531242</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>4.5116121370000002</v>
+        <v>4.5115563389000002</v>
       </c>
       <c r="C276" s="5">
-        <v>-4.5452097300000105E-2</v>
+        <v>-4.5488643499999704E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-11.333559765614421</v>
+        <v>-11.342223581924715</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>4.5865580961000001</v>
+        <v>4.5864970457999998</v>
       </c>
       <c r="C277" s="5">
-        <v>7.4945959099999904E-2</v>
+        <v>7.4940706899999654E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>21.860150798483179</v>
+        <v>21.858771765128626</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>4.5990494175999999</v>
+        <v>4.5989929059000003</v>
       </c>
       <c r="C278" s="5">
-        <v>1.2491321499999763E-2</v>
+        <v>1.2495860100000478E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>3.3175566646950205</v>
+        <v>3.318825026007155</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>4.5689464378000002</v>
+        <v>4.5689283269000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.0102979799999652E-2</v>
+        <v>-3.0064579000000258E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-7.5778882088162085</v>
+        <v>-7.568656057087253</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>4.5786476713999997</v>
+        <v>4.5786848039999999</v>
       </c>
       <c r="C280" s="5">
-        <v>9.7012335999995258E-3</v>
+        <v>9.7564770999998274E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>2.5779242795752833</v>
+        <v>2.5927874644736226</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>4.5970079182000001</v>
+        <v>4.597092999</v>
       </c>
       <c r="C281" s="5">
-        <v>1.8360246800000368E-2</v>
+        <v>1.8408195000000127E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>4.9195244243237735</v>
+        <v>4.9326163988813621</v>
       </c>
       <c r="E281" s="5">
-        <v>4.4983141408082128</v>
+        <v>4.4996675675158082</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>4.5510108515000001</v>
+        <v>4.5511128142999997</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.5997066700000033E-2</v>
+        <v>-4.5980184700000315E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-11.367820105545023</v>
+        <v>-11.363675761325032</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>4.6080327961999998</v>
+        <v>4.6081075668000002</v>
       </c>
       <c r="C283" s="5">
-        <v>5.7021944699999771E-2</v>
+        <v>5.6994752500000523E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>16.116058093616601</v>
+        <v>16.107449800525409</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>4.5439847522000001</v>
+        <v>4.5440246590999998</v>
       </c>
       <c r="C284" s="5">
-        <v>-6.4048043999999749E-2</v>
+        <v>-6.4082907700000469E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-15.461283853525709</v>
+        <v>-15.46883487856352</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>4.6008309403999998</v>
+        <v>4.6008450562999998</v>
       </c>
       <c r="C285" s="5">
-        <v>5.6846188199999759E-2</v>
+        <v>5.6820397200000095E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>16.089493912166052</v>
+        <v>16.081533876103492</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>4.6896211580999996</v>
+        <v>4.6895746876000004</v>
       </c>
       <c r="C286" s="5">
-        <v>8.8790217699999729E-2</v>
+        <v>8.8729631300000555E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>25.781805224602273</v>
+        <v>25.762218920220214</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>4.7525561460999999</v>
+        <v>4.7524753335999996</v>
       </c>
       <c r="C287" s="5">
-        <v>6.2934988000000303E-2</v>
+        <v>6.2900645999999227E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>17.347529049296529</v>
+        <v>17.337538674531849</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>4.6162664601000003</v>
+        <v>4.6161276609000002</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.13628968599999958</v>
+        <v>-0.13634767269999948</v>
       </c>
       <c r="D288" s="5">
-        <v>-29.471709820256798</v>
+        <v>-29.482765291610193</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>4.5924802617999996</v>
+        <v>4.5923350572999997</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.3786198300000727E-2</v>
+        <v>-2.3792603600000461E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-6.010973721210167</v>
+        <v>-6.0127224815807896</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>4.6059578484000001</v>
+        <v>4.6058264267000002</v>
       </c>
       <c r="C290" s="5">
-        <v>1.3477586600000535E-2</v>
+        <v>1.3491369400000508E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>3.5790513863514173</v>
+        <v>3.5828859484505315</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>4.5614027996999997</v>
+        <v>4.5613482301000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-4.4555048700000377E-2</v>
+        <v>-4.4478196600000075E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-11.009922039176445</v>
+        <v>-10.992225516689569</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>4.4759640462999997</v>
+        <v>4.4760274952000003</v>
       </c>
       <c r="C292" s="5">
-        <v>-8.5438753400000067E-2</v>
+        <v>-8.5320734899999806E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-20.300063615132501</v>
+        <v>-20.2750605851306</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>4.4879880991999999</v>
+        <v>4.4881540927000003</v>
       </c>
       <c r="C293" s="5">
-        <v>1.2024052900000193E-2</v>
+        <v>1.2126597500000003E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>3.2716907703240095</v>
+        <v>3.2999623118785015</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.3715386386083948</v>
+        <v>-2.3697346632686633</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>4.6547426022999998</v>
+        <v>4.6549488528999996</v>
       </c>
       <c r="C294" s="5">
-        <v>0.16675450309999995</v>
+        <v>0.16679476019999928</v>
       </c>
       <c r="D294" s="5">
-        <v>54.927204693583562</v>
+        <v>54.940820243459697</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>4.5028602262000001</v>
+        <v>4.5033171558999996</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.15188237609999966</v>
+        <v>-0.15163169700000001</v>
       </c>
       <c r="D295" s="5">
-        <v>-32.839557396488416</v>
+        <v>-32.793473699173369</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>4.6440900977000004</v>
+        <v>4.6442589023999998</v>
       </c>
       <c r="C296" s="5">
-        <v>0.14122987150000021</v>
+        <v>0.14094174650000024</v>
       </c>
       <c r="D296" s="5">
-        <v>44.859187822176459</v>
+        <v>44.74602864783315</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>4.6159692583999998</v>
+        <v>4.6161157705000004</v>
       </c>
       <c r="C297" s="5">
-        <v>-2.8120839300000533E-2</v>
+        <v>-2.8143131899999396E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-7.0290532021113901</v>
+        <v>-7.0341938232298844</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>4.5918592034000003</v>
+        <v>4.5910509267000004</v>
       </c>
       <c r="C298" s="5">
-        <v>-2.411005499999952E-2</v>
+        <v>-2.506484380000007E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-6.0908598667347764</v>
+        <v>-6.3247164821856439</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>4.5504400861000001</v>
+        <v>4.5504439699999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-4.1419117300000252E-2</v>
+        <v>-4.0606956700000474E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-10.302972986639569</v>
+        <v>-10.112369598682591</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>4.5145725103999998</v>
+        <v>4.5144338496999996</v>
       </c>
       <c r="C300" s="5">
-        <v>-3.5867575700000209E-2</v>
+        <v>-3.6010120300000281E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-9.0591965252283639</v>
+        <v>-9.0936398539042003</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>4.4929972367</v>
+        <v>4.4927730531999996</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.1575273699999897E-2</v>
+        <v>-2.1660796499999968E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-5.5864724588278953</v>
+        <v>-5.6082035162778654</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>4.5049368189000001</v>
+        <v>4.5046968184000002</v>
       </c>
       <c r="C302" s="5">
-        <v>1.1939582200000132E-2</v>
+        <v>1.1923765200000602E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>3.2358731635975468</v>
+        <v>3.2316872776994465</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>4.6590018001000004</v>
+        <v>4.6588090371000002</v>
       </c>
       <c r="C303" s="5">
-        <v>0.15406498120000034</v>
+        <v>0.15411221869999991</v>
       </c>
       <c r="D303" s="5">
-        <v>49.709750191309944</v>
+        <v>49.731132512420963</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>4.6836484333000001</v>
+        <v>4.6835609132</v>
       </c>
       <c r="C304" s="5">
-        <v>2.4646633199999712E-2</v>
+        <v>2.4751876099999848E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>6.5361311552893042</v>
+        <v>6.5651410822457068</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>4.6877184947000003</v>
+        <v>4.6877239026000002</v>
       </c>
       <c r="C305" s="5">
-        <v>4.0700614000002133E-3</v>
+        <v>4.1629894000001499E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>1.0477910036949423</v>
+        <v>1.0718514641749</v>
       </c>
       <c r="E305" s="5">
-        <v>4.4503325562651019</v>
+        <v>4.4465899739182468</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>4.5508010146000002</v>
+        <v>4.5523272706000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.13691748010000016</v>
+        <v>-0.13539663199999996</v>
       </c>
       <c r="D306" s="5">
-        <v>-29.932621252179771</v>
+        <v>-29.651082481254409</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>4.5003712465000003</v>
+        <v>4.5009712640000004</v>
       </c>
       <c r="C307" s="5">
-        <v>-5.0429768099999883E-2</v>
+        <v>-5.1356006599999837E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-12.516542220938298</v>
+        <v>-12.728353976912087</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>4.4350104941000001</v>
+        <v>4.4351094328</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.5360752400000166E-2</v>
+        <v>-6.5861831200000331E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-16.101204385881797</v>
+        <v>-16.212892260262624</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>4.3219265194999998</v>
+        <v>4.3220638678999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.1130839746000003</v>
+        <v>-0.11304556490000017</v>
       </c>
       <c r="D309" s="5">
-        <v>-26.651248764254433</v>
+        <v>-26.642912390715722</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>4.2964159923</v>
+        <v>4.2948615314999996</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.55105271999998E-2</v>
+        <v>-2.7202336400000249E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-6.8576164156492814</v>
+        <v>-7.2965631396203161</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>4.2523704278999999</v>
+        <v>4.2525489754999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-4.4045564400000181E-2</v>
+        <v>-4.2312555999999724E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-11.631562111640081</v>
+        <v>-11.202264753530489</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>4.2094744945000002</v>
+        <v>4.2092782451000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-4.2895933399999642E-2</v>
+        <v>-4.3270730399999735E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-11.455514690412583</v>
+        <v>-11.549614569701362</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>4.1922200898000002</v>
+        <v>4.1918837401999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.7254404700000059E-2</v>
+        <v>-1.7394504900000385E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.8093463722154395</v>
+        <v>-4.847734476061949</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>4.1036723021999997</v>
+        <v>4.1031372761</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.8547787600000483E-2</v>
+        <v>-8.8746464099999756E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-22.599604863035381</v>
+        <v>-22.646171167747752</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>4.0618466179999997</v>
+        <v>4.0616319826999998</v>
       </c>
       <c r="C315" s="5">
-        <v>-4.1825684199999991E-2</v>
+        <v>-4.1505293400000198E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-11.567854778854269</v>
+        <v>-11.485529280757801</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>3.9934644339999998</v>
+        <v>3.9933147364999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-6.8382183999999846E-2</v>
+        <v>-6.8317246199999904E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-18.43278864354777</v>
+        <v>-18.417755849382754</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>3.9924770751000001</v>
+        <v>3.99239239</v>
       </c>
       <c r="C317" s="5">
-        <v>-9.8735889999979065E-4</v>
+        <v>-9.2234649999989315E-4</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.29628931123183433</v>
+        <v>-0.2768153556387376</v>
       </c>
       <c r="E317" s="5">
-        <v>-14.83112564003256</v>
+        <v>-14.833030422596805</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3.945187239</v>
+        <v>3.9476422553999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.7289836100000038E-2</v>
+        <v>-4.4750134600000102E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-13.323320952676454</v>
+        <v>-12.651623218063168</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>3.9049660274</v>
+        <v>3.9056383026999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.0221211600000029E-2</v>
+        <v>-4.2003952700000013E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-11.57080268745756</v>
+        <v>-12.046973799345661</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>3.8214018826</v>
+        <v>3.8214725785999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-8.3564144799999962E-2</v>
+        <v>-8.4165724100000006E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-22.862521307917316</v>
+        <v>-23.004611180621371</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>3.828699834</v>
+        <v>3.8288471843999998</v>
       </c>
       <c r="C321" s="5">
-        <v>7.2979514000000023E-3</v>
+        <v>7.3746057999999337E-3</v>
       </c>
       <c r="D321" s="5">
-        <v>2.3159344001966176</v>
+        <v>2.3404749558337379</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>3.7992896802999998</v>
+        <v>3.7972794398</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.9410153700000219E-2</v>
+        <v>-3.1567744599999781E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-8.8381641725570397</v>
+        <v>-9.4571221003056252</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>3.7501598115000001</v>
+        <v>3.7506594410999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.9129868799999699E-2</v>
+        <v>-4.661999870000022E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-14.460164868851066</v>
+        <v>-13.777444291948083</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>3.7994929685000001</v>
+        <v>3.7991831024999998</v>
       </c>
       <c r="C324" s="5">
-        <v>4.9333156999999961E-2</v>
+        <v>4.8523661399999973E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>16.979682064583535</v>
+        <v>16.678574453596262</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>3.788100536</v>
+        <v>3.7875885486</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.1392432500000105E-2</v>
+        <v>-1.1594553899999749E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-3.5393424289457687</v>
+        <v>-3.6013752339739913</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>3.7991564244</v>
+        <v>3.7979508309000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.1055888400000047E-2</v>
+        <v>1.0362282300000025E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>3.5590706255378857</v>
+        <v>3.3328761339142199</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>3.7667346578999998</v>
+        <v>3.7664259569</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.2421766500000171E-2</v>
+        <v>-3.1524874000000036E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-9.7734747122443224</v>
+        <v>-9.5182160573999308</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>3.8120544060000001</v>
+        <v>3.8118956584000001</v>
       </c>
       <c r="C328" s="5">
-        <v>4.5319748100000279E-2</v>
+        <v>4.546970150000007E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>15.432671581208556</v>
+        <v>15.488526958162385</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>3.8072982076000002</v>
+        <v>3.8072506480000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-4.7561983999999669E-3</v>
+        <v>-4.6450103999999826E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>-1.4869763931536828</v>
+        <v>-1.4525073426898794</v>
       </c>
       <c r="E329" s="5">
-        <v>-4.6381948854486987</v>
+        <v>-4.6373633629734456</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>3.8416353624999999</v>
+        <v>3.8459995972000001</v>
       </c>
       <c r="C330" s="5">
-        <v>3.4337154899999778E-2</v>
+        <v>3.8748949199999938E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>11.375829816755401</v>
+        <v>12.920601232924023</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>3.8018265963000002</v>
+        <v>3.8020807886000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-3.9808766199999734E-2</v>
+        <v>-4.391880859999997E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-11.750151365020878</v>
+        <v>-12.874501515400249</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>3.9079457963999999</v>
+        <v>3.9080045855000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.10611920009999976</v>
+        <v>0.10592379689999998</v>
       </c>
       <c r="D332" s="5">
-        <v>39.147280256027116</v>
+        <v>39.060788200840804</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>3.9297115640000002</v>
+        <v>3.9296378572999999</v>
       </c>
       <c r="C333" s="5">
-        <v>2.1765767600000263E-2</v>
+        <v>2.1633271799999854E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>6.8921276908763263</v>
+        <v>6.8487812868772702</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>3.9998271017000002</v>
+        <v>3.9973539664</v>
       </c>
       <c r="C334" s="5">
-        <v>7.0115537700000008E-2</v>
+        <v>6.7716109100000033E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>23.642143739611576</v>
+        <v>22.755492552857692</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>3.9441900898000002</v>
+        <v>3.9452989862000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-5.5637011900000033E-2</v>
+        <v>-5.2054980199999878E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-15.472227234907121</v>
+        <v>-14.554780678835455</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>3.8911620673999998</v>
+        <v>3.8903753272000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.3028022400000374E-2</v>
+        <v>-5.4923658999999958E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-14.992394199876458</v>
+        <v>-15.48399180139689</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>3.8846608597999999</v>
+        <v>3.8837252501999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-6.5012075999999475E-3</v>
+        <v>-6.6500770000001985E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.9865936482638125</v>
+        <v>-2.0320644199619986</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>3.8976169159</v>
+        <v>3.8954468270999998</v>
       </c>
       <c r="C338" s="5">
-        <v>1.2956056100000168E-2</v>
+        <v>1.1721576899999864E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>4.0764570679500345</v>
+        <v>3.6824816329561028</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>3.8753023569999998</v>
+        <v>3.8749203021</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.2314558900000225E-2</v>
+        <v>-2.052652499999974E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-6.6579591941225207</v>
+        <v>-6.1431602204369939</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>3.8237643446999998</v>
+        <v>3.8237504142000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.1538012299999991E-2</v>
+        <v>-5.1169887899999988E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-14.841829823861019</v>
+        <v>-14.744746496969807</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>3.8184938996</v>
+        <v>3.8187496410000001</v>
       </c>
       <c r="C341" s="5">
-        <v>-5.2704450999998542E-3</v>
+        <v>-5.0007731999999194E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.641525916782105</v>
+        <v>-1.5581432141837825</v>
       </c>
       <c r="E341" s="5">
-        <v>0.29405871012813112</v>
+        <v>0.30202878830791757</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>3.7383035359000001</v>
+        <v>3.7437642376000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-8.0190363699999878E-2</v>
+        <v>-7.4985403399999928E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-22.484326482985274</v>
+        <v>-21.177962795166717</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>3.8000803421999998</v>
+        <v>3.8001695736999999</v>
       </c>
       <c r="C343" s="5">
-        <v>6.1776806299999709E-2</v>
+        <v>5.6405336099999648E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>21.735881767834275</v>
+        <v>19.655818181978812</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>3.791298303</v>
+        <v>3.7920418805999998</v>
       </c>
       <c r="C344" s="5">
-        <v>-8.7820391999997582E-3</v>
+        <v>-8.1276931000000552E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.7382378464565149</v>
+        <v>-2.5365489423385679</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>3.8297406379000001</v>
+        <v>3.8295681131000001</v>
       </c>
       <c r="C345" s="5">
-        <v>3.8442334900000041E-2</v>
+        <v>3.7526232500000312E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>12.869572555322971</v>
+        <v>12.543412042108649</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>3.7996687335999999</v>
+        <v>3.7970187438999998</v>
       </c>
       <c r="C346" s="5">
-        <v>-3.0071904300000174E-2</v>
+        <v>-3.2549369200000289E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-9.0261730941363254</v>
+        <v>-9.7358467798641879</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>3.8412907373</v>
+        <v>3.8430225333000001</v>
       </c>
       <c r="C347" s="5">
-        <v>4.1622003700000132E-2</v>
+        <v>4.6003789400000272E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>13.966530220790974</v>
+        <v>15.547959031407776</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>3.9793632149999998</v>
+        <v>3.9782641562999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.13807247769999975</v>
+        <v>0.13524162299999976</v>
       </c>
       <c r="D348" s="5">
-        <v>52.769558689640661</v>
+        <v>51.442660675364273</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>4.0824167061000001</v>
+        <v>4.0806436796999996</v>
       </c>
       <c r="C349" s="5">
-        <v>0.10305349110000028</v>
+        <v>0.10237952339999978</v>
       </c>
       <c r="D349" s="5">
-        <v>35.907998965680889</v>
+        <v>35.650277246202286</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>4.0020275977999997</v>
+        <v>3.9976670846000002</v>
       </c>
       <c r="C350" s="5">
-        <v>-8.0389108300000345E-2</v>
+        <v>-8.2976595099999439E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-21.231430281878371</v>
+        <v>-21.848844358385765</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>3.9910209473</v>
+        <v>3.9900446121000002</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.1006650499999715E-2</v>
+        <v>-7.6224725000000326E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-3.2508548165254947</v>
+        <v>-2.2642329850074305</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>4.0390364036999999</v>
+        <v>4.0400410149999999</v>
       </c>
       <c r="C352" s="5">
-        <v>4.8015456399999934E-2</v>
+        <v>4.9996402899999737E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>15.431708281477663</v>
+        <v>16.117124303154242</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>4.0334059678000003</v>
+        <v>4.0329361670999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-5.6304358999996751E-3</v>
+        <v>-7.1048478999999887E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.6600396548448915</v>
+        <v>-2.0900367887110471</v>
       </c>
       <c r="E353" s="5">
-        <v>5.6281893817484718</v>
+        <v>5.6088129947139409</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>4.0283749937</v>
+        <v>4.0391154282999997</v>
       </c>
       <c r="C354" s="5">
-        <v>-5.0309741000003072E-3</v>
+        <v>6.179261199999786E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>-1.4865659252815022</v>
+        <v>1.8542127237803463</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3.9940598409999999</v>
+        <v>3.9929655492</v>
       </c>
       <c r="C355" s="5">
-        <v>-3.4315152700000073E-2</v>
+        <v>-4.614987909999968E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-9.7564623192749949</v>
+        <v>-12.881260180999732</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>4.0771546955</v>
+        <v>4.0781651423999996</v>
       </c>
       <c r="C356" s="5">
-        <v>8.3094854500000093E-2</v>
+        <v>8.519959319999959E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>28.029918346552552</v>
+        <v>28.834133497305526</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>4.0289607304999997</v>
+        <v>4.0280113574999996</v>
       </c>
       <c r="C357" s="5">
-        <v>-4.8193965000000283E-2</v>
+        <v>-5.0153784899999998E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-13.297796349423386</v>
+        <v>-13.799350475678418</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>4.1043770401000002</v>
+        <v>4.1017857879999999</v>
       </c>
       <c r="C358" s="5">
-        <v>7.5416309600000453E-2</v>
+        <v>7.3774430500000321E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>24.925351735425938</v>
+        <v>24.333304028951442</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>4.1366953252999998</v>
+        <v>4.1396815880000002</v>
       </c>
       <c r="C359" s="5">
-        <v>3.2318285199999686E-2</v>
+        <v>3.7895800000000257E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>9.8690659762449062</v>
+        <v>11.667692315942247</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>4.0705446331999999</v>
+        <v>4.0688231940000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-6.6150692099999908E-2</v>
+        <v>-7.0858394000000047E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-17.588498506127547</v>
+        <v>-18.712724269178239</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3.9849542716999999</v>
+        <v>3.9819985065000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-8.559036149999999E-2</v>
+        <v>-8.6824687500000053E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-22.509252148665947</v>
+        <v>-22.805334146811063</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>4.0015082874000001</v>
+        <v>3.9936721888000002</v>
       </c>
       <c r="C362" s="5">
-        <v>1.6554015700000146E-2</v>
+        <v>1.1673682300000099E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>5.1004420539385809</v>
+        <v>3.5752174674263726</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3.9907272048000002</v>
+        <v>3.9894119379999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.0781082599999881E-2</v>
+        <v>-4.2602508000002537E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>-3.1856238811948212</v>
+        <v>-1.2726164301772314</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3.9478888075</v>
+        <v>3.9502407066999998</v>
       </c>
       <c r="C364" s="5">
-        <v>-4.2838397300000164E-2</v>
+        <v>-3.9171231300000109E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-12.14743468277767</v>
+        <v>-11.166632587534986</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3.9376706861000002</v>
+        <v>3.9372174186</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.0218121399999891E-2</v>
+        <v>-1.3023288099999863E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.0620650562910967</v>
+        <v>-3.8852472357381651</v>
       </c>
       <c r="E365" s="5">
-        <v>-2.3735592812696327</v>
+        <v>-2.3734258251062124</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>4.2192951314</v>
+        <v>4.2339291385999998</v>
       </c>
       <c r="C366" s="5">
-        <v>0.28162444529999986</v>
+        <v>0.29671171999999979</v>
       </c>
       <c r="D366" s="5">
-        <v>129.09000578700324</v>
+        <v>139.13891157480913</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>4.0967017684</v>
+        <v>4.0954681712000003</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.12259336300000001</v>
+        <v>-0.13846096739999947</v>
       </c>
       <c r="D367" s="5">
-        <v>-29.800610011903039</v>
+        <v>-32.900445141928493</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3.9682987297999999</v>
+        <v>3.9710666195000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.12840303860000013</v>
+        <v>-0.12440155170000011</v>
       </c>
       <c r="D368" s="5">
-        <v>-31.759829416626673</v>
+        <v>-30.937322030230231</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>3.7280750876000002</v>
+        <v>3.7260636684000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.2402236421999997</v>
+        <v>-0.24500295110000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-52.732403943969494</v>
+        <v>-53.428826307308782</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>3.8072495814999998</v>
+        <v>3.8047616365999999</v>
       </c>
       <c r="C370" s="5">
-        <v>7.9174493899999643E-2</v>
+        <v>7.8697968199999746E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>28.68275787634229</v>
+        <v>28.506823642020329</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>3.646600158</v>
+        <v>3.6509393404999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.16064942349999978</v>
+        <v>-0.15382229609999998</v>
       </c>
       <c r="D371" s="5">
-        <v>-40.389661757912265</v>
+        <v>-39.056700974528958</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>3.4719714737</v>
+        <v>3.4694515732000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.1746286843</v>
+        <v>-0.18148776729999971</v>
       </c>
       <c r="D372" s="5">
-        <v>-44.504723193489106</v>
+        <v>-45.765635970814891</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>3.4905042693000001</v>
+        <v>3.4856876076000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.8532795600000096E-2</v>
+        <v>1.6236034399999877E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>6.5968332655414796</v>
+        <v>5.7624711098457126</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>3.5034142523999998</v>
+        <v>3.4939472716000002</v>
       </c>
       <c r="C374" s="5">
-        <v>1.2909983099999689E-2</v>
+        <v>8.2596640000001109E-3</v>
       </c>
       <c r="D374" s="5">
-        <v>4.5297294921551101</v>
+        <v>2.8808657652621417</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>3.5926545888999999</v>
+        <v>3.5908153975000001</v>
       </c>
       <c r="C375" s="5">
-        <v>8.9240336500000073E-2</v>
+        <v>9.6868125899999935E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>35.234551631753263</v>
+        <v>38.841976060573828</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>3.6485125829</v>
+        <v>3.6518426760999998</v>
       </c>
       <c r="C376" s="5">
-        <v>5.5857994000000133E-2</v>
+        <v>6.1027278599999679E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>20.338503413129949</v>
+        <v>22.413064249752111</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>3.6338877861999999</v>
+        <v>3.6338465236999999</v>
       </c>
       <c r="C377" s="5">
-        <v>-1.4624796700000164E-2</v>
+        <v>-1.7996152399999854E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.705471316871634</v>
+        <v>-5.7558817912705891</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.7147868401579611</v>
+        <v>-7.7052106258300839</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>3.6071930798</v>
+        <v>3.6229256985</v>
       </c>
       <c r="C378" s="5">
-        <v>-2.6694706399999824E-2</v>
+        <v>-1.0920825199999928E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-8.4676689571385957</v>
+        <v>-3.5473514535599104</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>3.5979960091000001</v>
+        <v>3.5983494737999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.1970706999999763E-3</v>
+        <v>-2.4576224700000093E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.0170348818562176</v>
+        <v>-7.8432920887928308</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>3.6763859770999998</v>
+        <v>3.6821293254</v>
       </c>
       <c r="C380" s="5">
-        <v>7.8389967999999755E-2</v>
+        <v>8.3779851600000121E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>29.516495105506358</v>
+        <v>31.810004593239437</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>3.6220162116000001</v>
+        <v>3.6170185164999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-5.4369765499999723E-2</v>
+        <v>-6.5110808900000094E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-16.372046891519986</v>
+        <v>-19.272718204828809</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>3.6076933085</v>
+        <v>3.6047755175999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.4322903100000062E-2</v>
+        <v>-1.2242998900000135E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.6434230172783479</v>
+        <v>-3.9870279680720766</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>3.6491750496000002</v>
+        <v>3.6569438058000001</v>
       </c>
       <c r="C383" s="5">
-        <v>4.1481741100000136E-2</v>
+        <v>5.2168288200000301E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>14.704651861429641</v>
+        <v>18.817591363583052</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>3.7731834256000001</v>
+        <v>3.7659870263999999</v>
       </c>
       <c r="C384" s="5">
-        <v>0.12400837599999992</v>
+        <v>0.10904322059999982</v>
       </c>
       <c r="D384" s="5">
-        <v>49.333985142652459</v>
+        <v>42.274278801176578</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>3.7932668836999999</v>
+        <v>3.7838931855000002</v>
       </c>
       <c r="C385" s="5">
-        <v>2.0083458099999785E-2</v>
+        <v>1.7906159100000263E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>6.5775611006858803</v>
+        <v>5.8572445258232575</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3.8024840079</v>
+        <v>3.7902453985000002</v>
       </c>
       <c r="C386" s="5">
-        <v>9.217124200000093E-3</v>
+        <v>6.3522129999999954E-3</v>
       </c>
       <c r="D386" s="5">
-        <v>2.955122638892993</v>
+        <v>2.0332053555266461</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>3.5937108062999998</v>
+        <v>3.5929835519000002</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.20877320160000012</v>
+        <v>-0.19726184660000001</v>
       </c>
       <c r="D387" s="5">
-        <v>-49.21812266222647</v>
+        <v>-47.343159281876538</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>3.6400852109000001</v>
+        <v>3.6450664239999999</v>
       </c>
       <c r="C388" s="5">
-        <v>4.6374404600000307E-2</v>
+        <v>5.2082872099999733E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>16.632905716801027</v>
+        <v>18.850937958052818</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>3.7234269383999998</v>
+        <v>3.7202860646000002</v>
       </c>
       <c r="C389" s="5">
-        <v>8.3341727499999685E-2</v>
+        <v>7.5219640600000304E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>31.212568065632329</v>
+        <v>27.776404374735741</v>
       </c>
       <c r="E389" s="5">
-        <v>2.4640043245152565</v>
+        <v>2.3787339486200265</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3.8091051236000002</v>
+        <v>3.8305434889000001</v>
       </c>
       <c r="C390" s="5">
-        <v>8.5678185200000367E-2</v>
+        <v>0.11025742429999985</v>
       </c>
       <c r="D390" s="5">
-        <v>31.389743255242486</v>
+        <v>41.973975233600271</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3.8082586247000001</v>
+        <v>3.8115263584000001</v>
       </c>
       <c r="C391" s="5">
-        <v>-8.464989000001033E-4</v>
+        <v>-1.9017130499999979E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.26635075405185837</v>
+        <v>-5.797514538224835</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>3.7850283263</v>
+        <v>3.796083232</v>
       </c>
       <c r="C392" s="5">
-        <v>-2.3230298400000127E-2</v>
+        <v>-1.5443126400000118E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-7.0793163742534411</v>
+        <v>-4.7551321271609766</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3.9176690203</v>
+        <v>3.9077606629999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.132640694</v>
+        <v>0.11167743099999994</v>
       </c>
       <c r="D393" s="5">
-        <v>51.18311870875425</v>
+        <v>41.614188665771003</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3.9065821462999999</v>
+        <v>3.9023802304999999</v>
       </c>
       <c r="C394" s="5">
-        <v>-1.108687400000008E-2</v>
+        <v>-5.3804324999999764E-3</v>
       </c>
       <c r="D394" s="5">
-        <v>-3.343598335661524</v>
+        <v>-1.6397752686810541</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3.9483844359</v>
+        <v>3.9578732312999998</v>
       </c>
       <c r="C395" s="5">
-        <v>4.1802289600000098E-2</v>
+        <v>5.5493000799999859E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>13.623887565244308</v>
+        <v>18.464319566421693</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3.9732895867</v>
+        <v>3.9605729495999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.4905150799999998E-2</v>
+        <v>2.6997183000001534E-3</v>
       </c>
       <c r="D396" s="5">
-        <v>7.8374111029912985</v>
+        <v>0.82161389195130052</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3.9891389069000001</v>
+        <v>3.9764243601000002</v>
       </c>
       <c r="C397" s="5">
-        <v>1.5849320200000072E-2</v>
+        <v>1.5851410500000274E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>4.8931873894555222</v>
+        <v>4.9099076588726698</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>4.1984684851000003</v>
+        <v>4.1841781123999997</v>
       </c>
       <c r="C398" s="5">
-        <v>0.2093295782000002</v>
+        <v>0.20775375229999948</v>
       </c>
       <c r="D398" s="5">
-        <v>84.731458890696572</v>
+        <v>84.250744692601103</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>4.0932910272000003</v>
+        <v>4.0938991832999996</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.10517745789999999</v>
+        <v>-9.0278929100000127E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-26.246826791963251</v>
+        <v>-23.02959674888908</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>4.0360818292999996</v>
+        <v>4.0432643104999997</v>
       </c>
       <c r="C400" s="5">
-        <v>-5.7209197900000675E-2</v>
+        <v>-5.0634872799999897E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-15.54058457488453</v>
+        <v>-13.87289167331579</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>4.1192208603999996</v>
+        <v>4.1118899588</v>
       </c>
       <c r="C401" s="5">
-        <v>8.3139031099999983E-2</v>
+        <v>6.8625648300000286E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>27.720727953172553</v>
+        <v>22.380497987020263</v>
       </c>
       <c r="E401" s="5">
-        <v>10.629829147932114</v>
+        <v>10.526176949839062</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>4.0121355336000004</v>
+        <v>4.0407856644000004</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.10708532679999916</v>
+        <v>-7.1104294399999546E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-27.100221697435188</v>
+        <v>-18.886718247333622</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>4.0151820293</v>
+        <v>4.0221545010000002</v>
       </c>
       <c r="C403" s="5">
-        <v>3.0464956999995962E-3</v>
+        <v>-1.8631163400000261E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.91499927484244292</v>
+        <v>-5.3947560314574483</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>4.1004654774000002</v>
+        <v>4.1164579394</v>
       </c>
       <c r="C404" s="5">
-        <v>8.5283448100000214E-2</v>
+        <v>9.4303438399999884E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>28.687110990888588</v>
+        <v>32.062404554536947</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>4.0109924438000002</v>
+        <v>3.9970990934000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-8.9473033600000029E-2</v>
+        <v>-0.11935884599999991</v>
       </c>
       <c r="D405" s="5">
-        <v>-23.25957362374368</v>
+        <v>-29.748630640212937</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>4.1038488749999997</v>
+        <v>4.0976674620000004</v>
       </c>
       <c r="C406" s="5">
-        <v>9.2856431199999534E-2</v>
+        <v>0.10056836860000029</v>
       </c>
       <c r="D406" s="5">
-        <v>31.605544742755388</v>
+        <v>34.741554288886391</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>4.0431330843</v>
+        <v>4.0571193907999996</v>
       </c>
       <c r="C407" s="5">
-        <v>-6.0715790699999772E-2</v>
+        <v>-4.0548071200000813E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-16.378081089561626</v>
+        <v>-11.249067947421432</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3.9849438805999999</v>
+        <v>3.9656943329000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.8189203700000025E-2</v>
+        <v>-9.1425057899999551E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-15.966960255337714</v>
+        <v>-23.929305156179247</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>4.0927923767000003</v>
+        <v>4.0747745850000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.10784849610000036</v>
+        <v>0.10908025210000005</v>
       </c>
       <c r="D409" s="5">
-        <v>37.774882874960269</v>
+        <v>38.488025896949175</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>4.0941189630999997</v>
+        <v>4.0802051771999999</v>
       </c>
       <c r="C410" s="5">
-        <v>1.3265863999993854E-3</v>
+        <v>5.4305921999997508E-3</v>
       </c>
       <c r="D410" s="5">
-        <v>0.38964708930167014</v>
+        <v>1.6110562904450676</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>4.0881529762</v>
+        <v>4.0915182802999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-5.9659868999997201E-3</v>
+        <v>1.1313103099999999E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.7347038002762383</v>
+        <v>3.3784270046683718</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>4.1288991606999996</v>
+        <v>4.137476146</v>
       </c>
       <c r="C412" s="5">
-        <v>4.0746184499999671E-2</v>
+        <v>4.5957865700000156E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>12.638187683831958</v>
+        <v>14.343658756909905</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>4.1124109846000003</v>
+        <v>4.1015060770999998</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.6488176099999308E-2</v>
+        <v>-3.5970068900000207E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.6881694988749834</v>
+        <v>-9.9478103555718072</v>
       </c>
       <c r="E413" s="5">
-        <v>-0.16531951140240642</v>
+        <v>-0.25253306396921804</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>4.1196762069000004</v>
+        <v>4.1530896284000001</v>
       </c>
       <c r="C414" s="5">
-        <v>7.2652223000000404E-3</v>
+        <v>5.1583551300000252E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>2.1407100842429028</v>
+        <v>16.181059567873458</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>4.1247232568000003</v>
+        <v>4.1359287118000001</v>
       </c>
       <c r="C415" s="5">
-        <v>5.0470498999999336E-3</v>
+        <v>-1.7160916599999965E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>1.4800765144320271</v>
+        <v>-4.8473498069989347</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>4.1095576708000001</v>
+        <v>4.1297652359999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-1.5165586000000175E-2</v>
+        <v>-6.1634758000002066E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>-4.3239651878604901</v>
+        <v>-1.7736887425765402</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>4.2048930548000003</v>
+        <v>4.2859713786000002</v>
       </c>
       <c r="C417" s="5">
-        <v>9.533538400000019E-2</v>
+        <v>0.15620614260000032</v>
       </c>
       <c r="D417" s="5">
-        <v>31.679601195804707</v>
+        <v>56.130168764293799</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>4.1975768935</v>
+        <v>4.2901126302000003</v>
       </c>
       <c r="C418" s="5">
-        <v>-7.3161613000003456E-3</v>
+        <v>4.1412516000001176E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-2.068034563388832</v>
+        <v>1.1656625964564515</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>4.3366811048000002</v>
+        <v>4.3521063212</v>
       </c>
       <c r="C419" s="5">
-        <v>0.13910421130000028</v>
+        <v>6.1993690999999629E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>47.878803024945469</v>
+        <v>18.787195777628263</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>4.1912560533000001</v>
+        <v>4.3656127931000004</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.14542505150000018</v>
+        <v>1.3506471900000427E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-33.588930972882494</v>
+        <v>3.7883487871409827</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>4.1912828809000002</v>
+        <v>4.3693660668999996</v>
       </c>
       <c r="C421" s="5">
-        <v>2.6827600000167706E-5</v>
+        <v>3.7532737999992349E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>7.6812900389633398E-3</v>
+        <v>1.0365753821910628</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>4.1914698709999998</v>
+        <v>4.3783152951000002</v>
       </c>
       <c r="C422" s="5">
-        <v>1.8699009999956218E-4</v>
+        <v>8.9492282000005474E-3</v>
       </c>
       <c r="D422" s="5">
-        <v>5.3549997532975624E-2</v>
+        <v>2.4856875597767836</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>4.2166727369999997</v>
+        <v>4.3909073796999998</v>
       </c>
       <c r="C423" s="5">
-        <v>2.5202865999999879E-2</v>
+        <v>1.2592084599999609E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>7.458943736082424</v>
+        <v>3.5063319206597665</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>4.2446737053000003</v>
+        <v>4.4366782288</v>
       </c>
       <c r="C424" s="5">
-        <v>2.800096830000065E-2</v>
+        <v>4.5770849100000177E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>8.2662213584002266</v>
+        <v>13.251476927035167</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>4.2285802656999998</v>
+        <v>4.5016302645000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.6093439600000536E-2</v>
+        <v>6.4952035700000188E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.4560455394508924</v>
+        <v>19.053638433421739</v>
       </c>
       <c r="E425" s="5">
-        <v>2.8248460947854159</v>
+        <v>9.7555429610117983</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>4.2797579342000001</v>
+        <v>4.4612614172000002</v>
       </c>
       <c r="C426" s="5">
-        <v>5.1177668500000273E-2</v>
+        <v>-4.0368847299999899E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>15.530199943036415</v>
+        <v>-10.245918728476012</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>4.2909204770000002</v>
+        <v>4.5437173191999998</v>
       </c>
       <c r="C427" s="5">
-        <v>1.1162542800000175E-2</v>
+        <v>8.2455901999999526E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>3.1751530612669887</v>
+        <v>24.578640045520615</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>4.2784989936000004</v>
+        <v>4.5416161330999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.2421483399999822E-2</v>
+        <v>-2.1011860999999854E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.4190174432505716</v>
+        <v>-0.55351598968093052</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>4.2820204331999996</v>
+        <v>4.5777001999999998</v>
       </c>
       <c r="C429" s="5">
-        <v>3.5214395999991766E-3</v>
+        <v>3.6084066899999989E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.99214914769514273</v>
+        <v>9.9621121349063646</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>4.2701090246</v>
+        <v>4.6823839734000003</v>
       </c>
       <c r="C430" s="5">
-        <v>-1.1911408599999618E-2</v>
+        <v>0.10468377340000057</v>
       </c>
       <c r="D430" s="5">
-        <v>-3.2874712816897023</v>
+        <v>31.170488210579926</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>4.2157930416999996</v>
+        <v>4.5478158005999996</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.4315982900000392E-2</v>
+        <v>-0.13456817280000077</v>
       </c>
       <c r="D431" s="5">
-        <v>-14.240186235173102</v>
+        <v>-29.525809015091255</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>4.2210085212999999</v>
+        <v>4.5661977147000004</v>
       </c>
       <c r="C432" s="5">
-        <v>5.21547960000035E-3</v>
+        <v>1.8381914100000785E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>1.4946977267687123</v>
+        <v>4.9595967863002022</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>4.2065122193000004</v>
+        <v>4.5682433728999996</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.4496301999999517E-2</v>
+        <v>2.0456581999992451E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>-4.0442264281851825</v>
+        <v>0.53892705538116648</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>4.0949869824</v>
+        <v>4.5811212290999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.11152523690000038</v>
+        <v>1.2877856200000259E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-27.562334025051026</v>
+        <v>3.435738679878253</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>4.1204457470999998</v>
+        <v>4.6123183597999997</v>
       </c>
       <c r="C435" s="5">
-        <v>2.5458764699999747E-2</v>
+        <v>3.1197130699999853E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>7.7209306932800592</v>
+        <v>8.4850519091157928</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>4.1160176353000004</v>
+        <v>4.6079253613000004</v>
       </c>
       <c r="C436" s="5">
-        <v>-4.4281117999993569E-3</v>
+        <v>-4.392998499999301E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.2820066001789643</v>
+        <v>-1.1369706440742977</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>4.1193749182000001</v>
+        <v>4.6130394356000002</v>
       </c>
       <c r="C437" s="5">
-        <v>3.3572828999997029E-3</v>
+        <v>5.1140742999997713E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>0.98319846558641011</v>
+        <v>1.3399714665392581</v>
       </c>
       <c r="E437" s="5">
-        <v>-2.5825534964019847</v>
+        <v>2.4748627620214902</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>4.6127534487000004</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-2.8598689999981275E-4</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-7.436903411370821E-2</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>