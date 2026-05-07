--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B35DCE1D-49E2-4905-9F65-FF0A53C19E49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C5EA0E8F-2BD5-45CF-B2A2-497CF85522E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6C7F1A09-5743-4B9A-A92D-E7954846AD4E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{878BB1E8-399C-467A-9C63-9915ED20E9D1}"/>
   </bookViews>
   <sheets>
     <sheet name="largooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9069DCA-AF41-4056-A48B-DB702F632130}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E8F1766-8563-4D0A-8502-2F92A0FFDBCC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-1.1369706440742977</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>4.6130394356000002</v>
       </c>
       <c r="C437" s="5">
         <v>5.1140742999997713E-3</v>
       </c>
       <c r="D437" s="5">
         <v>1.3399714665392581</v>
       </c>
       <c r="E437" s="5">
         <v>2.4748627620214902</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>4.6127534487000004</v>
+        <v>4.6133757447999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.8598689999981275E-4</v>
+        <v>3.3630919999971809E-4</v>
       </c>
       <c r="D438" s="5">
-        <v>-7.436903411370821E-2</v>
+        <v>8.7519932516899601E-2</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>4.6141380551999998</v>
+      </c>
+      <c r="C439" s="5">
+        <v>7.6231039999985484E-4</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.19846731506434345</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>4.5947523192000004</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-1.9385735999999376E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-4.9267688871209021</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>