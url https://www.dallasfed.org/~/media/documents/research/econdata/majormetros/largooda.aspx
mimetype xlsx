--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C5EA0E8F-2BD5-45CF-B2A2-497CF85522E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8A521353-C5CF-4295-B94B-3831F3C625C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{878BB1E8-399C-467A-9C63-9915ED20E9D1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D995D965-690B-4E70-9898-6C00BA369250}"/>
   </bookViews>
   <sheets>
     <sheet name="largooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E8F1766-8563-4D0A-8502-2F92A0FFDBCC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{044A3748-4BE9-48D1-AFC3-62A496105DB8}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>4.2792862793999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>4.2916662201999998</v>
       </c>
       <c r="C7" s="5">
         <v>1.2379940799999822E-2</v>
       </c>
       <c r="D7" s="5">
         <v>3.5273645690633293</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>4.3910404015999998</v>
       </c>
       <c r="C8" s="5">
         <v>9.9374181399999983E-2</v>
       </c>
       <c r="D8" s="5">
         <v>31.612743624100361</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>4.4002023750000001</v>
       </c>
       <c r="C9" s="5">
         <v>9.1619734000003561E-3</v>
       </c>
       <c r="D9" s="5">
         <v>2.5327526650660293</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>4.3561275703</v>
       </c>
       <c r="C10" s="5">
         <v>-4.4074804700000136E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-11.379282260487834</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>4.3882469488</v>
       </c>
       <c r="C11" s="5">
         <v>3.2119378500000018E-2</v>
       </c>
       <c r="D11" s="5">
         <v>9.2158419362377018</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>4.3381312843000002</v>
       </c>
       <c r="C12" s="5">
         <v>-5.0115664499999824E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-12.87564496853375</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>4.4335430589999998</v>
       </c>
       <c r="C13" s="5">
         <v>9.5411774699999619E-2</v>
       </c>
       <c r="D13" s="5">
         <v>29.831142329541159</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>4.2788775610999998</v>
       </c>
       <c r="C14" s="5">
         <v>-0.15466549789999995</v>
       </c>
       <c r="D14" s="5">
         <v>-34.694893120683169</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>4.3180503422000003</v>
       </c>
       <c r="C15" s="5">
         <v>3.9172781100000442E-2</v>
       </c>
       <c r="D15" s="5">
         <v>11.556300095578798</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>4.3777329492000003</v>
       </c>
       <c r="C16" s="5">
         <v>5.9682607000000054E-2</v>
       </c>
       <c r="D16" s="5">
         <v>17.906776680157943</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>4.4506334701999997</v>
       </c>
       <c r="C17" s="5">
         <v>7.290052099999933E-2</v>
       </c>
       <c r="D17" s="5">
         <v>21.918826433338957</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>4.4736487696999996</v>
       </c>
       <c r="C18" s="5">
         <v>2.3015299499999919E-2</v>
       </c>
       <c r="D18" s="5">
         <v>6.3850630179344892</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>4.5966137586000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.12296498890000063</v>
       </c>
       <c r="D19" s="5">
         <v>38.456561215808115</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>4.6008193990999997</v>
       </c>
       <c r="C20" s="5">
         <v>4.2056404999994967E-3</v>
       </c>
       <c r="D20" s="5">
         <v>1.1034737235463998</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>4.5973139951000004</v>
       </c>
       <c r="C21" s="5">
         <v>-3.5054039999993236E-3</v>
       </c>
       <c r="D21" s="5">
         <v>-0.91046873697842035</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>4.6575779786</v>
       </c>
       <c r="C22" s="5">
         <v>6.0263983499999618E-2</v>
       </c>
       <c r="D22" s="5">
         <v>16.91537133729355</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>4.7051013307999998</v>
       </c>
       <c r="C23" s="5">
         <v>4.7523352199999813E-2</v>
       </c>
       <c r="D23" s="5">
         <v>12.955180847178283</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>4.8375908885000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.13248955770000048</v>
       </c>
       <c r="D24" s="5">
         <v>39.547441840368137</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>4.8277677469000002</v>
       </c>
       <c r="C25" s="5">
         <v>-9.8231416000000848E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-2.4096722525666081</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>4.7778022483000004</v>
       </c>
       <c r="C26" s="5">
         <v>-4.9965498599999769E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-11.736403900626902</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>4.8044475113000003</v>
       </c>
       <c r="C27" s="5">
         <v>2.6645262999999808E-2</v>
       </c>
       <c r="D27" s="5">
         <v>6.9013995697376096</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>4.7704012755000003</v>
       </c>
       <c r="C28" s="5">
         <v>-3.4046235799999991E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-8.1799525875920764</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>4.8526849122</v>
       </c>
       <c r="C29" s="5">
         <v>8.2283636699999718E-2</v>
       </c>
       <c r="D29" s="5">
         <v>22.779587283433788</v>
       </c>
       <c r="E29" s="5">
         <v>9.0335779095718891</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>4.8560209549</v>
       </c>
       <c r="C30" s="5">
         <v>3.3360426999999859E-3</v>
       </c>
       <c r="D30" s="5">
         <v>0.82808229622548524</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>4.8088752023000003</v>
       </c>
       <c r="C31" s="5">
         <v>-4.7145752599999646E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-11.048054025087284</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>4.8153470407999999</v>
       </c>
       <c r="C32" s="5">
         <v>6.4718384999995493E-3</v>
       </c>
       <c r="D32" s="5">
         <v>1.6269812997003807</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>4.7917649184000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.3582122399999683E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-5.721006238267579</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>4.9557040126</v>
       </c>
       <c r="C34" s="5">
         <v>0.16393909419999986</v>
       </c>
       <c r="D34" s="5">
         <v>49.733256805190337</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>4.9234957208000001</v>
       </c>
       <c r="C35" s="5">
         <v>-3.2208291799999955E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-7.5262513824267296</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>5.0259519786000002</v>
       </c>
       <c r="C36" s="5">
         <v>0.10245625780000012</v>
       </c>
       <c r="D36" s="5">
         <v>28.037515770494004</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>4.9160283113999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.10992366720000035</v>
       </c>
       <c r="D37" s="5">
         <v>-23.307572026512211</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>5.0837497747000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.16772146330000037</v>
       </c>
       <c r="D38" s="5">
         <v>49.567588016086916</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>5.0866680467999998</v>
       </c>
       <c r="C39" s="5">
         <v>2.9182720999996192E-3</v>
       </c>
       <c r="D39" s="5">
         <v>0.69102615149776447</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>5.1664425228999997</v>
       </c>
       <c r="C40" s="5">
         <v>7.977447609999988E-2</v>
       </c>
       <c r="D40" s="5">
         <v>20.530918329215009</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>5.1585798233000002</v>
       </c>
       <c r="C41" s="5">
         <v>-7.8626995999995231E-3</v>
       </c>
       <c r="D41" s="5">
         <v>-1.8110455399723224</v>
       </c>
       <c r="E41" s="5">
         <v>6.303621946089244</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>5.2303840013</v>
       </c>
       <c r="C42" s="5">
         <v>7.180417799999983E-2</v>
       </c>
       <c r="D42" s="5">
         <v>18.043216798636674</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>5.4342395905999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.20385558929999981</v>
       </c>
       <c r="D43" s="5">
         <v>58.220403573603143</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>5.4255144848999999</v>
       </c>
       <c r="C44" s="5">
         <v>-8.7251056999999577E-3</v>
       </c>
       <c r="D44" s="5">
         <v>-1.9097725226053464</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>5.4963595708000001</v>
       </c>
       <c r="C45" s="5">
         <v>7.0845085900000271E-2</v>
       </c>
       <c r="D45" s="5">
         <v>16.845101420258391</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>5.4602686557000002</v>
       </c>
       <c r="C46" s="5">
         <v>-3.6090915099999954E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-7.6011642750390855</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>5.4560357976000002</v>
       </c>
       <c r="C47" s="5">
         <v>-4.2328580999999588E-3</v>
       </c>
       <c r="D47" s="5">
         <v>-0.92629666254301357</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>5.4100367880000002</v>
       </c>
       <c r="C48" s="5">
         <v>-4.5999009600000029E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-9.6608320433873569</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>5.6021968395000004</v>
       </c>
       <c r="C49" s="5">
         <v>0.19216005150000015</v>
       </c>
       <c r="D49" s="5">
         <v>52.018957726208129</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>5.6887837656000002</v>
       </c>
       <c r="C50" s="5">
         <v>8.658692609999985E-2</v>
       </c>
       <c r="D50" s="5">
         <v>20.207826587902169</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>5.8619375280000003</v>
       </c>
       <c r="C51" s="5">
         <v>0.17315376240000013</v>
       </c>
       <c r="D51" s="5">
         <v>43.304924237869294</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>5.9639241760999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.10198664809999958</v>
       </c>
       <c r="D52" s="5">
         <v>22.996040432614496</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>6.2673304351999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.30340625909999996</v>
       </c>
       <c r="D53" s="5">
         <v>81.386831283724575</v>
       </c>
       <c r="E53" s="5">
         <v>21.493330526592878</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>5.6096842220000003</v>
       </c>
       <c r="C54" s="5">
         <v>-0.65764621319999961</v>
       </c>
       <c r="D54" s="5">
         <v>-73.559487783091001</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>5.7421679059999997</v>
       </c>
       <c r="C55" s="5">
         <v>0.13248368399999944</v>
       </c>
       <c r="D55" s="5">
         <v>32.327367287626309</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>5.8251806350999997</v>
       </c>
       <c r="C56" s="5">
         <v>8.3012729100000016E-2</v>
       </c>
       <c r="D56" s="5">
         <v>18.796081391340525</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>5.8846974159999998</v>
       </c>
       <c r="C57" s="5">
         <v>5.9516780900000121E-2</v>
       </c>
       <c r="D57" s="5">
         <v>12.973576320607116</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>5.9585156865000002</v>
       </c>
       <c r="C58" s="5">
         <v>7.3818270500000338E-2</v>
       </c>
       <c r="D58" s="5">
         <v>16.136143881932629</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>5.8878872136</v>
       </c>
       <c r="C59" s="5">
         <v>-7.0628472900000183E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-13.332405568633753</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>6.1102403273999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.22235311379999967</v>
       </c>
       <c r="D60" s="5">
         <v>56.021956636838823</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>6.1926121621999997</v>
       </c>
       <c r="C61" s="5">
         <v>8.2371834799999988E-2</v>
       </c>
       <c r="D61" s="5">
         <v>17.432165653827635</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>6.2112680494000001</v>
       </c>
       <c r="C62" s="5">
         <v>1.8655887200000443E-2</v>
       </c>
       <c r="D62" s="5">
         <v>3.6756303878373586</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>5.6577778761999999</v>
       </c>
       <c r="C63" s="5">
         <v>-0.55349017320000016</v>
       </c>
       <c r="D63" s="5">
         <v>-67.372225219669318</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>5.6803101646999998</v>
       </c>
       <c r="C64" s="5">
         <v>2.2532288499999886E-2</v>
       </c>
       <c r="D64" s="5">
         <v>4.8851218336382285</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>5.7639399327999996</v>
       </c>
       <c r="C65" s="5">
         <v>8.3629768099999779E-2</v>
       </c>
       <c r="D65" s="5">
         <v>19.170497211902916</v>
       </c>
       <c r="E65" s="5">
         <v>-8.0319764149141442</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>5.8987424018999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.13480246910000027</v>
       </c>
       <c r="D66" s="5">
         <v>31.971397540037728</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>5.7429756477999998</v>
       </c>
       <c r="C67" s="5">
         <v>-0.15576675410000007</v>
       </c>
       <c r="D67" s="5">
         <v>-27.467854276391034</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>5.8891334480999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.14615780030000014</v>
       </c>
       <c r="D68" s="5">
         <v>35.198866372270587</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>5.9869250140999997</v>
       </c>
       <c r="C69" s="5">
         <v>9.7791565999999719E-2</v>
       </c>
       <c r="D69" s="5">
         <v>21.850994243378686</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>5.9653763457000002</v>
       </c>
       <c r="C70" s="5">
         <v>-2.1548668399999471E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-4.2346611944351187</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>6.0188485448</v>
       </c>
       <c r="C71" s="5">
         <v>5.3472199099999784E-2</v>
       </c>
       <c r="D71" s="5">
         <v>11.302983982450021</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>5.9181478622999997</v>
       </c>
       <c r="C72" s="5">
         <v>-0.1007006825000003</v>
       </c>
       <c r="D72" s="5">
         <v>-18.32883358061498</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>5.8832866544</v>
       </c>
       <c r="C73" s="5">
         <v>-3.4861207899999691E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-6.8440987809845533</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>5.9161463639000003</v>
       </c>
       <c r="C74" s="5">
         <v>3.2859709500000278E-2</v>
       </c>
       <c r="D74" s="5">
         <v>6.9120867592933566</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>6.0533142283999997</v>
       </c>
       <c r="C75" s="5">
         <v>0.1371678644999994</v>
       </c>
       <c r="D75" s="5">
         <v>31.65935039702066</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>6.0973142165000001</v>
       </c>
       <c r="C76" s="5">
         <v>4.3999988100000387E-2</v>
       </c>
       <c r="D76" s="5">
         <v>9.0797894067211828</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>6.1476136663999998</v>
       </c>
       <c r="C77" s="5">
         <v>5.0299449899999793E-2</v>
       </c>
       <c r="D77" s="5">
         <v>10.361067411219626</v>
       </c>
       <c r="E77" s="5">
         <v>6.6564492009482112</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>6.2970531402000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.14943947380000022</v>
       </c>
       <c r="D78" s="5">
         <v>33.404196332486372</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>6.3203492505999996</v>
       </c>
       <c r="C79" s="5">
         <v>2.329611039999957E-2</v>
       </c>
       <c r="D79" s="5">
         <v>4.5308850356286623</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>6.5553755838000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.23502633320000044</v>
       </c>
       <c r="D80" s="5">
         <v>54.980844721822741</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>6.3046016902000002</v>
       </c>
       <c r="C81" s="5">
         <v>-0.25077389359999991</v>
       </c>
       <c r="D81" s="5">
         <v>-37.378870263750343</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>6.1756342989000004</v>
       </c>
       <c r="C82" s="5">
         <v>-0.12896739129999979</v>
       </c>
       <c r="D82" s="5">
         <v>-21.96543784406202</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>6.3365830478999996</v>
       </c>
       <c r="C83" s="5">
         <v>0.16094874899999922</v>
       </c>
       <c r="D83" s="5">
         <v>36.170404300144398</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>6.4301050130000004</v>
       </c>
       <c r="C84" s="5">
         <v>9.352196510000077E-2</v>
       </c>
       <c r="D84" s="5">
         <v>19.221673571845255</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>6.4812913807000001</v>
       </c>
       <c r="C85" s="5">
         <v>5.1186367699999735E-2</v>
       </c>
       <c r="D85" s="5">
         <v>9.9820399993828968</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>6.5234735468</v>
       </c>
       <c r="C86" s="5">
         <v>4.2182166099999918E-2</v>
       </c>
       <c r="D86" s="5">
         <v>8.0956727709963427</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>6.3541119925</v>
       </c>
       <c r="C87" s="5">
         <v>-0.16936155429999999</v>
       </c>
       <c r="D87" s="5">
         <v>-27.069109986163621</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>6.4060735405999996</v>
       </c>
       <c r="C88" s="5">
         <v>5.1961548099999533E-2</v>
       </c>
       <c r="D88" s="5">
         <v>10.266771419299282</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>6.4072312235000002</v>
       </c>
       <c r="C89" s="5">
         <v>1.1576829000006228E-3</v>
       </c>
       <c r="D89" s="5">
         <v>0.21707542144353553</v>
       </c>
       <c r="E89" s="5">
         <v>4.2230623326080075</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>6.3097898039000002</v>
       </c>
       <c r="C90" s="5">
         <v>-9.7441419599999968E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-16.797966844808332</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>6.3943167709999997</v>
       </c>
       <c r="C91" s="5">
         <v>8.4526967099999517E-2</v>
       </c>
       <c r="D91" s="5">
         <v>17.314329453062971</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>6.4121072293000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.7790458300000367E-2</v>
       </c>
       <c r="D92" s="5">
         <v>3.3902417722953881</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>6.8621391389999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.45003190969999984</v>
       </c>
       <c r="D93" s="5">
         <v>125.68615595858073</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>6.9115819903000002</v>
       </c>
       <c r="C94" s="5">
         <v>4.9442851300000257E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.9971983964058477</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>6.7603834537000003</v>
       </c>
       <c r="C95" s="5">
         <v>-0.15119853659999993</v>
       </c>
       <c r="D95" s="5">
         <v>-23.312180433276662</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>6.6225334799000004</v>
       </c>
       <c r="C96" s="5">
         <v>-0.13784997379999986</v>
       </c>
       <c r="D96" s="5">
         <v>-21.903065185717274</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>6.676844139</v>
       </c>
       <c r="C97" s="5">
         <v>5.4310659099999548E-2</v>
       </c>
       <c r="D97" s="5">
         <v>10.297307367321483</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>6.6877374242999998</v>
       </c>
       <c r="C98" s="5">
         <v>1.0893285299999889E-2</v>
       </c>
       <c r="D98" s="5">
         <v>1.9754662978356485</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>6.9619587486999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.27422132440000002</v>
       </c>
       <c r="D99" s="5">
         <v>61.967092917101141</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>6.9188562452999998</v>
       </c>
       <c r="C100" s="5">
         <v>-4.3102503400000103E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-7.181544123230454</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>6.8691124427999997</v>
       </c>
       <c r="C101" s="5">
         <v>-4.9743802500000101E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-8.294407857519781</v>
       </c>
       <c r="E101" s="5">
         <v>7.2087490397715559</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>6.8326546696000001</v>
       </c>
       <c r="C102" s="5">
         <v>-3.6457773199999544E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-6.1863244289468984</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>6.8736507962999998</v>
       </c>
       <c r="C103" s="5">
         <v>4.0996126699999635E-2</v>
       </c>
       <c r="D103" s="5">
         <v>7.4424540395867211</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>6.6925707010000002</v>
       </c>
       <c r="C104" s="5">
         <v>-0.18108009529999958</v>
       </c>
       <c r="D104" s="5">
         <v>-27.411798486216476</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>6.3772938692999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.31527683170000032</v>
       </c>
       <c r="D105" s="5">
         <v>-43.956977951088462</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>6.1130944855999996</v>
       </c>
       <c r="C106" s="5">
         <v>-0.26419938370000029</v>
       </c>
       <c r="D106" s="5">
         <v>-39.813908486814277</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>5.7340929379999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.37900154759999971</v>
       </c>
       <c r="D107" s="5">
         <v>-53.607964139202259</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>5.7209403273000001</v>
       </c>
       <c r="C108" s="5">
         <v>-1.3152610699999734E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-2.7180467714787104</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>5.5769075686000003</v>
       </c>
       <c r="C109" s="5">
         <v>-0.14403275869999987</v>
       </c>
       <c r="D109" s="5">
         <v>-26.360243339346535</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>5.454741157</v>
       </c>
       <c r="C110" s="5">
         <v>-0.1221664116000003</v>
       </c>
       <c r="D110" s="5">
         <v>-23.340072544297374</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>5.4095186148999996</v>
       </c>
       <c r="C111" s="5">
         <v>-4.5222542100000318E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-9.5072737362422384</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>5.4392934798999999</v>
       </c>
       <c r="C112" s="5">
         <v>2.9774865000000261E-2</v>
       </c>
       <c r="D112" s="5">
         <v>6.8086606530205485</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>5.3678037156</v>
       </c>
       <c r="C113" s="5">
         <v>-7.1489764299999869E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-14.680241998245192</v>
       </c>
       <c r="E113" s="5">
         <v>-21.855934659704502</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>5.3809238418999996</v>
       </c>
       <c r="C114" s="5">
         <v>1.312012629999959E-2</v>
       </c>
       <c r="D114" s="5">
         <v>2.9728244208458321</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>5.2797253161000004</v>
       </c>
       <c r="C115" s="5">
         <v>-0.10119852579999922</v>
       </c>
       <c r="D115" s="5">
         <v>-20.374202169599599</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>5.1861915508000003</v>
       </c>
       <c r="C116" s="5">
         <v>-9.3533765300000127E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-19.304986559957115</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>5.1474426355</v>
       </c>
       <c r="C117" s="5">
         <v>-3.8748915300000242E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-8.6064503084100519</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>5.1059263355000004</v>
       </c>
       <c r="C118" s="5">
         <v>-4.1516299999999617E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-9.2605060324494453</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>5.2191716530000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.11324531749999966</v>
       </c>
       <c r="D119" s="5">
         <v>30.114120011555556</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>5.2210458124999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.8741594999998057E-3</v>
       </c>
       <c r="D120" s="5">
         <v>0.4317617113405614</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>5.1629305895000002</v>
       </c>
       <c r="C121" s="5">
         <v>-5.8115222999999716E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-12.569011343979108</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>5.1198428021</v>
       </c>
       <c r="C122" s="5">
         <v>-4.3087787400000188E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-9.5675943576364659</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>5.1366099131</v>
       </c>
       <c r="C123" s="5">
         <v>1.6767111000000057E-2</v>
       </c>
       <c r="D123" s="5">
         <v>4.001476718650876</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>5.1619310848</v>
       </c>
       <c r="C124" s="5">
         <v>2.5321171699999923E-2</v>
       </c>
       <c r="D124" s="5">
         <v>6.0785069953324333</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>5.1760526179999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.412153319999998E-2</v>
       </c>
       <c r="D125" s="5">
         <v>3.3326971579459741</v>
       </c>
       <c r="E125" s="5">
         <v>-3.5722449582634708</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>5.107225294</v>
       </c>
       <c r="C126" s="5">
         <v>-6.8827323999999912E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-14.839931168361552</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>5.0921592934</v>
       </c>
       <c r="C127" s="5">
         <v>-1.5066000600000073E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-3.4830531383744034</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>5.0906292690999999</v>
       </c>
       <c r="C128" s="5">
         <v>-1.5300243000000435E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-0.35996478709445778</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.9264906627</v>
       </c>
       <c r="C129" s="5">
         <v>-0.16413860639999989</v>
       </c>
       <c r="D129" s="5">
         <v>-32.517008635478426</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>5.0033801810999998</v>
       </c>
       <c r="C130" s="5">
         <v>7.6889518399999801E-2</v>
       </c>
       <c r="D130" s="5">
         <v>20.423176648995778</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.9966990441999997</v>
       </c>
       <c r="C131" s="5">
         <v>-6.6811369000001619E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-1.5906734009873857</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>5.0061416285</v>
       </c>
       <c r="C132" s="5">
         <v>9.442584300000334E-3</v>
       </c>
       <c r="D132" s="5">
         <v>2.2914364488216155</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>5.1324636817</v>
       </c>
       <c r="C133" s="5">
         <v>0.12632205320000001</v>
       </c>
       <c r="D133" s="5">
         <v>34.856857164041585</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>5.0895777553999997</v>
       </c>
       <c r="C134" s="5">
         <v>-4.2885926300000321E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-9.5787670200163539</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.9626185608000002</v>
       </c>
       <c r="C135" s="5">
         <v>-0.12695919459999949</v>
       </c>
       <c r="D135" s="5">
         <v>-26.15013551205093</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.8833563520999999</v>
       </c>
       <c r="C136" s="5">
         <v>-7.9262208700000336E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-17.569058719814311</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>4.8119443495000001</v>
       </c>
       <c r="C137" s="5">
         <v>-7.1412002599999802E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-16.203448345025816</v>
       </c>
       <c r="E137" s="5">
         <v>-7.0344777260144875</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.9319362728999998</v>
       </c>
       <c r="C138" s="5">
         <v>0.11999192339999976</v>
       </c>
       <c r="D138" s="5">
         <v>34.388567011949455</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.8033542644000002</v>
       </c>
       <c r="C139" s="5">
         <v>-0.12858200849999957</v>
       </c>
       <c r="D139" s="5">
         <v>-27.167377616489098</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9011602317999996</v>
       </c>
       <c r="C140" s="5">
         <v>9.7805967399999361E-2</v>
       </c>
       <c r="D140" s="5">
         <v>27.365377964767102</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>5.0163233105999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.11516307880000021</v>
       </c>
       <c r="D141" s="5">
         <v>32.141558693607863</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>4.8876120791000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.12871123149999963</v>
       </c>
       <c r="D142" s="5">
         <v>-26.796049900688445</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>5.0685324649999997</v>
       </c>
       <c r="C143" s="5">
         <v>0.18092038589999948</v>
       </c>
       <c r="D143" s="5">
         <v>54.677105973430294</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.9732417004</v>
       </c>
       <c r="C144" s="5">
         <v>-9.5290764599999633E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-20.367929598937483</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>5.0043765664000004</v>
       </c>
       <c r="C145" s="5">
         <v>3.1134866000000372E-2</v>
       </c>
       <c r="D145" s="5">
         <v>7.7767251188981534</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>5.0607880706000001</v>
       </c>
       <c r="C146" s="5">
         <v>5.641150419999974E-2</v>
       </c>
       <c r="D146" s="5">
         <v>14.397893804996675</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>4.9898267736999999</v>
       </c>
       <c r="C147" s="5">
         <v>-7.0961296900000193E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-15.587295000427282</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>5.0112187037</v>
       </c>
       <c r="C148" s="5">
         <v>2.1391930000000059E-2</v>
       </c>
       <c r="D148" s="5">
         <v>5.2675841895076791</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>5.1612767183999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.15005801469999991</v>
       </c>
       <c r="D149" s="5">
         <v>42.483785639539093</v>
       </c>
       <c r="E149" s="5">
         <v>7.259692621680025</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>5.0585620632000001</v>
       </c>
       <c r="C150" s="5">
         <v>-0.10271465519999978</v>
       </c>
       <c r="D150" s="5">
         <v>-21.433164127759674</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>5.2147779880999998</v>
       </c>
       <c r="C151" s="5">
         <v>0.15621592489999969</v>
       </c>
       <c r="D151" s="5">
         <v>44.04722351184256</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>5.2203259706000003</v>
       </c>
       <c r="C152" s="5">
         <v>5.5479825000004368E-3</v>
       </c>
       <c r="D152" s="5">
         <v>1.2841723750969258</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>5.1858798947000002</v>
       </c>
       <c r="C153" s="5">
         <v>-3.4446075900000039E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-7.637010042820636</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>5.2703357575999998</v>
       </c>
       <c r="C154" s="5">
         <v>8.4455862899999623E-2</v>
       </c>
       <c r="D154" s="5">
         <v>21.391968345931133</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>5.2406542183999996</v>
       </c>
       <c r="C155" s="5">
         <v>-2.9681539200000273E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-6.5527203908781857</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>5.1499308657</v>
       </c>
       <c r="C156" s="5">
         <v>-9.0723352699999538E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-18.905627032978046</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>5.0846792669000003</v>
       </c>
       <c r="C157" s="5">
         <v>-6.5251598799999755E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-14.18840489420875</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>5.0576585741000004</v>
       </c>
       <c r="C158" s="5">
         <v>-2.7020692799999857E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-6.1938448404401107</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>5.0094505571000001</v>
       </c>
       <c r="C159" s="5">
         <v>-4.8208017000000325E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-10.857043106680919</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>5.0346095217000002</v>
       </c>
       <c r="C160" s="5">
         <v>2.5158964600000111E-2</v>
       </c>
       <c r="D160" s="5">
         <v>6.1960540592468138</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>4.8985463515000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.13606317019999992</v>
       </c>
       <c r="D161" s="5">
         <v>-28.019120644061669</v>
       </c>
       <c r="E161" s="5">
         <v>-5.0904142760523463</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>4.9804817105000003</v>
       </c>
       <c r="C162" s="5">
         <v>8.1935359000000041E-2</v>
       </c>
       <c r="D162" s="5">
         <v>22.025201461019673</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>4.9093570542</v>
       </c>
       <c r="C163" s="5">
         <v>-7.1124656300000311E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-15.852884162829216</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>4.9329433331999999</v>
       </c>
       <c r="C164" s="5">
         <v>2.3586278999999877E-2</v>
       </c>
       <c r="D164" s="5">
         <v>5.9200283930554543</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>4.8451480568000003</v>
       </c>
       <c r="C165" s="5">
         <v>-8.7795276399999622E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-19.385880836630864</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>4.8467286457999998</v>
       </c>
       <c r="C166" s="5">
         <v>1.580588999999577E-3</v>
       </c>
       <c r="D166" s="5">
         <v>0.3921683262573028</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>4.8174120825999998</v>
       </c>
       <c r="C167" s="5">
         <v>-2.931656320000009E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-7.0218063833339279</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>4.7480154287999996</v>
       </c>
       <c r="C168" s="5">
         <v>-6.9396653800000152E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-15.980539659192827</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>4.8879778436999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.13996241490000028</v>
       </c>
       <c r="D169" s="5">
         <v>41.711562159977667</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>4.8811069656999999</v>
       </c>
       <c r="C170" s="5">
         <v>-6.8708779999999692E-3</v>
       </c>
       <c r="D170" s="5">
         <v>-1.6738225120396688</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>5.0170475791999998</v>
       </c>
       <c r="C171" s="5">
         <v>0.13594061349999986</v>
       </c>
       <c r="D171" s="5">
         <v>39.046075708871577</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>4.9365094097000002</v>
       </c>
       <c r="C172" s="5">
         <v>-8.053816949999959E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-17.6504948135616</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>4.9230250597999996</v>
       </c>
       <c r="C173" s="5">
         <v>-1.3484349900000581E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-3.2290671441324359</v>
       </c>
       <c r="E173" s="5">
         <v>0.49971372206172315</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>4.9842675483000001</v>
       </c>
       <c r="C174" s="5">
         <v>6.1242488500000469E-2</v>
       </c>
       <c r="D174" s="5">
         <v>15.992951976064207</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>5.0034122082000003</v>
       </c>
       <c r="C175" s="5">
         <v>1.9144659900000249E-2</v>
       </c>
       <c r="D175" s="5">
         <v>4.7078513382357023</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>4.9379674152000002</v>
       </c>
       <c r="C176" s="5">
         <v>-6.5444793000000168E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-14.614676027865581</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>5.1230056655</v>
       </c>
       <c r="C177" s="5">
         <v>0.18503825029999987</v>
       </c>
       <c r="D177" s="5">
         <v>55.496062663995957</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>5.1389560284</v>
       </c>
       <c r="C178" s="5">
         <v>1.5950362899999959E-2</v>
       </c>
       <c r="D178" s="5">
         <v>3.8008203671137997</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>5.2017724035999997</v>
       </c>
       <c r="C179" s="5">
         <v>6.2816375199999719E-2</v>
       </c>
       <c r="D179" s="5">
         <v>15.695731421657854</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>5.2361821022999999</v>
       </c>
       <c r="C180" s="5">
         <v>3.4409698700000213E-2</v>
       </c>
       <c r="D180" s="5">
         <v>8.233261825096406</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>5.2846968909000003</v>
       </c>
       <c r="C181" s="5">
         <v>4.8514788600000358E-2</v>
       </c>
       <c r="D181" s="5">
         <v>11.702808552192323</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>5.2040599966999999</v>
       </c>
       <c r="C182" s="5">
         <v>-8.063689420000042E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-16.849178863934455</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>5.2214897855000002</v>
       </c>
       <c r="C183" s="5">
         <v>1.7429788800000345E-2</v>
       </c>
       <c r="D183" s="5">
         <v>4.0939898790867346</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>5.2366263233000003</v>
       </c>
       <c r="C184" s="5">
         <v>1.5136537800000127E-2</v>
       </c>
       <c r="D184" s="5">
         <v>3.5346741211333743</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>5.2377437758000003</v>
       </c>
       <c r="C185" s="5">
         <v>1.1174524999999491E-3</v>
       </c>
       <c r="D185" s="5">
         <v>0.2563707701411122</v>
       </c>
       <c r="E185" s="5">
         <v>6.3927912650679541</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>5.1823063827000002</v>
       </c>
       <c r="C186" s="5">
         <v>-5.5437393100000065E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-11.987160963008547</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>5.1952076916000003</v>
       </c>
       <c r="C187" s="5">
         <v>1.2901308900000075E-2</v>
       </c>
       <c r="D187" s="5">
         <v>3.0286353785728748</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>5.2445258629999998</v>
       </c>
       <c r="C188" s="5">
         <v>4.93181713999995E-2</v>
       </c>
       <c r="D188" s="5">
         <v>12.005617878930973</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>5.3146778559000003</v>
       </c>
       <c r="C189" s="5">
         <v>7.0151992900000515E-2</v>
       </c>
       <c r="D189" s="5">
         <v>17.286645814823466</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>5.3365953300999998</v>
       </c>
       <c r="C190" s="5">
         <v>2.1917474199999454E-2</v>
       </c>
       <c r="D190" s="5">
         <v>5.0625453587464841</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>5.2884104730999999</v>
       </c>
       <c r="C191" s="5">
         <v>-4.8184856999999859E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-10.312768653538107</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>5.4297912091000002</v>
       </c>
       <c r="C192" s="5">
         <v>0.14138073600000034</v>
       </c>
       <c r="D192" s="5">
         <v>37.244731239574968</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>5.4000987116000001</v>
       </c>
       <c r="C193" s="5">
         <v>-2.9692497500000137E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-6.3683184967481825</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>5.4277630012999998</v>
       </c>
       <c r="C194" s="5">
         <v>2.7664289699999678E-2</v>
       </c>
       <c r="D194" s="5">
         <v>6.323712424460548</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>5.4173575954000004</v>
       </c>
       <c r="C195" s="5">
         <v>-1.0405405899999387E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-2.276383223619971</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>5.3271254702000004</v>
       </c>
       <c r="C196" s="5">
         <v>-9.0232125200000013E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-18.254272541717988</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>5.5411610629999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.21403559279999929</v>
       </c>
       <c r="D197" s="5">
         <v>60.43317392418146</v>
       </c>
       <c r="E197" s="5">
         <v>5.7929005348043461</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>5.3733641555</v>
       </c>
       <c r="C198" s="5">
         <v>-0.16779690749999965</v>
       </c>
       <c r="D198" s="5">
         <v>-30.857353109090724</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>5.3919072583999998</v>
       </c>
       <c r="C199" s="5">
         <v>1.854310289999983E-2</v>
       </c>
       <c r="D199" s="5">
         <v>4.2206258932757201</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>5.5409648868000003</v>
       </c>
       <c r="C200" s="5">
         <v>0.14905762840000047</v>
       </c>
       <c r="D200" s="5">
         <v>38.71256817318023</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>5.5148105728000001</v>
       </c>
       <c r="C201" s="5">
         <v>-2.6154314000000234E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-5.5194488732966507</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>5.3376188578999999</v>
       </c>
       <c r="C202" s="5">
         <v>-0.17719171490000019</v>
       </c>
       <c r="D202" s="5">
         <v>-32.422283347055256</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>5.4855292353999996</v>
       </c>
       <c r="C203" s="5">
         <v>0.14791037749999969</v>
       </c>
       <c r="D203" s="5">
         <v>38.819891298015797</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>5.3334667826000004</v>
       </c>
       <c r="C204" s="5">
         <v>-0.15206245279999919</v>
       </c>
       <c r="D204" s="5">
         <v>-28.633774596069518</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>5.3194191480999997</v>
       </c>
       <c r="C205" s="5">
         <v>-1.4047634500000683E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-3.1152524491776412</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>5.148353921</v>
       </c>
       <c r="C206" s="5">
         <v>-0.17106522709999972</v>
       </c>
       <c r="D206" s="5">
         <v>-32.446137093439965</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>5.3161635342000002</v>
       </c>
       <c r="C207" s="5">
         <v>0.16780961320000021</v>
       </c>
       <c r="D207" s="5">
         <v>46.94650119523309</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>5.4216852794000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.10552174519999991</v>
       </c>
       <c r="D208" s="5">
         <v>26.599403892945706</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>5.3278221051000001</v>
       </c>
       <c r="C209" s="5">
         <v>-9.3863174300000018E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-18.906706571506462</v>
       </c>
       <c r="E209" s="5">
         <v>-3.8500768245941841</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>5.4643941176000004</v>
       </c>
       <c r="C210" s="5">
         <v>0.13657201250000028</v>
       </c>
       <c r="D210" s="5">
         <v>35.490110502526683</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>5.3911208268999999</v>
       </c>
       <c r="C211" s="5">
         <v>-7.3273290700000437E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-14.955818937477073</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>5.5356723829999996</v>
       </c>
       <c r="C212" s="5">
         <v>0.1445515560999997</v>
       </c>
       <c r="D212" s="5">
         <v>37.371223954011072</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>5.4144048772</v>
       </c>
       <c r="C213" s="5">
         <v>-0.12126750579999968</v>
       </c>
       <c r="D213" s="5">
         <v>-23.340817115292744</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>5.5374182296000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.12301335240000011</v>
       </c>
       <c r="D214" s="5">
         <v>30.942061652012697</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>5.5809468331999996</v>
       </c>
       <c r="C215" s="5">
         <v>4.3528603599999549E-2</v>
       </c>
       <c r="D215" s="5">
         <v>9.8516816393209528</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>5.541568775</v>
       </c>
       <c r="C216" s="5">
         <v>-3.9378058199999622E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-8.1459928105806707</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>5.5354311116000003</v>
       </c>
       <c r="C217" s="5">
         <v>-6.1376633999996599E-3</v>
       </c>
       <c r="D217" s="5">
         <v>-1.321014970057921</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>5.4591872159000001</v>
       </c>
       <c r="C218" s="5">
         <v>-7.624389570000023E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-15.332165243508211</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>5.4109564387000004</v>
       </c>
       <c r="C219" s="5">
         <v>-4.8230777199999686E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-10.10146926671317</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>5.5089741377000001</v>
       </c>
       <c r="C220" s="5">
         <v>9.8017698999999681E-2</v>
       </c>
       <c r="D220" s="5">
         <v>24.039598287007479</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>5.4174720459000003</v>
       </c>
       <c r="C221" s="5">
         <v>-9.1502091799999796E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-18.207902422533639</v>
       </c>
       <c r="E221" s="5">
         <v>1.6826751913166182</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>5.4509588705000001</v>
       </c>
       <c r="C222" s="5">
         <v>3.3486824599999743E-2</v>
       </c>
       <c r="D222" s="5">
         <v>7.6749584928921921</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>5.3980206244</v>
       </c>
       <c r="C223" s="5">
         <v>-5.2938246100000086E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-11.051298391109842</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>5.3290100215000002</v>
       </c>
       <c r="C224" s="5">
         <v>-6.9010602899999718E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-14.307271952977285</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>5.3174828927000002</v>
       </c>
       <c r="C225" s="5">
         <v>-1.1527128800000064E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-2.5650485698439418</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>5.4309121545999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.11342926189999947</v>
       </c>
       <c r="D226" s="5">
         <v>28.824990994234167</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>5.2801113647999998</v>
       </c>
       <c r="C227" s="5">
         <v>-0.15080078979999989</v>
       </c>
       <c r="D227" s="5">
         <v>-28.67469249386123</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>5.1608825929000002</v>
       </c>
       <c r="C228" s="5">
         <v>-0.11922877189999959</v>
       </c>
       <c r="D228" s="5">
         <v>-23.972491081256063</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>5.1519907931000004</v>
       </c>
       <c r="C229" s="5">
         <v>-8.8917997999997667E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-2.0480270193938277</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>5.1697909174000003</v>
       </c>
       <c r="C230" s="5">
         <v>1.7800124299999887E-2</v>
       </c>
       <c r="D230" s="5">
         <v>4.2256978496688191</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>5.1013415391999999</v>
       </c>
       <c r="C231" s="5">
         <v>-6.844937820000041E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-14.780877072250842</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.9987393647999996</v>
       </c>
       <c r="C232" s="5">
         <v>-0.1026021744000003</v>
       </c>
       <c r="D232" s="5">
         <v>-21.636629532982276</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>5.0115637863</v>
       </c>
       <c r="C233" s="5">
         <v>1.2824421500000405E-2</v>
       </c>
       <c r="D233" s="5">
         <v>3.1224518875411222</v>
       </c>
       <c r="E233" s="5">
         <v>-7.4925769096897525</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>4.7381484457000003</v>
       </c>
       <c r="C234" s="5">
         <v>-0.27341534059999972</v>
       </c>
       <c r="D234" s="5">
         <v>-48.993584097348744</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>4.7057495202000004</v>
       </c>
       <c r="C235" s="5">
         <v>-3.2398925499999898E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-7.9037973536797761</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>4.7331550370000004</v>
       </c>
       <c r="C236" s="5">
         <v>2.7405516800000029E-2</v>
       </c>
       <c r="D236" s="5">
         <v>7.2168598219858771</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>4.3066614239999996</v>
       </c>
       <c r="C237" s="5">
         <v>-0.42649361300000077</v>
       </c>
       <c r="D237" s="5">
         <v>-67.798210991300607</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>4.3147699648</v>
       </c>
       <c r="C238" s="5">
         <v>8.1085408000003412E-3</v>
       </c>
       <c r="D238" s="5">
         <v>2.2828922807571761</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>4.1814684308999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.1333015339000001</v>
       </c>
       <c r="D239" s="5">
         <v>-31.379464245599987</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>4.1825774998999998</v>
       </c>
       <c r="C240" s="5">
         <v>1.1090689999999626E-3</v>
       </c>
       <c r="D240" s="5">
         <v>0.3187459182150576</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>4.1695101424000001</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3067357499999765E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-3.6853273173061307</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>4.0801746217000003</v>
       </c>
       <c r="C242" s="5">
         <v>-8.9335520699999726E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-22.887534706471392</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.9928976414999999</v>
       </c>
       <c r="C243" s="5">
         <v>-8.7276980200000409E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-22.854051568804014</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.9896605173999999</v>
       </c>
       <c r="C244" s="5">
         <v>-3.2371240999999884E-3</v>
       </c>
       <c r="D244" s="5">
         <v>-0.96853837257842024</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>4.0028631119</v>
       </c>
       <c r="C245" s="5">
         <v>1.3202594500000053E-2</v>
       </c>
       <c r="D245" s="5">
         <v>4.0441216159156523</v>
       </c>
       <c r="E245" s="5">
         <v>-20.127463550548086</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>4.0407481004000001</v>
       </c>
       <c r="C246" s="5">
         <v>3.7884988500000105E-2</v>
       </c>
       <c r="D246" s="5">
         <v>11.967625085831424</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>4.0101490587999997</v>
       </c>
       <c r="C247" s="5">
         <v>-3.0599041600000376E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-8.718060201840661</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>4.0403321748999996</v>
       </c>
       <c r="C248" s="5">
         <v>3.0183116099999907E-2</v>
       </c>
       <c r="D248" s="5">
         <v>9.4154558609169001</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>4.10349304</v>
       </c>
       <c r="C249" s="5">
         <v>6.3160865100000407E-2</v>
       </c>
       <c r="D249" s="5">
         <v>20.459082196403799</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>4.1044489365999999</v>
       </c>
       <c r="C250" s="5">
         <v>9.5589659999983922E-4</v>
       </c>
       <c r="D250" s="5">
         <v>0.27989488328679091</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>4.0763598109999997</v>
       </c>
       <c r="C251" s="5">
         <v>-2.8089125600000209E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-7.9101319405942228</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>4.0922149056999997</v>
       </c>
       <c r="C252" s="5">
         <v>1.5855094700000016E-2</v>
       </c>
       <c r="D252" s="5">
         <v>4.7685807308341044</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>4.0722594157999996</v>
       </c>
       <c r="C253" s="5">
         <v>-1.9955489900000067E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-5.6973192864556825</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>4.0806548500000002</v>
       </c>
       <c r="C254" s="5">
         <v>8.3954342000005511E-3</v>
       </c>
       <c r="D254" s="5">
         <v>2.5021842978687481</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>4.1875684701000004</v>
       </c>
       <c r="C255" s="5">
         <v>0.10691362010000027</v>
       </c>
       <c r="D255" s="5">
         <v>36.390681710069096</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>4.1877072307000001</v>
       </c>
       <c r="C256" s="5">
         <v>1.3876059999962109E-4</v>
       </c>
       <c r="D256" s="5">
         <v>3.9770829167817823E-2</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>4.2025490326000003</v>
       </c>
       <c r="C257" s="5">
         <v>1.4841801900000284E-2</v>
       </c>
       <c r="D257" s="5">
         <v>4.3368517682638608</v>
       </c>
       <c r="E257" s="5">
         <v>4.9885773037394054</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>4.2489172543000002</v>
       </c>
       <c r="C258" s="5">
         <v>4.6368221699999879E-2</v>
       </c>
       <c r="D258" s="5">
         <v>14.07377438400923</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>4.2137722733</v>
       </c>
       <c r="C259" s="5">
         <v>-3.5144981000000186E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-9.4864805676162298</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>4.2461946346000001</v>
       </c>
       <c r="C260" s="5">
         <v>3.2422361300000091E-2</v>
       </c>
       <c r="D260" s="5">
         <v>9.6341952185404303</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>4.2945365365999999</v>
       </c>
       <c r="C261" s="5">
         <v>4.834190199999977E-2</v>
       </c>
       <c r="D261" s="5">
         <v>14.550465020426806</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>4.2948952261000004</v>
       </c>
       <c r="C262" s="5">
         <v>3.5868950000050859E-4</v>
       </c>
       <c r="D262" s="5">
         <v>0.10027279496325203</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>4.3679952189</v>
       </c>
       <c r="C263" s="5">
         <v>7.3099992799999569E-2</v>
       </c>
       <c r="D263" s="5">
         <v>22.448922445439614</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>4.5037294071999998</v>
       </c>
       <c r="C264" s="5">
         <v>0.13573418829999984</v>
       </c>
       <c r="D264" s="5">
         <v>44.371550449629368</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>4.4807150025000002</v>
       </c>
       <c r="C265" s="5">
         <v>-2.3014404699999602E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-5.962649683968813</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>4.4883048467000002</v>
       </c>
       <c r="C266" s="5">
         <v>7.5898441999999733E-3</v>
       </c>
       <c r="D266" s="5">
         <v>2.0517140714663151</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>4.3774052456000003</v>
       </c>
       <c r="C267" s="5">
         <v>-0.11089960109999986</v>
       </c>
       <c r="D267" s="5">
         <v>-25.935023639251973</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>4.4786808401</v>
       </c>
       <c r="C268" s="5">
         <v>0.10127559449999968</v>
       </c>
       <c r="D268" s="5">
         <v>31.583165476661467</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>4.3991460508999998</v>
       </c>
       <c r="C269" s="5">
         <v>-7.9534789200000233E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-19.347248045404719</v>
       </c>
       <c r="E269" s="5">
         <v>4.6780422256815557</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>4.4536649125999999</v>
       </c>
       <c r="C270" s="5">
         <v>5.4518861700000087E-2</v>
       </c>
       <c r="D270" s="5">
         <v>15.928412862590546</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>4.4147767746</v>
       </c>
       <c r="C271" s="5">
         <v>-3.8888137999999906E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-9.9892188171289753</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>4.5484392154000002</v>
       </c>
       <c r="C272" s="5">
         <v>0.13366244080000023</v>
       </c>
       <c r="D272" s="5">
         <v>43.035471964913732</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>4.5955208620999999</v>
       </c>
       <c r="C273" s="5">
         <v>4.7081646699999702E-2</v>
       </c>
       <c r="D273" s="5">
         <v>13.153544066327939</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>4.5915247011</v>
       </c>
       <c r="C274" s="5">
         <v>-3.9961609999998871E-3</v>
       </c>
       <c r="D274" s="5">
         <v>-1.0385166082169994</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>4.5570449823999999</v>
       </c>
       <c r="C275" s="5">
         <v>-3.4479718700000106E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-8.6482890897531242</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>4.5115563389000002</v>
       </c>
       <c r="C276" s="5">
         <v>-4.5488643499999704E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-11.342223581924715</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>4.5864970457999998</v>
       </c>
       <c r="C277" s="5">
         <v>7.4940706899999654E-2</v>
       </c>
       <c r="D277" s="5">
         <v>21.858771765128626</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>4.5989929059000003</v>
       </c>
       <c r="C278" s="5">
         <v>1.2495860100000478E-2</v>
       </c>
       <c r="D278" s="5">
         <v>3.318825026007155</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>4.5689283269000001</v>
       </c>
       <c r="C279" s="5">
         <v>-3.0064579000000258E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-7.568656057087253</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>4.5786848039999999</v>
       </c>
       <c r="C280" s="5">
         <v>9.7564770999998274E-3</v>
       </c>
       <c r="D280" s="5">
         <v>2.5927874644736226</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>4.597092999</v>
       </c>
       <c r="C281" s="5">
         <v>1.8408195000000127E-2</v>
       </c>
       <c r="D281" s="5">
         <v>4.9326163988813621</v>
       </c>
       <c r="E281" s="5">
         <v>4.4996675675158082</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>4.5511128142999997</v>
       </c>
       <c r="C282" s="5">
         <v>-4.5980184700000315E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-11.363675761325032</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>4.6081075668000002</v>
       </c>
       <c r="C283" s="5">
         <v>5.6994752500000523E-2</v>
       </c>
       <c r="D283" s="5">
         <v>16.107449800525409</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>4.5440246590999998</v>
       </c>
       <c r="C284" s="5">
         <v>-6.4082907700000469E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-15.46883487856352</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>4.6008450562999998</v>
       </c>
       <c r="C285" s="5">
         <v>5.6820397200000095E-2</v>
       </c>
       <c r="D285" s="5">
         <v>16.081533876103492</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>4.6895746876000004</v>
       </c>
       <c r="C286" s="5">
         <v>8.8729631300000555E-2</v>
       </c>
       <c r="D286" s="5">
         <v>25.762218920220214</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>4.7524753335999996</v>
       </c>
       <c r="C287" s="5">
         <v>6.2900645999999227E-2</v>
       </c>
       <c r="D287" s="5">
         <v>17.337538674531849</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>4.6161276609000002</v>
       </c>
       <c r="C288" s="5">
         <v>-0.13634767269999948</v>
       </c>
       <c r="D288" s="5">
         <v>-29.482765291610193</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>4.5923350572999997</v>
       </c>
       <c r="C289" s="5">
         <v>-2.3792603600000461E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-6.0127224815807896</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>4.6058264267000002</v>
       </c>
       <c r="C290" s="5">
         <v>1.3491369400000508E-2</v>
       </c>
       <c r="D290" s="5">
         <v>3.5828859484505315</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>4.5613482301000001</v>
       </c>
       <c r="C291" s="5">
         <v>-4.4478196600000075E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-10.992225516689569</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>4.4760274952000003</v>
       </c>
       <c r="C292" s="5">
         <v>-8.5320734899999806E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-20.2750605851306</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>4.4881540927000003</v>
       </c>
       <c r="C293" s="5">
         <v>1.2126597500000003E-2</v>
       </c>
       <c r="D293" s="5">
         <v>3.2999623118785015</v>
       </c>
       <c r="E293" s="5">
         <v>-2.3697346632686633</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>4.6549488528999996</v>
       </c>
       <c r="C294" s="5">
         <v>0.16679476019999928</v>
       </c>
       <c r="D294" s="5">
         <v>54.940820243459697</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>4.5033171558999996</v>
       </c>
       <c r="C295" s="5">
         <v>-0.15163169700000001</v>
       </c>
       <c r="D295" s="5">
         <v>-32.793473699173369</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>4.6442589023999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.14094174650000024</v>
       </c>
       <c r="D296" s="5">
         <v>44.74602864783315</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>4.6161157705000004</v>
       </c>
       <c r="C297" s="5">
         <v>-2.8143131899999396E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-7.0341938232298844</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>4.5910509267000004</v>
       </c>
       <c r="C298" s="5">
         <v>-2.506484380000007E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-6.3247164821856439</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>4.5504439699999999</v>
       </c>
       <c r="C299" s="5">
         <v>-4.0606956700000474E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-10.112369598682591</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>4.5144338496999996</v>
       </c>
       <c r="C300" s="5">
         <v>-3.6010120300000281E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-9.0936398539042003</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>4.4927730531999996</v>
       </c>
       <c r="C301" s="5">
         <v>-2.1660796499999968E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-5.6082035162778654</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>4.5046968184000002</v>
       </c>
       <c r="C302" s="5">
         <v>1.1923765200000602E-2</v>
       </c>
       <c r="D302" s="5">
         <v>3.2316872776994465</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>4.6588090371000002</v>
       </c>
       <c r="C303" s="5">
         <v>0.15411221869999991</v>
       </c>
       <c r="D303" s="5">
         <v>49.731132512420963</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>4.6835609132</v>
       </c>
       <c r="C304" s="5">
         <v>2.4751876099999848E-2</v>
       </c>
       <c r="D304" s="5">
         <v>6.5651410822457068</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>4.6877239026000002</v>
       </c>
       <c r="C305" s="5">
         <v>4.1629894000001499E-3</v>
       </c>
       <c r="D305" s="5">
         <v>1.0718514641749</v>
       </c>
       <c r="E305" s="5">
         <v>4.4465899739182468</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>4.5523272706000002</v>
       </c>
       <c r="C306" s="5">
         <v>-0.13539663199999996</v>
       </c>
       <c r="D306" s="5">
         <v>-29.651082481254409</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>4.5009712640000004</v>
       </c>
       <c r="C307" s="5">
         <v>-5.1356006599999837E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-12.728353976912087</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>4.4351094328</v>
       </c>
       <c r="C308" s="5">
         <v>-6.5861831200000331E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-16.212892260262624</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>4.3220638678999999</v>
       </c>
       <c r="C309" s="5">
         <v>-0.11304556490000017</v>
       </c>
       <c r="D309" s="5">
         <v>-26.642912390715722</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>4.2948615314999996</v>
       </c>
       <c r="C310" s="5">
         <v>-2.7202336400000249E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-7.2965631396203161</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>4.2525489754999999</v>
       </c>
       <c r="C311" s="5">
         <v>-4.2312555999999724E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-11.202264753530489</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>4.2092782451000001</v>
       </c>
       <c r="C312" s="5">
         <v>-4.3270730399999735E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-11.549614569701362</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>4.1918837401999998</v>
       </c>
       <c r="C313" s="5">
         <v>-1.7394504900000385E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-4.847734476061949</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>4.1031372761</v>
       </c>
       <c r="C314" s="5">
         <v>-8.8746464099999756E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-22.646171167747752</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>4.0616319826999998</v>
       </c>
       <c r="C315" s="5">
         <v>-4.1505293400000198E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-11.485529280757801</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.9933147364999999</v>
       </c>
       <c r="C316" s="5">
         <v>-6.8317246199999904E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-18.417755849382754</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.99239239</v>
       </c>
       <c r="C317" s="5">
         <v>-9.2234649999989315E-4</v>
       </c>
       <c r="D317" s="5">
         <v>-0.2768153556387376</v>
       </c>
       <c r="E317" s="5">
         <v>-14.833030422596805</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.9476422553999999</v>
       </c>
       <c r="C318" s="5">
         <v>-4.4750134600000102E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-12.651623218063168</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.9056383026999999</v>
       </c>
       <c r="C319" s="5">
         <v>-4.2003952700000013E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-12.046973799345661</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.8214725785999999</v>
       </c>
       <c r="C320" s="5">
         <v>-8.4165724100000006E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-23.004611180621371</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>3.8288471843999998</v>
       </c>
       <c r="C321" s="5">
         <v>7.3746057999999337E-3</v>
       </c>
       <c r="D321" s="5">
         <v>2.3404749558337379</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.7972794398</v>
       </c>
       <c r="C322" s="5">
         <v>-3.1567744599999781E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-9.4571221003056252</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>3.7506594410999998</v>
       </c>
       <c r="C323" s="5">
         <v>-4.661999870000022E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-13.777444291948083</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>3.7991831024999998</v>
       </c>
       <c r="C324" s="5">
         <v>4.8523661399999973E-2</v>
       </c>
       <c r="D324" s="5">
         <v>16.678574453596262</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>3.7875885486</v>
       </c>
       <c r="C325" s="5">
         <v>-1.1594553899999749E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-3.6013752339739913</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.7979508309000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.0362282300000025E-2</v>
       </c>
       <c r="D326" s="5">
         <v>3.3328761339142199</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.7664259569</v>
       </c>
       <c r="C327" s="5">
         <v>-3.1524874000000036E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-9.5182160573999308</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>3.8118956584000001</v>
       </c>
       <c r="C328" s="5">
         <v>4.546970150000007E-2</v>
       </c>
       <c r="D328" s="5">
         <v>15.488526958162385</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>3.8072506480000001</v>
       </c>
       <c r="C329" s="5">
         <v>-4.6450103999999826E-3</v>
       </c>
       <c r="D329" s="5">
         <v>-1.4525073426898794</v>
       </c>
       <c r="E329" s="5">
         <v>-4.6373633629734456</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>3.8459995972000001</v>
       </c>
       <c r="C330" s="5">
         <v>3.8748949199999938E-2</v>
       </c>
       <c r="D330" s="5">
         <v>12.920601232924023</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>3.8020807886000001</v>
       </c>
       <c r="C331" s="5">
         <v>-4.391880859999997E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-12.874501515400249</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>3.9080045855000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.10592379689999998</v>
       </c>
       <c r="D332" s="5">
         <v>39.060788200840804</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>3.9296378572999999</v>
       </c>
       <c r="C333" s="5">
         <v>2.1633271799999854E-2</v>
       </c>
       <c r="D333" s="5">
         <v>6.8487812868772702</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>3.9973539664</v>
       </c>
       <c r="C334" s="5">
         <v>6.7716109100000033E-2</v>
       </c>
       <c r="D334" s="5">
         <v>22.755492552857692</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>3.9452989862000001</v>
       </c>
       <c r="C335" s="5">
         <v>-5.2054980199999878E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-14.554780678835455</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>3.8903753272000001</v>
       </c>
       <c r="C336" s="5">
         <v>-5.4923658999999958E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-15.48399180139689</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>3.8837252501999999</v>
       </c>
       <c r="C337" s="5">
         <v>-6.6500770000001985E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-2.0320644199619986</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>3.8954468270999998</v>
       </c>
       <c r="C338" s="5">
         <v>1.1721576899999864E-2</v>
       </c>
       <c r="D338" s="5">
         <v>3.6824816329561028</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>3.8749203021</v>
       </c>
       <c r="C339" s="5">
         <v>-2.052652499999974E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-6.1431602204369939</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>3.8237504142000001</v>
       </c>
       <c r="C340" s="5">
         <v>-5.1169887899999988E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-14.744746496969807</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>3.8187496410000001</v>
       </c>
       <c r="C341" s="5">
         <v>-5.0007731999999194E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-1.5581432141837825</v>
       </c>
       <c r="E341" s="5">
         <v>0.30202878830791757</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>3.7437642376000002</v>
       </c>
       <c r="C342" s="5">
         <v>-7.4985403399999928E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-21.177962795166717</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>3.8001695736999999</v>
       </c>
       <c r="C343" s="5">
         <v>5.6405336099999648E-2</v>
       </c>
       <c r="D343" s="5">
         <v>19.655818181978812</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>3.7920418805999998</v>
       </c>
       <c r="C344" s="5">
         <v>-8.1276931000000552E-3</v>
       </c>
       <c r="D344" s="5">
         <v>-2.5365489423385679</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>3.8295681131000001</v>
       </c>
       <c r="C345" s="5">
         <v>3.7526232500000312E-2</v>
       </c>
       <c r="D345" s="5">
         <v>12.543412042108649</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>3.7970187438999998</v>
       </c>
       <c r="C346" s="5">
         <v>-3.2549369200000289E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-9.7358467798641879</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>3.8430225333000001</v>
       </c>
       <c r="C347" s="5">
         <v>4.6003789400000272E-2</v>
       </c>
       <c r="D347" s="5">
         <v>15.547959031407776</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>3.9782641562999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.13524162299999976</v>
       </c>
       <c r="D348" s="5">
         <v>51.442660675364273</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>4.0806436796999996</v>
       </c>
       <c r="C349" s="5">
         <v>0.10237952339999978</v>
       </c>
       <c r="D349" s="5">
         <v>35.650277246202286</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>3.9976670846000002</v>
       </c>
       <c r="C350" s="5">
         <v>-8.2976595099999439E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-21.848844358385765</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>3.9900446121000002</v>
       </c>
       <c r="C351" s="5">
         <v>-7.6224725000000326E-3</v>
       </c>
       <c r="D351" s="5">
         <v>-2.2642329850074305</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>4.0400410149999999</v>
       </c>
       <c r="C352" s="5">
         <v>4.9996402899999737E-2</v>
       </c>
       <c r="D352" s="5">
         <v>16.117124303154242</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>4.0329361670999999</v>
       </c>
       <c r="C353" s="5">
         <v>-7.1048478999999887E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-2.0900367887110471</v>
       </c>
       <c r="E353" s="5">
         <v>5.6088129947139409</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>4.0391154282999997</v>
       </c>
       <c r="C354" s="5">
         <v>6.179261199999786E-3</v>
       </c>
       <c r="D354" s="5">
         <v>1.8542127237803463</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.9929655492</v>
       </c>
       <c r="C355" s="5">
         <v>-4.614987909999968E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-12.881260180999732</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>4.0781651423999996</v>
       </c>
       <c r="C356" s="5">
         <v>8.519959319999959E-2</v>
       </c>
       <c r="D356" s="5">
         <v>28.834133497305526</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>4.0280113574999996</v>
       </c>
       <c r="C357" s="5">
         <v>-5.0153784899999998E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-13.799350475678418</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>4.1017857879999999</v>
       </c>
       <c r="C358" s="5">
         <v>7.3774430500000321E-2</v>
       </c>
       <c r="D358" s="5">
         <v>24.333304028951442</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>4.1396815880000002</v>
       </c>
       <c r="C359" s="5">
         <v>3.7895800000000257E-2</v>
       </c>
       <c r="D359" s="5">
         <v>11.667692315942247</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>4.0688231940000001</v>
       </c>
       <c r="C360" s="5">
         <v>-7.0858394000000047E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-18.712724269178239</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.9819985065000001</v>
       </c>
       <c r="C361" s="5">
         <v>-8.6824687500000053E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-22.805334146811063</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.9936721888000002</v>
       </c>
       <c r="C362" s="5">
         <v>1.1673682300000099E-2</v>
       </c>
       <c r="D362" s="5">
         <v>3.5752174674263726</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.9894119379999999</v>
       </c>
       <c r="C363" s="5">
         <v>-4.2602508000002537E-3</v>
       </c>
       <c r="D363" s="5">
         <v>-1.2726164301772314</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.9502407066999998</v>
       </c>
       <c r="C364" s="5">
         <v>-3.9171231300000109E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-11.166632587534986</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.9372174186</v>
       </c>
       <c r="C365" s="5">
         <v>-1.3023288099999863E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-3.8852472357381651</v>
       </c>
       <c r="E365" s="5">
         <v>-2.3734258251062124</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>4.2339291385999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.29671171999999979</v>
       </c>
       <c r="D366" s="5">
         <v>139.13891157480913</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>4.0954681712000003</v>
       </c>
       <c r="C367" s="5">
         <v>-0.13846096739999947</v>
       </c>
       <c r="D367" s="5">
         <v>-32.900445141928493</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.9710666195000002</v>
       </c>
       <c r="C368" s="5">
         <v>-0.12440155170000011</v>
       </c>
       <c r="D368" s="5">
         <v>-30.937322030230231</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.7260636684000001</v>
       </c>
       <c r="C369" s="5">
         <v>-0.24500295110000003</v>
       </c>
       <c r="D369" s="5">
         <v>-53.428826307308782</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.8047616365999999</v>
       </c>
       <c r="C370" s="5">
         <v>7.8697968199999746E-2</v>
       </c>
       <c r="D370" s="5">
         <v>28.506823642020329</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>3.6509393404999999</v>
       </c>
       <c r="C371" s="5">
         <v>-0.15382229609999998</v>
       </c>
       <c r="D371" s="5">
         <v>-39.056700974528958</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>3.4694515732000002</v>
       </c>
       <c r="C372" s="5">
         <v>-0.18148776729999971</v>
       </c>
       <c r="D372" s="5">
         <v>-45.765635970814891</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>3.4856876076000001</v>
       </c>
       <c r="C373" s="5">
         <v>1.6236034399999877E-2</v>
       </c>
       <c r="D373" s="5">
         <v>5.7624711098457126</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>3.4939472716000002</v>
       </c>
       <c r="C374" s="5">
         <v>8.2596640000001109E-3</v>
       </c>
       <c r="D374" s="5">
         <v>2.8808657652621417</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>3.5908153975000001</v>
       </c>
       <c r="C375" s="5">
         <v>9.6868125899999935E-2</v>
       </c>
       <c r="D375" s="5">
         <v>38.841976060573828</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>3.6518426760999998</v>
       </c>
       <c r="C376" s="5">
         <v>6.1027278599999679E-2</v>
       </c>
       <c r="D376" s="5">
         <v>22.413064249752111</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>3.6338465236999999</v>
       </c>
       <c r="C377" s="5">
         <v>-1.7996152399999854E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-5.7558817912705891</v>
       </c>
       <c r="E377" s="5">
         <v>-7.7052106258300839</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3.6229256985</v>
       </c>
       <c r="C378" s="5">
         <v>-1.0920825199999928E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-3.5473514535599104</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>3.5983494737999999</v>
       </c>
       <c r="C379" s="5">
         <v>-2.4576224700000093E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-7.8432920887928308</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3.6821293254</v>
       </c>
       <c r="C380" s="5">
         <v>8.3779851600000121E-2</v>
       </c>
       <c r="D380" s="5">
         <v>31.810004593239437</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3.6170185164999999</v>
       </c>
       <c r="C381" s="5">
         <v>-6.5110808900000094E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-19.272718204828809</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3.6047755175999998</v>
       </c>
       <c r="C382" s="5">
         <v>-1.2242998900000135E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-3.9870279680720766</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3.6569438058000001</v>
       </c>
       <c r="C383" s="5">
         <v>5.2168288200000301E-2</v>
       </c>
       <c r="D383" s="5">
         <v>18.817591363583052</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3.7659870263999999</v>
       </c>
       <c r="C384" s="5">
         <v>0.10904322059999982</v>
       </c>
       <c r="D384" s="5">
         <v>42.274278801176578</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3.7838931855000002</v>
       </c>
       <c r="C385" s="5">
         <v>1.7906159100000263E-2</v>
       </c>
       <c r="D385" s="5">
         <v>5.8572445258232575</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.7902453985000002</v>
       </c>
       <c r="C386" s="5">
         <v>6.3522129999999954E-3</v>
       </c>
       <c r="D386" s="5">
         <v>2.0332053555266461</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3.5929835519000002</v>
       </c>
       <c r="C387" s="5">
         <v>-0.19726184660000001</v>
       </c>
       <c r="D387" s="5">
         <v>-47.343159281876538</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3.6450664239999999</v>
       </c>
       <c r="C388" s="5">
         <v>5.2082872099999733E-2</v>
       </c>
       <c r="D388" s="5">
         <v>18.850937958052818</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3.7202860646000002</v>
       </c>
       <c r="C389" s="5">
         <v>7.5219640600000304E-2</v>
       </c>
       <c r="D389" s="5">
         <v>27.776404374735741</v>
       </c>
       <c r="E389" s="5">
         <v>2.3787339486200265</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.8305434889000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.11025742429999985</v>
       </c>
       <c r="D390" s="5">
         <v>41.973975233600271</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.8115263584000001</v>
       </c>
       <c r="C391" s="5">
         <v>-1.9017130499999979E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-5.797514538224835</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3.796083232</v>
       </c>
       <c r="C392" s="5">
         <v>-1.5443126400000118E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-4.7551321271609766</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.9077606629999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.11167743099999994</v>
       </c>
       <c r="D393" s="5">
         <v>41.614188665771003</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.9023802304999999</v>
       </c>
       <c r="C394" s="5">
         <v>-5.3804324999999764E-3</v>
       </c>
       <c r="D394" s="5">
         <v>-1.6397752686810541</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.9578732312999998</v>
       </c>
       <c r="C395" s="5">
         <v>5.5493000799999859E-2</v>
       </c>
       <c r="D395" s="5">
         <v>18.464319566421693</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.9605729495999999</v>
       </c>
       <c r="C396" s="5">
         <v>2.6997183000001534E-3</v>
       </c>
       <c r="D396" s="5">
         <v>0.82161389195130052</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.9764243601000002</v>
       </c>
       <c r="C397" s="5">
         <v>1.5851410500000274E-2</v>
       </c>
       <c r="D397" s="5">
         <v>4.9099076588726698</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>4.1841781123999997</v>
       </c>
       <c r="C398" s="5">
         <v>0.20775375229999948</v>
       </c>
       <c r="D398" s="5">
         <v>84.250744692601103</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>4.0938991832999996</v>
       </c>
       <c r="C399" s="5">
         <v>-9.0278929100000127E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-23.02959674888908</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>4.0432643104999997</v>
       </c>
       <c r="C400" s="5">
         <v>-5.0634872799999897E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-13.87289167331579</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>4.1118899588</v>
       </c>
       <c r="C401" s="5">
         <v>6.8625648300000286E-2</v>
       </c>
       <c r="D401" s="5">
         <v>22.380497987020263</v>
       </c>
       <c r="E401" s="5">
         <v>10.526176949839062</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>4.0407856644000004</v>
       </c>
       <c r="C402" s="5">
         <v>-7.1104294399999546E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-18.886718247333622</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>4.0221545010000002</v>
       </c>
       <c r="C403" s="5">
         <v>-1.8631163400000261E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-5.3947560314574483</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>4.1164579394</v>
       </c>
       <c r="C404" s="5">
         <v>9.4303438399999884E-2</v>
       </c>
       <c r="D404" s="5">
         <v>32.062404554536947</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.9970990934000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.11935884599999991</v>
       </c>
       <c r="D405" s="5">
         <v>-29.748630640212937</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>4.0976674620000004</v>
       </c>
       <c r="C406" s="5">
         <v>0.10056836860000029</v>
       </c>
       <c r="D406" s="5">
         <v>34.741554288886391</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>4.0571193907999996</v>
       </c>
       <c r="C407" s="5">
         <v>-4.0548071200000813E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-11.249067947421432</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.9656943329000001</v>
       </c>
       <c r="C408" s="5">
         <v>-9.1425057899999551E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-23.929305156179247</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>4.0747745850000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.10908025210000005</v>
       </c>
       <c r="D409" s="5">
         <v>38.488025896949175</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>4.0802051771999999</v>
       </c>
       <c r="C410" s="5">
         <v>5.4305921999997508E-3</v>
       </c>
       <c r="D410" s="5">
         <v>1.6110562904450676</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>4.0915182802999999</v>
       </c>
       <c r="C411" s="5">
         <v>1.1313103099999999E-2</v>
       </c>
       <c r="D411" s="5">
         <v>3.3784270046683718</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>4.137476146</v>
       </c>
       <c r="C412" s="5">
         <v>4.5957865700000156E-2</v>
       </c>
       <c r="D412" s="5">
         <v>14.343658756909905</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>4.1015060770999998</v>
       </c>
       <c r="C413" s="5">
         <v>-3.5970068900000207E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-9.9478103555718072</v>
       </c>
       <c r="E413" s="5">
         <v>-0.25253306396921804</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>4.1530896284000001</v>
       </c>
       <c r="C414" s="5">
         <v>5.1583551300000252E-2</v>
       </c>
       <c r="D414" s="5">
         <v>16.181059567873458</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>4.1359287118000001</v>
       </c>
       <c r="C415" s="5">
         <v>-1.7160916599999965E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-4.8473498069989347</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>4.1297652359999999</v>
       </c>
       <c r="C416" s="5">
         <v>-6.1634758000002066E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-1.7736887425765402</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>4.2859713786000002</v>
       </c>
       <c r="C417" s="5">
         <v>0.15620614260000032</v>
       </c>
       <c r="D417" s="5">
         <v>56.130168764293799</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>4.2901126302000003</v>
       </c>
       <c r="C418" s="5">
         <v>4.1412516000001176E-3</v>
       </c>
       <c r="D418" s="5">
         <v>1.1656625964564515</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>4.3521063212</v>
       </c>
       <c r="C419" s="5">
         <v>6.1993690999999629E-2</v>
       </c>
       <c r="D419" s="5">
         <v>18.787195777628263</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>4.3656127931000004</v>
       </c>
       <c r="C420" s="5">
         <v>1.3506471900000427E-2</v>
       </c>
       <c r="D420" s="5">
         <v>3.7883487871409827</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>4.3693660668999996</v>
       </c>
       <c r="C421" s="5">
         <v>3.7532737999992349E-3</v>
       </c>
       <c r="D421" s="5">
         <v>1.0365753821910628</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>4.3783152951000002</v>
       </c>
       <c r="C422" s="5">
         <v>8.9492282000005474E-3</v>
       </c>
       <c r="D422" s="5">
         <v>2.4856875597767836</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>4.3909073796999998</v>
       </c>
       <c r="C423" s="5">
         <v>1.2592084599999609E-2</v>
       </c>
       <c r="D423" s="5">
         <v>3.5063319206597665</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>4.4366782288</v>
       </c>
       <c r="C424" s="5">
         <v>4.5770849100000177E-2</v>
       </c>
       <c r="D424" s="5">
         <v>13.251476927035167</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>4.5016302645000001</v>
       </c>
       <c r="C425" s="5">
         <v>6.4952035700000188E-2</v>
       </c>
       <c r="D425" s="5">
         <v>19.053638433421739</v>
       </c>
       <c r="E425" s="5">
         <v>9.7555429610117983</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>4.4612614172000002</v>
       </c>
       <c r="C426" s="5">
         <v>-4.0368847299999899E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-10.245918728476012</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>4.5437173191999998</v>
       </c>
       <c r="C427" s="5">
         <v>8.2455901999999526E-2</v>
       </c>
       <c r="D427" s="5">
         <v>24.578640045520615</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>4.5416161330999998</v>
       </c>
       <c r="C428" s="5">
         <v>-2.1011860999999854E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-0.55351598968093052</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>4.5777001999999998</v>
       </c>
       <c r="C429" s="5">
         <v>3.6084066899999989E-2</v>
       </c>
       <c r="D429" s="5">
         <v>9.9621121349063646</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>4.6823839734000003</v>
       </c>
       <c r="C430" s="5">
         <v>0.10468377340000057</v>
       </c>
       <c r="D430" s="5">
         <v>31.170488210579926</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>4.5478158005999996</v>
       </c>
       <c r="C431" s="5">
         <v>-0.13456817280000077</v>
       </c>
       <c r="D431" s="5">
         <v>-29.525809015091255</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>4.5661977147000004</v>
       </c>
       <c r="C432" s="5">
         <v>1.8381914100000785E-2</v>
       </c>
       <c r="D432" s="5">
         <v>4.9595967863002022</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>4.5682433728999996</v>
       </c>
       <c r="C433" s="5">
         <v>2.0456581999992451E-3</v>
       </c>
       <c r="D433" s="5">
         <v>0.53892705538116648</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>4.5811212290999999</v>
       </c>
       <c r="C434" s="5">
         <v>1.2877856200000259E-2</v>
       </c>
       <c r="D434" s="5">
         <v>3.435738679878253</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>4.6123183597999997</v>
       </c>
       <c r="C435" s="5">
         <v>3.1197130699999853E-2</v>
       </c>
       <c r="D435" s="5">
         <v>8.4850519091157928</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>4.6079253613000004</v>
       </c>
       <c r="C436" s="5">
         <v>-4.392998499999301E-3</v>
       </c>
       <c r="D436" s="5">
         <v>-1.1369706440742977</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>4.6130394356000002</v>
       </c>
       <c r="C437" s="5">
         <v>5.1140742999997713E-3</v>
       </c>
       <c r="D437" s="5">
         <v>1.3399714665392581</v>
       </c>
       <c r="E437" s="5">
         <v>2.4748627620214902</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>4.6133757447999999</v>
       </c>
       <c r="C438" s="5">
         <v>3.3630919999971809E-4</v>
       </c>
       <c r="D438" s="5">
         <v>8.7519932516899601E-2</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>4.6141380551999998</v>
       </c>
       <c r="C439" s="5">
         <v>7.6231039999985484E-4</v>
       </c>
       <c r="D439" s="5">
         <v>0.19846731506434345</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>4.5947523192000004</v>
+        <v>4.5940045282000002</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.9385735999999376E-2</v>
+        <v>-2.0133526999999596E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-4.9267688871209021</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1122795681822879</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>4.6084589515000003</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.445442330000013E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>3.8416677997813897</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>