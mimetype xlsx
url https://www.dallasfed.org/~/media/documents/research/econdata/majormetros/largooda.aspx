--- v5 (2026-05-27)
+++ v6 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8A521353-C5CF-4295-B94B-3831F3C625C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{56FA00D9-066C-4874-BE04-10CC38C8A110}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D995D965-690B-4E70-9898-6C00BA369250}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{56FFF628-0224-4B82-A996-512657D773FD}"/>
   </bookViews>
   <sheets>
     <sheet name="largooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{044A3748-4BE9-48D1-AFC3-62A496105DB8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA5D00C3-C5D2-4154-9415-2C0783A05BD5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>4.2792862793999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>4.2916662201999998</v>
       </c>
       <c r="C7" s="5">
         <v>1.2379940799999822E-2</v>
       </c>
       <c r="D7" s="5">
         <v>3.5273645690633293</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>4.3910404015999998</v>
       </c>
       <c r="C8" s="5">
         <v>9.9374181399999983E-2</v>
       </c>
       <c r="D8" s="5">
         <v>31.612743624100361</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>4.4002023750000001</v>
       </c>
       <c r="C9" s="5">
         <v>9.1619734000003561E-3</v>
       </c>
       <c r="D9" s="5">
         <v>2.5327526650660293</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>4.3561275703</v>
       </c>
       <c r="C10" s="5">
         <v>-4.4074804700000136E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-11.379282260487834</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>4.3882469488</v>
       </c>
       <c r="C11" s="5">
         <v>3.2119378500000018E-2</v>
       </c>
       <c r="D11" s="5">
         <v>9.2158419362377018</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>4.3381312843000002</v>
       </c>
       <c r="C12" s="5">
         <v>-5.0115664499999824E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-12.87564496853375</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>4.4335430589999998</v>
       </c>
       <c r="C13" s="5">
         <v>9.5411774699999619E-2</v>
       </c>
       <c r="D13" s="5">
         <v>29.831142329541159</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>4.2788775610999998</v>
       </c>
       <c r="C14" s="5">
         <v>-0.15466549789999995</v>
       </c>
       <c r="D14" s="5">
         <v>-34.694893120683169</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>4.3180503422000003</v>
       </c>
       <c r="C15" s="5">
         <v>3.9172781100000442E-2</v>
       </c>
       <c r="D15" s="5">
         <v>11.556300095578798</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>4.3777329492000003</v>
       </c>
       <c r="C16" s="5">
         <v>5.9682607000000054E-2</v>
       </c>
       <c r="D16" s="5">
         <v>17.906776680157943</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>4.4506334701999997</v>
       </c>
       <c r="C17" s="5">
         <v>7.290052099999933E-2</v>
       </c>
       <c r="D17" s="5">
         <v>21.918826433338957</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>4.4736487696999996</v>
       </c>
       <c r="C18" s="5">
         <v>2.3015299499999919E-2</v>
       </c>
       <c r="D18" s="5">
         <v>6.3850630179344892</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>4.5966137586000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.12296498890000063</v>
       </c>
       <c r="D19" s="5">
         <v>38.456561215808115</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>4.6008193990999997</v>
       </c>
       <c r="C20" s="5">
         <v>4.2056404999994967E-3</v>
       </c>
       <c r="D20" s="5">
         <v>1.1034737235463998</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>4.5973139951000004</v>
       </c>
       <c r="C21" s="5">
         <v>-3.5054039999993236E-3</v>
       </c>
       <c r="D21" s="5">
         <v>-0.91046873697842035</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>4.6575779786</v>
       </c>
       <c r="C22" s="5">
         <v>6.0263983499999618E-2</v>
       </c>
       <c r="D22" s="5">
         <v>16.91537133729355</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>4.7051013307999998</v>
       </c>
       <c r="C23" s="5">
         <v>4.7523352199999813E-2</v>
       </c>
       <c r="D23" s="5">
         <v>12.955180847178283</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>4.8375908885000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.13248955770000048</v>
       </c>
       <c r="D24" s="5">
         <v>39.547441840368137</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>4.8277677469000002</v>
       </c>
       <c r="C25" s="5">
         <v>-9.8231416000000848E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-2.4096722525666081</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>4.7778022483000004</v>
       </c>
       <c r="C26" s="5">
         <v>-4.9965498599999769E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-11.736403900626902</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>4.8044475113000003</v>
       </c>
       <c r="C27" s="5">
         <v>2.6645262999999808E-2</v>
       </c>
       <c r="D27" s="5">
         <v>6.9013995697376096</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>4.7704012755000003</v>
       </c>
       <c r="C28" s="5">
         <v>-3.4046235799999991E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-8.1799525875920764</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>4.8526849122</v>
       </c>
       <c r="C29" s="5">
         <v>8.2283636699999718E-2</v>
       </c>
       <c r="D29" s="5">
         <v>22.779587283433788</v>
       </c>
       <c r="E29" s="5">
         <v>9.0335779095718891</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>4.8560209549</v>
       </c>
       <c r="C30" s="5">
         <v>3.3360426999999859E-3</v>
       </c>
       <c r="D30" s="5">
         <v>0.82808229622548524</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>4.8088752023000003</v>
       </c>
       <c r="C31" s="5">
         <v>-4.7145752599999646E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-11.048054025087284</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>4.8153470407999999</v>
       </c>
       <c r="C32" s="5">
         <v>6.4718384999995493E-3</v>
       </c>
       <c r="D32" s="5">
         <v>1.6269812997003807</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>4.7917649184000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.3582122399999683E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-5.721006238267579</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>4.9557040126</v>
       </c>
       <c r="C34" s="5">
         <v>0.16393909419999986</v>
       </c>
       <c r="D34" s="5">
         <v>49.733256805190337</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>4.9234957208000001</v>
       </c>
       <c r="C35" s="5">
         <v>-3.2208291799999955E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-7.5262513824267296</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>5.0259519786000002</v>
       </c>
       <c r="C36" s="5">
         <v>0.10245625780000012</v>
       </c>
       <c r="D36" s="5">
         <v>28.037515770494004</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>4.9160283113999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.10992366720000035</v>
       </c>
       <c r="D37" s="5">
         <v>-23.307572026512211</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>5.0837497747000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.16772146330000037</v>
       </c>
       <c r="D38" s="5">
         <v>49.567588016086916</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>5.0866680467999998</v>
       </c>
       <c r="C39" s="5">
         <v>2.9182720999996192E-3</v>
       </c>
       <c r="D39" s="5">
         <v>0.69102615149776447</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>5.1664425228999997</v>
       </c>
       <c r="C40" s="5">
         <v>7.977447609999988E-2</v>
       </c>
       <c r="D40" s="5">
         <v>20.530918329215009</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>5.1585798233000002</v>
       </c>
       <c r="C41" s="5">
         <v>-7.8626995999995231E-3</v>
       </c>
       <c r="D41" s="5">
         <v>-1.8110455399723224</v>
       </c>
       <c r="E41" s="5">
         <v>6.303621946089244</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>5.2303840013</v>
       </c>
       <c r="C42" s="5">
         <v>7.180417799999983E-2</v>
       </c>
       <c r="D42" s="5">
         <v>18.043216798636674</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>5.4342395905999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.20385558929999981</v>
       </c>
       <c r="D43" s="5">
         <v>58.220403573603143</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>5.4255144848999999</v>
       </c>
       <c r="C44" s="5">
         <v>-8.7251056999999577E-3</v>
       </c>
       <c r="D44" s="5">
         <v>-1.9097725226053464</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>5.4963595708000001</v>
       </c>
       <c r="C45" s="5">
         <v>7.0845085900000271E-2</v>
       </c>
       <c r="D45" s="5">
         <v>16.845101420258391</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>5.4602686557000002</v>
       </c>
       <c r="C46" s="5">
         <v>-3.6090915099999954E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-7.6011642750390855</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>5.4560357976000002</v>
       </c>
       <c r="C47" s="5">
         <v>-4.2328580999999588E-3</v>
       </c>
       <c r="D47" s="5">
         <v>-0.92629666254301357</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>5.4100367880000002</v>
       </c>
       <c r="C48" s="5">
         <v>-4.5999009600000029E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-9.6608320433873569</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>5.6021968395000004</v>
       </c>
       <c r="C49" s="5">
         <v>0.19216005150000015</v>
       </c>
       <c r="D49" s="5">
         <v>52.018957726208129</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>5.6887837656000002</v>
       </c>
       <c r="C50" s="5">
         <v>8.658692609999985E-2</v>
       </c>
       <c r="D50" s="5">
         <v>20.207826587902169</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>5.8619375280000003</v>
       </c>
       <c r="C51" s="5">
         <v>0.17315376240000013</v>
       </c>
       <c r="D51" s="5">
         <v>43.304924237869294</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>5.9639241760999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.10198664809999958</v>
       </c>
       <c r="D52" s="5">
         <v>22.996040432614496</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>6.2673304351999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.30340625909999996</v>
       </c>
       <c r="D53" s="5">
         <v>81.386831283724575</v>
       </c>
       <c r="E53" s="5">
         <v>21.493330526592878</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>5.6096842220000003</v>
       </c>
       <c r="C54" s="5">
         <v>-0.65764621319999961</v>
       </c>
       <c r="D54" s="5">
         <v>-73.559487783091001</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>5.7421679059999997</v>
       </c>
       <c r="C55" s="5">
         <v>0.13248368399999944</v>
       </c>
       <c r="D55" s="5">
         <v>32.327367287626309</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>5.8251806350999997</v>
       </c>
       <c r="C56" s="5">
         <v>8.3012729100000016E-2</v>
       </c>
       <c r="D56" s="5">
         <v>18.796081391340525</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>5.8846974159999998</v>
       </c>
       <c r="C57" s="5">
         <v>5.9516780900000121E-2</v>
       </c>
       <c r="D57" s="5">
         <v>12.973576320607116</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>5.9585156865000002</v>
       </c>
       <c r="C58" s="5">
         <v>7.3818270500000338E-2</v>
       </c>
       <c r="D58" s="5">
         <v>16.136143881932629</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>5.8878872136</v>
       </c>
       <c r="C59" s="5">
         <v>-7.0628472900000183E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-13.332405568633753</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>6.1102403273999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.22235311379999967</v>
       </c>
       <c r="D60" s="5">
         <v>56.021956636838823</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>6.1926121621999997</v>
       </c>
       <c r="C61" s="5">
         <v>8.2371834799999988E-2</v>
       </c>
       <c r="D61" s="5">
         <v>17.432165653827635</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>6.2112680494000001</v>
       </c>
       <c r="C62" s="5">
         <v>1.8655887200000443E-2</v>
       </c>
       <c r="D62" s="5">
         <v>3.6756303878373586</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>5.6577778761999999</v>
       </c>
       <c r="C63" s="5">
         <v>-0.55349017320000016</v>
       </c>
       <c r="D63" s="5">
         <v>-67.372225219669318</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>5.6803101646999998</v>
       </c>
       <c r="C64" s="5">
         <v>2.2532288499999886E-2</v>
       </c>
       <c r="D64" s="5">
         <v>4.8851218336382285</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>5.7639399327999996</v>
       </c>
       <c r="C65" s="5">
         <v>8.3629768099999779E-2</v>
       </c>
       <c r="D65" s="5">
         <v>19.170497211902916</v>
       </c>
       <c r="E65" s="5">
         <v>-8.0319764149141442</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>5.8987424018999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.13480246910000027</v>
       </c>
       <c r="D66" s="5">
         <v>31.971397540037728</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>5.7429756477999998</v>
       </c>
       <c r="C67" s="5">
         <v>-0.15576675410000007</v>
       </c>
       <c r="D67" s="5">
         <v>-27.467854276391034</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>5.8891334480999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.14615780030000014</v>
       </c>
       <c r="D68" s="5">
         <v>35.198866372270587</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>5.9869250140999997</v>
       </c>
       <c r="C69" s="5">
         <v>9.7791565999999719E-2</v>
       </c>
       <c r="D69" s="5">
         <v>21.850994243378686</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>5.9653763457000002</v>
       </c>
       <c r="C70" s="5">
         <v>-2.1548668399999471E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-4.2346611944351187</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>6.0188485448</v>
       </c>
       <c r="C71" s="5">
         <v>5.3472199099999784E-2</v>
       </c>
       <c r="D71" s="5">
         <v>11.302983982450021</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>5.9181478622999997</v>
       </c>
       <c r="C72" s="5">
         <v>-0.1007006825000003</v>
       </c>
       <c r="D72" s="5">
         <v>-18.32883358061498</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>5.8832866544</v>
       </c>
       <c r="C73" s="5">
         <v>-3.4861207899999691E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-6.8440987809845533</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>5.9161463639000003</v>
       </c>
       <c r="C74" s="5">
         <v>3.2859709500000278E-2</v>
       </c>
       <c r="D74" s="5">
         <v>6.9120867592933566</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>6.0533142283999997</v>
       </c>
       <c r="C75" s="5">
         <v>0.1371678644999994</v>
       </c>
       <c r="D75" s="5">
         <v>31.65935039702066</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>6.0973142165000001</v>
       </c>
       <c r="C76" s="5">
         <v>4.3999988100000387E-2</v>
       </c>
       <c r="D76" s="5">
         <v>9.0797894067211828</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>6.1476136663999998</v>
       </c>
       <c r="C77" s="5">
         <v>5.0299449899999793E-2</v>
       </c>
       <c r="D77" s="5">
         <v>10.361067411219626</v>
       </c>
       <c r="E77" s="5">
         <v>6.6564492009482112</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>6.2970531402000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.14943947380000022</v>
       </c>
       <c r="D78" s="5">
         <v>33.404196332486372</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>6.3203492505999996</v>
       </c>
       <c r="C79" s="5">
         <v>2.329611039999957E-2</v>
       </c>
       <c r="D79" s="5">
         <v>4.5308850356286623</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>6.5553755838000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.23502633320000044</v>
       </c>
       <c r="D80" s="5">
         <v>54.980844721822741</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>6.3046016902000002</v>
       </c>
       <c r="C81" s="5">
         <v>-0.25077389359999991</v>
       </c>
       <c r="D81" s="5">
         <v>-37.378870263750343</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>6.1756342989000004</v>
       </c>
       <c r="C82" s="5">
         <v>-0.12896739129999979</v>
       </c>
       <c r="D82" s="5">
         <v>-21.96543784406202</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>6.3365830478999996</v>
       </c>
       <c r="C83" s="5">
         <v>0.16094874899999922</v>
       </c>
       <c r="D83" s="5">
         <v>36.170404300144398</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>6.4301050130000004</v>
       </c>
       <c r="C84" s="5">
         <v>9.352196510000077E-2</v>
       </c>
       <c r="D84" s="5">
         <v>19.221673571845255</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>6.4812913807000001</v>
       </c>
       <c r="C85" s="5">
         <v>5.1186367699999735E-2</v>
       </c>
       <c r="D85" s="5">
         <v>9.9820399993828968</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>6.5234735468</v>
       </c>
       <c r="C86" s="5">
         <v>4.2182166099999918E-2</v>
       </c>
       <c r="D86" s="5">
         <v>8.0956727709963427</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>6.3541119925</v>
       </c>
       <c r="C87" s="5">
         <v>-0.16936155429999999</v>
       </c>
       <c r="D87" s="5">
         <v>-27.069109986163621</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>6.4060735405999996</v>
       </c>
       <c r="C88" s="5">
         <v>5.1961548099999533E-2</v>
       </c>
       <c r="D88" s="5">
         <v>10.266771419299282</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>6.4072312235000002</v>
       </c>
       <c r="C89" s="5">
         <v>1.1576829000006228E-3</v>
       </c>
       <c r="D89" s="5">
         <v>0.21707542144353553</v>
       </c>
       <c r="E89" s="5">
         <v>4.2230623326080075</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>6.3097898039000002</v>
       </c>
       <c r="C90" s="5">
         <v>-9.7441419599999968E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-16.797966844808332</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>6.3943167709999997</v>
       </c>
       <c r="C91" s="5">
         <v>8.4526967099999517E-2</v>
       </c>
       <c r="D91" s="5">
         <v>17.314329453062971</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>6.4121072293000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.7790458300000367E-2</v>
       </c>
       <c r="D92" s="5">
         <v>3.3902417722953881</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>6.8621391389999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.45003190969999984</v>
       </c>
       <c r="D93" s="5">
         <v>125.68615595858073</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>6.9115819903000002</v>
       </c>
       <c r="C94" s="5">
         <v>4.9442851300000257E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.9971983964058477</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>6.7603834537000003</v>
       </c>
       <c r="C95" s="5">
         <v>-0.15119853659999993</v>
       </c>
       <c r="D95" s="5">
         <v>-23.312180433276662</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>6.6225334799000004</v>
       </c>
       <c r="C96" s="5">
         <v>-0.13784997379999986</v>
       </c>
       <c r="D96" s="5">
         <v>-21.903065185717274</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>6.676844139</v>
       </c>
       <c r="C97" s="5">
         <v>5.4310659099999548E-2</v>
       </c>
       <c r="D97" s="5">
         <v>10.297307367321483</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>6.6877374242999998</v>
       </c>
       <c r="C98" s="5">
         <v>1.0893285299999889E-2</v>
       </c>
       <c r="D98" s="5">
         <v>1.9754662978356485</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>6.9619587486999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.27422132440000002</v>
       </c>
       <c r="D99" s="5">
         <v>61.967092917101141</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>6.9188562452999998</v>
       </c>
       <c r="C100" s="5">
         <v>-4.3102503400000103E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-7.181544123230454</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>6.8691124427999997</v>
       </c>
       <c r="C101" s="5">
         <v>-4.9743802500000101E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-8.294407857519781</v>
       </c>
       <c r="E101" s="5">
         <v>7.2087490397715559</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>6.8326546696000001</v>
       </c>
       <c r="C102" s="5">
         <v>-3.6457773199999544E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-6.1863244289468984</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>6.8736507962999998</v>
       </c>
       <c r="C103" s="5">
         <v>4.0996126699999635E-2</v>
       </c>
       <c r="D103" s="5">
         <v>7.4424540395867211</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>6.6925707010000002</v>
       </c>
       <c r="C104" s="5">
         <v>-0.18108009529999958</v>
       </c>
       <c r="D104" s="5">
         <v>-27.411798486216476</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>6.3772938692999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.31527683170000032</v>
       </c>
       <c r="D105" s="5">
         <v>-43.956977951088462</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>6.1130944855999996</v>
       </c>
       <c r="C106" s="5">
         <v>-0.26419938370000029</v>
       </c>
       <c r="D106" s="5">
         <v>-39.813908486814277</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>5.7340929379999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.37900154759999971</v>
       </c>
       <c r="D107" s="5">
         <v>-53.607964139202259</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>5.7209403273000001</v>
       </c>
       <c r="C108" s="5">
         <v>-1.3152610699999734E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-2.7180467714787104</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>5.5769075686000003</v>
       </c>
       <c r="C109" s="5">
         <v>-0.14403275869999987</v>
       </c>
       <c r="D109" s="5">
         <v>-26.360243339346535</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>5.454741157</v>
       </c>
       <c r="C110" s="5">
         <v>-0.1221664116000003</v>
       </c>
       <c r="D110" s="5">
         <v>-23.340072544297374</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>5.4095186148999996</v>
       </c>
       <c r="C111" s="5">
         <v>-4.5222542100000318E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-9.5072737362422384</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>5.4392934798999999</v>
       </c>
       <c r="C112" s="5">
         <v>2.9774865000000261E-2</v>
       </c>
       <c r="D112" s="5">
         <v>6.8086606530205485</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>5.3678037156</v>
       </c>
       <c r="C113" s="5">
         <v>-7.1489764299999869E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-14.680241998245192</v>
       </c>
       <c r="E113" s="5">
         <v>-21.855934659704502</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>5.3809238418999996</v>
       </c>
       <c r="C114" s="5">
         <v>1.312012629999959E-2</v>
       </c>
       <c r="D114" s="5">
         <v>2.9728244208458321</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>5.2797253161000004</v>
       </c>
       <c r="C115" s="5">
         <v>-0.10119852579999922</v>
       </c>
       <c r="D115" s="5">
         <v>-20.374202169599599</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>5.1861915508000003</v>
       </c>
       <c r="C116" s="5">
         <v>-9.3533765300000127E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-19.304986559957115</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>5.1474426355</v>
       </c>
       <c r="C117" s="5">
         <v>-3.8748915300000242E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-8.6064503084100519</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>5.1059263355000004</v>
       </c>
       <c r="C118" s="5">
         <v>-4.1516299999999617E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-9.2605060324494453</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>5.2191716530000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.11324531749999966</v>
       </c>
       <c r="D119" s="5">
         <v>30.114120011555556</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>5.2210458124999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.8741594999998057E-3</v>
       </c>
       <c r="D120" s="5">
         <v>0.4317617113405614</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>5.1629305895000002</v>
       </c>
       <c r="C121" s="5">
         <v>-5.8115222999999716E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-12.569011343979108</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>5.1198428021</v>
       </c>
       <c r="C122" s="5">
         <v>-4.3087787400000188E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-9.5675943576364659</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>5.1366099131</v>
       </c>
       <c r="C123" s="5">
         <v>1.6767111000000057E-2</v>
       </c>
       <c r="D123" s="5">
         <v>4.001476718650876</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>5.1619310848</v>
       </c>
       <c r="C124" s="5">
         <v>2.5321171699999923E-2</v>
       </c>
       <c r="D124" s="5">
         <v>6.0785069953324333</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>5.1760526179999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.412153319999998E-2</v>
       </c>
       <c r="D125" s="5">
         <v>3.3326971579459741</v>
       </c>
       <c r="E125" s="5">
         <v>-3.5722449582634708</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>5.107225294</v>
       </c>
       <c r="C126" s="5">
         <v>-6.8827323999999912E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-14.839931168361552</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>5.0921592934</v>
       </c>
       <c r="C127" s="5">
         <v>-1.5066000600000073E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-3.4830531383744034</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>5.0906292690999999</v>
       </c>
       <c r="C128" s="5">
         <v>-1.5300243000000435E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-0.35996478709445778</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.9264906627</v>
       </c>
       <c r="C129" s="5">
         <v>-0.16413860639999989</v>
       </c>
       <c r="D129" s="5">
         <v>-32.517008635478426</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>5.0033801810999998</v>
       </c>
       <c r="C130" s="5">
         <v>7.6889518399999801E-2</v>
       </c>
       <c r="D130" s="5">
         <v>20.423176648995778</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.9966990441999997</v>
       </c>
       <c r="C131" s="5">
         <v>-6.6811369000001619E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-1.5906734009873857</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>5.0061416285</v>
       </c>
       <c r="C132" s="5">
         <v>9.442584300000334E-3</v>
       </c>
       <c r="D132" s="5">
         <v>2.2914364488216155</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>5.1324636817</v>
       </c>
       <c r="C133" s="5">
         <v>0.12632205320000001</v>
       </c>
       <c r="D133" s="5">
         <v>34.856857164041585</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>5.0895777553999997</v>
       </c>
       <c r="C134" s="5">
         <v>-4.2885926300000321E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-9.5787670200163539</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.9626185608000002</v>
       </c>
       <c r="C135" s="5">
         <v>-0.12695919459999949</v>
       </c>
       <c r="D135" s="5">
         <v>-26.15013551205093</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.8833563520999999</v>
       </c>
       <c r="C136" s="5">
         <v>-7.9262208700000336E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-17.569058719814311</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>4.8119443495000001</v>
+        <v>4.8119443496000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-7.1412002599999802E-2</v>
+        <v>-7.1412002499999794E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-16.203448345025816</v>
+        <v>-16.203448324128665</v>
       </c>
       <c r="E137" s="5">
-        <v>-7.0344777260144875</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>-7.0344777240825103</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.9319362728999998</v>
       </c>
       <c r="C138" s="5">
-        <v>0.11999192339999976</v>
+        <v>0.11999192329999975</v>
       </c>
       <c r="D138" s="5">
-        <v>34.388567011949455</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>34.388566978435684</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.8033542644000002</v>
       </c>
       <c r="C139" s="5">
         <v>-0.12858200849999957</v>
       </c>
       <c r="D139" s="5">
         <v>-27.167377616489098</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9011602317999996</v>
       </c>
       <c r="C140" s="5">
         <v>9.7805967399999361E-2</v>
       </c>
       <c r="D140" s="5">
         <v>27.365377964767102</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>5.0163233105999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.11516307880000021</v>
       </c>
       <c r="D141" s="5">
         <v>32.141558693607863</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>4.8876120791000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.12871123149999963</v>
       </c>
       <c r="D142" s="5">
         <v>-26.796049900688445</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>5.0685324649999997</v>
       </c>
       <c r="C143" s="5">
         <v>0.18092038589999948</v>
       </c>
       <c r="D143" s="5">
         <v>54.677105973430294</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.9732417004</v>
       </c>
       <c r="C144" s="5">
         <v>-9.5290764599999633E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-20.367929598937483</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>5.0043765664000004</v>
       </c>
       <c r="C145" s="5">
         <v>3.1134866000000372E-2</v>
       </c>
       <c r="D145" s="5">
         <v>7.7767251188981534</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>5.0607880706000001</v>
+        <v>5.0607880707000001</v>
       </c>
       <c r="C146" s="5">
-        <v>5.641150419999974E-2</v>
+        <v>5.6411504299999748E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>14.397893804996675</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>14.39789383212231</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>4.9898267736999999</v>
+        <v>4.9898267737999999</v>
       </c>
       <c r="C147" s="5">
         <v>-7.0961296900000193E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-15.587295000427282</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-15.587295000142587</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>5.0112187037</v>
       </c>
       <c r="C148" s="5">
-        <v>2.1391930000000059E-2</v>
+        <v>2.1391929900000051E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>5.2675841895076791</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>5.2675841641921073</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>5.1612767183999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.15005801469999991</v>
       </c>
       <c r="D149" s="5">
         <v>42.483785639539093</v>
       </c>
       <c r="E149" s="5">
-        <v>7.259692621680025</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>7.2596926194509859</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>5.0585620632000001</v>
       </c>
       <c r="C150" s="5">
         <v>-0.10271465519999978</v>
       </c>
       <c r="D150" s="5">
         <v>-21.433164127759674</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>5.2147779880999998</v>
       </c>
       <c r="C151" s="5">
         <v>0.15621592489999969</v>
       </c>
       <c r="D151" s="5">
         <v>44.04722351184256</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>5.2203259706000003</v>
+        <v>5.2203259705000002</v>
       </c>
       <c r="C152" s="5">
-        <v>5.5479825000004368E-3</v>
+        <v>5.5479824000004285E-3</v>
       </c>
       <c r="D152" s="5">
-        <v>1.2841723750969258</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.284172351814461</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>5.1858798947000002</v>
+        <v>5.1858798946000002</v>
       </c>
       <c r="C153" s="5">
         <v>-3.4446075900000039E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-7.637010042820636</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-7.6370100429617231</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>5.2703357575999998</v>
       </c>
       <c r="C154" s="5">
-        <v>8.4455862899999623E-2</v>
+        <v>8.4455862999999631E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>21.391968345931133</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>21.391968374020685</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>5.2406542183999996</v>
+        <v>5.2406542182999996</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.9681539200000273E-2</v>
+        <v>-2.9681539300000281E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-6.5527203908781857</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-6.55272041227557</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>5.1499308657</v>
       </c>
       <c r="C156" s="5">
-        <v>-9.0723352699999538E-2</v>
+        <v>-9.0723352599999529E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-18.905627032978046</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-18.905627014409177</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>5.0846792669000003</v>
       </c>
       <c r="C157" s="5">
         <v>-6.5251598799999755E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-14.18840489420875</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>5.0576585741000004</v>
+        <v>5.0576585742000004</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.7020692799999857E-2</v>
+        <v>-2.7020692699999849E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.1938448404401107</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-6.193844818183269</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>5.0094505571000001</v>
+        <v>5.0094505573000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-4.8208017000000325E-2</v>
+        <v>-4.8208016900000317E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.857043106680919</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-10.857043085123408</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>5.0346095217000002</v>
+        <v>5.0346095220000002</v>
       </c>
       <c r="C160" s="5">
-        <v>2.5158964600000111E-2</v>
+        <v>2.5158964700000119E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>6.1960540592468138</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>6.1960540843044143</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>4.8985463515000003</v>
+        <v>4.8985463516000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.13606317019999992</v>
+        <v>-0.13606317039999993</v>
       </c>
       <c r="D161" s="5">
-        <v>-28.019120644061669</v>
+        <v>-28.019120677898414</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.0904142760523463</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-5.0904142741148402</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>4.9804817105000003</v>
       </c>
       <c r="C162" s="5">
-        <v>8.1935359000000041E-2</v>
+        <v>8.1935358900000033E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>22.025201461019673</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>22.025201431127162</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>4.9093570542</v>
+        <v>4.909357054</v>
       </c>
       <c r="C163" s="5">
-        <v>-7.1124656300000311E-2</v>
+        <v>-7.1124656500000327E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-15.852884162829216</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-15.852884203965589</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>4.9329433331999999</v>
+        <v>4.9329433328999999</v>
       </c>
       <c r="C164" s="5">
-        <v>2.3586278999999877E-2</v>
+        <v>2.3586278899999868E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>5.9200283930554543</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>5.9200283675365339</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>4.8451480568000003</v>
+        <v>4.8451480566000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-8.7795276399999622E-2</v>
+        <v>-8.7795276299999614E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-19.385880836630864</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-19.385880817731117</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>4.8467286457999998</v>
+        <v>4.8467286455999998</v>
       </c>
       <c r="C166" s="5">
         <v>1.580588999999577E-3</v>
       </c>
       <c r="D166" s="5">
-        <v>0.3921683262573028</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.39216832627362308</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>4.8174120825999998</v>
+        <v>4.8174120821999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.931656320000009E-2</v>
+        <v>-2.9316563400000106E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.0218063833339279</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-7.0218064299351957</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>4.7480154287999996</v>
+        <v>4.7480154285999996</v>
       </c>
       <c r="C168" s="5">
-        <v>-6.9396653800000152E-2</v>
+        <v>-6.9396653600000135E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-15.980539659192827</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-15.980539617946722</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>4.8879778436999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.13996241490000028</v>
+        <v>0.13996241510000029</v>
       </c>
       <c r="D169" s="5">
-        <v>41.711562159977667</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>41.711562231609363</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>4.8811069656999999</v>
+        <v>4.8811069659999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-6.8708779999999692E-3</v>
+        <v>-6.8708776999999444E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.6738225120396688</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-1.673822439520356</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>5.0170475791999998</v>
+        <v>5.0170475796999998</v>
       </c>
       <c r="C171" s="5">
-        <v>0.13594061349999986</v>
+        <v>0.13594061369999988</v>
       </c>
       <c r="D171" s="5">
-        <v>39.046075708871577</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>39.046075772608212</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>4.9365094097000002</v>
+        <v>4.9365094106000003</v>
       </c>
       <c r="C172" s="5">
-        <v>-8.053816949999959E-2</v>
+        <v>-8.0538169099999557E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-17.6504948135616</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-17.650494731882517</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>4.9230250597999996</v>
+        <v>4.9230250605999997</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.3484349900000581E-2</v>
+        <v>-1.3484350000000589E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.2290671441324359</v>
+        <v>-3.2290671671406646</v>
       </c>
       <c r="E173" s="5">
-        <v>0.49971372206172315</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.49971373634147831</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>4.9842675483000001</v>
+        <v>4.9842675487000001</v>
       </c>
       <c r="C174" s="5">
-        <v>6.1242488500000469E-2</v>
+        <v>6.1242488100000436E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>15.992951976064207</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>15.992951861580117</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>5.0034122082000003</v>
+        <v>5.0034122081000003</v>
       </c>
       <c r="C175" s="5">
-        <v>1.9144659900000249E-2</v>
+        <v>1.9144659400000208E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>4.7078513382357023</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>4.7078512122860738</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>4.9379674152000002</v>
+        <v>4.9379674131</v>
       </c>
       <c r="C176" s="5">
-        <v>-6.5444793000000168E-2</v>
+        <v>-6.5444795000000333E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-14.614676027865581</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-14.614676443135199</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>5.1230056655</v>
+        <v>5.1230056648</v>
       </c>
       <c r="C177" s="5">
-        <v>0.18503825029999987</v>
+        <v>0.18503825169999999</v>
       </c>
       <c r="D177" s="5">
-        <v>55.496062663995957</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>55.496063202580046</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>5.1389560284</v>
+        <v>5.1389560275999999</v>
       </c>
       <c r="C178" s="5">
-        <v>1.5950362899999959E-2</v>
+        <v>1.5950362799999951E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>3.8008203671137997</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>3.8008203434036103</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>5.2017724035999997</v>
+        <v>5.2017724024999996</v>
       </c>
       <c r="C179" s="5">
-        <v>6.2816375199999719E-2</v>
+        <v>6.2816374899999694E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>15.695731421657854</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>15.695731344198238</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>5.2361821022999999</v>
+        <v>5.2361821016999999</v>
       </c>
       <c r="C180" s="5">
-        <v>3.4409698700000213E-2</v>
+        <v>3.4409699200000254E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>8.233261825096406</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>8.2332619509229321</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>5.2846968909000003</v>
+        <v>5.2846968908000003</v>
       </c>
       <c r="C181" s="5">
-        <v>4.8514788600000358E-2</v>
+        <v>4.8514789100000399E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>11.702808552192323</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>11.702808680424702</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>5.2040599966999999</v>
+        <v>5.2040599974999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-8.063689420000042E-2</v>
+        <v>-8.0636893300000345E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-16.849178863934455</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-16.84917869166388</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>5.2214897855000002</v>
+        <v>5.2214897870000003</v>
       </c>
       <c r="C183" s="5">
-        <v>1.7429788800000345E-2</v>
+        <v>1.7429789500000403E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>4.0939898790867346</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.0939900459055156</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>5.2366263233000003</v>
+        <v>5.2366263262999997</v>
       </c>
       <c r="C184" s="5">
-        <v>1.5136537800000127E-2</v>
+        <v>1.5136539299999363E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>3.5346741211333743</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>3.5346744759842563</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>5.2377437758000003</v>
+        <v>5.2377437792999997</v>
       </c>
       <c r="C185" s="5">
-        <v>1.1174524999999491E-3</v>
+        <v>1.1174529999999905E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>0.2563707701411122</v>
+        <v>0.25637088484113946</v>
       </c>
       <c r="E185" s="5">
-        <v>6.3927912650679541</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>6.3927913188734253</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>5.1823063827000002</v>
+        <v>5.1823063853000004</v>
       </c>
       <c r="C186" s="5">
-        <v>-5.5437393100000065E-2</v>
+        <v>-5.5437393999999252E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-11.987160963008547</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-11.987161138878644</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>5.1952076916000003</v>
+        <v>5.1952076926000004</v>
       </c>
       <c r="C187" s="5">
-        <v>1.2901308900000075E-2</v>
+        <v>1.2901307299999942E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>3.0286353785728748</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>3.0286349962682202</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>5.2445258629999998</v>
+        <v>5.2445258591000004</v>
       </c>
       <c r="C188" s="5">
-        <v>4.93181713999995E-2</v>
+        <v>4.9318166499999982E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>12.005617878930973</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>12.005616620725966</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>5.3146778559000003</v>
+        <v>5.3146778531000001</v>
       </c>
       <c r="C189" s="5">
-        <v>7.0151992900000515E-2</v>
+        <v>7.0151993999999718E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>17.286645814823466</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>17.286646119941686</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>5.3365953300999998</v>
+        <v>5.3365953186999997</v>
       </c>
       <c r="C190" s="5">
-        <v>2.1917474199999454E-2</v>
+        <v>2.191746559999963E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>5.0625453587464841</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>5.062543329757041</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>5.2884104730999999</v>
+        <v>5.2884104663000002</v>
       </c>
       <c r="C191" s="5">
-        <v>-4.8184856999999859E-2</v>
+        <v>-4.8184852399999478E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-10.312768653538107</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-10.312767738337703</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>5.4297912091000002</v>
+        <v>5.4297912168</v>
       </c>
       <c r="C192" s="5">
-        <v>0.14138073600000034</v>
+        <v>0.14138075049999976</v>
       </c>
       <c r="D192" s="5">
-        <v>37.244731239574968</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>37.244735692781397</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>5.4000987116000001</v>
+        <v>5.4000987081999998</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.9692497500000137E-2</v>
+        <v>-2.9692508600000167E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-6.3683184967481825</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-6.3683207975264056</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>5.4277630012999998</v>
+        <v>5.4277630024999999</v>
       </c>
       <c r="C194" s="5">
-        <v>2.7664289699999678E-2</v>
+        <v>2.7664294300000059E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>6.323712424460548</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.3237135098602737</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>5.4173575954000004</v>
+        <v>5.4173576013</v>
       </c>
       <c r="C195" s="5">
-        <v>-1.0405405899999387E-2</v>
+        <v>-1.0405401199999886E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-2.276383223619971</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-2.2763822057235816</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>5.3271254702000004</v>
+        <v>5.3271254817999996</v>
       </c>
       <c r="C196" s="5">
-        <v>-9.0232125200000013E-2</v>
+        <v>-9.0232119500000429E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-18.254272541717988</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-18.254271474011464</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>5.5411610629999997</v>
+        <v>5.5411610874999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.21403559279999929</v>
+        <v>0.21403560570000035</v>
       </c>
       <c r="D197" s="5">
-        <v>60.43317392418146</v>
+        <v>60.433178244175203</v>
       </c>
       <c r="E197" s="5">
-        <v>5.7929005348043461</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>5.7929009318693714</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>5.3733641555</v>
+        <v>5.3733641635999998</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.16779690749999965</v>
+        <v>-0.16779692390000012</v>
       </c>
       <c r="D198" s="5">
-        <v>-30.857353109090724</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-30.857355526887844</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>5.3919072583999998</v>
+        <v>5.3919072574999998</v>
       </c>
       <c r="C199" s="5">
-        <v>1.854310289999983E-2</v>
+        <v>1.8543093899999974E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>4.2206258932757201</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.220623799251344</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>5.5409648868000003</v>
+        <v>5.5409648716</v>
       </c>
       <c r="C200" s="5">
-        <v>0.14905762840000047</v>
+        <v>0.14905761410000018</v>
       </c>
       <c r="D200" s="5">
-        <v>38.71256817318023</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>38.712563884818053</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>5.5148105728000001</v>
+        <v>5.5148105350999996</v>
       </c>
       <c r="C201" s="5">
-        <v>-2.6154314000000234E-2</v>
+        <v>-2.6154336500000319E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.5194488732966507</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-5.5194535137266021</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>5.3376188578999999</v>
+        <v>5.3376188279000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.17719171490000019</v>
+        <v>-0.17719170719999955</v>
       </c>
       <c r="D202" s="5">
-        <v>-32.422283347055256</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-32.422282361242374</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>5.4855292353999996</v>
+        <v>5.4855292049999997</v>
       </c>
       <c r="C203" s="5">
-        <v>0.14791037749999969</v>
+        <v>0.14791037709999966</v>
       </c>
       <c r="D203" s="5">
-        <v>38.819891298015797</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>38.819891429001061</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>5.3334667826000004</v>
+        <v>5.3334668057999997</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.15206245279999919</v>
+        <v>-0.15206239920000009</v>
       </c>
       <c r="D204" s="5">
-        <v>-28.633774596069518</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-28.63376612483135</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>5.3194191480999997</v>
+        <v>5.3194191429000002</v>
       </c>
       <c r="C205" s="5">
-        <v>-1.4047634500000683E-2</v>
+        <v>-1.404766289999948E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-3.1152524491776412</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-3.1152586429510687</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>5.148353921</v>
+        <v>5.1483539444000002</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.17106522709999972</v>
+        <v>-0.17106519850000002</v>
       </c>
       <c r="D206" s="5">
-        <v>-32.446137093439965</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-32.446132616489386</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>5.3161635342000002</v>
+        <v>5.3161635745</v>
       </c>
       <c r="C207" s="5">
-        <v>0.16780961320000021</v>
+        <v>0.16780963009999983</v>
       </c>
       <c r="D207" s="5">
-        <v>46.94650119523309</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>46.946506547928514</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>5.4216852794000001</v>
+        <v>5.4216853332000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.10552174519999991</v>
+        <v>0.10552175870000013</v>
       </c>
       <c r="D208" s="5">
-        <v>26.599403892945706</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>26.59940745159275</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>5.3278221051000001</v>
+        <v>5.3278221757999997</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.3863174300000018E-2</v>
+        <v>-9.3863157400000397E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-18.906706571506462</v>
+        <v>-18.906703314622565</v>
       </c>
       <c r="E209" s="5">
-        <v>-3.8500768245941841</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>-3.8500759738109736</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>5.4643941176000004</v>
+        <v>5.4643941332999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.13657201250000028</v>
+        <v>0.13657195750000017</v>
       </c>
       <c r="D210" s="5">
-        <v>35.490110502526683</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>35.490093598537541</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>5.3911208268999999</v>
+        <v>5.3911207953</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.3273290700000437E-2</v>
+        <v>-7.327333799999991E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-14.955818937477073</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-14.955827851435611</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>5.5356723829999996</v>
+        <v>5.5356723061000004</v>
       </c>
       <c r="C212" s="5">
-        <v>0.1445515560999997</v>
+        <v>0.14455151080000039</v>
       </c>
       <c r="D212" s="5">
-        <v>37.371223954011072</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>37.371210716544432</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>5.4144048772</v>
+        <v>5.4144047480999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.12126750579999968</v>
+        <v>-0.12126755800000044</v>
       </c>
       <c r="D213" s="5">
-        <v>-23.340817115292744</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-23.340826270316374</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>5.5374182296000001</v>
+        <v>5.5374181382999996</v>
       </c>
       <c r="C214" s="5">
-        <v>0.12301335240000011</v>
+        <v>0.12301339019999968</v>
       </c>
       <c r="D214" s="5">
-        <v>30.942061652012697</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>30.942073210490541</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>5.5809468331999996</v>
+        <v>5.5809467676000004</v>
       </c>
       <c r="C215" s="5">
-        <v>4.3528603599999549E-2</v>
+        <v>4.3528629300000787E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>9.8516816393209528</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>9.8516878791831353</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>5.541568775</v>
+        <v>5.5415688273999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.9378058199999622E-2</v>
+        <v>-3.9377940200000516E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-8.1459928105806707</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-8.1459694318033122</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>5.5354311116000003</v>
+        <v>5.5354311279999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-6.1376633999996599E-3</v>
+        <v>-6.137699399999974E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.321014970057921</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-1.3210226588169616</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>5.4591872159000001</v>
+        <v>5.4591872824000003</v>
       </c>
       <c r="C218" s="5">
-        <v>-7.624389570000023E-2</v>
+        <v>-7.6243845599999638E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-15.332165243508211</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-15.332155877313047</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>5.4109564387000004</v>
+        <v>5.4109566502000002</v>
       </c>
       <c r="C219" s="5">
-        <v>-4.8230777199999686E-2</v>
+        <v>-4.8230632200000123E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-10.10146926671317</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-10.101440240927239</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>5.5089741377000001</v>
+        <v>5.5089742558000001</v>
       </c>
       <c r="C220" s="5">
-        <v>9.8017698999999681E-2</v>
+        <v>9.8017605599999946E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>24.039598287007479</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>24.039572016002598</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>5.4174720459000003</v>
+        <v>5.4174722074000004</v>
       </c>
       <c r="C221" s="5">
-        <v>-9.1502091799999796E-2</v>
+        <v>-9.1502048399999758E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-18.207902422533639</v>
+        <v>-18.207894204190367</v>
       </c>
       <c r="E221" s="5">
-        <v>1.6826751913166182</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.6826768732486785</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>5.4509588705000001</v>
+        <v>5.4509589246000001</v>
       </c>
       <c r="C222" s="5">
-        <v>3.3486824599999743E-2</v>
+        <v>3.3486717199999738E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>7.6749584928921921</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>7.6749327980852433</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>5.3980206244</v>
+        <v>5.3980205851000003</v>
       </c>
       <c r="C223" s="5">
-        <v>-5.2938246100000086E-2</v>
+        <v>-5.293833949999982E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-11.051298391109842</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-11.051316755783102</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>5.3290100215000002</v>
+        <v>5.3290099097999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.9010602899999718E-2</v>
+        <v>-6.9010675300000379E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-14.307271952977285</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-14.307286020597799</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>5.3174828927000002</v>
+        <v>5.3174826623999998</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.1527128800000064E-2</v>
+        <v>-1.1527247400000107E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.5650485698439418</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-2.5650747009881347</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>5.4309121545999997</v>
+        <v>5.4309113709999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.11342926189999947</v>
+        <v>0.11342870859999987</v>
       </c>
       <c r="D226" s="5">
-        <v>28.824990994234167</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>28.824834896779915</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>5.2801113647999998</v>
+        <v>5.2801111026000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.15080078979999989</v>
+        <v>-0.15080026839999938</v>
       </c>
       <c r="D227" s="5">
-        <v>-28.67469249386123</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-28.674611502113699</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>5.1608825929000002</v>
+        <v>5.1608832593000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.11922877189999959</v>
+        <v>-0.11922784330000002</v>
       </c>
       <c r="D228" s="5">
-        <v>-23.972491081256063</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-23.972327971751362</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>5.1519907931000004</v>
+        <v>5.1519906255999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-8.8917997999997667E-3</v>
+        <v>-8.8926337000003741E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.0480270193938277</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-2.048217011045117</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>5.1697909174000003</v>
+        <v>5.1697909004999998</v>
       </c>
       <c r="C230" s="5">
-        <v>1.7800124299999887E-2</v>
+        <v>1.7800274899999913E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>4.2256978496688191</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>4.2257344237820904</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>5.1013415391999999</v>
+        <v>5.1013419416000003</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.844937820000041E-2</v>
+        <v>-6.8448958899999468E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-14.780877072250842</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-14.780793062994135</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>4.9987393647999996</v>
+        <v>4.9987397186000004</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.1026021744000003</v>
+        <v>-0.10260222299999988</v>
       </c>
       <c r="D232" s="5">
-        <v>-21.636629532982276</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-21.636637153066406</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>5.0115637863</v>
+        <v>5.0115642526000004</v>
       </c>
       <c r="C233" s="5">
-        <v>1.2824421500000405E-2</v>
+        <v>1.2824533999999943E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>3.1224518875411222</v>
+        <v>3.1224794422307411</v>
       </c>
       <c r="E233" s="5">
-        <v>-7.4925769096897525</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-7.4925710600886823</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>4.7381484457000003</v>
+        <v>4.7381488162999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.27341534059999972</v>
+        <v>-0.27341543630000054</v>
       </c>
       <c r="D234" s="5">
-        <v>-48.993584097348744</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-48.993593173593887</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>4.7057495202000004</v>
+        <v>4.7057496826999996</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.2398925499999898E-2</v>
+        <v>-3.2399133600000241E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.9037973536797761</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-7.9038456312111034</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>4.7331550370000004</v>
+        <v>4.7331551774999996</v>
       </c>
       <c r="C236" s="5">
-        <v>2.7405516800000029E-2</v>
+        <v>2.7405494799999985E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>7.2168598219858771</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>7.2168535845281934</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>4.3066614239999996</v>
+        <v>4.3066599796</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.42649361300000077</v>
+        <v>-0.42649519789999957</v>
       </c>
       <c r="D237" s="5">
-        <v>-67.798210991300607</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-67.798352062525183</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>4.3147699648</v>
+        <v>4.3147688280000001</v>
       </c>
       <c r="C238" s="5">
-        <v>8.1085408000003412E-3</v>
+        <v>8.1088484000000349E-3</v>
       </c>
       <c r="D238" s="5">
-        <v>2.2828922807571761</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>2.2829805554035909</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>4.1814684308999999</v>
+        <v>4.1814679894999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.1333015339000001</v>
+        <v>-0.1333008385000003</v>
       </c>
       <c r="D239" s="5">
-        <v>-31.379464245599987</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-31.379334218227463</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>4.1825774998999998</v>
+        <v>4.1825786969000003</v>
       </c>
       <c r="C240" s="5">
-        <v>1.1090689999999626E-3</v>
+        <v>1.1107074000005213E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>0.3187459182150576</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>0.31921751550074706</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>4.1695101424000001</v>
+        <v>4.1695096846000004</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3067357499999765E-2</v>
+        <v>-1.3069012299999905E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.6853273173061307</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.6857849852838465</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>4.0801746217000003</v>
+        <v>4.0801744911000002</v>
       </c>
       <c r="C242" s="5">
-        <v>-8.9335520699999726E-2</v>
+        <v>-8.9335193500000187E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-22.887534706471392</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-22.887462724750186</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>3.9928976414999999</v>
+        <v>3.9928982069000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.7276980200000409E-2</v>
+        <v>-8.7276284200000109E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-22.854051568804014</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-22.853890849077629</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>3.9896605173999999</v>
+        <v>3.9896611852000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-3.2371240999999884E-3</v>
+        <v>-3.2370216999999535E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.96853837257842024</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-0.96850773473606822</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>4.0028631119</v>
+        <v>4.0028639804999999</v>
       </c>
       <c r="C245" s="5">
-        <v>1.3202594500000053E-2</v>
+        <v>1.3202795299999792E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>4.0441216159156523</v>
+        <v>4.0441835579875907</v>
       </c>
       <c r="E245" s="5">
-        <v>-20.127463550548086</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-20.127453650358497</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>4.0407481004000001</v>
+        <v>4.0407489006999997</v>
       </c>
       <c r="C246" s="5">
-        <v>3.7884988500000105E-2</v>
+        <v>3.7884920199999783E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>11.967625085831424</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>11.967599641471338</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>4.0101490587999997</v>
+        <v>4.0101494924000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.0599041600000376E-2</v>
+        <v>-3.0599408299999631E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.718060201840661</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-8.7181587114830599</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>4.0403321748999996</v>
+        <v>4.0403325299999997</v>
       </c>
       <c r="C248" s="5">
-        <v>3.0183116099999907E-2</v>
+        <v>3.0183037599999629E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>9.4154558609169001</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>9.415429290241395</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>4.10349304</v>
+        <v>4.1034904906999996</v>
       </c>
       <c r="C249" s="5">
-        <v>6.3160865100000407E-2</v>
+        <v>6.3157960699999904E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>20.459082196403799</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>20.458057132221175</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>4.1044489365999999</v>
+        <v>4.1044473175</v>
       </c>
       <c r="C250" s="5">
-        <v>9.5589659999983922E-4</v>
+        <v>9.5682680000042097E-4</v>
       </c>
       <c r="D250" s="5">
-        <v>0.27989488328679091</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>0.28016777765746959</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>4.0763598109999997</v>
+        <v>4.0763592530999997</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.8089125600000209E-2</v>
+        <v>-2.8088064400000334E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-7.9101319405942228</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-7.909847258521097</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>4.0922149056999997</v>
+        <v>4.0922163075000002</v>
       </c>
       <c r="C252" s="5">
-        <v>1.5855094700000016E-2</v>
+        <v>1.5857054400000514E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>4.7685807308341044</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>4.7691834642877851</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>4.0722594157999996</v>
+        <v>4.0722580400000004</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.9955489900000067E-2</v>
+        <v>-1.9958267499999849E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.6973192864556825</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-5.6980892455276049</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>4.0806548500000002</v>
+        <v>4.0806536078000004</v>
       </c>
       <c r="C254" s="5">
-        <v>8.3954342000005511E-3</v>
+        <v>8.3955678000000589E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>2.5021842978687481</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.5022254237186958</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>4.1875684701000004</v>
+        <v>4.1875677318999998</v>
       </c>
       <c r="C255" s="5">
-        <v>0.10691362010000027</v>
+        <v>0.10691412409999934</v>
       </c>
       <c r="D255" s="5">
-        <v>36.390681710069096</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>36.390891416257446</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>4.1877072307000001</v>
+        <v>4.1877116081999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.3876059999962109E-4</v>
+        <v>1.4387630000012308E-4</v>
       </c>
       <c r="D256" s="5">
-        <v>3.9770829167817823E-2</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>4.1237348396583329E-2</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>4.2025490326000003</v>
+        <v>4.2025516917000001</v>
       </c>
       <c r="C257" s="5">
-        <v>1.4841801900000284E-2</v>
+        <v>1.4840083500000212E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>4.3368517682638608</v>
+        <v>4.3363351944199824</v>
       </c>
       <c r="E257" s="5">
-        <v>4.9885773037394054</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>4.9886209517181035</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>4.2489172543000002</v>
+        <v>4.2489199836999996</v>
       </c>
       <c r="C258" s="5">
-        <v>4.6368221699999879E-2</v>
+        <v>4.6368291999999478E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>14.07377438400923</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>14.073787580583863</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>4.2137722733</v>
+        <v>4.2137717521000004</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.5144981000000186E-2</v>
+        <v>-3.5148231599999136E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-9.4864805676162298</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-9.4873126345167975</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>4.2461946346000001</v>
+        <v>4.2461941584999998</v>
       </c>
       <c r="C260" s="5">
-        <v>3.2422361300000091E-2</v>
+        <v>3.2422406399999382E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>9.6341952185404303</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>9.6342104345276791</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>4.2945365365999999</v>
+        <v>4.2945316854</v>
       </c>
       <c r="C261" s="5">
-        <v>4.834190199999977E-2</v>
+        <v>4.833752690000015E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>14.550465020426806</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>14.549066370507301</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>4.2948952261000004</v>
+        <v>4.2948925168000001</v>
       </c>
       <c r="C262" s="5">
-        <v>3.5868950000050859E-4</v>
+        <v>3.608314000000945E-4</v>
       </c>
       <c r="D262" s="5">
-        <v>0.10027279496325203</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>0.10087196067731785</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>4.3679952189</v>
+        <v>4.3679939370999996</v>
       </c>
       <c r="C263" s="5">
-        <v>7.3099992799999569E-2</v>
+        <v>7.3101420299999553E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>22.448922445439614</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>22.449418167830792</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>4.5037294071999998</v>
+        <v>4.5037301834000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.13573418829999984</v>
+        <v>0.13573624630000047</v>
       </c>
       <c r="D264" s="5">
-        <v>44.371550449629368</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>44.372357429000473</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>4.4807150025000002</v>
+        <v>4.4807136124999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-2.3014404699999602E-2</v>
+        <v>-2.301657090000031E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-5.962649683968813</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-5.9631942313630892</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>4.4883048467000002</v>
+        <v>4.4883045740999998</v>
       </c>
       <c r="C266" s="5">
-        <v>7.5898441999999733E-3</v>
+        <v>7.5909616000000568E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>2.0517140714663151</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>2.0520195936527319</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>4.3774052456000003</v>
+        <v>4.3774058033000003</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.11089960109999986</v>
+        <v>-0.11089877079999955</v>
       </c>
       <c r="D267" s="5">
-        <v>-25.935023639251973</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-25.934856424170572</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>4.4786808401</v>
+        <v>4.4786912075999998</v>
       </c>
       <c r="C268" s="5">
-        <v>0.10127559449999968</v>
+        <v>0.10128540429999955</v>
       </c>
       <c r="D268" s="5">
-        <v>31.583165476661467</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>31.586619499266956</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>4.3991460508999998</v>
+        <v>4.3991508412</v>
       </c>
       <c r="C269" s="5">
-        <v>-7.9534789200000233E-2</v>
+        <v>-7.954036639999984E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-19.347248045404719</v>
+        <v>-19.348434539726799</v>
       </c>
       <c r="E269" s="5">
-        <v>4.6780422256815557</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.678089977769484</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>4.4536649125999999</v>
+        <v>4.4536677375</v>
       </c>
       <c r="C270" s="5">
-        <v>5.4518861700000087E-2</v>
+        <v>5.4516896300000006E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>15.928412862590546</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>15.927780411455949</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>4.4147767746</v>
+        <v>4.4147715085000003</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.8888137999999906E-2</v>
+        <v>-3.8896228999999671E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-9.9892188171289753</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-9.9911923236994049</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>4.5484392154000002</v>
+        <v>4.5484330589999997</v>
       </c>
       <c r="C272" s="5">
-        <v>0.13366244080000023</v>
+        <v>0.13366155049999939</v>
       </c>
       <c r="D272" s="5">
-        <v>43.035471964913732</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>43.035196162172284</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>4.5955208620999999</v>
+        <v>4.5955137951999996</v>
       </c>
       <c r="C273" s="5">
-        <v>4.7081646699999702E-2</v>
+        <v>4.7080736199999862E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>13.153544066327939</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>13.153293869170636</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>4.5915247011</v>
+        <v>4.5915178905999996</v>
       </c>
       <c r="C274" s="5">
-        <v>-3.9961609999998871E-3</v>
+        <v>-3.9959045999999887E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.0385166082169994</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-1.0384518829719469</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>4.5570449823999999</v>
+        <v>4.5570425371000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-3.4479718700000106E-2</v>
+        <v>-3.4475353499999528E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-8.6482890897531242</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-8.6472513142723741</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>4.5115563389000002</v>
+        <v>4.5115579793</v>
       </c>
       <c r="C276" s="5">
-        <v>-4.5488643499999704E-2</v>
+        <v>-4.5484557800000047E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-11.342223581924715</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-11.34126586276304</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>4.5864970457999998</v>
+        <v>4.5865001177</v>
       </c>
       <c r="C277" s="5">
-        <v>7.4940706899999654E-2</v>
+        <v>7.4942138399999969E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>21.858771765128626</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>21.859219480929927</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>4.5989929059000003</v>
+        <v>4.5989994809999999</v>
       </c>
       <c r="C278" s="5">
-        <v>1.2495860100000478E-2</v>
+        <v>1.2499363299999899E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>3.318825026007155</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.3197671880941027</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>4.5689283269000001</v>
+        <v>4.5689356425999996</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.0064579000000258E-2</v>
+        <v>-3.0063838400000265E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-7.568656057087253</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-7.5684658306587549</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>4.5786848039999999</v>
+        <v>4.5787046353000003</v>
       </c>
       <c r="C280" s="5">
-        <v>9.7564770999998274E-3</v>
+        <v>9.7689927000006449E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>2.5927874644736226</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>2.5961484945978608</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>4.597092999</v>
+        <v>4.5970988674999997</v>
       </c>
       <c r="C281" s="5">
-        <v>1.8408195000000127E-2</v>
+        <v>1.8394232199999472E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>4.9326163988813621</v>
+        <v>4.9287700857244099</v>
       </c>
       <c r="E281" s="5">
-        <v>4.4996675675158082</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.4996871770371927</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>4.5511128142999997</v>
+        <v>4.5511105181999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-4.5980184700000315E-2</v>
+        <v>-4.5988349299999953E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-11.363675761325032</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-11.365570162638349</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>4.6081075668000002</v>
+        <v>4.6080892410000001</v>
       </c>
       <c r="C283" s="5">
-        <v>5.6994752500000523E-2</v>
+        <v>5.697872280000027E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>16.107449800525409</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>16.10261190716664</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>4.5440246590999998</v>
+        <v>4.5440055420999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-6.4082907700000469E-2</v>
+        <v>-6.4083698900000208E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-15.46883487856352</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-15.469068391277929</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>4.6008450562999998</v>
+        <v>4.6008314544999998</v>
       </c>
       <c r="C285" s="5">
-        <v>5.6820397200000095E-2</v>
+        <v>5.6825912399999901E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>16.081533876103492</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>16.083276084458742</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>4.6895746876000004</v>
+        <v>4.6895629197000002</v>
       </c>
       <c r="C286" s="5">
-        <v>8.8729631300000555E-2</v>
+        <v>8.8731465200000414E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>25.762218920220214</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>25.762893505248428</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>4.7524753335999996</v>
+        <v>4.7524721560999996</v>
       </c>
       <c r="C287" s="5">
-        <v>6.2900645999999227E-2</v>
+        <v>6.2909236399999457E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>17.337538674531849</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>17.340130612409421</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>4.6161276609000002</v>
+        <v>4.6161306192999998</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.13634767269999948</v>
+        <v>-0.13634153679999983</v>
       </c>
       <c r="D288" s="5">
-        <v>-29.482765291610193</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-29.481657189926114</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>4.5923350572999997</v>
+        <v>4.5923476674000003</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.3792603600000461E-2</v>
+        <v>-2.378295189999946E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-6.0127224815807896</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-6.0103483166028981</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>4.6058264267000002</v>
+        <v>4.6058493251000003</v>
       </c>
       <c r="C290" s="5">
-        <v>1.3491369400000508E-2</v>
+        <v>1.3501657700000003E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>3.5828859484505315</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.5856525257236926</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>4.5613482301000001</v>
+        <v>4.5613722121000002</v>
       </c>
       <c r="C291" s="5">
-        <v>-4.4478196600000075E-2</v>
+        <v>-4.4477113000000124E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-10.992225516689569</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-10.991920000213739</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>4.4760274952000003</v>
+        <v>4.4760674411999997</v>
       </c>
       <c r="C292" s="5">
-        <v>-8.5320734899999806E-2</v>
+        <v>-8.5304770900000548E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-20.2750605851306</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>-20.271552531560889</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>4.4881540927000003</v>
+        <v>4.4881854679000002</v>
       </c>
       <c r="C293" s="5">
-        <v>1.2126597500000003E-2</v>
+        <v>1.2118026700000506E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>3.2999623118785015</v>
+        <v>3.2975652679462897</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.3697346632686633</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-2.36917679473857</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>4.6549488528999996</v>
+        <v>4.6549761549999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.16679476019999928</v>
+        <v>0.16679068709999978</v>
       </c>
       <c r="D294" s="5">
-        <v>54.940820243459697</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>54.938727655487085</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>4.5033171558999996</v>
+        <v>4.5031224728000003</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.15163169700000001</v>
+        <v>-0.15185368219999962</v>
       </c>
       <c r="D295" s="5">
-        <v>-32.793473699173369</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-32.833057814419618</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>4.6442589023999998</v>
+        <v>4.6442697480000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.14094174650000024</v>
+        <v>0.14114727519999981</v>
       </c>
       <c r="D296" s="5">
-        <v>44.74602864783315</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>44.825198425228763</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>4.6161157705000004</v>
+        <v>4.6161333525000003</v>
       </c>
       <c r="C297" s="5">
-        <v>-2.8143131899999396E-2</v>
+        <v>-2.81363954999998E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-7.0341938232298844</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-7.0325499258447</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>4.5910509267000004</v>
+        <v>4.5910124743000003</v>
       </c>
       <c r="C298" s="5">
-        <v>-2.506484380000007E-2</v>
+        <v>-2.5120878200000085E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-6.3247164821856439</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-6.3384119719282932</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>4.5504439699999999</v>
+        <v>4.5504581133000004</v>
       </c>
       <c r="C299" s="5">
-        <v>-4.0606956700000474E-2</v>
+        <v>-4.0554360999999872E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-10.112369598682591</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-10.099981881556952</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>4.5144338496999996</v>
+        <v>4.5144513131000004</v>
       </c>
       <c r="C300" s="5">
-        <v>-3.6010120300000281E-2</v>
+        <v>-3.6006800200000022E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-9.0936398539042003</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-9.0928105323566548</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>4.4927730531999996</v>
+        <v>4.4928003294999996</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.1660796499999968E-2</v>
+        <v>-2.1650983600000728E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-5.6082035162778654</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-5.6057083779328609</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>4.5046968184000002</v>
+        <v>4.5047345418000004</v>
       </c>
       <c r="C302" s="5">
-        <v>1.1923765200000602E-2</v>
+        <v>1.1934212300000802E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>3.2316872776994465</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.2345403152969965</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>4.6588090371000002</v>
+        <v>4.6588517994999998</v>
       </c>
       <c r="C303" s="5">
-        <v>0.15411221869999991</v>
+        <v>0.1541172576999994</v>
       </c>
       <c r="D303" s="5">
-        <v>49.731132512420963</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>49.732578171444274</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>4.6835609132</v>
+        <v>4.6836263511</v>
       </c>
       <c r="C304" s="5">
-        <v>2.4751876099999848E-2</v>
+        <v>2.4774551600000194E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>6.5651410822457068</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>6.5712703880431045</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>4.6877239026000002</v>
+        <v>4.6877852771999997</v>
       </c>
       <c r="C305" s="5">
-        <v>4.1629894000001499E-3</v>
+        <v>4.1589260999996824E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>1.0718514641749</v>
+        <v>1.0707851311859029</v>
       </c>
       <c r="E305" s="5">
-        <v>4.4465899739182468</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.4472272977032601</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>4.5523272706000002</v>
+        <v>4.5523572205000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.13539663199999996</v>
+        <v>-0.13542805669999947</v>
       </c>
       <c r="D306" s="5">
-        <v>-29.651082481254409</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-29.656580902132625</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>4.5009712640000004</v>
+        <v>4.5006022766999996</v>
       </c>
       <c r="C307" s="5">
-        <v>-5.1356006599999837E-2</v>
+        <v>-5.1754943800000675E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-12.728353976912087</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-12.821051975368169</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>4.4351094328</v>
+        <v>4.4351519533000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.5861831200000331E-2</v>
+        <v>-6.5450323399999455E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-16.212892260262624</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-16.120772984099542</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>4.3220638678999999</v>
+        <v>4.3221088424999996</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.11304556490000017</v>
+        <v>-0.11304311080000051</v>
       </c>
       <c r="D309" s="5">
-        <v>-26.642912390715722</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-26.642191822664063</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>4.2948615314999996</v>
+        <v>4.2948015310000001</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.7202336400000249E-2</v>
+        <v>-2.7307311499999543E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-7.2965631396203161</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-7.3236762176499219</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>4.2525489754999999</v>
+        <v>4.2525897080000004</v>
       </c>
       <c r="C311" s="5">
-        <v>-4.2312555999999724E-2</v>
+        <v>-4.2211822999999704E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-11.202264753530489</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-11.177168327772947</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>4.2092782451000001</v>
+        <v>4.2093048423999999</v>
       </c>
       <c r="C312" s="5">
-        <v>-4.3270730399999735E-2</v>
+        <v>-4.3284865600000444E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-11.549614569701362</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-11.553074272787544</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>4.1918837401999998</v>
+        <v>4.1919133693999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.7394504900000385E-2</v>
+        <v>-1.7391472999999991E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.847734476061949</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-4.8468786800053394</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>4.1031372761</v>
+        <v>4.1031944523000003</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.8746464099999756E-2</v>
+        <v>-8.8718917099999572E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-22.646171167747752</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-22.639797151309228</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>4.0616319826999998</v>
+        <v>4.0616844184999996</v>
       </c>
       <c r="C315" s="5">
-        <v>-4.1505293400000198E-2</v>
+        <v>-4.1510033800000734E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-11.485529280757801</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-11.486617689648037</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>3.9933147364999999</v>
+        <v>3.9933868225000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-6.8317246199999904E-2</v>
+        <v>-6.8297595999999405E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-18.417755849382754</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-18.412722175852856</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>3.99239239</v>
+        <v>3.9924675555000002</v>
       </c>
       <c r="C317" s="5">
-        <v>-9.2234649999989315E-4</v>
+        <v>-9.1926700000000139E-4</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.2768153556387376</v>
+        <v>-0.27588732961053575</v>
       </c>
       <c r="E317" s="5">
-        <v>-14.833030422596805</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-14.832542033907126</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3.9476422553999999</v>
+        <v>3.9476684256999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.4750134600000102E-2</v>
+        <v>-4.4799129800000337E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-12.651623218063168</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-12.664407650636411</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>3.9056383026999999</v>
+        <v>3.9051787565999998</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.2003952700000013E-2</v>
+        <v>-4.2489669100000071E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-12.046973799345661</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-12.178065134850137</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>3.8214725785999999</v>
+        <v>3.8215339498000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-8.4165724100000006E-2</v>
+        <v>-8.3644806799999749E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-23.004611180621371</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-22.880954171838141</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>3.8288471843999998</v>
+        <v>3.8289114593</v>
       </c>
       <c r="C321" s="5">
-        <v>7.3746057999999337E-3</v>
+        <v>7.3775094999999347E-3</v>
       </c>
       <c r="D321" s="5">
-        <v>2.3404749558337379</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>2.3413683070641289</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>3.7972794398</v>
+        <v>3.7972108779</v>
       </c>
       <c r="C322" s="5">
-        <v>-3.1567744599999781E-2</v>
+        <v>-3.1700581399999983E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.4571221003056252</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-9.4949711405530319</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>3.7506594410999998</v>
+        <v>3.7507262742999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.661999870000022E-2</v>
+        <v>-4.6484603600000174E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-13.777444291948083</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-13.740317915868216</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>3.7991831024999998</v>
+        <v>3.7992231510000001</v>
       </c>
       <c r="C324" s="5">
-        <v>4.8523661399999973E-2</v>
+        <v>4.8496876700000247E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>16.678574453596262</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>16.668385211713943</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>3.7875885486</v>
+        <v>3.7876158035</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.1594553899999749E-2</v>
+        <v>-1.1607347500000031E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-3.6013752339739913</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-3.6052451412589392</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>3.7979508309000001</v>
+        <v>3.7980201641</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0362282300000025E-2</v>
+        <v>1.040436059999994E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>3.3328761339142199</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.3465906858549221</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>3.7664259569</v>
+        <v>3.7664737211000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.1524874000000036E-2</v>
+        <v>-3.1546442999999869E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-9.5182160573999308</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-9.5242677460462453</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>3.8118956584000001</v>
+        <v>3.8119542896</v>
       </c>
       <c r="C328" s="5">
-        <v>4.546970150000007E-2</v>
+        <v>4.5480568499999929E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>15.488526958162385</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>15.49226815992315</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>3.8072506480000001</v>
+        <v>3.8073035115999998</v>
       </c>
       <c r="C329" s="5">
-        <v>-4.6450103999999826E-3</v>
+        <v>-4.6507780000002441E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>-1.4525073426898794</v>
+        <v>-1.4542765831716431</v>
       </c>
       <c r="E329" s="5">
-        <v>-4.6373633629734456</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-4.6378346555357552</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>3.8459995972000001</v>
+        <v>3.8460277372</v>
       </c>
       <c r="C330" s="5">
-        <v>3.8748949199999938E-2</v>
+        <v>3.8724225600000217E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>12.920601232924023</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>12.91170133928059</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>3.8020807886000001</v>
+        <v>3.8016542970999998</v>
       </c>
       <c r="C331" s="5">
-        <v>-4.391880859999997E-2</v>
+        <v>-4.4373440100000217E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-12.874501515400249</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-12.999345913137116</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>3.9080045855000001</v>
+        <v>3.9080264245</v>
       </c>
       <c r="C332" s="5">
-        <v>0.10592379689999998</v>
+        <v>0.10637212740000024</v>
       </c>
       <c r="D332" s="5">
-        <v>39.060788200840804</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>39.257449614106953</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>3.9296378572999999</v>
+        <v>3.9296835618000001</v>
       </c>
       <c r="C333" s="5">
-        <v>2.1633271799999854E-2</v>
+        <v>2.1657137300000073E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>6.8487812868772702</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>6.8565290313424843</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>3.9973539664</v>
+        <v>3.9972884421999999</v>
       </c>
       <c r="C334" s="5">
-        <v>6.7716109100000033E-2</v>
+        <v>6.7604880399999789E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>22.755492552857692</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>22.714220244453021</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>3.9452989862000001</v>
+        <v>3.9454250588000002</v>
       </c>
       <c r="C335" s="5">
-        <v>-5.2054980199999878E-2</v>
+        <v>-5.1863383399999741E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-14.554780678835455</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-14.505194402715704</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>3.8903753272000001</v>
+        <v>3.8904099503</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.4923658999999958E-2</v>
+        <v>-5.5015108500000132E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-15.48399180139689</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-15.507370758552019</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>3.8837252501999999</v>
+        <v>3.8837187379999998</v>
       </c>
       <c r="C337" s="5">
-        <v>-6.6500770000001985E-3</v>
+        <v>-6.6912123000002488E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-2.0320644199619986</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-2.0444974491242274</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>3.8954468270999998</v>
+        <v>3.8955303454000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.1721576899999864E-2</v>
+        <v>1.1811607400000312E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>3.6824816329561028</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>3.7112469892816691</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>3.8749203021</v>
+        <v>3.8749698940999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.052652499999974E-2</v>
+        <v>-2.0560451300000171E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-6.1431602204369939</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-6.1528926319761146</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>3.8237504142000001</v>
+        <v>3.8238127028000002</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.1169887899999988E-2</v>
+        <v>-5.1157191299999738E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-14.744746496969807</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-14.741174219959474</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>3.8187496410000001</v>
+        <v>3.8188214308999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-5.0007731999999194E-3</v>
+        <v>-4.9912719000002603E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.5581432141837825</v>
+        <v>-1.5551788641326558</v>
       </c>
       <c r="E341" s="5">
-        <v>0.30202878830791757</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.30252169980427013</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>3.7437642376000002</v>
+        <v>3.7438820558999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-7.4985403399999928E-2</v>
+        <v>-7.493937500000003E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-21.177962795166717</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-21.165976925075537</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>3.8001695736999999</v>
+        <v>3.7998303109</v>
       </c>
       <c r="C343" s="5">
-        <v>5.6405336099999648E-2</v>
+        <v>5.5948255000000113E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>19.655818181978812</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>19.482562835195381</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>3.7920418805999998</v>
+        <v>3.7916814798999998</v>
       </c>
       <c r="C344" s="5">
-        <v>-8.1276931000000552E-3</v>
+        <v>-8.1488310000001896E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.5365489423385679</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-2.5432925873780654</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>3.8295681131000001</v>
+        <v>3.8296654424000001</v>
       </c>
       <c r="C345" s="5">
-        <v>3.7526232500000312E-2</v>
+        <v>3.7983962500000246E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>12.543412042108649</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>12.706214431952345</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>3.7970187438999998</v>
+        <v>3.7969936433</v>
       </c>
       <c r="C346" s="5">
-        <v>-3.2549369200000289E-2</v>
+        <v>-3.2671799100000065E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-9.7358467798641879</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-9.770529194633049</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>3.8430225333000001</v>
+        <v>3.8432333624999999</v>
       </c>
       <c r="C347" s="5">
-        <v>4.6003789400000272E-2</v>
+        <v>4.6239719199999918E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>15.547959031407776</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>15.633222411482993</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>3.9782641562999999</v>
+        <v>3.9783349219000002</v>
       </c>
       <c r="C348" s="5">
-        <v>0.13524162299999976</v>
+        <v>0.13510155940000024</v>
       </c>
       <c r="D348" s="5">
-        <v>51.442660675364273</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>51.375306360205528</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>4.0806436796999996</v>
+        <v>4.0806608557999997</v>
       </c>
       <c r="C349" s="5">
-        <v>0.10237952339999978</v>
+        <v>0.10232593389999955</v>
       </c>
       <c r="D349" s="5">
-        <v>35.650277246202286</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>35.62817551918198</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>3.9976670846000002</v>
+        <v>3.9977576497</v>
       </c>
       <c r="C350" s="5">
-        <v>-8.2976595099999439E-2</v>
+        <v>-8.2903206099999682E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-21.848844358385765</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-21.831544396148704</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>3.9900446121000002</v>
+        <v>3.9901037405999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-7.6224725000000326E-3</v>
+        <v>-7.6539091000000781E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-2.2642329850074305</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-2.2734220611927203</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>4.0400410149999999</v>
+        <v>4.0398786821000003</v>
       </c>
       <c r="C352" s="5">
-        <v>4.9996402899999737E-2</v>
+        <v>4.9774941500000391E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>16.117124303154242</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>16.040511300421766</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>4.0329361670999999</v>
+        <v>4.0330505245000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-7.1048478999999887E-3</v>
+        <v>-6.8281576000002175E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.0900367887110471</v>
+        <v>-2.0094778808348313</v>
       </c>
       <c r="E353" s="5">
-        <v>5.6088129947139409</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>5.6098222311879997</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>4.0391154282999997</v>
+        <v>4.0394781956000001</v>
       </c>
       <c r="C354" s="5">
-        <v>6.179261199999786E-3</v>
+        <v>6.4276710999999764E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>1.8542127237803463</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.9293526772011793</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3.9929655492</v>
+        <v>3.9928312986000001</v>
       </c>
       <c r="C355" s="5">
-        <v>-4.614987909999968E-2</v>
+        <v>-4.664689700000002E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-12.881260180999732</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-13.01020340145781</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>4.0781651423999996</v>
+        <v>4.0772993751</v>
       </c>
       <c r="C356" s="5">
-        <v>8.519959319999959E-2</v>
+        <v>8.4468076499999878E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>28.834133497305526</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>28.558167562533999</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>4.0280113574999996</v>
+        <v>4.0281074376000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-5.0153784899999998E-2</v>
+        <v>-4.9191937499999838E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-13.799350475678418</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-13.554709360729667</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>4.1017857879999999</v>
+        <v>4.1018072238999999</v>
       </c>
       <c r="C358" s="5">
-        <v>7.3774430500000321E-2</v>
+        <v>7.3699786299999737E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>24.333304028951442</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>24.305516069783195</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>4.1396815880000002</v>
+        <v>4.1399911922000001</v>
       </c>
       <c r="C359" s="5">
-        <v>3.7895800000000257E-2</v>
+        <v>3.8183968300000259E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>11.667692315942247</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>11.760943290659176</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>4.0688231940000001</v>
+        <v>4.0689465541000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-7.0858394000000047E-2</v>
+        <v>-7.1044638100000057E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-18.712724269178239</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-18.756089537519681</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3.9819985065000001</v>
+        <v>3.9819499694</v>
       </c>
       <c r="C361" s="5">
-        <v>-8.6824687500000053E-2</v>
+        <v>-8.6996584700000046E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-22.805334146811063</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-22.84469997971026</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3.9936721888000002</v>
+        <v>3.9938099227000001</v>
       </c>
       <c r="C362" s="5">
-        <v>1.1673682300000099E-2</v>
+        <v>1.1859953300000114E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>3.5752174674263726</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.6332482402242627</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3.9894119379999999</v>
+        <v>3.9895101460000002</v>
       </c>
       <c r="C363" s="5">
-        <v>-4.2602508000002537E-3</v>
+        <v>-4.2997766999999243E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.2726164301772314</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-1.284309695780872</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3.9502407066999998</v>
+        <v>3.9499157107</v>
       </c>
       <c r="C364" s="5">
-        <v>-3.9171231300000109E-2</v>
+        <v>-3.9594435300000175E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-11.166632587534986</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-11.280507197920219</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3.9372174186</v>
+        <v>3.9374409830000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.3023288099999863E-2</v>
+        <v>-1.247472769999991E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.8852472357381651</v>
+        <v>-3.7247287003099427</v>
       </c>
       <c r="E365" s="5">
-        <v>-2.3734258251062124</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>-2.3706507250328412</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>4.2339291385999998</v>
+        <v>4.2346453677999998</v>
       </c>
       <c r="C366" s="5">
-        <v>0.29671171999999979</v>
+        <v>0.29720438479999967</v>
       </c>
       <c r="D366" s="5">
-        <v>139.13891157480913</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>139.46159114932067</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>4.0954681712000003</v>
+        <v>4.0956591459</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.13846096739999947</v>
+        <v>-0.13898622189999976</v>
       </c>
       <c r="D367" s="5">
-        <v>-32.900445141928493</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-32.999025294485641</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3.9710666195000002</v>
+        <v>3.9690912615</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.12440155170000011</v>
+        <v>-0.1265678844</v>
       </c>
       <c r="D368" s="5">
-        <v>-30.937322030230231</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-31.386852147067323</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>3.7260636684000001</v>
+        <v>3.7263249704999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.24500295110000003</v>
+        <v>-0.24276629100000013</v>
       </c>
       <c r="D369" s="5">
-        <v>-53.428826307308782</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-53.110488969912105</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>3.8047616365999999</v>
+        <v>3.8049644841000001</v>
       </c>
       <c r="C370" s="5">
-        <v>7.8697968199999746E-2</v>
+        <v>7.863951360000021E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>28.506823642020329</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>28.4808991777169</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>3.6509393404999999</v>
+        <v>3.6513383564000002</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.15382229609999998</v>
+        <v>-0.15362612769999995</v>
       </c>
       <c r="D371" s="5">
-        <v>-39.056700974528958</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-39.015753341982027</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>3.4694515732000002</v>
+        <v>3.4696699766000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.18148776729999971</v>
+        <v>-0.18166837980000006</v>
       </c>
       <c r="D372" s="5">
-        <v>-45.765635970814891</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-45.795784214056944</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>3.4856876076000001</v>
+        <v>3.4856062541999999</v>
       </c>
       <c r="C373" s="5">
-        <v>1.6236034399999877E-2</v>
+        <v>1.5936277599999826E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>5.7624711098457126</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>5.6530154404697441</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>3.4939472716000002</v>
+        <v>3.4941342028000002</v>
       </c>
       <c r="C374" s="5">
-        <v>8.2596640000001109E-3</v>
+        <v>8.5279486000002791E-3</v>
       </c>
       <c r="D374" s="5">
-        <v>2.8808657652621417</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>2.9757733439816469</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>3.5908153975000001</v>
+        <v>3.5909344865000001</v>
       </c>
       <c r="C375" s="5">
-        <v>9.6868125899999935E-2</v>
+        <v>9.6800283699999934E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>38.841976060573828</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>38.808098866958908</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>3.6518426760999998</v>
+        <v>3.6513438886</v>
       </c>
       <c r="C376" s="5">
-        <v>6.1027278599999679E-2</v>
+        <v>6.0409402099999898E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>22.413064249752111</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>22.163949697034013</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>3.6338465236999999</v>
+        <v>3.6340341831999998</v>
       </c>
       <c r="C377" s="5">
-        <v>-1.7996152399999854E-2</v>
+        <v>-1.7309705400000208E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-5.7558817912705891</v>
+        <v>-5.5427603867128976</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.7052106258300839</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-7.705685014961916</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>3.6229256985</v>
+        <v>3.6236678848000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.0920825199999928E-2</v>
+        <v>-1.0366298399999696E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-3.5473514535599104</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-3.3698738534296391</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>3.5983494737999999</v>
+        <v>3.5986924866000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.4576224700000093E-2</v>
+        <v>-2.4975398200000054E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-7.8432920887928308</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-7.9643250303633284</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>3.6821293254</v>
+        <v>3.6794308996999998</v>
       </c>
       <c r="C380" s="5">
-        <v>8.3779851600000121E-2</v>
+        <v>8.073841309999974E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>31.810004593239437</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>30.506147238093952</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>3.6170185164999999</v>
+        <v>3.6174729438000002</v>
       </c>
       <c r="C381" s="5">
-        <v>-6.5110808900000094E-2</v>
+        <v>-6.1957955899999639E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-19.272718204828809</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-18.436531801678292</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>3.6047755175999998</v>
+        <v>3.6052339238000002</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.2242998900000135E-2</v>
+        <v>-1.2239019999999989E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-3.9870279680720766</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-3.9852648161637028</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>3.6569438058000001</v>
+        <v>3.6575728518999999</v>
       </c>
       <c r="C383" s="5">
-        <v>5.2168288200000301E-2</v>
+        <v>5.2338928099999737E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>18.817591363583052</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>18.881543480953098</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>3.7659870263999999</v>
+        <v>3.7664423145999999</v>
       </c>
       <c r="C384" s="5">
-        <v>0.10904322059999982</v>
+        <v>0.10886946269999997</v>
       </c>
       <c r="D384" s="5">
-        <v>42.274278801176578</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>42.187042681799802</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>3.7838931855000002</v>
+        <v>3.7838077277000002</v>
       </c>
       <c r="C385" s="5">
-        <v>1.7906159100000263E-2</v>
+        <v>1.7365413100000282E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>5.8572445258232575</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>5.6751502623064276</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3.7902453985000002</v>
+        <v>3.7905232193999998</v>
       </c>
       <c r="C386" s="5">
-        <v>6.3522129999999954E-3</v>
+        <v>6.7154916999996317E-3</v>
       </c>
       <c r="D386" s="5">
-        <v>2.0332053555266461</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>2.1506696057425501</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>3.5929835519000002</v>
+        <v>3.5930672627</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.19726184660000001</v>
+        <v>-0.19745595669999982</v>
       </c>
       <c r="D387" s="5">
-        <v>-47.343159281876538</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-47.374742708711835</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>3.6450664239999999</v>
+        <v>3.6443857466999998</v>
       </c>
       <c r="C388" s="5">
-        <v>5.2082872099999733E-2</v>
+        <v>5.1318483999999831E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>18.850937958052818</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>18.551732528514698</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>3.7202860646000002</v>
+        <v>3.7202156445000001</v>
       </c>
       <c r="C389" s="5">
-        <v>7.5219640600000304E-2</v>
+        <v>7.5829897800000268E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>27.776404374735741</v>
+        <v>28.033997053916583</v>
       </c>
       <c r="E389" s="5">
-        <v>2.3787339486200265</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>2.3715093737536552</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3.8305434889000001</v>
+        <v>3.8311064641999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.11025742429999985</v>
+        <v>0.11089081969999981</v>
       </c>
       <c r="D390" s="5">
-        <v>41.973975233600271</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>42.256878311645437</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3.8115263584000001</v>
+        <v>3.8118164169000002</v>
       </c>
       <c r="C391" s="5">
-        <v>-1.9017130499999979E-2</v>
+        <v>-1.9290047299999724E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-5.797514538224835</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-5.8775848139653313</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>3.796083232</v>
+        <v>3.7924273669000002</v>
       </c>
       <c r="C392" s="5">
-        <v>-1.5443126400000118E-2</v>
+        <v>-1.9389050000000019E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-4.7551321271609766</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-5.9359771169708146</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3.9077606629999999</v>
+        <v>3.9086261205000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.11167743099999994</v>
+        <v>0.11619875359999998</v>
       </c>
       <c r="D393" s="5">
-        <v>41.614188665771003</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>43.642282494026865</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3.9023802304999999</v>
+        <v>3.9037372547000002</v>
       </c>
       <c r="C394" s="5">
-        <v>-5.3804324999999764E-3</v>
+        <v>-4.8888657999999197E-3</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.6397752686810541</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-1.4906639775248864</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3.9578732312999998</v>
+        <v>3.9589632753999999</v>
       </c>
       <c r="C395" s="5">
-        <v>5.5493000799999859E-2</v>
+        <v>5.5226020699999712E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>18.464319566421693</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>18.361572301052085</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3.9605729495999999</v>
+        <v>3.9614031099</v>
       </c>
       <c r="C396" s="5">
-        <v>2.6997183000001534E-3</v>
+        <v>2.439834500000071E-3</v>
       </c>
       <c r="D396" s="5">
-        <v>0.82161389195130052</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>0.7420492510460841</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3.9764243601000002</v>
+        <v>3.9765875387</v>
       </c>
       <c r="C397" s="5">
-        <v>1.5851410500000274E-2</v>
+        <v>1.5184428800000038E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>4.9099076588726698</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.6979332397389939</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>4.1841781123999997</v>
+        <v>4.1846077787000002</v>
       </c>
       <c r="C398" s="5">
-        <v>0.20775375229999948</v>
+        <v>0.20802024000000019</v>
       </c>
       <c r="D398" s="5">
-        <v>84.250744692601103</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>84.38709805874602</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>4.0938991832999996</v>
+        <v>4.0945690998000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-9.0278929100000127E-2</v>
+        <v>-9.0038678900000058E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-23.02959674888908</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-22.973288037675054</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>4.0432643104999997</v>
+        <v>4.0413070500000003</v>
       </c>
       <c r="C400" s="5">
-        <v>-5.0634872799999897E-2</v>
+        <v>-5.3262049799999822E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-13.87289167331579</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-14.539835208532159</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>4.1118899588</v>
+        <v>4.1106153662000002</v>
       </c>
       <c r="C401" s="5">
-        <v>6.8625648300000286E-2</v>
+        <v>6.9308316199999886E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>22.380497987020263</v>
+        <v>22.636547259362683</v>
       </c>
       <c r="E401" s="5">
-        <v>10.526176949839062</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>10.494007848098018</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>4.0407856644000004</v>
+        <v>4.0406258879000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-7.1104294399999546E-2</v>
+        <v>-6.998947830000013E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-18.886718247333622</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-18.623012727226275</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>4.0221545010000002</v>
+        <v>4.0220706320000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.8631163400000261E-2</v>
+        <v>-1.8555255899999956E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-5.3947560314574483</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-5.3735358676989424</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>4.1164579394</v>
+        <v>4.1128707419000001</v>
       </c>
       <c r="C404" s="5">
-        <v>9.4303438399999884E-2</v>
+        <v>9.0800109899999981E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>32.062404554536947</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>30.720714777097278</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3.9970990934000001</v>
+        <v>3.9983647053000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.11935884599999991</v>
+        <v>-0.11450603659999992</v>
       </c>
       <c r="D405" s="5">
-        <v>-29.748630640212937</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-28.73962035112827</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>4.0976674620000004</v>
+        <v>4.0999582695000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.10056836860000029</v>
+        <v>0.10159356419999988</v>
       </c>
       <c r="D406" s="5">
-        <v>34.741554288886391</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>35.133919846595283</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>4.0571193907999996</v>
+        <v>4.0585918283</v>
       </c>
       <c r="C407" s="5">
-        <v>-4.0548071200000813E-2</v>
+        <v>-4.1366441200000104E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-11.249067947421432</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-11.457601383808669</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3.9656943329000001</v>
+        <v>3.9668276989</v>
       </c>
       <c r="C408" s="5">
-        <v>-9.1425057899999551E-2</v>
+        <v>-9.1764129400000005E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-23.929305156179247</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-23.999661648985803</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>4.0747745850000001</v>
+        <v>4.0750370255000004</v>
       </c>
       <c r="C409" s="5">
-        <v>0.10908025210000005</v>
+        <v>0.10820932660000038</v>
       </c>
       <c r="D409" s="5">
-        <v>38.488025896949175</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>38.120665959839961</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>4.0802051771999999</v>
+        <v>4.0807503286999998</v>
       </c>
       <c r="C410" s="5">
-        <v>5.4305921999997508E-3</v>
+        <v>5.7133031999994088E-3</v>
       </c>
       <c r="D410" s="5">
-        <v>1.6110562904450676</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>1.6954640959425005</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>4.0915182802999999</v>
+        <v>4.093560868</v>
       </c>
       <c r="C411" s="5">
-        <v>1.1313103099999999E-2</v>
+        <v>1.2810539300000201E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>3.3784270046683718</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>3.8328410636895072</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>4.137476146</v>
+        <v>4.1335906858999998</v>
       </c>
       <c r="C412" s="5">
-        <v>4.5957865700000156E-2</v>
+        <v>4.002981789999982E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>14.343658756909905</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>12.386620181752495</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>4.1015060770999998</v>
+        <v>4.0997391964999998</v>
       </c>
       <c r="C413" s="5">
-        <v>-3.5970068900000207E-2</v>
+        <v>-3.3851489399999934E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-9.9478103555718072</v>
+        <v>-9.3964693218884889</v>
       </c>
       <c r="E413" s="5">
-        <v>-0.25253306396921804</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-0.26458738488234212</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>4.1530896284000001</v>
+        <v>4.1516839972000001</v>
       </c>
       <c r="C414" s="5">
-        <v>5.1583551300000252E-2</v>
+        <v>5.1944800700000293E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>16.181059567873458</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>16.3099099093311</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>4.1359287118000001</v>
+        <v>4.1352859905999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-1.7160916599999965E-2</v>
+        <v>-1.6398006600000237E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.8473498069989347</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-4.6380504791830308</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>4.1297652359999999</v>
+        <v>4.1265458856999997</v>
       </c>
       <c r="C416" s="5">
-        <v>-6.1634758000002066E-3</v>
+        <v>-8.7401049000002118E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>-1.7736887425765402</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-2.506975742529105</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>4.2859713786000002</v>
+        <v>4.2876779232000004</v>
       </c>
       <c r="C417" s="5">
-        <v>0.15620614260000032</v>
+        <v>0.16113203750000071</v>
       </c>
       <c r="D417" s="5">
-        <v>56.130168764293799</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>58.352789047829368</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>4.2901126302000003</v>
+        <v>4.2934428180999999</v>
       </c>
       <c r="C418" s="5">
-        <v>4.1412516000001176E-3</v>
+        <v>5.7648948999995397E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>1.1656625964564515</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.6254161142404966</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>4.3521063212</v>
+        <v>4.3540129051000003</v>
       </c>
       <c r="C419" s="5">
-        <v>6.1993690999999629E-2</v>
+        <v>6.0570087000000328E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>18.787195777628263</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>18.306428922121643</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>4.3656127931000004</v>
+        <v>4.3669732359999998</v>
       </c>
       <c r="C420" s="5">
-        <v>1.3506471900000427E-2</v>
+        <v>1.2960330899999484E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>3.7883487871409827</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>3.6310312306269132</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>4.3693660668999996</v>
+        <v>4.3699595518000001</v>
       </c>
       <c r="C421" s="5">
-        <v>3.7532737999992349E-3</v>
+        <v>2.9863158000003054E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>1.0365753821910628</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>0.82370278647498907</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>4.3783152951000002</v>
+        <v>4.3790477092</v>
       </c>
       <c r="C422" s="5">
-        <v>8.9492282000005474E-3</v>
+        <v>9.0881573999999077E-3</v>
       </c>
       <c r="D422" s="5">
-        <v>2.4856875597767836</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.5243714838280029</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>4.3909073796999998</v>
+        <v>4.3955623232000001</v>
       </c>
       <c r="C423" s="5">
-        <v>1.2592084599999609E-2</v>
+        <v>1.6514614000000094E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>3.5063319206597665</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>4.620594642969289</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>4.4366782288</v>
+        <v>4.4295563266000002</v>
       </c>
       <c r="C424" s="5">
-        <v>4.5770849100000177E-2</v>
+        <v>3.3994003400000139E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>13.251476927035167</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>9.6855550206830898</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>4.5016302645000001</v>
+        <v>4.4996838907000001</v>
       </c>
       <c r="C425" s="5">
-        <v>6.4952035700000188E-2</v>
+        <v>7.0127564099999873E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>19.053638433421739</v>
+        <v>20.742820737083356</v>
       </c>
       <c r="E425" s="5">
-        <v>9.7555429610117983</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>9.7553691840065895</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>4.4612614172000002</v>
+        <v>4.4583550069999998</v>
       </c>
       <c r="C426" s="5">
-        <v>-4.0368847299999899E-2</v>
+        <v>-4.1328883700000318E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-10.245918728476012</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-10.481724654656299</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>4.5437173191999998</v>
+        <v>4.5423209592999996</v>
       </c>
       <c r="C427" s="5">
-        <v>8.2455901999999526E-2</v>
+        <v>8.3965952299999813E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>24.578640045520615</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>25.094452431735249</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>4.5416161330999998</v>
+        <v>4.5387868739000004</v>
       </c>
       <c r="C428" s="5">
-        <v>-2.1011860999999854E-3</v>
+        <v>-3.5340853999992206E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.55351598968093052</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.92965729608602832</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>4.5777001999999998</v>
+        <v>4.5797058624</v>
       </c>
       <c r="C429" s="5">
-        <v>3.6084066899999989E-2</v>
+        <v>4.0918988499999642E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>9.9621121349063646</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>11.371366038427277</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>4.6823839734000003</v>
+        <v>4.6865578395999998</v>
       </c>
       <c r="C430" s="5">
-        <v>0.10468377340000057</v>
+        <v>0.10685197719999984</v>
       </c>
       <c r="D430" s="5">
-        <v>31.170488210579926</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>31.885407682794309</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>4.5478158005999996</v>
+        <v>4.5500074423000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.13456817280000077</v>
+        <v>-0.13655039729999974</v>
       </c>
       <c r="D431" s="5">
-        <v>-29.525809015091255</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-29.871022171546912</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>4.5661977147000004</v>
+        <v>4.5678065392000002</v>
       </c>
       <c r="C432" s="5">
-        <v>1.8381914100000785E-2</v>
+        <v>1.7799096900000144E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>4.9595967863002022</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>4.7965869542795136</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>4.5682433728999996</v>
+        <v>4.5693006072999998</v>
       </c>
       <c r="C433" s="5">
-        <v>2.0456581999992451E-3</v>
+        <v>1.4940680999995237E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>0.53892705538116648</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.39321074021143598</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>4.5811212290999999</v>
+        <v>4.5820912696000002</v>
       </c>
       <c r="C434" s="5">
-        <v>1.2877856200000259E-2</v>
+        <v>1.2790662300000477E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>3.435738679878253</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>3.4113147770905794</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>4.6123183597999997</v>
+        <v>4.5861237371000003</v>
       </c>
       <c r="C435" s="5">
-        <v>3.1197130699999853E-2</v>
+        <v>4.0324675000000809E-3</v>
       </c>
       <c r="D435" s="5">
-        <v>8.4850519091157928</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.0611861372944453</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>4.6079253613000004</v>
+        <v>4.6192884830000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-4.392998499999301E-3</v>
+        <v>3.3164745899999737E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.1369706440742977</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>9.0314553702848688</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>4.6130394356000002</v>
+        <v>4.6068086216999999</v>
       </c>
       <c r="C437" s="5">
-        <v>5.1140742999997713E-3</v>
+        <v>-1.2479861300000117E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>1.3399714665392581</v>
+        <v>-3.1942788605566763</v>
       </c>
       <c r="E437" s="5">
-        <v>2.4748627620214902</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.3807168148279656</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>4.6133757447999999</v>
+        <v>4.6059924130000001</v>
       </c>
       <c r="C438" s="5">
-        <v>3.3630919999971809E-4</v>
+        <v>-8.1620869999987633E-4</v>
       </c>
       <c r="D438" s="5">
-        <v>8.7519932516899601E-2</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-0.21240226133421025</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>4.6141380551999998</v>
+        <v>4.6063547256000001</v>
       </c>
       <c r="C439" s="5">
-        <v>7.6231039999985484E-4</v>
+        <v>3.6231260000008092E-4</v>
       </c>
       <c r="D439" s="5">
-        <v>0.19846731506434345</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>9.4434213044025661E-2</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>4.5940045282000002</v>
+        <v>4.5863505604999997</v>
       </c>
       <c r="C440" s="5">
-        <v>-2.0133526999999596E-2</v>
+        <v>-2.0004165100000471E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-5.1122795681822879</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-5.0885914730143034</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>4.6084589515000003</v>
+        <v>4.6003416371999997</v>
       </c>
       <c r="C441" s="5">
-        <v>1.445442330000013E-2</v>
+        <v>1.3991076699999994E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>3.8416677997813897</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>3.7227575412780878</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>4.6003607645000004</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.9127300000754133E-5</v>
+      </c>
+      <c r="D442" s="5">
+        <v>4.9894739782008202E-3</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>