--- v6 (2026-07-06)
+++ v7 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{56FA00D9-066C-4874-BE04-10CC38C8A110}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BD2C20EC-B6B1-4DF7-AB33-4831CC493D3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{56FFF628-0224-4B82-A996-512657D773FD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{74372FC8-4191-40DB-8A34-C61CEA2A1D52}"/>
   </bookViews>
   <sheets>
     <sheet name="largooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA5D00C3-C5D2-4154-9415-2C0783A05BD5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5D951BD-8F1D-402D-9BCF-724CA70670DF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>4.2792862793999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>4.2916662201999998</v>
       </c>
       <c r="C7" s="5">
         <v>1.2379940799999822E-2</v>
       </c>
       <c r="D7" s="5">
         <v>3.5273645690633293</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>4.3910404015999998</v>
       </c>
       <c r="C8" s="5">
         <v>9.9374181399999983E-2</v>
       </c>
       <c r="D8" s="5">
         <v>31.612743624100361</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>4.4002023750000001</v>
       </c>
       <c r="C9" s="5">
         <v>9.1619734000003561E-3</v>
       </c>
       <c r="D9" s="5">
         <v>2.5327526650660293</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>4.3561275703</v>
       </c>
       <c r="C10" s="5">
         <v>-4.4074804700000136E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-11.379282260487834</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>4.3882469488</v>
       </c>
       <c r="C11" s="5">
         <v>3.2119378500000018E-2</v>
       </c>
       <c r="D11" s="5">
         <v>9.2158419362377018</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>4.3381312843000002</v>
       </c>
       <c r="C12" s="5">
         <v>-5.0115664499999824E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-12.87564496853375</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>4.4335430589999998</v>
       </c>
       <c r="C13" s="5">
         <v>9.5411774699999619E-2</v>
       </c>
       <c r="D13" s="5">
         <v>29.831142329541159</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>4.2788775610999998</v>
       </c>
       <c r="C14" s="5">
         <v>-0.15466549789999995</v>
       </c>
       <c r="D14" s="5">
         <v>-34.694893120683169</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>4.3180503422000003</v>
       </c>
       <c r="C15" s="5">
         <v>3.9172781100000442E-2</v>
       </c>
       <c r="D15" s="5">
         <v>11.556300095578798</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>4.3777329492000003</v>
       </c>
       <c r="C16" s="5">
         <v>5.9682607000000054E-2</v>
       </c>
       <c r="D16" s="5">
         <v>17.906776680157943</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>4.4506334701999997</v>
       </c>
       <c r="C17" s="5">
         <v>7.290052099999933E-2</v>
       </c>
       <c r="D17" s="5">
         <v>21.918826433338957</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>4.4736487696999996</v>
       </c>
       <c r="C18" s="5">
         <v>2.3015299499999919E-2</v>
       </c>
       <c r="D18" s="5">
         <v>6.3850630179344892</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>4.5966137586000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.12296498890000063</v>
       </c>
       <c r="D19" s="5">
         <v>38.456561215808115</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>4.6008193990999997</v>
       </c>
       <c r="C20" s="5">
         <v>4.2056404999994967E-3</v>
       </c>
       <c r="D20" s="5">
         <v>1.1034737235463998</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>4.5973139951000004</v>
       </c>
       <c r="C21" s="5">
         <v>-3.5054039999993236E-3</v>
       </c>
       <c r="D21" s="5">
         <v>-0.91046873697842035</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>4.6575779786</v>
       </c>
       <c r="C22" s="5">
         <v>6.0263983499999618E-2</v>
       </c>
       <c r="D22" s="5">
         <v>16.91537133729355</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>4.7051013307999998</v>
       </c>
       <c r="C23" s="5">
         <v>4.7523352199999813E-2</v>
       </c>
       <c r="D23" s="5">
         <v>12.955180847178283</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>4.8375908885000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.13248955770000048</v>
       </c>
       <c r="D24" s="5">
         <v>39.547441840368137</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>4.8277677469000002</v>
       </c>
       <c r="C25" s="5">
         <v>-9.8231416000000848E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-2.4096722525666081</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>4.7778022483000004</v>
       </c>
       <c r="C26" s="5">
         <v>-4.9965498599999769E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-11.736403900626902</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>4.8044475113000003</v>
       </c>
       <c r="C27" s="5">
         <v>2.6645262999999808E-2</v>
       </c>
       <c r="D27" s="5">
         <v>6.9013995697376096</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>4.7704012755000003</v>
       </c>
       <c r="C28" s="5">
         <v>-3.4046235799999991E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-8.1799525875920764</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>4.8526849122</v>
       </c>
       <c r="C29" s="5">
         <v>8.2283636699999718E-2</v>
       </c>
       <c r="D29" s="5">
         <v>22.779587283433788</v>
       </c>
       <c r="E29" s="5">
         <v>9.0335779095718891</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>4.8560209549</v>
       </c>
       <c r="C30" s="5">
         <v>3.3360426999999859E-3</v>
       </c>
       <c r="D30" s="5">
         <v>0.82808229622548524</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>4.8088752023000003</v>
       </c>
       <c r="C31" s="5">
         <v>-4.7145752599999646E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-11.048054025087284</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>4.8153470407999999</v>
       </c>
       <c r="C32" s="5">
         <v>6.4718384999995493E-3</v>
       </c>
       <c r="D32" s="5">
         <v>1.6269812997003807</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>4.7917649184000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.3582122399999683E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-5.721006238267579</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>4.9557040126</v>
       </c>
       <c r="C34" s="5">
         <v>0.16393909419999986</v>
       </c>
       <c r="D34" s="5">
         <v>49.733256805190337</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>4.9234957208000001</v>
       </c>
       <c r="C35" s="5">
         <v>-3.2208291799999955E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-7.5262513824267296</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>5.0259519786000002</v>
       </c>
       <c r="C36" s="5">
         <v>0.10245625780000012</v>
       </c>
       <c r="D36" s="5">
         <v>28.037515770494004</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>4.9160283113999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.10992366720000035</v>
       </c>
       <c r="D37" s="5">
         <v>-23.307572026512211</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>5.0837497747000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.16772146330000037</v>
       </c>
       <c r="D38" s="5">
         <v>49.567588016086916</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>5.0866680467999998</v>
       </c>
       <c r="C39" s="5">
         <v>2.9182720999996192E-3</v>
       </c>
       <c r="D39" s="5">
         <v>0.69102615149776447</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>5.1664425228999997</v>
       </c>
       <c r="C40" s="5">
         <v>7.977447609999988E-2</v>
       </c>
       <c r="D40" s="5">
         <v>20.530918329215009</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>5.1585798233000002</v>
       </c>
       <c r="C41" s="5">
         <v>-7.8626995999995231E-3</v>
       </c>
       <c r="D41" s="5">
         <v>-1.8110455399723224</v>
       </c>
       <c r="E41" s="5">
         <v>6.303621946089244</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>5.2303840013</v>
       </c>
       <c r="C42" s="5">
         <v>7.180417799999983E-2</v>
       </c>
       <c r="D42" s="5">
         <v>18.043216798636674</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>5.4342395905999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.20385558929999981</v>
       </c>
       <c r="D43" s="5">
         <v>58.220403573603143</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>5.4255144848999999</v>
       </c>
       <c r="C44" s="5">
         <v>-8.7251056999999577E-3</v>
       </c>
       <c r="D44" s="5">
         <v>-1.9097725226053464</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>5.4963595708000001</v>
       </c>
       <c r="C45" s="5">
         <v>7.0845085900000271E-2</v>
       </c>
       <c r="D45" s="5">
         <v>16.845101420258391</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>5.4602686557000002</v>
       </c>
       <c r="C46" s="5">
         <v>-3.6090915099999954E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-7.6011642750390855</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>5.4560357976000002</v>
       </c>
       <c r="C47" s="5">
         <v>-4.2328580999999588E-3</v>
       </c>
       <c r="D47" s="5">
         <v>-0.92629666254301357</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>5.4100367880000002</v>
       </c>
       <c r="C48" s="5">
         <v>-4.5999009600000029E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-9.6608320433873569</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>5.6021968395000004</v>
       </c>
       <c r="C49" s="5">
         <v>0.19216005150000015</v>
       </c>
       <c r="D49" s="5">
         <v>52.018957726208129</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>5.6887837656000002</v>
       </c>
       <c r="C50" s="5">
         <v>8.658692609999985E-2</v>
       </c>
       <c r="D50" s="5">
         <v>20.207826587902169</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>5.8619375280000003</v>
       </c>
       <c r="C51" s="5">
         <v>0.17315376240000013</v>
       </c>
       <c r="D51" s="5">
         <v>43.304924237869294</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>5.9639241760999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.10198664809999958</v>
       </c>
       <c r="D52" s="5">
         <v>22.996040432614496</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>6.2673304351999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.30340625909999996</v>
       </c>
       <c r="D53" s="5">
         <v>81.386831283724575</v>
       </c>
       <c r="E53" s="5">
         <v>21.493330526592878</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>5.6096842220000003</v>
       </c>
       <c r="C54" s="5">
         <v>-0.65764621319999961</v>
       </c>
       <c r="D54" s="5">
         <v>-73.559487783091001</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>5.7421679059999997</v>
       </c>
       <c r="C55" s="5">
         <v>0.13248368399999944</v>
       </c>
       <c r="D55" s="5">
         <v>32.327367287626309</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>5.8251806350999997</v>
       </c>
       <c r="C56" s="5">
         <v>8.3012729100000016E-2</v>
       </c>
       <c r="D56" s="5">
         <v>18.796081391340525</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>5.8846974159999998</v>
       </c>
       <c r="C57" s="5">
         <v>5.9516780900000121E-2</v>
       </c>
       <c r="D57" s="5">
         <v>12.973576320607116</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>5.9585156865000002</v>
       </c>
       <c r="C58" s="5">
         <v>7.3818270500000338E-2</v>
       </c>
       <c r="D58" s="5">
         <v>16.136143881932629</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>5.8878872136</v>
       </c>
       <c r="C59" s="5">
         <v>-7.0628472900000183E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-13.332405568633753</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>6.1102403273999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.22235311379999967</v>
       </c>
       <c r="D60" s="5">
         <v>56.021956636838823</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>6.1926121621999997</v>
       </c>
       <c r="C61" s="5">
         <v>8.2371834799999988E-2</v>
       </c>
       <c r="D61" s="5">
         <v>17.432165653827635</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>6.2112680494000001</v>
       </c>
       <c r="C62" s="5">
         <v>1.8655887200000443E-2</v>
       </c>
       <c r="D62" s="5">
         <v>3.6756303878373586</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>5.6577778761999999</v>
       </c>
       <c r="C63" s="5">
         <v>-0.55349017320000016</v>
       </c>
       <c r="D63" s="5">
         <v>-67.372225219669318</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>5.6803101646999998</v>
       </c>
       <c r="C64" s="5">
         <v>2.2532288499999886E-2</v>
       </c>
       <c r="D64" s="5">
         <v>4.8851218336382285</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>5.7639399327999996</v>
       </c>
       <c r="C65" s="5">
         <v>8.3629768099999779E-2</v>
       </c>
       <c r="D65" s="5">
         <v>19.170497211902916</v>
       </c>
       <c r="E65" s="5">
         <v>-8.0319764149141442</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>5.8987424018999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.13480246910000027</v>
       </c>
       <c r="D66" s="5">
         <v>31.971397540037728</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>5.7429756477999998</v>
       </c>
       <c r="C67" s="5">
         <v>-0.15576675410000007</v>
       </c>
       <c r="D67" s="5">
         <v>-27.467854276391034</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>5.8891334480999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.14615780030000014</v>
       </c>
       <c r="D68" s="5">
         <v>35.198866372270587</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>5.9869250140999997</v>
       </c>
       <c r="C69" s="5">
         <v>9.7791565999999719E-2</v>
       </c>
       <c r="D69" s="5">
         <v>21.850994243378686</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>5.9653763457000002</v>
       </c>
       <c r="C70" s="5">
         <v>-2.1548668399999471E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-4.2346611944351187</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>6.0188485448</v>
       </c>
       <c r="C71" s="5">
         <v>5.3472199099999784E-2</v>
       </c>
       <c r="D71" s="5">
         <v>11.302983982450021</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>5.9181478622999997</v>
       </c>
       <c r="C72" s="5">
         <v>-0.1007006825000003</v>
       </c>
       <c r="D72" s="5">
         <v>-18.32883358061498</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>5.8832866544</v>
       </c>
       <c r="C73" s="5">
         <v>-3.4861207899999691E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-6.8440987809845533</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>5.9161463639000003</v>
       </c>
       <c r="C74" s="5">
         <v>3.2859709500000278E-2</v>
       </c>
       <c r="D74" s="5">
         <v>6.9120867592933566</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>6.0533142283999997</v>
       </c>
       <c r="C75" s="5">
         <v>0.1371678644999994</v>
       </c>
       <c r="D75" s="5">
         <v>31.65935039702066</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>6.0973142165000001</v>
       </c>
       <c r="C76" s="5">
         <v>4.3999988100000387E-2</v>
       </c>
       <c r="D76" s="5">
         <v>9.0797894067211828</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>6.1476136663999998</v>
       </c>
       <c r="C77" s="5">
         <v>5.0299449899999793E-2</v>
       </c>
       <c r="D77" s="5">
         <v>10.361067411219626</v>
       </c>
       <c r="E77" s="5">
         <v>6.6564492009482112</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>6.2970531402000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.14943947380000022</v>
       </c>
       <c r="D78" s="5">
         <v>33.404196332486372</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>6.3203492505999996</v>
       </c>
       <c r="C79" s="5">
         <v>2.329611039999957E-2</v>
       </c>
       <c r="D79" s="5">
         <v>4.5308850356286623</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>6.5553755838000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.23502633320000044</v>
       </c>
       <c r="D80" s="5">
         <v>54.980844721822741</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>6.3046016902000002</v>
       </c>
       <c r="C81" s="5">
         <v>-0.25077389359999991</v>
       </c>
       <c r="D81" s="5">
         <v>-37.378870263750343</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>6.1756342989000004</v>
       </c>
       <c r="C82" s="5">
         <v>-0.12896739129999979</v>
       </c>
       <c r="D82" s="5">
         <v>-21.96543784406202</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>6.3365830478999996</v>
       </c>
       <c r="C83" s="5">
         <v>0.16094874899999922</v>
       </c>
       <c r="D83" s="5">
         <v>36.170404300144398</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>6.4301050130000004</v>
       </c>
       <c r="C84" s="5">
         <v>9.352196510000077E-2</v>
       </c>
       <c r="D84" s="5">
         <v>19.221673571845255</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>6.4812913807000001</v>
       </c>
       <c r="C85" s="5">
         <v>5.1186367699999735E-2</v>
       </c>
       <c r="D85" s="5">
         <v>9.9820399993828968</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>6.5234735468</v>
       </c>
       <c r="C86" s="5">
         <v>4.2182166099999918E-2</v>
       </c>
       <c r="D86" s="5">
         <v>8.0956727709963427</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>6.3541119925</v>
       </c>
       <c r="C87" s="5">
         <v>-0.16936155429999999</v>
       </c>
       <c r="D87" s="5">
         <v>-27.069109986163621</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>6.4060735405999996</v>
       </c>
       <c r="C88" s="5">
         <v>5.1961548099999533E-2</v>
       </c>
       <c r="D88" s="5">
         <v>10.266771419299282</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>6.4072312235000002</v>
       </c>
       <c r="C89" s="5">
         <v>1.1576829000006228E-3</v>
       </c>
       <c r="D89" s="5">
         <v>0.21707542144353553</v>
       </c>
       <c r="E89" s="5">
         <v>4.2230623326080075</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>6.3097898039000002</v>
       </c>
       <c r="C90" s="5">
         <v>-9.7441419599999968E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-16.797966844808332</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>6.3943167709999997</v>
       </c>
       <c r="C91" s="5">
         <v>8.4526967099999517E-2</v>
       </c>
       <c r="D91" s="5">
         <v>17.314329453062971</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>6.4121072293000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.7790458300000367E-2</v>
       </c>
       <c r="D92" s="5">
         <v>3.3902417722953881</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>6.8621391389999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.45003190969999984</v>
       </c>
       <c r="D93" s="5">
         <v>125.68615595858073</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>6.9115819903000002</v>
       </c>
       <c r="C94" s="5">
         <v>4.9442851300000257E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.9971983964058477</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>6.7603834537000003</v>
       </c>
       <c r="C95" s="5">
         <v>-0.15119853659999993</v>
       </c>
       <c r="D95" s="5">
         <v>-23.312180433276662</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>6.6225334799000004</v>
       </c>
       <c r="C96" s="5">
         <v>-0.13784997379999986</v>
       </c>
       <c r="D96" s="5">
         <v>-21.903065185717274</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>6.676844139</v>
       </c>
       <c r="C97" s="5">
         <v>5.4310659099999548E-2</v>
       </c>
       <c r="D97" s="5">
         <v>10.297307367321483</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>6.6877374242999998</v>
       </c>
       <c r="C98" s="5">
         <v>1.0893285299999889E-2</v>
       </c>
       <c r="D98" s="5">
         <v>1.9754662978356485</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>6.9619587486999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.27422132440000002</v>
       </c>
       <c r="D99" s="5">
         <v>61.967092917101141</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>6.9188562452999998</v>
       </c>
       <c r="C100" s="5">
         <v>-4.3102503400000103E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-7.181544123230454</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>6.8691124427999997</v>
       </c>
       <c r="C101" s="5">
         <v>-4.9743802500000101E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-8.294407857519781</v>
       </c>
       <c r="E101" s="5">
         <v>7.2087490397715559</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>6.8326546696000001</v>
       </c>
       <c r="C102" s="5">
         <v>-3.6457773199999544E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-6.1863244289468984</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>6.8736507962999998</v>
       </c>
       <c r="C103" s="5">
         <v>4.0996126699999635E-2</v>
       </c>
       <c r="D103" s="5">
         <v>7.4424540395867211</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>6.6925707010000002</v>
       </c>
       <c r="C104" s="5">
         <v>-0.18108009529999958</v>
       </c>
       <c r="D104" s="5">
         <v>-27.411798486216476</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>6.3772938692999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.31527683170000032</v>
       </c>
       <c r="D105" s="5">
         <v>-43.956977951088462</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>6.1130944855999996</v>
       </c>
       <c r="C106" s="5">
         <v>-0.26419938370000029</v>
       </c>
       <c r="D106" s="5">
         <v>-39.813908486814277</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>5.7340929379999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.37900154759999971</v>
       </c>
       <c r="D107" s="5">
         <v>-53.607964139202259</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>5.7209403273000001</v>
       </c>
       <c r="C108" s="5">
         <v>-1.3152610699999734E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-2.7180467714787104</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>5.5769075686000003</v>
       </c>
       <c r="C109" s="5">
         <v>-0.14403275869999987</v>
       </c>
       <c r="D109" s="5">
         <v>-26.360243339346535</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>5.454741157</v>
       </c>
       <c r="C110" s="5">
         <v>-0.1221664116000003</v>
       </c>
       <c r="D110" s="5">
         <v>-23.340072544297374</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>5.4095186148999996</v>
       </c>
       <c r="C111" s="5">
         <v>-4.5222542100000318E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-9.5072737362422384</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>5.4392934798999999</v>
       </c>
       <c r="C112" s="5">
         <v>2.9774865000000261E-2</v>
       </c>
       <c r="D112" s="5">
         <v>6.8086606530205485</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>5.3678037156</v>
       </c>
       <c r="C113" s="5">
         <v>-7.1489764299999869E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-14.680241998245192</v>
       </c>
       <c r="E113" s="5">
         <v>-21.855934659704502</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>5.3809238418999996</v>
       </c>
       <c r="C114" s="5">
         <v>1.312012629999959E-2</v>
       </c>
       <c r="D114" s="5">
         <v>2.9728244208458321</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>5.2797253161000004</v>
       </c>
       <c r="C115" s="5">
         <v>-0.10119852579999922</v>
       </c>
       <c r="D115" s="5">
         <v>-20.374202169599599</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>5.1861915508000003</v>
       </c>
       <c r="C116" s="5">
         <v>-9.3533765300000127E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-19.304986559957115</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>5.1474426355</v>
       </c>
       <c r="C117" s="5">
         <v>-3.8748915300000242E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-8.6064503084100519</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>5.1059263355000004</v>
       </c>
       <c r="C118" s="5">
         <v>-4.1516299999999617E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-9.2605060324494453</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>5.2191716530000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.11324531749999966</v>
       </c>
       <c r="D119" s="5">
         <v>30.114120011555556</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>5.2210458124999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.8741594999998057E-3</v>
       </c>
       <c r="D120" s="5">
         <v>0.4317617113405614</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>5.1629305895000002</v>
       </c>
       <c r="C121" s="5">
         <v>-5.8115222999999716E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-12.569011343979108</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>5.1198428021</v>
       </c>
       <c r="C122" s="5">
         <v>-4.3087787400000188E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-9.5675943576364659</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>5.1366099131</v>
       </c>
       <c r="C123" s="5">
         <v>1.6767111000000057E-2</v>
       </c>
       <c r="D123" s="5">
         <v>4.001476718650876</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>5.1619310848</v>
       </c>
       <c r="C124" s="5">
         <v>2.5321171699999923E-2</v>
       </c>
       <c r="D124" s="5">
         <v>6.0785069953324333</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>5.1760526179999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.412153319999998E-2</v>
       </c>
       <c r="D125" s="5">
         <v>3.3326971579459741</v>
       </c>
       <c r="E125" s="5">
         <v>-3.5722449582634708</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>5.107225294</v>
       </c>
       <c r="C126" s="5">
         <v>-6.8827323999999912E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-14.839931168361552</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>5.0921592934</v>
       </c>
       <c r="C127" s="5">
         <v>-1.5066000600000073E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-3.4830531383744034</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>5.0906292690999999</v>
       </c>
       <c r="C128" s="5">
         <v>-1.5300243000000435E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-0.35996478709445778</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.9264906627</v>
       </c>
       <c r="C129" s="5">
         <v>-0.16413860639999989</v>
       </c>
       <c r="D129" s="5">
         <v>-32.517008635478426</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>5.0033801810999998</v>
       </c>
       <c r="C130" s="5">
         <v>7.6889518399999801E-2</v>
       </c>
       <c r="D130" s="5">
         <v>20.423176648995778</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.9966990441999997</v>
       </c>
       <c r="C131" s="5">
         <v>-6.6811369000001619E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-1.5906734009873857</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>5.0061416285</v>
       </c>
       <c r="C132" s="5">
         <v>9.442584300000334E-3</v>
       </c>
       <c r="D132" s="5">
         <v>2.2914364488216155</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>5.1324636817</v>
       </c>
       <c r="C133" s="5">
         <v>0.12632205320000001</v>
       </c>
       <c r="D133" s="5">
         <v>34.856857164041585</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>5.0895777553999997</v>
       </c>
       <c r="C134" s="5">
         <v>-4.2885926300000321E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-9.5787670200163539</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.9626185608000002</v>
       </c>
       <c r="C135" s="5">
         <v>-0.12695919459999949</v>
       </c>
       <c r="D135" s="5">
         <v>-26.15013551205093</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.8833563520999999</v>
       </c>
       <c r="C136" s="5">
         <v>-7.9262208700000336E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-17.569058719814311</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>4.8119443496000001</v>
       </c>
       <c r="C137" s="5">
         <v>-7.1412002499999794E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-16.203448324128665</v>
       </c>
       <c r="E137" s="5">
         <v>-7.0344777240825103</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.9319362728999998</v>
       </c>
       <c r="C138" s="5">
         <v>0.11999192329999975</v>
       </c>
       <c r="D138" s="5">
         <v>34.388566978435684</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.8033542644000002</v>
       </c>
       <c r="C139" s="5">
         <v>-0.12858200849999957</v>
       </c>
       <c r="D139" s="5">
         <v>-27.167377616489098</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9011602317999996</v>
       </c>
       <c r="C140" s="5">
         <v>9.7805967399999361E-2</v>
       </c>
       <c r="D140" s="5">
         <v>27.365377964767102</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>5.0163233105999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.11516307880000021</v>
       </c>
       <c r="D141" s="5">
         <v>32.141558693607863</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>4.8876120791000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.12871123149999963</v>
       </c>
       <c r="D142" s="5">
         <v>-26.796049900688445</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>5.0685324649999997</v>
       </c>
       <c r="C143" s="5">
         <v>0.18092038589999948</v>
       </c>
       <c r="D143" s="5">
         <v>54.677105973430294</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.9732417004</v>
       </c>
       <c r="C144" s="5">
         <v>-9.5290764599999633E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-20.367929598937483</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>5.0043765664000004</v>
       </c>
       <c r="C145" s="5">
         <v>3.1134866000000372E-2</v>
       </c>
       <c r="D145" s="5">
         <v>7.7767251188981534</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>5.0607880707000001</v>
       </c>
       <c r="C146" s="5">
         <v>5.6411504299999748E-2</v>
       </c>
       <c r="D146" s="5">
         <v>14.39789383212231</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>4.9898267737999999</v>
       </c>
       <c r="C147" s="5">
         <v>-7.0961296900000193E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-15.587295000142587</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>5.0112187037</v>
       </c>
       <c r="C148" s="5">
         <v>2.1391929900000051E-2</v>
       </c>
       <c r="D148" s="5">
         <v>5.2675841641921073</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>5.1612767183999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.15005801469999991</v>
       </c>
       <c r="D149" s="5">
         <v>42.483785639539093</v>
       </c>
       <c r="E149" s="5">
         <v>7.2596926194509859</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>5.0585620632000001</v>
       </c>
       <c r="C150" s="5">
         <v>-0.10271465519999978</v>
       </c>
       <c r="D150" s="5">
         <v>-21.433164127759674</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>5.2147779880999998</v>
       </c>
       <c r="C151" s="5">
         <v>0.15621592489999969</v>
       </c>
       <c r="D151" s="5">
         <v>44.04722351184256</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>5.2203259705000002</v>
       </c>
       <c r="C152" s="5">
         <v>5.5479824000004285E-3</v>
       </c>
       <c r="D152" s="5">
         <v>1.284172351814461</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>5.1858798946000002</v>
       </c>
       <c r="C153" s="5">
         <v>-3.4446075900000039E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-7.6370100429617231</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>5.2703357575999998</v>
       </c>
       <c r="C154" s="5">
         <v>8.4455862999999631E-2</v>
       </c>
       <c r="D154" s="5">
         <v>21.391968374020685</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>5.2406542182999996</v>
       </c>
       <c r="C155" s="5">
         <v>-2.9681539300000281E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-6.55272041227557</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>5.1499308657</v>
       </c>
       <c r="C156" s="5">
         <v>-9.0723352599999529E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-18.905627014409177</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>5.0846792669000003</v>
       </c>
       <c r="C157" s="5">
         <v>-6.5251598799999755E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-14.18840489420875</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>5.0576585742000004</v>
       </c>
       <c r="C158" s="5">
         <v>-2.7020692699999849E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-6.193844818183269</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>5.0094505573000001</v>
       </c>
       <c r="C159" s="5">
         <v>-4.8208016900000317E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-10.857043085123408</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>5.0346095220000002</v>
       </c>
       <c r="C160" s="5">
         <v>2.5158964700000119E-2</v>
       </c>
       <c r="D160" s="5">
         <v>6.1960540843044143</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>4.8985463516000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.13606317039999993</v>
       </c>
       <c r="D161" s="5">
         <v>-28.019120677898414</v>
       </c>
       <c r="E161" s="5">
         <v>-5.0904142741148402</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>4.9804817105000003</v>
       </c>
       <c r="C162" s="5">
         <v>8.1935358900000033E-2</v>
       </c>
       <c r="D162" s="5">
         <v>22.025201431127162</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>4.909357054</v>
       </c>
       <c r="C163" s="5">
         <v>-7.1124656500000327E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-15.852884203965589</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>4.9329433328999999</v>
       </c>
       <c r="C164" s="5">
         <v>2.3586278899999868E-2</v>
       </c>
       <c r="D164" s="5">
         <v>5.9200283675365339</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>4.8451480566000003</v>
       </c>
       <c r="C165" s="5">
         <v>-8.7795276299999614E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-19.385880817731117</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>4.8467286455999998</v>
       </c>
       <c r="C166" s="5">
         <v>1.580588999999577E-3</v>
       </c>
       <c r="D166" s="5">
         <v>0.39216832627362308</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>4.8174120821999997</v>
       </c>
       <c r="C167" s="5">
         <v>-2.9316563400000106E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-7.0218064299351957</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>4.7480154285999996</v>
       </c>
       <c r="C168" s="5">
         <v>-6.9396653600000135E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-15.980539617946722</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>4.8879778436999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.13996241510000029</v>
       </c>
       <c r="D169" s="5">
         <v>41.711562231609363</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>4.8811069659999999</v>
       </c>
       <c r="C170" s="5">
         <v>-6.8708776999999444E-3</v>
       </c>
       <c r="D170" s="5">
         <v>-1.673822439520356</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>5.0170475796999998</v>
       </c>
       <c r="C171" s="5">
         <v>0.13594061369999988</v>
       </c>
       <c r="D171" s="5">
         <v>39.046075772608212</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>4.9365094106000003</v>
       </c>
       <c r="C172" s="5">
         <v>-8.0538169099999557E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-17.650494731882517</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>4.9230250605999997</v>
       </c>
       <c r="C173" s="5">
         <v>-1.3484350000000589E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-3.2290671671406646</v>
       </c>
       <c r="E173" s="5">
         <v>0.49971373634147831</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>4.9842675487000001</v>
       </c>
       <c r="C174" s="5">
         <v>6.1242488100000436E-2</v>
       </c>
       <c r="D174" s="5">
         <v>15.992951861580117</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>5.0034122081000003</v>
       </c>
       <c r="C175" s="5">
         <v>1.9144659400000208E-2</v>
       </c>
       <c r="D175" s="5">
         <v>4.7078512122860738</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>4.9379674131</v>
       </c>
       <c r="C176" s="5">
         <v>-6.5444795000000333E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-14.614676443135199</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>5.1230056648</v>
       </c>
       <c r="C177" s="5">
         <v>0.18503825169999999</v>
       </c>
       <c r="D177" s="5">
         <v>55.496063202580046</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>5.1389560275999999</v>
       </c>
       <c r="C178" s="5">
         <v>1.5950362799999951E-2</v>
       </c>
       <c r="D178" s="5">
         <v>3.8008203434036103</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>5.2017724024999996</v>
       </c>
       <c r="C179" s="5">
         <v>6.2816374899999694E-2</v>
       </c>
       <c r="D179" s="5">
         <v>15.695731344198238</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>5.2361821016999999</v>
       </c>
       <c r="C180" s="5">
         <v>3.4409699200000254E-2</v>
       </c>
       <c r="D180" s="5">
         <v>8.2332619509229321</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>5.2846968908000003</v>
       </c>
       <c r="C181" s="5">
         <v>4.8514789100000399E-2</v>
       </c>
       <c r="D181" s="5">
         <v>11.702808680424702</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>5.2040599974999999</v>
       </c>
       <c r="C182" s="5">
         <v>-8.0636893300000345E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-16.84917869166388</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>5.2214897870000003</v>
       </c>
       <c r="C183" s="5">
         <v>1.7429789500000403E-2</v>
       </c>
       <c r="D183" s="5">
         <v>4.0939900459055156</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>5.2366263262999997</v>
       </c>
       <c r="C184" s="5">
         <v>1.5136539299999363E-2</v>
       </c>
       <c r="D184" s="5">
         <v>3.5346744759842563</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>5.2377437792999997</v>
       </c>
       <c r="C185" s="5">
         <v>1.1174529999999905E-3</v>
       </c>
       <c r="D185" s="5">
         <v>0.25637088484113946</v>
       </c>
       <c r="E185" s="5">
         <v>6.3927913188734253</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>5.1823063853000004</v>
       </c>
       <c r="C186" s="5">
         <v>-5.5437393999999252E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-11.987161138878644</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>5.1952076926000004</v>
       </c>
       <c r="C187" s="5">
         <v>1.2901307299999942E-2</v>
       </c>
       <c r="D187" s="5">
         <v>3.0286349962682202</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>5.2445258591000004</v>
       </c>
       <c r="C188" s="5">
         <v>4.9318166499999982E-2</v>
       </c>
       <c r="D188" s="5">
         <v>12.005616620725966</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>5.3146778531000001</v>
       </c>
       <c r="C189" s="5">
         <v>7.0151993999999718E-2</v>
       </c>
       <c r="D189" s="5">
         <v>17.286646119941686</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>5.3365953186999997</v>
       </c>
       <c r="C190" s="5">
         <v>2.191746559999963E-2</v>
       </c>
       <c r="D190" s="5">
         <v>5.062543329757041</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>5.2884104663000002</v>
       </c>
       <c r="C191" s="5">
         <v>-4.8184852399999478E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-10.312767738337703</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>5.4297912168</v>
       </c>
       <c r="C192" s="5">
         <v>0.14138075049999976</v>
       </c>
       <c r="D192" s="5">
         <v>37.244735692781397</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>5.4000987081999998</v>
       </c>
       <c r="C193" s="5">
         <v>-2.9692508600000167E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-6.3683207975264056</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>5.4277630024999999</v>
       </c>
       <c r="C194" s="5">
         <v>2.7664294300000059E-2</v>
       </c>
       <c r="D194" s="5">
         <v>6.3237135098602737</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>5.4173576013</v>
       </c>
       <c r="C195" s="5">
         <v>-1.0405401199999886E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-2.2763822057235816</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>5.3271254817999996</v>
       </c>
       <c r="C196" s="5">
         <v>-9.0232119500000429E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-18.254271474011464</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>5.5411610874999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.21403560570000035</v>
       </c>
       <c r="D197" s="5">
         <v>60.433178244175203</v>
       </c>
       <c r="E197" s="5">
         <v>5.7929009318693714</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>5.3733641635999998</v>
       </c>
       <c r="C198" s="5">
         <v>-0.16779692390000012</v>
       </c>
       <c r="D198" s="5">
         <v>-30.857355526887844</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>5.3919072574999998</v>
       </c>
       <c r="C199" s="5">
         <v>1.8543093899999974E-2</v>
       </c>
       <c r="D199" s="5">
         <v>4.220623799251344</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>5.5409648716</v>
       </c>
       <c r="C200" s="5">
         <v>0.14905761410000018</v>
       </c>
       <c r="D200" s="5">
         <v>38.712563884818053</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>5.5148105350999996</v>
       </c>
       <c r="C201" s="5">
         <v>-2.6154336500000319E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-5.5194535137266021</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>5.3376188279000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.17719170719999955</v>
       </c>
       <c r="D202" s="5">
         <v>-32.422282361242374</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>5.4855292049999997</v>
       </c>
       <c r="C203" s="5">
         <v>0.14791037709999966</v>
       </c>
       <c r="D203" s="5">
         <v>38.819891429001061</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>5.3334668057999997</v>
       </c>
       <c r="C204" s="5">
         <v>-0.15206239920000009</v>
       </c>
       <c r="D204" s="5">
         <v>-28.63376612483135</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>5.3194191429000002</v>
       </c>
       <c r="C205" s="5">
         <v>-1.404766289999948E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-3.1152586429510687</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>5.1483539444000002</v>
       </c>
       <c r="C206" s="5">
         <v>-0.17106519850000002</v>
       </c>
       <c r="D206" s="5">
         <v>-32.446132616489386</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>5.3161635745</v>
       </c>
       <c r="C207" s="5">
         <v>0.16780963009999983</v>
       </c>
       <c r="D207" s="5">
         <v>46.946506547928514</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>5.4216853332000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.10552175870000013</v>
       </c>
       <c r="D208" s="5">
         <v>26.59940745159275</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>5.3278221757999997</v>
       </c>
       <c r="C209" s="5">
         <v>-9.3863157400000397E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-18.906703314622565</v>
       </c>
       <c r="E209" s="5">
         <v>-3.8500759738109736</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>5.4643941332999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.13657195750000017</v>
       </c>
       <c r="D210" s="5">
         <v>35.490093598537541</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>5.3911207953</v>
       </c>
       <c r="C211" s="5">
         <v>-7.327333799999991E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-14.955827851435611</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>5.5356723061000004</v>
       </c>
       <c r="C212" s="5">
         <v>0.14455151080000039</v>
       </c>
       <c r="D212" s="5">
         <v>37.371210716544432</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>5.4144047480999999</v>
       </c>
       <c r="C213" s="5">
         <v>-0.12126755800000044</v>
       </c>
       <c r="D213" s="5">
         <v>-23.340826270316374</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>5.5374181382999996</v>
       </c>
       <c r="C214" s="5">
         <v>0.12301339019999968</v>
       </c>
       <c r="D214" s="5">
         <v>30.942073210490541</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>5.5809467676000004</v>
       </c>
       <c r="C215" s="5">
         <v>4.3528629300000787E-2</v>
       </c>
       <c r="D215" s="5">
         <v>9.8516878791831353</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>5.5415688273999999</v>
       </c>
       <c r="C216" s="5">
         <v>-3.9377940200000516E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-8.1459694318033122</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>5.5354311279999999</v>
       </c>
       <c r="C217" s="5">
         <v>-6.137699399999974E-3</v>
       </c>
       <c r="D217" s="5">
         <v>-1.3210226588169616</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>5.4591872824000003</v>
       </c>
       <c r="C218" s="5">
         <v>-7.6243845599999638E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-15.332155877313047</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>5.4109566502000002</v>
       </c>
       <c r="C219" s="5">
         <v>-4.8230632200000123E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-10.101440240927239</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>5.5089742558000001</v>
       </c>
       <c r="C220" s="5">
         <v>9.8017605599999946E-2</v>
       </c>
       <c r="D220" s="5">
         <v>24.039572016002598</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>5.4174722074000004</v>
       </c>
       <c r="C221" s="5">
         <v>-9.1502048399999758E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-18.207894204190367</v>
       </c>
       <c r="E221" s="5">
         <v>1.6826768732486785</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>5.4509589246000001</v>
       </c>
       <c r="C222" s="5">
         <v>3.3486717199999738E-2</v>
       </c>
       <c r="D222" s="5">
         <v>7.6749327980852433</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>5.3980205851000003</v>
       </c>
       <c r="C223" s="5">
         <v>-5.293833949999982E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-11.051316755783102</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>5.3290099097999999</v>
       </c>
       <c r="C224" s="5">
         <v>-6.9010675300000379E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-14.307286020597799</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>5.3174826623999998</v>
       </c>
       <c r="C225" s="5">
         <v>-1.1527247400000107E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-2.5650747009881347</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>5.4309113709999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.11342870859999987</v>
       </c>
       <c r="D226" s="5">
         <v>28.824834896779915</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>5.2801111026000003</v>
       </c>
       <c r="C227" s="5">
         <v>-0.15080026839999938</v>
       </c>
       <c r="D227" s="5">
         <v>-28.674611502113699</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>5.1608832593000002</v>
       </c>
       <c r="C228" s="5">
         <v>-0.11922784330000002</v>
       </c>
       <c r="D228" s="5">
         <v>-23.972327971751362</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>5.1519906255999999</v>
       </c>
       <c r="C229" s="5">
         <v>-8.8926337000003741E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-2.048217011045117</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>5.1697909004999998</v>
       </c>
       <c r="C230" s="5">
         <v>1.7800274899999913E-2</v>
       </c>
       <c r="D230" s="5">
         <v>4.2257344237820904</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>5.1013419416000003</v>
       </c>
       <c r="C231" s="5">
         <v>-6.8448958899999468E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-14.780793062994135</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.9987397186000004</v>
       </c>
       <c r="C232" s="5">
         <v>-0.10260222299999988</v>
       </c>
       <c r="D232" s="5">
         <v>-21.636637153066406</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>5.0115642526000004</v>
       </c>
       <c r="C233" s="5">
         <v>1.2824533999999943E-2</v>
       </c>
       <c r="D233" s="5">
         <v>3.1224794422307411</v>
       </c>
       <c r="E233" s="5">
         <v>-7.4925710600886823</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>4.7381488162999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.27341543630000054</v>
       </c>
       <c r="D234" s="5">
         <v>-48.993593173593887</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>4.7057496826999996</v>
       </c>
       <c r="C235" s="5">
         <v>-3.2399133600000241E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-7.9038456312111034</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>4.7331551774999996</v>
       </c>
       <c r="C236" s="5">
         <v>2.7405494799999985E-2</v>
       </c>
       <c r="D236" s="5">
         <v>7.2168535845281934</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>4.3066599796</v>
       </c>
       <c r="C237" s="5">
         <v>-0.42649519789999957</v>
       </c>
       <c r="D237" s="5">
         <v>-67.798352062525183</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>4.3147688280000001</v>
       </c>
       <c r="C238" s="5">
         <v>8.1088484000000349E-3</v>
       </c>
       <c r="D238" s="5">
         <v>2.2829805554035909</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>4.1814679894999998</v>
       </c>
       <c r="C239" s="5">
         <v>-0.1333008385000003</v>
       </c>
       <c r="D239" s="5">
         <v>-31.379334218227463</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>4.1825786969000003</v>
       </c>
       <c r="C240" s="5">
         <v>1.1107074000005213E-3</v>
       </c>
       <c r="D240" s="5">
         <v>0.31921751550074706</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>4.1695096846000004</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3069012299999905E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-3.6857849852838465</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>4.0801744911000002</v>
       </c>
       <c r="C242" s="5">
         <v>-8.9335193500000187E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-22.887462724750186</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.9928982069000001</v>
       </c>
       <c r="C243" s="5">
         <v>-8.7276284200000109E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-22.853890849077629</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.9896611852000001</v>
       </c>
       <c r="C244" s="5">
         <v>-3.2370216999999535E-3</v>
       </c>
       <c r="D244" s="5">
         <v>-0.96850773473606822</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>4.0028639804999999</v>
       </c>
       <c r="C245" s="5">
         <v>1.3202795299999792E-2</v>
       </c>
       <c r="D245" s="5">
         <v>4.0441835579875907</v>
       </c>
       <c r="E245" s="5">
         <v>-20.127453650358497</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>4.0407489006999997</v>
       </c>
       <c r="C246" s="5">
         <v>3.7884920199999783E-2</v>
       </c>
       <c r="D246" s="5">
         <v>11.967599641471338</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>4.0101494924000001</v>
       </c>
       <c r="C247" s="5">
         <v>-3.0599408299999631E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-8.7181587114830599</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>4.0403325299999997</v>
       </c>
       <c r="C248" s="5">
         <v>3.0183037599999629E-2</v>
       </c>
       <c r="D248" s="5">
         <v>9.415429290241395</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>4.1034904906999996</v>
       </c>
       <c r="C249" s="5">
         <v>6.3157960699999904E-2</v>
       </c>
       <c r="D249" s="5">
         <v>20.458057132221175</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>4.1044473175</v>
       </c>
       <c r="C250" s="5">
         <v>9.5682680000042097E-4</v>
       </c>
       <c r="D250" s="5">
         <v>0.28016777765746959</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>4.0763592530999997</v>
       </c>
       <c r="C251" s="5">
         <v>-2.8088064400000334E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-7.909847258521097</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>4.0922163075000002</v>
       </c>
       <c r="C252" s="5">
         <v>1.5857054400000514E-2</v>
       </c>
       <c r="D252" s="5">
         <v>4.7691834642877851</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>4.0722580400000004</v>
       </c>
       <c r="C253" s="5">
         <v>-1.9958267499999849E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-5.6980892455276049</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>4.0806536078000004</v>
       </c>
       <c r="C254" s="5">
         <v>8.3955678000000589E-3</v>
       </c>
       <c r="D254" s="5">
         <v>2.5022254237186958</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>4.1875677318999998</v>
       </c>
       <c r="C255" s="5">
         <v>0.10691412409999934</v>
       </c>
       <c r="D255" s="5">
         <v>36.390891416257446</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>4.1877116081999999</v>
       </c>
       <c r="C256" s="5">
         <v>1.4387630000012308E-4</v>
       </c>
       <c r="D256" s="5">
         <v>4.1237348396583329E-2</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>4.2025516917000001</v>
       </c>
       <c r="C257" s="5">
         <v>1.4840083500000212E-2</v>
       </c>
       <c r="D257" s="5">
         <v>4.3363351944199824</v>
       </c>
       <c r="E257" s="5">
         <v>4.9886209517181035</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>4.2489199836999996</v>
       </c>
       <c r="C258" s="5">
         <v>4.6368291999999478E-2</v>
       </c>
       <c r="D258" s="5">
         <v>14.073787580583863</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>4.2137717521000004</v>
       </c>
       <c r="C259" s="5">
         <v>-3.5148231599999136E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-9.4873126345167975</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>4.2461941584999998</v>
       </c>
       <c r="C260" s="5">
         <v>3.2422406399999382E-2</v>
       </c>
       <c r="D260" s="5">
         <v>9.6342104345276791</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>4.2945316854</v>
       </c>
       <c r="C261" s="5">
         <v>4.833752690000015E-2</v>
       </c>
       <c r="D261" s="5">
         <v>14.549066370507301</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>4.2948925168000001</v>
       </c>
       <c r="C262" s="5">
         <v>3.608314000000945E-4</v>
       </c>
       <c r="D262" s="5">
         <v>0.10087196067731785</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>4.3679939370999996</v>
       </c>
       <c r="C263" s="5">
         <v>7.3101420299999553E-2</v>
       </c>
       <c r="D263" s="5">
         <v>22.449418167830792</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>4.5037301834000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.13573624630000047</v>
       </c>
       <c r="D264" s="5">
         <v>44.372357429000473</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>4.4807136124999998</v>
       </c>
       <c r="C265" s="5">
         <v>-2.301657090000031E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-5.9631942313630892</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>4.4883045740999998</v>
       </c>
       <c r="C266" s="5">
         <v>7.5909616000000568E-3</v>
       </c>
       <c r="D266" s="5">
         <v>2.0520195936527319</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>4.3774058033000003</v>
       </c>
       <c r="C267" s="5">
         <v>-0.11089877079999955</v>
       </c>
       <c r="D267" s="5">
         <v>-25.934856424170572</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>4.4786912075999998</v>
       </c>
       <c r="C268" s="5">
         <v>0.10128540429999955</v>
       </c>
       <c r="D268" s="5">
         <v>31.586619499266956</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>4.3991508412</v>
       </c>
       <c r="C269" s="5">
         <v>-7.954036639999984E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-19.348434539726799</v>
       </c>
       <c r="E269" s="5">
         <v>4.678089977769484</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>4.4536677375</v>
       </c>
       <c r="C270" s="5">
         <v>5.4516896300000006E-2</v>
       </c>
       <c r="D270" s="5">
         <v>15.927780411455949</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>4.4147715085000003</v>
       </c>
       <c r="C271" s="5">
         <v>-3.8896228999999671E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-9.9911923236994049</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>4.5484330589999997</v>
       </c>
       <c r="C272" s="5">
         <v>0.13366155049999939</v>
       </c>
       <c r="D272" s="5">
         <v>43.035196162172284</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>4.5955137951999996</v>
       </c>
       <c r="C273" s="5">
         <v>4.7080736199999862E-2</v>
       </c>
       <c r="D273" s="5">
         <v>13.153293869170636</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>4.5915178905999996</v>
       </c>
       <c r="C274" s="5">
         <v>-3.9959045999999887E-3</v>
       </c>
       <c r="D274" s="5">
         <v>-1.0384518829719469</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>4.5570425371000001</v>
       </c>
       <c r="C275" s="5">
         <v>-3.4475353499999528E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-8.6472513142723741</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>4.5115579793</v>
       </c>
       <c r="C276" s="5">
         <v>-4.5484557800000047E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-11.34126586276304</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>4.5865001177</v>
       </c>
       <c r="C277" s="5">
         <v>7.4942138399999969E-2</v>
       </c>
       <c r="D277" s="5">
         <v>21.859219480929927</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>4.5989994809999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.2499363299999899E-2</v>
       </c>
       <c r="D278" s="5">
         <v>3.3197671880941027</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>4.5689356425999996</v>
       </c>
       <c r="C279" s="5">
         <v>-3.0063838400000265E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-7.5684658306587549</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>4.5787046353000003</v>
       </c>
       <c r="C280" s="5">
         <v>9.7689927000006449E-3</v>
       </c>
       <c r="D280" s="5">
         <v>2.5961484945978608</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>4.5970988674999997</v>
       </c>
       <c r="C281" s="5">
         <v>1.8394232199999472E-2</v>
       </c>
       <c r="D281" s="5">
         <v>4.9287700857244099</v>
       </c>
       <c r="E281" s="5">
         <v>4.4996871770371927</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>4.5511105181999998</v>
       </c>
       <c r="C282" s="5">
         <v>-4.5988349299999953E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-11.365570162638349</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>4.6080892410000001</v>
       </c>
       <c r="C283" s="5">
         <v>5.697872280000027E-2</v>
       </c>
       <c r="D283" s="5">
         <v>16.10261190716664</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>4.5440055420999999</v>
       </c>
       <c r="C284" s="5">
         <v>-6.4083698900000208E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-15.469068391277929</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>4.6008314544999998</v>
       </c>
       <c r="C285" s="5">
         <v>5.6825912399999901E-2</v>
       </c>
       <c r="D285" s="5">
         <v>16.083276084458742</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>4.6895629197000002</v>
       </c>
       <c r="C286" s="5">
         <v>8.8731465200000414E-2</v>
       </c>
       <c r="D286" s="5">
         <v>25.762893505248428</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>4.7524721560999996</v>
       </c>
       <c r="C287" s="5">
         <v>6.2909236399999457E-2</v>
       </c>
       <c r="D287" s="5">
         <v>17.340130612409421</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>4.6161306192999998</v>
       </c>
       <c r="C288" s="5">
         <v>-0.13634153679999983</v>
       </c>
       <c r="D288" s="5">
         <v>-29.481657189926114</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>4.5923476674000003</v>
       </c>
       <c r="C289" s="5">
         <v>-2.378295189999946E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-6.0103483166028981</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>4.6058493251000003</v>
       </c>
       <c r="C290" s="5">
         <v>1.3501657700000003E-2</v>
       </c>
       <c r="D290" s="5">
         <v>3.5856525257236926</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>4.5613722121000002</v>
       </c>
       <c r="C291" s="5">
         <v>-4.4477113000000124E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-10.991920000213739</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>4.4760674411999997</v>
       </c>
       <c r="C292" s="5">
         <v>-8.5304770900000548E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-20.271552531560889</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>4.4881854679000002</v>
       </c>
       <c r="C293" s="5">
         <v>1.2118026700000506E-2</v>
       </c>
       <c r="D293" s="5">
         <v>3.2975652679462897</v>
       </c>
       <c r="E293" s="5">
         <v>-2.36917679473857</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>4.6549761549999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.16679068709999978</v>
       </c>
       <c r="D294" s="5">
         <v>54.938727655487085</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>4.5031224728000003</v>
       </c>
       <c r="C295" s="5">
         <v>-0.15185368219999962</v>
       </c>
       <c r="D295" s="5">
         <v>-32.833057814419618</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>4.6442697480000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.14114727519999981</v>
       </c>
       <c r="D296" s="5">
         <v>44.825198425228763</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>4.6161333525000003</v>
       </c>
       <c r="C297" s="5">
         <v>-2.81363954999998E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-7.0325499258447</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>4.5910124743000003</v>
       </c>
       <c r="C298" s="5">
         <v>-2.5120878200000085E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-6.3384119719282932</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>4.5504581133000004</v>
       </c>
       <c r="C299" s="5">
         <v>-4.0554360999999872E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-10.099981881556952</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>4.5144513131000004</v>
       </c>
       <c r="C300" s="5">
         <v>-3.6006800200000022E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-9.0928105323566548</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>4.4928003294999996</v>
       </c>
       <c r="C301" s="5">
         <v>-2.1650983600000728E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-5.6057083779328609</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>4.5047345418000004</v>
       </c>
       <c r="C302" s="5">
         <v>1.1934212300000802E-2</v>
       </c>
       <c r="D302" s="5">
         <v>3.2345403152969965</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>4.6588517994999998</v>
       </c>
       <c r="C303" s="5">
         <v>0.1541172576999994</v>
       </c>
       <c r="D303" s="5">
         <v>49.732578171444274</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>4.6836263511</v>
       </c>
       <c r="C304" s="5">
         <v>2.4774551600000194E-2</v>
       </c>
       <c r="D304" s="5">
         <v>6.5712703880431045</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>4.6877852771999997</v>
       </c>
       <c r="C305" s="5">
         <v>4.1589260999996824E-3</v>
       </c>
       <c r="D305" s="5">
         <v>1.0707851311859029</v>
       </c>
       <c r="E305" s="5">
         <v>4.4472272977032601</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>4.5523572205000002</v>
       </c>
       <c r="C306" s="5">
         <v>-0.13542805669999947</v>
       </c>
       <c r="D306" s="5">
         <v>-29.656580902132625</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>4.5006022766999996</v>
       </c>
       <c r="C307" s="5">
         <v>-5.1754943800000675E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-12.821051975368169</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>4.4351519533000001</v>
       </c>
       <c r="C308" s="5">
         <v>-6.5450323399999455E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-16.120772984099542</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>4.3221088424999996</v>
       </c>
       <c r="C309" s="5">
         <v>-0.11304311080000051</v>
       </c>
       <c r="D309" s="5">
         <v>-26.642191822664063</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>4.2948015310000001</v>
       </c>
       <c r="C310" s="5">
         <v>-2.7307311499999543E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-7.3236762176499219</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>4.2525897080000004</v>
       </c>
       <c r="C311" s="5">
         <v>-4.2211822999999704E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-11.177168327772947</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>4.2093048423999999</v>
       </c>
       <c r="C312" s="5">
         <v>-4.3284865600000444E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-11.553074272787544</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>4.1919133693999999</v>
       </c>
       <c r="C313" s="5">
         <v>-1.7391472999999991E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-4.8468786800053394</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>4.1031944523000003</v>
       </c>
       <c r="C314" s="5">
         <v>-8.8718917099999572E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-22.639797151309228</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>4.0616844184999996</v>
       </c>
       <c r="C315" s="5">
         <v>-4.1510033800000734E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-11.486617689648037</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.9933868225000002</v>
       </c>
       <c r="C316" s="5">
         <v>-6.8297595999999405E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-18.412722175852856</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.9924675555000002</v>
       </c>
       <c r="C317" s="5">
         <v>-9.1926700000000139E-4</v>
       </c>
       <c r="D317" s="5">
         <v>-0.27588732961053575</v>
       </c>
       <c r="E317" s="5">
         <v>-14.832542033907126</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.9476684256999999</v>
       </c>
       <c r="C318" s="5">
         <v>-4.4799129800000337E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-12.664407650636411</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.9051787565999998</v>
       </c>
       <c r="C319" s="5">
         <v>-4.2489669100000071E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-12.178065134850137</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.8215339498000001</v>
       </c>
       <c r="C320" s="5">
         <v>-8.3644806799999749E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-22.880954171838141</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>3.8289114593</v>
       </c>
       <c r="C321" s="5">
         <v>7.3775094999999347E-3</v>
       </c>
       <c r="D321" s="5">
         <v>2.3413683070641289</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.7972108779</v>
       </c>
       <c r="C322" s="5">
         <v>-3.1700581399999983E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-9.4949711405530319</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>3.7507262742999998</v>
       </c>
       <c r="C323" s="5">
         <v>-4.6484603600000174E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-13.740317915868216</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>3.7992231510000001</v>
       </c>
       <c r="C324" s="5">
         <v>4.8496876700000247E-2</v>
       </c>
       <c r="D324" s="5">
         <v>16.668385211713943</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>3.7876158035</v>
       </c>
       <c r="C325" s="5">
         <v>-1.1607347500000031E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-3.6052451412589392</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.7980201641</v>
       </c>
       <c r="C326" s="5">
         <v>1.040436059999994E-2</v>
       </c>
       <c r="D326" s="5">
         <v>3.3465906858549221</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.7664737211000001</v>
       </c>
       <c r="C327" s="5">
         <v>-3.1546442999999869E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-9.5242677460462453</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>3.8119542896</v>
       </c>
       <c r="C328" s="5">
         <v>4.5480568499999929E-2</v>
       </c>
       <c r="D328" s="5">
         <v>15.49226815992315</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>3.8073035115999998</v>
       </c>
       <c r="C329" s="5">
         <v>-4.6507780000002441E-3</v>
       </c>
       <c r="D329" s="5">
         <v>-1.4542765831716431</v>
       </c>
       <c r="E329" s="5">
         <v>-4.6378346555357552</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>3.8460277372</v>
       </c>
       <c r="C330" s="5">
         <v>3.8724225600000217E-2</v>
       </c>
       <c r="D330" s="5">
         <v>12.91170133928059</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>3.8016542970999998</v>
       </c>
       <c r="C331" s="5">
         <v>-4.4373440100000217E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-12.999345913137116</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>3.9080264245</v>
       </c>
       <c r="C332" s="5">
         <v>0.10637212740000024</v>
       </c>
       <c r="D332" s="5">
         <v>39.257449614106953</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>3.9296835618000001</v>
       </c>
       <c r="C333" s="5">
         <v>2.1657137300000073E-2</v>
       </c>
       <c r="D333" s="5">
         <v>6.8565290313424843</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>3.9972884421999999</v>
       </c>
       <c r="C334" s="5">
         <v>6.7604880399999789E-2</v>
       </c>
       <c r="D334" s="5">
         <v>22.714220244453021</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>3.9454250588000002</v>
       </c>
       <c r="C335" s="5">
         <v>-5.1863383399999741E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-14.505194402715704</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>3.8904099503</v>
       </c>
       <c r="C336" s="5">
         <v>-5.5015108500000132E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-15.507370758552019</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>3.8837187379999998</v>
       </c>
       <c r="C337" s="5">
         <v>-6.6912123000002488E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-2.0444974491242274</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>3.8955303454000001</v>
       </c>
       <c r="C338" s="5">
         <v>1.1811607400000312E-2</v>
       </c>
       <c r="D338" s="5">
         <v>3.7112469892816691</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>3.8749698940999999</v>
       </c>
       <c r="C339" s="5">
         <v>-2.0560451300000171E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-6.1528926319761146</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>3.8238127028000002</v>
       </c>
       <c r="C340" s="5">
         <v>-5.1157191299999738E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-14.741174219959474</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>3.8188214308999999</v>
       </c>
       <c r="C341" s="5">
         <v>-4.9912719000002603E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-1.5551788641326558</v>
       </c>
       <c r="E341" s="5">
         <v>0.30252169980427013</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>3.7438820558999999</v>
       </c>
       <c r="C342" s="5">
         <v>-7.493937500000003E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-21.165976925075537</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>3.7998303109</v>
       </c>
       <c r="C343" s="5">
         <v>5.5948255000000113E-2</v>
       </c>
       <c r="D343" s="5">
         <v>19.482562835195381</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>3.7916814798999998</v>
       </c>
       <c r="C344" s="5">
         <v>-8.1488310000001896E-3</v>
       </c>
       <c r="D344" s="5">
         <v>-2.5432925873780654</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>3.8296654424000001</v>
       </c>
       <c r="C345" s="5">
         <v>3.7983962500000246E-2</v>
       </c>
       <c r="D345" s="5">
         <v>12.706214431952345</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>3.7969936433</v>
       </c>
       <c r="C346" s="5">
         <v>-3.2671799100000065E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-9.770529194633049</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>3.8432333624999999</v>
       </c>
       <c r="C347" s="5">
         <v>4.6239719199999918E-2</v>
       </c>
       <c r="D347" s="5">
         <v>15.633222411482993</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>3.9783349219000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.13510155940000024</v>
       </c>
       <c r="D348" s="5">
         <v>51.375306360205528</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>4.0806608557999997</v>
       </c>
       <c r="C349" s="5">
         <v>0.10232593389999955</v>
       </c>
       <c r="D349" s="5">
         <v>35.62817551918198</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>3.9977576497</v>
       </c>
       <c r="C350" s="5">
         <v>-8.2903206099999682E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-21.831544396148704</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>3.9901037405999999</v>
       </c>
       <c r="C351" s="5">
         <v>-7.6539091000000781E-3</v>
       </c>
       <c r="D351" s="5">
         <v>-2.2734220611927203</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>4.0398786821000003</v>
       </c>
       <c r="C352" s="5">
         <v>4.9774941500000391E-2</v>
       </c>
       <c r="D352" s="5">
         <v>16.040511300421766</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>4.0330505245000001</v>
       </c>
       <c r="C353" s="5">
         <v>-6.8281576000002175E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-2.0094778808348313</v>
       </c>
       <c r="E353" s="5">
         <v>5.6098222311879997</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>4.0394781956000001</v>
       </c>
       <c r="C354" s="5">
         <v>6.4276710999999764E-3</v>
       </c>
       <c r="D354" s="5">
         <v>1.9293526772011793</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.9928312986000001</v>
       </c>
       <c r="C355" s="5">
         <v>-4.664689700000002E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-13.01020340145781</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>4.0772993751</v>
       </c>
       <c r="C356" s="5">
         <v>8.4468076499999878E-2</v>
       </c>
       <c r="D356" s="5">
         <v>28.558167562533999</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>4.0281074376000001</v>
       </c>
       <c r="C357" s="5">
         <v>-4.9191937499999838E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-13.554709360729667</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>4.1018072238999999</v>
       </c>
       <c r="C358" s="5">
         <v>7.3699786299999737E-2</v>
       </c>
       <c r="D358" s="5">
         <v>24.305516069783195</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>4.1399911922000001</v>
       </c>
       <c r="C359" s="5">
         <v>3.8183968300000259E-2</v>
       </c>
       <c r="D359" s="5">
         <v>11.760943290659176</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>4.0689465541000001</v>
       </c>
       <c r="C360" s="5">
         <v>-7.1044638100000057E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-18.756089537519681</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.9819499694</v>
       </c>
       <c r="C361" s="5">
         <v>-8.6996584700000046E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-22.84469997971026</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.9938099227000001</v>
       </c>
       <c r="C362" s="5">
         <v>1.1859953300000114E-2</v>
       </c>
       <c r="D362" s="5">
         <v>3.6332482402242627</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.9895101460000002</v>
       </c>
       <c r="C363" s="5">
         <v>-4.2997766999999243E-3</v>
       </c>
       <c r="D363" s="5">
         <v>-1.284309695780872</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.9499157107</v>
       </c>
       <c r="C364" s="5">
         <v>-3.9594435300000175E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-11.280507197920219</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.9374409830000001</v>
       </c>
       <c r="C365" s="5">
         <v>-1.247472769999991E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-3.7247287003099427</v>
       </c>
       <c r="E365" s="5">
         <v>-2.3706507250328412</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>4.2346453677999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.29720438479999967</v>
       </c>
       <c r="D366" s="5">
         <v>139.46159114932067</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>4.0956591459</v>
       </c>
       <c r="C367" s="5">
         <v>-0.13898622189999976</v>
       </c>
       <c r="D367" s="5">
         <v>-32.999025294485641</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.9690912615</v>
       </c>
       <c r="C368" s="5">
         <v>-0.1265678844</v>
       </c>
       <c r="D368" s="5">
         <v>-31.386852147067323</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.7263249704999999</v>
       </c>
       <c r="C369" s="5">
         <v>-0.24276629100000013</v>
       </c>
       <c r="D369" s="5">
         <v>-53.110488969912105</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.8049644841000001</v>
       </c>
       <c r="C370" s="5">
         <v>7.863951360000021E-2</v>
       </c>
       <c r="D370" s="5">
         <v>28.4808991777169</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>3.6513383564000002</v>
       </c>
       <c r="C371" s="5">
         <v>-0.15362612769999995</v>
       </c>
       <c r="D371" s="5">
         <v>-39.015753341982027</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>3.4696699766000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.18166837980000006</v>
       </c>
       <c r="D372" s="5">
         <v>-45.795784214056944</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>3.4856062541999999</v>
       </c>
       <c r="C373" s="5">
         <v>1.5936277599999826E-2</v>
       </c>
       <c r="D373" s="5">
         <v>5.6530154404697441</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>3.4941342028000002</v>
       </c>
       <c r="C374" s="5">
         <v>8.5279486000002791E-3</v>
       </c>
       <c r="D374" s="5">
         <v>2.9757733439816469</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>3.5909344865000001</v>
       </c>
       <c r="C375" s="5">
         <v>9.6800283699999934E-2</v>
       </c>
       <c r="D375" s="5">
         <v>38.808098866958908</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>3.6513438886</v>
       </c>
       <c r="C376" s="5">
         <v>6.0409402099999898E-2</v>
       </c>
       <c r="D376" s="5">
         <v>22.163949697034013</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>3.6340341831999998</v>
       </c>
       <c r="C377" s="5">
         <v>-1.7309705400000208E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-5.5427603867128976</v>
       </c>
       <c r="E377" s="5">
         <v>-7.705685014961916</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3.6236678848000001</v>
       </c>
       <c r="C378" s="5">
         <v>-1.0366298399999696E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-3.3698738534296391</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>3.5986924866000001</v>
       </c>
       <c r="C379" s="5">
         <v>-2.4975398200000054E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-7.9643250303633284</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3.6794308996999998</v>
       </c>
       <c r="C380" s="5">
         <v>8.073841309999974E-2</v>
       </c>
       <c r="D380" s="5">
         <v>30.506147238093952</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3.6174729438000002</v>
       </c>
       <c r="C381" s="5">
         <v>-6.1957955899999639E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-18.436531801678292</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3.6052339238000002</v>
       </c>
       <c r="C382" s="5">
         <v>-1.2239019999999989E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-3.9852648161637028</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3.6575728518999999</v>
       </c>
       <c r="C383" s="5">
         <v>5.2338928099999737E-2</v>
       </c>
       <c r="D383" s="5">
         <v>18.881543480953098</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3.7664423145999999</v>
       </c>
       <c r="C384" s="5">
         <v>0.10886946269999997</v>
       </c>
       <c r="D384" s="5">
         <v>42.187042681799802</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3.7838077277000002</v>
       </c>
       <c r="C385" s="5">
         <v>1.7365413100000282E-2</v>
       </c>
       <c r="D385" s="5">
         <v>5.6751502623064276</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.7905232193999998</v>
       </c>
       <c r="C386" s="5">
         <v>6.7154916999996317E-3</v>
       </c>
       <c r="D386" s="5">
         <v>2.1506696057425501</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3.5930672627</v>
       </c>
       <c r="C387" s="5">
         <v>-0.19745595669999982</v>
       </c>
       <c r="D387" s="5">
         <v>-47.374742708711835</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3.6443857466999998</v>
       </c>
       <c r="C388" s="5">
         <v>5.1318483999999831E-2</v>
       </c>
       <c r="D388" s="5">
         <v>18.551732528514698</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3.7202156445000001</v>
       </c>
       <c r="C389" s="5">
         <v>7.5829897800000268E-2</v>
       </c>
       <c r="D389" s="5">
         <v>28.033997053916583</v>
       </c>
       <c r="E389" s="5">
         <v>2.3715093737536552</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.8311064641999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.11089081969999981</v>
       </c>
       <c r="D390" s="5">
         <v>42.256878311645437</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.8118164169000002</v>
       </c>
       <c r="C391" s="5">
         <v>-1.9290047299999724E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-5.8775848139653313</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3.7924273669000002</v>
       </c>
       <c r="C392" s="5">
         <v>-1.9389050000000019E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-5.9359771169708146</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.9086261205000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.11619875359999998</v>
       </c>
       <c r="D393" s="5">
         <v>43.642282494026865</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.9037372547000002</v>
       </c>
       <c r="C394" s="5">
         <v>-4.8888657999999197E-3</v>
       </c>
       <c r="D394" s="5">
         <v>-1.4906639775248864</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.9589632753999999</v>
       </c>
       <c r="C395" s="5">
         <v>5.5226020699999712E-2</v>
       </c>
       <c r="D395" s="5">
         <v>18.361572301052085</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.9614031099</v>
       </c>
       <c r="C396" s="5">
         <v>2.439834500000071E-3</v>
       </c>
       <c r="D396" s="5">
         <v>0.7420492510460841</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.9765875387</v>
       </c>
       <c r="C397" s="5">
         <v>1.5184428800000038E-2</v>
       </c>
       <c r="D397" s="5">
         <v>4.6979332397389939</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>4.1846077787000002</v>
       </c>
       <c r="C398" s="5">
         <v>0.20802024000000019</v>
       </c>
       <c r="D398" s="5">
         <v>84.38709805874602</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>4.0945690998000002</v>
       </c>
       <c r="C399" s="5">
         <v>-9.0038678900000058E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-22.973288037675054</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>4.0413070500000003</v>
       </c>
       <c r="C400" s="5">
         <v>-5.3262049799999822E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-14.539835208532159</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>4.1106153662000002</v>
       </c>
       <c r="C401" s="5">
         <v>6.9308316199999886E-2</v>
       </c>
       <c r="D401" s="5">
         <v>22.636547259362683</v>
       </c>
       <c r="E401" s="5">
         <v>10.494007848098018</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>4.0406258879000001</v>
       </c>
       <c r="C402" s="5">
         <v>-6.998947830000013E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-18.623012727226275</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>4.0220706320000001</v>
       </c>
       <c r="C403" s="5">
         <v>-1.8555255899999956E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-5.3735358676989424</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>4.1128707419000001</v>
       </c>
       <c r="C404" s="5">
         <v>9.0800109899999981E-2</v>
       </c>
       <c r="D404" s="5">
         <v>30.720714777097278</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.9983647053000002</v>
       </c>
       <c r="C405" s="5">
         <v>-0.11450603659999992</v>
       </c>
       <c r="D405" s="5">
         <v>-28.73962035112827</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>4.0999582695000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.10159356419999988</v>
       </c>
       <c r="D406" s="5">
         <v>35.133919846595283</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>4.0585918283</v>
       </c>
       <c r="C407" s="5">
         <v>-4.1366441200000104E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-11.457601383808669</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.9668276989</v>
       </c>
       <c r="C408" s="5">
         <v>-9.1764129400000005E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-23.999661648985803</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>4.0750370255000004</v>
       </c>
       <c r="C409" s="5">
         <v>0.10820932660000038</v>
       </c>
       <c r="D409" s="5">
         <v>38.120665959839961</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>4.0807503286999998</v>
       </c>
       <c r="C410" s="5">
         <v>5.7133031999994088E-3</v>
       </c>
       <c r="D410" s="5">
         <v>1.6954640959425005</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>4.093560868</v>
       </c>
       <c r="C411" s="5">
         <v>1.2810539300000201E-2</v>
       </c>
       <c r="D411" s="5">
         <v>3.8328410636895072</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>4.1335906858999998</v>
       </c>
       <c r="C412" s="5">
         <v>4.002981789999982E-2</v>
       </c>
       <c r="D412" s="5">
         <v>12.386620181752495</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>4.0997391964999998</v>
       </c>
       <c r="C413" s="5">
         <v>-3.3851489399999934E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-9.3964693218884889</v>
       </c>
       <c r="E413" s="5">
         <v>-0.26458738488234212</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>4.1516839972000001</v>
       </c>
       <c r="C414" s="5">
         <v>5.1944800700000293E-2</v>
       </c>
       <c r="D414" s="5">
         <v>16.3099099093311</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>4.1352859905999999</v>
       </c>
       <c r="C415" s="5">
         <v>-1.6398006600000237E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-4.6380504791830308</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>4.1265458856999997</v>
       </c>
       <c r="C416" s="5">
         <v>-8.7401049000002118E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-2.506975742529105</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>4.2876779232000004</v>
       </c>
       <c r="C417" s="5">
         <v>0.16113203750000071</v>
       </c>
       <c r="D417" s="5">
         <v>58.352789047829368</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>4.2934428180999999</v>
       </c>
       <c r="C418" s="5">
         <v>5.7648948999995397E-3</v>
       </c>
       <c r="D418" s="5">
         <v>1.6254161142404966</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>4.3540129051000003</v>
       </c>
       <c r="C419" s="5">
         <v>6.0570087000000328E-2</v>
       </c>
       <c r="D419" s="5">
         <v>18.306428922121643</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>4.3669732359999998</v>
       </c>
       <c r="C420" s="5">
         <v>1.2960330899999484E-2</v>
       </c>
       <c r="D420" s="5">
         <v>3.6310312306269132</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>4.3699595518000001</v>
       </c>
       <c r="C421" s="5">
         <v>2.9863158000003054E-3</v>
       </c>
       <c r="D421" s="5">
         <v>0.82370278647498907</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>4.3790477092</v>
       </c>
       <c r="C422" s="5">
         <v>9.0881573999999077E-3</v>
       </c>
       <c r="D422" s="5">
         <v>2.5243714838280029</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>4.3955623232000001</v>
       </c>
       <c r="C423" s="5">
         <v>1.6514614000000094E-2</v>
       </c>
       <c r="D423" s="5">
         <v>4.620594642969289</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>4.4295563266000002</v>
       </c>
       <c r="C424" s="5">
         <v>3.3994003400000139E-2</v>
       </c>
       <c r="D424" s="5">
         <v>9.6855550206830898</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>4.4996838907000001</v>
       </c>
       <c r="C425" s="5">
         <v>7.0127564099999873E-2</v>
       </c>
       <c r="D425" s="5">
         <v>20.742820737083356</v>
       </c>
       <c r="E425" s="5">
         <v>9.7553691840065895</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>4.4583550069999998</v>
       </c>
       <c r="C426" s="5">
         <v>-4.1328883700000318E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-10.481724654656299</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>4.5423209592999996</v>
       </c>
       <c r="C427" s="5">
         <v>8.3965952299999813E-2</v>
       </c>
       <c r="D427" s="5">
         <v>25.094452431735249</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>4.5387868739000004</v>
       </c>
       <c r="C428" s="5">
         <v>-3.5340853999992206E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-0.92965729608602832</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>4.5797058624</v>
       </c>
       <c r="C429" s="5">
         <v>4.0918988499999642E-2</v>
       </c>
       <c r="D429" s="5">
         <v>11.371366038427277</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>4.6865578395999998</v>
       </c>
       <c r="C430" s="5">
         <v>0.10685197719999984</v>
       </c>
       <c r="D430" s="5">
         <v>31.885407682794309</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>4.5500074423000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.13655039729999974</v>
       </c>
       <c r="D431" s="5">
         <v>-29.871022171546912</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>4.5678065392000002</v>
       </c>
       <c r="C432" s="5">
         <v>1.7799096900000144E-2</v>
       </c>
       <c r="D432" s="5">
         <v>4.7965869542795136</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>4.5693006072999998</v>
       </c>
       <c r="C433" s="5">
         <v>1.4940680999995237E-3</v>
       </c>
       <c r="D433" s="5">
         <v>0.39321074021143598</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>4.5820912696000002</v>
       </c>
       <c r="C434" s="5">
         <v>1.2790662300000477E-2</v>
       </c>
       <c r="D434" s="5">
         <v>3.4113147770905794</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>4.5861237371000003</v>
       </c>
       <c r="C435" s="5">
         <v>4.0324675000000809E-3</v>
       </c>
       <c r="D435" s="5">
         <v>1.0611861372944453</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>4.6192884830000001</v>
       </c>
       <c r="C436" s="5">
         <v>3.3164745899999737E-2</v>
       </c>
       <c r="D436" s="5">
         <v>9.0314553702848688</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>4.6068086216999999</v>
       </c>
       <c r="C437" s="5">
         <v>-1.2479861300000117E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-3.1942788605566763</v>
       </c>
       <c r="E437" s="5">
         <v>2.3807168148279656</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>4.6059924130000001</v>
       </c>
       <c r="C438" s="5">
         <v>-8.1620869999987633E-4</v>
       </c>
       <c r="D438" s="5">
         <v>-0.21240226133421025</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>4.6063547256000001</v>
       </c>
       <c r="C439" s="5">
         <v>3.6231260000008092E-4</v>
       </c>
       <c r="D439" s="5">
         <v>9.4434213044025661E-2</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>4.5863505604999997</v>
       </c>
       <c r="C440" s="5">
         <v>-2.0004165100000471E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-5.0885914730143034</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>4.6003416371999997</v>
       </c>
       <c r="C441" s="5">
         <v>1.3991076699999994E-2</v>
       </c>
       <c r="D441" s="5">
         <v>3.7227575412780878</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>4.6003607645000004</v>
+        <v>4.5985699149999997</v>
       </c>
       <c r="C442" s="5">
-        <v>1.9127300000754133E-5</v>
+        <v>-1.7717221999999921E-3</v>
       </c>
       <c r="D442" s="5">
-        <v>4.9894739782008202E-3</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.46117639431101365</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>4.6925161315999997</v>
+      </c>
+      <c r="C443" s="5">
+        <v>9.3946216600000021E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>27.466413601341188</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA84C70C-A7A5-4EAB-B468-C98492A89E3F}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F99CE65A-A454-47B1-9C8E-8D97CB03D83F}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B710BF25-B3A3-46D9-9EAE-303EC75F19D4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>largooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>