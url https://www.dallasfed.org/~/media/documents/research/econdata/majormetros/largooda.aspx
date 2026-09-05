--- v7 (2026-07-26)
+++ v8 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BD2C20EC-B6B1-4DF7-AB33-4831CC493D3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{ECEDDD3C-709F-409A-B2D4-3B75CDFDF828}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{74372FC8-4191-40DB-8A34-C61CEA2A1D52}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A53CA8AB-99CD-42DB-BD5D-02006B22EB70}"/>
   </bookViews>
   <sheets>
     <sheet name="largooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5D951BD-8F1D-402D-9BCF-724CA70670DF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4AD22A6-EEEE-4819-BAB9-0596A8B4FD71}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>4.2792862793999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>4.2916662201999998</v>
       </c>
       <c r="C7" s="5">
         <v>1.2379940799999822E-2</v>
       </c>
       <c r="D7" s="5">
         <v>3.5273645690633293</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>4.3910404015999998</v>
       </c>
       <c r="C8" s="5">
         <v>9.9374181399999983E-2</v>
       </c>
       <c r="D8" s="5">
         <v>31.612743624100361</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>4.4002023750000001</v>
       </c>
       <c r="C9" s="5">
         <v>9.1619734000003561E-3</v>
       </c>
       <c r="D9" s="5">
         <v>2.5327526650660293</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>4.3561275703</v>
       </c>
       <c r="C10" s="5">
         <v>-4.4074804700000136E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-11.379282260487834</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>4.3882469488</v>
       </c>
       <c r="C11" s="5">
         <v>3.2119378500000018E-2</v>
       </c>
       <c r="D11" s="5">
         <v>9.2158419362377018</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>4.3381312843000002</v>
       </c>
       <c r="C12" s="5">
         <v>-5.0115664499999824E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-12.87564496853375</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>4.4335430589999998</v>
       </c>
       <c r="C13" s="5">
         <v>9.5411774699999619E-2</v>
       </c>
       <c r="D13" s="5">
         <v>29.831142329541159</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>4.2788775610999998</v>
       </c>
       <c r="C14" s="5">
         <v>-0.15466549789999995</v>
       </c>
       <c r="D14" s="5">
         <v>-34.694893120683169</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>4.3180503422000003</v>
       </c>
       <c r="C15" s="5">
         <v>3.9172781100000442E-2</v>
       </c>
       <c r="D15" s="5">
         <v>11.556300095578798</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>4.3777329492000003</v>
       </c>
       <c r="C16" s="5">
         <v>5.9682607000000054E-2</v>
       </c>
       <c r="D16" s="5">
         <v>17.906776680157943</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>4.4506334701999997</v>
       </c>
       <c r="C17" s="5">
         <v>7.290052099999933E-2</v>
       </c>
       <c r="D17" s="5">
         <v>21.918826433338957</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>4.4736487696999996</v>
       </c>
       <c r="C18" s="5">
         <v>2.3015299499999919E-2</v>
       </c>
       <c r="D18" s="5">
         <v>6.3850630179344892</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>4.5966137586000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.12296498890000063</v>
       </c>
       <c r="D19" s="5">
         <v>38.456561215808115</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>4.6008193990999997</v>
       </c>
       <c r="C20" s="5">
         <v>4.2056404999994967E-3</v>
       </c>
       <c r="D20" s="5">
         <v>1.1034737235463998</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>4.5973139951000004</v>
       </c>
       <c r="C21" s="5">
         <v>-3.5054039999993236E-3</v>
       </c>
       <c r="D21" s="5">
         <v>-0.91046873697842035</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>4.6575779786</v>
       </c>
       <c r="C22" s="5">
         <v>6.0263983499999618E-2</v>
       </c>
       <c r="D22" s="5">
         <v>16.91537133729355</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>4.7051013307999998</v>
       </c>
       <c r="C23" s="5">
         <v>4.7523352199999813E-2</v>
       </c>
       <c r="D23" s="5">
         <v>12.955180847178283</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>4.8375908885000003</v>
       </c>
       <c r="C24" s="5">
         <v>0.13248955770000048</v>
       </c>
       <c r="D24" s="5">
         <v>39.547441840368137</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>4.8277677469000002</v>
       </c>
       <c r="C25" s="5">
         <v>-9.8231416000000848E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-2.4096722525666081</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>4.7778022483000004</v>
       </c>
       <c r="C26" s="5">
         <v>-4.9965498599999769E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-11.736403900626902</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>4.8044475113000003</v>
       </c>
       <c r="C27" s="5">
         <v>2.6645262999999808E-2</v>
       </c>
       <c r="D27" s="5">
         <v>6.9013995697376096</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>4.7704012755000003</v>
       </c>
       <c r="C28" s="5">
         <v>-3.4046235799999991E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-8.1799525875920764</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>4.8526849122</v>
       </c>
       <c r="C29" s="5">
         <v>8.2283636699999718E-2</v>
       </c>
       <c r="D29" s="5">
         <v>22.779587283433788</v>
       </c>
       <c r="E29" s="5">
         <v>9.0335779095718891</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>4.8560209549</v>
       </c>
       <c r="C30" s="5">
         <v>3.3360426999999859E-3</v>
       </c>
       <c r="D30" s="5">
         <v>0.82808229622548524</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>4.8088752023000003</v>
       </c>
       <c r="C31" s="5">
         <v>-4.7145752599999646E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-11.048054025087284</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>4.8153470407999999</v>
       </c>
       <c r="C32" s="5">
         <v>6.4718384999995493E-3</v>
       </c>
       <c r="D32" s="5">
         <v>1.6269812997003807</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>4.7917649184000002</v>
       </c>
       <c r="C33" s="5">
         <v>-2.3582122399999683E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-5.721006238267579</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>4.9557040126</v>
       </c>
       <c r="C34" s="5">
         <v>0.16393909419999986</v>
       </c>
       <c r="D34" s="5">
         <v>49.733256805190337</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>4.9234957208000001</v>
       </c>
       <c r="C35" s="5">
         <v>-3.2208291799999955E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-7.5262513824267296</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>5.0259519786000002</v>
       </c>
       <c r="C36" s="5">
         <v>0.10245625780000012</v>
       </c>
       <c r="D36" s="5">
         <v>28.037515770494004</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>4.9160283113999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.10992366720000035</v>
       </c>
       <c r="D37" s="5">
         <v>-23.307572026512211</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>5.0837497747000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.16772146330000037</v>
       </c>
       <c r="D38" s="5">
         <v>49.567588016086916</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>5.0866680467999998</v>
       </c>
       <c r="C39" s="5">
         <v>2.9182720999996192E-3</v>
       </c>
       <c r="D39" s="5">
         <v>0.69102615149776447</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>5.1664425228999997</v>
       </c>
       <c r="C40" s="5">
         <v>7.977447609999988E-2</v>
       </c>
       <c r="D40" s="5">
         <v>20.530918329215009</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>5.1585798233000002</v>
       </c>
       <c r="C41" s="5">
         <v>-7.8626995999995231E-3</v>
       </c>
       <c r="D41" s="5">
         <v>-1.8110455399723224</v>
       </c>
       <c r="E41" s="5">
         <v>6.303621946089244</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>5.2303840013</v>
       </c>
       <c r="C42" s="5">
         <v>7.180417799999983E-2</v>
       </c>
       <c r="D42" s="5">
         <v>18.043216798636674</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>5.4342395905999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.20385558929999981</v>
       </c>
       <c r="D43" s="5">
         <v>58.220403573603143</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>5.4255144848999999</v>
       </c>
       <c r="C44" s="5">
         <v>-8.7251056999999577E-3</v>
       </c>
       <c r="D44" s="5">
         <v>-1.9097725226053464</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>5.4963595708000001</v>
       </c>
       <c r="C45" s="5">
         <v>7.0845085900000271E-2</v>
       </c>
       <c r="D45" s="5">
         <v>16.845101420258391</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>5.4602686557000002</v>
       </c>
       <c r="C46" s="5">
         <v>-3.6090915099999954E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-7.6011642750390855</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>5.4560357976000002</v>
       </c>
       <c r="C47" s="5">
         <v>-4.2328580999999588E-3</v>
       </c>
       <c r="D47" s="5">
         <v>-0.92629666254301357</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>5.4100367880000002</v>
       </c>
       <c r="C48" s="5">
         <v>-4.5999009600000029E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-9.6608320433873569</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>5.6021968395000004</v>
       </c>
       <c r="C49" s="5">
         <v>0.19216005150000015</v>
       </c>
       <c r="D49" s="5">
         <v>52.018957726208129</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>5.6887837656000002</v>
       </c>
       <c r="C50" s="5">
         <v>8.658692609999985E-2</v>
       </c>
       <c r="D50" s="5">
         <v>20.207826587902169</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>5.8619375280000003</v>
       </c>
       <c r="C51" s="5">
         <v>0.17315376240000013</v>
       </c>
       <c r="D51" s="5">
         <v>43.304924237869294</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>5.9639241760999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.10198664809999958</v>
       </c>
       <c r="D52" s="5">
         <v>22.996040432614496</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>6.2673304351999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.30340625909999996</v>
       </c>
       <c r="D53" s="5">
         <v>81.386831283724575</v>
       </c>
       <c r="E53" s="5">
         <v>21.493330526592878</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>5.6096842220000003</v>
       </c>
       <c r="C54" s="5">
         <v>-0.65764621319999961</v>
       </c>
       <c r="D54" s="5">
         <v>-73.559487783091001</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>5.7421679059999997</v>
       </c>
       <c r="C55" s="5">
         <v>0.13248368399999944</v>
       </c>
       <c r="D55" s="5">
         <v>32.327367287626309</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>5.8251806350999997</v>
       </c>
       <c r="C56" s="5">
         <v>8.3012729100000016E-2</v>
       </c>
       <c r="D56" s="5">
         <v>18.796081391340525</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>5.8846974159999998</v>
       </c>
       <c r="C57" s="5">
         <v>5.9516780900000121E-2</v>
       </c>
       <c r="D57" s="5">
         <v>12.973576320607116</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>5.9585156865000002</v>
       </c>
       <c r="C58" s="5">
         <v>7.3818270500000338E-2</v>
       </c>
       <c r="D58" s="5">
         <v>16.136143881932629</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>5.8878872136</v>
       </c>
       <c r="C59" s="5">
         <v>-7.0628472900000183E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-13.332405568633753</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>6.1102403273999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.22235311379999967</v>
       </c>
       <c r="D60" s="5">
         <v>56.021956636838823</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>6.1926121621999997</v>
       </c>
       <c r="C61" s="5">
         <v>8.2371834799999988E-2</v>
       </c>
       <c r="D61" s="5">
         <v>17.432165653827635</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>6.2112680494000001</v>
       </c>
       <c r="C62" s="5">
         <v>1.8655887200000443E-2</v>
       </c>
       <c r="D62" s="5">
         <v>3.6756303878373586</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>5.6577778761999999</v>
       </c>
       <c r="C63" s="5">
         <v>-0.55349017320000016</v>
       </c>
       <c r="D63" s="5">
         <v>-67.372225219669318</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>5.6803101646999998</v>
       </c>
       <c r="C64" s="5">
         <v>2.2532288499999886E-2</v>
       </c>
       <c r="D64" s="5">
         <v>4.8851218336382285</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>5.7639399327999996</v>
       </c>
       <c r="C65" s="5">
         <v>8.3629768099999779E-2</v>
       </c>
       <c r="D65" s="5">
         <v>19.170497211902916</v>
       </c>
       <c r="E65" s="5">
         <v>-8.0319764149141442</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>5.8987424018999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.13480246910000027</v>
       </c>
       <c r="D66" s="5">
         <v>31.971397540037728</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>5.7429756477999998</v>
       </c>
       <c r="C67" s="5">
         <v>-0.15576675410000007</v>
       </c>
       <c r="D67" s="5">
         <v>-27.467854276391034</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>5.8891334480999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.14615780030000014</v>
       </c>
       <c r="D68" s="5">
         <v>35.198866372270587</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>5.9869250140999997</v>
       </c>
       <c r="C69" s="5">
         <v>9.7791565999999719E-2</v>
       </c>
       <c r="D69" s="5">
         <v>21.850994243378686</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>5.9653763457000002</v>
       </c>
       <c r="C70" s="5">
         <v>-2.1548668399999471E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-4.2346611944351187</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>6.0188485448</v>
       </c>
       <c r="C71" s="5">
         <v>5.3472199099999784E-2</v>
       </c>
       <c r="D71" s="5">
         <v>11.302983982450021</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>5.9181478622999997</v>
       </c>
       <c r="C72" s="5">
         <v>-0.1007006825000003</v>
       </c>
       <c r="D72" s="5">
         <v>-18.32883358061498</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>5.8832866544</v>
       </c>
       <c r="C73" s="5">
         <v>-3.4861207899999691E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-6.8440987809845533</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>5.9161463639000003</v>
       </c>
       <c r="C74" s="5">
         <v>3.2859709500000278E-2</v>
       </c>
       <c r="D74" s="5">
         <v>6.9120867592933566</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>6.0533142283999997</v>
       </c>
       <c r="C75" s="5">
         <v>0.1371678644999994</v>
       </c>
       <c r="D75" s="5">
         <v>31.65935039702066</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>6.0973142165000001</v>
       </c>
       <c r="C76" s="5">
         <v>4.3999988100000387E-2</v>
       </c>
       <c r="D76" s="5">
         <v>9.0797894067211828</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>6.1476136663999998</v>
       </c>
       <c r="C77" s="5">
         <v>5.0299449899999793E-2</v>
       </c>
       <c r="D77" s="5">
         <v>10.361067411219626</v>
       </c>
       <c r="E77" s="5">
         <v>6.6564492009482112</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>6.2970531402000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.14943947380000022</v>
       </c>
       <c r="D78" s="5">
         <v>33.404196332486372</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>6.3203492505999996</v>
       </c>
       <c r="C79" s="5">
         <v>2.329611039999957E-2</v>
       </c>
       <c r="D79" s="5">
         <v>4.5308850356286623</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>6.5553755838000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.23502633320000044</v>
       </c>
       <c r="D80" s="5">
         <v>54.980844721822741</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>6.3046016902000002</v>
       </c>
       <c r="C81" s="5">
         <v>-0.25077389359999991</v>
       </c>
       <c r="D81" s="5">
         <v>-37.378870263750343</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>6.1756342989000004</v>
       </c>
       <c r="C82" s="5">
         <v>-0.12896739129999979</v>
       </c>
       <c r="D82" s="5">
         <v>-21.96543784406202</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>6.3365830478999996</v>
       </c>
       <c r="C83" s="5">
         <v>0.16094874899999922</v>
       </c>
       <c r="D83" s="5">
         <v>36.170404300144398</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>6.4301050130000004</v>
       </c>
       <c r="C84" s="5">
         <v>9.352196510000077E-2</v>
       </c>
       <c r="D84" s="5">
         <v>19.221673571845255</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>6.4812913807000001</v>
       </c>
       <c r="C85" s="5">
         <v>5.1186367699999735E-2</v>
       </c>
       <c r="D85" s="5">
         <v>9.9820399993828968</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>6.5234735468</v>
       </c>
       <c r="C86" s="5">
         <v>4.2182166099999918E-2</v>
       </c>
       <c r="D86" s="5">
         <v>8.0956727709963427</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>6.3541119925</v>
       </c>
       <c r="C87" s="5">
         <v>-0.16936155429999999</v>
       </c>
       <c r="D87" s="5">
         <v>-27.069109986163621</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>6.4060735405999996</v>
       </c>
       <c r="C88" s="5">
         <v>5.1961548099999533E-2</v>
       </c>
       <c r="D88" s="5">
         <v>10.266771419299282</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>6.4072312235000002</v>
       </c>
       <c r="C89" s="5">
         <v>1.1576829000006228E-3</v>
       </c>
       <c r="D89" s="5">
         <v>0.21707542144353553</v>
       </c>
       <c r="E89" s="5">
         <v>4.2230623326080075</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>6.3097898039000002</v>
       </c>
       <c r="C90" s="5">
         <v>-9.7441419599999968E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-16.797966844808332</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>6.3943167709999997</v>
       </c>
       <c r="C91" s="5">
         <v>8.4526967099999517E-2</v>
       </c>
       <c r="D91" s="5">
         <v>17.314329453062971</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>6.4121072293000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.7790458300000367E-2</v>
       </c>
       <c r="D92" s="5">
         <v>3.3902417722953881</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>6.8621391389999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.45003190969999984</v>
       </c>
       <c r="D93" s="5">
         <v>125.68615595858073</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>6.9115819903000002</v>
       </c>
       <c r="C94" s="5">
         <v>4.9442851300000257E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.9971983964058477</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>6.7603834537000003</v>
       </c>
       <c r="C95" s="5">
         <v>-0.15119853659999993</v>
       </c>
       <c r="D95" s="5">
         <v>-23.312180433276662</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>6.6225334799000004</v>
       </c>
       <c r="C96" s="5">
         <v>-0.13784997379999986</v>
       </c>
       <c r="D96" s="5">
         <v>-21.903065185717274</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>6.676844139</v>
       </c>
       <c r="C97" s="5">
         <v>5.4310659099999548E-2</v>
       </c>
       <c r="D97" s="5">
         <v>10.297307367321483</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>6.6877374242999998</v>
       </c>
       <c r="C98" s="5">
         <v>1.0893285299999889E-2</v>
       </c>
       <c r="D98" s="5">
         <v>1.9754662978356485</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>6.9619587486999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.27422132440000002</v>
       </c>
       <c r="D99" s="5">
         <v>61.967092917101141</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>6.9188562452999998</v>
       </c>
       <c r="C100" s="5">
         <v>-4.3102503400000103E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-7.181544123230454</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>6.8691124427999997</v>
       </c>
       <c r="C101" s="5">
         <v>-4.9743802500000101E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-8.294407857519781</v>
       </c>
       <c r="E101" s="5">
         <v>7.2087490397715559</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>6.8326546696000001</v>
       </c>
       <c r="C102" s="5">
         <v>-3.6457773199999544E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-6.1863244289468984</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>6.8736507962999998</v>
       </c>
       <c r="C103" s="5">
         <v>4.0996126699999635E-2</v>
       </c>
       <c r="D103" s="5">
         <v>7.4424540395867211</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>6.6925707010000002</v>
       </c>
       <c r="C104" s="5">
         <v>-0.18108009529999958</v>
       </c>
       <c r="D104" s="5">
         <v>-27.411798486216476</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>6.3772938692999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.31527683170000032</v>
       </c>
       <c r="D105" s="5">
         <v>-43.956977951088462</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>6.1130944855999996</v>
       </c>
       <c r="C106" s="5">
         <v>-0.26419938370000029</v>
       </c>
       <c r="D106" s="5">
         <v>-39.813908486814277</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>5.7340929379999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.37900154759999971</v>
       </c>
       <c r="D107" s="5">
         <v>-53.607964139202259</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>5.7209403273000001</v>
       </c>
       <c r="C108" s="5">
         <v>-1.3152610699999734E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-2.7180467714787104</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>5.5769075686000003</v>
       </c>
       <c r="C109" s="5">
         <v>-0.14403275869999987</v>
       </c>
       <c r="D109" s="5">
         <v>-26.360243339346535</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>5.454741157</v>
       </c>
       <c r="C110" s="5">
         <v>-0.1221664116000003</v>
       </c>
       <c r="D110" s="5">
         <v>-23.340072544297374</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>5.4095186148999996</v>
       </c>
       <c r="C111" s="5">
         <v>-4.5222542100000318E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-9.5072737362422384</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>5.4392934798999999</v>
       </c>
       <c r="C112" s="5">
         <v>2.9774865000000261E-2</v>
       </c>
       <c r="D112" s="5">
         <v>6.8086606530205485</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>5.3678037156</v>
       </c>
       <c r="C113" s="5">
         <v>-7.1489764299999869E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-14.680241998245192</v>
       </c>
       <c r="E113" s="5">
         <v>-21.855934659704502</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>5.3809238418999996</v>
       </c>
       <c r="C114" s="5">
         <v>1.312012629999959E-2</v>
       </c>
       <c r="D114" s="5">
         <v>2.9728244208458321</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>5.2797253161000004</v>
       </c>
       <c r="C115" s="5">
         <v>-0.10119852579999922</v>
       </c>
       <c r="D115" s="5">
         <v>-20.374202169599599</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>5.1861915508000003</v>
       </c>
       <c r="C116" s="5">
         <v>-9.3533765300000127E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-19.304986559957115</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>5.1474426355</v>
       </c>
       <c r="C117" s="5">
         <v>-3.8748915300000242E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-8.6064503084100519</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>5.1059263355000004</v>
       </c>
       <c r="C118" s="5">
         <v>-4.1516299999999617E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-9.2605060324494453</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>5.2191716530000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.11324531749999966</v>
       </c>
       <c r="D119" s="5">
         <v>30.114120011555556</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>5.2210458124999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.8741594999998057E-3</v>
       </c>
       <c r="D120" s="5">
         <v>0.4317617113405614</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>5.1629305895000002</v>
       </c>
       <c r="C121" s="5">
         <v>-5.8115222999999716E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-12.569011343979108</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>5.1198428021</v>
       </c>
       <c r="C122" s="5">
         <v>-4.3087787400000188E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-9.5675943576364659</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>5.1366099131</v>
       </c>
       <c r="C123" s="5">
         <v>1.6767111000000057E-2</v>
       </c>
       <c r="D123" s="5">
         <v>4.001476718650876</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>5.1619310848</v>
       </c>
       <c r="C124" s="5">
         <v>2.5321171699999923E-2</v>
       </c>
       <c r="D124" s="5">
         <v>6.0785069953324333</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>5.1760526179999999</v>
       </c>
       <c r="C125" s="5">
         <v>1.412153319999998E-2</v>
       </c>
       <c r="D125" s="5">
         <v>3.3326971579459741</v>
       </c>
       <c r="E125" s="5">
         <v>-3.5722449582634708</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>5.107225294</v>
       </c>
       <c r="C126" s="5">
         <v>-6.8827323999999912E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-14.839931168361552</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>5.0921592934</v>
       </c>
       <c r="C127" s="5">
         <v>-1.5066000600000073E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-3.4830531383744034</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>5.0906292690999999</v>
       </c>
       <c r="C128" s="5">
         <v>-1.5300243000000435E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-0.35996478709445778</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.9264906627</v>
       </c>
       <c r="C129" s="5">
         <v>-0.16413860639999989</v>
       </c>
       <c r="D129" s="5">
         <v>-32.517008635478426</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>5.0033801810999998</v>
       </c>
       <c r="C130" s="5">
         <v>7.6889518399999801E-2</v>
       </c>
       <c r="D130" s="5">
         <v>20.423176648995778</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.9966990441999997</v>
       </c>
       <c r="C131" s="5">
         <v>-6.6811369000001619E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-1.5906734009873857</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>5.0061416285</v>
       </c>
       <c r="C132" s="5">
         <v>9.442584300000334E-3</v>
       </c>
       <c r="D132" s="5">
         <v>2.2914364488216155</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>5.1324636817</v>
       </c>
       <c r="C133" s="5">
         <v>0.12632205320000001</v>
       </c>
       <c r="D133" s="5">
         <v>34.856857164041585</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>5.0895777553999997</v>
       </c>
       <c r="C134" s="5">
         <v>-4.2885926300000321E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-9.5787670200163539</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.9626185608000002</v>
       </c>
       <c r="C135" s="5">
         <v>-0.12695919459999949</v>
       </c>
       <c r="D135" s="5">
         <v>-26.15013551205093</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.8833563520999999</v>
       </c>
       <c r="C136" s="5">
         <v>-7.9262208700000336E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-17.569058719814311</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>4.8119443496000001</v>
       </c>
       <c r="C137" s="5">
         <v>-7.1412002499999794E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-16.203448324128665</v>
       </c>
       <c r="E137" s="5">
         <v>-7.0344777240825103</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.9319362728999998</v>
       </c>
       <c r="C138" s="5">
         <v>0.11999192329999975</v>
       </c>
       <c r="D138" s="5">
         <v>34.388566978435684</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.8033542644000002</v>
       </c>
       <c r="C139" s="5">
         <v>-0.12858200849999957</v>
       </c>
       <c r="D139" s="5">
         <v>-27.167377616489098</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.9011602317999996</v>
       </c>
       <c r="C140" s="5">
         <v>9.7805967399999361E-2</v>
       </c>
       <c r="D140" s="5">
         <v>27.365377964767102</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>5.0163233105999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.11516307880000021</v>
       </c>
       <c r="D141" s="5">
         <v>32.141558693607863</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>4.8876120791000002</v>
       </c>
       <c r="C142" s="5">
         <v>-0.12871123149999963</v>
       </c>
       <c r="D142" s="5">
         <v>-26.796049900688445</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>5.0685324649999997</v>
       </c>
       <c r="C143" s="5">
         <v>0.18092038589999948</v>
       </c>
       <c r="D143" s="5">
         <v>54.677105973430294</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.9732417004</v>
       </c>
       <c r="C144" s="5">
         <v>-9.5290764599999633E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-20.367929598937483</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>5.0043765664000004</v>
       </c>
       <c r="C145" s="5">
         <v>3.1134866000000372E-2</v>
       </c>
       <c r="D145" s="5">
         <v>7.7767251188981534</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>5.0607880707000001</v>
       </c>
       <c r="C146" s="5">
         <v>5.6411504299999748E-2</v>
       </c>
       <c r="D146" s="5">
         <v>14.39789383212231</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>4.9898267737999999</v>
       </c>
       <c r="C147" s="5">
         <v>-7.0961296900000193E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-15.587295000142587</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>5.0112187037</v>
       </c>
       <c r="C148" s="5">
         <v>2.1391929900000051E-2</v>
       </c>
       <c r="D148" s="5">
         <v>5.2675841641921073</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>5.1612767183999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.15005801469999991</v>
       </c>
       <c r="D149" s="5">
         <v>42.483785639539093</v>
       </c>
       <c r="E149" s="5">
         <v>7.2596926194509859</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>5.0585620632000001</v>
       </c>
       <c r="C150" s="5">
         <v>-0.10271465519999978</v>
       </c>
       <c r="D150" s="5">
         <v>-21.433164127759674</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>5.2147779880999998</v>
       </c>
       <c r="C151" s="5">
         <v>0.15621592489999969</v>
       </c>
       <c r="D151" s="5">
         <v>44.04722351184256</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>5.2203259705000002</v>
       </c>
       <c r="C152" s="5">
         <v>5.5479824000004285E-3</v>
       </c>
       <c r="D152" s="5">
         <v>1.284172351814461</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>5.1858798946000002</v>
       </c>
       <c r="C153" s="5">
         <v>-3.4446075900000039E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-7.6370100429617231</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>5.2703357575999998</v>
       </c>
       <c r="C154" s="5">
         <v>8.4455862999999631E-2</v>
       </c>
       <c r="D154" s="5">
         <v>21.391968374020685</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>5.2406542182999996</v>
       </c>
       <c r="C155" s="5">
         <v>-2.9681539300000281E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-6.55272041227557</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>5.1499308657</v>
       </c>
       <c r="C156" s="5">
         <v>-9.0723352599999529E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-18.905627014409177</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>5.0846792669000003</v>
       </c>
       <c r="C157" s="5">
         <v>-6.5251598799999755E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-14.18840489420875</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>5.0576585742000004</v>
       </c>
       <c r="C158" s="5">
         <v>-2.7020692699999849E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-6.193844818183269</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>5.0094505573000001</v>
       </c>
       <c r="C159" s="5">
         <v>-4.8208016900000317E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-10.857043085123408</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>5.0346095220000002</v>
       </c>
       <c r="C160" s="5">
         <v>2.5158964700000119E-2</v>
       </c>
       <c r="D160" s="5">
         <v>6.1960540843044143</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>4.8985463516000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.13606317039999993</v>
       </c>
       <c r="D161" s="5">
         <v>-28.019120677898414</v>
       </c>
       <c r="E161" s="5">
         <v>-5.0904142741148402</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>4.9804817105000003</v>
       </c>
       <c r="C162" s="5">
         <v>8.1935358900000033E-2</v>
       </c>
       <c r="D162" s="5">
         <v>22.025201431127162</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>4.909357054</v>
       </c>
       <c r="C163" s="5">
         <v>-7.1124656500000327E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-15.852884203965589</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>4.9329433328999999</v>
       </c>
       <c r="C164" s="5">
         <v>2.3586278899999868E-2</v>
       </c>
       <c r="D164" s="5">
         <v>5.9200283675365339</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>4.8451480566000003</v>
       </c>
       <c r="C165" s="5">
         <v>-8.7795276299999614E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-19.385880817731117</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>4.8467286455999998</v>
       </c>
       <c r="C166" s="5">
         <v>1.580588999999577E-3</v>
       </c>
       <c r="D166" s="5">
         <v>0.39216832627362308</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>4.8174120821999997</v>
       </c>
       <c r="C167" s="5">
         <v>-2.9316563400000106E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-7.0218064299351957</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>4.7480154285999996</v>
       </c>
       <c r="C168" s="5">
         <v>-6.9396653600000135E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-15.980539617946722</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>4.8879778436999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.13996241510000029</v>
       </c>
       <c r="D169" s="5">
         <v>41.711562231609363</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>4.8811069659999999</v>
       </c>
       <c r="C170" s="5">
         <v>-6.8708776999999444E-3</v>
       </c>
       <c r="D170" s="5">
         <v>-1.673822439520356</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>5.0170475796999998</v>
       </c>
       <c r="C171" s="5">
         <v>0.13594061369999988</v>
       </c>
       <c r="D171" s="5">
         <v>39.046075772608212</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>4.9365094106000003</v>
       </c>
       <c r="C172" s="5">
         <v>-8.0538169099999557E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-17.650494731882517</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>4.9230250605999997</v>
       </c>
       <c r="C173" s="5">
         <v>-1.3484350000000589E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-3.2290671671406646</v>
       </c>
       <c r="E173" s="5">
         <v>0.49971373634147831</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>4.9842675487000001</v>
       </c>
       <c r="C174" s="5">
         <v>6.1242488100000436E-2</v>
       </c>
       <c r="D174" s="5">
         <v>15.992951861580117</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>5.0034122081000003</v>
       </c>
       <c r="C175" s="5">
         <v>1.9144659400000208E-2</v>
       </c>
       <c r="D175" s="5">
         <v>4.7078512122860738</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>4.9379674131</v>
       </c>
       <c r="C176" s="5">
         <v>-6.5444795000000333E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-14.614676443135199</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>5.1230056648</v>
       </c>
       <c r="C177" s="5">
         <v>0.18503825169999999</v>
       </c>
       <c r="D177" s="5">
         <v>55.496063202580046</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>5.1389560275999999</v>
       </c>
       <c r="C178" s="5">
         <v>1.5950362799999951E-2</v>
       </c>
       <c r="D178" s="5">
         <v>3.8008203434036103</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>5.2017724024999996</v>
       </c>
       <c r="C179" s="5">
         <v>6.2816374899999694E-2</v>
       </c>
       <c r="D179" s="5">
         <v>15.695731344198238</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>5.2361821016999999</v>
       </c>
       <c r="C180" s="5">
         <v>3.4409699200000254E-2</v>
       </c>
       <c r="D180" s="5">
         <v>8.2332619509229321</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>5.2846968908000003</v>
       </c>
       <c r="C181" s="5">
         <v>4.8514789100000399E-2</v>
       </c>
       <c r="D181" s="5">
         <v>11.702808680424702</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>5.2040599974999999</v>
       </c>
       <c r="C182" s="5">
         <v>-8.0636893300000345E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-16.84917869166388</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>5.2214897870000003</v>
       </c>
       <c r="C183" s="5">
         <v>1.7429789500000403E-2</v>
       </c>
       <c r="D183" s="5">
         <v>4.0939900459055156</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>5.2366263262999997</v>
       </c>
       <c r="C184" s="5">
         <v>1.5136539299999363E-2</v>
       </c>
       <c r="D184" s="5">
         <v>3.5346744759842563</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>5.2377437792999997</v>
       </c>
       <c r="C185" s="5">
         <v>1.1174529999999905E-3</v>
       </c>
       <c r="D185" s="5">
         <v>0.25637088484113946</v>
       </c>
       <c r="E185" s="5">
         <v>6.3927913188734253</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>5.1823063853000004</v>
       </c>
       <c r="C186" s="5">
         <v>-5.5437393999999252E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-11.987161138878644</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>5.1952076926000004</v>
       </c>
       <c r="C187" s="5">
         <v>1.2901307299999942E-2</v>
       </c>
       <c r="D187" s="5">
         <v>3.0286349962682202</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>5.2445258591000004</v>
       </c>
       <c r="C188" s="5">
         <v>4.9318166499999982E-2</v>
       </c>
       <c r="D188" s="5">
         <v>12.005616620725966</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>5.3146778531000001</v>
       </c>
       <c r="C189" s="5">
         <v>7.0151993999999718E-2</v>
       </c>
       <c r="D189" s="5">
         <v>17.286646119941686</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>5.3365953186999997</v>
       </c>
       <c r="C190" s="5">
         <v>2.191746559999963E-2</v>
       </c>
       <c r="D190" s="5">
         <v>5.062543329757041</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>5.2884104663000002</v>
       </c>
       <c r="C191" s="5">
         <v>-4.8184852399999478E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-10.312767738337703</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>5.4297912168</v>
       </c>
       <c r="C192" s="5">
         <v>0.14138075049999976</v>
       </c>
       <c r="D192" s="5">
         <v>37.244735692781397</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>5.4000987081999998</v>
       </c>
       <c r="C193" s="5">
         <v>-2.9692508600000167E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-6.3683207975264056</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>5.4277630024999999</v>
       </c>
       <c r="C194" s="5">
         <v>2.7664294300000059E-2</v>
       </c>
       <c r="D194" s="5">
         <v>6.3237135098602737</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>5.4173576013</v>
       </c>
       <c r="C195" s="5">
         <v>-1.0405401199999886E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-2.2763822057235816</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>5.3271254817999996</v>
       </c>
       <c r="C196" s="5">
         <v>-9.0232119500000429E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-18.254271474011464</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>5.5411610874999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.21403560570000035</v>
       </c>
       <c r="D197" s="5">
         <v>60.433178244175203</v>
       </c>
       <c r="E197" s="5">
         <v>5.7929009318693714</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>5.3733641635999998</v>
       </c>
       <c r="C198" s="5">
         <v>-0.16779692390000012</v>
       </c>
       <c r="D198" s="5">
         <v>-30.857355526887844</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>5.3919072574999998</v>
       </c>
       <c r="C199" s="5">
         <v>1.8543093899999974E-2</v>
       </c>
       <c r="D199" s="5">
         <v>4.220623799251344</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>5.5409648716</v>
       </c>
       <c r="C200" s="5">
         <v>0.14905761410000018</v>
       </c>
       <c r="D200" s="5">
         <v>38.712563884818053</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>5.5148105350999996</v>
       </c>
       <c r="C201" s="5">
         <v>-2.6154336500000319E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-5.5194535137266021</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>5.3376188279000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.17719170719999955</v>
       </c>
       <c r="D202" s="5">
         <v>-32.422282361242374</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>5.4855292049999997</v>
       </c>
       <c r="C203" s="5">
         <v>0.14791037709999966</v>
       </c>
       <c r="D203" s="5">
         <v>38.819891429001061</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>5.3334668057999997</v>
       </c>
       <c r="C204" s="5">
         <v>-0.15206239920000009</v>
       </c>
       <c r="D204" s="5">
         <v>-28.63376612483135</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>5.3194191429000002</v>
       </c>
       <c r="C205" s="5">
         <v>-1.404766289999948E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-3.1152586429510687</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>5.1483539444000002</v>
       </c>
       <c r="C206" s="5">
         <v>-0.17106519850000002</v>
       </c>
       <c r="D206" s="5">
         <v>-32.446132616489386</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>5.3161635745</v>
       </c>
       <c r="C207" s="5">
         <v>0.16780963009999983</v>
       </c>
       <c r="D207" s="5">
         <v>46.946506547928514</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>5.4216853332000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.10552175870000013</v>
       </c>
       <c r="D208" s="5">
         <v>26.59940745159275</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>5.3278221757999997</v>
       </c>
       <c r="C209" s="5">
         <v>-9.3863157400000397E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-18.906703314622565</v>
       </c>
       <c r="E209" s="5">
         <v>-3.8500759738109736</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>5.4643941332999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.13657195750000017</v>
       </c>
       <c r="D210" s="5">
         <v>35.490093598537541</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>5.3911207953</v>
       </c>
       <c r="C211" s="5">
         <v>-7.327333799999991E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-14.955827851435611</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>5.5356723061000004</v>
       </c>
       <c r="C212" s="5">
         <v>0.14455151080000039</v>
       </c>
       <c r="D212" s="5">
         <v>37.371210716544432</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>5.4144047480999999</v>
       </c>
       <c r="C213" s="5">
         <v>-0.12126755800000044</v>
       </c>
       <c r="D213" s="5">
         <v>-23.340826270316374</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>5.5374181382999996</v>
       </c>
       <c r="C214" s="5">
         <v>0.12301339019999968</v>
       </c>
       <c r="D214" s="5">
         <v>30.942073210490541</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>5.5809467676000004</v>
       </c>
       <c r="C215" s="5">
         <v>4.3528629300000787E-2</v>
       </c>
       <c r="D215" s="5">
         <v>9.8516878791831353</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>5.5415688273999999</v>
       </c>
       <c r="C216" s="5">
         <v>-3.9377940200000516E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-8.1459694318033122</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>5.5354311279999999</v>
       </c>
       <c r="C217" s="5">
         <v>-6.137699399999974E-3</v>
       </c>
       <c r="D217" s="5">
         <v>-1.3210226588169616</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>5.4591872824000003</v>
       </c>
       <c r="C218" s="5">
         <v>-7.6243845599999638E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-15.332155877313047</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>5.4109566502000002</v>
       </c>
       <c r="C219" s="5">
         <v>-4.8230632200000123E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-10.101440240927239</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>5.5089742558000001</v>
       </c>
       <c r="C220" s="5">
         <v>9.8017605599999946E-2</v>
       </c>
       <c r="D220" s="5">
         <v>24.039572016002598</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>5.4174722074000004</v>
       </c>
       <c r="C221" s="5">
         <v>-9.1502048399999758E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-18.207894204190367</v>
       </c>
       <c r="E221" s="5">
         <v>1.6826768732486785</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>5.4509589246000001</v>
       </c>
       <c r="C222" s="5">
         <v>3.3486717199999738E-2</v>
       </c>
       <c r="D222" s="5">
         <v>7.6749327980852433</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>5.3980205851000003</v>
       </c>
       <c r="C223" s="5">
         <v>-5.293833949999982E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-11.051316755783102</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>5.3290099097999999</v>
       </c>
       <c r="C224" s="5">
         <v>-6.9010675300000379E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-14.307286020597799</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>5.3174826623999998</v>
       </c>
       <c r="C225" s="5">
         <v>-1.1527247400000107E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-2.5650747009881347</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>5.4309113709999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.11342870859999987</v>
       </c>
       <c r="D226" s="5">
         <v>28.824834896779915</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>5.2801111026000003</v>
       </c>
       <c r="C227" s="5">
         <v>-0.15080026839999938</v>
       </c>
       <c r="D227" s="5">
         <v>-28.674611502113699</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>5.1608832593000002</v>
       </c>
       <c r="C228" s="5">
         <v>-0.11922784330000002</v>
       </c>
       <c r="D228" s="5">
         <v>-23.972327971751362</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>5.1519906255999999</v>
       </c>
       <c r="C229" s="5">
         <v>-8.8926337000003741E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-2.048217011045117</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>5.1697909004999998</v>
       </c>
       <c r="C230" s="5">
         <v>1.7800274899999913E-2</v>
       </c>
       <c r="D230" s="5">
         <v>4.2257344237820904</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>5.1013419416000003</v>
       </c>
       <c r="C231" s="5">
         <v>-6.8448958899999468E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-14.780793062994135</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.9987397186000004</v>
       </c>
       <c r="C232" s="5">
         <v>-0.10260222299999988</v>
       </c>
       <c r="D232" s="5">
         <v>-21.636637153066406</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>5.0115642526000004</v>
       </c>
       <c r="C233" s="5">
         <v>1.2824533999999943E-2</v>
       </c>
       <c r="D233" s="5">
         <v>3.1224794422307411</v>
       </c>
       <c r="E233" s="5">
         <v>-7.4925710600886823</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>4.7381488162999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.27341543630000054</v>
       </c>
       <c r="D234" s="5">
         <v>-48.993593173593887</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>4.7057496826999996</v>
       </c>
       <c r="C235" s="5">
         <v>-3.2399133600000241E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-7.9038456312111034</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>4.7331551774999996</v>
       </c>
       <c r="C236" s="5">
         <v>2.7405494799999985E-2</v>
       </c>
       <c r="D236" s="5">
         <v>7.2168535845281934</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>4.3066599796</v>
       </c>
       <c r="C237" s="5">
         <v>-0.42649519789999957</v>
       </c>
       <c r="D237" s="5">
         <v>-67.798352062525183</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>4.3147688280000001</v>
       </c>
       <c r="C238" s="5">
         <v>8.1088484000000349E-3</v>
       </c>
       <c r="D238" s="5">
         <v>2.2829805554035909</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>4.1814679894999998</v>
       </c>
       <c r="C239" s="5">
         <v>-0.1333008385000003</v>
       </c>
       <c r="D239" s="5">
         <v>-31.379334218227463</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>4.1825786969000003</v>
       </c>
       <c r="C240" s="5">
         <v>1.1107074000005213E-3</v>
       </c>
       <c r="D240" s="5">
         <v>0.31921751550074706</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>4.1695096846000004</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3069012299999905E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-3.6857849852838465</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>4.0801744911000002</v>
       </c>
       <c r="C242" s="5">
         <v>-8.9335193500000187E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-22.887462724750186</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.9928982069000001</v>
       </c>
       <c r="C243" s="5">
         <v>-8.7276284200000109E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-22.853890849077629</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.9896611852000001</v>
       </c>
       <c r="C244" s="5">
         <v>-3.2370216999999535E-3</v>
       </c>
       <c r="D244" s="5">
         <v>-0.96850773473606822</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>4.0028639804999999</v>
       </c>
       <c r="C245" s="5">
         <v>1.3202795299999792E-2</v>
       </c>
       <c r="D245" s="5">
         <v>4.0441835579875907</v>
       </c>
       <c r="E245" s="5">
         <v>-20.127453650358497</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>4.0407489006999997</v>
       </c>
       <c r="C246" s="5">
         <v>3.7884920199999783E-2</v>
       </c>
       <c r="D246" s="5">
         <v>11.967599641471338</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>4.0101494924000001</v>
       </c>
       <c r="C247" s="5">
         <v>-3.0599408299999631E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-8.7181587114830599</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>4.0403325299999997</v>
       </c>
       <c r="C248" s="5">
         <v>3.0183037599999629E-2</v>
       </c>
       <c r="D248" s="5">
         <v>9.415429290241395</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>4.1034904906999996</v>
       </c>
       <c r="C249" s="5">
         <v>6.3157960699999904E-2</v>
       </c>
       <c r="D249" s="5">
         <v>20.458057132221175</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>4.1044473175</v>
       </c>
       <c r="C250" s="5">
         <v>9.5682680000042097E-4</v>
       </c>
       <c r="D250" s="5">
         <v>0.28016777765746959</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>4.0763592530999997</v>
       </c>
       <c r="C251" s="5">
         <v>-2.8088064400000334E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-7.909847258521097</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>4.0922163075000002</v>
       </c>
       <c r="C252" s="5">
         <v>1.5857054400000514E-2</v>
       </c>
       <c r="D252" s="5">
         <v>4.7691834642877851</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>4.0722580400000004</v>
       </c>
       <c r="C253" s="5">
         <v>-1.9958267499999849E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-5.6980892455276049</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>4.0806536078000004</v>
       </c>
       <c r="C254" s="5">
         <v>8.3955678000000589E-3</v>
       </c>
       <c r="D254" s="5">
         <v>2.5022254237186958</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>4.1875677318999998</v>
       </c>
       <c r="C255" s="5">
         <v>0.10691412409999934</v>
       </c>
       <c r="D255" s="5">
         <v>36.390891416257446</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>4.1877116081999999</v>
       </c>
       <c r="C256" s="5">
         <v>1.4387630000012308E-4</v>
       </c>
       <c r="D256" s="5">
         <v>4.1237348396583329E-2</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>4.2025516917000001</v>
       </c>
       <c r="C257" s="5">
         <v>1.4840083500000212E-2</v>
       </c>
       <c r="D257" s="5">
         <v>4.3363351944199824</v>
       </c>
       <c r="E257" s="5">
         <v>4.9886209517181035</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>4.2489199836999996</v>
       </c>
       <c r="C258" s="5">
         <v>4.6368291999999478E-2</v>
       </c>
       <c r="D258" s="5">
         <v>14.073787580583863</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>4.2137717521000004</v>
       </c>
       <c r="C259" s="5">
         <v>-3.5148231599999136E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-9.4873126345167975</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>4.2461941584999998</v>
       </c>
       <c r="C260" s="5">
         <v>3.2422406399999382E-2</v>
       </c>
       <c r="D260" s="5">
         <v>9.6342104345276791</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>4.2945316854</v>
       </c>
       <c r="C261" s="5">
         <v>4.833752690000015E-2</v>
       </c>
       <c r="D261" s="5">
         <v>14.549066370507301</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>4.2948925168000001</v>
       </c>
       <c r="C262" s="5">
         <v>3.608314000000945E-4</v>
       </c>
       <c r="D262" s="5">
         <v>0.10087196067731785</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>4.3679939370999996</v>
       </c>
       <c r="C263" s="5">
         <v>7.3101420299999553E-2</v>
       </c>
       <c r="D263" s="5">
         <v>22.449418167830792</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>4.5037301834000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.13573624630000047</v>
       </c>
       <c r="D264" s="5">
         <v>44.372357429000473</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>4.4807136124999998</v>
       </c>
       <c r="C265" s="5">
         <v>-2.301657090000031E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-5.9631942313630892</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>4.4883045740999998</v>
       </c>
       <c r="C266" s="5">
         <v>7.5909616000000568E-3</v>
       </c>
       <c r="D266" s="5">
         <v>2.0520195936527319</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>4.3774058033000003</v>
       </c>
       <c r="C267" s="5">
         <v>-0.11089877079999955</v>
       </c>
       <c r="D267" s="5">
         <v>-25.934856424170572</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>4.4786912075999998</v>
       </c>
       <c r="C268" s="5">
         <v>0.10128540429999955</v>
       </c>
       <c r="D268" s="5">
         <v>31.586619499266956</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>4.3991508412</v>
       </c>
       <c r="C269" s="5">
         <v>-7.954036639999984E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-19.348434539726799</v>
       </c>
       <c r="E269" s="5">
         <v>4.678089977769484</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>4.4536677375</v>
       </c>
       <c r="C270" s="5">
         <v>5.4516896300000006E-2</v>
       </c>
       <c r="D270" s="5">
         <v>15.927780411455949</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>4.4147715085000003</v>
       </c>
       <c r="C271" s="5">
         <v>-3.8896228999999671E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-9.9911923236994049</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>4.5484330589999997</v>
       </c>
       <c r="C272" s="5">
         <v>0.13366155049999939</v>
       </c>
       <c r="D272" s="5">
         <v>43.035196162172284</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>4.5955137951999996</v>
       </c>
       <c r="C273" s="5">
         <v>4.7080736199999862E-2</v>
       </c>
       <c r="D273" s="5">
         <v>13.153293869170636</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>4.5915178905999996</v>
       </c>
       <c r="C274" s="5">
         <v>-3.9959045999999887E-3</v>
       </c>
       <c r="D274" s="5">
         <v>-1.0384518829719469</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>4.5570425371000001</v>
       </c>
       <c r="C275" s="5">
         <v>-3.4475353499999528E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-8.6472513142723741</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>4.5115579793</v>
       </c>
       <c r="C276" s="5">
         <v>-4.5484557800000047E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-11.34126586276304</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>4.5865001177</v>
       </c>
       <c r="C277" s="5">
         <v>7.4942138399999969E-2</v>
       </c>
       <c r="D277" s="5">
         <v>21.859219480929927</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>4.5989994809999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.2499363299999899E-2</v>
       </c>
       <c r="D278" s="5">
         <v>3.3197671880941027</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>4.5689356425999996</v>
       </c>
       <c r="C279" s="5">
         <v>-3.0063838400000265E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-7.5684658306587549</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>4.5787046353000003</v>
       </c>
       <c r="C280" s="5">
         <v>9.7689927000006449E-3</v>
       </c>
       <c r="D280" s="5">
         <v>2.5961484945978608</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>4.5970988674999997</v>
       </c>
       <c r="C281" s="5">
         <v>1.8394232199999472E-2</v>
       </c>
       <c r="D281" s="5">
         <v>4.9287700857244099</v>
       </c>
       <c r="E281" s="5">
         <v>4.4996871770371927</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>4.5511105181999998</v>
       </c>
       <c r="C282" s="5">
         <v>-4.5988349299999953E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-11.365570162638349</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>4.6080892410000001</v>
       </c>
       <c r="C283" s="5">
         <v>5.697872280000027E-2</v>
       </c>
       <c r="D283" s="5">
         <v>16.10261190716664</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>4.5440055420999999</v>
       </c>
       <c r="C284" s="5">
         <v>-6.4083698900000208E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-15.469068391277929</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>4.6008314544999998</v>
       </c>
       <c r="C285" s="5">
         <v>5.6825912399999901E-2</v>
       </c>
       <c r="D285" s="5">
         <v>16.083276084458742</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>4.6895629197000002</v>
       </c>
       <c r="C286" s="5">
         <v>8.8731465200000414E-2</v>
       </c>
       <c r="D286" s="5">
         <v>25.762893505248428</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>4.7524721560999996</v>
       </c>
       <c r="C287" s="5">
         <v>6.2909236399999457E-2</v>
       </c>
       <c r="D287" s="5">
         <v>17.340130612409421</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>4.6161306192999998</v>
       </c>
       <c r="C288" s="5">
         <v>-0.13634153679999983</v>
       </c>
       <c r="D288" s="5">
         <v>-29.481657189926114</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>4.5923476674000003</v>
       </c>
       <c r="C289" s="5">
         <v>-2.378295189999946E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-6.0103483166028981</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>4.6058493251000003</v>
       </c>
       <c r="C290" s="5">
         <v>1.3501657700000003E-2</v>
       </c>
       <c r="D290" s="5">
         <v>3.5856525257236926</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>4.5613722121000002</v>
       </c>
       <c r="C291" s="5">
         <v>-4.4477113000000124E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-10.991920000213739</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>4.4760674411999997</v>
       </c>
       <c r="C292" s="5">
         <v>-8.5304770900000548E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-20.271552531560889</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>4.4881854679000002</v>
       </c>
       <c r="C293" s="5">
         <v>1.2118026700000506E-2</v>
       </c>
       <c r="D293" s="5">
         <v>3.2975652679462897</v>
       </c>
       <c r="E293" s="5">
         <v>-2.36917679473857</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>4.6549761549999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.16679068709999978</v>
       </c>
       <c r="D294" s="5">
         <v>54.938727655487085</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>4.5031224728000003</v>
       </c>
       <c r="C295" s="5">
         <v>-0.15185368219999962</v>
       </c>
       <c r="D295" s="5">
         <v>-32.833057814419618</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>4.6442697480000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.14114727519999981</v>
       </c>
       <c r="D296" s="5">
         <v>44.825198425228763</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>4.6161333525000003</v>
       </c>
       <c r="C297" s="5">
         <v>-2.81363954999998E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-7.0325499258447</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>4.5910124743000003</v>
       </c>
       <c r="C298" s="5">
         <v>-2.5120878200000085E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-6.3384119719282932</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>4.5504581133000004</v>
       </c>
       <c r="C299" s="5">
         <v>-4.0554360999999872E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-10.099981881556952</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>4.5144513131000004</v>
       </c>
       <c r="C300" s="5">
         <v>-3.6006800200000022E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-9.0928105323566548</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>4.4928003294999996</v>
       </c>
       <c r="C301" s="5">
         <v>-2.1650983600000728E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-5.6057083779328609</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>4.5047345418000004</v>
       </c>
       <c r="C302" s="5">
         <v>1.1934212300000802E-2</v>
       </c>
       <c r="D302" s="5">
         <v>3.2345403152969965</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>4.6588517994999998</v>
       </c>
       <c r="C303" s="5">
         <v>0.1541172576999994</v>
       </c>
       <c r="D303" s="5">
         <v>49.732578171444274</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>4.6836263511</v>
       </c>
       <c r="C304" s="5">
         <v>2.4774551600000194E-2</v>
       </c>
       <c r="D304" s="5">
         <v>6.5712703880431045</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>4.6877852771999997</v>
       </c>
       <c r="C305" s="5">
         <v>4.1589260999996824E-3</v>
       </c>
       <c r="D305" s="5">
         <v>1.0707851311859029</v>
       </c>
       <c r="E305" s="5">
         <v>4.4472272977032601</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>4.5523572205000002</v>
       </c>
       <c r="C306" s="5">
         <v>-0.13542805669999947</v>
       </c>
       <c r="D306" s="5">
         <v>-29.656580902132625</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>4.5006022766999996</v>
       </c>
       <c r="C307" s="5">
         <v>-5.1754943800000675E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-12.821051975368169</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>4.4351519533000001</v>
       </c>
       <c r="C308" s="5">
         <v>-6.5450323399999455E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-16.120772984099542</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>4.3221088424999996</v>
       </c>
       <c r="C309" s="5">
         <v>-0.11304311080000051</v>
       </c>
       <c r="D309" s="5">
         <v>-26.642191822664063</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>4.2948015310000001</v>
       </c>
       <c r="C310" s="5">
         <v>-2.7307311499999543E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-7.3236762176499219</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>4.2525897080000004</v>
       </c>
       <c r="C311" s="5">
         <v>-4.2211822999999704E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-11.177168327772947</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>4.2093048423999999</v>
       </c>
       <c r="C312" s="5">
         <v>-4.3284865600000444E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-11.553074272787544</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>4.1919133693999999</v>
       </c>
       <c r="C313" s="5">
         <v>-1.7391472999999991E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-4.8468786800053394</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>4.1031944523000003</v>
       </c>
       <c r="C314" s="5">
         <v>-8.8718917099999572E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-22.639797151309228</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>4.0616844184999996</v>
       </c>
       <c r="C315" s="5">
         <v>-4.1510033800000734E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-11.486617689648037</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.9933868225000002</v>
       </c>
       <c r="C316" s="5">
         <v>-6.8297595999999405E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-18.412722175852856</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.9924675555000002</v>
       </c>
       <c r="C317" s="5">
         <v>-9.1926700000000139E-4</v>
       </c>
       <c r="D317" s="5">
         <v>-0.27588732961053575</v>
       </c>
       <c r="E317" s="5">
         <v>-14.832542033907126</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.9476684256999999</v>
       </c>
       <c r="C318" s="5">
         <v>-4.4799129800000337E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-12.664407650636411</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.9051787565999998</v>
       </c>
       <c r="C319" s="5">
         <v>-4.2489669100000071E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-12.178065134850137</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.8215339498000001</v>
       </c>
       <c r="C320" s="5">
         <v>-8.3644806799999749E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-22.880954171838141</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>3.8289114593</v>
       </c>
       <c r="C321" s="5">
         <v>7.3775094999999347E-3</v>
       </c>
       <c r="D321" s="5">
         <v>2.3413683070641289</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.7972108779</v>
       </c>
       <c r="C322" s="5">
         <v>-3.1700581399999983E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-9.4949711405530319</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>3.7507262742999998</v>
       </c>
       <c r="C323" s="5">
         <v>-4.6484603600000174E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-13.740317915868216</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>3.7992231510000001</v>
       </c>
       <c r="C324" s="5">
         <v>4.8496876700000247E-2</v>
       </c>
       <c r="D324" s="5">
         <v>16.668385211713943</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>3.7876158035</v>
       </c>
       <c r="C325" s="5">
         <v>-1.1607347500000031E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-3.6052451412589392</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.7980201641</v>
       </c>
       <c r="C326" s="5">
         <v>1.040436059999994E-2</v>
       </c>
       <c r="D326" s="5">
         <v>3.3465906858549221</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.7664737211000001</v>
       </c>
       <c r="C327" s="5">
         <v>-3.1546442999999869E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-9.5242677460462453</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>3.8119542896</v>
       </c>
       <c r="C328" s="5">
         <v>4.5480568499999929E-2</v>
       </c>
       <c r="D328" s="5">
         <v>15.49226815992315</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>3.8073035115999998</v>
       </c>
       <c r="C329" s="5">
         <v>-4.6507780000002441E-3</v>
       </c>
       <c r="D329" s="5">
         <v>-1.4542765831716431</v>
       </c>
       <c r="E329" s="5">
         <v>-4.6378346555357552</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>3.8460277372</v>
       </c>
       <c r="C330" s="5">
         <v>3.8724225600000217E-2</v>
       </c>
       <c r="D330" s="5">
         <v>12.91170133928059</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>3.8016542970999998</v>
       </c>
       <c r="C331" s="5">
         <v>-4.4373440100000217E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-12.999345913137116</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>3.9080264245</v>
       </c>
       <c r="C332" s="5">
         <v>0.10637212740000024</v>
       </c>
       <c r="D332" s="5">
         <v>39.257449614106953</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>3.9296835618000001</v>
       </c>
       <c r="C333" s="5">
         <v>2.1657137300000073E-2</v>
       </c>
       <c r="D333" s="5">
         <v>6.8565290313424843</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>3.9972884421999999</v>
       </c>
       <c r="C334" s="5">
         <v>6.7604880399999789E-2</v>
       </c>
       <c r="D334" s="5">
         <v>22.714220244453021</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>3.9454250588000002</v>
       </c>
       <c r="C335" s="5">
         <v>-5.1863383399999741E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-14.505194402715704</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>3.8904099503</v>
       </c>
       <c r="C336" s="5">
         <v>-5.5015108500000132E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-15.507370758552019</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>3.8837187379999998</v>
       </c>
       <c r="C337" s="5">
         <v>-6.6912123000002488E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-2.0444974491242274</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>3.8955303454000001</v>
       </c>
       <c r="C338" s="5">
         <v>1.1811607400000312E-2</v>
       </c>
       <c r="D338" s="5">
         <v>3.7112469892816691</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>3.8749698940999999</v>
       </c>
       <c r="C339" s="5">
         <v>-2.0560451300000171E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-6.1528926319761146</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>3.8238127028000002</v>
       </c>
       <c r="C340" s="5">
         <v>-5.1157191299999738E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-14.741174219959474</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>3.8188214308999999</v>
       </c>
       <c r="C341" s="5">
         <v>-4.9912719000002603E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-1.5551788641326558</v>
       </c>
       <c r="E341" s="5">
         <v>0.30252169980427013</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>3.7438820558999999</v>
       </c>
       <c r="C342" s="5">
         <v>-7.493937500000003E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-21.165976925075537</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>3.7998303109</v>
       </c>
       <c r="C343" s="5">
         <v>5.5948255000000113E-2</v>
       </c>
       <c r="D343" s="5">
         <v>19.482562835195381</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>3.7916814798999998</v>
       </c>
       <c r="C344" s="5">
         <v>-8.1488310000001896E-3</v>
       </c>
       <c r="D344" s="5">
         <v>-2.5432925873780654</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>3.8296654424000001</v>
       </c>
       <c r="C345" s="5">
         <v>3.7983962500000246E-2</v>
       </c>
       <c r="D345" s="5">
         <v>12.706214431952345</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>3.7969936433</v>
       </c>
       <c r="C346" s="5">
         <v>-3.2671799100000065E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-9.770529194633049</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>3.8432333624999999</v>
       </c>
       <c r="C347" s="5">
         <v>4.6239719199999918E-2</v>
       </c>
       <c r="D347" s="5">
         <v>15.633222411482993</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>3.9783349219000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.13510155940000024</v>
       </c>
       <c r="D348" s="5">
         <v>51.375306360205528</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>4.0806608557999997</v>
       </c>
       <c r="C349" s="5">
         <v>0.10232593389999955</v>
       </c>
       <c r="D349" s="5">
         <v>35.62817551918198</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>3.9977576497</v>
       </c>
       <c r="C350" s="5">
         <v>-8.2903206099999682E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-21.831544396148704</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>3.9901037405999999</v>
       </c>
       <c r="C351" s="5">
         <v>-7.6539091000000781E-3</v>
       </c>
       <c r="D351" s="5">
         <v>-2.2734220611927203</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>4.0398786821000003</v>
       </c>
       <c r="C352" s="5">
         <v>4.9774941500000391E-2</v>
       </c>
       <c r="D352" s="5">
         <v>16.040511300421766</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>4.0330505245000001</v>
       </c>
       <c r="C353" s="5">
         <v>-6.8281576000002175E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-2.0094778808348313</v>
       </c>
       <c r="E353" s="5">
         <v>5.6098222311879997</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>4.0394781956000001</v>
       </c>
       <c r="C354" s="5">
         <v>6.4276710999999764E-3</v>
       </c>
       <c r="D354" s="5">
         <v>1.9293526772011793</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.9928312986000001</v>
       </c>
       <c r="C355" s="5">
         <v>-4.664689700000002E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-13.01020340145781</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>4.0772993751</v>
       </c>
       <c r="C356" s="5">
         <v>8.4468076499999878E-2</v>
       </c>
       <c r="D356" s="5">
         <v>28.558167562533999</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>4.0281074376000001</v>
       </c>
       <c r="C357" s="5">
         <v>-4.9191937499999838E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-13.554709360729667</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>4.1018072238999999</v>
       </c>
       <c r="C358" s="5">
         <v>7.3699786299999737E-2</v>
       </c>
       <c r="D358" s="5">
         <v>24.305516069783195</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>4.1399911922000001</v>
       </c>
       <c r="C359" s="5">
         <v>3.8183968300000259E-2</v>
       </c>
       <c r="D359" s="5">
         <v>11.760943290659176</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>4.0689465541000001</v>
       </c>
       <c r="C360" s="5">
         <v>-7.1044638100000057E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-18.756089537519681</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.9819499694</v>
       </c>
       <c r="C361" s="5">
         <v>-8.6996584700000046E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-22.84469997971026</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.9938099227000001</v>
       </c>
       <c r="C362" s="5">
         <v>1.1859953300000114E-2</v>
       </c>
       <c r="D362" s="5">
         <v>3.6332482402242627</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.9895101460000002</v>
       </c>
       <c r="C363" s="5">
         <v>-4.2997766999999243E-3</v>
       </c>
       <c r="D363" s="5">
         <v>-1.284309695780872</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.9499157107</v>
       </c>
       <c r="C364" s="5">
         <v>-3.9594435300000175E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-11.280507197920219</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.9374409830000001</v>
       </c>
       <c r="C365" s="5">
         <v>-1.247472769999991E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-3.7247287003099427</v>
       </c>
       <c r="E365" s="5">
         <v>-2.3706507250328412</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>4.2346453677999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.29720438479999967</v>
       </c>
       <c r="D366" s="5">
         <v>139.46159114932067</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>4.0956591459</v>
       </c>
       <c r="C367" s="5">
         <v>-0.13898622189999976</v>
       </c>
       <c r="D367" s="5">
         <v>-32.999025294485641</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.9690912615</v>
       </c>
       <c r="C368" s="5">
         <v>-0.1265678844</v>
       </c>
       <c r="D368" s="5">
         <v>-31.386852147067323</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.7263249704999999</v>
       </c>
       <c r="C369" s="5">
         <v>-0.24276629100000013</v>
       </c>
       <c r="D369" s="5">
         <v>-53.110488969912105</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.8049644841000001</v>
       </c>
       <c r="C370" s="5">
         <v>7.863951360000021E-2</v>
       </c>
       <c r="D370" s="5">
         <v>28.4808991777169</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>3.6513383564000002</v>
       </c>
       <c r="C371" s="5">
         <v>-0.15362612769999995</v>
       </c>
       <c r="D371" s="5">
         <v>-39.015753341982027</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>3.4696699766000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.18166837980000006</v>
       </c>
       <c r="D372" s="5">
         <v>-45.795784214056944</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>3.4856062541999999</v>
       </c>
       <c r="C373" s="5">
         <v>1.5936277599999826E-2</v>
       </c>
       <c r="D373" s="5">
         <v>5.6530154404697441</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>3.4941342028000002</v>
       </c>
       <c r="C374" s="5">
         <v>8.5279486000002791E-3</v>
       </c>
       <c r="D374" s="5">
         <v>2.9757733439816469</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>3.5909344865000001</v>
       </c>
       <c r="C375" s="5">
         <v>9.6800283699999934E-2</v>
       </c>
       <c r="D375" s="5">
         <v>38.808098866958908</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>3.6513438886</v>
       </c>
       <c r="C376" s="5">
         <v>6.0409402099999898E-2</v>
       </c>
       <c r="D376" s="5">
         <v>22.163949697034013</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>3.6340341831999998</v>
       </c>
       <c r="C377" s="5">
         <v>-1.7309705400000208E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-5.5427603867128976</v>
       </c>
       <c r="E377" s="5">
         <v>-7.705685014961916</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3.6236678848000001</v>
       </c>
       <c r="C378" s="5">
         <v>-1.0366298399999696E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-3.3698738534296391</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>3.5986924866000001</v>
       </c>
       <c r="C379" s="5">
         <v>-2.4975398200000054E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-7.9643250303633284</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3.6794308996999998</v>
       </c>
       <c r="C380" s="5">
         <v>8.073841309999974E-2</v>
       </c>
       <c r="D380" s="5">
         <v>30.506147238093952</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3.6174729438000002</v>
       </c>
       <c r="C381" s="5">
         <v>-6.1957955899999639E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-18.436531801678292</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3.6052339238000002</v>
       </c>
       <c r="C382" s="5">
         <v>-1.2239019999999989E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-3.9852648161637028</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3.6575728518999999</v>
       </c>
       <c r="C383" s="5">
         <v>5.2338928099999737E-2</v>
       </c>
       <c r="D383" s="5">
         <v>18.881543480953098</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3.7664423145999999</v>
       </c>
       <c r="C384" s="5">
         <v>0.10886946269999997</v>
       </c>
       <c r="D384" s="5">
         <v>42.187042681799802</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3.7838077277000002</v>
       </c>
       <c r="C385" s="5">
         <v>1.7365413100000282E-2</v>
       </c>
       <c r="D385" s="5">
         <v>5.6751502623064276</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.7905232193999998</v>
       </c>
       <c r="C386" s="5">
         <v>6.7154916999996317E-3</v>
       </c>
       <c r="D386" s="5">
         <v>2.1506696057425501</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3.5930672627</v>
       </c>
       <c r="C387" s="5">
         <v>-0.19745595669999982</v>
       </c>
       <c r="D387" s="5">
         <v>-47.374742708711835</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3.6443857466999998</v>
       </c>
       <c r="C388" s="5">
         <v>5.1318483999999831E-2</v>
       </c>
       <c r="D388" s="5">
         <v>18.551732528514698</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3.7202156445000001</v>
       </c>
       <c r="C389" s="5">
         <v>7.5829897800000268E-2</v>
       </c>
       <c r="D389" s="5">
         <v>28.033997053916583</v>
       </c>
       <c r="E389" s="5">
         <v>2.3715093737536552</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.8311064641999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.11089081969999981</v>
       </c>
       <c r="D390" s="5">
         <v>42.256878311645437</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.8118164169000002</v>
       </c>
       <c r="C391" s="5">
         <v>-1.9290047299999724E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-5.8775848139653313</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3.7924273669000002</v>
       </c>
       <c r="C392" s="5">
         <v>-1.9389050000000019E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-5.9359771169708146</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.9086261205000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.11619875359999998</v>
       </c>
       <c r="D393" s="5">
         <v>43.642282494026865</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.9037372547000002</v>
       </c>
       <c r="C394" s="5">
         <v>-4.8888657999999197E-3</v>
       </c>
       <c r="D394" s="5">
         <v>-1.4906639775248864</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.9589632753999999</v>
       </c>
       <c r="C395" s="5">
         <v>5.5226020699999712E-2</v>
       </c>
       <c r="D395" s="5">
         <v>18.361572301052085</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.9614031099</v>
       </c>
       <c r="C396" s="5">
         <v>2.439834500000071E-3</v>
       </c>
       <c r="D396" s="5">
         <v>0.7420492510460841</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.9765875387</v>
       </c>
       <c r="C397" s="5">
         <v>1.5184428800000038E-2</v>
       </c>
       <c r="D397" s="5">
         <v>4.6979332397389939</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>4.1846077787000002</v>
       </c>
       <c r="C398" s="5">
         <v>0.20802024000000019</v>
       </c>
       <c r="D398" s="5">
         <v>84.38709805874602</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>4.0945690998000002</v>
       </c>
       <c r="C399" s="5">
         <v>-9.0038678900000058E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-22.973288037675054</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>4.0413070500000003</v>
       </c>
       <c r="C400" s="5">
         <v>-5.3262049799999822E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-14.539835208532159</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>4.1106153662000002</v>
       </c>
       <c r="C401" s="5">
         <v>6.9308316199999886E-2</v>
       </c>
       <c r="D401" s="5">
         <v>22.636547259362683</v>
       </c>
       <c r="E401" s="5">
         <v>10.494007848098018</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>4.0406258879000001</v>
       </c>
       <c r="C402" s="5">
         <v>-6.998947830000013E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-18.623012727226275</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>4.0220706320000001</v>
       </c>
       <c r="C403" s="5">
         <v>-1.8555255899999956E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-5.3735358676989424</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>4.1128707419000001</v>
       </c>
       <c r="C404" s="5">
         <v>9.0800109899999981E-2</v>
       </c>
       <c r="D404" s="5">
         <v>30.720714777097278</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.9983647053000002</v>
       </c>
       <c r="C405" s="5">
         <v>-0.11450603659999992</v>
       </c>
       <c r="D405" s="5">
         <v>-28.73962035112827</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>4.0999582695000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.10159356419999988</v>
       </c>
       <c r="D406" s="5">
         <v>35.133919846595283</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>4.0585918283</v>
       </c>
       <c r="C407" s="5">
         <v>-4.1366441200000104E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-11.457601383808669</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.9668276989</v>
       </c>
       <c r="C408" s="5">
         <v>-9.1764129400000005E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-23.999661648985803</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>4.0750370255000004</v>
       </c>
       <c r="C409" s="5">
         <v>0.10820932660000038</v>
       </c>
       <c r="D409" s="5">
         <v>38.120665959839961</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>4.0807503286999998</v>
       </c>
       <c r="C410" s="5">
         <v>5.7133031999994088E-3</v>
       </c>
       <c r="D410" s="5">
         <v>1.6954640959425005</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>4.093560868</v>
       </c>
       <c r="C411" s="5">
         <v>1.2810539300000201E-2</v>
       </c>
       <c r="D411" s="5">
         <v>3.8328410636895072</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>4.1335906858999998</v>
       </c>
       <c r="C412" s="5">
         <v>4.002981789999982E-2</v>
       </c>
       <c r="D412" s="5">
         <v>12.386620181752495</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>4.0997391964999998</v>
       </c>
       <c r="C413" s="5">
         <v>-3.3851489399999934E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-9.3964693218884889</v>
       </c>
       <c r="E413" s="5">
         <v>-0.26458738488234212</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>4.1516839972000001</v>
       </c>
       <c r="C414" s="5">
         <v>5.1944800700000293E-2</v>
       </c>
       <c r="D414" s="5">
         <v>16.3099099093311</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>4.1352859905999999</v>
       </c>
       <c r="C415" s="5">
         <v>-1.6398006600000237E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-4.6380504791830308</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>4.1265458856999997</v>
       </c>
       <c r="C416" s="5">
         <v>-8.7401049000002118E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-2.506975742529105</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>4.2876779232000004</v>
       </c>
       <c r="C417" s="5">
         <v>0.16113203750000071</v>
       </c>
       <c r="D417" s="5">
         <v>58.352789047829368</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>4.2934428180999999</v>
       </c>
       <c r="C418" s="5">
         <v>5.7648948999995397E-3</v>
       </c>
       <c r="D418" s="5">
         <v>1.6254161142404966</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>4.3540129051000003</v>
       </c>
       <c r="C419" s="5">
         <v>6.0570087000000328E-2</v>
       </c>
       <c r="D419" s="5">
         <v>18.306428922121643</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>4.3669732359999998</v>
       </c>
       <c r="C420" s="5">
         <v>1.2960330899999484E-2</v>
       </c>
       <c r="D420" s="5">
         <v>3.6310312306269132</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>4.3699595518000001</v>
       </c>
       <c r="C421" s="5">
         <v>2.9863158000003054E-3</v>
       </c>
       <c r="D421" s="5">
         <v>0.82370278647498907</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>4.3790477092</v>
       </c>
       <c r="C422" s="5">
         <v>9.0881573999999077E-3</v>
       </c>
       <c r="D422" s="5">
         <v>2.5243714838280029</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>4.3955623232000001</v>
       </c>
       <c r="C423" s="5">
         <v>1.6514614000000094E-2</v>
       </c>
       <c r="D423" s="5">
         <v>4.620594642969289</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>4.4295563266000002</v>
       </c>
       <c r="C424" s="5">
         <v>3.3994003400000139E-2</v>
       </c>
       <c r="D424" s="5">
         <v>9.6855550206830898</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>4.4996838907000001</v>
       </c>
       <c r="C425" s="5">
         <v>7.0127564099999873E-2</v>
       </c>
       <c r="D425" s="5">
         <v>20.742820737083356</v>
       </c>
       <c r="E425" s="5">
         <v>9.7553691840065895</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>4.4583550069999998</v>
       </c>
       <c r="C426" s="5">
         <v>-4.1328883700000318E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-10.481724654656299</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>4.5423209592999996</v>
       </c>
       <c r="C427" s="5">
         <v>8.3965952299999813E-2</v>
       </c>
       <c r="D427" s="5">
         <v>25.094452431735249</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>4.5387868739000004</v>
       </c>
       <c r="C428" s="5">
         <v>-3.5340853999992206E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-0.92965729608602832</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>4.5797058624</v>
       </c>
       <c r="C429" s="5">
         <v>4.0918988499999642E-2</v>
       </c>
       <c r="D429" s="5">
         <v>11.371366038427277</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>4.6865578395999998</v>
       </c>
       <c r="C430" s="5">
         <v>0.10685197719999984</v>
       </c>
       <c r="D430" s="5">
         <v>31.885407682794309</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>4.5500074423000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.13655039729999974</v>
       </c>
       <c r="D431" s="5">
         <v>-29.871022171546912</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>4.5678065392000002</v>
       </c>
       <c r="C432" s="5">
         <v>1.7799096900000144E-2</v>
       </c>
       <c r="D432" s="5">
         <v>4.7965869542795136</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>4.5693006072999998</v>
       </c>
       <c r="C433" s="5">
         <v>1.4940680999995237E-3</v>
       </c>
       <c r="D433" s="5">
         <v>0.39321074021143598</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>4.5820912696000002</v>
       </c>
       <c r="C434" s="5">
         <v>1.2790662300000477E-2</v>
       </c>
       <c r="D434" s="5">
         <v>3.4113147770905794</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>4.5861237371000003</v>
       </c>
       <c r="C435" s="5">
         <v>4.0324675000000809E-3</v>
       </c>
       <c r="D435" s="5">
         <v>1.0611861372944453</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>4.6192884830000001</v>
       </c>
       <c r="C436" s="5">
         <v>3.3164745899999737E-2</v>
       </c>
       <c r="D436" s="5">
         <v>9.0314553702848688</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>4.6068086216999999</v>
       </c>
       <c r="C437" s="5">
         <v>-1.2479861300000117E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-3.1942788605566763</v>
       </c>
       <c r="E437" s="5">
         <v>2.3807168148279656</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>4.6059924130000001</v>
       </c>
       <c r="C438" s="5">
         <v>-8.1620869999987633E-4</v>
       </c>
       <c r="D438" s="5">
         <v>-0.21240226133421025</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>4.6063547256000001</v>
       </c>
       <c r="C439" s="5">
         <v>3.6231260000008092E-4</v>
       </c>
       <c r="D439" s="5">
         <v>9.4434213044025661E-2</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>4.5863505604999997</v>
       </c>
       <c r="C440" s="5">
         <v>-2.0004165100000471E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-5.0885914730143034</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>4.6003416371999997</v>
       </c>
       <c r="C441" s="5">
         <v>1.3991076699999994E-2</v>
       </c>
       <c r="D441" s="5">
         <v>3.7227575412780878</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>4.5985699149999997</v>
       </c>
       <c r="C442" s="5">
         <v>-1.7717221999999921E-3</v>
       </c>
       <c r="D442" s="5">
         <v>-0.46117639431101365</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>4.6925161315999997</v>
+        <v>4.6925588928000002</v>
       </c>
       <c r="C443" s="5">
-        <v>9.3946216600000021E-2</v>
+        <v>9.3988977800000484E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>27.466413601341188</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>27.480352963107201</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>4.6926870674999996</v>
+      </c>
+      <c r="C444" s="5">
+        <v>1.2817469999948372E-4</v>
+      </c>
+      <c r="D444" s="5">
+        <v>3.2782273460152389E-2</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B710BF25-B3A3-46D9-9EAE-303EC75F19D4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>largooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>