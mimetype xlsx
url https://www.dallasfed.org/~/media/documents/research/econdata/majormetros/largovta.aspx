--- v8 (2026-09-01)
+++ v9 (2026-09-24)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B7C17A27-6D63-4AFF-953E-6B5E6CED3E8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E8CFF4E8-E8F1-491E-88F5-60BA708BF5E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{76D1D18E-276E-4395-BA0E-2B4E831251B2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{30F3E37B-43D1-40EA-84ED-E0C05771F1E2}"/>
   </bookViews>
   <sheets>
     <sheet name="largovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67C91460-CEFB-4973-8E50-C037DFC713CF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A199E8DE-CE53-4689-B196-DB74047A54C8}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>9.6980085591999998</v>
+        <v>9.6980085565999996</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>9.7571279573999998</v>
+        <v>9.7571279562999997</v>
       </c>
       <c r="C7" s="5">
-        <v>5.9119398200000006E-2</v>
+        <v>5.911939970000013E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>7.5655615370510798</v>
+        <v>7.5655617375855577</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>9.8076966918000004</v>
+        <v>9.8076966927000004</v>
       </c>
       <c r="C8" s="5">
-        <v>5.0568734400000537E-2</v>
+        <v>5.0568736400000702E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>6.3996779579638785</v>
+        <v>6.3996782190722579</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>9.8402493116999992</v>
+        <v>9.8402493140999994</v>
       </c>
       <c r="C9" s="5">
-        <v>3.2552619899998803E-2</v>
+        <v>3.2552621399998927E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>4.056425389779994</v>
+        <v>4.0564255797432835</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>9.9609945081000006</v>
+        <v>9.9609945111999991</v>
       </c>
       <c r="C10" s="5">
-        <v>0.12074519640000148</v>
+        <v>0.12074519709999976</v>
       </c>
       <c r="D10" s="5">
-        <v>15.760178034359008</v>
+        <v>15.760178127871205</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>10.112089595</v>
+        <v>10.112089591</v>
       </c>
       <c r="C11" s="5">
-        <v>0.15109508689999984</v>
+        <v>0.15109507980000103</v>
       </c>
       <c r="D11" s="5">
-        <v>19.800463626695986</v>
+        <v>19.800462610625402</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>10.100302525</v>
+        <v>10.100302526</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.1787070000000455E-2</v>
+        <v>-1.1787065000000041E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.3898368488675539</v>
+        <v>-1.389836263628319</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>10.249562377</v>
+        <v>10.249562378</v>
       </c>
       <c r="C13" s="5">
         <v>0.14925985200000014</v>
       </c>
       <c r="D13" s="5">
-        <v>19.248051082897042</v>
+        <v>19.248051080833939</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>10.294771471000001</v>
       </c>
       <c r="C14" s="5">
-        <v>4.5209094000000505E-2</v>
+        <v>4.5209093000000422E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>5.4233106321643465</v>
+        <v>5.4233105087367672</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>10.335143500999999</v>
       </c>
       <c r="C15" s="5">
         <v>4.037202999999856E-2</v>
       </c>
       <c r="D15" s="5">
         <v>4.8087662457545477</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>10.405817303999999</v>
+        <v>10.405817305999999</v>
       </c>
       <c r="C16" s="5">
-        <v>7.0673803000000035E-2</v>
+        <v>7.06738050000002E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>8.5216097258689736</v>
+        <v>8.5216099761635355</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>10.448226195</v>
       </c>
       <c r="C17" s="5">
-        <v>4.2408891000000892E-2</v>
+        <v>4.2408889000000727E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>5.0017249085354321</v>
+        <v>5.0017246663593307</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>10.501043992</v>
+        <v>10.501043981</v>
       </c>
       <c r="C18" s="5">
-        <v>5.2817796999999445E-2</v>
+        <v>5.2817786000000311E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>6.2377687552013006</v>
+        <v>6.2377674197735766</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>10.550091030999999</v>
+        <v>10.550091031999999</v>
       </c>
       <c r="C19" s="5">
-        <v>4.9047038999999515E-2</v>
+        <v>4.9047050999998731E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>5.7510647687945671</v>
+        <v>5.7510662183889893</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>10.598849664999999</v>
+        <v>10.598849668</v>
       </c>
       <c r="C20" s="5">
-        <v>4.8758634000000356E-2</v>
+        <v>4.8758636000000521E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>5.6891249633493013</v>
+        <v>5.6891252021184391</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>10.626554439</v>
+        <v>10.626554444</v>
       </c>
       <c r="C21" s="5">
-        <v>2.7704774000000043E-2</v>
+        <v>2.7704776000000209E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>3.1822209187751582</v>
+        <v>3.1822211508978127</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>10.836750766</v>
+        <v>10.836750772</v>
       </c>
       <c r="C22" s="5">
-        <v>0.21019632700000024</v>
+        <v>0.21019632800000032</v>
       </c>
       <c r="D22" s="5">
-        <v>26.496749213344351</v>
+        <v>26.496749339565937</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>10.923786083</v>
+        <v>10.923786078999999</v>
       </c>
       <c r="C23" s="5">
-        <v>8.7035316999999779E-2</v>
+        <v>8.7035306999998951E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>10.07513350911513</v>
+        <v>10.075132294090405</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>11.024404744</v>
+        <v>11.024404747</v>
       </c>
       <c r="C24" s="5">
-        <v>0.10061866100000039</v>
+        <v>0.10061866800000097</v>
       </c>
       <c r="D24" s="5">
-        <v>11.630674503078154</v>
+        <v>11.630675358120367</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>11.074039051</v>
+        <v>11.074039053</v>
       </c>
       <c r="C25" s="5">
-        <v>4.9634306999999822E-2</v>
+        <v>4.9634305999999739E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>5.538475416620936</v>
+        <v>5.5384753007132748</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>11.008703274</v>
+        <v>11.008703264999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-6.5335776999999595E-2</v>
+        <v>-6.5335788000000505E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-6.8546059646936275</v>
+        <v>-6.8546070803567112</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>10.921959286</v>
       </c>
       <c r="C27" s="5">
-        <v>-8.6743988000000272E-2</v>
+        <v>-8.6743978999999527E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-9.0562941593652972</v>
+        <v>-9.0562932671693126</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>11.089232053</v>
+        <v>11.089232057</v>
       </c>
       <c r="C28" s="5">
-        <v>0.16727276700000004</v>
+        <v>0.16727277100000038</v>
       </c>
       <c r="D28" s="5">
-        <v>20.008227120175004</v>
+        <v>20.008227639633326</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>10.946888684999999</v>
+        <v>10.946888685999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.14234336800000058</v>
+        <v>-0.14234337100000083</v>
       </c>
       <c r="D29" s="5">
-        <v>-14.361162413368934</v>
+        <v>-14.361162690181128</v>
       </c>
       <c r="E29" s="5">
-        <v>4.772699984602502</v>
+        <v>4.7726999941734904</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>11.202631262000001</v>
+        <v>11.202631242000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.25574257700000125</v>
+        <v>0.25574255600000129</v>
       </c>
       <c r="D30" s="5">
-        <v>31.932585127926494</v>
+        <v>31.932582156838805</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>11.043407143</v>
+        <v>11.043407146</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.159224119000001</v>
+        <v>-0.15922409600000087</v>
       </c>
       <c r="D31" s="5">
-        <v>-15.783631436974021</v>
+        <v>-15.783629358227492</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>11.085943225999999</v>
+        <v>11.085943231</v>
       </c>
       <c r="C32" s="5">
-        <v>4.2536082999999891E-2</v>
+        <v>4.2536085000000057E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>4.7212447358952581</v>
+        <v>4.7212449612969776</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>11.015113263</v>
+        <v>11.015113270000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-7.0829962999999552E-2</v>
+        <v>-7.0829960999999386E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-7.4032371354712527</v>
+        <v>-7.4032369304966039</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>11.120928605</v>
+        <v>11.120928622999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.10581534199999965</v>
+        <v>0.10581535299999878</v>
       </c>
       <c r="D34" s="5">
-        <v>12.156649232608174</v>
+        <v>12.156650555714798</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>11.035977074</v>
+        <v>11.03597707</v>
       </c>
       <c r="C35" s="5">
-        <v>-8.4951530999999747E-2</v>
+        <v>-8.4951552999999791E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>-8.7911786375324255</v>
+        <v>-8.7911808057712708</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>11.154204587000001</v>
+        <v>11.154204598</v>
       </c>
       <c r="C36" s="5">
-        <v>0.11822751300000078</v>
+        <v>0.11822752800000025</v>
       </c>
       <c r="D36" s="5">
-        <v>13.64067267258482</v>
+        <v>13.640674511690243</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>11.10497962</v>
+        <v>11.104979607000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-4.9224967000000674E-2</v>
+        <v>-4.9224990999999108E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.1690897443116723</v>
+        <v>-5.1690921987112333</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>11.226023538</v>
+        <v>11.226023518</v>
       </c>
       <c r="C38" s="5">
-        <v>0.12104391799999981</v>
+        <v>0.12104391099999923</v>
       </c>
       <c r="D38" s="5">
-        <v>13.893303902062936</v>
+        <v>13.893303067094443</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>11.708565747</v>
+        <v>11.708565748</v>
       </c>
       <c r="C39" s="5">
-        <v>0.482542209</v>
+        <v>0.48254222999999996</v>
       </c>
       <c r="D39" s="5">
-        <v>65.704005226472034</v>
+        <v>65.704008938869237</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>11.676398130999999</v>
+        <v>11.676398136</v>
       </c>
       <c r="C40" s="5">
-        <v>-3.2167616000000621E-2</v>
+        <v>-3.216761200000029E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.2474657905185556</v>
+        <v>-3.247465392509441</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>11.54261546</v>
+        <v>11.542615461</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.13378267099999874</v>
+        <v>-0.13378267499999907</v>
       </c>
       <c r="D41" s="5">
-        <v>-12.914872365994668</v>
+        <v>-12.914872722951831</v>
       </c>
       <c r="E41" s="5">
-        <v>5.4419734423379884</v>
+        <v>5.4419734418408527</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>11.494520383999999</v>
+        <v>11.494520354</v>
       </c>
       <c r="C42" s="5">
-        <v>-4.8095076000000958E-2</v>
+        <v>-4.809510699999997E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-4.8870771776547866</v>
+        <v>-4.8870802554038972</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>11.635672912</v>
+        <v>11.635672916000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.141152528000001</v>
+        <v>0.14115256200000026</v>
       </c>
       <c r="D43" s="5">
-        <v>15.773135442151265</v>
+        <v>15.773139545674052</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>11.670330002</v>
+        <v>11.670330011000001</v>
       </c>
       <c r="C44" s="5">
-        <v>3.4657089999999613E-2</v>
+        <v>3.4657095000000027E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>3.6333622717390046</v>
+        <v>3.6333628032737098</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>11.895325523</v>
+        <v>11.895325536</v>
       </c>
       <c r="C45" s="5">
-        <v>0.22499552100000031</v>
+        <v>0.22499552499999886</v>
       </c>
       <c r="D45" s="5">
-        <v>25.752994090708704</v>
+        <v>25.752994576134668</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>11.910708002</v>
+        <v>11.910708037999999</v>
       </c>
       <c r="C46" s="5">
-        <v>1.5382478999999449E-2</v>
+        <v>1.5382501999999576E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>1.5628684465401443</v>
+        <v>1.5628707982780154</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>11.621325097</v>
+        <v>11.621325106</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.28938290500000008</v>
+        <v>-0.28938293199999876</v>
       </c>
       <c r="D47" s="5">
-        <v>-25.558199083196676</v>
+        <v>-25.55820109138498</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>11.889455937999999</v>
+        <v>11.889455962</v>
       </c>
       <c r="C48" s="5">
-        <v>0.26813084099999962</v>
+        <v>0.26813085599999908</v>
       </c>
       <c r="D48" s="5">
-        <v>31.484929012541585</v>
+        <v>31.484930975596193</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>12.059127171</v>
+        <v>12.059127146</v>
       </c>
       <c r="C49" s="5">
-        <v>0.16967123300000075</v>
+        <v>0.16967118400000025</v>
       </c>
       <c r="D49" s="5">
-        <v>18.535031704550732</v>
+        <v>18.535025884413713</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>12.340562563000001</v>
+        <v>12.340562495</v>
       </c>
       <c r="C50" s="5">
-        <v>0.28143539200000056</v>
+        <v>0.28143534900000056</v>
       </c>
       <c r="D50" s="5">
-        <v>31.895201672805328</v>
+        <v>31.895196232658108</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.101209733999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.23935282900000132</v>
+        <v>-0.23935276100000102</v>
       </c>
       <c r="D51" s="5">
-        <v>-20.945615951095242</v>
+        <v>-20.945610723750153</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>12.279768984</v>
+        <v>12.279768986000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.17855925000000106</v>
+        <v>0.17855925200000122</v>
       </c>
       <c r="D52" s="5">
-        <v>19.216646949547634</v>
+        <v>19.216647182548652</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.246580802</v>
       </c>
       <c r="C53" s="5">
-        <v>-3.3188181999999955E-2</v>
+        <v>-3.318818400000012E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-3.1954282558839142</v>
+        <v>-3.1954284450820269</v>
       </c>
       <c r="E53" s="5">
-        <v>6.0988373427108833</v>
+        <v>6.0988373335189694</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>12.290840095</v>
+        <v>12.290840075</v>
       </c>
       <c r="C54" s="5">
-        <v>4.4259292999999644E-2</v>
+        <v>4.4259272999999766E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>4.4240648115696724</v>
+        <v>4.4240627725083526</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>12.215297768999999</v>
+        <v>12.215297775</v>
       </c>
       <c r="C55" s="5">
-        <v>-7.554232600000077E-2</v>
+        <v>-7.5542300000000395E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-7.1311911095766956</v>
+        <v>-7.1311887487600201</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>12.227047908999999</v>
+        <v>12.227047925999999</v>
       </c>
       <c r="C56" s="5">
-        <v>1.1750140000000187E-2</v>
+        <v>1.175015099999932E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>1.1604306146778764</v>
+        <v>1.1604317062062108</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>12.273692849</v>
+        <v>12.273692875</v>
       </c>
       <c r="C57" s="5">
-        <v>4.664494000000019E-2</v>
+        <v>4.6644949000000935E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>4.6751622723673725</v>
+        <v>4.6751631867992804</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>12.296624302</v>
+        <v>12.296624361999999</v>
       </c>
       <c r="C58" s="5">
-        <v>2.2931452999999991E-2</v>
+        <v>2.2931486999999251E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>2.2651928332670712</v>
+        <v>2.2651962215617161</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>12.692181507000001</v>
+        <v>12.692181530999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.39555720500000113</v>
+        <v>0.39555716899999993</v>
       </c>
       <c r="D59" s="5">
-        <v>46.219211978277009</v>
+        <v>46.219206734633623</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>12.654230777</v>
+        <v>12.654230812</v>
       </c>
       <c r="C60" s="5">
-        <v>-3.7950730000000377E-2</v>
+        <v>-3.7950718999999467E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>-3.5296807806878272</v>
+        <v>-3.5296797678124436</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>12.829460176</v>
+        <v>12.829460128999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.17522939899999912</v>
+        <v>0.17522931699999944</v>
       </c>
       <c r="D61" s="5">
-        <v>17.942842423018469</v>
+        <v>17.942833323516293</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>12.754388541000001</v>
+        <v>12.754388429</v>
       </c>
       <c r="C62" s="5">
-        <v>-7.5071634999998693E-2</v>
+        <v>-7.5071699999998742E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-6.8001702639629569</v>
+        <v>-6.8001759877534091</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>12.698503280000001</v>
+        <v>12.698503260000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-5.5885261000000241E-2</v>
+        <v>-5.5885168999999735E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-5.1330996285281705</v>
+        <v>-5.133091424852843</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>12.677194302</v>
+        <v>12.677194284</v>
       </c>
       <c r="C64" s="5">
-        <v>-2.1308978000000423E-2</v>
+        <v>-2.1308976000000257E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-1.9952025561898568</v>
+        <v>-1.9952023737641378</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>12.735501006</v>
+        <v>12.735500983</v>
       </c>
       <c r="C65" s="5">
-        <v>5.8306703999999598E-2</v>
+        <v>5.8306698999999185E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>5.6609844386315888</v>
+        <v>5.6609839490795677</v>
       </c>
       <c r="E65" s="5">
-        <v>3.9922996622874019</v>
+        <v>3.9922994744798768</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>12.890205075000001</v>
+        <v>12.890205045</v>
       </c>
       <c r="C66" s="5">
-        <v>0.154704069000001</v>
+        <v>0.15470406200000042</v>
       </c>
       <c r="D66" s="5">
-        <v>15.591395603279912</v>
+        <v>15.591394880084565</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>12.877761319999999</v>
+        <v>12.877761324</v>
       </c>
       <c r="C67" s="5">
-        <v>-1.2443755000001389E-2</v>
+        <v>-1.2443721000000352E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-1.152307214770143</v>
+        <v>-1.15230408569309</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>12.958417091999999</v>
+        <v>12.958417126000001</v>
       </c>
       <c r="C68" s="5">
-        <v>8.065577200000007E-2</v>
+        <v>8.0655802000000776E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>7.7802025596160229</v>
+        <v>7.7802055513758628</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>13.024977207999999</v>
+        <v>13.024977276</v>
       </c>
       <c r="C69" s="5">
-        <v>6.656011599999978E-2</v>
+        <v>6.6560149999999041E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>6.3408704133034899</v>
+        <v>6.3408737272607318</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>13.071027105000001</v>
+        <v>13.071027217999999</v>
       </c>
       <c r="C70" s="5">
-        <v>4.6049897000001394E-2</v>
+        <v>4.6049941999999788E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>4.3260870672742646</v>
+        <v>4.3260913542448654</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>13.194000462</v>
+        <v>13.194000792000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.12297335699999934</v>
+        <v>0.12297357400000131</v>
       </c>
       <c r="D71" s="5">
-        <v>11.892597697246622</v>
+        <v>11.892619672453918</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>13.357248</v>
+        <v>13.357248072999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.16324753800000025</v>
+        <v>0.16324728099999852</v>
       </c>
       <c r="D72" s="5">
-        <v>15.900666686122801</v>
+        <v>15.900639501156011</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>13.423830819999999</v>
+        <v>13.423830582000001</v>
       </c>
       <c r="C73" s="5">
-        <v>6.6582819999998932E-2</v>
+        <v>6.6582509000001622E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>6.1484771383759407</v>
+        <v>6.1484475931900207</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>13.595193889999999</v>
+        <v>13.595193629000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.17136306999999995</v>
+        <v>0.17136304699999982</v>
       </c>
       <c r="D74" s="5">
-        <v>16.441348744144513</v>
+        <v>16.441346692498058</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>13.584416779</v>
+        <v>13.584416593</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.0777110999999451E-2</v>
+        <v>-1.0777036000000351E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.9471212454889133</v>
+        <v>-0.947114701102858</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>13.648858767</v>
+        <v>13.648858577</v>
       </c>
       <c r="C76" s="5">
-        <v>6.444198800000045E-2</v>
+        <v>6.4441984000000119E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>5.8434793930202344</v>
+        <v>5.8434791029010391</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>13.817347100999999</v>
+        <v>13.817346945000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.16848833399999918</v>
+        <v>0.16848836800000022</v>
       </c>
       <c r="D77" s="5">
-        <v>15.861709313183358</v>
+        <v>15.861712970365982</v>
       </c>
       <c r="E77" s="5">
-        <v>8.4947274119040692</v>
+        <v>8.4947263829205042</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>13.896025465999999</v>
+        <v>13.896025387</v>
       </c>
       <c r="C78" s="5">
-        <v>7.8678365000000028E-2</v>
+        <v>7.8678441999999293E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>7.0511176994873193</v>
+        <v>7.0511248998444076</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>13.944146847000001</v>
+        <v>13.944147217999999</v>
       </c>
       <c r="C79" s="5">
-        <v>4.8121381000001406E-2</v>
+        <v>4.812183099999956E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>4.2356206426317877</v>
+        <v>4.2356610333887046</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>13.987184672</v>
+        <v>13.987184806</v>
       </c>
       <c r="C80" s="5">
-        <v>4.3037824999998975E-2</v>
+        <v>4.3037588000000682E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>3.7672563569914441</v>
+        <v>3.7672351561640394</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>13.965182500999999</v>
+        <v>13.96518273</v>
       </c>
       <c r="C81" s="5">
-        <v>-2.2002171000000459E-2</v>
+        <v>-2.2002075999999704E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-1.8713825372847603</v>
+        <v>-1.8713745091163192</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>14.133868716</v>
+        <v>14.133869006999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.16868621500000103</v>
+        <v>0.16868627699999905</v>
       </c>
       <c r="D82" s="5">
-        <v>15.497676997243026</v>
+        <v>15.497682805739444</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>14.001744849</v>
+        <v>14.001745589</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.13212386700000067</v>
+        <v>-0.13212341799999905</v>
       </c>
       <c r="D83" s="5">
-        <v>-10.6584925805852</v>
+        <v>-10.658457992858461</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>13.982182105</v>
+        <v>13.982182222</v>
       </c>
       <c r="C84" s="5">
-        <v>-1.956274399999991E-2</v>
+        <v>-1.9563366999999943E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.663773827314341</v>
+        <v>-1.6638263185035806</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>14.126043084000001</v>
+        <v>14.126042517</v>
       </c>
       <c r="C85" s="5">
-        <v>0.14386097900000117</v>
+        <v>0.14386029499999964</v>
       </c>
       <c r="D85" s="5">
-        <v>13.069863701636786</v>
+        <v>13.069797886281155</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>14.166808634000001</v>
+        <v>14.166808012000001</v>
       </c>
       <c r="C86" s="5">
-        <v>4.0765549999999706E-2</v>
+        <v>4.0765495000000485E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>3.5185098333216702</v>
+        <v>3.5185051541024359</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>14.183112378000001</v>
+        <v>14.18311166</v>
       </c>
       <c r="C87" s="5">
-        <v>1.6303744000000009E-2</v>
+        <v>1.6303647999999171E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>1.3897840722904897</v>
+        <v>1.3897758984776853</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>14.187531822</v>
+        <v>14.187531151</v>
       </c>
       <c r="C88" s="5">
-        <v>4.4194439999998281E-3</v>
+        <v>4.4194910000001641E-3</v>
       </c>
       <c r="D88" s="5">
-        <v>0.37456031712941318</v>
+        <v>0.37456432633526937</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>14.175241036999999</v>
+        <v>14.175240609999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.2290785000001136E-2</v>
+        <v>-1.2290541000000488E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.0346317070466293</v>
+        <v>-1.0346113137211677</v>
       </c>
       <c r="E89" s="5">
-        <v>2.5901783705940096</v>
+        <v>2.5901764385348081</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>14.189480203</v>
+        <v>14.189480211999999</v>
       </c>
       <c r="C90" s="5">
-        <v>1.4239166000001191E-2</v>
+        <v>1.4239601999999962E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>1.2120935557364154</v>
+        <v>1.2121309117720136</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>14.306492128</v>
+        <v>14.306493261</v>
       </c>
       <c r="C91" s="5">
-        <v>0.11701192499999991</v>
+        <v>0.11701304900000054</v>
       </c>
       <c r="D91" s="5">
-        <v>10.357050749329066</v>
+        <v>10.357154785891233</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>14.332515555000001</v>
+        <v>14.332516255</v>
       </c>
       <c r="C92" s="5">
-        <v>2.6023427000000154E-2</v>
+        <v>2.6022993999999855E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>2.2047637437487166</v>
+        <v>2.2047265148720907</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>14.402403478</v>
+        <v>14.402404323000001</v>
       </c>
       <c r="C93" s="5">
-        <v>6.9887922999999574E-2</v>
+        <v>6.9888068000000914E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>6.0109237478967126</v>
+        <v>6.010936253921173</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>14.391776728</v>
+        <v>14.39177754</v>
       </c>
       <c r="C94" s="5">
-        <v>-1.0626750000000129E-2</v>
+        <v>-1.0626783000001083E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-0.88183039323503909</v>
+        <v>-0.881833069014204</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>14.635715165000001</v>
+        <v>14.635716646000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.24393843700000062</v>
+        <v>0.2439391060000009</v>
       </c>
       <c r="D95" s="5">
-        <v>22.347311960995043</v>
+        <v>22.347377690451498</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>14.508740336000001</v>
+        <v>14.508739472</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.1269748289999999</v>
+        <v>-0.1269771740000003</v>
       </c>
       <c r="D96" s="5">
-        <v>-9.9281438961183142</v>
+        <v>-9.9283176349701527</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>14.344756834</v>
+        <v>14.344756028000001</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.16398350200000067</v>
+        <v>-0.16398344399999942</v>
       </c>
       <c r="D97" s="5">
-        <v>-12.750732401447895</v>
+        <v>-12.750728880904049</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>14.578606766</v>
+        <v>14.578606241999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.23384993200000004</v>
+        <v>0.2338502139999985</v>
       </c>
       <c r="D98" s="5">
-        <v>21.415455286032635</v>
+        <v>21.4154847822698</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>14.571591063</v>
+        <v>14.571586919</v>
       </c>
       <c r="C99" s="5">
-        <v>-7.0157030000004283E-3</v>
+        <v>-7.0193229999997442E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>-0.5759532863704564</v>
+        <v>-0.57624970394611896</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>14.630458320000001</v>
+        <v>14.630457289000001</v>
       </c>
       <c r="C100" s="5">
-        <v>5.8867257000001061E-2</v>
+        <v>5.887037000000106E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>4.9570168285471006</v>
+        <v>4.9572862572461851</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>14.626243365000001</v>
+        <v>14.62623868</v>
       </c>
       <c r="C101" s="5">
-        <v>-4.2149550000001312E-3</v>
+        <v>-4.2186090000004839E-3</v>
       </c>
       <c r="D101" s="5">
-        <v>-0.34516617079146661</v>
+        <v>-0.34546494981128051</v>
       </c>
       <c r="E101" s="5">
-        <v>3.1816201701459823</v>
+        <v>3.1815902276949082</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>14.667729075</v>
+        <v>14.667735911999999</v>
       </c>
       <c r="C102" s="5">
-        <v>4.1485709999999898E-2</v>
+        <v>4.1497231999999329E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>3.4572692239673408</v>
+        <v>3.4582455836891457</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>14.583133688</v>
+        <v>14.583136931</v>
       </c>
       <c r="C103" s="5">
-        <v>-8.4595387000000244E-2</v>
+        <v>-8.4598980999999185E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>-6.7055668260943557</v>
+        <v>-6.705839706376171</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>14.703100778</v>
+        <v>14.703102565</v>
       </c>
       <c r="C104" s="5">
-        <v>0.11996708999999939</v>
+        <v>0.11996563399999971</v>
       </c>
       <c r="D104" s="5">
-        <v>10.330839408874626</v>
+        <v>10.330705898249693</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>14.754158146</v>
+        <v>14.754159667</v>
       </c>
       <c r="C105" s="5">
-        <v>5.105736800000038E-2</v>
+        <v>5.1057101999999688E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>4.24758503527638</v>
+        <v>4.2475619556088251</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>14.741342771999999</v>
+        <v>14.741343671999999</v>
       </c>
       <c r="C106" s="5">
-        <v>-1.2815374000000546E-2</v>
+        <v>-1.2815995000000413E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-1.0373478434340111</v>
+        <v>-1.037397764295056</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>15.084174972</v>
+        <v>15.084175739000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.34283220000000014</v>
+        <v>0.34283206700000157</v>
       </c>
       <c r="D107" s="5">
-        <v>31.769288485445337</v>
+        <v>31.769272349310175</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>15.031102268</v>
+        <v>15.031099033</v>
       </c>
       <c r="C108" s="5">
-        <v>-5.307270399999986E-2</v>
+        <v>-5.3076706000000584E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-4.1413698851278991</v>
+        <v>-4.1416759440949136</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>15.037966808</v>
+        <v>15.037964667000001</v>
       </c>
       <c r="C109" s="5">
-        <v>6.8645400000004742E-3</v>
+        <v>6.8656340000003979E-3</v>
       </c>
       <c r="D109" s="5">
-        <v>0.54940550072839489</v>
+        <v>0.54949339798424646</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>15.151505684</v>
+        <v>15.151503613999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.11353887599999979</v>
+        <v>0.11353894699999856</v>
       </c>
       <c r="D110" s="5">
-        <v>9.446040419458047</v>
+        <v>9.4460479750249071</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>15.176850075999999</v>
+        <v>15.176842003000001</v>
       </c>
       <c r="C111" s="5">
-        <v>2.5344391999999161E-2</v>
+        <v>2.5338389000001627E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>2.0258474464747378</v>
+        <v>2.0253634672759313</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>15.315882993000001</v>
+        <v>15.315882028000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.13903291700000153</v>
+        <v>0.1390400249999999</v>
       </c>
       <c r="D112" s="5">
-        <v>11.5641730027495</v>
+        <v>11.564800783539454</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>15.378487446999999</v>
+        <v>15.378479746</v>
       </c>
       <c r="C113" s="5">
-        <v>6.260445399999881E-2</v>
+        <v>6.2597717999999247E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>5.0168509791464588</v>
+        <v>5.0162993168725079</v>
       </c>
       <c r="E113" s="5">
-        <v>5.1431120297101618</v>
+        <v>5.1430930566490618</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>15.344843053</v>
+        <v>15.344858899</v>
       </c>
       <c r="C114" s="5">
-        <v>-3.3644393999999522E-2</v>
+        <v>-3.3620846999999898E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.5939482176439044</v>
+        <v>-2.5921558241871367</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>15.435625400999999</v>
+        <v>15.435632839</v>
       </c>
       <c r="C115" s="5">
-        <v>9.0782347999999402E-2</v>
+        <v>9.0773940000000053E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>7.3349984714034866</v>
+        <v>7.3342890491679968</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>15.369342233999999</v>
+        <v>15.369347507000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-6.6283166999999921E-2</v>
+        <v>-6.6285331999999642E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-5.033023607228726</v>
+        <v>-5.0331817688478164</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>15.323208065999999</v>
+        <v>15.323211859000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-4.6134168000000031E-2</v>
+        <v>-4.6135647999999918E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-3.5431646853660959</v>
+        <v>-3.5432752856611627</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>15.393748795</v>
+        <v>15.393750666000001</v>
       </c>
       <c r="C118" s="5">
-        <v>7.0540729000001079E-2</v>
+        <v>7.0538807000000148E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>5.6662653411967634</v>
+        <v>5.6661055864072329</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>15.264202933</v>
+        <v>15.264203608000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.12954586200000051</v>
+        <v>-0.12954705799999999</v>
       </c>
       <c r="D119" s="5">
-        <v>-9.6440342108080834</v>
+        <v>-9.6441180485207774</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>15.158761588999999</v>
+        <v>15.158745055000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.10544134400000083</v>
+        <v>-0.10545855300000007</v>
       </c>
       <c r="D120" s="5">
-        <v>-7.9815112045984566</v>
+        <v>-7.9827644261004753</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>15.402748472000001</v>
+        <v>15.402741748</v>
       </c>
       <c r="C121" s="5">
-        <v>0.2439868830000016</v>
+        <v>0.24399669299999971</v>
       </c>
       <c r="D121" s="5">
-        <v>21.11948339595877</v>
+        <v>21.12043420320644</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>15.532634418000001</v>
+        <v>15.532630331</v>
       </c>
       <c r="C122" s="5">
-        <v>0.12988594599999992</v>
+        <v>0.12988858299999961</v>
       </c>
       <c r="D122" s="5">
-        <v>10.601945613209018</v>
+        <v>10.602175783307221</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>15.743977709999999</v>
+        <v>15.743964374999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.21134329199999868</v>
+        <v>0.21133404399999911</v>
       </c>
       <c r="D123" s="5">
-        <v>17.606722452605617</v>
+        <v>17.605898454681324</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>16.009346983</v>
+        <v>16.009343197</v>
       </c>
       <c r="C124" s="5">
-        <v>0.26536927300000102</v>
+        <v>0.26537882200000062</v>
       </c>
       <c r="D124" s="5">
-        <v>22.210864326247105</v>
+        <v>22.211759652201636</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>15.940101424</v>
+        <v>15.94008636</v>
       </c>
       <c r="C125" s="5">
-        <v>-6.9245559000000512E-2</v>
+        <v>-6.9256836999999294E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-5.068672371570293</v>
+        <v>-5.0694795329224824</v>
       </c>
       <c r="E125" s="5">
-        <v>3.6519454786144045</v>
+        <v>3.6518994287850548</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>15.519259547000001</v>
+        <v>15.519314993</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.42084187699999909</v>
+        <v>-0.4207713670000004</v>
       </c>
       <c r="D126" s="5">
-        <v>-27.463099865399844</v>
+        <v>-27.459167312384359</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>15.614190483</v>
+        <v>15.614198067</v>
       </c>
       <c r="C127" s="5">
-        <v>9.4930935999999022E-2</v>
+        <v>9.4883074000000178E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>7.592431203717398</v>
+        <v>7.5884456187207405</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>15.962401173</v>
+        <v>15.962407796999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.34821069000000016</v>
+        <v>0.34820972999999888</v>
       </c>
       <c r="D128" s="5">
-        <v>30.300169137867215</v>
+        <v>30.300058533667752</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>16.098210311999999</v>
+        <v>16.098215246999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.13580913899999913</v>
+        <v>0.13580744999999972</v>
       </c>
       <c r="D129" s="5">
-        <v>10.701244869700721</v>
+        <v>10.701100843968669</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>16.460014307000002</v>
+        <v>16.460015372000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.36180399500000249</v>
+        <v>0.36180012500000203</v>
       </c>
       <c r="D130" s="5">
-        <v>30.566372441346523</v>
+        <v>30.565993506657072</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>16.204005686999999</v>
+        <v>16.204002119999998</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.25600862000000291</v>
+        <v>-0.25601325200000247</v>
       </c>
       <c r="D131" s="5">
-        <v>-17.147399762187977</v>
+        <v>-17.147682951589239</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>16.271104927</v>
+        <v>16.271072217</v>
       </c>
       <c r="C132" s="5">
-        <v>6.7099240000001004E-2</v>
+        <v>6.7070097000001994E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>5.0838329384910841</v>
+        <v>5.0815755307429322</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>16.102730139999998</v>
+        <v>16.102713484999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.16837478700000119</v>
+        <v>-0.16835873200000151</v>
       </c>
       <c r="D133" s="5">
-        <v>-11.734775710394041</v>
+        <v>-11.733741924048092</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>16.214582270000001</v>
+        <v>16.214571201999998</v>
       </c>
       <c r="C134" s="5">
-        <v>0.1118521300000026</v>
+        <v>0.11185771699999947</v>
       </c>
       <c r="D134" s="5">
-        <v>8.6613252557622431</v>
+        <v>8.6617838529646551</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>16.132287928</v>
+        <v>16.132273582</v>
       </c>
       <c r="C135" s="5">
-        <v>-8.2294342000000853E-2</v>
+        <v>-8.2297619999998517E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.9232293967949712</v>
+        <v>-5.9234627188065154</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>16.204370950000001</v>
+        <v>16.204364744999999</v>
       </c>
       <c r="C136" s="5">
-        <v>7.2083022000001051E-2</v>
+        <v>7.2091162999999625E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>5.4956474463182969</v>
+        <v>5.4962884627498987</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>16.243601510000001</v>
+        <v>16.243589320000002</v>
       </c>
       <c r="C137" s="5">
-        <v>3.9230560000000025E-2</v>
+        <v>3.9224575000002204E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9441811906745885</v>
+        <v>2.9437271730356818</v>
       </c>
       <c r="E137" s="5">
-        <v>1.9040034810759776</v>
+        <v>1.9040233104483661</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>16.195364304000002</v>
+        <v>16.195451267999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-4.8237205999999588E-2</v>
+        <v>-4.8138052000002318E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-3.5059048309458718</v>
+        <v>-3.4988179055177926</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>16.195911612</v>
+        <v>16.195926135000001</v>
       </c>
       <c r="C139" s="5">
-        <v>5.4730799999802571E-4</v>
+        <v>4.7486700000121118E-4</v>
       </c>
       <c r="D139" s="5">
-        <v>4.0560476049078531E-2</v>
+        <v>3.5190887563585349E-2</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>16.456762252000001</v>
+        <v>16.456758036</v>
       </c>
       <c r="C140" s="5">
-        <v>0.26085064000000102</v>
+        <v>0.26083190099999953</v>
       </c>
       <c r="D140" s="5">
-        <v>21.134531624316487</v>
+        <v>21.13285577276578</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>16.302288168</v>
+        <v>16.302309241</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.15447408400000029</v>
+        <v>-0.15444879500000042</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.700290063214501</v>
+        <v>-10.698630330913595</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>16.440957001000001</v>
+        <v>16.440977623999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.13866883300000055</v>
+        <v>0.13866838299999884</v>
       </c>
       <c r="D142" s="5">
-        <v>10.698652342970361</v>
+        <v>10.698601501471195</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>16.63249154</v>
+        <v>16.632508894000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.19153453899999917</v>
+        <v>0.19153127000000225</v>
       </c>
       <c r="D143" s="5">
-        <v>14.911266835700655</v>
+        <v>14.910975897743084</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>16.521549095000001</v>
+        <v>16.521429117</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.11094244499999917</v>
+        <v>-0.11107977700000049</v>
       </c>
       <c r="D144" s="5">
-        <v>-7.7170543980367938</v>
+        <v>-7.7262512070607752</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>16.578383727999999</v>
+        <v>16.578347209</v>
       </c>
       <c r="C145" s="5">
-        <v>5.6834632999997581E-2</v>
+        <v>5.6918092000000087E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>4.2070423213944386</v>
+        <v>4.213368871571932</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>16.818800022000001</v>
+        <v>16.818800731</v>
       </c>
       <c r="C146" s="5">
-        <v>0.24041629400000275</v>
+        <v>0.24045352199999925</v>
       </c>
       <c r="D146" s="5">
-        <v>18.859480750551306</v>
+        <v>18.862682819392717</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>17.208468330999999</v>
+        <v>17.208463088999999</v>
       </c>
       <c r="C147" s="5">
-        <v>0.38966830899999749</v>
+        <v>0.38966235799999893</v>
       </c>
       <c r="D147" s="5">
-        <v>31.633528167792836</v>
+        <v>31.632980405936962</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>17.280764616999999</v>
+        <v>17.280760019999999</v>
       </c>
       <c r="C148" s="5">
-        <v>7.2296286000000265E-2</v>
+        <v>7.2296931000000342E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>5.1595824232220977</v>
+        <v>5.1596311320849741</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>17.458564919000001</v>
+        <v>17.458556535</v>
       </c>
       <c r="C149" s="5">
-        <v>0.17780030200000141</v>
+        <v>0.17779651500000071</v>
       </c>
       <c r="D149" s="5">
-        <v>13.069910865319656</v>
+        <v>13.069620224681655</v>
       </c>
       <c r="E149" s="5">
-        <v>7.4796430351485421</v>
+        <v>7.4796720790279103</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>16.885764037000001</v>
+        <v>16.885878825999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.57280088199999923</v>
+        <v>-0.57267770900000059</v>
       </c>
       <c r="D150" s="5">
-        <v>-32.989001760756324</v>
+        <v>-32.983148892186563</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>17.411681114</v>
+        <v>17.411697053000001</v>
       </c>
       <c r="C151" s="5">
-        <v>0.52591707699999901</v>
+        <v>0.52581822700000203</v>
       </c>
       <c r="D151" s="5">
-        <v>44.490689254344758</v>
+        <v>44.480489960624659</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>17.460730861999998</v>
+        <v>17.460712289</v>
       </c>
       <c r="C152" s="5">
-        <v>4.9049747999998061E-2</v>
+        <v>4.9015235999998907E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>3.4333432448504508</v>
+        <v>3.4308867884758953</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>17.706291866000001</v>
+        <v>17.706328061000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.24556100400000247</v>
+        <v>0.24561577200000073</v>
       </c>
       <c r="D153" s="5">
-        <v>18.244896720980019</v>
+        <v>18.249306706324408</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>17.799094333999999</v>
+        <v>17.799138630000002</v>
       </c>
       <c r="C154" s="5">
-        <v>9.2802467999998584E-2</v>
+        <v>9.2810569000000953E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>6.4739663496730326</v>
+        <v>6.4745342530954764</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>18.006890555999998</v>
+        <v>18.006939965000001</v>
       </c>
       <c r="C155" s="5">
-        <v>0.20779622199999892</v>
+        <v>0.2078013349999992</v>
       </c>
       <c r="D155" s="5">
-        <v>14.944935852219054</v>
+        <v>14.945287897979709</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>18.135735907000001</v>
+        <v>18.135572337999999</v>
       </c>
       <c r="C156" s="5">
-        <v>0.12884535100000249</v>
+        <v>0.12863237299999852</v>
       </c>
       <c r="D156" s="5">
-        <v>8.9325062501387276</v>
+        <v>8.9171307470678141</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>18.370606089999999</v>
+        <v>18.370486613000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.23487018299999818</v>
+        <v>0.23491427500000128</v>
       </c>
       <c r="D157" s="5">
-        <v>16.696981831452582</v>
+        <v>16.700504456220578</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>18.435455098999999</v>
+        <v>18.435485989</v>
       </c>
       <c r="C158" s="5">
-        <v>6.4849008999999569E-2</v>
+        <v>6.4999375999999387E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>4.3192696350071724</v>
+        <v>4.3295092410767122</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>18.305184829000002</v>
+        <v>18.305189108</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.13027026999999691</v>
+        <v>-0.13029688099999959</v>
       </c>
       <c r="D159" s="5">
-        <v>-8.1576340665925571</v>
+        <v>-8.1592230896804452</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>18.455816388999999</v>
+        <v>18.455821408999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.15063155999999722</v>
+        <v>0.15063230099999814</v>
       </c>
       <c r="D160" s="5">
-        <v>10.33408820176296</v>
+        <v>10.334138834602346</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>18.273296737999999</v>
+        <v>18.273304787000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.18251965099999978</v>
+        <v>-0.18251662199999785</v>
       </c>
       <c r="D161" s="5">
-        <v>-11.242767891272354</v>
+        <v>-11.242588447636203</v>
       </c>
       <c r="E161" s="5">
-        <v>4.6666597328016035</v>
+        <v>4.6667560996044299</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>18.395746304999999</v>
+        <v>18.395832467999998</v>
       </c>
       <c r="C162" s="5">
-        <v>0.12244956700000031</v>
+        <v>0.12252768099999756</v>
       </c>
       <c r="D162" s="5">
-        <v>8.3442976099007637</v>
+        <v>8.3498146829962714</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>18.416899545</v>
+        <v>18.416927863000002</v>
       </c>
       <c r="C163" s="5">
-        <v>2.1153240000000295E-2</v>
+        <v>2.1095395000003236E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>1.3886386248815441</v>
+        <v>1.3848107870424453</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>18.346126108</v>
+        <v>18.346099021000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-7.0773436999999717E-2</v>
+        <v>-7.0828842000000947E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.515195689797979</v>
+        <v>-4.5186491812229557</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>18.232430710999999</v>
+        <v>18.232485917000002</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.11369539700000075</v>
+        <v>-0.1136131039999988</v>
       </c>
       <c r="D165" s="5">
-        <v>-7.1883768321234109</v>
+        <v>-7.1833600349770936</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>18.538216014</v>
+        <v>18.538288415</v>
       </c>
       <c r="C166" s="5">
-        <v>0.3057853030000004</v>
+        <v>0.30580249799999848</v>
       </c>
       <c r="D166" s="5">
-        <v>22.090085963448193</v>
+        <v>22.091371718813235</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>18.278290635000001</v>
+        <v>18.278380162000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.25992537899999846</v>
+        <v>-0.25990825299999898</v>
       </c>
       <c r="D167" s="5">
-        <v>-15.586543863738822</v>
+        <v>-15.585538501512808</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>17.156563577</v>
+        <v>17.156360742</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.1217270580000012</v>
+        <v>-1.1220194200000009</v>
       </c>
       <c r="D168" s="5">
-        <v>-53.233302270541117</v>
+        <v>-53.242684960402919</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>17.971947431</v>
+        <v>17.971747629999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.81538385400000024</v>
+        <v>0.81538688799999903</v>
       </c>
       <c r="D169" s="5">
-        <v>74.573382751501384</v>
+        <v>74.574860099745806</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>18.309777394000001</v>
+        <v>18.309842446000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.33782996300000079</v>
+        <v>0.33809481600000169</v>
       </c>
       <c r="D170" s="5">
-        <v>25.041765321792898</v>
+        <v>25.063780051647043</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>18.511959102999999</v>
+        <v>18.511975524</v>
       </c>
       <c r="C171" s="5">
-        <v>0.20218170899999777</v>
+        <v>0.20213307799999924</v>
       </c>
       <c r="D171" s="5">
-        <v>14.085858408964015</v>
+        <v>14.082208903969629</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>18.740762556</v>
+        <v>18.740776733000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.22880345300000116</v>
+        <v>0.22880120900000023</v>
       </c>
       <c r="D172" s="5">
-        <v>15.882675276150549</v>
+        <v>15.88249370843946</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>18.673916590000001</v>
+        <v>18.673933449</v>
       </c>
       <c r="C173" s="5">
-        <v>-6.6845965999998924E-2</v>
+        <v>-6.6843284000000835E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.1972717762672644</v>
+        <v>-4.1971035496768287</v>
       </c>
       <c r="E173" s="5">
-        <v>2.1923786262765477</v>
+        <v>2.1924258729872026</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>18.622250903000001</v>
+        <v>18.622306287000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-5.1665686999999849E-2</v>
+        <v>-5.1627161999999061E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.2700175077884586</v>
+        <v>-3.2676132397116531</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>18.748802839</v>
+        <v>18.748827732999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.12655193599999848</v>
+        <v>0.12652144599999815</v>
       </c>
       <c r="D175" s="5">
-        <v>8.4666982514813185</v>
+        <v>8.4645554372081655</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>18.860163433</v>
+        <v>18.860152627000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.11136059400000065</v>
+        <v>0.11132489400000267</v>
       </c>
       <c r="D176" s="5">
-        <v>7.3650465050098424</v>
+        <v>7.3625976851594332</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>18.833901705999999</v>
+        <v>18.833948450000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-2.62617270000014E-2</v>
+        <v>-2.6204177000000328E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.6581956183927993</v>
+        <v>-1.6545905091502888</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>18.698326122000001</v>
+        <v>18.698390271000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.13557558399999792</v>
+        <v>-0.13555817900000022</v>
       </c>
       <c r="D178" s="5">
-        <v>-8.3042583242364802</v>
+        <v>-8.3032142800825159</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>18.63452551</v>
+        <v>18.634597074999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-6.3800612000001422E-2</v>
+        <v>-6.3793196000002439E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.0185505683635769</v>
+        <v>-4.01807866607321</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>18.562581484999999</v>
+        <v>18.562487956999998</v>
       </c>
       <c r="C180" s="5">
-        <v>-7.1944025000000522E-2</v>
+        <v>-7.2109118000000194E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-4.5358276803872837</v>
+        <v>-4.5459986329563158</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>18.274737951999999</v>
+        <v>18.274482935999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.28784353300000021</v>
+        <v>-0.28800502100000003</v>
       </c>
       <c r="D181" s="5">
-        <v>-17.10021184156124</v>
+        <v>-17.109081105876069</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>19.253684324999998</v>
+        <v>19.253747480000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.97894637299999943</v>
+        <v>0.97926454400000296</v>
       </c>
       <c r="D182" s="5">
-        <v>87.047654359505827</v>
+        <v>87.086343123673828</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>19.434238165</v>
+        <v>19.434248601</v>
       </c>
       <c r="C183" s="5">
-        <v>0.18055384000000174</v>
+        <v>0.18050112099999893</v>
       </c>
       <c r="D183" s="5">
-        <v>11.852084887370772</v>
+        <v>11.848403015691655</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>19.360547963999998</v>
+        <v>19.360563453000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-7.3690201000001565E-2</v>
+        <v>-7.3685147999999145E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.456423910886242</v>
+        <v>-4.4561223308592801</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>19.496206140000002</v>
+        <v>19.496228089999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.13565817600000329</v>
+        <v>0.13566463699999787</v>
       </c>
       <c r="D185" s="5">
-        <v>8.7400572411798336</v>
+        <v>8.7404824122593325</v>
       </c>
       <c r="E185" s="5">
-        <v>4.4034123534660186</v>
+        <v>4.4034356406257524</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>19.449918032999999</v>
+        <v>19.449946060999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-4.6288107000002299E-2</v>
+        <v>-4.6282029000000335E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.8121426636428359</v>
+        <v>-2.8117750900626848</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>19.567342057000001</v>
+        <v>19.567370517000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.11742402400000174</v>
+        <v>0.11742445600000195</v>
       </c>
       <c r="D187" s="5">
-        <v>7.4901672331827207</v>
+        <v>7.4901845561786251</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>19.498074088999999</v>
+        <v>19.498083292</v>
       </c>
       <c r="C188" s="5">
-        <v>-6.92679680000019E-2</v>
+        <v>-6.9287225000000063E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-4.1662347295720048</v>
+        <v>-4.1673645661986942</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>19.543249510999999</v>
+        <v>19.543267303</v>
       </c>
       <c r="C189" s="5">
-        <v>4.5175421999999799E-2</v>
+        <v>4.5184010999999913E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8160051135476261</v>
+        <v>2.8165460037853807</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>19.582101411</v>
+        <v>19.582149633</v>
       </c>
       <c r="C190" s="5">
-        <v>3.8851900000000938E-2</v>
+        <v>3.8882329999999854E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>2.411852754572763</v>
+        <v>2.4137602888070653</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>19.783880161999999</v>
+        <v>19.783911794000002</v>
       </c>
       <c r="C191" s="5">
-        <v>0.20177875099999909</v>
+        <v>0.20176216100000133</v>
       </c>
       <c r="D191" s="5">
-        <v>13.090501015166222</v>
+        <v>13.089328939028121</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>20.772968797000001</v>
+        <v>20.772931845999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.98908863500000166</v>
+        <v>0.98902005199999721</v>
       </c>
       <c r="D192" s="5">
-        <v>79.574701355315284</v>
+        <v>79.567422952647561</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>20.999749005999998</v>
+        <v>20.999575225000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.22678020899999751</v>
+        <v>0.2266433790000022</v>
       </c>
       <c r="D193" s="5">
-        <v>13.916444785123128</v>
+        <v>13.907564275597672</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>20.574708124000001</v>
+        <v>20.574737377000002</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.42504088199999757</v>
+        <v>-0.42483784799999924</v>
       </c>
       <c r="D194" s="5">
-        <v>-21.758899962540056</v>
+        <v>-21.749794786352627</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>20.365024927</v>
+        <v>20.365027753</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.20968319700000038</v>
+        <v>-0.20970962400000204</v>
       </c>
       <c r="D195" s="5">
-        <v>-11.566837453798239</v>
+        <v>-11.56819898771163</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>20.075348388999998</v>
+        <v>20.075361131000001</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.28967653800000193</v>
+        <v>-0.2896666219999986</v>
       </c>
       <c r="D196" s="5">
-        <v>-15.795027671163652</v>
+        <v>-15.794526541020682</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>20.329280414999999</v>
+        <v>20.329297571000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.25393202600000109</v>
+        <v>0.25393644000000037</v>
       </c>
       <c r="D197" s="5">
-        <v>16.2805259447548</v>
+        <v>16.280817851532415</v>
       </c>
       <c r="E197" s="5">
-        <v>4.2730071123468161</v>
+        <v>4.2729777121724322</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>20.67295588</v>
+        <v>20.672978156999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.34367546500000046</v>
+        <v>0.34368058599999785</v>
       </c>
       <c r="D198" s="5">
-        <v>22.283217206968754</v>
+        <v>22.283560116911971</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>20.394790588999999</v>
+        <v>20.394811473000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.27816529100000054</v>
+        <v>-0.27816668399999855</v>
       </c>
       <c r="D199" s="5">
-        <v>-15.00369005172848</v>
+        <v>-15.003744725815448</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>20.428173307000002</v>
+        <v>20.428194988000001</v>
       </c>
       <c r="C200" s="5">
-        <v>3.3382718000002143E-2</v>
+        <v>3.3383515000000585E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>1.9819704208923428</v>
+        <v>1.9820161186457907</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>20.540661975999999</v>
+        <v>20.540643801000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.11248866899999754</v>
+        <v>0.11244881300000031</v>
       </c>
       <c r="D201" s="5">
-        <v>6.8116995347609288</v>
+        <v>6.8092050939260629</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>20.478242570999999</v>
+        <v>20.478269083000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-6.2419404999999983E-2</v>
+        <v>-6.2374718000000939E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-3.5862516673107359</v>
+        <v>-3.5837300613325129</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>19.858905460999999</v>
+        <v>19.858891647</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.61933711000000002</v>
+        <v>-0.61937743600000061</v>
       </c>
       <c r="D203" s="5">
-        <v>-30.824627954552973</v>
+        <v>-30.826280049462518</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>20.403018308</v>
+        <v>20.403041864999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.54411284700000095</v>
+        <v>0.54415021799999863</v>
       </c>
       <c r="D204" s="5">
-        <v>38.315015931477994</v>
+        <v>38.318086875889115</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>20.568114069</v>
+        <v>20.568032065000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.1650957609999999</v>
+        <v>0.16499020000000186</v>
       </c>
       <c r="D205" s="5">
-        <v>10.154092071114572</v>
+        <v>10.147295941658241</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>20.761306340000001</v>
+        <v>20.761307026000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.19319227100000091</v>
+        <v>0.19327496100000019</v>
       </c>
       <c r="D206" s="5">
-        <v>11.872270765981806</v>
+        <v>11.877667611974797</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>20.566605249999999</v>
+        <v>20.566594394999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.19470109000000235</v>
+        <v>-0.19471263100000158</v>
       </c>
       <c r="D207" s="5">
-        <v>-10.690999477644992</v>
+        <v>-10.691600532059498</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>20.692438567</v>
+        <v>20.692448176999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.12583331700000144</v>
+        <v>0.12585378200000008</v>
       </c>
       <c r="D208" s="5">
-        <v>7.594171370513747</v>
+        <v>7.5954524609432195</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>20.742047836000001</v>
+        <v>20.742061122999999</v>
       </c>
       <c r="C209" s="5">
-        <v>4.9609269000001177E-2</v>
+        <v>4.961294599999988E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>2.9151909058176662</v>
+        <v>2.9154084628652654</v>
       </c>
       <c r="E209" s="5">
-        <v>2.0304084186641536</v>
+        <v>2.0303876735456416</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>20.689314097</v>
+        <v>20.689332578999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-5.2733739000000668E-2</v>
+        <v>-5.272854400000071E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.0085309660267234</v>
+        <v>-3.0082368156477135</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>20.702163579</v>
+        <v>20.702182870000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2849482000000023E-2</v>
+        <v>1.2850291000003011E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>0.74783331238170714</v>
+        <v>0.7478798863542524</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>20.737597000000001</v>
+        <v>20.737615900000002</v>
       </c>
       <c r="C212" s="5">
-        <v>3.5433421000000465E-2</v>
+        <v>3.5433030000000088E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>2.0733421766650162</v>
+        <v>2.0733171317768972</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>20.359980899</v>
+        <v>20.359935994000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.37761610100000098</v>
+        <v>-0.3776799060000009</v>
       </c>
       <c r="D213" s="5">
-        <v>-19.790237696474954</v>
+        <v>-19.793237750806004</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>21.006561008999999</v>
+        <v>21.006578524999998</v>
       </c>
       <c r="C214" s="5">
-        <v>0.6465801099999986</v>
+        <v>0.64664253099999769</v>
       </c>
       <c r="D214" s="5">
-        <v>45.522826707494744</v>
+        <v>45.528134409990059</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>21.232052735</v>
+        <v>21.232038074999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.22549172600000134</v>
+        <v>0.22545955000000006</v>
       </c>
       <c r="D215" s="5">
-        <v>13.669590016946076</v>
+        <v>13.667510837126695</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>21.327454829000001</v>
+        <v>21.327460122000002</v>
       </c>
       <c r="C216" s="5">
-        <v>9.5402094000000659E-2</v>
+        <v>9.5422047000003118E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>5.5272350654954838</v>
+        <v>5.5284237015954529</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>21.438280666000001</v>
+        <v>21.438275423</v>
       </c>
       <c r="C217" s="5">
-        <v>0.11082583700000015</v>
+        <v>0.11081530099999881</v>
       </c>
       <c r="D217" s="5">
-        <v>6.4170114398640177</v>
+        <v>6.4163822103436852</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>21.428070712</v>
+        <v>21.428066428000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.0209954000000465E-2</v>
+        <v>-1.0208994999999277E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.57000388836150329</v>
+        <v>-0.56995062823919085</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>21.567724031000001</v>
+        <v>21.567709472000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.13965331900000066</v>
+        <v>0.13964304399999961</v>
       </c>
       <c r="D219" s="5">
-        <v>8.1072859261979815</v>
+        <v>8.1066695711388803</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>21.713921072000002</v>
+        <v>21.713931591000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.14619704100000064</v>
+        <v>0.14622211900000082</v>
       </c>
       <c r="D220" s="5">
-        <v>8.4444283594590672</v>
+        <v>8.4459372297286617</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>21.756755342999998</v>
+        <v>21.756768390000001</v>
       </c>
       <c r="C221" s="5">
-        <v>4.2834270999996704E-2</v>
+        <v>4.2836798999999814E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.3930497289526453</v>
+        <v>2.3931913263344429</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8920314668200904</v>
+        <v>4.8920271760015011</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>21.879617848999999</v>
+        <v>21.879626266999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.12286250600000059</v>
+        <v>0.12285787699999773</v>
       </c>
       <c r="D222" s="5">
-        <v>6.9910009932963257</v>
+        <v>6.9907250415137678</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>22.093583335000002</v>
+        <v>22.093589771000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.21396548600000287</v>
+        <v>0.2139635040000023</v>
       </c>
       <c r="D223" s="5">
-        <v>12.387270669491945</v>
+        <v>12.38714465829316</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>22.221779510000001</v>
+        <v>22.221782459</v>
       </c>
       <c r="C224" s="5">
-        <v>0.12819617499999936</v>
+        <v>0.12819268799999861</v>
       </c>
       <c r="D224" s="5">
-        <v>7.1894634572103433</v>
+        <v>7.1892594561902001</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>22.166079904</v>
+        <v>22.166040090999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-5.5699606000001012E-2</v>
+        <v>-5.5742368000000653E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.9667173074306219</v>
+        <v>-2.9689632122242959</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>22.245056194</v>
+        <v>22.245063455</v>
       </c>
       <c r="C226" s="5">
-        <v>7.8976289999999949E-2</v>
+        <v>7.9023364000001095E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>4.3603081442796787</v>
+        <v>4.362966277629643</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>22.120619164000001</v>
+        <v>22.120616900000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.12443702999999928</v>
+        <v>-0.12444655499999868</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.5099783703208347</v>
+        <v>-6.5104593836650793</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>22.280919357999998</v>
+        <v>22.280932865</v>
       </c>
       <c r="C228" s="5">
-        <v>0.16030019399999773</v>
+        <v>0.16031596499999878</v>
       </c>
       <c r="D228" s="5">
-        <v>9.0510709746923759</v>
+        <v>9.0519982113651096</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>22.133584661</v>
+        <v>22.133592941</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.14733469699999802</v>
+        <v>-0.14733992400000062</v>
       </c>
       <c r="D229" s="5">
-        <v>-7.6527872705543061</v>
+        <v>-7.6530444994931335</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>22.465329905000001</v>
+        <v>22.465334385999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.33174524400000038</v>
+        <v>0.33174144499999869</v>
       </c>
       <c r="D230" s="5">
-        <v>19.545307698203285</v>
+        <v>19.545057185275482</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>22.538460738000001</v>
+        <v>22.538449665000002</v>
       </c>
       <c r="C231" s="5">
-        <v>7.313083300000045E-2</v>
+        <v>7.3115279000003142E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>3.977033813616071</v>
+        <v>3.9761719433945686</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>22.545422605999999</v>
+        <v>22.545427635999999</v>
       </c>
       <c r="C232" s="5">
-        <v>6.9618679999976507E-3</v>
+        <v>6.9779709999977513E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>0.37129639084132471</v>
+        <v>0.37215685611391436</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>22.644690899</v>
+        <v>22.644700401000001</v>
       </c>
       <c r="C233" s="5">
-        <v>9.9268293000001506E-2</v>
+        <v>9.9272765000002039E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>5.413491455051278</v>
+        <v>5.4137400298278404</v>
       </c>
       <c r="E233" s="5">
-        <v>4.0811947461903308</v>
+        <v>4.0811760050178947</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>22.758679071</v>
+        <v>22.758680393999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.11398817199999911</v>
+        <v>0.11397999299999739</v>
       </c>
       <c r="D234" s="5">
-        <v>6.2105988361419007</v>
+        <v>6.210138119843478</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>22.688001931999999</v>
+        <v>22.687993391999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.0677139000000722E-2</v>
+        <v>-7.0687001999999666E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.663606171370537</v>
+        <v>-3.6641085167375187</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>22.717867945999998</v>
+        <v>22.717850754000001</v>
       </c>
       <c r="C236" s="5">
-        <v>2.9866013999999552E-2</v>
+        <v>2.9857362000001331E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>1.5911422196803082</v>
+        <v>1.5906785372695964</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>22.880868053</v>
+        <v>22.880832927</v>
       </c>
       <c r="C237" s="5">
-        <v>0.163000107000002</v>
+        <v>0.16298217299999962</v>
       </c>
       <c r="D237" s="5">
-        <v>8.957997018228415</v>
+        <v>8.9569792566619668</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>22.788257569999999</v>
+        <v>22.788261387999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-9.2610483000001409E-2</v>
+        <v>-9.2571539000001479E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.7503311720928698</v>
+        <v>-4.7483849584501359</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>22.795885113000001</v>
+        <v>22.795907578000001</v>
       </c>
       <c r="C239" s="5">
-        <v>7.6275430000016797E-3</v>
+        <v>7.6461900000026617E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>0.40239673756377048</v>
+        <v>0.40338222241764754</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>22.888303186000002</v>
+        <v>22.888332299000002</v>
       </c>
       <c r="C240" s="5">
-        <v>9.2418073000001044E-2</v>
+        <v>9.2424721000000432E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>4.9749453423556744</v>
+        <v>4.975306214758346</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>22.965125713999999</v>
+        <v>22.965139192999999</v>
       </c>
       <c r="C241" s="5">
-        <v>7.6822527999997448E-2</v>
+        <v>7.6806893999997072E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>4.102882300201216</v>
+        <v>4.102026545962989</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>23.032533057999999</v>
+        <v>23.032534774999998</v>
       </c>
       <c r="C242" s="5">
-        <v>6.740734399999937E-2</v>
+        <v>6.7395581999999621E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>3.5796674338545165</v>
+        <v>3.5790305618943918</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>23.205052461000001</v>
+        <v>23.205039563</v>
       </c>
       <c r="C243" s="5">
-        <v>0.17251940300000257</v>
+        <v>0.17250478800000124</v>
       </c>
       <c r="D243" s="5">
-        <v>9.3679866007457377</v>
+        <v>9.3671592909090329</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>23.344429223999999</v>
+        <v>23.344430840000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.13937676299999779</v>
+        <v>0.13939127700000142</v>
       </c>
       <c r="D244" s="5">
-        <v>7.4505054139878846</v>
+        <v>7.4513113623408511</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>23.313659429000001</v>
+        <v>23.313684538</v>
       </c>
       <c r="C245" s="5">
-        <v>-3.0769794999997657E-2</v>
+        <v>-3.0746302000000725E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.5702782858065478</v>
+        <v>-1.569087928656121</v>
       </c>
       <c r="E245" s="5">
-        <v>2.9541958995322082</v>
+        <v>2.9542635811178775</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>23.541094733000001</v>
+        <v>23.541094504</v>
       </c>
       <c r="C246" s="5">
-        <v>0.22743530400000012</v>
+        <v>0.22740996599999974</v>
       </c>
       <c r="D246" s="5">
-        <v>12.355538364824215</v>
+        <v>12.354073165772483</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>23.492026208999999</v>
+        <v>23.491994080000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.9068524000002611E-2</v>
+        <v>-4.910042399999881E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-2.4727765337221319</v>
+        <v>-2.4743657410966402</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>23.724806234999999</v>
+        <v>23.724767786000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.23278002600000036</v>
+        <v>0.23277370599999969</v>
       </c>
       <c r="D248" s="5">
-        <v>12.560592231682378</v>
+        <v>12.560250539798501</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>23.318913902999999</v>
+        <v>23.318876810999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.40589233200000052</v>
+        <v>-0.40589097500000193</v>
       </c>
       <c r="D249" s="5">
-        <v>-18.704269552414754</v>
+        <v>-18.704240301229468</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>23.661837718000001</v>
+        <v>23.661804618000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.34292381500000246</v>
+        <v>0.34292780700000236</v>
       </c>
       <c r="D250" s="5">
-        <v>19.146648457792569</v>
+        <v>19.146922633747931</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>23.681392025000001</v>
+        <v>23.681355573000001</v>
       </c>
       <c r="C251" s="5">
-        <v>1.9554306999999937E-2</v>
+        <v>1.9550954999999703E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.99620823236101774</v>
+        <v>0.996038085179074</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>23.419664594</v>
+        <v>23.419938565999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.26172743100000062</v>
+        <v>-0.26141700700000214</v>
       </c>
       <c r="D252" s="5">
-        <v>-12.48523613025756</v>
+        <v>-12.47133322748053</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>23.557920212999999</v>
+        <v>23.557853550000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.13825561899999883</v>
+        <v>0.13791498400000179</v>
       </c>
       <c r="D253" s="5">
-        <v>7.3186761298978054</v>
+        <v>7.2999681763358026</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>22.872572174999998</v>
+        <v>22.872515047</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.68534803800000077</v>
+        <v>-0.68533850300000054</v>
       </c>
       <c r="D254" s="5">
-        <v>-29.832383944837314</v>
+        <v>-29.832104324219564</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>22.896242733000001</v>
+        <v>22.896220338999999</v>
       </c>
       <c r="C255" s="5">
-        <v>2.3670558000002728E-2</v>
+        <v>2.3705291999998934E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>1.2489589951041102</v>
+        <v>1.2508053096667915</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>22.970171754999999</v>
+        <v>22.970189635000001</v>
       </c>
       <c r="C256" s="5">
-        <v>7.3929021999997957E-2</v>
+        <v>7.396929600000135E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>3.9442006305469679</v>
+        <v>3.9463915463102017</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>23.013769367999998</v>
+        <v>23.013823782999999</v>
       </c>
       <c r="C257" s="5">
-        <v>4.3597612999999313E-2</v>
+        <v>4.3634147999998874E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>2.301539042004852</v>
+        <v>2.3034861257297701</v>
       </c>
       <c r="E257" s="5">
-        <v>-1.2863277080687241</v>
+        <v>-1.2862006196885933</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>23.092864457000001</v>
+        <v>23.092889642999999</v>
       </c>
       <c r="C258" s="5">
-        <v>7.9095089000002616E-2</v>
+        <v>7.9065860000000043E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>4.2030905259901497</v>
+        <v>4.201497716504643</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>23.033897974999999</v>
+        <v>23.033860459</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.8966482000002429E-2</v>
+        <v>-5.9029183999999901E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.0214718379616867</v>
+        <v>-3.0246364330620112</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>22.883697429000001</v>
+        <v>22.883632878</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.1502005459999971</v>
+        <v>-0.15022758099999933</v>
       </c>
       <c r="D260" s="5">
-        <v>-7.5503873965429236</v>
+        <v>-7.5517098992752612</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>22.639725678000001</v>
+        <v>22.639653858999999</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.24397175100000013</v>
+        <v>-0.24397901900000107</v>
       </c>
       <c r="D261" s="5">
-        <v>-12.069496256219459</v>
+        <v>-12.069867070001605</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>22.592789018000001</v>
+        <v>22.592719714000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-4.6936660000000074E-2</v>
+        <v>-4.693414499999804E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.4596662862584551</v>
+        <v>-2.4595437029718226</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>22.764220413</v>
+        <v>22.764120341000002</v>
       </c>
       <c r="C263" s="5">
-        <v>0.17143139499999904</v>
+        <v>0.17140062700000058</v>
       </c>
       <c r="D263" s="5">
-        <v>9.4952358665112424</v>
+        <v>9.4934903087871891</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>22.508302697000001</v>
+        <v>22.508812637999998</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.25591771599999902</v>
+        <v>-0.25530770300000327</v>
       </c>
       <c r="D264" s="5">
-        <v>-12.686865311803363</v>
+        <v>-12.65851733902249</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>22.474793628</v>
+        <v>22.474659990999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-3.3509069000000835E-2</v>
+        <v>-3.4152646999999092E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.7719355241934798</v>
+        <v>-1.8056434131313304</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>22.597512324</v>
+        <v>22.597333758000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.12271869599999974</v>
+        <v>0.12267376700000199</v>
       </c>
       <c r="D266" s="5">
-        <v>6.7527403412323217</v>
+        <v>6.7502347340168134</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>22.596709114999999</v>
+        <v>22.596620662999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-8.0320900000074857E-4</v>
+        <v>-7.1309500000182879E-4</v>
       </c>
       <c r="D267" s="5">
-        <v>-4.2644623119492131E-2</v>
+        <v>-3.7861347093215425E-2</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>22.549145502999998</v>
+        <v>22.549081556000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-4.7563612000001143E-2</v>
+        <v>-4.7539106999998637E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.4968317862283929</v>
+        <v>-2.495569910385298</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>22.603300257000001</v>
+        <v>22.603793156999998</v>
       </c>
       <c r="C269" s="5">
-        <v>5.415475400000247E-2</v>
+        <v>5.4711600999997501E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>2.920332771942391</v>
+        <v>2.95077148684324</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.7835805357932499</v>
+        <v>-1.7816710072442898</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>22.448803216000002</v>
+        <v>22.448754796999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.15449704099999906</v>
+        <v>-0.15503835999999893</v>
       </c>
       <c r="D270" s="5">
-        <v>-7.9007558329824974</v>
+        <v>-7.9272359124976655</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>22.365691957999999</v>
+        <v>22.365610546999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-8.3111258000002408E-2</v>
+        <v>-8.3144250000000142E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-4.3533522789674368</v>
+        <v>-4.3550545472909485</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>22.432796645</v>
+        <v>22.432702082999999</v>
       </c>
       <c r="C272" s="5">
-        <v>6.7104687000000496E-2</v>
+        <v>6.7091535999999508E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>3.6604200739420056</v>
+        <v>3.6597043796800177</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>22.555761161</v>
+        <v>22.555642403</v>
       </c>
       <c r="C273" s="5">
-        <v>0.12296451599999969</v>
+        <v>0.12294032000000144</v>
       </c>
       <c r="D273" s="5">
-        <v>6.7797288937789801</v>
+        <v>6.7783838057335677</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>22.423184246000002</v>
+        <v>22.423033526000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.1325769149999978</v>
+        <v>-0.13260887699999913</v>
       </c>
       <c r="D274" s="5">
-        <v>-6.8296819662214787</v>
+        <v>-6.8313104255204653</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>22.455612063</v>
+        <v>22.455414559000001</v>
       </c>
       <c r="C275" s="5">
-        <v>3.2427816999998527E-2</v>
+        <v>3.2381033000000059E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>1.7492784319379506</v>
+        <v>1.7467464832974011</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>22.67877395</v>
+        <v>22.679505022000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.22316188699999984</v>
+        <v>0.22409046299999957</v>
       </c>
       <c r="D276" s="5">
-        <v>12.599407000921993</v>
+        <v>12.654861154893782</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>22.682222328999998</v>
+        <v>22.682011853999999</v>
       </c>
       <c r="C277" s="5">
-        <v>3.4483789999981695E-3</v>
+        <v>2.506831999998127E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>0.18261644951238498</v>
+        <v>0.13272017393448632</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>22.558701233000001</v>
+        <v>22.558387755999998</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.1235210959999975</v>
+        <v>-0.12362409800000052</v>
       </c>
       <c r="D278" s="5">
-        <v>-6.3426482708119565</v>
+        <v>-6.3478369133250006</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>22.614869098</v>
+        <v>22.614762214999999</v>
       </c>
       <c r="C279" s="5">
-        <v>5.616786499999904E-2</v>
+        <v>5.6374459000000599E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>3.0290817431342543</v>
+        <v>3.0404195828327429</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>22.639248015</v>
+        <v>22.639113434999999</v>
       </c>
       <c r="C280" s="5">
-        <v>2.4378916999999944E-2</v>
+        <v>2.4351219999999785E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>1.3013021125439783</v>
+        <v>1.2998211103408819</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>22.609878241000001</v>
+        <v>22.610823862</v>
       </c>
       <c r="C281" s="5">
-        <v>-2.9369773999999182E-2</v>
+        <v>-2.8289572999998569E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.5456937789692704</v>
+        <v>-1.489243148197017</v>
       </c>
       <c r="E281" s="5">
-        <v>2.910187417415333E-2</v>
+        <v>3.1104093685385692E-2</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>22.594793211999999</v>
+        <v>22.594692877</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.5085029000001526E-2</v>
+        <v>-1.6130985000000209E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.79769365092038358</v>
+        <v>-0.85275126120702982</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>22.666182023000001</v>
+        <v>22.666084254000001</v>
       </c>
       <c r="C283" s="5">
-        <v>7.138881100000205E-2</v>
+        <v>7.1391377000001199E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>3.8580138257883867</v>
+        <v>3.8581723484691688</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>22.655425916999999</v>
+        <v>22.655335955999998</v>
       </c>
       <c r="C284" s="5">
-        <v>-1.0756106000002319E-2</v>
+        <v>-1.0748298000002876E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.56796916132193509</v>
+        <v>-0.56756038144067933</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>22.686082112000001</v>
+        <v>22.685984569999999</v>
       </c>
       <c r="C285" s="5">
-        <v>3.0656195000002384E-2</v>
+        <v>3.0648614000000407E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>1.6359196642433016</v>
+        <v>1.6355186440974556</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>22.746476034000001</v>
+        <v>22.746024252000002</v>
       </c>
       <c r="C286" s="5">
-        <v>6.0393921999999378E-2</v>
+        <v>6.003968200000287E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>3.2417812248397349</v>
+        <v>3.2225030269456223</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>22.636644898</v>
+        <v>22.636482225000002</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.10983113600000038</v>
+        <v>-0.10954202699999982</v>
       </c>
       <c r="D287" s="5">
-        <v>-5.6427636186145875</v>
+        <v>-5.6284101920532459</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>22.660631765000002</v>
+        <v>22.661388372000001</v>
       </c>
       <c r="C288" s="5">
-        <v>2.3986867000001411E-2</v>
+        <v>2.4906146999999379E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>1.2790142189118114</v>
+        <v>1.3283381837403407</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>22.709327705</v>
+        <v>22.709134606999999</v>
       </c>
       <c r="C289" s="5">
-        <v>4.8695939999998217E-2</v>
+        <v>4.7746234999998194E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>2.6094042237292836</v>
+        <v>2.5578361183640208</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>22.783169469000001</v>
+        <v>22.782698576000001</v>
       </c>
       <c r="C290" s="5">
-        <v>7.3841764000000865E-2</v>
+        <v>7.3563969000002061E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>3.9724692987544774</v>
+        <v>3.9572917439524957</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>22.638733383999998</v>
+        <v>22.638644686999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.14443608500000238</v>
+        <v>-0.14405388900000204</v>
       </c>
       <c r="D291" s="5">
-        <v>-7.3477840612470979</v>
+        <v>-7.3291582783683085</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>22.641224935</v>
+        <v>22.641020988000001</v>
       </c>
       <c r="C292" s="5">
-        <v>2.4915510000020902E-3</v>
+        <v>2.3763010000017459E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>0.13214836787249773</v>
+        <v>0.12603263437216405</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>22.647728923999999</v>
+        <v>22.649117520000001</v>
       </c>
       <c r="C293" s="5">
-        <v>6.5039889999987111E-3</v>
+        <v>8.0965319999997121E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>0.34526090300288637</v>
+        <v>0.42997047509276687</v>
       </c>
       <c r="E293" s="5">
-        <v>0.16740772593530906</v>
+        <v>0.16935985275776666</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>22.715788421999999</v>
+        <v>22.715731915999999</v>
       </c>
       <c r="C294" s="5">
-        <v>6.8059498000000218E-2</v>
+        <v>6.6614395999998521E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>3.6663674610637687</v>
+        <v>3.5870327797112411</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>22.774747255000001</v>
+        <v>22.774616817999998</v>
       </c>
       <c r="C295" s="5">
-        <v>5.8958833000001931E-2</v>
+        <v>5.8884901999999073E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>3.1594488427815426</v>
+        <v>3.155438382459419</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>22.785404843999999</v>
+        <v>22.785305687000001</v>
       </c>
       <c r="C296" s="5">
-        <v>1.0657588999997358E-2</v>
+        <v>1.0688869000002654E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>0.56299523984835176</v>
+        <v>0.56465513958980917</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>22.800739354000001</v>
+        <v>22.800653127</v>
       </c>
       <c r="C297" s="5">
-        <v>1.533451000000241E-2</v>
+        <v>1.5347439999999324E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.81059246844128463</v>
+        <v>0.81128203455353987</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>22.772347491000001</v>
+        <v>22.771568531</v>
       </c>
       <c r="C298" s="5">
-        <v>-2.8391862999999518E-2</v>
+        <v>-2.9084596000000573E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.4840687542595377</v>
+        <v>-1.5200306077262304</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>22.813500976</v>
+        <v>22.813346113000001</v>
       </c>
       <c r="C299" s="5">
-        <v>4.1153484999998824E-2</v>
+        <v>4.1777582000001701E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>2.1902880922179513</v>
+        <v>2.223916775949264</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>22.837259413000002</v>
+        <v>22.838025971</v>
       </c>
       <c r="C300" s="5">
-        <v>2.3758437000001464E-2</v>
+        <v>2.4679857999998944E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.2568870171916213</v>
+        <v>1.305932079321126</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>22.754825518000001</v>
+        <v>22.754629699999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-8.2433895000001201E-2</v>
+        <v>-8.3396271000001576E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-4.2465799413762273</v>
+        <v>-4.2950240586344339</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>22.809501817000001</v>
+        <v>22.809006856</v>
       </c>
       <c r="C302" s="5">
-        <v>5.4676299000000483E-2</v>
+        <v>5.4377156000001037E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>2.9218259824395743</v>
+        <v>2.9056548439338803</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>23.163292888000001</v>
+        <v>23.163253868999998</v>
       </c>
       <c r="C303" s="5">
-        <v>0.35379107099999985</v>
+        <v>0.35424701299999839</v>
       </c>
       <c r="D303" s="5">
-        <v>20.285695701567551</v>
+        <v>20.314590093958728</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>23.054216215</v>
+        <v>23.054031853000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.10907667300000057</v>
+        <v>-0.10922201599999681</v>
       </c>
       <c r="D304" s="5">
-        <v>-5.5067559475277079</v>
+        <v>-5.5139134268601397</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>23.091979325000001</v>
+        <v>23.093441887000001</v>
       </c>
       <c r="C305" s="5">
-        <v>3.7763110000000211E-2</v>
+        <v>3.9410033999999428E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>1.9834212363843973</v>
+        <v>2.0707539023698818</v>
       </c>
       <c r="E305" s="5">
-        <v>1.9615671067540363</v>
+        <v>1.9617734183578817</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>23.037634918999998</v>
+        <v>23.037703280999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.434440600000201E-2</v>
+        <v>-5.5738606000002022E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.7877981257978135</v>
+        <v>-2.8581934832297207</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>23.088158738000001</v>
+        <v>23.088034362999998</v>
       </c>
       <c r="C307" s="5">
-        <v>5.0523819000002135E-2</v>
+        <v>5.0331081999999583E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>2.6636961781317803</v>
+        <v>2.6534044006617297</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>23.091533835</v>
+        <v>23.091426813000002</v>
       </c>
       <c r="C308" s="5">
-        <v>3.3750969999992719E-3</v>
+        <v>3.392450000003322E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>0.17556074322897519</v>
+        <v>0.17646506657242877</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>23.020872512</v>
+        <v>23.020814025</v>
       </c>
       <c r="C309" s="5">
-        <v>-7.0661322999999499E-2</v>
+        <v>-7.0612788000001814E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-3.610888052426442</v>
+        <v>-3.6084658572612227</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>23.085711218</v>
+        <v>23.084677912</v>
       </c>
       <c r="C310" s="5">
-        <v>6.4838705999999746E-2</v>
+        <v>6.3863887000000119E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>3.4326728022131103</v>
+        <v>3.3802830209374246</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>23.084493512000002</v>
+        <v>23.084448009999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.2177059999984863E-3</v>
+        <v>-2.2990200000094774E-4</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.3278247705156332E-2</v>
+        <v>-1.1950233402480137E-2</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>23.123544119999998</v>
+        <v>23.124116435000001</v>
       </c>
       <c r="C312" s="5">
-        <v>3.90506079999966E-2</v>
+        <v>3.9668425000002117E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>2.0489594063757943</v>
+        <v>2.0816869998124821</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>23.110774422999999</v>
+        <v>23.110700217000002</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.2769696999999525E-2</v>
+        <v>-1.3416217999999702E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.66067637733049356</v>
+        <v>-0.69400218542767789</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>23.247300475999999</v>
+        <v>23.246879781000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.13652605300000076</v>
+        <v>0.13617956399999898</v>
       </c>
       <c r="D314" s="5">
-        <v>7.3238800044170826</v>
+        <v>7.3047105141026636</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>23.081241720000001</v>
+        <v>23.081177494999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.1660587559999982</v>
+        <v>-0.16570228600000192</v>
       </c>
       <c r="D315" s="5">
-        <v>-8.2428992948300195</v>
+        <v>-8.2260356086289903</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>23.176510354000001</v>
+        <v>23.176313432000001</v>
       </c>
       <c r="C316" s="5">
-        <v>9.5268633999999963E-2</v>
+        <v>9.5135937000002002E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>5.0670447292510579</v>
+        <v>5.0598406261984863</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>23.136616463999999</v>
+        <v>23.138090225999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-3.9893890000001875E-2</v>
+        <v>-3.8223206000001397E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.046125067490967</v>
+        <v>-1.9612294336143976</v>
       </c>
       <c r="E317" s="5">
-        <v>0.19330148521168322</v>
+        <v>0.19333774159118189</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>23.366806240999999</v>
+        <v>23.366934234999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.23018977699999965</v>
+        <v>0.22884400899999946</v>
       </c>
       <c r="D318" s="5">
-        <v>12.614450100312657</v>
+        <v>12.53580245721917</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>23.210583351</v>
+        <v>23.210423593000002</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.15622288999999867</v>
+        <v>-0.15651064199999709</v>
       </c>
       <c r="D319" s="5">
-        <v>-7.7342789796635447</v>
+        <v>-7.747963468336561</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>23.198338660000001</v>
+        <v>23.198179214</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.2244690999999364E-2</v>
+        <v>-1.224437900000197E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.63122370127911553</v>
+        <v>-0.6312119960871887</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>23.308305189999999</v>
+        <v>23.308237814999998</v>
       </c>
       <c r="C321" s="5">
-        <v>0.10996652999999768</v>
+        <v>0.11005860099999865</v>
       </c>
       <c r="D321" s="5">
-        <v>5.8390032531116409</v>
+        <v>5.8440615259733875</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>23.394314589</v>
+        <v>23.393286675999999</v>
       </c>
       <c r="C322" s="5">
-        <v>8.6009399000001707E-2</v>
+        <v>8.5048861000000642E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>4.5190748212875498</v>
+        <v>4.4676027300838195</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>23.562409922000001</v>
+        <v>23.562466387000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.16809533300000012</v>
+        <v>0.16917971100000173</v>
       </c>
       <c r="D323" s="5">
-        <v>8.9714121967416247</v>
+        <v>9.0320205666060147</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>23.523240448999999</v>
+        <v>23.523672772000001</v>
       </c>
       <c r="C324" s="5">
-        <v>-3.9169473000001176E-2</v>
+        <v>-3.8793614999999448E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-1.9767072416758569</v>
+        <v>-1.9579061630967565</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>23.485724153</v>
+        <v>23.485754420999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.7516295999999727E-2</v>
+        <v>-3.7918351000001849E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.8971343488028425</v>
+        <v>-1.9172507471617584</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>23.592375206</v>
+        <v>23.592142234000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10665105300000022</v>
+        <v>0.10638781300000133</v>
       </c>
       <c r="D326" s="5">
-        <v>5.5875055432923926</v>
+        <v>5.5733615033884076</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>23.384946722999999</v>
+        <v>23.384884680999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.20742848300000105</v>
+        <v>-0.20725755300000159</v>
       </c>
       <c r="D327" s="5">
-        <v>-10.055084137303115</v>
+        <v>-10.047288968420586</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>23.397874413</v>
+        <v>23.397747067000001</v>
       </c>
       <c r="C328" s="5">
-        <v>1.292769000000149E-2</v>
+        <v>1.2862386000001891E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.66540597345186026</v>
+        <v>0.66203627368508489</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>23.268656384</v>
+        <v>23.269670995999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.12921802900000046</v>
+        <v>-0.1280760710000024</v>
       </c>
       <c r="D329" s="5">
-        <v>-6.429530555160845</v>
+        <v>-6.3744433353584595</v>
       </c>
       <c r="E329" s="5">
-        <v>0.57069675769338968</v>
+        <v>0.56867601740158147</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>23.31907301</v>
+        <v>23.319129353000001</v>
       </c>
       <c r="C330" s="5">
-        <v>5.041662600000052E-2</v>
+        <v>4.9458357000002451E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>2.6312717759104043</v>
+        <v>2.5805592805679067</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>23.325451863000001</v>
+        <v>23.325278948000001</v>
       </c>
       <c r="C331" s="5">
-        <v>6.3788530000010724E-3</v>
+        <v>6.1495950000001187E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>0.32875022661911224</v>
+        <v>0.31691693002422472</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>23.388166045999998</v>
+        <v>23.387965612999999</v>
       </c>
       <c r="C332" s="5">
-        <v>6.2714182999997092E-2</v>
+        <v>6.2686664999997532E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>3.2745314825632255</v>
+        <v>3.2730979893084156</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>23.298428293000001</v>
+        <v>23.298479604000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-8.9737752999997866E-2</v>
+        <v>-8.9486008999998035E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-4.5083333214041339</v>
+        <v>-4.4959886383643122</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>23.30321683</v>
+        <v>23.302374358000002</v>
       </c>
       <c r="C334" s="5">
-        <v>4.788536999999593E-3</v>
+        <v>3.894754000000944E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>0.24691556167333317</v>
+        <v>0.20078581883256064</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>23.279964653</v>
+        <v>23.280190396999998</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.3252176999999818E-2</v>
+        <v>-2.2183961000003194E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-1.1908223884799063</v>
+        <v>-1.136442461798548</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>23.088017525000001</v>
+        <v>23.088434159999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.19194712799999891</v>
+        <v>-0.19175623699999989</v>
       </c>
       <c r="D336" s="5">
-        <v>-9.4576167076679045</v>
+        <v>-9.4485455688009363</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>23.148626967999999</v>
+        <v>23.148740554</v>
       </c>
       <c r="C337" s="5">
-        <v>6.0609442999997043E-2</v>
+        <v>6.0306394000001262E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>3.1960601434749103</v>
+        <v>3.1797912751450941</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>23.210085982999999</v>
+        <v>23.21000381</v>
       </c>
       <c r="C338" s="5">
-        <v>6.1459015000000505E-2</v>
+        <v>6.1263256000000155E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>3.232906299822047</v>
+        <v>3.2224424716549294</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>23.370315046000002</v>
+        <v>23.370208936000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.16022906300000272</v>
+        <v>0.16020512600000103</v>
       </c>
       <c r="D339" s="5">
-        <v>8.6059982845337668</v>
+        <v>8.6046950480153761</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>23.317391412999999</v>
+        <v>23.317269965000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.2923633000002468E-2</v>
+        <v>-5.2938970999999668E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-2.6838874924589251</v>
+        <v>-2.6846676930643354</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>23.392815076000002</v>
+        <v>23.393120317000001</v>
       </c>
       <c r="C341" s="5">
-        <v>7.542366300000225E-2</v>
+        <v>7.5850351999999788E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>3.9513889078555353</v>
+        <v>3.9741653578021952</v>
       </c>
       <c r="E341" s="5">
-        <v>0.53358771538427607</v>
+        <v>0.53051597085846947</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>23.359828285999999</v>
+        <v>23.359771683000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-3.2986790000002486E-2</v>
+        <v>-3.3348633999999322E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.6790875357253876</v>
+        <v>-1.6973399087584773</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>23.540488125</v>
+        <v>23.540277895999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.18065983900000049</v>
+        <v>0.18050621299999747</v>
       </c>
       <c r="D343" s="5">
-        <v>9.6856504166837887</v>
+        <v>9.6770854328932288</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>23.59756196</v>
+        <v>23.597324531999998</v>
       </c>
       <c r="C344" s="5">
-        <v>5.7073835000000628E-2</v>
+        <v>5.704663599999904E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>2.9485072685148328</v>
+        <v>2.9471100236148962</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>23.298308859999999</v>
+        <v>23.298519410000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.29925310000000138</v>
+        <v>-0.29880512199999743</v>
       </c>
       <c r="D345" s="5">
-        <v>-14.200025536723249</v>
+        <v>-14.180359273414977</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>23.614101059999999</v>
+        <v>23.61386869</v>
       </c>
       <c r="C346" s="5">
-        <v>0.31579220000000063</v>
+        <v>0.31534927999999951</v>
       </c>
       <c r="D346" s="5">
-        <v>17.534193271129862</v>
+        <v>17.507571334841</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>23.321819894000001</v>
+        <v>23.322116303000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.29228116599999865</v>
+        <v>-0.29175238699999895</v>
       </c>
       <c r="D347" s="5">
-        <v>-13.88233712101381</v>
+        <v>-13.859030746684597</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>24.212706944000001</v>
+        <v>24.213311758</v>
       </c>
       <c r="C348" s="5">
-        <v>0.8908870499999999</v>
+        <v>0.8911954549999983</v>
       </c>
       <c r="D348" s="5">
-        <v>56.808969913963558</v>
+        <v>56.832059136361643</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>23.831070846999999</v>
+        <v>23.831152807999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.38163609700000123</v>
+        <v>-0.38215895000000089</v>
       </c>
       <c r="D349" s="5">
-        <v>-17.357671396240626</v>
+        <v>-17.379029670227553</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>23.257706321000001</v>
+        <v>23.257700858</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.57336452599999888</v>
+        <v>-0.57345194999999904</v>
       </c>
       <c r="D350" s="5">
-        <v>-25.3413909384278</v>
+        <v>-25.344682534280661</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>23.634915476</v>
+        <v>23.634597722999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.37720915499999919</v>
+        <v>0.37689686499999908</v>
       </c>
       <c r="D351" s="5">
-        <v>21.295881312712183</v>
+        <v>21.276655857144576</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>23.699235293000001</v>
+        <v>23.699105302</v>
       </c>
       <c r="C352" s="5">
-        <v>6.4319817000001223E-2</v>
+        <v>6.4507579000000703E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>3.314993191116189</v>
+        <v>3.3248614003842158</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>23.796084047000001</v>
+        <v>23.795486045000001</v>
       </c>
       <c r="C353" s="5">
-        <v>9.6848753999999815E-2</v>
+        <v>9.638074300000099E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>5.0156286696954711</v>
+        <v>4.9908745219630291</v>
       </c>
       <c r="E353" s="5">
-        <v>1.7239009913506909</v>
+        <v>1.7200173493212789</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>23.581799901</v>
+        <v>23.581636294999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.21428414600000067</v>
+        <v>-0.21384975000000139</v>
       </c>
       <c r="D354" s="5">
-        <v>-10.28656840774681</v>
+        <v>-10.266980658086243</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>23.867626421000001</v>
+        <v>23.867399048999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.28582652000000053</v>
+        <v>0.28576275400000029</v>
       </c>
       <c r="D355" s="5">
-        <v>15.55463765602596</v>
+        <v>15.551048228820918</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>23.829544180999999</v>
+        <v>23.829321603</v>
       </c>
       <c r="C356" s="5">
-        <v>-3.8082240000001377E-2</v>
+        <v>-3.8077445999999071E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.8979591799996198</v>
+        <v>-1.8977402673375776</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>23.710667134000001</v>
+        <v>23.711057136000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.11887704699999802</v>
+        <v>-0.11826446699999948</v>
       </c>
       <c r="D357" s="5">
-        <v>-5.824819209185172</v>
+        <v>-5.7956708246545645</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>24.125899404999998</v>
+        <v>24.126824836000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.41523227099999716</v>
+        <v>0.41576769999999996</v>
       </c>
       <c r="D358" s="5">
-        <v>23.16203839503288</v>
+        <v>23.194423567511556</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>23.981663544</v>
+        <v>23.981908621999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.14423586099999852</v>
+        <v>-0.14491621400000199</v>
       </c>
       <c r="D359" s="5">
-        <v>-6.9428996285780364</v>
+        <v>-6.9743159805625847</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>23.974862666</v>
+        <v>23.975758157000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-6.8008779999999547E-3</v>
+        <v>-6.1504649999974959E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.33977361915809023</v>
+        <v>-0.30732150650689682</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>24.305885634999999</v>
+        <v>24.306108817999998</v>
       </c>
       <c r="C361" s="5">
-        <v>0.33102296899999928</v>
+        <v>0.3303506609999971</v>
       </c>
       <c r="D361" s="5">
-        <v>17.886443064586221</v>
+        <v>17.846601828737498</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>24.335319403</v>
+        <v>24.334512537999998</v>
       </c>
       <c r="C362" s="5">
-        <v>2.9433768000000526E-2</v>
+        <v>2.8403720000000021E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.4628852197406284</v>
+        <v>1.411348391286249</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>24.389226577999999</v>
+        <v>24.388532554000001</v>
       </c>
       <c r="C363" s="5">
-        <v>5.3907174999999086E-2</v>
+        <v>5.4020016000002613E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>2.6908458237701272</v>
+        <v>2.6966378781243083</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>24.472972808000002</v>
+        <v>24.472629417</v>
       </c>
       <c r="C364" s="5">
-        <v>8.3746230000002697E-2</v>
+        <v>8.4096862999999189E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>4.1992016910402885</v>
+        <v>4.2172401832893502</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>24.484972033999998</v>
+        <v>24.483915787000001</v>
       </c>
       <c r="C365" s="5">
-        <v>1.199922599999681E-2</v>
+        <v>1.1286370000000545E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.58995547914644231</v>
+        <v>0.5548259732925942</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8949636656155908</v>
+        <v>2.8931106542564367</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>24.674480450000001</v>
+        <v>24.674201195999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.18950841600000246</v>
+        <v>0.19028540899999768</v>
       </c>
       <c r="D366" s="5">
-        <v>9.6934900871342933</v>
+        <v>9.7353859840489498</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>24.619624576</v>
+        <v>24.619715749000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-5.4855874000001137E-2</v>
+        <v>-5.4485446999997578E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.6354388091127556</v>
+        <v>-2.6178872510366658</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>24.681217892999999</v>
+        <v>24.680920551</v>
       </c>
       <c r="C368" s="5">
-        <v>6.1593316999999814E-2</v>
+        <v>6.1204801999998892E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>3.0438128671916864</v>
+        <v>3.0243386486318524</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>23.121810481000001</v>
+        <v>23.123023518</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.5594074119999988</v>
+        <v>-1.5578970329999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-54.30559650262763</v>
+        <v>-54.270210467882784</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>23.346293989999999</v>
+        <v>23.348101382999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.2244835089999988</v>
+        <v>0.22507786499999938</v>
       </c>
       <c r="D370" s="5">
-        <v>12.293173490765753</v>
+        <v>12.326802049637898</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>23.423961968</v>
+        <v>23.424459249000002</v>
       </c>
       <c r="C371" s="5">
-        <v>7.7667978000000915E-2</v>
+        <v>7.6357866000002161E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>4.0659970685710256</v>
+        <v>3.9958581608338983</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>23.946129320000001</v>
+        <v>23.947035431</v>
       </c>
       <c r="C372" s="5">
-        <v>0.52216735200000031</v>
+        <v>0.52257618199999811</v>
       </c>
       <c r="D372" s="5">
-        <v>30.286564327017928</v>
+        <v>30.312534826663029</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>24.147725332</v>
+        <v>24.147890268000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.20159601199999955</v>
+        <v>0.2008548370000014</v>
       </c>
       <c r="D373" s="5">
-        <v>10.583630847837867</v>
+        <v>10.542490011336469</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>23.994708875000001</v>
+        <v>23.992857771000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.15301645699999966</v>
+        <v>-0.15503249700000055</v>
       </c>
       <c r="D374" s="5">
-        <v>-7.344523748076826</v>
+        <v>-7.4378507364282083</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>23.068171077999999</v>
+        <v>23.066829984999998</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.92653779700000172</v>
+        <v>-0.92602778600000235</v>
       </c>
       <c r="D375" s="5">
-        <v>-37.659232881579015</v>
+        <v>-37.645008924572409</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>22.960987605</v>
+        <v>22.959938928</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.1071834729999992</v>
+        <v>-0.10689105699999857</v>
       </c>
       <c r="D376" s="5">
-        <v>-5.4353527509702797</v>
+        <v>-5.4212071620124425</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>22.970616669000002</v>
+        <v>22.969028699999999</v>
       </c>
       <c r="C377" s="5">
-        <v>9.6290640000020744E-3</v>
+        <v>9.0897719999993853E-3</v>
       </c>
       <c r="D377" s="5">
-        <v>0.50440189166387484</v>
+        <v>0.47611226914949789</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.1848360002092377</v>
+        <v>-6.187274536389098</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>22.774826615999999</v>
+        <v>22.774407237999998</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.19579005300000318</v>
+        <v>-0.19462146200000063</v>
       </c>
       <c r="D378" s="5">
-        <v>-9.762075126947023</v>
+        <v>-9.7071375545816245</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>22.692620403999999</v>
+        <v>22.693221889</v>
       </c>
       <c r="C379" s="5">
-        <v>-8.2206211999999113E-2</v>
+        <v>-8.1185348999998297E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.2464622581941498</v>
+        <v>-4.1948337316365496</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>22.63509758</v>
+        <v>22.635186566000002</v>
       </c>
       <c r="C380" s="5">
-        <v>-5.7522823999999417E-2</v>
+        <v>-5.8035322999998584E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.9997906041039357</v>
+        <v>-3.0260633330636</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>22.747764762999999</v>
+        <v>22.750374748999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.11266718299999923</v>
+        <v>0.11518818299999722</v>
       </c>
       <c r="D381" s="5">
-        <v>6.1393171505754518</v>
+        <v>6.2805313344286962</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>22.957671607000002</v>
+        <v>22.960658106</v>
       </c>
       <c r="C382" s="5">
-        <v>0.20990684400000248</v>
+        <v>0.21028335700000156</v>
       </c>
       <c r="D382" s="5">
-        <v>11.652725693464516</v>
+        <v>11.673293187864321</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>23.138937041999998</v>
+        <v>23.140499207000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.1812654349999967</v>
+        <v>0.17984110100000095</v>
       </c>
       <c r="D383" s="5">
-        <v>9.8972389153558993</v>
+        <v>9.8147564660873599</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>23.518696583000001</v>
+        <v>23.520331316</v>
       </c>
       <c r="C384" s="5">
-        <v>0.37975954100000209</v>
+        <v>0.37983210899999875</v>
       </c>
       <c r="D384" s="5">
-        <v>21.573281172406244</v>
+        <v>21.576192075436996</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>23.564602555</v>
+        <v>23.564915573</v>
       </c>
       <c r="C385" s="5">
-        <v>4.5905971999999906E-2</v>
+        <v>4.4584257000000349E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>2.3675807961425877</v>
+        <v>2.2985402680119504</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>23.630572086000001</v>
+        <v>23.627018398000001</v>
       </c>
       <c r="C386" s="5">
-        <v>6.5969531000000359E-2</v>
+        <v>6.2102825000000195E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>3.4116336397771674</v>
+        <v>3.2087162324284435</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>23.865918183000002</v>
+        <v>23.862633656</v>
       </c>
       <c r="C387" s="5">
-        <v>0.23534609700000075</v>
+        <v>0.23561525799999927</v>
       </c>
       <c r="D387" s="5">
-        <v>12.628147059290008</v>
+        <v>12.645397870818043</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>23.774234003</v>
+        <v>23.770219295</v>
       </c>
       <c r="C388" s="5">
-        <v>-9.1684180000001447E-2</v>
+        <v>-9.2414360999999445E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-4.5137963421635234</v>
+        <v>-4.5495954135231003</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>23.856567194</v>
+        <v>23.852266773</v>
       </c>
       <c r="C389" s="5">
-        <v>8.2333191000000028E-2</v>
+        <v>8.2047477999999785E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>4.2358287159625529</v>
+        <v>4.2215758839876827</v>
       </c>
       <c r="E389" s="5">
-        <v>3.8568861157116219</v>
+        <v>3.8453435908676559</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>23.891885541000001</v>
+        <v>23.889096015</v>
       </c>
       <c r="C390" s="5">
-        <v>3.5318347000000472E-2</v>
+        <v>3.6829241999999596E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>1.7910715387826848</v>
+        <v>1.8686839135900302</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>23.833986178</v>
+        <v>23.840967045999999</v>
       </c>
       <c r="C391" s="5">
-        <v>-5.7899363000000648E-2</v>
+        <v>-4.812896900000041E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-2.8696191180350383</v>
+        <v>-2.3910102948763501</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>23.946689588000002</v>
+        <v>23.947143778000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.11270341000000172</v>
+        <v>0.10617673200000155</v>
       </c>
       <c r="D392" s="5">
-        <v>5.824352013265921</v>
+        <v>5.4771171009738273</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>23.94551323</v>
+        <v>23.950227863999999</v>
       </c>
       <c r="C393" s="5">
-        <v>-1.1763580000021534E-3</v>
+        <v>3.0840859999976544E-3</v>
       </c>
       <c r="D393" s="5">
-        <v>-5.893291680617585E-2</v>
+        <v>0.15465417586537633</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>23.944540068999999</v>
+        <v>23.949786276000001</v>
       </c>
       <c r="C394" s="5">
-        <v>-9.7316100000099937E-4</v>
+        <v>-4.4158799999749476E-4</v>
       </c>
       <c r="D394" s="5">
-        <v>-4.8757869371751639E-2</v>
+        <v>-2.2123040744181921E-2</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>23.938424924</v>
+        <v>23.942892827000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-6.1151449999989893E-3</v>
+        <v>-6.8934489999996629E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.30603533436810437</v>
+        <v>-0.34484884171730457</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>24.147251839999999</v>
+        <v>24.150383776999998</v>
       </c>
       <c r="C396" s="5">
-        <v>0.20882691599999958</v>
+        <v>0.20749094999999684</v>
       </c>
       <c r="D396" s="5">
-        <v>10.985355516180295</v>
+        <v>10.909559481054831</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>23.933699219000001</v>
+        <v>23.933628297999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.21355262099999806</v>
+        <v>-0.2167554789999997</v>
       </c>
       <c r="D397" s="5">
-        <v>-10.111236256067679</v>
+        <v>-10.254214276091567</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>24.171446389</v>
+        <v>24.165994456</v>
       </c>
       <c r="C398" s="5">
-        <v>0.23774716999999868</v>
+        <v>0.23236615800000138</v>
       </c>
       <c r="D398" s="5">
-        <v>12.593603784394203</v>
+        <v>12.293225109090077</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>24.093774403000001</v>
+        <v>24.089416254</v>
       </c>
       <c r="C399" s="5">
-        <v>-7.7671985999998583E-2</v>
+        <v>-7.6578202000000317E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-3.7886276705868749</v>
+        <v>-3.7370304060095227</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>24.191380594000002</v>
+        <v>24.179639950999999</v>
       </c>
       <c r="C400" s="5">
-        <v>9.7606191000000564E-2</v>
+        <v>9.0223696999998992E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>4.9711062586650812</v>
+        <v>4.5881889698858425</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>24.359334681</v>
+        <v>24.346408608000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.16795408699999825</v>
+        <v>0.16676865700000221</v>
       </c>
       <c r="D401" s="5">
-        <v>8.6568771724666149</v>
+        <v>8.597773785951901</v>
       </c>
       <c r="E401" s="5">
-        <v>2.1074594802828361</v>
+        <v>2.0716766238727091</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>24.226369663</v>
+        <v>24.217729835</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.13296501800000016</v>
+        <v>-0.12867877300000075</v>
       </c>
       <c r="D402" s="5">
-        <v>-6.3570669555246484</v>
+        <v>-6.1612353296411237</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>24.330438925999999</v>
+        <v>24.349388769000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.10406926299999952</v>
+        <v>0.13165893400000073</v>
       </c>
       <c r="D403" s="5">
-        <v>5.2783933697878371</v>
+        <v>6.7224053913219839</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>24.432815990000002</v>
+        <v>24.435027981000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.10237706400000235</v>
+        <v>8.5639212000000242E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>5.1678427242147329</v>
+        <v>4.3031255196426699</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>24.533422997999999</v>
+        <v>24.540535798000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.10060700799999722</v>
+        <v>0.10550781699999945</v>
       </c>
       <c r="D405" s="5">
-        <v>5.0546963830004898</v>
+        <v>5.306310733762043</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>24.521717231</v>
+        <v>24.533486097000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.1705766999998701E-2</v>
+        <v>-7.0497009999996862E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.5710624401002673</v>
+        <v>-0.34417700025400899</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>24.540973804</v>
+        <v>24.551100489</v>
       </c>
       <c r="C407" s="5">
-        <v>1.9256572999999833E-2</v>
+        <v>1.7614391999998702E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>0.94642450236728237</v>
+        <v>0.86497851933480252</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>24.479103101</v>
+        <v>24.486280889</v>
       </c>
       <c r="C408" s="5">
-        <v>-6.1870703000000304E-2</v>
+        <v>-6.4819599999999866E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.9837428863127347</v>
+        <v>-3.122625929672318</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>24.631866439</v>
+        <v>24.633292891</v>
       </c>
       <c r="C409" s="5">
-        <v>0.15276333799999975</v>
+        <v>0.14701200200000031</v>
       </c>
       <c r="D409" s="5">
-        <v>7.7511302952721239</v>
+        <v>7.4473534387365037</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>24.738622154000002</v>
+        <v>24.731440562</v>
       </c>
       <c r="C410" s="5">
-        <v>0.10675571500000203</v>
+        <v>9.8147670999999548E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>5.3266416386846371</v>
+        <v>4.887399922238389</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>24.616881114000002</v>
+        <v>24.609277417000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.12174103999999986</v>
+        <v>-0.12216314499999825</v>
       </c>
       <c r="D411" s="5">
-        <v>-5.748070479400047</v>
+        <v>-5.7690918127162423</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>24.705643418000001</v>
+        <v>24.680772340000001</v>
       </c>
       <c r="C412" s="5">
-        <v>8.8762303999999403E-2</v>
+        <v>7.1494922999999488E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>4.4137484675818461</v>
+        <v>3.5424907562741748</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>24.677084594</v>
+        <v>24.645328338999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.8558824000000982E-2</v>
+        <v>-3.544400100000189E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-1.3783709278341716</v>
+        <v>-1.7097705325007428</v>
       </c>
       <c r="E413" s="5">
-        <v>1.3044277159500739</v>
+        <v>1.2277775166468441</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>24.751024346000001</v>
+        <v>24.728566055999998</v>
       </c>
       <c r="C414" s="5">
-        <v>7.3939752000001135E-2</v>
+        <v>8.3237716999999378E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>3.6553995056221034</v>
+        <v>4.1290486819641536</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>24.794582242000001</v>
+        <v>24.831590946999999</v>
       </c>
       <c r="C415" s="5">
-        <v>4.3557895999999374E-2</v>
+        <v>0.10302489100000045</v>
       </c>
       <c r="D415" s="5">
-        <v>2.1323714608795452</v>
+        <v>5.1156411259889012</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>24.718803182999999</v>
+        <v>24.731277781999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-7.5779059000002036E-2</v>
+        <v>-0.10031316499999932</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.6065042360835631</v>
+        <v>-4.7414163031161305</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>24.716335144999999</v>
+        <v>24.730287352000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-2.4680379999999502E-3</v>
+        <v>-9.9042999999809922E-4</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.11974769757879811</v>
+        <v>-4.8046617740427067E-2</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>24.791684540999999</v>
+        <v>24.811605515</v>
       </c>
       <c r="C418" s="5">
-        <v>7.5349396000000013E-2</v>
+        <v>8.1318162999998833E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>3.720246449998621</v>
+        <v>4.0179905078447042</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>24.842942186999998</v>
+        <v>24.859046729999999</v>
       </c>
       <c r="C419" s="5">
-        <v>5.1257645999999824E-2</v>
+        <v>4.7441214999999204E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>2.5094489114394269</v>
+        <v>2.3187527446280054</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>24.905301246000001</v>
+        <v>24.915832429000002</v>
       </c>
       <c r="C420" s="5">
-        <v>6.2359059000002048E-2</v>
+        <v>5.678569900000241E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>3.054093096894217</v>
+        <v>2.7758713956721914</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>24.720754778</v>
+        <v>24.723075984000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.18454646800000063</v>
+        <v>-0.19275644500000055</v>
       </c>
       <c r="D421" s="5">
-        <v>-8.5383296277046661</v>
+        <v>-8.8985630832112417</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>24.945913986000001</v>
+        <v>24.936778643</v>
       </c>
       <c r="C422" s="5">
-        <v>0.22515920800000089</v>
+        <v>0.21370265899999907</v>
       </c>
       <c r="D422" s="5">
-        <v>11.494213389214458</v>
+        <v>10.880240373947569</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>24.919664706999999</v>
+        <v>24.908900931000002</v>
       </c>
       <c r="C423" s="5">
-        <v>-2.6249279000001735E-2</v>
+        <v>-2.7877711999998667E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.2554150477567361</v>
+        <v>-1.3333048043514872</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>25.102569766999999</v>
+        <v>25.064684473</v>
       </c>
       <c r="C424" s="5">
-        <v>0.18290505999999951</v>
+        <v>0.15578354199999822</v>
       </c>
       <c r="D424" s="5">
-        <v>9.1721486706673581</v>
+        <v>7.7685695109559028</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>24.986008305999999</v>
+        <v>24.934947035</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.11656146099999987</v>
+        <v>-0.12973743799999937</v>
       </c>
       <c r="D425" s="5">
-        <v>-5.4319646184523451</v>
+        <v>-6.0375140445256825</v>
       </c>
       <c r="E425" s="5">
-        <v>1.2518647039655217</v>
+        <v>1.1751464294419423</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>25.058198771000001</v>
+        <v>25.015252815</v>
       </c>
       <c r="C426" s="5">
-        <v>7.2190465000002035E-2</v>
+        <v>8.0305779999999771E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>3.5227115090284533</v>
+        <v>3.9339316436383109</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>25.160919980999999</v>
+        <v>25.211460536000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.10272120999999856</v>
+        <v>0.19620772100000039</v>
       </c>
       <c r="D427" s="5">
-        <v>5.0316044763241141</v>
+        <v>9.8290713692217757</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>25.204804406000001</v>
+        <v>25.235696215000001</v>
       </c>
       <c r="C428" s="5">
-        <v>4.388442500000167E-2</v>
+        <v>2.4235679000000232E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>2.1131750898744084</v>
+        <v>1.159673915717363</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>25.294570724</v>
+        <v>25.316133077</v>
       </c>
       <c r="C429" s="5">
-        <v>8.976631799999879E-2</v>
+        <v>8.043686199999911E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>4.3584887707668329</v>
+        <v>3.8926801117908694</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>25.267160635</v>
+        <v>25.295529663</v>
       </c>
       <c r="C430" s="5">
-        <v>-2.7410088999999971E-2</v>
+        <v>-2.0603413999999987E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.2926400998155008</v>
+        <v>-0.97225463563476167</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>25.244648745999999</v>
+        <v>25.265756124999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.2511889000000451E-2</v>
+        <v>-2.9773538000000599E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.0639217795142764</v>
+        <v>-1.4033253661618783</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>25.262538760000002</v>
+        <v>25.276028566000001</v>
       </c>
       <c r="C432" s="5">
-        <v>1.7890014000002452E-2</v>
+        <v>1.0272441000001464E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>0.85372112077919393</v>
+        <v>0.4889832542902095</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>25.350551616000001</v>
+        <v>25.354586336000001</v>
       </c>
       <c r="C433" s="5">
-        <v>8.8012855999998862E-2</v>
+        <v>7.8557769999999749E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>4.2617599269149098</v>
+        <v>3.7940126852966438</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>25.269593479000001</v>
+        <v>25.259810568999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-8.0958136999999653E-2</v>
+        <v>-9.4775767000001565E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.7656542444788554</v>
+        <v>-4.3945346801286593</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>25.423570625</v>
+        <v>25.416665359</v>
       </c>
       <c r="C435" s="5">
-        <v>0.15397714599999901</v>
+        <v>0.15685479000000058</v>
       </c>
       <c r="D435" s="5">
-        <v>7.5621509540698684</v>
+        <v>7.7114269850662165</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>25.411798484999998</v>
+        <v>25.379267928000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.1772140000001485E-2</v>
+        <v>-3.7397430999998704E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.55423556490687975</v>
+        <v>-1.7514305188779278</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>25.485730972999999</v>
+        <v>25.442603480999999</v>
       </c>
       <c r="C437" s="5">
-        <v>7.3932488000000518E-2</v>
+        <v>6.3335552999998157E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>3.547662590066758</v>
+        <v>3.036122721737966</v>
       </c>
       <c r="E437" s="5">
-        <v>2.0000100091217776</v>
+        <v>2.0359234984033581</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>25.613268105</v>
+        <v>25.591784382</v>
       </c>
       <c r="C438" s="5">
-        <v>0.1275371320000005</v>
+        <v>0.14918090100000114</v>
       </c>
       <c r="D438" s="5">
-        <v>6.1731770275746278</v>
+        <v>7.2675154714013201</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>25.500748102999999</v>
+        <v>25.418587467999998</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.11252000200000012</v>
+        <v>-0.17319691400000181</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.1461178994872459</v>
+        <v>-7.8256387000814387</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>25.373056477999999</v>
+        <v>25.069579587</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.12769162500000064</v>
+        <v>-0.34900788099999858</v>
       </c>
       <c r="D440" s="5">
-        <v>-5.8460860325935782</v>
+        <v>-15.287468877197242</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>25.363918253000001</v>
+        <v>25.074356531999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-9.1382249999973908E-3</v>
+        <v>4.7769449999996993E-3</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.43133054600854592</v>
+        <v>0.22889675301849266</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>25.348326189000002</v>
+        <v>25.067197209</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.5592063999999795E-2</v>
+        <v>-7.1593229999997732E-3</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.73519182820083184</v>
+        <v>-0.34209089230780032</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>25.653407814000001</v>
+        <v>25.379725667999999</v>
       </c>
       <c r="C443" s="5">
-        <v>0.30508162499999969</v>
+        <v>0.31252845899999926</v>
       </c>
       <c r="D443" s="5">
-        <v>15.438144461650971</v>
+        <v>16.030923459148603</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>25.635190964</v>
+        <v>25.347310528000001</v>
       </c>
       <c r="C444" s="5">
-        <v>-1.8216850000001727E-2</v>
+        <v>-3.2415139999997677E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>-0.84881681355823968</v>
+        <v>-1.5219267181612484</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>25.350898377</v>
+      </c>
+      <c r="C445" s="5">
+        <v>3.5878489999987551E-3</v>
+      </c>
+      <c r="D445" s="5">
+        <v>0.16998932469427519</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>