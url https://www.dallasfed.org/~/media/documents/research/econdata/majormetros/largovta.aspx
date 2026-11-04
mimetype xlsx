--- v9 (2026-09-24)
+++ v10 (2026-11-04)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E8CFF4E8-E8F1-491E-88F5-60BA708BF5E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EE711E27-6EF1-4941-ADB1-1D6C218A90CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{30F3E37B-43D1-40EA-84ED-E0C05771F1E2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A32076FA-5C32-4960-BF5C-26C371723E01}"/>
   </bookViews>
   <sheets>
     <sheet name="largovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A199E8DE-CE53-4689-B196-DB74047A54C8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{415FB83B-5EB8-405A-BC2A-D6ADDB37CCE0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.31252845899999926</v>
       </c>
       <c r="D443" s="5">
         <v>16.030923459148603</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>25.347310528000001</v>
       </c>
       <c r="C444" s="5">
         <v>-3.2415139999997677E-2</v>
       </c>
       <c r="D444" s="5">
         <v>-1.5219267181612484</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>25.350898377</v>
+        <v>25.328087857</v>
       </c>
       <c r="C445" s="5">
-        <v>3.5878489999987551E-3</v>
+        <v>-1.9222671000001412E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>0.16998932469427519</v>
+        <v>-0.90625921454650094</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>25.326455741</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-1.6321159999996837E-3</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-7.729936921078151E-2</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>