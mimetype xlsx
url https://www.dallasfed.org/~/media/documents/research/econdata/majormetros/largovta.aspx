--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FEED8492-6D0C-4266-8E94-7691EC9D7EE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8D841C83-F961-412F-B3A8-4F781A13FB00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{836D241D-F604-495F-B35B-A1763473DAF4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EB23F59F-3F86-487A-BE1F-D5B18DCC5873}"/>
   </bookViews>
   <sheets>
     <sheet name="largovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02D3B6D1-F7D6-44D8-919A-C9FEEB1AC061}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2F213CB-7ED5-49A5-82A5-E6FBE19C30D1}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>9.6979246604</v>
+        <v>9.6980085637000002</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>9.7571736359999992</v>
+        <v>9.7571279593</v>
       </c>
       <c r="C7" s="5">
-        <v>5.9248975599999198E-2</v>
+        <v>5.9119395599999791E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>7.5827726190327294</v>
+        <v>7.5655611894637875</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>9.8077662205999996</v>
+        <v>9.8076966903000002</v>
       </c>
       <c r="C8" s="5">
-        <v>5.0592584600000379E-2</v>
+        <v>5.0568731000000255E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>6.4027520570784757</v>
+        <v>6.3996775140594542</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>9.8403509106999998</v>
+        <v>9.8402493074000006</v>
       </c>
       <c r="C9" s="5">
-        <v>3.2584690100000202E-2</v>
+        <v>3.2552617100000347E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>4.0604656929088767</v>
+        <v>4.0564250351063702</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>9.9608490242999999</v>
+        <v>9.9609945027000002</v>
       </c>
       <c r="C10" s="5">
-        <v>0.12049811360000007</v>
+        <v>0.12074519529999961</v>
       </c>
       <c r="D10" s="5">
-        <v>15.725552062616565</v>
+        <v>15.760177888315141</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>10.112188243</v>
+        <v>10.112089600999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.15133921870000044</v>
+        <v>0.15109509829999901</v>
       </c>
       <c r="D11" s="5">
-        <v>19.83549005323264</v>
+        <v>19.800465259044753</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>10.100304754</v>
+        <v>10.100302523</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.188348900000058E-2</v>
+        <v>-1.178707799999934E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.401118844034277</v>
+        <v>-1.3898377853045596</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>10.24951639</v>
+        <v>10.249562376</v>
       </c>
       <c r="C13" s="5">
-        <v>0.14921163600000042</v>
+        <v>0.14925985300000022</v>
       </c>
       <c r="D13" s="5">
-        <v>19.241315058578977</v>
+        <v>19.248051226636818</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>10.294691818</v>
+        <v>10.294771470000001</v>
       </c>
       <c r="C14" s="5">
-        <v>4.5175428000000295E-2</v>
+        <v>4.5209094000000505E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>5.4191985450325886</v>
+        <v>5.4233106327066238</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>10.335157006999999</v>
+        <v>10.335143501999999</v>
       </c>
       <c r="C15" s="5">
-        <v>4.0465188999998958E-2</v>
+        <v>4.0372031999998725E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>4.8201416255109875</v>
+        <v>4.8087664896159232</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>10.405789465</v>
+        <v>10.405817300000001</v>
       </c>
       <c r="C16" s="5">
-        <v>7.0632458000000398E-2</v>
+        <v>7.0673798000001398E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>8.5164240753852205</v>
+        <v>8.521609099277061</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>10.448252665</v>
+        <v>10.448226194</v>
       </c>
       <c r="C17" s="5">
-        <v>4.2463200000000256E-2</v>
+        <v>4.2408893999999364E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>5.0082882782445326</v>
+        <v>5.0017252722911243</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>10.500962084999999</v>
+        <v>10.501044010999999</v>
       </c>
       <c r="C18" s="5">
-        <v>5.2709419999999341E-2</v>
+        <v>5.2817816999999323E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>6.224596051117226</v>
+        <v>6.2377711838652816</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>10.550141202000001</v>
+        <v>10.550091030000001</v>
       </c>
       <c r="C19" s="5">
-        <v>4.9179117000001327E-2</v>
+        <v>4.9047019000001413E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>5.7669989502241226</v>
+        <v>5.7510623524299476</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>10.598929108</v>
+        <v>10.598849660000001</v>
       </c>
       <c r="C20" s="5">
-        <v>4.8787905999999381E-2</v>
+        <v>4.8758630000000025E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>5.6925999714682929</v>
+        <v>5.6891244852582012</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>10.626660176</v>
+        <v>10.626554431000001</v>
       </c>
       <c r="C21" s="5">
-        <v>2.7731067999999581E-2</v>
+        <v>2.7704770999999795E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>3.1852604696408271</v>
+        <v>3.1822205707433771</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>10.836586710000001</v>
+        <v>10.836750757000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.20992653400000094</v>
+        <v>0.21019632600000016</v>
       </c>
       <c r="D22" s="5">
-        <v>26.45867054602029</v>
+        <v>26.496749095434936</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>10.923977598</v>
+        <v>10.92378609</v>
       </c>
       <c r="C23" s="5">
-        <v>8.7390887999999833E-2</v>
+        <v>8.7035332999999326E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>10.118296804018323</v>
+        <v>10.075135452571637</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>11.024398714</v>
+        <v>11.024404737999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.1004211159999997</v>
+        <v>0.10061864799999931</v>
       </c>
       <c r="D24" s="5">
-        <v>11.606459426653792</v>
+        <v>11.630672915621986</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>11.073979289</v>
+        <v>11.074039046999999</v>
       </c>
       <c r="C25" s="5">
-        <v>4.9580575000000238E-2</v>
+        <v>4.9634308999999988E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>5.5323337224578495</v>
+        <v>5.538475648436525</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>11.008486665</v>
+        <v>11.008703292</v>
       </c>
       <c r="C26" s="5">
-        <v>-6.5492624000000887E-2</v>
+        <v>-6.5335754999999551E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-6.8705657156069577</v>
+        <v>-6.8546037333676813</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>10.921967647000001</v>
+        <v>10.921959285</v>
       </c>
       <c r="C27" s="5">
-        <v>-8.6519017999998837E-2</v>
+        <v>-8.6744007000000067E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-9.0339827049428223</v>
+        <v>-9.056296043677337</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>11.089201060000001</v>
+        <v>11.089232045999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.16723341299999994</v>
+        <v>0.16727276099999955</v>
       </c>
       <c r="D28" s="5">
-        <v>20.003099903600585</v>
+        <v>20.008226342976055</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>10.946917506</v>
+        <v>10.946888681000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.14228355400000048</v>
+        <v>-0.14234336499999856</v>
       </c>
       <c r="D29" s="5">
-        <v>-14.355584392592391</v>
+        <v>-14.361162140171524</v>
       </c>
       <c r="E29" s="5">
-        <v>4.7727103946332505</v>
+        <v>4.7726999563463046</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>11.202552076</v>
+        <v>11.202631296</v>
       </c>
       <c r="C30" s="5">
-        <v>0.25563456999999978</v>
+        <v>0.25574261499999906</v>
       </c>
       <c r="D30" s="5">
-        <v>31.917226943845268</v>
+        <v>31.932590511411863</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>11.043459263000001</v>
+        <v>11.043407137999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.15909281299999911</v>
+        <v>-0.15922415800000067</v>
       </c>
       <c r="D31" s="5">
-        <v>-15.771717593030022</v>
+        <v>-15.783634961691796</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>11.086022161000001</v>
+        <v>11.085943217000001</v>
       </c>
       <c r="C32" s="5">
-        <v>4.2562897999999905E-2</v>
+        <v>4.2536079000001337E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>4.7242616384570502</v>
+        <v>4.7212442846557012</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>11.015229095</v>
+        <v>11.015113252000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-7.0793066000000238E-2</v>
+        <v>-7.0829964999999717E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-7.3994641934086225</v>
+        <v>-7.4032373430240161</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>11.120839878</v>
+        <v>11.120928577000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.10561078299999949</v>
+        <v>0.10581532500000002</v>
       </c>
       <c r="D34" s="5">
-        <v>12.131761171145916</v>
+        <v>12.156647188018411</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>11.036277924</v>
+        <v>11.035977081</v>
       </c>
       <c r="C35" s="5">
-        <v>-8.4561953999999773E-2</v>
+        <v>-8.4951496000000404E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>-8.7526013207322677</v>
+        <v>-8.7911751875794586</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>11.15419704</v>
+        <v>11.154204566000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.11791911599999949</v>
+        <v>0.11822748500000024</v>
       </c>
       <c r="D36" s="5">
-        <v>13.602581603242081</v>
+        <v>13.640669240199422</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>11.104926896</v>
+        <v>11.10497964</v>
       </c>
       <c r="C37" s="5">
-        <v>-4.9270143999999405E-2</v>
+        <v>-4.9224926000000835E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.1737225215092497</v>
+        <v>-5.1690855523772399</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>11.225472067</v>
+        <v>11.226023571000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.12054517099999984</v>
+        <v>0.12104393100000088</v>
       </c>
       <c r="D38" s="5">
-        <v>13.832668098269284</v>
+        <v>13.893305458216121</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>11.708461247000001</v>
+        <v>11.708565743999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.48298918000000057</v>
+        <v>0.4825421729999988</v>
       </c>
       <c r="D39" s="5">
-        <v>65.783960952400022</v>
+        <v>65.703998871747913</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>11.676444310000001</v>
+        <v>11.67639812</v>
       </c>
       <c r="C40" s="5">
-        <v>-3.2016936999999857E-2</v>
+        <v>-3.2167623999999506E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.2325105365723639</v>
+        <v>-3.2474665868094998</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>11.542703565</v>
+        <v>11.542615458</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.13374074500000077</v>
+        <v>-0.13378266199999977</v>
       </c>
       <c r="D41" s="5">
-        <v>-12.911028591336537</v>
+        <v>-12.914871562581808</v>
       </c>
       <c r="E41" s="5">
-        <v>5.4425006735772774</v>
+        <v>5.4419734625964944</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>11.494489060999999</v>
+        <v>11.494520437</v>
       </c>
       <c r="C42" s="5">
-        <v>-4.8214504000000602E-2</v>
+        <v>-4.809502099999996E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-4.8988986340698819</v>
+        <v>-4.887071717225111</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>11.635769097000001</v>
+        <v>11.635672908</v>
       </c>
       <c r="C43" s="5">
-        <v>0.14128003600000127</v>
+        <v>0.14115247099999984</v>
       </c>
       <c r="D43" s="5">
-        <v>15.788406550113333</v>
+        <v>15.773128558748928</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>11.670453174</v>
+        <v>11.670329989000001</v>
       </c>
       <c r="C44" s="5">
-        <v>3.4684076999999647E-2</v>
+        <v>3.4657081000000645E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>3.6362075133133498</v>
+        <v>3.6333613139609477</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>11.895488427</v>
+        <v>11.895325502</v>
       </c>
       <c r="C45" s="5">
-        <v>0.22503525299999971</v>
+        <v>0.22499551299999965</v>
       </c>
       <c r="D45" s="5">
-        <v>25.757733257891857</v>
+        <v>25.752993107626821</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>11.910580065</v>
+        <v>11.910707945</v>
       </c>
       <c r="C46" s="5">
-        <v>1.5091637999999463E-2</v>
+        <v>1.5382443000000023E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>1.5330912099008609</v>
+        <v>1.5628647656456218</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>11.621796295999999</v>
+        <v>11.621325084</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.28878376900000013</v>
+        <v>-0.28938286099999999</v>
       </c>
       <c r="D47" s="5">
-        <v>-25.512370541047879</v>
+        <v>-25.558195807480487</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>11.889460686</v>
+        <v>11.889455891000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.2676643900000002</v>
+        <v>0.26813080700000036</v>
       </c>
       <c r="D48" s="5">
-        <v>31.42160130216347</v>
+        <v>31.484924540293278</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>12.059060551</v>
+        <v>12.059127209</v>
       </c>
       <c r="C49" s="5">
-        <v>0.16959986500000035</v>
+        <v>0.16967131799999891</v>
       </c>
       <c r="D49" s="5">
-        <v>18.526605860398114</v>
+        <v>18.535041809742083</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>12.339606479</v>
+        <v>12.340562668</v>
       </c>
       <c r="C50" s="5">
-        <v>0.28054592800000044</v>
+        <v>0.28143545900000078</v>
       </c>
       <c r="D50" s="5">
-        <v>31.78136704400454</v>
+        <v>31.895210152167451</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>12.100990212999999</v>
+        <v>12.101209729000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.23861626600000108</v>
+        <v>-0.23935293899999976</v>
       </c>
       <c r="D51" s="5">
-        <v>-20.889305391584166</v>
+        <v>-20.94562441469623</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>12.279897013999999</v>
+        <v>12.279768978</v>
       </c>
       <c r="C52" s="5">
-        <v>0.17890680100000012</v>
+        <v>0.1785592489999992</v>
       </c>
       <c r="D52" s="5">
-        <v>19.257521354614383</v>
+        <v>19.216646841641904</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>12.246723596000001</v>
+        <v>12.246580807999999</v>
       </c>
       <c r="C53" s="5">
-        <v>-3.3173417999998733E-2</v>
+        <v>-3.3188170000000738E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-3.1939949931553469</v>
+        <v>-3.195427119156824</v>
       </c>
       <c r="E53" s="5">
-        <v>6.0992645876720264</v>
+        <v>6.0988374130760192</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>12.290871371</v>
+        <v>12.290840141</v>
       </c>
       <c r="C54" s="5">
-        <v>4.4147774999999001E-2</v>
+        <v>4.4259333000001178E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>4.4126433020097222</v>
+        <v>4.4240688874814582</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>12.215436558</v>
+        <v>12.215297768999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-7.5434812999999323E-2</v>
+        <v>-7.5542372000001023E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-7.121364497547777</v>
+        <v>-7.1311952804537171</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>12.227204950999999</v>
+        <v>12.227047889</v>
       </c>
       <c r="C56" s="5">
-        <v>1.1768392999998767E-2</v>
+        <v>1.1750120000000308E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>1.1622295478164624</v>
+        <v>1.1604286290389343</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>12.273882794</v>
+        <v>12.273692809</v>
       </c>
       <c r="C57" s="5">
-        <v>4.6677843000001218E-2</v>
+        <v>4.6644920000000312E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>4.6784682911355624</v>
+        <v>4.6751602333559461</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>12.296477391</v>
+        <v>12.296624203</v>
       </c>
       <c r="C58" s="5">
-        <v>2.2594596999999439E-2</v>
+        <v>2.2931394000000438E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>2.231545353350195</v>
+        <v>2.2651869526254975</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>12.692771103</v>
+        <v>12.692181461000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.3962937120000003</v>
+        <v>0.39555725800000019</v>
       </c>
       <c r="D59" s="5">
-        <v>46.321717850905195</v>
+        <v>46.219219745520455</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>12.654262728000001</v>
+        <v>12.654230704</v>
       </c>
       <c r="C60" s="5">
-        <v>-3.8508374999999262E-2</v>
+        <v>-3.7950757000000834E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>-3.5805197540243028</v>
+        <v>-3.5296832633049502</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>12.829416931000001</v>
+        <v>12.829460244</v>
       </c>
       <c r="C61" s="5">
-        <v>0.17515420299999995</v>
+        <v>0.17522954000000013</v>
       </c>
       <c r="D61" s="5">
-        <v>17.934498470100625</v>
+        <v>17.94285808930498</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>12.753161824999999</v>
+        <v>12.754388698</v>
       </c>
       <c r="C62" s="5">
-        <v>-7.6255106000001405E-2</v>
+        <v>-7.5071546000000211E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-6.9039152179048768</v>
+        <v>-6.8001624249016235</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>12.698082262</v>
+        <v>12.698503301000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-5.5079562999999609E-2</v>
+        <v>-5.588539699999906E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-5.061320028647831</v>
+        <v>-5.1331117590633362</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>12.677437469999999</v>
+        <v>12.677194329000001</v>
       </c>
       <c r="C64" s="5">
-        <v>-2.0644792000000578E-2</v>
+        <v>-2.1308971999999926E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-1.9336321010466229</v>
+        <v>-1.9952019963032974</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>12.735736749000001</v>
+        <v>12.735501060000001</v>
       </c>
       <c r="C65" s="5">
-        <v>5.8299279000001647E-2</v>
+        <v>5.8306731000000056E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>5.6601338858381478</v>
+        <v>5.6609871143573409</v>
       </c>
       <c r="E65" s="5">
-        <v>3.9930120833274962</v>
+        <v>3.9923000522775975</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>12.890314263</v>
+        <v>12.890205161000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.15457751399999964</v>
+        <v>0.15470410100000009</v>
       </c>
       <c r="D66" s="5">
-        <v>15.577470068810761</v>
+        <v>15.59139897616717</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>12.877972446999999</v>
+        <v>12.877761353</v>
       </c>
       <c r="C67" s="5">
-        <v>-1.234181600000106E-2</v>
+        <v>-1.2443808000000445E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-1.1429075608592076</v>
+        <v>-1.1523120889599392</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>12.958631125</v>
+        <v>12.958417073</v>
       </c>
       <c r="C68" s="5">
-        <v>8.0658678000000705E-2</v>
+        <v>8.065571999999932E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>7.7803606214359888</v>
+        <v>7.7801973489358467</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>13.025203039000001</v>
+        <v>13.024977122999999</v>
       </c>
       <c r="C69" s="5">
-        <v>6.6571914000000731E-2</v>
+        <v>6.6560049999999649E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>6.341918573219596</v>
+        <v>6.3408639566754132</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>13.070754183</v>
+        <v>13.071026931</v>
       </c>
       <c r="C70" s="5">
-        <v>4.5551143999999155E-2</v>
+        <v>4.6049808000001136E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>4.278252060651111</v>
+        <v>4.3260785718411743</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>13.194615186</v>
+        <v>13.193999784000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.12386100300000003</v>
+        <v>0.12297285300000027</v>
       </c>
       <c r="D71" s="5">
-        <v>11.983227411165442</v>
+        <v>11.892546573383612</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>13.357295479999999</v>
+        <v>13.357247863</v>
       </c>
       <c r="C72" s="5">
-        <v>0.16268029399999939</v>
+        <v>0.16324807899999882</v>
       </c>
       <c r="D72" s="5">
-        <v>15.840828058782531</v>
+        <v>15.9007238906119</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>13.423796652</v>
+        <v>13.423831214</v>
       </c>
       <c r="C73" s="5">
-        <v>6.6501172000000608E-2</v>
+        <v>6.6583351000000235E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>6.1407074237198156</v>
+        <v>6.1485275895580616</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>13.593860150999999</v>
+        <v>13.595194264</v>
       </c>
       <c r="C74" s="5">
-        <v>0.1700634989999994</v>
+        <v>0.17136305000000007</v>
       </c>
       <c r="D74" s="5">
-        <v>16.307895186019984</v>
+        <v>16.441346171630975</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>13.583951105000001</v>
+        <v>13.584417063</v>
       </c>
       <c r="C75" s="5">
-        <v>-9.9090459999988667E-3</v>
+        <v>-1.0777200999999792E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.87122410795188454</v>
+        <v>-0.94712909453418259</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>13.649134974000001</v>
+        <v>13.64885907</v>
       </c>
       <c r="C76" s="5">
-        <v>6.5183869000000172E-2</v>
+        <v>6.4442007000000245E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>5.9127453183441592</v>
+        <v>5.843481035732756</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>13.817609917</v>
+        <v>13.817347367</v>
       </c>
       <c r="C77" s="5">
-        <v>0.16847494299999966</v>
+        <v>0.16848829699999968</v>
       </c>
       <c r="D77" s="5">
-        <v>15.860018831101286</v>
+        <v>15.861705213771259</v>
       </c>
       <c r="E77" s="5">
-        <v>8.4947827465493795</v>
+        <v>8.4947290405235076</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>13.896192719</v>
+        <v>13.896025617999999</v>
       </c>
       <c r="C78" s="5">
-        <v>7.8582801999999674E-2</v>
+        <v>7.8678250999999477E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>7.0421455800757871</v>
+        <v>7.051107020774916</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>13.944385894</v>
+        <v>13.944146557</v>
       </c>
       <c r="C79" s="5">
-        <v>4.8193174999999755E-2</v>
+        <v>4.8120939000000362E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>4.2420089049913567</v>
+        <v>4.2355809468343164</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>13.987406734</v>
+        <v>13.987184471000001</v>
       </c>
       <c r="C80" s="5">
-        <v>4.3020840000000504E-2</v>
+        <v>4.303791400000101E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>3.7656786248918106</v>
+        <v>3.7672643598875011</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>13.965396907000001</v>
+        <v>13.965182128</v>
       </c>
       <c r="C81" s="5">
-        <v>-2.200982699999976E-2</v>
+        <v>-2.2002343000000479E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-1.8719986255287924</v>
+        <v>-1.8713970669744895</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>14.133572228</v>
+        <v>14.133868222</v>
       </c>
       <c r="C82" s="5">
-        <v>0.16817532099999966</v>
+        <v>0.1686860939999999</v>
       </c>
       <c r="D82" s="5">
-        <v>15.447335426236064</v>
+        <v>15.497665573750407</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>14.002229905</v>
+        <v>14.001743324</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.13134232300000015</v>
+        <v>-0.13212489800000071</v>
       </c>
       <c r="D83" s="5">
-        <v>-10.598843342974916</v>
+        <v>-10.65857187667304</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>13.982237367</v>
+        <v>13.98218185</v>
       </c>
       <c r="C84" s="5">
-        <v>-1.9992538000000337E-2</v>
+        <v>-1.9561473999999635E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.6999819901336144</v>
+        <v>-1.6636668246509556</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>14.126055853</v>
+        <v>14.126044007000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.14381848600000069</v>
+        <v>0.14386215700000093</v>
       </c>
       <c r="D85" s="5">
-        <v>13.065727624860891</v>
+        <v>13.069977103262186</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>14.165417936000001</v>
+        <v>14.166809589</v>
       </c>
       <c r="C86" s="5">
-        <v>3.9362083000000325E-2</v>
+        <v>4.0765581999998801E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>3.3955101992543479</v>
+        <v>3.5185124056922534</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>14.18251193</v>
+        <v>14.183113543999999</v>
       </c>
       <c r="C87" s="5">
-        <v>1.7093993999999668E-2</v>
+        <v>1.6303954999999704E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>1.457739334192576</v>
+        <v>1.3898020783345677</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>14.187849492</v>
+        <v>14.187532941000001</v>
       </c>
       <c r="C88" s="5">
-        <v>5.3375619999993518E-3</v>
+        <v>4.4193970000012683E-3</v>
       </c>
       <c r="D88" s="5">
-        <v>0.4525537532375834</v>
+        <v>0.37455629607312524</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>14.175538805</v>
+        <v>14.17524178</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.2310686999999376E-2</v>
+        <v>-1.2291161000000272E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.0362759670657362</v>
+        <v>-1.0346631266462958</v>
       </c>
       <c r="E89" s="5">
-        <v>2.5903820570273517</v>
+        <v>2.5901817729122145</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>14.189656319999999</v>
+        <v>14.189480229999999</v>
       </c>
       <c r="C90" s="5">
-        <v>1.4117514999998804E-2</v>
+        <v>1.4238449999998792E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>1.20165597816424</v>
+        <v>1.2120322060262811</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>14.306752073</v>
+        <v>14.306490870999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.11709575300000097</v>
+        <v>0.11701064100000025</v>
       </c>
       <c r="D91" s="5">
-        <v>10.364676024161756</v>
+        <v>10.356931874944175</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>14.332744465999999</v>
+        <v>14.332514399000001</v>
       </c>
       <c r="C92" s="5">
-        <v>2.5992392999999225E-2</v>
+        <v>2.6023528000001406E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>2.2020677328249638</v>
+        <v>2.2047725821453534</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>14.402603756</v>
+        <v>14.402402054</v>
       </c>
       <c r="C93" s="5">
-        <v>6.9859290000000129E-2</v>
+        <v>6.9887654999998716E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>6.0082961404961832</v>
+        <v>6.0109005739664045</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>14.391411544</v>
+        <v>14.391775325999999</v>
       </c>
       <c r="C94" s="5">
-        <v>-1.1192211999999202E-2</v>
+        <v>-1.0626728000000085E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-0.92854042465267961</v>
+        <v>-0.8818286618652027</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>14.636041991999999</v>
+        <v>14.635712207999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.24463044799999878</v>
+        <v>0.24393688199999985</v>
       </c>
       <c r="D95" s="5">
-        <v>22.417371464587752</v>
+        <v>22.347158356564801</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>14.508785408</v>
+        <v>14.50874164</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.12725658399999951</v>
+        <v>-0.12697056799999906</v>
       </c>
       <c r="D96" s="5">
-        <v>-9.948919994539974</v>
+        <v>-9.9278283736208941</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>14.344762994</v>
+        <v>14.344758119</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.16402241399999973</v>
+        <v>-0.16398352100000047</v>
       </c>
       <c r="D97" s="5">
-        <v>-12.753535268426985</v>
+        <v>-12.750732712498024</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>14.577708865</v>
+        <v>14.578607463000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.23294587100000008</v>
+        <v>0.23384934400000112</v>
       </c>
       <c r="D98" s="5">
-        <v>21.325124280033503</v>
+        <v>21.415394427787483</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>14.571150386999999</v>
+        <v>14.571598003</v>
       </c>
       <c r="C99" s="5">
-        <v>-6.5584780000005338E-3</v>
+        <v>-7.0094600000008001E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>-0.53854337437201361</v>
+        <v>-0.57544209516054989</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>14.630692203000001</v>
+        <v>14.630460027</v>
       </c>
       <c r="C100" s="5">
-        <v>5.9541816000001191E-2</v>
+        <v>5.8862023999999735E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>5.0152570423345644</v>
+        <v>4.956563925694879</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>14.626484845</v>
+        <v>14.626251857</v>
       </c>
       <c r="C101" s="5">
-        <v>-4.207358000000383E-3</v>
+        <v>-4.2081700000000666E-3</v>
       </c>
       <c r="D101" s="5">
-        <v>-0.34453953069345511</v>
+        <v>-0.34461138004842073</v>
       </c>
       <c r="E101" s="5">
-        <v>3.1811562594075138</v>
+        <v>3.1816746691145203</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>14.667855983000001</v>
+        <v>14.667716928000001</v>
       </c>
       <c r="C102" s="5">
-        <v>4.1371138000000585E-2</v>
+        <v>4.1465071000001075E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>3.4475143763430971</v>
+        <v>3.4555202998914014</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>14.583340965</v>
+        <v>14.583129631</v>
       </c>
       <c r="C103" s="5">
-        <v>-8.4515018000001163E-2</v>
+        <v>-8.4587297000000561E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>-6.6993406484288975</v>
+        <v>-6.7049511403997837</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>14.703271793000001</v>
+        <v>14.703097570000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.1199308280000011</v>
+        <v>0.11996793900000036</v>
       </c>
       <c r="D104" s="5">
-        <v>10.327420678249343</v>
+        <v>10.33091886410773</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>14.754285734</v>
+        <v>14.754155428000001</v>
       </c>
       <c r="C105" s="5">
-        <v>5.1013940999999008E-2</v>
+        <v>5.1057858000000067E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>4.243852712848839</v>
+        <v>4.2476275257949059</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>14.741087698999999</v>
+        <v>14.741341123</v>
       </c>
       <c r="C106" s="5">
-        <v>-1.3198035000000274E-2</v>
+        <v>-1.2814305000000914E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-1.0681611421659576</v>
+        <v>-1.0372619157107965</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>15.084277553</v>
+        <v>15.084173290000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.34318985400000024</v>
+        <v>0.34283216700000096</v>
       </c>
       <c r="D107" s="5">
-        <v>31.807407903168627</v>
+        <v>31.769289046269257</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>15.031127674</v>
+        <v>15.031107543999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-5.3149878999999345E-2</v>
+        <v>-5.3065746000001468E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-4.1472481246942579</v>
+        <v>-4.1408378532274632</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>15.037970242</v>
+        <v>15.037970396</v>
       </c>
       <c r="C109" s="5">
-        <v>6.8425679999997158E-3</v>
+        <v>6.8628520000011406E-3</v>
       </c>
       <c r="D109" s="5">
-        <v>0.54764163195855087</v>
+        <v>0.54926986842636083</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>15.151102072</v>
+        <v>15.151508688</v>
       </c>
       <c r="C110" s="5">
-        <v>0.11313183000000038</v>
+        <v>0.11353829199999943</v>
       </c>
       <c r="D110" s="5">
-        <v>9.4107601098479599</v>
+        <v>9.4459874494015938</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>15.176559206</v>
+        <v>15.176863753999999</v>
       </c>
       <c r="C111" s="5">
-        <v>2.5457133999999826E-2</v>
+        <v>2.5355065999999482E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>2.034997379231096</v>
+        <v>2.0267081114070384</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>15.316016395</v>
+        <v>15.315884617</v>
       </c>
       <c r="C112" s="5">
-        <v>0.13945718899999981</v>
+        <v>0.13902086300000072</v>
       </c>
       <c r="D112" s="5">
-        <v>11.601498213754358</v>
+        <v>11.563108408609168</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>15.378648898</v>
+        <v>15.378501585</v>
       </c>
       <c r="C113" s="5">
-        <v>6.2632502999999673E-2</v>
+        <v>6.2616968000000384E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>5.0191047949721179</v>
+        <v>5.0178759091934699</v>
       </c>
       <c r="E113" s="5">
-        <v>5.1424799667920462</v>
+        <v>5.1431476454439684</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>15.344891891</v>
+        <v>15.344815063</v>
       </c>
       <c r="C114" s="5">
-        <v>-3.3757007000000172E-2</v>
+        <v>-3.3686521999999997E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.6024990207346166</v>
+        <v>-2.5971548535223765</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>15.435744549000001</v>
+        <v>15.435614491999999</v>
       </c>
       <c r="C115" s="5">
-        <v>9.0852658000001085E-2</v>
+        <v>9.079942899999871E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>7.3408414803211031</v>
+        <v>7.3364376183634228</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>15.369428659</v>
+        <v>15.369333072</v>
       </c>
       <c r="C116" s="5">
-        <v>-6.6315890000000266E-2</v>
+        <v>-6.6281419999999258E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-5.0354119643109314</v>
+        <v>-5.0328975442268886</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>15.323257035999999</v>
+        <v>15.323201535999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-4.6171623000001105E-2</v>
+        <v>-4.613153600000075E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-3.5459743056389326</v>
+        <v>-3.5429679468829134</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>15.393584214000001</v>
+        <v>15.393745572</v>
       </c>
       <c r="C118" s="5">
-        <v>7.0327178000001211E-2</v>
+        <v>7.0544036000001142E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>5.6486578094798512</v>
+        <v>5.6665402179783442</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>15.264212083</v>
+        <v>15.264201576</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.12937213100000022</v>
+        <v>-0.12954399600000066</v>
       </c>
       <c r="D119" s="5">
-        <v>-9.6317909614238033</v>
+        <v>-9.6439035886119235</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>15.158778719000001</v>
+        <v>15.158788833999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.10543336399999959</v>
+        <v>-0.10541274200000039</v>
       </c>
       <c r="D120" s="5">
-        <v>-7.9809253055188485</v>
+        <v>-7.9794283871346128</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>15.402745226</v>
+        <v>15.402759781</v>
       </c>
       <c r="C121" s="5">
-        <v>0.24396650699999967</v>
+        <v>0.2439709470000011</v>
       </c>
       <c r="D121" s="5">
-        <v>21.117534675886816</v>
+        <v>21.117938275670944</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>15.532563712</v>
+        <v>15.532640738</v>
       </c>
       <c r="C122" s="5">
-        <v>0.12981848599999957</v>
+        <v>0.12988095699999924</v>
       </c>
       <c r="D122" s="5">
-        <v>10.596183806341376</v>
+        <v>10.601511168517064</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>15.743912512</v>
+        <v>15.744000775</v>
       </c>
       <c r="C123" s="5">
-        <v>0.21134879999999967</v>
+        <v>0.21136003700000039</v>
       </c>
       <c r="D123" s="5">
-        <v>17.607302428329398</v>
+        <v>17.608215764079493</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>16.009381535999999</v>
+        <v>16.009354022</v>
       </c>
       <c r="C124" s="5">
-        <v>0.26546902399999972</v>
+        <v>0.26535324700000018</v>
       </c>
       <c r="D124" s="5">
-        <v>22.220103005621095</v>
+        <v>22.209360668186019</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>15.940196587999999</v>
+        <v>15.940129378</v>
       </c>
       <c r="C125" s="5">
-        <v>-6.918494800000019E-2</v>
+        <v>-6.9224644000000168E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-5.0643299809337128</v>
+        <v>-5.067175473326202</v>
       </c>
       <c r="E125" s="5">
-        <v>3.6514761064154966</v>
+        <v>3.6520319609538943</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>15.519137484</v>
+        <v>15.519160505</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.42105910399999935</v>
+        <v>-0.42096887299999963</v>
       </c>
       <c r="D126" s="5">
-        <v>-27.475141766069065</v>
+        <v>-27.470181081735902</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>15.614237096</v>
+        <v>15.614180445000001</v>
       </c>
       <c r="C127" s="5">
-        <v>9.5099612000000278E-2</v>
+        <v>9.5019940000000247E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>7.6064414030700744</v>
+        <v>7.5998411603106719</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>15.962419780999999</v>
+        <v>15.962390369</v>
       </c>
       <c r="C128" s="5">
-        <v>0.34818268499999938</v>
+        <v>0.34820992399999895</v>
       </c>
       <c r="D128" s="5">
-        <v>30.297324110479408</v>
+        <v>30.300116032011282</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>16.098203403999999</v>
+        <v>16.098202316999998</v>
       </c>
       <c r="C129" s="5">
-        <v>0.13578362300000002</v>
+        <v>0.13581194799999885</v>
       </c>
       <c r="D129" s="5">
-        <v>10.699126260981707</v>
+        <v>10.701484252421833</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>16.459999754999998</v>
+        <v>16.460012683999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.36179635099999885</v>
+        <v>0.36181036700000035</v>
       </c>
       <c r="D130" s="5">
-        <v>30.565659603964491</v>
+        <v>30.566996085157694</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>16.203995286000001</v>
+        <v>16.204011719</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.25600446899999696</v>
+        <v>-0.25600096499999836</v>
       </c>
       <c r="D131" s="5">
-        <v>-17.147158955344199</v>
+        <v>-17.146931620981942</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>16.27114564</v>
+        <v>16.271158933999999</v>
       </c>
       <c r="C132" s="5">
-        <v>6.7150353999998913E-2</v>
+        <v>6.7147214999998539E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>5.0877976679067016</v>
+        <v>5.0875491103856252</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>16.102756374999998</v>
+        <v>16.102757951000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.16838926500000184</v>
+        <v>-0.16840098299999795</v>
       </c>
       <c r="D133" s="5">
-        <v>-11.735700305339758</v>
+        <v>-11.736462013102111</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>16.214619924000001</v>
+        <v>16.214600206</v>
       </c>
       <c r="C134" s="5">
-        <v>0.11186354900000239</v>
+        <v>0.11184225499999911</v>
       </c>
       <c r="D134" s="5">
-        <v>8.6622288903005717</v>
+        <v>8.6605156022547813</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>16.132279309000001</v>
+        <v>16.132313001</v>
       </c>
       <c r="C135" s="5">
-        <v>-8.2340614999999673E-2</v>
+        <v>-8.2287205000000085E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.9264541031022961</v>
+        <v>-5.9227235857775788</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>16.204406637999998</v>
+        <v>16.204382540000001</v>
       </c>
       <c r="C136" s="5">
-        <v>7.2127328999997076E-2</v>
+        <v>7.2069539000001015E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>5.4991119422189039</v>
+        <v>5.4945853566683578</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>16.243667628000001</v>
+        <v>16.243624622999999</v>
       </c>
       <c r="C137" s="5">
-        <v>3.9260990000002494E-2</v>
+        <v>3.9242082999997763E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9464888480639884</v>
+        <v>2.9450553867255813</v>
       </c>
       <c r="E137" s="5">
-        <v>1.9038098954717864</v>
+        <v>1.9039697721580096</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>16.195117382999999</v>
+        <v>16.195209149</v>
       </c>
       <c r="C138" s="5">
-        <v>-4.8550245000001269E-2</v>
+        <v>-4.8415473999998682E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-3.5282698523485312</v>
+        <v>-3.5186448627033018</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>16.195906211</v>
+        <v>16.195890577</v>
       </c>
       <c r="C139" s="5">
-        <v>7.8882800000101838E-4</v>
+        <v>6.8142800000003945E-4</v>
       </c>
       <c r="D139" s="5">
-        <v>5.8464980791206322E-2</v>
+        <v>5.0502766108939667E-2</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>16.456784495000001</v>
+        <v>16.456770349999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.26087828400000035</v>
+        <v>0.2608797729999992</v>
       </c>
       <c r="D140" s="5">
-        <v>21.136981106767848</v>
+        <v>21.137134875972219</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>16.302248199000001</v>
+        <v>16.302255128999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.15453629599999985</v>
+        <v>-0.15451522100000048</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.704365622811263</v>
+        <v>-10.702989081836344</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>16.440912790999999</v>
+        <v>16.440924596999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.13866459199999781</v>
+        <v>0.1386694679999998</v>
       </c>
       <c r="D142" s="5">
-        <v>10.698337151001148</v>
+        <v>10.698726356067478</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>16.632453987000002</v>
+        <v>16.632464329000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.19154119600000286</v>
+        <v>0.19153973200000252</v>
       </c>
       <c r="D143" s="5">
-        <v>14.911861444616715</v>
+        <v>14.911728666077749</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>16.521785498</v>
+        <v>16.521744933000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.11066848900000181</v>
+        <v>-0.11071939600000036</v>
       </c>
       <c r="D144" s="5">
-        <v>-7.698706934777233</v>
+        <v>-7.7021150516851877</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>16.578456229</v>
+        <v>16.578443283999999</v>
       </c>
       <c r="C145" s="5">
-        <v>5.6670731000000529E-2</v>
+        <v>5.6698350999997871E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>4.1946189362755959</v>
+        <v>4.1967125354063439</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>16.818814357000001</v>
+        <v>16.818798951000002</v>
       </c>
       <c r="C146" s="5">
-        <v>0.24035812800000045</v>
+        <v>0.24035566700000288</v>
       </c>
       <c r="D146" s="5">
-        <v>18.854458954697773</v>
+        <v>18.854266174670474</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>17.208487326</v>
+        <v>17.208478088</v>
       </c>
       <c r="C147" s="5">
-        <v>0.38967296899999937</v>
+        <v>0.38967913699999812</v>
       </c>
       <c r="D147" s="5">
-        <v>31.633925433229003</v>
+        <v>31.634524374424355</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>17.280786001999999</v>
+        <v>17.280773527000001</v>
       </c>
       <c r="C148" s="5">
-        <v>7.2298675999999062E-2</v>
+        <v>7.2295439000001238E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>5.1597511236608495</v>
+        <v>5.1595175783839764</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>17.458605823999999</v>
+        <v>17.458581332000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.17781982200000002</v>
+        <v>0.17780780500000049</v>
       </c>
       <c r="D149" s="5">
-        <v>13.071410821342312</v>
+        <v>13.070486857314423</v>
       </c>
       <c r="E149" s="5">
-        <v>7.4794573727041236</v>
+        <v>7.4795911454374364</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>16.885420105000001</v>
+        <v>16.885558947</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.57318571899999782</v>
+        <v>-0.57302238500000158</v>
       </c>
       <c r="D150" s="5">
-        <v>-33.007262190409982</v>
+        <v>-32.99952374057591</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>17.411667831999999</v>
+        <v>17.411659004000001</v>
       </c>
       <c r="C151" s="5">
-        <v>0.52624772699999767</v>
+        <v>0.52610005700000073</v>
       </c>
       <c r="D151" s="5">
-        <v>44.524687085359574</v>
+        <v>44.509548201572045</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>17.460787346</v>
+        <v>17.460764613999999</v>
       </c>
       <c r="C152" s="5">
-        <v>4.9119514000000919E-2</v>
+        <v>4.9105609999998023E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>3.4383053498324267</v>
+        <v>3.4373187107633596</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>17.706233878999999</v>
+        <v>17.706236609000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.24544653299999908</v>
+        <v>0.24547199500000261</v>
       </c>
       <c r="D153" s="5">
-        <v>18.235659997865984</v>
+        <v>18.237725932120096</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>17.799017681999999</v>
+        <v>17.799025347000001</v>
       </c>
       <c r="C154" s="5">
-        <v>9.2783802999999665E-2</v>
+        <v>9.2788737999999427E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>6.4726483239052834</v>
+        <v>6.4730015479409708</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>18.006801084999999</v>
+        <v>18.006812185000001</v>
       </c>
       <c r="C155" s="5">
-        <v>0.20778340300000053</v>
+        <v>0.20778683800000053</v>
       </c>
       <c r="D155" s="5">
-        <v>14.944022456214533</v>
+        <v>14.944278724539517</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>18.136066114999998</v>
+        <v>18.136001301</v>
       </c>
       <c r="C156" s="5">
-        <v>0.12926502999999911</v>
+        <v>0.12918911599999916</v>
       </c>
       <c r="D156" s="5">
-        <v>8.9628060877404039</v>
+        <v>8.9573273103736426</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>18.370841149</v>
+        <v>18.370801061000002</v>
       </c>
       <c r="C157" s="5">
-        <v>0.23477503400000188</v>
+        <v>0.23479976000000136</v>
       </c>
       <c r="D157" s="5">
-        <v>16.689403144262727</v>
+        <v>16.691351798609656</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>18.435409358000001</v>
+        <v>18.435403981</v>
       </c>
       <c r="C158" s="5">
-        <v>6.456820900000082E-2</v>
+        <v>6.4602919999998676E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>4.3001478499377521</v>
+        <v>4.3025140163172937</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>18.305166688</v>
+        <v>18.305176054</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.13024267000000123</v>
+        <v>-0.13022792699999997</v>
       </c>
       <c r="D159" s="5">
-        <v>-8.1559917838029286</v>
+        <v>-8.1551064117058374</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>18.455798874999999</v>
+        <v>18.455806375000002</v>
       </c>
       <c r="C160" s="5">
-        <v>0.15063218699999936</v>
+        <v>0.15063032100000129</v>
       </c>
       <c r="D160" s="5">
-        <v>10.334143891722736</v>
+        <v>10.334004496846294</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>18.273277934999999</v>
+        <v>18.273282066</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.18252093999999985</v>
+        <v>-0.18252430900000149</v>
       </c>
       <c r="D161" s="5">
-        <v>-11.242853118179463</v>
+        <v>-11.243045161954912</v>
       </c>
       <c r="E161" s="5">
-        <v>4.6663068014290543</v>
+        <v>4.6664772956478862</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>18.395487718999998</v>
+        <v>18.395592721</v>
       </c>
       <c r="C162" s="5">
-        <v>0.12220978399999893</v>
+        <v>0.12231065499999971</v>
       </c>
       <c r="D162" s="5">
-        <v>8.3273608885838346</v>
+        <v>8.3344872600884088</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>18.416852343999999</v>
+        <v>18.416855820999999</v>
       </c>
       <c r="C163" s="5">
-        <v>2.1364625000000359E-2</v>
+        <v>2.1263099999998758E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>1.4026239388888362</v>
+        <v>1.3959082012356516</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>18.346205892</v>
+        <v>18.346174957999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-7.0646451999998305E-2</v>
+        <v>-7.0680862999999761E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.5072757772450007</v>
+        <v>-4.5094242489307153</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>18.232357081</v>
+        <v>18.232348473999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.11384881100000044</v>
+        <v>-0.11382648400000051</v>
       </c>
       <c r="D165" s="5">
-        <v>-7.1977175478995958</v>
+        <v>-7.1963655346008348</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>18.538121920999998</v>
+        <v>18.538108251000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.30576483999999837</v>
+        <v>0.30575977700000223</v>
       </c>
       <c r="D166" s="5">
-        <v>22.088566362087271</v>
+        <v>22.088177642350757</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>18.278176424000002</v>
+        <v>18.278156966000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.25994549699999681</v>
+        <v>-0.25995128499999964</v>
       </c>
       <c r="D167" s="5">
-        <v>-15.587731891254641</v>
+        <v>-15.588063275378971</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>17.156922882</v>
+        <v>17.156881169999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.1212535420000016</v>
+        <v>-1.1212757960000026</v>
       </c>
       <c r="D168" s="5">
-        <v>-53.218040201155993</v>
+        <v>-53.218807414909918</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>17.972326834</v>
+        <v>17.972271831</v>
       </c>
       <c r="C169" s="5">
-        <v>0.81540395200000049</v>
+        <v>0.81539066100000213</v>
       </c>
       <c r="D169" s="5">
-        <v>74.573734959735361</v>
+        <v>74.572416813215085</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>18.309633082000001</v>
+        <v>18.309666424</v>
       </c>
       <c r="C170" s="5">
-        <v>0.33730624800000086</v>
+        <v>0.33739459299999908</v>
       </c>
       <c r="D170" s="5">
-        <v>24.998269841951128</v>
+        <v>25.005592113530994</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>18.51189428</v>
+        <v>18.511926678999998</v>
       </c>
       <c r="C171" s="5">
-        <v>0.20226119799999864</v>
+        <v>0.20226025499999878</v>
       </c>
       <c r="D171" s="5">
-        <v>14.091854964701177</v>
+        <v>14.091757982385623</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>18.740704203</v>
+        <v>18.740733897999998</v>
       </c>
       <c r="C172" s="5">
-        <v>0.22880992300000003</v>
+        <v>0.22880721900000012</v>
       </c>
       <c r="D172" s="5">
-        <v>15.883214812687129</v>
+        <v>15.882984456261839</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>18.673864605999999</v>
+        <v>18.673885376000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-6.6839597000001305E-2</v>
+        <v>-6.6848521999997246E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.196892489808679</v>
+        <v>-4.1974354258394246</v>
       </c>
       <c r="E173" s="5">
-        <v>2.1921993001197126</v>
+        <v>2.192289860973462</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>18.622086206999999</v>
+        <v>18.622152602</v>
       </c>
       <c r="C174" s="5">
-        <v>-5.1778398999999808E-2</v>
+        <v>-5.1732774000001314E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.2770518079690003</v>
+        <v>-3.2742044731508435</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>18.748761742999999</v>
+        <v>18.748764446999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.12667553600000048</v>
+        <v>0.12661184499999933</v>
       </c>
       <c r="D175" s="5">
-        <v>8.4753570429125791</v>
+        <v>8.4709037946538714</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>18.860216686000001</v>
+        <v>18.860186906999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.1114549430000018</v>
+        <v>0.11142246</v>
       </c>
       <c r="D176" s="5">
-        <v>7.3715085663309532</v>
+        <v>7.3692883748300408</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>18.833862357000001</v>
+        <v>18.833835969999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-2.6354329000000121E-2</v>
+        <v>-2.635093700000013E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.6639930898644795</v>
+        <v>-1.6637831713821383</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>18.698277973</v>
+        <v>18.698236573999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.13558438400000128</v>
+        <v>-0.13559939599999993</v>
       </c>
       <c r="D178" s="5">
-        <v>-8.3047928502591581</v>
+        <v>-8.3056874412059116</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>18.634544252000001</v>
+        <v>18.634438110000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-6.3733720999998411E-2</v>
+        <v>-6.3798463999997779E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.0144261795588161</v>
+        <v>-4.0184366879726934</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>18.562653317999999</v>
+        <v>18.562707849999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-7.189093400000246E-2</v>
+        <v>-7.1730260000002488E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-4.5325467115807978</v>
+        <v>-4.5226553292690213</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>18.275203695999998</v>
+        <v>18.275149486</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.28744962200000046</v>
+        <v>-0.28755836399999879</v>
       </c>
       <c r="D181" s="5">
-        <v>-17.078705926763071</v>
+        <v>-17.084580567363396</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>19.253520346999998</v>
+        <v>19.253573004</v>
       </c>
       <c r="C182" s="5">
-        <v>0.97831665100000009</v>
+        <v>0.9784235179999996</v>
       </c>
       <c r="D182" s="5">
-        <v>86.971349788193962</v>
+        <v>86.984141856055302</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>19.434160233</v>
+        <v>19.434210877000002</v>
       </c>
       <c r="C183" s="5">
-        <v>0.18063988600000158</v>
+        <v>0.180637873000002</v>
       </c>
       <c r="D183" s="5">
-        <v>11.858134055858427</v>
+        <v>11.857960897957408</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>19.360464453999999</v>
+        <v>19.360513298000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-7.3695779000001238E-2</v>
+        <v>-7.3697579000000957E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.4567717377424039</v>
+        <v>-4.4568669598362369</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>19.496130067999999</v>
+        <v>19.496164787000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.13566561400000055</v>
+        <v>0.13565148900000068</v>
       </c>
       <c r="D185" s="5">
-        <v>8.7405942339442877</v>
+        <v>8.7396259378774932</v>
       </c>
       <c r="E185" s="5">
-        <v>4.4032956184966832</v>
+        <v>4.4033654188367688</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>19.449842396000001</v>
+        <v>19.449869511999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-4.6287671999998281E-2</v>
+        <v>-4.6295275000002079E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.81212740992971</v>
+        <v>-2.8125783577677366</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>19.567285818999999</v>
+        <v>19.567296788</v>
       </c>
       <c r="C187" s="5">
-        <v>0.11744342299999744</v>
+        <v>0.1174272760000008</v>
       </c>
       <c r="D187" s="5">
-        <v>7.4914761321937196</v>
+        <v>7.4904009165204455</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>19.498084483</v>
+        <v>19.498064499000002</v>
       </c>
       <c r="C188" s="5">
-        <v>-6.9201335999999003E-2</v>
+        <v>-6.9232288999998559E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-4.1623164014466756</v>
+        <v>-4.1641397919541916</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>19.543294060000001</v>
+        <v>19.543234856000002</v>
       </c>
       <c r="C189" s="5">
-        <v>4.5209577000001389E-2</v>
+        <v>4.5170356999999939E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8181598646113803</v>
+        <v>2.8156867561986321</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>19.582104660999999</v>
+        <v>19.582041001</v>
       </c>
       <c r="C190" s="5">
-        <v>3.8810600999998002E-2</v>
+        <v>3.8806144999998793E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>2.4092553715788112</v>
+        <v>2.4089831050373656</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>19.784073077999999</v>
+        <v>19.783874659999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.20196841699999979</v>
+        <v>0.20183365899999828</v>
       </c>
       <c r="D191" s="5">
-        <v>13.10350964396072</v>
+        <v>13.094310229136298</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>20.772860793</v>
+        <v>20.772991802</v>
       </c>
       <c r="C192" s="5">
-        <v>0.98878771500000084</v>
+        <v>0.98911714200000134</v>
       </c>
       <c r="D192" s="5">
-        <v>79.542487694839821</v>
+        <v>79.577687104318983</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>21.000023496000001</v>
+        <v>21.00002155</v>
       </c>
       <c r="C193" s="5">
-        <v>0.22716270300000119</v>
+        <v>0.22702974799999964</v>
       </c>
       <c r="D193" s="5">
-        <v>13.941422965789062</v>
+        <v>13.932673441161004</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>20.574594613999999</v>
+        <v>20.574649529999999</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.42542888200000206</v>
+        <v>-0.42537202000000107</v>
       </c>
       <c r="D194" s="5">
-        <v>-21.776350168811099</v>
+        <v>-21.773757687719197</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>20.364955691999999</v>
+        <v>20.365008791000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.20963892199999989</v>
+        <v>-0.20964073899999747</v>
       </c>
       <c r="D195" s="5">
-        <v>-11.564590576391653</v>
+        <v>-11.564656102308458</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>20.075268424000001</v>
+        <v>20.075317785999999</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.289687267999998</v>
+        <v>-0.28969100500000167</v>
       </c>
       <c r="D196" s="5">
-        <v>-15.795617317169198</v>
+        <v>-15.79576739405133</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>20.329223197000001</v>
+        <v>20.329249002000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.25395477300000024</v>
+        <v>0.25393121600000157</v>
       </c>
       <c r="D197" s="5">
-        <v>16.282156701840588</v>
+        <v>16.280496917303534</v>
       </c>
       <c r="E197" s="5">
-        <v>4.2731204915759102</v>
+        <v>4.2730671601395986</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>20.672901975999999</v>
+        <v>20.672918987999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.34367877899999755</v>
+        <v>0.34366998599999832</v>
       </c>
       <c r="D198" s="5">
-        <v>22.283521101197202</v>
+        <v>22.282865993736035</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>20.394749185999999</v>
+        <v>20.394758689</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.27815279000000004</v>
+        <v>-0.27816029899999961</v>
       </c>
       <c r="D199" s="5">
-        <v>-15.003101138804432</v>
+        <v>-15.003465223445179</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>20.428153049999999</v>
+        <v>20.428142780000002</v>
       </c>
       <c r="C200" s="5">
-        <v>3.3403864000000283E-2</v>
+        <v>3.3384091000002059E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>1.9832412768199026</v>
+        <v>1.9820558009142397</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>20.540779229000002</v>
+        <v>20.540705602999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.11262617900000294</v>
+        <v>0.11256282299999754</v>
       </c>
       <c r="D201" s="5">
-        <v>6.8202874648959133</v>
+        <v>6.8163373440912833</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>20.478252300000001</v>
+        <v>20.478210237999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-6.2526929000000564E-2</v>
+        <v>-6.2495365000000191E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-3.592306141290913</v>
+        <v>-3.5905356141566092</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>19.859186573999999</v>
+        <v>19.858972337000001</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.61906572600000231</v>
+        <v>-0.6192379009999982</v>
       </c>
       <c r="D203" s="5">
-        <v>-30.813270924667179</v>
+        <v>-30.820521764097375</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>20.402832889999999</v>
+        <v>20.402951869999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.54364631600000024</v>
+        <v>0.54397953299999813</v>
       </c>
       <c r="D204" s="5">
-        <v>38.276442662646247</v>
+        <v>38.304022250405012</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>20.56819848</v>
+        <v>20.568233584000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.1653655900000004</v>
+        <v>0.16528171400000247</v>
       </c>
       <c r="D205" s="5">
-        <v>10.171530993523525</v>
+        <v>10.16607788207522</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>20.761277719999999</v>
+        <v>20.761297967000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.19307923999999943</v>
+        <v>0.1930643829999994</v>
       </c>
       <c r="D206" s="5">
-        <v>11.864910941809637</v>
+        <v>11.863929019484143</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>20.566573237</v>
+        <v>20.566612295999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.19470448299999887</v>
+        <v>-0.194685671000002</v>
       </c>
       <c r="D207" s="5">
-        <v>-10.691190270133911</v>
+        <v>-10.690200095038938</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>20.692373013000001</v>
+        <v>20.692414219</v>
       </c>
       <c r="C208" s="5">
-        <v>0.12579977600000092</v>
+        <v>0.12580192300000093</v>
       </c>
       <c r="D208" s="5">
-        <v>7.592090775235949</v>
+        <v>7.5922098305962971</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>20.741991482</v>
+        <v>20.742023380999999</v>
       </c>
       <c r="C209" s="5">
-        <v>4.9618468999998555E-2</v>
+        <v>4.9609161999999429E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>2.9157480347948184</v>
+        <v>2.9151880105804384</v>
       </c>
       <c r="E209" s="5">
-        <v>2.0304183834280121</v>
+        <v>2.0304457826228139</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>20.689264149</v>
+        <v>20.689284043000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-5.2727332999999987E-2</v>
+        <v>-5.2739337999998526E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.0081786485919304</v>
+        <v>-3.0088494407770616</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>20.702104139999999</v>
+        <v>20.70213395</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2839990999999884E-2</v>
+        <v>1.2849906999999661E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>0.74728086445459141</v>
+        <v>0.74785922179976261</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>20.737549452</v>
+        <v>20.737569533999999</v>
       </c>
       <c r="C212" s="5">
-        <v>3.5445312000000229E-2</v>
+        <v>3.5435583999998244E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>2.0740505398844755</v>
+        <v>2.0734729313408806</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>20.360175730000002</v>
+        <v>20.360068148</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.37737372199999797</v>
+        <v>-0.37750138599999872</v>
       </c>
       <c r="D213" s="5">
-        <v>-19.778819400730296</v>
+        <v>-19.784838020320951</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>21.006574657000002</v>
+        <v>21.006537749</v>
       </c>
       <c r="C214" s="5">
-        <v>0.6463989269999999</v>
+        <v>0.64646960099999973</v>
       </c>
       <c r="D214" s="5">
-        <v>45.507251538740825</v>
+        <v>45.513410085301189</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>21.232242887999998</v>
+        <v>21.232102782999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.22566823099999667</v>
+        <v>0.22556503399999883</v>
       </c>
       <c r="D215" s="5">
-        <v>13.680920528141849</v>
+        <v>13.674315762563683</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>21.327373404999999</v>
+        <v>21.327430957000001</v>
       </c>
       <c r="C216" s="5">
-        <v>9.5130517000001191E-2</v>
+        <v>9.5328174000002264E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>5.5110606140412965</v>
+        <v>5.5228327757921303</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>21.438221333000001</v>
+        <v>21.438276662</v>
       </c>
       <c r="C217" s="5">
-        <v>0.11084792800000187</v>
+        <v>0.11084570499999913</v>
       </c>
       <c r="D217" s="5">
-        <v>6.4183525403610941</v>
+        <v>6.4182023043880321</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>21.428115202000001</v>
+        <v>21.428075361000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.0106131000000573E-2</v>
+        <v>-1.0201300999998608E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.56422420925558159</v>
+        <v>-0.56952217617993739</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>21.567718033999999</v>
+        <v>21.567746059000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.13960283199999779</v>
+        <v>0.13967069799999976</v>
       </c>
       <c r="D219" s="5">
-        <v>8.1042317645396942</v>
+        <v>8.1083294459713517</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>21.713867236999999</v>
+        <v>21.713904028999998</v>
       </c>
       <c r="C220" s="5">
-        <v>0.14614920300000023</v>
+        <v>0.14615796999999731</v>
       </c>
       <c r="D220" s="5">
-        <v>8.4415638589075535</v>
+        <v>8.4420778793685933</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>21.75670727</v>
+        <v>21.756736796999999</v>
       </c>
       <c r="C221" s="5">
-        <v>4.2840033000000943E-2</v>
+        <v>4.2832768000000243E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.3933811378042957</v>
+        <v>2.3929667454302583</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8920846818425012</v>
+        <v>4.8920657226213082</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>21.879576002</v>
+        <v>21.879597595</v>
       </c>
       <c r="C222" s="5">
-        <v>0.12286873200000059</v>
+        <v>0.12286079800000138</v>
       </c>
       <c r="D222" s="5">
-        <v>6.9913822652937885</v>
+        <v>6.9909069137229718</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>22.093509173000001</v>
+        <v>22.093566223</v>
       </c>
       <c r="C223" s="5">
-        <v>0.21393317100000075</v>
+        <v>0.21396862799999994</v>
       </c>
       <c r="D223" s="5">
-        <v>12.385323073771492</v>
+        <v>12.38747455591691</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>22.221707777999999</v>
+        <v>22.221761332</v>
       </c>
       <c r="C224" s="5">
-        <v>0.12819860499999791</v>
+        <v>0.12819510899999997</v>
       </c>
       <c r="D224" s="5">
-        <v>7.1896290230430981</v>
+        <v>7.1894075007127745</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>22.166237940999999</v>
+        <v>22.166139785999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-5.546983700000041E-2</v>
+        <v>-5.5621546000001132E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.9546561030758256</v>
+        <v>-2.9626190728609947</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>22.245095187</v>
+        <v>22.245044675999999</v>
       </c>
       <c r="C226" s="5">
-        <v>7.8857246000001879E-2</v>
+        <v>7.8904890000000449E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>4.353574905379709</v>
+        <v>4.3562766295300204</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>22.120707425999999</v>
+        <v>22.120646247</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.12438776100000126</v>
+        <v>-0.12439842899999931</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.5074685304050028</v>
+        <v>-6.5080239108808442</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>22.28091117</v>
+        <v>22.280916529999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.16020374400000037</v>
+        <v>0.16027028299999913</v>
       </c>
       <c r="D228" s="5">
-        <v>9.0453688244164674</v>
+        <v>9.049302716986185</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>22.133541538999999</v>
+        <v>22.133580834</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.14736963100000011</v>
+        <v>-0.14733569599999896</v>
       </c>
       <c r="D229" s="5">
-        <v>-7.654539014277284</v>
+        <v>-7.6528382239557047</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>22.465432361000001</v>
+        <v>22.465330718000001</v>
       </c>
       <c r="C230" s="5">
-        <v>0.33189082200000186</v>
+        <v>0.33174988400000061</v>
       </c>
       <c r="D230" s="5">
-        <v>19.554645335536836</v>
+        <v>19.545607652734454</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>22.538469939999999</v>
+        <v>22.538480289999999</v>
       </c>
       <c r="C231" s="5">
-        <v>7.3037578999997521E-2</v>
+        <v>7.3149571999998386E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>3.971852970170775</v>
+        <v>3.9780710588743329</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>22.545379845999999</v>
+        <v>22.545413326999999</v>
       </c>
       <c r="C232" s="5">
-        <v>6.9099060000006318E-3</v>
+        <v>6.9330369999995867E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>0.36852028301350703</v>
+        <v>0.36975582722198475</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>22.644645659999998</v>
+        <v>22.644674058</v>
       </c>
       <c r="C233" s="5">
-        <v>9.9265813999998898E-2</v>
+        <v>9.9260731000001101E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>5.4133634919330209</v>
+        <v>5.4130713147428011</v>
       </c>
       <c r="E233" s="5">
-        <v>4.0812167897499974</v>
+        <v>4.08120606175848</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>22.758638588</v>
+        <v>22.758659585</v>
       </c>
       <c r="C234" s="5">
-        <v>0.11399292800000183</v>
+        <v>0.11398552700000053</v>
       </c>
       <c r="D234" s="5">
-        <v>6.2108779345216414</v>
+        <v>6.2104554588226168</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>22.687898198999999</v>
+        <v>22.687985348000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.0740389000000903E-2</v>
+        <v>-7.0674236999998641E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.6668353523658381</v>
+        <v>-3.6634613870276667</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>22.717740748000001</v>
+        <v>22.717845513</v>
       </c>
       <c r="C236" s="5">
-        <v>2.9842549000001384E-2</v>
+        <v>2.9860164999998773E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>1.5898903621706539</v>
+        <v>1.5908295204231537</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>22.880967504000001</v>
+        <v>22.880890273999999</v>
       </c>
       <c r="C237" s="5">
-        <v>0.16322675600000025</v>
+        <v>0.16304476099999832</v>
       </c>
       <c r="D237" s="5">
-        <v>8.9710015017199218</v>
+        <v>8.9605579378269073</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>22.788343432000001</v>
+        <v>22.788260266999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-9.2624071999999558E-2</v>
+        <v>-9.2630007000000347E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.750992564075684</v>
+        <v>-4.7513059253359469</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>22.795918584999999</v>
+        <v>22.795906346999999</v>
       </c>
       <c r="C239" s="5">
-        <v>7.5751529999976697E-3</v>
+        <v>7.6460800000006657E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>0.39962630037326807</v>
+        <v>0.40337642842620536</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>22.888335882</v>
+        <v>22.888330086</v>
       </c>
       <c r="C240" s="5">
-        <v>9.2417297000000787E-2</v>
+        <v>9.2423739000000893E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>4.974895165335913</v>
+        <v>4.975252443187661</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>22.965105164000001</v>
+        <v>22.965133838</v>
       </c>
       <c r="C241" s="5">
-        <v>7.6769282000000771E-2</v>
+        <v>7.6803752000000003E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>4.0999799476855392</v>
+        <v>4.1018560360781331</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>23.032723368999999</v>
+        <v>23.032529411999999</v>
       </c>
       <c r="C242" s="5">
-        <v>6.761820499999871E-2</v>
+        <v>6.7395573999998959E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>3.5910504354104145</v>
+        <v>3.5790309782481211</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>23.205089032</v>
+        <v>23.205059147</v>
       </c>
       <c r="C243" s="5">
-        <v>0.17236566300000078</v>
+        <v>0.17252973500000124</v>
       </c>
       <c r="D243" s="5">
-        <v>9.3592112507187686</v>
+        <v>9.3685724971729112</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>23.344417264000001</v>
+        <v>23.344429561999998</v>
       </c>
       <c r="C244" s="5">
-        <v>0.13932823200000044</v>
+        <v>0.13937041499999836</v>
       </c>
       <c r="D244" s="5">
-        <v>7.4478127556712126</v>
+        <v>7.450152571128843</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>23.313625986000002</v>
+        <v>23.313660105</v>
       </c>
       <c r="C245" s="5">
-        <v>-3.0791277999998812E-2</v>
+        <v>-3.0769456999998113E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.5713674881625006</v>
+        <v>-1.5702611388977217</v>
       </c>
       <c r="E245" s="5">
-        <v>2.954253893147496</v>
+        <v>2.954275452525934</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>23.541065612000001</v>
+        <v>23.541079100000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.2274396259999989</v>
+        <v>0.22741899500000073</v>
       </c>
       <c r="D246" s="5">
-        <v>12.355804584284646</v>
+        <v>12.354603927201179</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>23.491879211000001</v>
+        <v>23.491998050999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.9186401000000046E-2</v>
+        <v>-4.9081049000001542E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-2.4786518036759131</v>
+        <v>-2.4734021265631068</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>23.724597826</v>
+        <v>23.724772886</v>
       </c>
       <c r="C248" s="5">
-        <v>0.23271861499999957</v>
+        <v>0.23277483500000073</v>
       </c>
       <c r="D248" s="5">
-        <v>12.557178866358054</v>
+        <v>12.56031257704311</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>23.318850649000002</v>
+        <v>23.318882796</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.40574717699999852</v>
+        <v>-0.40589008999999976</v>
       </c>
       <c r="D249" s="5">
-        <v>-18.69834589511229</v>
+        <v>-18.704199626884964</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>23.661828555</v>
+        <v>23.661810627000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.342977905999998</v>
+        <v>0.34292783100000079</v>
       </c>
       <c r="D250" s="5">
-        <v>19.149973149743449</v>
+        <v>19.146918765615382</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>23.681324783000001</v>
+        <v>23.681360481999999</v>
       </c>
       <c r="C251" s="5">
-        <v>1.9496228000001281E-2</v>
+        <v>1.9549854999997507E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.99323632066172785</v>
+        <v>0.99598153586530902</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>23.419954193999999</v>
+        <v>23.4199418</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.26137058900000198</v>
+        <v>-0.26141868199999863</v>
       </c>
       <c r="D252" s="5">
-        <v>-12.469266678325951</v>
+        <v>-12.471405917974486</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>23.557877501</v>
+        <v>23.557849796999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.13792330700000122</v>
+        <v>0.13790799699999923</v>
       </c>
       <c r="D253" s="5">
-        <v>7.3004180563381205</v>
+        <v>7.2995852482397705</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>22.872779012999999</v>
+        <v>22.872518401000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.68509848800000128</v>
+        <v>-0.6853313959999987</v>
       </c>
       <c r="D254" s="5">
-        <v>-29.823242404533858</v>
+        <v>-29.831846710334396</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>22.896379791000001</v>
+        <v>22.896224925999999</v>
       </c>
       <c r="C255" s="5">
-        <v>2.3600778000002265E-2</v>
+        <v>2.3706524999997924E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>1.2452448615814404</v>
+        <v>1.2508705555282829</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>22.970274911000001</v>
+        <v>22.970193949999999</v>
       </c>
       <c r="C256" s="5">
-        <v>7.3895119999999537E-2</v>
+        <v>7.3969024000000161E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>3.942335673501085</v>
+        <v>3.9463759711059421</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>23.013795652999999</v>
+        <v>23.013806047999999</v>
       </c>
       <c r="C257" s="5">
-        <v>4.3520741999998336E-2</v>
+        <v>4.3612098000000543E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>2.2974281791896534</v>
+        <v>2.3023094669727406</v>
       </c>
       <c r="E257" s="5">
-        <v>-1.2860733597598761</v>
+        <v>-1.2861732377049351</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>23.092881689999999</v>
+        <v>23.092876726</v>
       </c>
       <c r="C258" s="5">
-        <v>7.908603699999972E-2</v>
+        <v>7.9070678000000783E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>4.202595486477767</v>
+        <v>4.2017618979772742</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>23.033745862</v>
+        <v>23.033863826000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.9135827999998725E-2</v>
+        <v>-5.9012899999999036E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.0300251357865848</v>
+        <v>-3.0238154060048705</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>22.883392993000001</v>
+        <v>22.883635478999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.15035286899999889</v>
+        <v>-0.15022834700000232</v>
       </c>
       <c r="D260" s="5">
-        <v>-7.557819836168167</v>
+        <v>-7.5517459697192146</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>22.639463366000001</v>
+        <v>22.639656053</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.24392962699999998</v>
+        <v>-0.24397942599999922</v>
       </c>
       <c r="D261" s="5">
-        <v>-12.067684220678498</v>
+        <v>-12.069884746501691</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>22.592559968</v>
+        <v>22.592721888</v>
       </c>
       <c r="C262" s="5">
-        <v>-4.6903398000001317E-2</v>
+        <v>-4.6934164999999695E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.4579711945547089</v>
+        <v>-2.4595445034911512</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>22.763873347000001</v>
+        <v>22.764122623999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.17131337900000077</v>
+        <v>0.17140073599999894</v>
       </c>
       <c r="D263" s="5">
-        <v>9.4885244618185371</v>
+        <v>9.4934956481884001</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>22.508601862999999</v>
+        <v>22.508814246</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.25527148400000144</v>
+        <v>-0.25530837799999873</v>
       </c>
       <c r="D264" s="5">
-        <v>-12.656959799805668</v>
+        <v>-12.658547577385326</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>22.474464396999998</v>
+        <v>22.474658372</v>
       </c>
       <c r="C265" s="5">
-        <v>-3.4137466000000671E-2</v>
+        <v>-3.4155873999999642E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.8048642401178761</v>
+        <v>-1.8058124746468396</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>22.599101167000001</v>
+        <v>22.597351145000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.12463677000000217</v>
+        <v>0.1226927730000007</v>
       </c>
       <c r="D266" s="5">
-        <v>6.8616286274645555</v>
+        <v>6.7513126565063031</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>22.596664892</v>
+        <v>22.596622309000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.4362750000008759E-3</v>
+        <v>-7.2883600000039905E-4</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.12928820375812666</v>
+        <v>-3.8696927932935221E-2</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>22.549117498000001</v>
+        <v>22.549083411000002</v>
       </c>
       <c r="C268" s="5">
-        <v>-4.7547393999998633E-2</v>
+        <v>-4.7538897999999108E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.4959950859998137</v>
+        <v>-2.4955588858628364</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>22.603700484000001</v>
+        <v>22.603772397</v>
       </c>
       <c r="C269" s="5">
-        <v>5.4582985999999778E-2</v>
+        <v>5.4688985999998607E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>2.9437375052140835</v>
+        <v>2.9495352259881091</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.7819536385191626</v>
+        <v>-1.7816855245272767</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>22.448700202000001</v>
+        <v>22.448744698999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.1550002819999996</v>
+        <v>-0.15502769800000138</v>
       </c>
       <c r="D270" s="5">
-        <v>-7.9253930660375111</v>
+        <v>-7.9267181611343274</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>22.365436404</v>
+        <v>22.365610060000002</v>
       </c>
       <c r="C271" s="5">
-        <v>-8.3263798000000833E-2</v>
+        <v>-8.3134638999997179E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-4.361199620282008</v>
+        <v>-4.3545632560819669</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>22.432361036</v>
+        <v>22.432702275</v>
       </c>
       <c r="C272" s="5">
-        <v>6.6924631999999207E-2</v>
+        <v>6.7092214999998845E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>3.650478652305611</v>
+        <v>3.659742111944575</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>22.555238444</v>
+        <v>22.555643970999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.1228774080000008</v>
+        <v>0.12294169599999805</v>
       </c>
       <c r="D273" s="5">
-        <v>6.7749160790966156</v>
+        <v>6.7784619137712276</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>22.422609608999998</v>
+        <v>22.423036952</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.132628835000002</v>
+        <v>-0.13260701899999816</v>
       </c>
       <c r="D274" s="5">
-        <v>-6.8324239720849222</v>
+        <v>-6.8312173249819086</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>22.454905744000001</v>
+        <v>22.455418885</v>
       </c>
       <c r="C275" s="5">
-        <v>3.2296135000002835E-2</v>
+        <v>3.2381932999999918E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>1.7421636456174117</v>
+        <v>1.7467951497005529</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>22.678998949</v>
+        <v>22.679507428000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.22409320499999907</v>
+        <v>0.22408854300000058</v>
       </c>
       <c r="D276" s="5">
-        <v>12.655327272199045</v>
+        <v>12.654744136164719</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>22.681506160000001</v>
+        <v>22.682011523</v>
       </c>
       <c r="C277" s="5">
-        <v>2.5072110000010639E-3</v>
+        <v>2.5040949999990403E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>0.13274321552798618</v>
+        <v>0.13257516580642559</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>22.561385281</v>
+        <v>22.558415238999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.12012087900000168</v>
+        <v>-0.12359628400000133</v>
       </c>
       <c r="D278" s="5">
-        <v>-6.1732961608648278</v>
+        <v>-6.3464513408955092</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>22.615829699999999</v>
+        <v>22.614763164999999</v>
       </c>
       <c r="C279" s="5">
-        <v>5.44444189999993E-2</v>
+        <v>5.6347926000000825E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>2.9345470811834806</v>
+        <v>3.038965120139947</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>22.63883985</v>
+        <v>22.639105383</v>
       </c>
       <c r="C280" s="5">
-        <v>2.3010150000001062E-2</v>
+        <v>2.4342218000001026E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>1.2277780864133225</v>
+        <v>1.2993376978168047</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>22.610501272</v>
+        <v>22.610801175999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-2.8338577999999615E-2</v>
+        <v>-2.8304207000001469E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.4918230795441412</v>
+        <v>-1.4900087600916878</v>
       </c>
       <c r="E281" s="5">
-        <v>3.0087055899596926E-2</v>
+        <v>3.1095601550701346E-2</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>22.594432032</v>
+        <v>22.594680114999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.6069240000000207E-2</v>
+        <v>-1.612106099999977E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.84951198338254486</v>
+        <v>-0.85222954436153797</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>22.665790733000001</v>
+        <v>22.666075977999999</v>
       </c>
       <c r="C283" s="5">
-        <v>7.135870100000119E-2</v>
+        <v>7.1395862999999338E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>3.8564209646253733</v>
+        <v>3.8584212294638265</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>22.654867071999998</v>
+        <v>22.655331830000002</v>
       </c>
       <c r="C284" s="5">
-        <v>-1.0923661000003193E-2</v>
+        <v>-1.0744147999997011E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.57680328646273482</v>
+        <v>-0.56734201965460418</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>22.685396874999999</v>
+        <v>22.685990799999999</v>
       </c>
       <c r="C285" s="5">
-        <v>3.05298030000003E-2</v>
+        <v>3.065896999999751E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>1.629165371849739</v>
+        <v>1.6360756968808898</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>22.745441303</v>
+        <v>22.746041397999999</v>
       </c>
       <c r="C286" s="5">
-        <v>6.0044428000001204E-2</v>
+        <v>6.0050598000000122E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>3.2228461870471348</v>
+        <v>3.2230965781792964</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>22.635740198000001</v>
+        <v>22.636491521</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.10970110499999919</v>
+        <v>-0.10954987699999919</v>
       </c>
       <c r="D287" s="5">
-        <v>-5.6365088925350415</v>
+        <v>-5.6287987802574602</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>22.660440185999999</v>
+        <v>22.661394654999999</v>
       </c>
       <c r="C288" s="5">
-        <v>2.4699987999998285E-2</v>
+        <v>2.4903133999998772E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>1.3173203238870501</v>
+        <v>1.3281759668519966</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>22.707960922000002</v>
+        <v>22.709135704000001</v>
       </c>
       <c r="C289" s="5">
-        <v>4.7520736000002728E-2</v>
+        <v>4.7741049000002533E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>2.5457238890486122</v>
+        <v>2.5575543523983724</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>22.788120974000002</v>
+        <v>22.782729006</v>
       </c>
       <c r="C290" s="5">
-        <v>8.0160052000000093E-2</v>
+        <v>7.3593301999999028E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>4.3192695669586945</v>
+        <v>3.9588977159110694</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>22.640129568999999</v>
+        <v>22.638643478999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.14799140500000263</v>
+        <v>-0.14408552700000143</v>
       </c>
       <c r="D291" s="5">
-        <v>-7.5206645836546793</v>
+        <v>-7.3307029273983915</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>22.639751668999999</v>
+        <v>22.641008269</v>
       </c>
       <c r="C292" s="5">
-        <v>-3.7790000000015311E-4</v>
+        <v>2.3647900000014488E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>-2.0028081983580748E-2</v>
+        <v>0.12542177769465646</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>22.647914285999999</v>
+        <v>22.64909879</v>
       </c>
       <c r="C293" s="5">
-        <v>8.1626169999999831E-3</v>
+        <v>8.0905209999997396E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>0.43351126673887297</v>
+        <v>0.42965087206106034</v>
       </c>
       <c r="E293" s="5">
-        <v>0.16546742396343905</v>
+        <v>0.16937751874379625</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>22.717211591000002</v>
+        <v>22.715658908000002</v>
       </c>
       <c r="C294" s="5">
-        <v>6.9297305000002751E-2</v>
+        <v>6.6560118000001722E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>3.7341433635837529</v>
+        <v>3.5840656440611962</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>22.773831855000001</v>
+        <v>22.774616578</v>
       </c>
       <c r="C295" s="5">
-        <v>5.662026399999931E-2</v>
+        <v>5.8957669999998075E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>3.0322159253310943</v>
+        <v>3.1594038995891971</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>22.783717357</v>
+        <v>22.785317063000001</v>
       </c>
       <c r="C296" s="5">
-        <v>9.8855019999994909E-3</v>
+        <v>1.0700485000000981E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>0.52213278283876896</v>
+        <v>0.56527036433089428</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>22.800104709999999</v>
+        <v>22.800677195999999</v>
       </c>
       <c r="C297" s="5">
-        <v>1.6387352999998939E-2</v>
+        <v>1.5360132999997944E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.86653123657804976</v>
+        <v>0.81195508285785145</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>22.77112717</v>
+        <v>22.771605709999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-2.8977539999999635E-2</v>
+        <v>-2.9071485999999425E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.5145108300181342</v>
+        <v>-1.5193486527419919</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>22.812806635000001</v>
+        <v>22.813364542999999</v>
       </c>
       <c r="C299" s="5">
-        <v>4.1679465000001414E-2</v>
+        <v>4.1758832999999385E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>2.2186845287113677</v>
+        <v>2.2229049697725767</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>22.837110712000001</v>
+        <v>22.838045341000001</v>
       </c>
       <c r="C300" s="5">
-        <v>2.4304077000000035E-2</v>
+        <v>2.4680798000002113E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.2859616045675093</v>
+        <v>1.3059810543224915</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>22.753688779000001</v>
+        <v>22.754649062999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-8.3421933000000337E-2</v>
+        <v>-8.3396278000002155E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-4.2964879916401522</v>
+        <v>-4.2950208419747282</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>22.814531455000001</v>
+        <v>22.808975781000001</v>
       </c>
       <c r="C302" s="5">
-        <v>6.084267600000004E-2</v>
+        <v>5.4326718000002217E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>3.2563776449193504</v>
+        <v>2.9029216870972485</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>23.165051678000001</v>
+        <v>23.163243871999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.35052022300000019</v>
+        <v>0.35426809099999801</v>
       </c>
       <c r="D303" s="5">
-        <v>20.077222091875345</v>
+        <v>20.315933985317525</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>23.052868901</v>
+        <v>23.054047495999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.11218277700000101</v>
+        <v>-0.10919637599999987</v>
       </c>
       <c r="D304" s="5">
-        <v>-5.6589978450872653</v>
+        <v>-5.5126547220379791</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>23.089528079000001</v>
+        <v>23.093381983</v>
       </c>
       <c r="C305" s="5">
-        <v>3.6659178000000736E-2</v>
+        <v>3.9334487000001417E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>1.9250452386919026</v>
+        <v>2.0667456347250424</v>
       </c>
       <c r="E305" s="5">
-        <v>1.9499093268513068</v>
+        <v>1.9615932497771604</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>23.041064786</v>
+        <v>23.037591029000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-4.8463293000001073E-2</v>
+        <v>-5.5790953999999005E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.4898416095476161</v>
+        <v>-2.8608495677174828</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>23.087504676999998</v>
+        <v>23.088067143</v>
       </c>
       <c r="C307" s="5">
-        <v>4.6439890999998568E-2</v>
+        <v>5.0476113999998518E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>2.4456250044307959</v>
+        <v>2.6611558402964253</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>23.089203436999998</v>
+        <v>23.091472536000001</v>
       </c>
       <c r="C308" s="5">
-        <v>1.6987600000000214E-3</v>
+        <v>3.4053930000013111E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>8.8330774039468984E-2</v>
+        <v>0.17713861714032664</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>23.020805143</v>
+        <v>23.020863149</v>
       </c>
       <c r="C309" s="5">
-        <v>-6.8398293999997861E-2</v>
+        <v>-7.0609387000001078E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-3.4974693133230095</v>
+        <v>-3.6082879462858042</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>23.084588971999999</v>
+        <v>23.084733695000001</v>
       </c>
       <c r="C310" s="5">
-        <v>6.3783828999998349E-2</v>
+        <v>6.3870546000000417E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>3.3759821334805595</v>
+        <v>3.3806335497369222</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>23.084124612</v>
+        <v>23.084464682</v>
       </c>
       <c r="C311" s="5">
-        <v>-4.6435999999872024E-4</v>
+        <v>-2.6901300000048423E-4</v>
       </c>
       <c r="D311" s="5">
-        <v>-2.4136030970578481E-2</v>
+        <v>-1.3983046753984762E-2</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>23.123269623999999</v>
+        <v>23.124131147</v>
       </c>
       <c r="C312" s="5">
-        <v>3.9145011999998758E-2</v>
+        <v>3.9666464999999818E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>2.0539921404193917</v>
+        <v>2.0815816529492936</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>23.110013065</v>
+        <v>23.110718670000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.3256558999998447E-2</v>
+        <v>-1.3412476999999257E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.68579430722131018</v>
+        <v>-0.69380884564773648</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>23.252712470999999</v>
+        <v>23.246772712999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.14269940599999842</v>
+        <v>0.1360540429999979</v>
       </c>
       <c r="D314" s="5">
-        <v>7.6666412248105775</v>
+        <v>7.2977520314477795</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>23.080576551</v>
+        <v>23.081138699</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.17213591999999878</v>
+        <v>-0.16563401399999833</v>
       </c>
       <c r="D315" s="5">
-        <v>-8.5304837806643654</v>
+        <v>-8.2228144484580827</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>23.175505682000001</v>
+        <v>23.176369178000002</v>
       </c>
       <c r="C316" s="5">
-        <v>9.4929131000000666E-2</v>
+        <v>9.5230479000001367E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>5.0487260232965792</v>
+        <v>5.0649922347229204</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>23.132297097999999</v>
+        <v>23.138008552999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.3208584000002048E-2</v>
+        <v>-3.8360625000002813E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.214489145747256</v>
+        <v>-1.9682116370569713</v>
       </c>
       <c r="E317" s="5">
-        <v>0.1852312392599087</v>
+        <v>0.19324397800568605</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>23.372251004999999</v>
+        <v>23.366813811</v>
       </c>
       <c r="C318" s="5">
-        <v>0.2399539070000003</v>
+        <v>0.22880525800000129</v>
       </c>
       <c r="D318" s="5">
-        <v>13.183042198007788</v>
+        <v>12.533609641607924</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>23.210273280999999</v>
+        <v>23.210519089999998</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.16197772399999977</v>
+        <v>-0.15629472100000186</v>
       </c>
       <c r="D319" s="5">
-        <v>-8.0066262870182374</v>
+        <v>-7.7377029804270636</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>23.195917956999999</v>
+        <v>23.198305836999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.435532400000028E-2</v>
+        <v>-1.2213252999998758E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.7396686072839942</v>
+        <v>-0.62960947251879951</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>23.309305101</v>
+        <v>23.308327737999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.11338714400000072</v>
+        <v>0.11002190099999964</v>
       </c>
       <c r="D321" s="5">
-        <v>6.0261886276162135</v>
+        <v>5.8420289373309231</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>23.393794543999999</v>
+        <v>23.393366436000001</v>
       </c>
       <c r="C322" s="5">
-        <v>8.4489442999998943E-2</v>
+        <v>8.5038698000001745E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>4.4374210412117199</v>
+        <v>4.4670405303309568</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>23.562453512000001</v>
+        <v>23.562393177000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.16865896800000257</v>
+        <v>0.1690267409999997</v>
       </c>
       <c r="D323" s="5">
-        <v>9.002904827978341</v>
+        <v>9.0234947036851985</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>23.522748536999998</v>
+        <v>23.523564212</v>
       </c>
       <c r="C324" s="5">
-        <v>-3.9704975000002918E-2</v>
+        <v>-3.8828965000000437E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-2.0034779917205148</v>
+        <v>-1.959680165361033</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>23.484498769000002</v>
+        <v>23.485768982</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.8249767999996465E-2</v>
+        <v>-3.7795230000000402E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.9339337885078689</v>
+        <v>-1.9110890789717061</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>23.595837938999999</v>
+        <v>23.591921155000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.11133916999999727</v>
+        <v>0.10615217300000168</v>
       </c>
       <c r="D326" s="5">
-        <v>5.8398731959634631</v>
+        <v>5.5607049735265424</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>23.382876994</v>
+        <v>23.384835304999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.21296094499999896</v>
+        <v>-0.20708585000000213</v>
       </c>
       <c r="D327" s="5">
-        <v>-10.308665795084638</v>
+        <v>-10.039452522639481</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>23.398372565999999</v>
+        <v>23.397873703999998</v>
       </c>
       <c r="C328" s="5">
-        <v>1.5495571999998958E-2</v>
+        <v>1.3038398999999146E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.79813147205287649</v>
+        <v>0.67112501106374456</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>23.263210796999999</v>
+        <v>23.269623509999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.13516176899999977</v>
+        <v>-0.1282501939999996</v>
       </c>
       <c r="D329" s="5">
-        <v>-6.7158088878656041</v>
+        <v>-6.3828164878822147</v>
       </c>
       <c r="E329" s="5">
-        <v>0.56593471217054603</v>
+        <v>0.56882577728556427</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>23.32283099</v>
+        <v>23.319176866999999</v>
       </c>
       <c r="C330" s="5">
-        <v>5.9620193000000654E-2</v>
+        <v>4.9553357000000631E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>3.1191464821550996</v>
+        <v>2.5855795770183931</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>23.326447389999998</v>
+        <v>23.325488777</v>
       </c>
       <c r="C331" s="5">
-        <v>3.6163999999985208E-3</v>
+        <v>6.3119100000008643E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>0.18622880239738127</v>
+        <v>0.3252935621052</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>23.388216440000001</v>
+        <v>23.388205454000001</v>
       </c>
       <c r="C332" s="5">
-        <v>6.1769050000002323E-2</v>
+        <v>6.2716677000000942E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>3.224322190150386</v>
+        <v>3.274658375720807</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>23.302014380999999</v>
+        <v>23.298499059000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-8.6202059000001441E-2</v>
+        <v>-8.9706395000000327E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-4.3342808795648002</v>
+        <v>-4.506783577181106</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>23.304663141999999</v>
+        <v>23.302397988999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.6487609999996664E-3</v>
+        <v>3.8989299999983018E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>0.13649039416452347</v>
+        <v>0.20100113388663576</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>23.278010627</v>
+        <v>23.280053322000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.6652514999998544E-2</v>
+        <v>-2.2344666999998708E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-1.3637874164150188</v>
+        <v>-1.1446306028803255</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>23.085788505</v>
+        <v>23.087981603999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.19222212200000044</v>
+        <v>-0.19207171800000111</v>
       </c>
       <c r="D336" s="5">
-        <v>-9.4713161509943475</v>
+        <v>-9.4634452413248749</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>23.145505292999999</v>
+        <v>23.148674660000001</v>
       </c>
       <c r="C337" s="5">
-        <v>5.9716787999999354E-2</v>
+        <v>6.0693056000001633E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>3.1486253580459644</v>
+        <v>3.2005382225966938</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>23.21184427</v>
+        <v>23.209665143999999</v>
       </c>
       <c r="C338" s="5">
-        <v>6.6338977000000909E-2</v>
+        <v>6.0990483999997736E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>3.4941451846448368</v>
+        <v>3.2078954061749654</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>23.367587632999999</v>
+        <v>23.370215794</v>
       </c>
       <c r="C339" s="5">
-        <v>0.15574336299999914</v>
+        <v>0.16055065000000113</v>
       </c>
       <c r="D339" s="5">
-        <v>8.3554555606557557</v>
+        <v>8.6240956698841575</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>23.317631047999999</v>
+        <v>23.317516569999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-4.9956585000000331E-2</v>
+        <v>-5.2699224000001266E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-2.5354786892878622</v>
+        <v>-2.6726591430633495</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>23.390044591999999</v>
+        <v>23.393363739000002</v>
       </c>
       <c r="C341" s="5">
-        <v>7.2413543999999774E-2</v>
+        <v>7.5847169000002879E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>3.7909489039624988</v>
+        <v>3.9739528066427221</v>
       </c>
       <c r="E341" s="5">
-        <v>0.54521190607255132</v>
+        <v>0.53176721551522199</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>23.361504053000001</v>
+        <v>23.360059759999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.8540538999997977E-2</v>
+        <v>-3.3303979000002926E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.4544535312485452</v>
+        <v>-1.6950673769206781</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>23.542129739</v>
+        <v>23.540649928000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.18062568599999906</v>
+        <v>0.18059016800000194</v>
       </c>
       <c r="D343" s="5">
-        <v>9.6830163874603858</v>
+        <v>9.6816548888275058</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>23.600043842000002</v>
+        <v>23.597696041999999</v>
       </c>
       <c r="C344" s="5">
-        <v>5.791410300000166E-2</v>
+        <v>5.7046113999998482E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>2.9922941834099381</v>
+        <v>2.947035498266537</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>23.304330906000001</v>
+        <v>23.298365348000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.29571293600000104</v>
+        <v>-0.29933069399999823</v>
       </c>
       <c r="D345" s="5">
-        <v>-14.042071058506567</v>
+        <v>-14.203379351822043</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>23.619061767000002</v>
+        <v>23.613647005000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.31473086100000103</v>
+        <v>0.31528165699999988</v>
       </c>
       <c r="D346" s="5">
-        <v>17.465962757773145</v>
+        <v>17.503657813622308</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>23.317727122000001</v>
+        <v>23.321915043000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.30133464500000073</v>
+        <v>-0.29173196200000007</v>
       </c>
       <c r="D347" s="5">
-        <v>-14.279857441836096</v>
+        <v>-13.85824684813446</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>24.208408961</v>
+        <v>24.212445631000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.89068183899999909</v>
+        <v>0.89053058800000073</v>
       </c>
       <c r="D348" s="5">
-        <v>56.805171459321244</v>
+        <v>56.780987150167128</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>23.823399443</v>
+        <v>23.830868725999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.38500951800000038</v>
+        <v>-0.38157690500000285</v>
       </c>
       <c r="D349" s="5">
-        <v>-17.500784000168579</v>
+        <v>-17.355379520744719</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>23.256109382999998</v>
+        <v>23.256939923000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.56729006000000126</v>
+        <v>-0.5739288029999976</v>
       </c>
       <c r="D350" s="5">
-        <v>-25.114118449399015</v>
+        <v>-25.363311847063862</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>23.633299415</v>
+        <v>23.635069400999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.37719003200000145</v>
+        <v>0.37812947799999819</v>
       </c>
       <c r="D351" s="5">
-        <v>21.296298715288042</v>
+        <v>21.353339042950893</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>23.699442697999999</v>
+        <v>23.699594187999999</v>
       </c>
       <c r="C352" s="5">
-        <v>6.6143282999998831E-2</v>
+        <v>6.4524786999999861E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>3.4106614948153924</v>
+        <v>3.3256943273612505</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>23.795565234000001</v>
+        <v>23.796316934</v>
       </c>
       <c r="C353" s="5">
-        <v>9.6122536000002867E-2</v>
+        <v>9.6722746000001081E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>4.9771317048102226</v>
+        <v>5.0088781975185181</v>
       </c>
       <c r="E353" s="5">
-        <v>1.7337318037379923</v>
+        <v>1.722510706436875</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>23.581294208999999</v>
+        <v>23.582138360999998</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.21427102500000217</v>
+        <v>-0.21417857300000165</v>
       </c>
       <c r="D354" s="5">
-        <v>-10.286182679438404</v>
+        <v>-10.281652952519915</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>23.870190561000001</v>
+        <v>23.867869971000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.28889635200000185</v>
+        <v>0.28573161000000269</v>
       </c>
       <c r="D355" s="5">
-        <v>15.733474683054816</v>
+        <v>15.548885473881068</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>23.834617668</v>
+        <v>23.829734941000002</v>
       </c>
       <c r="C356" s="5">
-        <v>-3.5572893000001216E-2</v>
+        <v>-3.8135029999999404E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.7737318798715651</v>
+        <v>-1.9005478504689921</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>23.719580192999999</v>
+        <v>23.710727850000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.11503747500000117</v>
+        <v>-0.11900709100000029</v>
       </c>
       <c r="D357" s="5">
-        <v>-5.6404845497518563</v>
+        <v>-5.8309717997767185</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>24.136664912000001</v>
+        <v>24.125738042999998</v>
       </c>
       <c r="C358" s="5">
-        <v>0.41708471900000177</v>
+        <v>0.41501019299999697</v>
       </c>
       <c r="D358" s="5">
-        <v>23.265957852784492</v>
+        <v>23.148369565397854</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>23.978142657999999</v>
+        <v>23.982115203999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.15852225400000108</v>
+        <v>-0.14362283899999895</v>
       </c>
       <c r="D359" s="5">
-        <v>-7.6026869000052173</v>
+        <v>-6.9143955236161236</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>23.967829068</v>
+        <v>23.974422585999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.0313589999999095E-2</v>
+        <v>-7.6926180000000954E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.51493027048706841</v>
+        <v>-0.38423939188211298</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>24.289796450000001</v>
+        <v>24.305444632</v>
       </c>
       <c r="C361" s="5">
-        <v>0.32196738200000041</v>
+        <v>0.33102204600000107</v>
       </c>
       <c r="D361" s="5">
-        <v>17.365950349088632</v>
+        <v>17.886742995334703</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>24.322590375000001</v>
+        <v>24.333520387</v>
       </c>
       <c r="C362" s="5">
-        <v>3.2793925000000002E-2</v>
+        <v>2.8075754999999702E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6322181662985491</v>
+        <v>1.3949868810125388</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>24.392501462999999</v>
+        <v>24.389857351</v>
       </c>
       <c r="C363" s="5">
-        <v>6.991108799999779E-2</v>
+        <v>5.6336963999999767E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>3.5042463134036028</v>
+        <v>2.8138913190152826</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>24.475981205</v>
+        <v>24.473566093999999</v>
       </c>
       <c r="C364" s="5">
-        <v>8.3479742000001522E-2</v>
+        <v>8.3708742999998975E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>4.18501434585139</v>
+        <v>4.1971757870104875</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>24.486131856</v>
+        <v>24.485358430000002</v>
       </c>
       <c r="C365" s="5">
-        <v>1.0150651000000011E-2</v>
+        <v>1.1792336000002734E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.49879934700371997</v>
+        <v>0.57974243504024248</v>
       </c>
       <c r="E365" s="5">
-        <v>2.9020811870158481</v>
+        <v>2.8955804291524778</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>24.671187287999999</v>
+        <v>24.674800772000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.18505543199999863</v>
+        <v>0.18944234199999954</v>
       </c>
       <c r="D366" s="5">
-        <v>9.4557034829322095</v>
+        <v>9.6898057769788881</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>24.624414906999998</v>
+        <v>24.619735118000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.6772381000000252E-2</v>
+        <v>-5.5065653999999853E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.2514239286794413</v>
+        <v>-2.6453599609212564</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>24.688125121999999</v>
+        <v>24.681311209</v>
       </c>
       <c r="C368" s="5">
-        <v>6.3710215000000403E-2</v>
+        <v>6.1576090999999167E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>3.1492977036535086</v>
+        <v>3.0429359989213811</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>23.132816283</v>
+        <v>23.121911610000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.5553088389999985</v>
+        <v>-1.5593995989999989</v>
       </c>
       <c r="D369" s="5">
-        <v>-54.197963567645814</v>
+        <v>-54.305271397080567</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>23.361185818999999</v>
+        <v>23.346033127999998</v>
       </c>
       <c r="C370" s="5">
-        <v>0.22836953599999887</v>
+        <v>0.22412151799999691</v>
       </c>
       <c r="D370" s="5">
-        <v>12.511392935284938</v>
+        <v>12.272225048279672</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>23.424943752000001</v>
+        <v>23.424860957</v>
       </c>
       <c r="C371" s="5">
-        <v>6.3757933000001543E-2</v>
+        <v>7.8827829000001515E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>3.3246812480663746</v>
+        <v>4.1278955495415603</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>23.937635704000002</v>
+        <v>23.946034342000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.51269195200000084</v>
+        <v>0.52117338500000088</v>
       </c>
       <c r="D372" s="5">
-        <v>29.667864815410461</v>
+        <v>30.220377918073883</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>24.123367715000001</v>
+        <v>24.147287485</v>
       </c>
       <c r="C373" s="5">
-        <v>0.18573201099999892</v>
+        <v>0.20125314299999886</v>
       </c>
       <c r="D373" s="5">
-        <v>9.7185860597608364</v>
+        <v>10.564834304799664</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>23.970930266</v>
+        <v>23.991948278999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.15243744900000067</v>
+        <v>-0.15533920600000073</v>
       </c>
       <c r="D374" s="5">
-        <v>-7.3248240133695912</v>
+        <v>-7.4522282777586879</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>23.075375031</v>
+        <v>23.069507031000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.89555523499999978</v>
+        <v>-0.92244124799999838</v>
       </c>
       <c r="D375" s="5">
-        <v>-36.676260275746053</v>
+        <v>-37.529702707370113</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>22.965838275999999</v>
+        <v>22.961169251000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.1095367550000006</v>
+        <v>-0.10833777999999938</v>
       </c>
       <c r="D376" s="5">
-        <v>-5.5499027277736594</v>
+        <v>-5.4920751380159611</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>22.970823664000001</v>
+        <v>22.971381856000001</v>
       </c>
       <c r="C377" s="5">
-        <v>4.9853880000014783E-3</v>
+        <v>1.0212604999999542E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>0.2608053471458982</v>
+        <v>0.53504025697153068</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.1884343387160756</v>
+        <v>-6.1831913889610179</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>22.770292014999999</v>
+        <v>22.775225450000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.20053164900000198</v>
+        <v>-0.19615640600000006</v>
       </c>
       <c r="D378" s="5">
-        <v>-9.9871760231723954</v>
+        <v>-9.7791816423056233</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>22.700105752999999</v>
+        <v>22.692335191000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.0186261999999999E-2</v>
+        <v>-8.2890258999999133E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.6367668644455287</v>
+        <v>-4.2810198097441017</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>22.643926346000001</v>
+        <v>22.634963072000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-5.6179406999998349E-2</v>
+        <v>-5.7372119000000055E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.9297299917189656</v>
+        <v>-2.9920774494737068</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>22.760893794000001</v>
+        <v>22.747843293999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.11696744800000047</v>
+        <v>0.11288022199999759</v>
       </c>
       <c r="D381" s="5">
-        <v>6.3777853462813505</v>
+        <v>6.1512836097563861</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>22.975902790999999</v>
+        <v>22.956844446000002</v>
       </c>
       <c r="C382" s="5">
-        <v>0.2150089969999982</v>
+        <v>0.20900115200000258</v>
       </c>
       <c r="D382" s="5">
-        <v>11.943601123554393</v>
+        <v>11.599837978085571</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>23.14497132</v>
+        <v>23.140109017</v>
       </c>
       <c r="C383" s="5">
-        <v>0.16906852900000047</v>
+        <v>0.18326457099999871</v>
       </c>
       <c r="D383" s="5">
-        <v>9.1965060017902509</v>
+        <v>10.011607343792516</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>23.505524223999998</v>
+        <v>23.519039332999998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.36055290399999862</v>
+        <v>0.37893031599999816</v>
       </c>
       <c r="D384" s="5">
-        <v>20.381439566816105</v>
+        <v>21.520663800574535</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>23.537567880000001</v>
+        <v>23.564552218999999</v>
       </c>
       <c r="C385" s="5">
-        <v>3.2043656000002585E-2</v>
+        <v>4.5512886000000918E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>1.6482087323814509</v>
+        <v>2.3470567293348621</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>23.594311207000001</v>
+        <v>23.627626372000002</v>
       </c>
       <c r="C386" s="5">
-        <v>5.674332699999951E-2</v>
+        <v>6.3074153000002298E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>2.9315743137039885</v>
+        <v>3.2596947900334072</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>23.88038203</v>
+        <v>23.867729405999999</v>
       </c>
       <c r="C387" s="5">
-        <v>0.28607082299999931</v>
+        <v>0.240103033999997</v>
       </c>
       <c r="D387" s="5">
-        <v>15.560018136138432</v>
+        <v>12.899528993085907</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>23.781758426</v>
+        <v>23.774218488999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-9.8623604000000142E-2</v>
+        <v>-9.3510916999999694E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-4.8448459679720335</v>
+        <v>-4.6014597205892294</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>23.852883073000001</v>
+        <v>23.858286347</v>
       </c>
       <c r="C389" s="5">
-        <v>7.1124647000001318E-2</v>
+        <v>8.4067858000000939E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>3.6484930286797113</v>
+        <v>4.3268187576384287</v>
       </c>
       <c r="E389" s="5">
-        <v>3.8399119766104439</v>
+        <v>3.8609104866207389</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>23.883531637000001</v>
+        <v>23.893388075000001</v>
       </c>
       <c r="C390" s="5">
-        <v>3.0648563999999823E-2</v>
+        <v>3.5101728000000776E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>1.5528229146825945</v>
+        <v>1.7798679607622159</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>23.841998931999999</v>
+        <v>23.830482574000001</v>
       </c>
       <c r="C391" s="5">
-        <v>-4.1532705000001613E-2</v>
+        <v>-6.2905500999999475E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-2.0669187572934233</v>
+        <v>-3.1139609962149151</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>23.962463813999999</v>
+        <v>23.947171316999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.12046488200000027</v>
+        <v>0.11668874299999743</v>
       </c>
       <c r="D392" s="5">
-        <v>6.2345225536271309</v>
+        <v>6.0367991009688815</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>23.968011402999998</v>
+        <v>23.945644390999998</v>
       </c>
       <c r="C393" s="5">
-        <v>5.5475889999989647E-3</v>
+        <v>-1.5269260000003726E-3</v>
       </c>
       <c r="D393" s="5">
-        <v>0.27816797068724863</v>
+        <v>-7.6487896400856403E-2</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>23.965839580000001</v>
+        <v>23.943097556000001</v>
       </c>
       <c r="C394" s="5">
-        <v>-2.1718229999976302E-3</v>
+        <v>-2.5468349999968609E-3</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.10868190493891206</v>
+        <v>-0.12755617612185688</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>23.945072653</v>
+        <v>23.939051816999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-2.0766927000000379E-2</v>
+        <v>-4.0457390000021576E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.0348849955327366</v>
+        <v>-0.20257936260981158</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>24.116767318000001</v>
+        <v>24.147024687999998</v>
       </c>
       <c r="C396" s="5">
-        <v>0.17169466500000041</v>
+        <v>0.20797287099999906</v>
       </c>
       <c r="D396" s="5">
-        <v>8.952000797737437</v>
+        <v>10.937960178082706</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>23.906684181999999</v>
+        <v>23.933569516999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.2100831360000015</v>
+        <v>-0.21345517099999967</v>
       </c>
       <c r="D397" s="5">
-        <v>-9.9667322543108288</v>
+        <v>-10.106934696240943</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>24.133153282999999</v>
+        <v>24.169693863999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.22646910099999928</v>
+        <v>0.23612434700000051</v>
       </c>
       <c r="D398" s="5">
-        <v>11.979035850323804</v>
+        <v>12.502997011006812</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>24.112765821</v>
+        <v>24.098621577999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-2.0387461999998635E-2</v>
+        <v>-7.1072285999999707E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.00905177624252</v>
+        <v>-3.4721510479738371</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>24.201087891</v>
+        <v>24.189179371000002</v>
       </c>
       <c r="C400" s="5">
-        <v>8.8322070000000252E-2</v>
+        <v>9.0557793000002107E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>4.4850912179190017</v>
+        <v>4.6037359705064063</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>24.354290243000001</v>
+        <v>24.362701256000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.15320235200000099</v>
+        <v>0.17352188499999954</v>
       </c>
       <c r="D401" s="5">
-        <v>7.8666181051024964</v>
+        <v>8.9561270886425071</v>
       </c>
       <c r="E401" s="5">
-        <v>2.1020820353895076</v>
+        <v>2.1142126541013218</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>24.205417187999998</v>
+        <v>24.229367934999999</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.14887305500000281</v>
+        <v>-0.13333332100000206</v>
       </c>
       <c r="D402" s="5">
-        <v>-7.0937057933927576</v>
+        <v>-6.3732944087709349</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>24.339251397000002</v>
+        <v>24.324088308</v>
       </c>
       <c r="C403" s="5">
-        <v>0.13383420900000331</v>
+        <v>9.4720373000001246E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>6.8404555186129867</v>
+        <v>4.7933774490541481</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>24.460121715</v>
+        <v>24.434266464</v>
       </c>
       <c r="C404" s="5">
-        <v>0.12087031799999792</v>
+        <v>0.11017815599999992</v>
       </c>
       <c r="D404" s="5">
-        <v>6.1247713270436765</v>
+        <v>5.572987429871179</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>24.575299854000001</v>
+        <v>24.533708913000002</v>
       </c>
       <c r="C405" s="5">
-        <v>0.11517813900000107</v>
+        <v>9.9442449000001432E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>5.7992383646833012</v>
+        <v>4.9945676596217403</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>24.54978109</v>
+        <v>24.519741315000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-2.5518764000000971E-2</v>
+        <v>-1.3967598000000692E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.2389769872829914</v>
+        <v>-0.68105207671663726</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>24.539706869</v>
+        <v>24.540281365999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.0074220999999994E-2</v>
+        <v>2.0540050999997561E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.49132078767983867</v>
+        <v>1.0098777173458195</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>24.418426781000001</v>
+        <v>24.47644541</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.1212800879999989</v>
+        <v>-6.3835955999998362E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-5.7720568043268532</v>
+        <v>-3.0772521546829967</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>24.607224022</v>
+        <v>24.628518054000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.18879724099999962</v>
+        <v>0.15207264400000042</v>
       </c>
       <c r="D409" s="5">
-        <v>9.6829990380175914</v>
+        <v>7.7157454458834263</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>24.687828752000001</v>
+        <v>24.733828369000001</v>
       </c>
       <c r="C410" s="5">
-        <v>8.0604730000001013E-2</v>
+        <v>0.10531031500000054</v>
       </c>
       <c r="D410" s="5">
-        <v>4.0023800716745495</v>
+        <v>5.2535495343149607</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>24.650862669999999</v>
+        <v>24.633909104000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-3.6966082000002842E-2</v>
+        <v>-9.9919265000000479E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.7820846350017905</v>
+        <v>-4.741464348149016</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>24.722144046</v>
+        <v>24.701929092</v>
       </c>
       <c r="C412" s="5">
-        <v>7.1281376000001728E-2</v>
+        <v>6.8019987999999643E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>3.5256876107209401</v>
+        <v>3.3642680103578515</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>24.672870796000002</v>
+        <v>24.682133100000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-4.9273249999998825E-2</v>
+        <v>-1.9795991999998819E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-2.3656536315969201</v>
+        <v>-0.95744605469048061</v>
       </c>
       <c r="E413" s="5">
-        <v>1.3081085501621903</v>
+        <v>1.3111511759039018</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>24.710977368000002</v>
+        <v>24.755458619999999</v>
       </c>
       <c r="C414" s="5">
-        <v>3.8106572000000227E-2</v>
+        <v>7.3325519999997368E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>1.8691920204114476</v>
+        <v>3.6237819171216268</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>24.805157911999999</v>
+        <v>24.785659274</v>
       </c>
       <c r="C415" s="5">
-        <v>9.4180543999996758E-2</v>
+        <v>3.0200654000001492E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>4.6706396855528354</v>
+        <v>1.4738140988636017</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>24.759854343000001</v>
+        <v>24.720996223</v>
       </c>
       <c r="C416" s="5">
-        <v>-4.5303568999997879E-2</v>
+        <v>-6.4663051000000138E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.1697705266258471</v>
+        <v>-3.0861343833129107</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>24.782910314999999</v>
+        <v>24.716599134999999</v>
       </c>
       <c r="C417" s="5">
-        <v>2.3055971999998093E-2</v>
+        <v>-4.3970880000010482E-3</v>
       </c>
       <c r="D417" s="5">
-        <v>1.1231610830088501</v>
+        <v>-0.21323359007017206</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>24.826706632</v>
+        <v>24.789267537000001</v>
       </c>
       <c r="C418" s="5">
-        <v>4.379631700000175E-2</v>
+        <v>7.2668402000001464E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>2.1413715948638279</v>
+        <v>3.585690801038055</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>24.829125379000001</v>
+        <v>24.840811641999998</v>
       </c>
       <c r="C419" s="5">
-        <v>2.4187470000001099E-3</v>
+        <v>5.1544104999997842E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.11697291219219252</v>
+        <v>2.5238828827878423</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>24.811572216999998</v>
+        <v>24.899287219000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.7553162000002231E-2</v>
+        <v>5.8475577000002943E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.84505938153722759</v>
+        <v>2.8616763739701012</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>25.362465327999999</v>
+        <v>24.711827074999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.5508931110000006</v>
+        <v>-0.18746014400000277</v>
       </c>
       <c r="D421" s="5">
-        <v>30.150601266527911</v>
+        <v>-8.6696133791507748</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>24.878029121000001</v>
+        <v>24.933520151</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.48443620699999812</v>
+        <v>0.2216930760000011</v>
       </c>
       <c r="D422" s="5">
-        <v>-20.65965837276962</v>
+        <v>11.312744536422571</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>24.696950547</v>
+        <v>24.954847403999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.18107857400000071</v>
+        <v>2.1327252999999047E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-8.3930712281096724</v>
+        <v>1.0312803173817997</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>24.771926009000001</v>
+        <v>25.096376029000002</v>
       </c>
       <c r="C424" s="5">
-        <v>7.4975462000001158E-2</v>
+        <v>0.14152862500000296</v>
       </c>
       <c r="D424" s="5">
-        <v>3.7044289687476306</v>
+        <v>7.0220172624552823</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>24.799606502</v>
+        <v>24.994032244</v>
       </c>
       <c r="C425" s="5">
-        <v>2.7680492999998307E-2</v>
+        <v>-0.10234378500000219</v>
       </c>
       <c r="D425" s="5">
-        <v>1.3491682321358001</v>
+        <v>-4.7853547344677727</v>
       </c>
       <c r="E425" s="5">
-        <v>0.51366420652008138</v>
+        <v>1.2636636498812193</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>24.914378283000001</v>
+        <v>25.062561942999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.11477178100000174</v>
+        <v>6.8529698999999056E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>5.6971243257960547</v>
+        <v>3.3402840612897666</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>24.868070629999998</v>
+        <v>25.154237347999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-4.6307653000003057E-2</v>
+        <v>9.1675405000000154E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.207746104742736</v>
+        <v>4.4788283378389249</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>24.844614376999999</v>
+        <v>25.206187837000002</v>
       </c>
       <c r="C428" s="5">
-        <v>-2.3456252999999094E-2</v>
+        <v>5.1950489000002875E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.1260197814988882</v>
+        <v>2.5066795735020797</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>24.906361852</v>
+        <v>25.294022784999999</v>
       </c>
       <c r="C429" s="5">
-        <v>6.1747475000000662E-2</v>
+        <v>8.7834947999997581E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>3.023523269519468</v>
+        <v>4.2626707860618618</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>24.947817471</v>
+        <v>25.264368397999998</v>
       </c>
       <c r="C430" s="5">
-        <v>4.145561900000061E-2</v>
+        <v>-2.9654387000000781E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>2.0157374675320305</v>
+        <v>-1.3978282801581643</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>24.042653722000001</v>
+        <v>25.241233145999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.90516374899999974</v>
+        <v>-2.313525199999944E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-35.820234940784204</v>
+        <v>-1.093354212168951</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>23.874729859999999</v>
+        <v>25.253666676000002</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.16792386200000209</v>
+        <v>1.243353000000269E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-8.0667152427280513</v>
+        <v>0.5927097449815566</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>23.990530574000001</v>
+        <v>25.335066464000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.11580071400000236</v>
+        <v>8.1399787999998807E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>5.9782245668683842</v>
+        <v>3.9372563881254763</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>24.01322687</v>
+        <v>25.246606826000001</v>
       </c>
       <c r="C434" s="5">
-        <v>2.269629599999945E-2</v>
+        <v>-8.8459637999999785E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>1.1411884947635231</v>
+        <v>-4.1103740084087566</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>23.924084168</v>
+        <v>25.232649553000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-8.9142702000000185E-2</v>
+        <v>-1.3957272999999049E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.3648436844136889</v>
+        <v>-0.66139165361502883</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>23.871241943000001</v>
+        <v>25.213556359999998</v>
       </c>
       <c r="C436" s="5">
-        <v>-5.2842224999999132E-2</v>
+        <v>-1.9093193000003339E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.6185325880219268</v>
+        <v>-0.90425374509299772</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>24.023088459</v>
+        <v>25.252467691</v>
       </c>
       <c r="C437" s="5">
-        <v>0.1518465159999991</v>
+        <v>3.8911331000001326E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>7.9060789002921128</v>
+        <v>1.8677245318044822</v>
       </c>
       <c r="E437" s="5">
-        <v>-3.1311708229619484</v>
+        <v>1.0339886116696562</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>25.380218514999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.1277508239999996</v>
+      </c>
+      <c r="D438" s="5">
+        <v>6.2425273354425714</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>