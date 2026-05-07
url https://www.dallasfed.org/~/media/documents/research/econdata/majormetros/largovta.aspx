--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8D841C83-F961-412F-B3A8-4F781A13FB00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E45694EC-E7D7-4342-AB96-7992F0CCD705}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EB23F59F-3F86-487A-BE1F-D5B18DCC5873}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D7EE9A62-7EB4-4A7C-915F-380C92B9EA9B}"/>
   </bookViews>
   <sheets>
     <sheet name="largovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2F213CB-7ED5-49A5-82A5-E6FBE19C30D1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04F89216-6147-4265-9DA3-E354535C31F4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-0.90425374509299772</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>25.252467691</v>
       </c>
       <c r="C437" s="5">
         <v>3.8911331000001326E-2</v>
       </c>
       <c r="D437" s="5">
         <v>1.8677245318044822</v>
       </c>
       <c r="E437" s="5">
         <v>1.0339886116696562</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>25.380218514999999</v>
+        <v>25.353151666999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.1277508239999996</v>
+        <v>0.10068397599999912</v>
       </c>
       <c r="D438" s="5">
-        <v>6.2425273354425714</v>
+        <v>4.8908401415322267</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>25.258813437000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-9.4338229999998191E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-4.374902969366512</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>25.125498262000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-0.1333151749999999</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-6.1529007568442928</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>