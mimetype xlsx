--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E45694EC-E7D7-4342-AB96-7992F0CCD705}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AB067BDC-CD73-4F49-ADB0-C520A8B45E27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D7EE9A62-7EB4-4A7C-915F-380C92B9EA9B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5D63DEA3-93CC-4D95-B277-2F3876B7E84C}"/>
   </bookViews>
   <sheets>
     <sheet name="largovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04F89216-6147-4265-9DA3-E354535C31F4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BD725BC-EBBC-4B15-A1FD-3D2411F37D22}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>9.6980085637000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>9.7571279593</v>
       </c>
       <c r="C7" s="5">
         <v>5.9119395599999791E-2</v>
       </c>
       <c r="D7" s="5">
         <v>7.5655611894637875</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>9.8076966903000002</v>
       </c>
       <c r="C8" s="5">
         <v>5.0568731000000255E-2</v>
       </c>
       <c r="D8" s="5">
         <v>6.3996775140594542</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>9.8402493074000006</v>
       </c>
       <c r="C9" s="5">
         <v>3.2552617100000347E-2</v>
       </c>
       <c r="D9" s="5">
         <v>4.0564250351063702</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>9.9609945027000002</v>
       </c>
       <c r="C10" s="5">
         <v>0.12074519529999961</v>
       </c>
       <c r="D10" s="5">
         <v>15.760177888315141</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>10.112089600999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.15109509829999901</v>
       </c>
       <c r="D11" s="5">
         <v>19.800465259044753</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>10.100302523</v>
       </c>
       <c r="C12" s="5">
         <v>-1.178707799999934E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-1.3898377853045596</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>10.249562376</v>
       </c>
       <c r="C13" s="5">
         <v>0.14925985300000022</v>
       </c>
       <c r="D13" s="5">
         <v>19.248051226636818</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>10.294771470000001</v>
       </c>
       <c r="C14" s="5">
         <v>4.5209094000000505E-2</v>
       </c>
       <c r="D14" s="5">
         <v>5.4233106327066238</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>10.335143501999999</v>
       </c>
       <c r="C15" s="5">
         <v>4.0372031999998725E-2</v>
       </c>
       <c r="D15" s="5">
         <v>4.8087664896159232</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>10.405817300000001</v>
       </c>
       <c r="C16" s="5">
         <v>7.0673798000001398E-2</v>
       </c>
       <c r="D16" s="5">
         <v>8.521609099277061</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>10.448226194</v>
       </c>
       <c r="C17" s="5">
         <v>4.2408893999999364E-2</v>
       </c>
       <c r="D17" s="5">
         <v>5.0017252722911243</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>10.501044010999999</v>
       </c>
       <c r="C18" s="5">
         <v>5.2817816999999323E-2</v>
       </c>
       <c r="D18" s="5">
         <v>6.2377711838652816</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>10.550091030000001</v>
       </c>
       <c r="C19" s="5">
         <v>4.9047019000001413E-2</v>
       </c>
       <c r="D19" s="5">
         <v>5.7510623524299476</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>10.598849660000001</v>
       </c>
       <c r="C20" s="5">
         <v>4.8758630000000025E-2</v>
       </c>
       <c r="D20" s="5">
         <v>5.6891244852582012</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>10.626554431000001</v>
       </c>
       <c r="C21" s="5">
         <v>2.7704770999999795E-2</v>
       </c>
       <c r="D21" s="5">
         <v>3.1822205707433771</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>10.836750757000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.21019632600000016</v>
       </c>
       <c r="D22" s="5">
         <v>26.496749095434936</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>10.92378609</v>
       </c>
       <c r="C23" s="5">
         <v>8.7035332999999326E-2</v>
       </c>
       <c r="D23" s="5">
         <v>10.075135452571637</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>11.024404737999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.10061864799999931</v>
       </c>
       <c r="D24" s="5">
         <v>11.630672915621986</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>11.074039046999999</v>
       </c>
       <c r="C25" s="5">
         <v>4.9634308999999988E-2</v>
       </c>
       <c r="D25" s="5">
         <v>5.538475648436525</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>11.008703292</v>
       </c>
       <c r="C26" s="5">
         <v>-6.5335754999999551E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-6.8546037333676813</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>10.921959285</v>
       </c>
       <c r="C27" s="5">
         <v>-8.6744007000000067E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-9.056296043677337</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>11.089232045999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.16727276099999955</v>
       </c>
       <c r="D28" s="5">
         <v>20.008226342976055</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>10.946888681000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.14234336499999856</v>
       </c>
       <c r="D29" s="5">
         <v>-14.361162140171524</v>
       </c>
       <c r="E29" s="5">
         <v>4.7726999563463046</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>11.202631296</v>
       </c>
       <c r="C30" s="5">
         <v>0.25574261499999906</v>
       </c>
       <c r="D30" s="5">
         <v>31.932590511411863</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>11.043407137999999</v>
       </c>
       <c r="C31" s="5">
         <v>-0.15922415800000067</v>
       </c>
       <c r="D31" s="5">
         <v>-15.783634961691796</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>11.085943217000001</v>
       </c>
       <c r="C32" s="5">
         <v>4.2536079000001337E-2</v>
       </c>
       <c r="D32" s="5">
         <v>4.7212442846557012</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>11.015113252000001</v>
       </c>
       <c r="C33" s="5">
         <v>-7.0829964999999717E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-7.4032373430240161</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.120928577000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.10581532500000002</v>
       </c>
       <c r="D34" s="5">
         <v>12.156647188018411</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>11.035977081</v>
       </c>
       <c r="C35" s="5">
         <v>-8.4951496000000404E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-8.7911751875794586</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.154204566000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.11822748500000024</v>
       </c>
       <c r="D36" s="5">
         <v>13.640669240199422</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>11.10497964</v>
       </c>
       <c r="C37" s="5">
         <v>-4.9224926000000835E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-5.1690855523772399</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.226023571000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.12104393100000088</v>
       </c>
       <c r="D38" s="5">
         <v>13.893305458216121</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.708565743999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.4825421729999988</v>
       </c>
       <c r="D39" s="5">
         <v>65.703998871747913</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.67639812</v>
       </c>
       <c r="C40" s="5">
         <v>-3.2167623999999506E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-3.2474665868094998</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.542615458</v>
       </c>
       <c r="C41" s="5">
         <v>-0.13378266199999977</v>
       </c>
       <c r="D41" s="5">
         <v>-12.914871562581808</v>
       </c>
       <c r="E41" s="5">
         <v>5.4419734625964944</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.494520437</v>
       </c>
       <c r="C42" s="5">
         <v>-4.809502099999996E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-4.887071717225111</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>11.635672908</v>
       </c>
       <c r="C43" s="5">
         <v>0.14115247099999984</v>
       </c>
       <c r="D43" s="5">
         <v>15.773128558748928</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>11.670329989000001</v>
       </c>
       <c r="C44" s="5">
         <v>3.4657081000000645E-2</v>
       </c>
       <c r="D44" s="5">
         <v>3.6333613139609477</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>11.895325502</v>
       </c>
       <c r="C45" s="5">
         <v>0.22499551299999965</v>
       </c>
       <c r="D45" s="5">
         <v>25.752993107626821</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>11.910707945</v>
       </c>
       <c r="C46" s="5">
         <v>1.5382443000000023E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.5628647656456218</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>11.621325084</v>
       </c>
       <c r="C47" s="5">
         <v>-0.28938286099999999</v>
       </c>
       <c r="D47" s="5">
         <v>-25.558195807480487</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>11.889455891000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.26813080700000036</v>
       </c>
       <c r="D48" s="5">
         <v>31.484924540293278</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.059127209</v>
       </c>
       <c r="C49" s="5">
         <v>0.16967131799999891</v>
       </c>
       <c r="D49" s="5">
         <v>18.535041809742083</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.340562668</v>
       </c>
       <c r="C50" s="5">
         <v>0.28143545900000078</v>
       </c>
       <c r="D50" s="5">
         <v>31.895210152167451</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.101209729000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.23935293899999976</v>
       </c>
       <c r="D51" s="5">
         <v>-20.94562441469623</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.279768978</v>
       </c>
       <c r="C52" s="5">
         <v>0.1785592489999992</v>
       </c>
       <c r="D52" s="5">
         <v>19.216646841641904</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.246580807999999</v>
       </c>
       <c r="C53" s="5">
         <v>-3.3188170000000738E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-3.195427119156824</v>
       </c>
       <c r="E53" s="5">
         <v>6.0988374130760192</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.290840141</v>
       </c>
       <c r="C54" s="5">
         <v>4.4259333000001178E-2</v>
       </c>
       <c r="D54" s="5">
         <v>4.4240688874814582</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>12.215297768999999</v>
       </c>
       <c r="C55" s="5">
         <v>-7.5542372000001023E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-7.1311952804537171</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.227047889</v>
       </c>
       <c r="C56" s="5">
         <v>1.1750120000000308E-2</v>
       </c>
       <c r="D56" s="5">
         <v>1.1604286290389343</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>12.273692809</v>
       </c>
       <c r="C57" s="5">
         <v>4.6644920000000312E-2</v>
       </c>
       <c r="D57" s="5">
         <v>4.6751602333559461</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>12.296624203</v>
       </c>
       <c r="C58" s="5">
         <v>2.2931394000000438E-2</v>
       </c>
       <c r="D58" s="5">
         <v>2.2651869526254975</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>12.692181461000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.39555725800000019</v>
       </c>
       <c r="D59" s="5">
         <v>46.219219745520455</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>12.654230704</v>
       </c>
       <c r="C60" s="5">
         <v>-3.7950757000000834E-2</v>
       </c>
       <c r="D60" s="5">
         <v>-3.5296832633049502</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>12.829460244</v>
       </c>
       <c r="C61" s="5">
         <v>0.17522954000000013</v>
       </c>
       <c r="D61" s="5">
         <v>17.94285808930498</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>12.754388698</v>
       </c>
       <c r="C62" s="5">
         <v>-7.5071546000000211E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-6.8001624249016235</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>12.698503301000001</v>
       </c>
       <c r="C63" s="5">
         <v>-5.588539699999906E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-5.1331117590633362</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>12.677194329000001</v>
       </c>
       <c r="C64" s="5">
         <v>-2.1308971999999926E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-1.9952019963032974</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>12.735501060000001</v>
       </c>
       <c r="C65" s="5">
         <v>5.8306731000000056E-2</v>
       </c>
       <c r="D65" s="5">
         <v>5.6609871143573409</v>
       </c>
       <c r="E65" s="5">
         <v>3.9923000522775975</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>12.890205161000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.15470410100000009</v>
       </c>
       <c r="D66" s="5">
         <v>15.59139897616717</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>12.877761353</v>
       </c>
       <c r="C67" s="5">
         <v>-1.2443808000000445E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-1.1523120889599392</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>12.958417073</v>
       </c>
       <c r="C68" s="5">
         <v>8.065571999999932E-2</v>
       </c>
       <c r="D68" s="5">
         <v>7.7801973489358467</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.024977122999999</v>
       </c>
       <c r="C69" s="5">
         <v>6.6560049999999649E-2</v>
       </c>
       <c r="D69" s="5">
         <v>6.3408639566754132</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>13.071026931</v>
       </c>
       <c r="C70" s="5">
         <v>4.6049808000001136E-2</v>
       </c>
       <c r="D70" s="5">
         <v>4.3260785718411743</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.193999784000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.12297285300000027</v>
       </c>
       <c r="D71" s="5">
         <v>11.892546573383612</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>13.357247863</v>
       </c>
       <c r="C72" s="5">
         <v>0.16324807899999882</v>
       </c>
       <c r="D72" s="5">
         <v>15.9007238906119</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>13.423831214</v>
       </c>
       <c r="C73" s="5">
         <v>6.6583351000000235E-2</v>
       </c>
       <c r="D73" s="5">
         <v>6.1485275895580616</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.595194264</v>
       </c>
       <c r="C74" s="5">
         <v>0.17136305000000007</v>
       </c>
       <c r="D74" s="5">
         <v>16.441346171630975</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>13.584417063</v>
       </c>
       <c r="C75" s="5">
         <v>-1.0777200999999792E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-0.94712909453418259</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.64885907</v>
       </c>
       <c r="C76" s="5">
         <v>6.4442007000000245E-2</v>
       </c>
       <c r="D76" s="5">
         <v>5.843481035732756</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.817347367</v>
       </c>
       <c r="C77" s="5">
         <v>0.16848829699999968</v>
       </c>
       <c r="D77" s="5">
         <v>15.861705213771259</v>
       </c>
       <c r="E77" s="5">
         <v>8.4947290405235076</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>13.896025617999999</v>
       </c>
       <c r="C78" s="5">
         <v>7.8678250999999477E-2</v>
       </c>
       <c r="D78" s="5">
         <v>7.051107020774916</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>13.944146557</v>
       </c>
       <c r="C79" s="5">
         <v>4.8120939000000362E-2</v>
       </c>
       <c r="D79" s="5">
         <v>4.2355809468343164</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>13.987184471000001</v>
       </c>
       <c r="C80" s="5">
         <v>4.303791400000101E-2</v>
       </c>
       <c r="D80" s="5">
         <v>3.7672643598875011</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>13.965182128</v>
       </c>
       <c r="C81" s="5">
         <v>-2.2002343000000479E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.8713970669744895</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>14.133868222</v>
       </c>
       <c r="C82" s="5">
         <v>0.1686860939999999</v>
       </c>
       <c r="D82" s="5">
         <v>15.497665573750407</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>14.001743324</v>
       </c>
       <c r="C83" s="5">
         <v>-0.13212489800000071</v>
       </c>
       <c r="D83" s="5">
         <v>-10.65857187667304</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.98218185</v>
       </c>
       <c r="C84" s="5">
         <v>-1.9561473999999635E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-1.6636668246509556</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>14.126044007000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.14386215700000093</v>
       </c>
       <c r="D85" s="5">
         <v>13.069977103262186</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>14.166809589</v>
       </c>
       <c r="C86" s="5">
         <v>4.0765581999998801E-2</v>
       </c>
       <c r="D86" s="5">
         <v>3.5185124056922534</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>14.183113543999999</v>
       </c>
       <c r="C87" s="5">
         <v>1.6303954999999704E-2</v>
       </c>
       <c r="D87" s="5">
         <v>1.3898020783345677</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>14.187532941000001</v>
       </c>
       <c r="C88" s="5">
         <v>4.4193970000012683E-3</v>
       </c>
       <c r="D88" s="5">
         <v>0.37455629607312524</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>14.17524178</v>
       </c>
       <c r="C89" s="5">
         <v>-1.2291161000000272E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-1.0346631266462958</v>
       </c>
       <c r="E89" s="5">
         <v>2.5901817729122145</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>14.189480229999999</v>
       </c>
       <c r="C90" s="5">
         <v>1.4238449999998792E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.2120322060262811</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>14.306490870999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.11701064100000025</v>
       </c>
       <c r="D91" s="5">
         <v>10.356931874944175</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>14.332514399000001</v>
       </c>
       <c r="C92" s="5">
         <v>2.6023528000001406E-2</v>
       </c>
       <c r="D92" s="5">
         <v>2.2047725821453534</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>14.402402054</v>
       </c>
       <c r="C93" s="5">
         <v>6.9887654999998716E-2</v>
       </c>
       <c r="D93" s="5">
         <v>6.0109005739664045</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>14.391775325999999</v>
       </c>
       <c r="C94" s="5">
         <v>-1.0626728000000085E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-0.8818286618652027</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>14.635712207999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.24393688199999985</v>
       </c>
       <c r="D95" s="5">
         <v>22.347158356564801</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>14.50874164</v>
       </c>
       <c r="C96" s="5">
         <v>-0.12697056799999906</v>
       </c>
       <c r="D96" s="5">
         <v>-9.9278283736208941</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>14.344758119</v>
       </c>
       <c r="C97" s="5">
         <v>-0.16398352100000047</v>
       </c>
       <c r="D97" s="5">
         <v>-12.750732712498024</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>14.578607463000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.23384934400000112</v>
       </c>
       <c r="D98" s="5">
         <v>21.415394427787483</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>14.571598003</v>
       </c>
       <c r="C99" s="5">
         <v>-7.0094600000008001E-3</v>
       </c>
       <c r="D99" s="5">
         <v>-0.57544209516054989</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>14.630460027</v>
       </c>
       <c r="C100" s="5">
         <v>5.8862023999999735E-2</v>
       </c>
       <c r="D100" s="5">
         <v>4.956563925694879</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>14.626251857</v>
       </c>
       <c r="C101" s="5">
         <v>-4.2081700000000666E-3</v>
       </c>
       <c r="D101" s="5">
         <v>-0.34461138004842073</v>
       </c>
       <c r="E101" s="5">
         <v>3.1816746691145203</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>14.667716928000001</v>
       </c>
       <c r="C102" s="5">
         <v>4.1465071000001075E-2</v>
       </c>
       <c r="D102" s="5">
         <v>3.4555202998914014</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>14.583129631</v>
       </c>
       <c r="C103" s="5">
         <v>-8.4587297000000561E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-6.7049511403997837</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>14.703097570000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.11996793900000036</v>
       </c>
       <c r="D104" s="5">
         <v>10.33091886410773</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>14.754155428000001</v>
       </c>
       <c r="C105" s="5">
         <v>5.1057858000000067E-2</v>
       </c>
       <c r="D105" s="5">
         <v>4.2476275257949059</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>14.741341123</v>
       </c>
       <c r="C106" s="5">
         <v>-1.2814305000000914E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-1.0372619157107965</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>15.084173290000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.34283216700000096</v>
       </c>
       <c r="D107" s="5">
         <v>31.769289046269257</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>15.031107543999999</v>
       </c>
       <c r="C108" s="5">
         <v>-5.3065746000001468E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-4.1408378532274632</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>15.037970396</v>
       </c>
       <c r="C109" s="5">
         <v>6.8628520000011406E-3</v>
       </c>
       <c r="D109" s="5">
         <v>0.54926986842636083</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>15.151508688</v>
       </c>
       <c r="C110" s="5">
         <v>0.11353829199999943</v>
       </c>
       <c r="D110" s="5">
         <v>9.4459874494015938</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>15.176863753999999</v>
       </c>
       <c r="C111" s="5">
         <v>2.5355065999999482E-2</v>
       </c>
       <c r="D111" s="5">
         <v>2.0267081114070384</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>15.315884617</v>
       </c>
       <c r="C112" s="5">
         <v>0.13902086300000072</v>
       </c>
       <c r="D112" s="5">
         <v>11.563108408609168</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>15.378501585</v>
       </c>
       <c r="C113" s="5">
         <v>6.2616968000000384E-2</v>
       </c>
       <c r="D113" s="5">
         <v>5.0178759091934699</v>
       </c>
       <c r="E113" s="5">
         <v>5.1431476454439684</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>15.344815063</v>
       </c>
       <c r="C114" s="5">
         <v>-3.3686521999999997E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-2.5971548535223765</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>15.435614491999999</v>
       </c>
       <c r="C115" s="5">
         <v>9.079942899999871E-2</v>
       </c>
       <c r="D115" s="5">
         <v>7.3364376183634228</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>15.369333072</v>
       </c>
       <c r="C116" s="5">
         <v>-6.6281419999999258E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-5.0328975442268886</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>15.323201535999999</v>
       </c>
       <c r="C117" s="5">
         <v>-4.613153600000075E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-3.5429679468829134</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>15.393745572</v>
       </c>
       <c r="C118" s="5">
         <v>7.0544036000001142E-2</v>
       </c>
       <c r="D118" s="5">
         <v>5.6665402179783442</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>15.264201576</v>
       </c>
       <c r="C119" s="5">
         <v>-0.12954399600000066</v>
       </c>
       <c r="D119" s="5">
         <v>-9.6439035886119235</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>15.158788833999999</v>
       </c>
       <c r="C120" s="5">
         <v>-0.10541274200000039</v>
       </c>
       <c r="D120" s="5">
         <v>-7.9794283871346128</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>15.402759781</v>
       </c>
       <c r="C121" s="5">
         <v>0.2439709470000011</v>
       </c>
       <c r="D121" s="5">
         <v>21.117938275670944</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>15.532640738</v>
       </c>
       <c r="C122" s="5">
         <v>0.12988095699999924</v>
       </c>
       <c r="D122" s="5">
         <v>10.601511168517064</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>15.744000775</v>
       </c>
       <c r="C123" s="5">
         <v>0.21136003700000039</v>
       </c>
       <c r="D123" s="5">
         <v>17.608215764079493</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>16.009354022</v>
       </c>
       <c r="C124" s="5">
         <v>0.26535324700000018</v>
       </c>
       <c r="D124" s="5">
         <v>22.209360668186019</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>15.940129378</v>
       </c>
       <c r="C125" s="5">
         <v>-6.9224644000000168E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-5.067175473326202</v>
       </c>
       <c r="E125" s="5">
         <v>3.6520319609538943</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>15.519160505</v>
       </c>
       <c r="C126" s="5">
         <v>-0.42096887299999963</v>
       </c>
       <c r="D126" s="5">
         <v>-27.470181081735902</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>15.614180445000001</v>
       </c>
       <c r="C127" s="5">
         <v>9.5019940000000247E-2</v>
       </c>
       <c r="D127" s="5">
         <v>7.5998411603106719</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>15.962390369</v>
       </c>
       <c r="C128" s="5">
         <v>0.34820992399999895</v>
       </c>
       <c r="D128" s="5">
         <v>30.300116032011282</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>16.098202316999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.13581194799999885</v>
       </c>
       <c r="D129" s="5">
         <v>10.701484252421833</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>16.460012683999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.36181036700000035</v>
       </c>
       <c r="D130" s="5">
         <v>30.566996085157694</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>16.204011719</v>
       </c>
       <c r="C131" s="5">
         <v>-0.25600096499999836</v>
       </c>
       <c r="D131" s="5">
         <v>-17.146931620981942</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>16.271158933999999</v>
       </c>
       <c r="C132" s="5">
         <v>6.7147214999998539E-2</v>
       </c>
       <c r="D132" s="5">
         <v>5.0875491103856252</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>16.102757951000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.16840098299999795</v>
       </c>
       <c r="D133" s="5">
         <v>-11.736462013102111</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>16.214600206</v>
       </c>
       <c r="C134" s="5">
         <v>0.11184225499999911</v>
       </c>
       <c r="D134" s="5">
         <v>8.6605156022547813</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>16.132313001</v>
       </c>
       <c r="C135" s="5">
         <v>-8.2287205000000085E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-5.9227235857775788</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>16.204382540000001</v>
       </c>
       <c r="C136" s="5">
         <v>7.2069539000001015E-2</v>
       </c>
       <c r="D136" s="5">
         <v>5.4945853566683578</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>16.243624622999999</v>
       </c>
       <c r="C137" s="5">
         <v>3.9242082999997763E-2</v>
       </c>
       <c r="D137" s="5">
         <v>2.9450553867255813</v>
       </c>
       <c r="E137" s="5">
         <v>1.9039697721580096</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>16.195209149</v>
       </c>
       <c r="C138" s="5">
         <v>-4.8415473999998682E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-3.5186448627033018</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>16.195890577</v>
       </c>
       <c r="C139" s="5">
         <v>6.8142800000003945E-4</v>
       </c>
       <c r="D139" s="5">
         <v>5.0502766108939667E-2</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>16.456770349999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.2608797729999992</v>
       </c>
       <c r="D140" s="5">
         <v>21.137134875972219</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>16.302255128999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.15451522100000048</v>
       </c>
       <c r="D141" s="5">
         <v>-10.702989081836344</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>16.440924596999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.1386694679999998</v>
       </c>
       <c r="D142" s="5">
         <v>10.698726356067478</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>16.632464329000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.19153973200000252</v>
       </c>
       <c r="D143" s="5">
         <v>14.911728666077749</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>16.521744933000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.11071939600000036</v>
       </c>
       <c r="D144" s="5">
         <v>-7.7021150516851877</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>16.578443283999999</v>
       </c>
       <c r="C145" s="5">
         <v>5.6698350999997871E-2</v>
       </c>
       <c r="D145" s="5">
         <v>4.1967125354063439</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>16.818798951000002</v>
       </c>
       <c r="C146" s="5">
         <v>0.24035566700000288</v>
       </c>
       <c r="D146" s="5">
         <v>18.854266174670474</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>17.208478088</v>
       </c>
       <c r="C147" s="5">
         <v>0.38967913699999812</v>
       </c>
       <c r="D147" s="5">
         <v>31.634524374424355</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>17.280773527000001</v>
       </c>
       <c r="C148" s="5">
         <v>7.2295439000001238E-2</v>
       </c>
       <c r="D148" s="5">
         <v>5.1595175783839764</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>17.458581332000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.17780780500000049</v>
       </c>
       <c r="D149" s="5">
         <v>13.070486857314423</v>
       </c>
       <c r="E149" s="5">
         <v>7.4795911454374364</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>16.885558947</v>
       </c>
       <c r="C150" s="5">
         <v>-0.57302238500000158</v>
       </c>
       <c r="D150" s="5">
         <v>-32.99952374057591</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>17.411659004000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.52610005700000073</v>
       </c>
       <c r="D151" s="5">
         <v>44.509548201572045</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>17.460764613999999</v>
       </c>
       <c r="C152" s="5">
         <v>4.9105609999998023E-2</v>
       </c>
       <c r="D152" s="5">
         <v>3.4373187107633596</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>17.706236609000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.24547199500000261</v>
       </c>
       <c r="D153" s="5">
         <v>18.237725932120096</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>17.799025347000001</v>
       </c>
       <c r="C154" s="5">
         <v>9.2788737999999427E-2</v>
       </c>
       <c r="D154" s="5">
         <v>6.4730015479409708</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>18.006812185000001</v>
       </c>
       <c r="C155" s="5">
         <v>0.20778683800000053</v>
       </c>
       <c r="D155" s="5">
         <v>14.944278724539517</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>18.136001301</v>
       </c>
       <c r="C156" s="5">
         <v>0.12918911599999916</v>
       </c>
       <c r="D156" s="5">
         <v>8.9573273103736426</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>18.370801061000002</v>
       </c>
       <c r="C157" s="5">
         <v>0.23479976000000136</v>
       </c>
       <c r="D157" s="5">
         <v>16.691351798609656</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>18.435403981</v>
       </c>
       <c r="C158" s="5">
         <v>6.4602919999998676E-2</v>
       </c>
       <c r="D158" s="5">
         <v>4.3025140163172937</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>18.305176054</v>
       </c>
       <c r="C159" s="5">
         <v>-0.13022792699999997</v>
       </c>
       <c r="D159" s="5">
         <v>-8.1551064117058374</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>18.455806375000002</v>
       </c>
       <c r="C160" s="5">
         <v>0.15063032100000129</v>
       </c>
       <c r="D160" s="5">
         <v>10.334004496846294</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>18.273282066</v>
       </c>
       <c r="C161" s="5">
         <v>-0.18252430900000149</v>
       </c>
       <c r="D161" s="5">
         <v>-11.243045161954912</v>
       </c>
       <c r="E161" s="5">
         <v>4.6664772956478862</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>18.395592721</v>
       </c>
       <c r="C162" s="5">
         <v>0.12231065499999971</v>
       </c>
       <c r="D162" s="5">
         <v>8.3344872600884088</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>18.416855820999999</v>
       </c>
       <c r="C163" s="5">
         <v>2.1263099999998758E-2</v>
       </c>
       <c r="D163" s="5">
         <v>1.3959082012356516</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>18.346174957999999</v>
       </c>
       <c r="C164" s="5">
         <v>-7.0680862999999761E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-4.5094242489307153</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>18.232348473999998</v>
       </c>
       <c r="C165" s="5">
         <v>-0.11382648400000051</v>
       </c>
       <c r="D165" s="5">
         <v>-7.1963655346008348</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>18.538108251000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.30575977700000223</v>
       </c>
       <c r="D166" s="5">
         <v>22.088177642350757</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>18.278156966000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.25995128499999964</v>
       </c>
       <c r="D167" s="5">
         <v>-15.588063275378971</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>17.156881169999998</v>
       </c>
       <c r="C168" s="5">
         <v>-1.1212757960000026</v>
       </c>
       <c r="D168" s="5">
         <v>-53.218807414909918</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>17.972271831</v>
       </c>
       <c r="C169" s="5">
         <v>0.81539066100000213</v>
       </c>
       <c r="D169" s="5">
         <v>74.572416813215085</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>18.309666424</v>
       </c>
       <c r="C170" s="5">
         <v>0.33739459299999908</v>
       </c>
       <c r="D170" s="5">
         <v>25.005592113530994</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>18.511926678999998</v>
       </c>
       <c r="C171" s="5">
         <v>0.20226025499999878</v>
       </c>
       <c r="D171" s="5">
         <v>14.091757982385623</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>18.740733897999998</v>
       </c>
       <c r="C172" s="5">
         <v>0.22880721900000012</v>
       </c>
       <c r="D172" s="5">
         <v>15.882984456261839</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>18.673885376000001</v>
       </c>
       <c r="C173" s="5">
         <v>-6.6848521999997246E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-4.1974354258394246</v>
       </c>
       <c r="E173" s="5">
         <v>2.192289860973462</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>18.622152602</v>
       </c>
       <c r="C174" s="5">
         <v>-5.1732774000001314E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-3.2742044731508435</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>18.748764446999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.12661184499999933</v>
       </c>
       <c r="D175" s="5">
         <v>8.4709037946538714</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>18.860186906999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.11142246</v>
       </c>
       <c r="D176" s="5">
         <v>7.3692883748300408</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>18.833835969999999</v>
       </c>
       <c r="C177" s="5">
         <v>-2.635093700000013E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-1.6637831713821383</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>18.698236573999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13559939599999993</v>
       </c>
       <c r="D178" s="5">
         <v>-8.3056874412059116</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>18.634438110000001</v>
       </c>
       <c r="C179" s="5">
         <v>-6.3798463999997779E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-4.0184366879726934</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>18.562707849999999</v>
       </c>
       <c r="C180" s="5">
         <v>-7.1730260000002488E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-4.5226553292690213</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>18.275149486</v>
       </c>
       <c r="C181" s="5">
         <v>-0.28755836399999879</v>
       </c>
       <c r="D181" s="5">
         <v>-17.084580567363396</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>19.253573004</v>
       </c>
       <c r="C182" s="5">
         <v>0.9784235179999996</v>
       </c>
       <c r="D182" s="5">
         <v>86.984141856055302</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>19.434210877000002</v>
       </c>
       <c r="C183" s="5">
         <v>0.180637873000002</v>
       </c>
       <c r="D183" s="5">
         <v>11.857960897957408</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>19.360513298000001</v>
       </c>
       <c r="C184" s="5">
         <v>-7.3697579000000957E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-4.4568669598362369</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>19.496164787000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.13565148900000068</v>
       </c>
       <c r="D185" s="5">
         <v>8.7396259378774932</v>
       </c>
       <c r="E185" s="5">
         <v>4.4033654188367688</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>19.449869511999999</v>
       </c>
       <c r="C186" s="5">
         <v>-4.6295275000002079E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-2.8125783577677366</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>19.567296788</v>
       </c>
       <c r="C187" s="5">
         <v>0.1174272760000008</v>
       </c>
       <c r="D187" s="5">
         <v>7.4904009165204455</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>19.498064499000002</v>
       </c>
       <c r="C188" s="5">
         <v>-6.9232288999998559E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-4.1641397919541916</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>19.543234856000002</v>
       </c>
       <c r="C189" s="5">
         <v>4.5170356999999939E-2</v>
       </c>
       <c r="D189" s="5">
         <v>2.8156867561986321</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>19.582041001</v>
       </c>
       <c r="C190" s="5">
         <v>3.8806144999998793E-2</v>
       </c>
       <c r="D190" s="5">
         <v>2.4089831050373656</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>19.783874659999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.20183365899999828</v>
       </c>
       <c r="D191" s="5">
         <v>13.094310229136298</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>20.772991802</v>
       </c>
       <c r="C192" s="5">
         <v>0.98911714200000134</v>
       </c>
       <c r="D192" s="5">
         <v>79.577687104318983</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>21.00002155</v>
       </c>
       <c r="C193" s="5">
         <v>0.22702974799999964</v>
       </c>
       <c r="D193" s="5">
         <v>13.932673441161004</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>20.574649529999999</v>
       </c>
       <c r="C194" s="5">
         <v>-0.42537202000000107</v>
       </c>
       <c r="D194" s="5">
         <v>-21.773757687719197</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>20.365008791000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.20964073899999747</v>
       </c>
       <c r="D195" s="5">
         <v>-11.564656102308458</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>20.075317785999999</v>
       </c>
       <c r="C196" s="5">
         <v>-0.28969100500000167</v>
       </c>
       <c r="D196" s="5">
         <v>-15.79576739405133</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>20.329249002000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.25393121600000157</v>
       </c>
       <c r="D197" s="5">
         <v>16.280496917303534</v>
       </c>
       <c r="E197" s="5">
         <v>4.2730671601395986</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>20.672918987999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.34366998599999832</v>
       </c>
       <c r="D198" s="5">
         <v>22.282865993736035</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>20.394758689</v>
       </c>
       <c r="C199" s="5">
         <v>-0.27816029899999961</v>
       </c>
       <c r="D199" s="5">
         <v>-15.003465223445179</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>20.428142780000002</v>
       </c>
       <c r="C200" s="5">
         <v>3.3384091000002059E-2</v>
       </c>
       <c r="D200" s="5">
         <v>1.9820558009142397</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>20.540705602999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.11256282299999754</v>
       </c>
       <c r="D201" s="5">
         <v>6.8163373440912833</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>20.478210237999999</v>
       </c>
       <c r="C202" s="5">
         <v>-6.2495365000000191E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-3.5905356141566092</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>19.858972337000001</v>
       </c>
       <c r="C203" s="5">
         <v>-0.6192379009999982</v>
       </c>
       <c r="D203" s="5">
         <v>-30.820521764097375</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>20.402951869999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.54397953299999813</v>
       </c>
       <c r="D204" s="5">
         <v>38.304022250405012</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>20.568233584000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.16528171400000247</v>
       </c>
       <c r="D205" s="5">
         <v>10.16607788207522</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>20.761297967000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.1930643829999994</v>
       </c>
       <c r="D206" s="5">
         <v>11.863929019484143</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>20.566612295999999</v>
       </c>
       <c r="C207" s="5">
         <v>-0.194685671000002</v>
       </c>
       <c r="D207" s="5">
         <v>-10.690200095038938</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>20.692414219</v>
       </c>
       <c r="C208" s="5">
         <v>0.12580192300000093</v>
       </c>
       <c r="D208" s="5">
         <v>7.5922098305962971</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>20.742023380999999</v>
       </c>
       <c r="C209" s="5">
         <v>4.9609161999999429E-2</v>
       </c>
       <c r="D209" s="5">
         <v>2.9151880105804384</v>
       </c>
       <c r="E209" s="5">
         <v>2.0304457826228139</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>20.689284043000001</v>
       </c>
       <c r="C210" s="5">
         <v>-5.2739337999998526E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-3.0088494407770616</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>20.70213395</v>
       </c>
       <c r="C211" s="5">
         <v>1.2849906999999661E-2</v>
       </c>
       <c r="D211" s="5">
         <v>0.74785922179976261</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>20.737569533999999</v>
       </c>
       <c r="C212" s="5">
         <v>3.5435583999998244E-2</v>
       </c>
       <c r="D212" s="5">
         <v>2.0734729313408806</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>20.360068148</v>
       </c>
       <c r="C213" s="5">
         <v>-0.37750138599999872</v>
       </c>
       <c r="D213" s="5">
         <v>-19.784838020320951</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>21.006537749</v>
       </c>
       <c r="C214" s="5">
         <v>0.64646960099999973</v>
       </c>
       <c r="D214" s="5">
         <v>45.513410085301189</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>21.232102782999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.22556503399999883</v>
       </c>
       <c r="D215" s="5">
         <v>13.674315762563683</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>21.327430957000001</v>
       </c>
       <c r="C216" s="5">
         <v>9.5328174000002264E-2</v>
       </c>
       <c r="D216" s="5">
         <v>5.5228327757921303</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>21.438276662</v>
       </c>
       <c r="C217" s="5">
         <v>0.11084570499999913</v>
       </c>
       <c r="D217" s="5">
         <v>6.4182023043880321</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>21.428075361000001</v>
       </c>
       <c r="C218" s="5">
         <v>-1.0201300999998608E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.56952217617993739</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>21.567746059000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.13967069799999976</v>
       </c>
       <c r="D219" s="5">
         <v>8.1083294459713517</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>21.713904028999998</v>
       </c>
       <c r="C220" s="5">
         <v>0.14615796999999731</v>
       </c>
       <c r="D220" s="5">
         <v>8.4420778793685933</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>21.756736796999999</v>
       </c>
       <c r="C221" s="5">
         <v>4.2832768000000243E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.3929667454302583</v>
       </c>
       <c r="E221" s="5">
         <v>4.8920657226213082</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>21.879597595</v>
       </c>
       <c r="C222" s="5">
         <v>0.12286079800000138</v>
       </c>
       <c r="D222" s="5">
         <v>6.9909069137229718</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>22.093566223</v>
       </c>
       <c r="C223" s="5">
         <v>0.21396862799999994</v>
       </c>
       <c r="D223" s="5">
         <v>12.38747455591691</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>22.221761332</v>
       </c>
       <c r="C224" s="5">
         <v>0.12819510899999997</v>
       </c>
       <c r="D224" s="5">
         <v>7.1894075007127745</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>22.166139785999999</v>
       </c>
       <c r="C225" s="5">
         <v>-5.5621546000001132E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-2.9626190728609947</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>22.245044675999999</v>
       </c>
       <c r="C226" s="5">
         <v>7.8904890000000449E-2</v>
       </c>
       <c r="D226" s="5">
         <v>4.3562766295300204</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>22.120646247</v>
       </c>
       <c r="C227" s="5">
         <v>-0.12439842899999931</v>
       </c>
       <c r="D227" s="5">
         <v>-6.5080239108808442</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>22.280916529999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.16027028299999913</v>
       </c>
       <c r="D228" s="5">
         <v>9.049302716986185</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>22.133580834</v>
       </c>
       <c r="C229" s="5">
         <v>-0.14733569599999896</v>
       </c>
       <c r="D229" s="5">
         <v>-7.6528382239557047</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>22.465330718000001</v>
       </c>
       <c r="C230" s="5">
         <v>0.33174988400000061</v>
       </c>
       <c r="D230" s="5">
         <v>19.545607652734454</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>22.538480289999999</v>
       </c>
       <c r="C231" s="5">
         <v>7.3149571999998386E-2</v>
       </c>
       <c r="D231" s="5">
         <v>3.9780710588743329</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>22.545413326999999</v>
       </c>
       <c r="C232" s="5">
         <v>6.9330369999995867E-3</v>
       </c>
       <c r="D232" s="5">
         <v>0.36975582722198475</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>22.644674058</v>
       </c>
       <c r="C233" s="5">
         <v>9.9260731000001101E-2</v>
       </c>
       <c r="D233" s="5">
         <v>5.4130713147428011</v>
       </c>
       <c r="E233" s="5">
         <v>4.08120606175848</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>22.758659585</v>
       </c>
       <c r="C234" s="5">
         <v>0.11398552700000053</v>
       </c>
       <c r="D234" s="5">
         <v>6.2104554588226168</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>22.687985348000002</v>
       </c>
       <c r="C235" s="5">
         <v>-7.0674236999998641E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-3.6634613870276667</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>22.717845513</v>
       </c>
       <c r="C236" s="5">
         <v>2.9860164999998773E-2</v>
       </c>
       <c r="D236" s="5">
         <v>1.5908295204231537</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>22.880890273999999</v>
       </c>
       <c r="C237" s="5">
         <v>0.16304476099999832</v>
       </c>
       <c r="D237" s="5">
         <v>8.9605579378269073</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>22.788260266999998</v>
       </c>
       <c r="C238" s="5">
         <v>-9.2630007000000347E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-4.7513059253359469</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>22.795906346999999</v>
       </c>
       <c r="C239" s="5">
         <v>7.6460800000006657E-3</v>
       </c>
       <c r="D239" s="5">
         <v>0.40337642842620536</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>22.888330086</v>
       </c>
       <c r="C240" s="5">
         <v>9.2423739000000893E-2</v>
       </c>
       <c r="D240" s="5">
         <v>4.975252443187661</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>22.965133838</v>
       </c>
       <c r="C241" s="5">
         <v>7.6803752000000003E-2</v>
       </c>
       <c r="D241" s="5">
         <v>4.1018560360781331</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>23.032529411999999</v>
       </c>
       <c r="C242" s="5">
         <v>6.7395573999998959E-2</v>
       </c>
       <c r="D242" s="5">
         <v>3.5790309782481211</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>23.205059147</v>
       </c>
       <c r="C243" s="5">
         <v>0.17252973500000124</v>
       </c>
       <c r="D243" s="5">
         <v>9.3685724971729112</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>23.344429561999998</v>
       </c>
       <c r="C244" s="5">
         <v>0.13937041499999836</v>
       </c>
       <c r="D244" s="5">
         <v>7.450152571128843</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>23.313660105</v>
       </c>
       <c r="C245" s="5">
         <v>-3.0769456999998113E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-1.5702611388977217</v>
       </c>
       <c r="E245" s="5">
         <v>2.954275452525934</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>23.541079100000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.22741899500000073</v>
       </c>
       <c r="D246" s="5">
         <v>12.354603927201179</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>23.491998050999999</v>
       </c>
       <c r="C247" s="5">
         <v>-4.9081049000001542E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-2.4734021265631068</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>23.724772886</v>
       </c>
       <c r="C248" s="5">
         <v>0.23277483500000073</v>
       </c>
       <c r="D248" s="5">
         <v>12.56031257704311</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>23.318882796</v>
       </c>
       <c r="C249" s="5">
         <v>-0.40589008999999976</v>
       </c>
       <c r="D249" s="5">
         <v>-18.704199626884964</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>23.661810627000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.34292783100000079</v>
       </c>
       <c r="D250" s="5">
         <v>19.146918765615382</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>23.681360481999999</v>
       </c>
       <c r="C251" s="5">
         <v>1.9549854999997507E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.99598153586530902</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>23.4199418</v>
       </c>
       <c r="C252" s="5">
         <v>-0.26141868199999863</v>
       </c>
       <c r="D252" s="5">
         <v>-12.471405917974486</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>23.557849796999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.13790799699999923</v>
       </c>
       <c r="D253" s="5">
         <v>7.2995852482397705</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>22.872518401000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.6853313959999987</v>
       </c>
       <c r="D254" s="5">
         <v>-29.831846710334396</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>22.896224925999999</v>
       </c>
       <c r="C255" s="5">
         <v>2.3706524999997924E-2</v>
       </c>
       <c r="D255" s="5">
         <v>1.2508705555282829</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>22.970193949999999</v>
       </c>
       <c r="C256" s="5">
         <v>7.3969024000000161E-2</v>
       </c>
       <c r="D256" s="5">
         <v>3.9463759711059421</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>23.013806047999999</v>
       </c>
       <c r="C257" s="5">
         <v>4.3612098000000543E-2</v>
       </c>
       <c r="D257" s="5">
         <v>2.3023094669727406</v>
       </c>
       <c r="E257" s="5">
         <v>-1.2861732377049351</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>23.092876726</v>
       </c>
       <c r="C258" s="5">
         <v>7.9070678000000783E-2</v>
       </c>
       <c r="D258" s="5">
         <v>4.2017618979772742</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>23.033863826000001</v>
       </c>
       <c r="C259" s="5">
         <v>-5.9012899999999036E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-3.0238154060048705</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>22.883635478999999</v>
       </c>
       <c r="C260" s="5">
         <v>-0.15022834700000232</v>
       </c>
       <c r="D260" s="5">
         <v>-7.5517459697192146</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>22.639656053</v>
       </c>
       <c r="C261" s="5">
         <v>-0.24397942599999922</v>
       </c>
       <c r="D261" s="5">
         <v>-12.069884746501691</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>22.592721888</v>
       </c>
       <c r="C262" s="5">
         <v>-4.6934164999999695E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-2.4595445034911512</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>22.764122623999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.17140073599999894</v>
       </c>
       <c r="D263" s="5">
         <v>9.4934956481884001</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>22.508814246</v>
       </c>
       <c r="C264" s="5">
         <v>-0.25530837799999873</v>
       </c>
       <c r="D264" s="5">
         <v>-12.658547577385326</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>22.474658372</v>
       </c>
       <c r="C265" s="5">
         <v>-3.4155873999999642E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.8058124746468396</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>22.597351145000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.1226927730000007</v>
       </c>
       <c r="D266" s="5">
         <v>6.7513126565063031</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>22.596622309000001</v>
       </c>
       <c r="C267" s="5">
         <v>-7.2883600000039905E-4</v>
       </c>
       <c r="D267" s="5">
         <v>-3.8696927932935221E-2</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>22.549083411000002</v>
       </c>
       <c r="C268" s="5">
         <v>-4.7538897999999108E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-2.4955588858628364</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>22.603772397</v>
       </c>
       <c r="C269" s="5">
         <v>5.4688985999998607E-2</v>
       </c>
       <c r="D269" s="5">
         <v>2.9495352259881091</v>
       </c>
       <c r="E269" s="5">
         <v>-1.7816855245272767</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>22.448744698999999</v>
       </c>
       <c r="C270" s="5">
         <v>-0.15502769800000138</v>
       </c>
       <c r="D270" s="5">
         <v>-7.9267181611343274</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>22.365610060000002</v>
       </c>
       <c r="C271" s="5">
         <v>-8.3134638999997179E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-4.3545632560819669</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>22.432702275</v>
       </c>
       <c r="C272" s="5">
         <v>6.7092214999998845E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.659742111944575</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>22.555643970999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.12294169599999805</v>
       </c>
       <c r="D273" s="5">
         <v>6.7784619137712276</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>22.423036952</v>
       </c>
       <c r="C274" s="5">
         <v>-0.13260701899999816</v>
       </c>
       <c r="D274" s="5">
         <v>-6.8312173249819086</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>22.455418885</v>
       </c>
       <c r="C275" s="5">
         <v>3.2381932999999918E-2</v>
       </c>
       <c r="D275" s="5">
         <v>1.7467951497005529</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>22.679507428000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.22408854300000058</v>
       </c>
       <c r="D276" s="5">
         <v>12.654744136164719</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>22.682011523</v>
       </c>
       <c r="C277" s="5">
         <v>2.5040949999990403E-3</v>
       </c>
       <c r="D277" s="5">
         <v>0.13257516580642559</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>22.558415238999999</v>
       </c>
       <c r="C278" s="5">
         <v>-0.12359628400000133</v>
       </c>
       <c r="D278" s="5">
         <v>-6.3464513408955092</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>22.614763164999999</v>
       </c>
       <c r="C279" s="5">
         <v>5.6347926000000825E-2</v>
       </c>
       <c r="D279" s="5">
         <v>3.038965120139947</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>22.639105383</v>
       </c>
       <c r="C280" s="5">
         <v>2.4342218000001026E-2</v>
       </c>
       <c r="D280" s="5">
         <v>1.2993376978168047</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>22.610801175999999</v>
       </c>
       <c r="C281" s="5">
         <v>-2.8304207000001469E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-1.4900087600916878</v>
       </c>
       <c r="E281" s="5">
         <v>3.1095601550701346E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>22.594680114999999</v>
       </c>
       <c r="C282" s="5">
         <v>-1.612106099999977E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-0.85222954436153797</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>22.666075977999999</v>
       </c>
       <c r="C283" s="5">
         <v>7.1395862999999338E-2</v>
       </c>
       <c r="D283" s="5">
         <v>3.8584212294638265</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>22.655331830000002</v>
       </c>
       <c r="C284" s="5">
         <v>-1.0744147999997011E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-0.56734201965460418</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>22.685990799999999</v>
       </c>
       <c r="C285" s="5">
         <v>3.065896999999751E-2</v>
       </c>
       <c r="D285" s="5">
         <v>1.6360756968808898</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>22.746041397999999</v>
       </c>
       <c r="C286" s="5">
         <v>6.0050598000000122E-2</v>
       </c>
       <c r="D286" s="5">
         <v>3.2230965781792964</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>22.636491521</v>
       </c>
       <c r="C287" s="5">
         <v>-0.10954987699999919</v>
       </c>
       <c r="D287" s="5">
         <v>-5.6287987802574602</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>22.661394654999999</v>
       </c>
       <c r="C288" s="5">
         <v>2.4903133999998772E-2</v>
       </c>
       <c r="D288" s="5">
         <v>1.3281759668519966</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>22.709135704000001</v>
       </c>
       <c r="C289" s="5">
         <v>4.7741049000002533E-2</v>
       </c>
       <c r="D289" s="5">
         <v>2.5575543523983724</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>22.782729006</v>
       </c>
       <c r="C290" s="5">
         <v>7.3593301999999028E-2</v>
       </c>
       <c r="D290" s="5">
         <v>3.9588977159110694</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>22.638643478999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.14408552700000143</v>
       </c>
       <c r="D291" s="5">
         <v>-7.3307029273983915</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>22.641008269</v>
       </c>
       <c r="C292" s="5">
         <v>2.3647900000014488E-3</v>
       </c>
       <c r="D292" s="5">
         <v>0.12542177769465646</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>22.64909879</v>
       </c>
       <c r="C293" s="5">
         <v>8.0905209999997396E-3</v>
       </c>
       <c r="D293" s="5">
         <v>0.42965087206106034</v>
       </c>
       <c r="E293" s="5">
         <v>0.16937751874379625</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>22.715658908000002</v>
       </c>
       <c r="C294" s="5">
         <v>6.6560118000001722E-2</v>
       </c>
       <c r="D294" s="5">
         <v>3.5840656440611962</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>22.774616578</v>
       </c>
       <c r="C295" s="5">
         <v>5.8957669999998075E-2</v>
       </c>
       <c r="D295" s="5">
         <v>3.1594038995891971</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>22.785317063000001</v>
       </c>
       <c r="C296" s="5">
         <v>1.0700485000000981E-2</v>
       </c>
       <c r="D296" s="5">
         <v>0.56527036433089428</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>22.800677195999999</v>
       </c>
       <c r="C297" s="5">
         <v>1.5360132999997944E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.81195508285785145</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>22.771605709999999</v>
       </c>
       <c r="C298" s="5">
         <v>-2.9071485999999425E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-1.5193486527419919</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>22.813364542999999</v>
       </c>
       <c r="C299" s="5">
         <v>4.1758832999999385E-2</v>
       </c>
       <c r="D299" s="5">
         <v>2.2229049697725767</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>22.838045341000001</v>
       </c>
       <c r="C300" s="5">
         <v>2.4680798000002113E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.3059810543224915</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>22.754649062999999</v>
       </c>
       <c r="C301" s="5">
         <v>-8.3396278000002155E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-4.2950208419747282</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>22.808975781000001</v>
       </c>
       <c r="C302" s="5">
         <v>5.4326718000002217E-2</v>
       </c>
       <c r="D302" s="5">
         <v>2.9029216870972485</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>23.163243871999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.35426809099999801</v>
       </c>
       <c r="D303" s="5">
         <v>20.315933985317525</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>23.054047495999999</v>
       </c>
       <c r="C304" s="5">
         <v>-0.10919637599999987</v>
       </c>
       <c r="D304" s="5">
         <v>-5.5126547220379791</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>23.093381983</v>
       </c>
       <c r="C305" s="5">
         <v>3.9334487000001417E-2</v>
       </c>
       <c r="D305" s="5">
         <v>2.0667456347250424</v>
       </c>
       <c r="E305" s="5">
         <v>1.9615932497771604</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>23.037591029000001</v>
       </c>
       <c r="C306" s="5">
         <v>-5.5790953999999005E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-2.8608495677174828</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>23.088067143</v>
       </c>
       <c r="C307" s="5">
         <v>5.0476113999998518E-2</v>
       </c>
       <c r="D307" s="5">
         <v>2.6611558402964253</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>23.091472536000001</v>
       </c>
       <c r="C308" s="5">
         <v>3.4053930000013111E-3</v>
       </c>
       <c r="D308" s="5">
         <v>0.17713861714032664</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>23.020863149</v>
       </c>
       <c r="C309" s="5">
         <v>-7.0609387000001078E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-3.6082879462858042</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>23.084733695000001</v>
       </c>
       <c r="C310" s="5">
         <v>6.3870546000000417E-2</v>
       </c>
       <c r="D310" s="5">
         <v>3.3806335497369222</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>23.084464682</v>
       </c>
       <c r="C311" s="5">
         <v>-2.6901300000048423E-4</v>
       </c>
       <c r="D311" s="5">
         <v>-1.3983046753984762E-2</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>23.124131147</v>
       </c>
       <c r="C312" s="5">
         <v>3.9666464999999818E-2</v>
       </c>
       <c r="D312" s="5">
         <v>2.0815816529492936</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>23.110718670000001</v>
       </c>
       <c r="C313" s="5">
         <v>-1.3412476999999257E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.69380884564773648</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>23.246772712999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.1360540429999979</v>
       </c>
       <c r="D314" s="5">
         <v>7.2977520314477795</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>23.081138699</v>
       </c>
       <c r="C315" s="5">
         <v>-0.16563401399999833</v>
       </c>
       <c r="D315" s="5">
         <v>-8.2228144484580827</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>23.176369178000002</v>
       </c>
       <c r="C316" s="5">
         <v>9.5230479000001367E-2</v>
       </c>
       <c r="D316" s="5">
         <v>5.0649922347229204</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>23.138008552999999</v>
       </c>
       <c r="C317" s="5">
         <v>-3.8360625000002813E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-1.9682116370569713</v>
       </c>
       <c r="E317" s="5">
         <v>0.19324397800568605</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>23.366813811</v>
       </c>
       <c r="C318" s="5">
         <v>0.22880525800000129</v>
       </c>
       <c r="D318" s="5">
         <v>12.533609641607924</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>23.210519089999998</v>
       </c>
       <c r="C319" s="5">
         <v>-0.15629472100000186</v>
       </c>
       <c r="D319" s="5">
         <v>-7.7377029804270636</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>23.198305836999999</v>
       </c>
       <c r="C320" s="5">
         <v>-1.2213252999998758E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-0.62960947251879951</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>23.308327737999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.11002190099999964</v>
       </c>
       <c r="D321" s="5">
         <v>5.8420289373309231</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>23.393366436000001</v>
       </c>
       <c r="C322" s="5">
         <v>8.5038698000001745E-2</v>
       </c>
       <c r="D322" s="5">
         <v>4.4670405303309568</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>23.562393177000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.1690267409999997</v>
       </c>
       <c r="D323" s="5">
         <v>9.0234947036851985</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>23.523564212</v>
       </c>
       <c r="C324" s="5">
         <v>-3.8828965000000437E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-1.959680165361033</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>23.485768982</v>
       </c>
       <c r="C325" s="5">
         <v>-3.7795230000000402E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-1.9110890789717061</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>23.591921155000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.10615217300000168</v>
       </c>
       <c r="D326" s="5">
         <v>5.5607049735265424</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>23.384835304999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.20708585000000213</v>
       </c>
       <c r="D327" s="5">
         <v>-10.039452522639481</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>23.397873703999998</v>
       </c>
       <c r="C328" s="5">
         <v>1.3038398999999146E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.67112501106374456</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>23.269623509999999</v>
       </c>
       <c r="C329" s="5">
         <v>-0.1282501939999996</v>
       </c>
       <c r="D329" s="5">
         <v>-6.3828164878822147</v>
       </c>
       <c r="E329" s="5">
         <v>0.56882577728556427</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>23.319176866999999</v>
       </c>
       <c r="C330" s="5">
         <v>4.9553357000000631E-2</v>
       </c>
       <c r="D330" s="5">
         <v>2.5855795770183931</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>23.325488777</v>
       </c>
       <c r="C331" s="5">
         <v>6.3119100000008643E-3</v>
       </c>
       <c r="D331" s="5">
         <v>0.3252935621052</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>23.388205454000001</v>
       </c>
       <c r="C332" s="5">
         <v>6.2716677000000942E-2</v>
       </c>
       <c r="D332" s="5">
         <v>3.274658375720807</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>23.298499059000001</v>
       </c>
       <c r="C333" s="5">
         <v>-8.9706395000000327E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-4.506783577181106</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>23.302397988999999</v>
       </c>
       <c r="C334" s="5">
         <v>3.8989299999983018E-3</v>
       </c>
       <c r="D334" s="5">
         <v>0.20100113388663576</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>23.280053322000001</v>
       </c>
       <c r="C335" s="5">
         <v>-2.2344666999998708E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-1.1446306028803255</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>23.087981603999999</v>
       </c>
       <c r="C336" s="5">
         <v>-0.19207171800000111</v>
       </c>
       <c r="D336" s="5">
         <v>-9.4634452413248749</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>23.148674660000001</v>
       </c>
       <c r="C337" s="5">
         <v>6.0693056000001633E-2</v>
       </c>
       <c r="D337" s="5">
         <v>3.2005382225966938</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>23.209665143999999</v>
       </c>
       <c r="C338" s="5">
         <v>6.0990483999997736E-2</v>
       </c>
       <c r="D338" s="5">
         <v>3.2078954061749654</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>23.370215794</v>
       </c>
       <c r="C339" s="5">
         <v>0.16055065000000113</v>
       </c>
       <c r="D339" s="5">
         <v>8.6240956698841575</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>23.317516569999999</v>
       </c>
       <c r="C340" s="5">
         <v>-5.2699224000001266E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-2.6726591430633495</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>23.393363739000002</v>
       </c>
       <c r="C341" s="5">
         <v>7.5847169000002879E-2</v>
       </c>
       <c r="D341" s="5">
         <v>3.9739528066427221</v>
       </c>
       <c r="E341" s="5">
         <v>0.53176721551522199</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>23.360059759999999</v>
       </c>
       <c r="C342" s="5">
         <v>-3.3303979000002926E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-1.6950673769206781</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>23.540649928000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.18059016800000194</v>
       </c>
       <c r="D343" s="5">
         <v>9.6816548888275058</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>23.597696041999999</v>
       </c>
       <c r="C344" s="5">
         <v>5.7046113999998482E-2</v>
       </c>
       <c r="D344" s="5">
         <v>2.947035498266537</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>23.298365348000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.29933069399999823</v>
       </c>
       <c r="D345" s="5">
         <v>-14.203379351822043</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>23.613647005000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.31528165699999988</v>
       </c>
       <c r="D346" s="5">
         <v>17.503657813622308</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>23.321915043000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.29173196200000007</v>
       </c>
       <c r="D347" s="5">
         <v>-13.85824684813446</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>24.212445631000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.89053058800000073</v>
       </c>
       <c r="D348" s="5">
         <v>56.780987150167128</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>23.830868725999999</v>
       </c>
       <c r="C349" s="5">
         <v>-0.38157690500000285</v>
       </c>
       <c r="D349" s="5">
         <v>-17.355379520744719</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>23.256939923000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.5739288029999976</v>
       </c>
       <c r="D350" s="5">
         <v>-25.363311847063862</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>23.635069400999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.37812947799999819</v>
       </c>
       <c r="D351" s="5">
         <v>21.353339042950893</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>23.699594187999999</v>
       </c>
       <c r="C352" s="5">
         <v>6.4524786999999861E-2</v>
       </c>
       <c r="D352" s="5">
         <v>3.3256943273612505</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>23.796316934</v>
       </c>
       <c r="C353" s="5">
         <v>9.6722746000001081E-2</v>
       </c>
       <c r="D353" s="5">
         <v>5.0088781975185181</v>
       </c>
       <c r="E353" s="5">
         <v>1.722510706436875</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>23.582138360999998</v>
       </c>
       <c r="C354" s="5">
         <v>-0.21417857300000165</v>
       </c>
       <c r="D354" s="5">
         <v>-10.281652952519915</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>23.867869971000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.28573161000000269</v>
       </c>
       <c r="D355" s="5">
         <v>15.548885473881068</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>23.829734941000002</v>
       </c>
       <c r="C356" s="5">
         <v>-3.8135029999999404E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-1.9005478504689921</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>23.710727850000001</v>
       </c>
       <c r="C357" s="5">
         <v>-0.11900709100000029</v>
       </c>
       <c r="D357" s="5">
         <v>-5.8309717997767185</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>24.125738042999998</v>
       </c>
       <c r="C358" s="5">
         <v>0.41501019299999697</v>
       </c>
       <c r="D358" s="5">
         <v>23.148369565397854</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>23.982115203999999</v>
       </c>
       <c r="C359" s="5">
         <v>-0.14362283899999895</v>
       </c>
       <c r="D359" s="5">
         <v>-6.9143955236161236</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>23.974422585999999</v>
       </c>
       <c r="C360" s="5">
         <v>-7.6926180000000954E-3</v>
       </c>
       <c r="D360" s="5">
         <v>-0.38423939188211298</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>24.305444632</v>
       </c>
       <c r="C361" s="5">
         <v>0.33102204600000107</v>
       </c>
       <c r="D361" s="5">
         <v>17.886742995334703</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>24.333520387</v>
       </c>
       <c r="C362" s="5">
         <v>2.8075754999999702E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.3949868810125388</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>24.389857351</v>
       </c>
       <c r="C363" s="5">
         <v>5.6336963999999767E-2</v>
       </c>
       <c r="D363" s="5">
         <v>2.8138913190152826</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>24.473566093999999</v>
       </c>
       <c r="C364" s="5">
         <v>8.3708742999998975E-2</v>
       </c>
       <c r="D364" s="5">
         <v>4.1971757870104875</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>24.485358430000002</v>
       </c>
       <c r="C365" s="5">
         <v>1.1792336000002734E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.57974243504024248</v>
       </c>
       <c r="E365" s="5">
         <v>2.8955804291524778</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>24.674800772000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.18944234199999954</v>
       </c>
       <c r="D366" s="5">
         <v>9.6898057769788881</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>24.619735118000001</v>
       </c>
       <c r="C367" s="5">
         <v>-5.5065653999999853E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-2.6453599609212564</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>24.681311209</v>
       </c>
       <c r="C368" s="5">
         <v>6.1576090999999167E-2</v>
       </c>
       <c r="D368" s="5">
         <v>3.0429359989213811</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>23.121911610000002</v>
       </c>
       <c r="C369" s="5">
         <v>-1.5593995989999989</v>
       </c>
       <c r="D369" s="5">
         <v>-54.305271397080567</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>23.346033127999998</v>
       </c>
       <c r="C370" s="5">
         <v>0.22412151799999691</v>
       </c>
       <c r="D370" s="5">
         <v>12.272225048279672</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>23.424860957</v>
       </c>
       <c r="C371" s="5">
         <v>7.8827829000001515E-2</v>
       </c>
       <c r="D371" s="5">
         <v>4.1278955495415603</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>23.946034342000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.52117338500000088</v>
       </c>
       <c r="D372" s="5">
         <v>30.220377918073883</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>24.147287485</v>
       </c>
       <c r="C373" s="5">
         <v>0.20125314299999886</v>
       </c>
       <c r="D373" s="5">
         <v>10.564834304799664</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>23.991948278999999</v>
       </c>
       <c r="C374" s="5">
         <v>-0.15533920600000073</v>
       </c>
       <c r="D374" s="5">
         <v>-7.4522282777586879</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>23.069507031000001</v>
       </c>
       <c r="C375" s="5">
         <v>-0.92244124799999838</v>
       </c>
       <c r="D375" s="5">
         <v>-37.529702707370113</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>22.961169251000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.10833777999999938</v>
       </c>
       <c r="D376" s="5">
         <v>-5.4920751380159611</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>22.971381856000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.0212604999999542E-2</v>
       </c>
       <c r="D377" s="5">
         <v>0.53504025697153068</v>
       </c>
       <c r="E377" s="5">
         <v>-6.1831913889610179</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>22.775225450000001</v>
       </c>
       <c r="C378" s="5">
         <v>-0.19615640600000006</v>
       </c>
       <c r="D378" s="5">
         <v>-9.7791816423056233</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>22.692335191000002</v>
       </c>
       <c r="C379" s="5">
         <v>-8.2890258999999133E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-4.2810198097441017</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>22.634963072000001</v>
       </c>
       <c r="C380" s="5">
         <v>-5.7372119000000055E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-2.9920774494737068</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>22.747843293999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.11288022199999759</v>
       </c>
       <c r="D381" s="5">
         <v>6.1512836097563861</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>22.956844446000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.20900115200000258</v>
       </c>
       <c r="D382" s="5">
         <v>11.599837978085571</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>23.140109017</v>
       </c>
       <c r="C383" s="5">
         <v>0.18326457099999871</v>
       </c>
       <c r="D383" s="5">
         <v>10.011607343792516</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>23.519039332999998</v>
       </c>
       <c r="C384" s="5">
         <v>0.37893031599999816</v>
       </c>
       <c r="D384" s="5">
         <v>21.520663800574535</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>23.564552218999999</v>
       </c>
       <c r="C385" s="5">
         <v>4.5512886000000918E-2</v>
       </c>
       <c r="D385" s="5">
         <v>2.3470567293348621</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>23.627626372000002</v>
       </c>
       <c r="C386" s="5">
         <v>6.3074153000002298E-2</v>
       </c>
       <c r="D386" s="5">
         <v>3.2596947900334072</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>23.867729405999999</v>
       </c>
       <c r="C387" s="5">
         <v>0.240103033999997</v>
       </c>
       <c r="D387" s="5">
         <v>12.899528993085907</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>23.774218488999999</v>
       </c>
       <c r="C388" s="5">
         <v>-9.3510916999999694E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-4.6014597205892294</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>23.858286347</v>
       </c>
       <c r="C389" s="5">
         <v>8.4067858000000939E-2</v>
       </c>
       <c r="D389" s="5">
         <v>4.3268187576384287</v>
       </c>
       <c r="E389" s="5">
         <v>3.8609104866207389</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>23.893388075000001</v>
       </c>
       <c r="C390" s="5">
         <v>3.5101728000000776E-2</v>
       </c>
       <c r="D390" s="5">
         <v>1.7798679607622159</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>23.830482574000001</v>
       </c>
       <c r="C391" s="5">
         <v>-6.2905500999999475E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-3.1139609962149151</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>23.947171316999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.11668874299999743</v>
       </c>
       <c r="D392" s="5">
         <v>6.0367991009688815</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>23.945644390999998</v>
       </c>
       <c r="C393" s="5">
         <v>-1.5269260000003726E-3</v>
       </c>
       <c r="D393" s="5">
         <v>-7.6487896400856403E-2</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>23.943097556000001</v>
       </c>
       <c r="C394" s="5">
         <v>-2.5468349999968609E-3</v>
       </c>
       <c r="D394" s="5">
         <v>-0.12755617612185688</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>23.939051816999999</v>
       </c>
       <c r="C395" s="5">
         <v>-4.0457390000021576E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-0.20257936260981158</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>24.147024687999998</v>
       </c>
       <c r="C396" s="5">
         <v>0.20797287099999906</v>
       </c>
       <c r="D396" s="5">
         <v>10.937960178082706</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>23.933569516999999</v>
       </c>
       <c r="C397" s="5">
         <v>-0.21345517099999967</v>
       </c>
       <c r="D397" s="5">
         <v>-10.106934696240943</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>24.169693863999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.23612434700000051</v>
       </c>
       <c r="D398" s="5">
         <v>12.502997011006812</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>24.098621577999999</v>
       </c>
       <c r="C399" s="5">
         <v>-7.1072285999999707E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-3.4721510479738371</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>24.189179371000002</v>
       </c>
       <c r="C400" s="5">
         <v>9.0557793000002107E-2</v>
       </c>
       <c r="D400" s="5">
         <v>4.6037359705064063</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>24.362701256000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.17352188499999954</v>
       </c>
       <c r="D401" s="5">
         <v>8.9561270886425071</v>
       </c>
       <c r="E401" s="5">
         <v>2.1142126541013218</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>24.229367934999999</v>
       </c>
       <c r="C402" s="5">
         <v>-0.13333332100000206</v>
       </c>
       <c r="D402" s="5">
         <v>-6.3732944087709349</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>24.324088308</v>
       </c>
       <c r="C403" s="5">
         <v>9.4720373000001246E-2</v>
       </c>
       <c r="D403" s="5">
         <v>4.7933774490541481</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>24.434266464</v>
       </c>
       <c r="C404" s="5">
         <v>0.11017815599999992</v>
       </c>
       <c r="D404" s="5">
         <v>5.572987429871179</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>24.533708913000002</v>
       </c>
       <c r="C405" s="5">
         <v>9.9442449000001432E-2</v>
       </c>
       <c r="D405" s="5">
         <v>4.9945676596217403</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>24.519741315000001</v>
       </c>
       <c r="C406" s="5">
         <v>-1.3967598000000692E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-0.68105207671663726</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>24.540281365999999</v>
       </c>
       <c r="C407" s="5">
         <v>2.0540050999997561E-2</v>
       </c>
       <c r="D407" s="5">
         <v>1.0098777173458195</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>24.47644541</v>
       </c>
       <c r="C408" s="5">
         <v>-6.3835955999998362E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-3.0772521546829967</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>24.628518054000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.15207264400000042</v>
       </c>
       <c r="D409" s="5">
         <v>7.7157454458834263</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>24.733828369000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.10531031500000054</v>
       </c>
       <c r="D410" s="5">
         <v>5.2535495343149607</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>24.633909104000001</v>
       </c>
       <c r="C411" s="5">
         <v>-9.9919265000000479E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-4.741464348149016</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>24.701929092</v>
       </c>
       <c r="C412" s="5">
         <v>6.8019987999999643E-2</v>
       </c>
       <c r="D412" s="5">
         <v>3.3642680103578515</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>24.682133100000001</v>
       </c>
       <c r="C413" s="5">
         <v>-1.9795991999998819E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-0.95744605469048061</v>
       </c>
       <c r="E413" s="5">
         <v>1.3111511759039018</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>24.755458619999999</v>
       </c>
       <c r="C414" s="5">
         <v>7.3325519999997368E-2</v>
       </c>
       <c r="D414" s="5">
         <v>3.6237819171216268</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>24.785659274</v>
       </c>
       <c r="C415" s="5">
         <v>3.0200654000001492E-2</v>
       </c>
       <c r="D415" s="5">
         <v>1.4738140988636017</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>24.720996223</v>
       </c>
       <c r="C416" s="5">
         <v>-6.4663051000000138E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-3.0861343833129107</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>24.716599134999999</v>
       </c>
       <c r="C417" s="5">
         <v>-4.3970880000010482E-3</v>
       </c>
       <c r="D417" s="5">
         <v>-0.21323359007017206</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>24.789267537000001</v>
       </c>
       <c r="C418" s="5">
         <v>7.2668402000001464E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.585690801038055</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>24.840811641999998</v>
       </c>
       <c r="C419" s="5">
         <v>5.1544104999997842E-2</v>
       </c>
       <c r="D419" s="5">
         <v>2.5238828827878423</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>24.899287219000001</v>
       </c>
       <c r="C420" s="5">
         <v>5.8475577000002943E-2</v>
       </c>
       <c r="D420" s="5">
         <v>2.8616763739701012</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>24.711827074999999</v>
       </c>
       <c r="C421" s="5">
         <v>-0.18746014400000277</v>
       </c>
       <c r="D421" s="5">
         <v>-8.6696133791507748</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>24.933520151</v>
       </c>
       <c r="C422" s="5">
         <v>0.2216930760000011</v>
       </c>
       <c r="D422" s="5">
         <v>11.312744536422571</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>24.954847403999999</v>
       </c>
       <c r="C423" s="5">
         <v>2.1327252999999047E-2</v>
       </c>
       <c r="D423" s="5">
         <v>1.0312803173817997</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>25.096376029000002</v>
       </c>
       <c r="C424" s="5">
         <v>0.14152862500000296</v>
       </c>
       <c r="D424" s="5">
         <v>7.0220172624552823</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>24.994032244</v>
       </c>
       <c r="C425" s="5">
         <v>-0.10234378500000219</v>
       </c>
       <c r="D425" s="5">
         <v>-4.7853547344677727</v>
       </c>
       <c r="E425" s="5">
         <v>1.2636636498812193</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>25.062561942999999</v>
       </c>
       <c r="C426" s="5">
         <v>6.8529698999999056E-2</v>
       </c>
       <c r="D426" s="5">
         <v>3.3402840612897666</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>25.154237347999999</v>
       </c>
       <c r="C427" s="5">
         <v>9.1675405000000154E-2</v>
       </c>
       <c r="D427" s="5">
         <v>4.4788283378389249</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>25.206187837000002</v>
       </c>
       <c r="C428" s="5">
         <v>5.1950489000002875E-2</v>
       </c>
       <c r="D428" s="5">
         <v>2.5066795735020797</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>25.294022784999999</v>
       </c>
       <c r="C429" s="5">
         <v>8.7834947999997581E-2</v>
       </c>
       <c r="D429" s="5">
         <v>4.2626707860618618</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>25.264368397999998</v>
       </c>
       <c r="C430" s="5">
         <v>-2.9654387000000781E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-1.3978282801581643</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>25.241233145999999</v>
       </c>
       <c r="C431" s="5">
         <v>-2.313525199999944E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-1.093354212168951</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>25.253666676000002</v>
       </c>
       <c r="C432" s="5">
         <v>1.243353000000269E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.5927097449815566</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>25.335066464000001</v>
       </c>
       <c r="C433" s="5">
         <v>8.1399787999998807E-2</v>
       </c>
       <c r="D433" s="5">
         <v>3.9372563881254763</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>25.246606826000001</v>
       </c>
       <c r="C434" s="5">
         <v>-8.8459637999999785E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-4.1103740084087566</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>25.232649553000002</v>
       </c>
       <c r="C435" s="5">
         <v>-1.3957272999999049E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.66139165361502883</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>25.213556359999998</v>
       </c>
       <c r="C436" s="5">
         <v>-1.9093193000003339E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.90425374509299772</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>25.252467691</v>
       </c>
       <c r="C437" s="5">
         <v>3.8911331000001326E-2</v>
       </c>
       <c r="D437" s="5">
         <v>1.8677245318044822</v>
       </c>
       <c r="E437" s="5">
         <v>1.0339886116696562</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>25.353151666999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.10068397599999912</v>
       </c>
       <c r="D438" s="5">
         <v>4.8908401415322267</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>25.258813437000001</v>
       </c>
       <c r="C439" s="5">
         <v>-9.4338229999998191E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-4.374902969366512</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>25.125498262000001</v>
+        <v>25.132553372</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.1333151749999999</v>
+        <v>-0.12626006500000031</v>
       </c>
       <c r="D440" s="5">
-        <v>-6.1529007568442928</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8361905734292225</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>25.127011755000002</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-5.5416169999986664E-3</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.26427405414874983</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>