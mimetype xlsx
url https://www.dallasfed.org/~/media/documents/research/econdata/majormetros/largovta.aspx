--- v5 (2026-05-27)
+++ v6 (2026-07-08)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AB067BDC-CD73-4F49-ADB0-C520A8B45E27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{38502B6D-F2A9-4DA6-BCCE-71FE9EB3681D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5D63DEA3-93CC-4D95-B277-2F3876B7E84C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1BF7A304-5D4E-49DC-B545-47344E706D96}"/>
   </bookViews>
   <sheets>
     <sheet name="largovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BD725BC-EBBC-4B15-A1FD-3D2411F37D22}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35119C9C-B799-414C-9FF9-D1F8D35A1750}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>9.6980085637000002</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>9.6980085591999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>9.7571279593</v>
+        <v>9.7571279573999998</v>
       </c>
       <c r="C7" s="5">
-        <v>5.9119395599999791E-2</v>
+        <v>5.9119398200000006E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>7.5655611894637875</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>7.5655615370510798</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>9.8076966903000002</v>
+        <v>9.8076966918000004</v>
       </c>
       <c r="C8" s="5">
-        <v>5.0568731000000255E-2</v>
+        <v>5.0568734400000537E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>6.3996775140594542</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>6.3996779579638785</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>9.8402493074000006</v>
+        <v>9.8402493116999992</v>
       </c>
       <c r="C9" s="5">
-        <v>3.2552617100000347E-2</v>
+        <v>3.2552619899998803E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>4.0564250351063702</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.056425389779994</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>9.9609945027000002</v>
+        <v>9.9609945081000006</v>
       </c>
       <c r="C10" s="5">
-        <v>0.12074519529999961</v>
+        <v>0.12074519640000148</v>
       </c>
       <c r="D10" s="5">
-        <v>15.760177888315141</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>15.760178034359008</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>10.112089600999999</v>
+        <v>10.112089595</v>
       </c>
       <c r="C11" s="5">
-        <v>0.15109509829999901</v>
+        <v>0.15109508689999984</v>
       </c>
       <c r="D11" s="5">
-        <v>19.800465259044753</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>19.800463626695986</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>10.100302523</v>
+        <v>10.100302525</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.178707799999934E-2</v>
+        <v>-1.1787070000000455E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-1.3898377853045596</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-1.3898368488675539</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>10.249562376</v>
+        <v>10.249562377</v>
       </c>
       <c r="C13" s="5">
-        <v>0.14925985300000022</v>
+        <v>0.14925985200000014</v>
       </c>
       <c r="D13" s="5">
-        <v>19.248051226636818</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>19.248051082897042</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>10.294771470000001</v>
+        <v>10.294771471000001</v>
       </c>
       <c r="C14" s="5">
         <v>4.5209094000000505E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>5.4233106327066238</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>5.4233106321643465</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>10.335143501999999</v>
+        <v>10.335143500999999</v>
       </c>
       <c r="C15" s="5">
-        <v>4.0372031999998725E-2</v>
+        <v>4.037202999999856E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>4.8087664896159232</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>4.8087662457545477</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>10.405817300000001</v>
+        <v>10.405817303999999</v>
       </c>
       <c r="C16" s="5">
-        <v>7.0673798000001398E-2</v>
+        <v>7.0673803000000035E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>8.521609099277061</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>8.5216097258689736</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>10.448226194</v>
+        <v>10.448226195</v>
       </c>
       <c r="C17" s="5">
-        <v>4.2408893999999364E-2</v>
+        <v>4.2408891000000892E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>5.0017252722911243</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>5.0017249085354321</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>10.501044010999999</v>
+        <v>10.501043992</v>
       </c>
       <c r="C18" s="5">
-        <v>5.2817816999999323E-2</v>
+        <v>5.2817796999999445E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>6.2377711838652816</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>6.2377687552013006</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>10.550091030000001</v>
+        <v>10.550091030999999</v>
       </c>
       <c r="C19" s="5">
-        <v>4.9047019000001413E-2</v>
+        <v>4.9047038999999515E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>5.7510623524299476</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>5.7510647687945671</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>10.598849660000001</v>
+        <v>10.598849664999999</v>
       </c>
       <c r="C20" s="5">
-        <v>4.8758630000000025E-2</v>
+        <v>4.8758634000000356E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>5.6891244852582012</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>5.6891249633493013</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>10.626554431000001</v>
+        <v>10.626554439</v>
       </c>
       <c r="C21" s="5">
-        <v>2.7704770999999795E-2</v>
+        <v>2.7704774000000043E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>3.1822205707433771</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.1822209187751582</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>10.836750757000001</v>
+        <v>10.836750766</v>
       </c>
       <c r="C22" s="5">
-        <v>0.21019632600000016</v>
+        <v>0.21019632700000024</v>
       </c>
       <c r="D22" s="5">
-        <v>26.496749095434936</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>26.496749213344351</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>10.92378609</v>
+        <v>10.923786083</v>
       </c>
       <c r="C23" s="5">
-        <v>8.7035332999999326E-2</v>
+        <v>8.7035316999999779E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>10.075135452571637</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>10.07513350911513</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>11.024404737999999</v>
+        <v>11.024404744</v>
       </c>
       <c r="C24" s="5">
-        <v>0.10061864799999931</v>
+        <v>0.10061866100000039</v>
       </c>
       <c r="D24" s="5">
-        <v>11.630672915621986</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>11.630674503078154</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>11.074039046999999</v>
+        <v>11.074039051</v>
       </c>
       <c r="C25" s="5">
-        <v>4.9634308999999988E-2</v>
+        <v>4.9634306999999822E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>5.538475648436525</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>5.538475416620936</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>11.008703292</v>
+        <v>11.008703274</v>
       </c>
       <c r="C26" s="5">
-        <v>-6.5335754999999551E-2</v>
+        <v>-6.5335776999999595E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-6.8546037333676813</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-6.8546059646936275</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>10.921959285</v>
+        <v>10.921959286</v>
       </c>
       <c r="C27" s="5">
-        <v>-8.6744007000000067E-2</v>
+        <v>-8.6743988000000272E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-9.056296043677337</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-9.0562941593652972</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>11.089232045999999</v>
+        <v>11.089232053</v>
       </c>
       <c r="C28" s="5">
-        <v>0.16727276099999955</v>
+        <v>0.16727276700000004</v>
       </c>
       <c r="D28" s="5">
-        <v>20.008226342976055</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>20.008227120175004</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>10.946888681000001</v>
+        <v>10.946888684999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.14234336499999856</v>
+        <v>-0.14234336800000058</v>
       </c>
       <c r="D29" s="5">
-        <v>-14.361162140171524</v>
+        <v>-14.361162413368934</v>
       </c>
       <c r="E29" s="5">
-        <v>4.7726999563463046</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>4.772699984602502</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>11.202631296</v>
+        <v>11.202631262000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.25574261499999906</v>
+        <v>0.25574257700000125</v>
       </c>
       <c r="D30" s="5">
-        <v>31.932590511411863</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>31.932585127926494</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>11.043407137999999</v>
+        <v>11.043407143</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.15922415800000067</v>
+        <v>-0.159224119000001</v>
       </c>
       <c r="D31" s="5">
-        <v>-15.783634961691796</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-15.783631436974021</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>11.085943217000001</v>
+        <v>11.085943225999999</v>
       </c>
       <c r="C32" s="5">
-        <v>4.2536079000001337E-2</v>
+        <v>4.2536082999999891E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>4.7212442846557012</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>4.7212447358952581</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>11.015113252000001</v>
+        <v>11.015113263</v>
       </c>
       <c r="C33" s="5">
-        <v>-7.0829964999999717E-2</v>
+        <v>-7.0829962999999552E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-7.4032373430240161</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-7.4032371354712527</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>11.120928577000001</v>
+        <v>11.120928605</v>
       </c>
       <c r="C34" s="5">
-        <v>0.10581532500000002</v>
+        <v>0.10581534199999965</v>
       </c>
       <c r="D34" s="5">
-        <v>12.156647188018411</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>12.156649232608174</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>11.035977081</v>
+        <v>11.035977074</v>
       </c>
       <c r="C35" s="5">
-        <v>-8.4951496000000404E-2</v>
+        <v>-8.4951530999999747E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>-8.7911751875794586</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-8.7911786375324255</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>11.154204566000001</v>
+        <v>11.154204587000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.11822748500000024</v>
+        <v>0.11822751300000078</v>
       </c>
       <c r="D36" s="5">
-        <v>13.640669240199422</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>13.64067267258482</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>11.10497964</v>
+        <v>11.10497962</v>
       </c>
       <c r="C37" s="5">
-        <v>-4.9224926000000835E-2</v>
+        <v>-4.9224967000000674E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.1690855523772399</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-5.1690897443116723</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>11.226023571000001</v>
+        <v>11.226023538</v>
       </c>
       <c r="C38" s="5">
-        <v>0.12104393100000088</v>
+        <v>0.12104391799999981</v>
       </c>
       <c r="D38" s="5">
-        <v>13.893305458216121</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>13.893303902062936</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>11.708565743999999</v>
+        <v>11.708565747</v>
       </c>
       <c r="C39" s="5">
-        <v>0.4825421729999988</v>
+        <v>0.482542209</v>
       </c>
       <c r="D39" s="5">
-        <v>65.703998871747913</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>65.704005226472034</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>11.67639812</v>
+        <v>11.676398130999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-3.2167623999999506E-2</v>
+        <v>-3.2167616000000621E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.2474665868094998</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-3.2474657905185556</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>11.542615458</v>
+        <v>11.54261546</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.13378266199999977</v>
+        <v>-0.13378267099999874</v>
       </c>
       <c r="D41" s="5">
-        <v>-12.914871562581808</v>
+        <v>-12.914872365994668</v>
       </c>
       <c r="E41" s="5">
-        <v>5.4419734625964944</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.4419734423379884</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>11.494520437</v>
+        <v>11.494520383999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-4.809502099999996E-2</v>
+        <v>-4.8095076000000958E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-4.887071717225111</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-4.8870771776547866</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>11.635672908</v>
+        <v>11.635672912</v>
       </c>
       <c r="C43" s="5">
-        <v>0.14115247099999984</v>
+        <v>0.141152528000001</v>
       </c>
       <c r="D43" s="5">
-        <v>15.773128558748928</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>15.773135442151265</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>11.670329989000001</v>
+        <v>11.670330002</v>
       </c>
       <c r="C44" s="5">
-        <v>3.4657081000000645E-2</v>
+        <v>3.4657089999999613E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>3.6333613139609477</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>3.6333622717390046</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>11.895325502</v>
+        <v>11.895325523</v>
       </c>
       <c r="C45" s="5">
-        <v>0.22499551299999965</v>
+        <v>0.22499552100000031</v>
       </c>
       <c r="D45" s="5">
-        <v>25.752993107626821</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>25.752994090708704</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>11.910707945</v>
+        <v>11.910708002</v>
       </c>
       <c r="C46" s="5">
-        <v>1.5382443000000023E-2</v>
+        <v>1.5382478999999449E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>1.5628647656456218</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.5628684465401443</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>11.621325084</v>
+        <v>11.621325097</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.28938286099999999</v>
+        <v>-0.28938290500000008</v>
       </c>
       <c r="D47" s="5">
-        <v>-25.558195807480487</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-25.558199083196676</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>11.889455891000001</v>
+        <v>11.889455937999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.26813080700000036</v>
+        <v>0.26813084099999962</v>
       </c>
       <c r="D48" s="5">
-        <v>31.484924540293278</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>31.484929012541585</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>12.059127209</v>
+        <v>12.059127171</v>
       </c>
       <c r="C49" s="5">
-        <v>0.16967131799999891</v>
+        <v>0.16967123300000075</v>
       </c>
       <c r="D49" s="5">
-        <v>18.535041809742083</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>18.535031704550732</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>12.340562668</v>
+        <v>12.340562563000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.28143545900000078</v>
+        <v>0.28143539200000056</v>
       </c>
       <c r="D50" s="5">
-        <v>31.895210152167451</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>31.895201672805328</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>12.101209729000001</v>
+        <v>12.101209733999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.23935293899999976</v>
+        <v>-0.23935282900000132</v>
       </c>
       <c r="D51" s="5">
-        <v>-20.94562441469623</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-20.945615951095242</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>12.279768978</v>
+        <v>12.279768984</v>
       </c>
       <c r="C52" s="5">
-        <v>0.1785592489999992</v>
+        <v>0.17855925000000106</v>
       </c>
       <c r="D52" s="5">
-        <v>19.216646841641904</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>19.216646949547634</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>12.246580807999999</v>
+        <v>12.246580802</v>
       </c>
       <c r="C53" s="5">
-        <v>-3.3188170000000738E-2</v>
+        <v>-3.3188181999999955E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-3.195427119156824</v>
+        <v>-3.1954282558839142</v>
       </c>
       <c r="E53" s="5">
-        <v>6.0988374130760192</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>6.0988373427108833</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>12.290840141</v>
+        <v>12.290840095</v>
       </c>
       <c r="C54" s="5">
-        <v>4.4259333000001178E-2</v>
+        <v>4.4259292999999644E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>4.4240688874814582</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.4240648115696724</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>12.215297768999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-7.5542372000001023E-2</v>
+        <v>-7.554232600000077E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-7.1311952804537171</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-7.1311911095766956</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>12.227047889</v>
+        <v>12.227047908999999</v>
       </c>
       <c r="C56" s="5">
-        <v>1.1750120000000308E-2</v>
+        <v>1.1750140000000187E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>1.1604286290389343</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>1.1604306146778764</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>12.273692809</v>
+        <v>12.273692849</v>
       </c>
       <c r="C57" s="5">
-        <v>4.6644920000000312E-2</v>
+        <v>4.664494000000019E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>4.6751602333559461</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>4.6751622723673725</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>12.296624203</v>
+        <v>12.296624302</v>
       </c>
       <c r="C58" s="5">
-        <v>2.2931394000000438E-2</v>
+        <v>2.2931452999999991E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>2.2651869526254975</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>2.2651928332670712</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>12.692181461000001</v>
+        <v>12.692181507000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.39555725800000019</v>
+        <v>0.39555720500000113</v>
       </c>
       <c r="D59" s="5">
-        <v>46.219219745520455</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>46.219211978277009</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>12.654230704</v>
+        <v>12.654230777</v>
       </c>
       <c r="C60" s="5">
-        <v>-3.7950757000000834E-2</v>
+        <v>-3.7950730000000377E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>-3.5296832633049502</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-3.5296807806878272</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>12.829460244</v>
+        <v>12.829460176</v>
       </c>
       <c r="C61" s="5">
-        <v>0.17522954000000013</v>
+        <v>0.17522939899999912</v>
       </c>
       <c r="D61" s="5">
-        <v>17.94285808930498</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>17.942842423018469</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>12.754388698</v>
+        <v>12.754388541000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-7.5071546000000211E-2</v>
+        <v>-7.5071634999998693E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-6.8001624249016235</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-6.8001702639629569</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>12.698503301000001</v>
+        <v>12.698503280000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-5.588539699999906E-2</v>
+        <v>-5.5885261000000241E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-5.1331117590633362</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-5.1330996285281705</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>12.677194329000001</v>
+        <v>12.677194302</v>
       </c>
       <c r="C64" s="5">
-        <v>-2.1308971999999926E-2</v>
+        <v>-2.1308978000000423E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-1.9952019963032974</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>-1.9952025561898568</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>12.735501060000001</v>
+        <v>12.735501006</v>
       </c>
       <c r="C65" s="5">
-        <v>5.8306731000000056E-2</v>
+        <v>5.8306703999999598E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>5.6609871143573409</v>
+        <v>5.6609844386315888</v>
       </c>
       <c r="E65" s="5">
-        <v>3.9923000522775975</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.9922996622874019</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>12.890205161000001</v>
+        <v>12.890205075000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.15470410100000009</v>
+        <v>0.154704069000001</v>
       </c>
       <c r="D66" s="5">
-        <v>15.59139897616717</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>15.591395603279912</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>12.877761353</v>
+        <v>12.877761319999999</v>
       </c>
       <c r="C67" s="5">
-        <v>-1.2443808000000445E-2</v>
+        <v>-1.2443755000001389E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-1.1523120889599392</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-1.152307214770143</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>12.958417073</v>
+        <v>12.958417091999999</v>
       </c>
       <c r="C68" s="5">
-        <v>8.065571999999932E-2</v>
+        <v>8.065577200000007E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>7.7801973489358467</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>7.7802025596160229</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>13.024977122999999</v>
+        <v>13.024977207999999</v>
       </c>
       <c r="C69" s="5">
-        <v>6.6560049999999649E-2</v>
+        <v>6.656011599999978E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>6.3408639566754132</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>6.3408704133034899</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>13.071026931</v>
+        <v>13.071027105000001</v>
       </c>
       <c r="C70" s="5">
-        <v>4.6049808000001136E-2</v>
+        <v>4.6049897000001394E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>4.3260785718411743</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>4.3260870672742646</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>13.193999784000001</v>
+        <v>13.194000462</v>
       </c>
       <c r="C71" s="5">
-        <v>0.12297285300000027</v>
+        <v>0.12297335699999934</v>
       </c>
       <c r="D71" s="5">
-        <v>11.892546573383612</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>11.892597697246622</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>13.357247863</v>
+        <v>13.357248</v>
       </c>
       <c r="C72" s="5">
-        <v>0.16324807899999882</v>
+        <v>0.16324753800000025</v>
       </c>
       <c r="D72" s="5">
-        <v>15.9007238906119</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>15.900666686122801</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>13.423831214</v>
+        <v>13.423830819999999</v>
       </c>
       <c r="C73" s="5">
-        <v>6.6583351000000235E-2</v>
+        <v>6.6582819999998932E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>6.1485275895580616</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>6.1484771383759407</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>13.595194264</v>
+        <v>13.595193889999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.17136305000000007</v>
+        <v>0.17136306999999995</v>
       </c>
       <c r="D74" s="5">
-        <v>16.441346171630975</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>16.441348744144513</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>13.584417063</v>
+        <v>13.584416779</v>
       </c>
       <c r="C75" s="5">
-        <v>-1.0777200999999792E-2</v>
+        <v>-1.0777110999999451E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.94712909453418259</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-0.9471212454889133</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>13.64885907</v>
+        <v>13.648858767</v>
       </c>
       <c r="C76" s="5">
-        <v>6.4442007000000245E-2</v>
+        <v>6.444198800000045E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>5.843481035732756</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.8434793930202344</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>13.817347367</v>
+        <v>13.817347100999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.16848829699999968</v>
+        <v>0.16848833399999918</v>
       </c>
       <c r="D77" s="5">
-        <v>15.861705213771259</v>
+        <v>15.861709313183358</v>
       </c>
       <c r="E77" s="5">
-        <v>8.4947290405235076</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>8.4947274119040692</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>13.896025617999999</v>
+        <v>13.896025465999999</v>
       </c>
       <c r="C78" s="5">
-        <v>7.8678250999999477E-2</v>
+        <v>7.8678365000000028E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>7.051107020774916</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>7.0511176994873193</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>13.944146557</v>
+        <v>13.944146847000001</v>
       </c>
       <c r="C79" s="5">
-        <v>4.8120939000000362E-2</v>
+        <v>4.8121381000001406E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>4.2355809468343164</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>4.2356206426317877</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>13.987184471000001</v>
+        <v>13.987184672</v>
       </c>
       <c r="C80" s="5">
-        <v>4.303791400000101E-2</v>
+        <v>4.3037824999998975E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>3.7672643598875011</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>3.7672563569914441</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>13.965182128</v>
+        <v>13.965182500999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-2.2002343000000479E-2</v>
+        <v>-2.2002171000000459E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-1.8713970669744895</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-1.8713825372847603</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>14.133868222</v>
+        <v>14.133868716</v>
       </c>
       <c r="C82" s="5">
-        <v>0.1686860939999999</v>
+        <v>0.16868621500000103</v>
       </c>
       <c r="D82" s="5">
-        <v>15.497665573750407</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>15.497676997243026</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>14.001743324</v>
+        <v>14.001744849</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.13212489800000071</v>
+        <v>-0.13212386700000067</v>
       </c>
       <c r="D83" s="5">
-        <v>-10.65857187667304</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-10.6584925805852</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>13.98218185</v>
+        <v>13.982182105</v>
       </c>
       <c r="C84" s="5">
-        <v>-1.9561473999999635E-2</v>
+        <v>-1.956274399999991E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-1.6636668246509556</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-1.663773827314341</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>14.126044007000001</v>
+        <v>14.126043084000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.14386215700000093</v>
+        <v>0.14386097900000117</v>
       </c>
       <c r="D85" s="5">
-        <v>13.069977103262186</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>13.069863701636786</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>14.166809589</v>
+        <v>14.166808634000001</v>
       </c>
       <c r="C86" s="5">
-        <v>4.0765581999998801E-2</v>
+        <v>4.0765549999999706E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>3.5185124056922534</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>3.5185098333216702</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>14.183113543999999</v>
+        <v>14.183112378000001</v>
       </c>
       <c r="C87" s="5">
-        <v>1.6303954999999704E-2</v>
+        <v>1.6303744000000009E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>1.3898020783345677</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>1.3897840722904897</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>14.187532941000001</v>
+        <v>14.187531822</v>
       </c>
       <c r="C88" s="5">
-        <v>4.4193970000012683E-3</v>
+        <v>4.4194439999998281E-3</v>
       </c>
       <c r="D88" s="5">
-        <v>0.37455629607312524</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>0.37456031712941318</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>14.17524178</v>
+        <v>14.175241036999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.2291161000000272E-2</v>
+        <v>-1.2290785000001136E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.0346631266462958</v>
+        <v>-1.0346317070466293</v>
       </c>
       <c r="E89" s="5">
-        <v>2.5901817729122145</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.5901783705940096</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>14.189480229999999</v>
+        <v>14.189480203</v>
       </c>
       <c r="C90" s="5">
-        <v>1.4238449999998792E-2</v>
+        <v>1.4239166000001191E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>1.2120322060262811</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>1.2120935557364154</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>14.306490870999999</v>
+        <v>14.306492128</v>
       </c>
       <c r="C91" s="5">
-        <v>0.11701064100000025</v>
+        <v>0.11701192499999991</v>
       </c>
       <c r="D91" s="5">
-        <v>10.356931874944175</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>10.357050749329066</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>14.332514399000001</v>
+        <v>14.332515555000001</v>
       </c>
       <c r="C92" s="5">
-        <v>2.6023528000001406E-2</v>
+        <v>2.6023427000000154E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>2.2047725821453534</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>2.2047637437487166</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>14.402402054</v>
+        <v>14.402403478</v>
       </c>
       <c r="C93" s="5">
-        <v>6.9887654999998716E-2</v>
+        <v>6.9887922999999574E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>6.0109005739664045</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>6.0109237478967126</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>14.391775325999999</v>
+        <v>14.391776728</v>
       </c>
       <c r="C94" s="5">
-        <v>-1.0626728000000085E-2</v>
+        <v>-1.0626750000000129E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-0.8818286618652027</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-0.88183039323503909</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>14.635712207999999</v>
+        <v>14.635715165000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.24393688199999985</v>
+        <v>0.24393843700000062</v>
       </c>
       <c r="D95" s="5">
-        <v>22.347158356564801</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>22.347311960995043</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>14.50874164</v>
+        <v>14.508740336000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.12697056799999906</v>
+        <v>-0.1269748289999999</v>
       </c>
       <c r="D96" s="5">
-        <v>-9.9278283736208941</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-9.9281438961183142</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>14.344758119</v>
+        <v>14.344756834</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.16398352100000047</v>
+        <v>-0.16398350200000067</v>
       </c>
       <c r="D97" s="5">
-        <v>-12.750732712498024</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-12.750732401447895</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>14.578607463000001</v>
+        <v>14.578606766</v>
       </c>
       <c r="C98" s="5">
-        <v>0.23384934400000112</v>
+        <v>0.23384993200000004</v>
       </c>
       <c r="D98" s="5">
-        <v>21.415394427787483</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>21.415455286032635</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>14.571598003</v>
+        <v>14.571591063</v>
       </c>
       <c r="C99" s="5">
-        <v>-7.0094600000008001E-3</v>
+        <v>-7.0157030000004283E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>-0.57544209516054989</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-0.5759532863704564</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>14.630460027</v>
+        <v>14.630458320000001</v>
       </c>
       <c r="C100" s="5">
-        <v>5.8862023999999735E-2</v>
+        <v>5.8867257000001061E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>4.956563925694879</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.9570168285471006</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>14.626251857</v>
+        <v>14.626243365000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-4.2081700000000666E-3</v>
+        <v>-4.2149550000001312E-3</v>
       </c>
       <c r="D101" s="5">
-        <v>-0.34461138004842073</v>
+        <v>-0.34516617079146661</v>
       </c>
       <c r="E101" s="5">
-        <v>3.1816746691145203</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.1816201701459823</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>14.667716928000001</v>
+        <v>14.667729075</v>
       </c>
       <c r="C102" s="5">
-        <v>4.1465071000001075E-2</v>
+        <v>4.1485709999999898E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>3.4555202998914014</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>3.4572692239673408</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>14.583129631</v>
+        <v>14.583133688</v>
       </c>
       <c r="C103" s="5">
-        <v>-8.4587297000000561E-2</v>
+        <v>-8.4595387000000244E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>-6.7049511403997837</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-6.7055668260943557</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>14.703097570000001</v>
+        <v>14.703100778</v>
       </c>
       <c r="C104" s="5">
-        <v>0.11996793900000036</v>
+        <v>0.11996708999999939</v>
       </c>
       <c r="D104" s="5">
-        <v>10.33091886410773</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>10.330839408874626</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>14.754155428000001</v>
+        <v>14.754158146</v>
       </c>
       <c r="C105" s="5">
-        <v>5.1057858000000067E-2</v>
+        <v>5.105736800000038E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>4.2476275257949059</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>4.24758503527638</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>14.741341123</v>
+        <v>14.741342771999999</v>
       </c>
       <c r="C106" s="5">
-        <v>-1.2814305000000914E-2</v>
+        <v>-1.2815374000000546E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-1.0372619157107965</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-1.0373478434340111</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>15.084173290000001</v>
+        <v>15.084174972</v>
       </c>
       <c r="C107" s="5">
-        <v>0.34283216700000096</v>
+        <v>0.34283220000000014</v>
       </c>
       <c r="D107" s="5">
-        <v>31.769289046269257</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>31.769288485445337</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>15.031107543999999</v>
+        <v>15.031102268</v>
       </c>
       <c r="C108" s="5">
-        <v>-5.3065746000001468E-2</v>
+        <v>-5.307270399999986E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-4.1408378532274632</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-4.1413698851278991</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>15.037970396</v>
+        <v>15.037966808</v>
       </c>
       <c r="C109" s="5">
-        <v>6.8628520000011406E-3</v>
+        <v>6.8645400000004742E-3</v>
       </c>
       <c r="D109" s="5">
-        <v>0.54926986842636083</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.54940550072839489</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>15.151508688</v>
+        <v>15.151505684</v>
       </c>
       <c r="C110" s="5">
-        <v>0.11353829199999943</v>
+        <v>0.11353887599999979</v>
       </c>
       <c r="D110" s="5">
-        <v>9.4459874494015938</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>9.446040419458047</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>15.176863753999999</v>
+        <v>15.176850075999999</v>
       </c>
       <c r="C111" s="5">
-        <v>2.5355065999999482E-2</v>
+        <v>2.5344391999999161E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>2.0267081114070384</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>2.0258474464747378</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>15.315884617</v>
+        <v>15.315882993000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.13902086300000072</v>
+        <v>0.13903291700000153</v>
       </c>
       <c r="D112" s="5">
-        <v>11.563108408609168</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>11.5641730027495</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>15.378501585</v>
+        <v>15.378487446999999</v>
       </c>
       <c r="C113" s="5">
-        <v>6.2616968000000384E-2</v>
+        <v>6.260445399999881E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>5.0178759091934699</v>
+        <v>5.0168509791464588</v>
       </c>
       <c r="E113" s="5">
-        <v>5.1431476454439684</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.1431120297101618</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>15.344815063</v>
+        <v>15.344843053</v>
       </c>
       <c r="C114" s="5">
-        <v>-3.3686521999999997E-2</v>
+        <v>-3.3644393999999522E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.5971548535223765</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-2.5939482176439044</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>15.435614491999999</v>
+        <v>15.435625400999999</v>
       </c>
       <c r="C115" s="5">
-        <v>9.079942899999871E-2</v>
+        <v>9.0782347999999402E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>7.3364376183634228</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>7.3349984714034866</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>15.369333072</v>
+        <v>15.369342233999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-6.6281419999999258E-2</v>
+        <v>-6.6283166999999921E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-5.0328975442268886</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-5.033023607228726</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>15.323201535999999</v>
+        <v>15.323208065999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-4.613153600000075E-2</v>
+        <v>-4.6134168000000031E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>-3.5429679468829134</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-3.5431646853660959</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>15.393745572</v>
+        <v>15.393748795</v>
       </c>
       <c r="C118" s="5">
-        <v>7.0544036000001142E-2</v>
+        <v>7.0540729000001079E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>5.6665402179783442</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>5.6662653411967634</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>15.264201576</v>
+        <v>15.264202933</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.12954399600000066</v>
+        <v>-0.12954586200000051</v>
       </c>
       <c r="D119" s="5">
-        <v>-9.6439035886119235</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-9.6440342108080834</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>15.158788833999999</v>
+        <v>15.158761588999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.10541274200000039</v>
+        <v>-0.10544134400000083</v>
       </c>
       <c r="D120" s="5">
-        <v>-7.9794283871346128</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-7.9815112045984566</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>15.402759781</v>
+        <v>15.402748472000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.2439709470000011</v>
+        <v>0.2439868830000016</v>
       </c>
       <c r="D121" s="5">
-        <v>21.117938275670944</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>21.11948339595877</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>15.532640738</v>
+        <v>15.532634418000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.12988095699999924</v>
+        <v>0.12988594599999992</v>
       </c>
       <c r="D122" s="5">
-        <v>10.601511168517064</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>10.601945613209018</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>15.744000775</v>
+        <v>15.743977709999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.21136003700000039</v>
+        <v>0.21134329199999868</v>
       </c>
       <c r="D123" s="5">
-        <v>17.608215764079493</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>17.606722452605617</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>16.009354022</v>
+        <v>16.009346983</v>
       </c>
       <c r="C124" s="5">
-        <v>0.26535324700000018</v>
+        <v>0.26536927300000102</v>
       </c>
       <c r="D124" s="5">
-        <v>22.209360668186019</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>22.210864326247105</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>15.940129378</v>
+        <v>15.940101424</v>
       </c>
       <c r="C125" s="5">
-        <v>-6.9224644000000168E-2</v>
+        <v>-6.9245559000000512E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-5.067175473326202</v>
+        <v>-5.068672371570293</v>
       </c>
       <c r="E125" s="5">
-        <v>3.6520319609538943</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.6519454786144045</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>15.519160505</v>
+        <v>15.519259547000001</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.42096887299999963</v>
+        <v>-0.42084187699999909</v>
       </c>
       <c r="D126" s="5">
-        <v>-27.470181081735902</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-27.463099865399844</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>15.614180445000001</v>
+        <v>15.614190483</v>
       </c>
       <c r="C127" s="5">
-        <v>9.5019940000000247E-2</v>
+        <v>9.4930935999999022E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>7.5998411603106719</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>7.592431203717398</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>15.962390369</v>
+        <v>15.962401173</v>
       </c>
       <c r="C128" s="5">
-        <v>0.34820992399999895</v>
+        <v>0.34821069000000016</v>
       </c>
       <c r="D128" s="5">
-        <v>30.300116032011282</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>30.300169137867215</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>16.098202316999998</v>
+        <v>16.098210311999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.13581194799999885</v>
+        <v>0.13580913899999913</v>
       </c>
       <c r="D129" s="5">
-        <v>10.701484252421833</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>10.701244869700721</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>16.460012683999999</v>
+        <v>16.460014307000002</v>
       </c>
       <c r="C130" s="5">
-        <v>0.36181036700000035</v>
+        <v>0.36180399500000249</v>
       </c>
       <c r="D130" s="5">
-        <v>30.566996085157694</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>30.566372441346523</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>16.204011719</v>
+        <v>16.204005686999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.25600096499999836</v>
+        <v>-0.25600862000000291</v>
       </c>
       <c r="D131" s="5">
-        <v>-17.146931620981942</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-17.147399762187977</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>16.271158933999999</v>
+        <v>16.271104927</v>
       </c>
       <c r="C132" s="5">
-        <v>6.7147214999998539E-2</v>
+        <v>6.7099240000001004E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>5.0875491103856252</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>5.0838329384910841</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>16.102757951000001</v>
+        <v>16.102730139999998</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.16840098299999795</v>
+        <v>-0.16837478700000119</v>
       </c>
       <c r="D133" s="5">
-        <v>-11.736462013102111</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-11.734775710394041</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>16.214600206</v>
+        <v>16.214582270000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.11184225499999911</v>
+        <v>0.1118521300000026</v>
       </c>
       <c r="D134" s="5">
-        <v>8.6605156022547813</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>8.6613252557622431</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>16.132313001</v>
+        <v>16.132287928</v>
       </c>
       <c r="C135" s="5">
-        <v>-8.2287205000000085E-2</v>
+        <v>-8.2294342000000853E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.9227235857775788</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-5.9232293967949712</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>16.204382540000001</v>
+        <v>16.204370950000001</v>
       </c>
       <c r="C136" s="5">
-        <v>7.2069539000001015E-2</v>
+        <v>7.2083022000001051E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>5.4945853566683578</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>5.4956474463182969</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>16.243624622999999</v>
+        <v>16.243601510000001</v>
       </c>
       <c r="C137" s="5">
-        <v>3.9242082999997763E-2</v>
+        <v>3.9230560000000025E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9450553867255813</v>
+        <v>2.9441811906745885</v>
       </c>
       <c r="E137" s="5">
-        <v>1.9039697721580096</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.9040034810759776</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>16.195209149</v>
+        <v>16.195364304000002</v>
       </c>
       <c r="C138" s="5">
-        <v>-4.8415473999998682E-2</v>
+        <v>-4.8237205999999588E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-3.5186448627033018</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-3.5059048309458718</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>16.195890577</v>
+        <v>16.195911612</v>
       </c>
       <c r="C139" s="5">
-        <v>6.8142800000003945E-4</v>
+        <v>5.4730799999802571E-4</v>
       </c>
       <c r="D139" s="5">
-        <v>5.0502766108939667E-2</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>4.0560476049078531E-2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>16.456770349999999</v>
+        <v>16.456762252000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.2608797729999992</v>
+        <v>0.26085064000000102</v>
       </c>
       <c r="D140" s="5">
-        <v>21.137134875972219</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>21.134531624316487</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>16.302255128999999</v>
+        <v>16.302288168</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.15451522100000048</v>
+        <v>-0.15447408400000029</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.702989081836344</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-10.700290063214501</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>16.440924596999999</v>
+        <v>16.440957001000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.1386694679999998</v>
+        <v>0.13866883300000055</v>
       </c>
       <c r="D142" s="5">
-        <v>10.698726356067478</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>10.698652342970361</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>16.632464329000001</v>
+        <v>16.63249154</v>
       </c>
       <c r="C143" s="5">
-        <v>0.19153973200000252</v>
+        <v>0.19153453899999917</v>
       </c>
       <c r="D143" s="5">
-        <v>14.911728666077749</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>14.911266835700655</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>16.521744933000001</v>
+        <v>16.521549095000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.11071939600000036</v>
+        <v>-0.11094244499999917</v>
       </c>
       <c r="D144" s="5">
-        <v>-7.7021150516851877</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-7.7170543980367938</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>16.578443283999999</v>
+        <v>16.578383727999999</v>
       </c>
       <c r="C145" s="5">
-        <v>5.6698350999997871E-2</v>
+        <v>5.6834632999997581E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>4.1967125354063439</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>4.2070423213944386</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>16.818798951000002</v>
+        <v>16.818800022000001</v>
       </c>
       <c r="C146" s="5">
-        <v>0.24035566700000288</v>
+        <v>0.24041629400000275</v>
       </c>
       <c r="D146" s="5">
-        <v>18.854266174670474</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>18.859480750551306</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>17.208478088</v>
+        <v>17.208468330999999</v>
       </c>
       <c r="C147" s="5">
-        <v>0.38967913699999812</v>
+        <v>0.38966830899999749</v>
       </c>
       <c r="D147" s="5">
-        <v>31.634524374424355</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>31.633528167792836</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>17.280773527000001</v>
+        <v>17.280764616999999</v>
       </c>
       <c r="C148" s="5">
-        <v>7.2295439000001238E-2</v>
+        <v>7.2296286000000265E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>5.1595175783839764</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>5.1595824232220977</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>17.458581332000001</v>
+        <v>17.458564919000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.17780780500000049</v>
+        <v>0.17780030200000141</v>
       </c>
       <c r="D149" s="5">
-        <v>13.070486857314423</v>
+        <v>13.069910865319656</v>
       </c>
       <c r="E149" s="5">
-        <v>7.4795911454374364</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>7.4796430351485421</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>16.885558947</v>
+        <v>16.885764037000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.57302238500000158</v>
+        <v>-0.57280088199999923</v>
       </c>
       <c r="D150" s="5">
-        <v>-32.99952374057591</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-32.989001760756324</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>17.411659004000001</v>
+        <v>17.411681114</v>
       </c>
       <c r="C151" s="5">
-        <v>0.52610005700000073</v>
+        <v>0.52591707699999901</v>
       </c>
       <c r="D151" s="5">
-        <v>44.509548201572045</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>44.490689254344758</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>17.460764613999999</v>
+        <v>17.460730861999998</v>
       </c>
       <c r="C152" s="5">
-        <v>4.9105609999998023E-2</v>
+        <v>4.9049747999998061E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>3.4373187107633596</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>3.4333432448504508</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>17.706236609000001</v>
+        <v>17.706291866000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.24547199500000261</v>
+        <v>0.24556100400000247</v>
       </c>
       <c r="D153" s="5">
-        <v>18.237725932120096</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>18.244896720980019</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>17.799025347000001</v>
+        <v>17.799094333999999</v>
       </c>
       <c r="C154" s="5">
-        <v>9.2788737999999427E-2</v>
+        <v>9.2802467999998584E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>6.4730015479409708</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>6.4739663496730326</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>18.006812185000001</v>
+        <v>18.006890555999998</v>
       </c>
       <c r="C155" s="5">
-        <v>0.20778683800000053</v>
+        <v>0.20779622199999892</v>
       </c>
       <c r="D155" s="5">
-        <v>14.944278724539517</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>14.944935852219054</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>18.136001301</v>
+        <v>18.135735907000001</v>
       </c>
       <c r="C156" s="5">
-        <v>0.12918911599999916</v>
+        <v>0.12884535100000249</v>
       </c>
       <c r="D156" s="5">
-        <v>8.9573273103736426</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>8.9325062501387276</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>18.370801061000002</v>
+        <v>18.370606089999999</v>
       </c>
       <c r="C157" s="5">
-        <v>0.23479976000000136</v>
+        <v>0.23487018299999818</v>
       </c>
       <c r="D157" s="5">
-        <v>16.691351798609656</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>16.696981831452582</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>18.435403981</v>
+        <v>18.435455098999999</v>
       </c>
       <c r="C158" s="5">
-        <v>6.4602919999998676E-2</v>
+        <v>6.4849008999999569E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>4.3025140163172937</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>4.3192696350071724</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>18.305176054</v>
+        <v>18.305184829000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.13022792699999997</v>
+        <v>-0.13027026999999691</v>
       </c>
       <c r="D159" s="5">
-        <v>-8.1551064117058374</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-8.1576340665925571</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>18.455806375000002</v>
+        <v>18.455816388999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.15063032100000129</v>
+        <v>0.15063155999999722</v>
       </c>
       <c r="D160" s="5">
-        <v>10.334004496846294</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>10.33408820176296</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>18.273282066</v>
+        <v>18.273296737999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.18252430900000149</v>
+        <v>-0.18251965099999978</v>
       </c>
       <c r="D161" s="5">
-        <v>-11.243045161954912</v>
+        <v>-11.242767891272354</v>
       </c>
       <c r="E161" s="5">
-        <v>4.6664772956478862</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>4.6666597328016035</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>18.395592721</v>
+        <v>18.395746304999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.12231065499999971</v>
+        <v>0.12244956700000031</v>
       </c>
       <c r="D162" s="5">
-        <v>8.3344872600884088</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>8.3442976099007637</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>18.416855820999999</v>
+        <v>18.416899545</v>
       </c>
       <c r="C163" s="5">
-        <v>2.1263099999998758E-2</v>
+        <v>2.1153240000000295E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>1.3959082012356516</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.3886386248815441</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>18.346174957999999</v>
+        <v>18.346126108</v>
       </c>
       <c r="C164" s="5">
-        <v>-7.0680862999999761E-2</v>
+        <v>-7.0773436999999717E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.5094242489307153</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-4.515195689797979</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>18.232348473999998</v>
+        <v>18.232430710999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.11382648400000051</v>
+        <v>-0.11369539700000075</v>
       </c>
       <c r="D165" s="5">
-        <v>-7.1963655346008348</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-7.1883768321234109</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>18.538108251000001</v>
+        <v>18.538216014</v>
       </c>
       <c r="C166" s="5">
-        <v>0.30575977700000223</v>
+        <v>0.3057853030000004</v>
       </c>
       <c r="D166" s="5">
-        <v>22.088177642350757</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>22.090085963448193</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>18.278156966000001</v>
+        <v>18.278290635000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.25995128499999964</v>
+        <v>-0.25992537899999846</v>
       </c>
       <c r="D167" s="5">
-        <v>-15.588063275378971</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-15.586543863738822</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>17.156881169999998</v>
+        <v>17.156563577</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.1212757960000026</v>
+        <v>-1.1217270580000012</v>
       </c>
       <c r="D168" s="5">
-        <v>-53.218807414909918</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-53.233302270541117</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>17.972271831</v>
+        <v>17.971947431</v>
       </c>
       <c r="C169" s="5">
-        <v>0.81539066100000213</v>
+        <v>0.81538385400000024</v>
       </c>
       <c r="D169" s="5">
-        <v>74.572416813215085</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>74.573382751501384</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>18.309666424</v>
+        <v>18.309777394000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.33739459299999908</v>
+        <v>0.33782996300000079</v>
       </c>
       <c r="D170" s="5">
-        <v>25.005592113530994</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>25.041765321792898</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>18.511926678999998</v>
+        <v>18.511959102999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.20226025499999878</v>
+        <v>0.20218170899999777</v>
       </c>
       <c r="D171" s="5">
-        <v>14.091757982385623</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>14.085858408964015</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>18.740733897999998</v>
+        <v>18.740762556</v>
       </c>
       <c r="C172" s="5">
-        <v>0.22880721900000012</v>
+        <v>0.22880345300000116</v>
       </c>
       <c r="D172" s="5">
-        <v>15.882984456261839</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>15.882675276150549</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>18.673885376000001</v>
+        <v>18.673916590000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-6.6848521999997246E-2</v>
+        <v>-6.6845965999998924E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.1974354258394246</v>
+        <v>-4.1972717762672644</v>
       </c>
       <c r="E173" s="5">
-        <v>2.192289860973462</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.1923786262765477</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>18.622152602</v>
+        <v>18.622250903000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-5.1732774000001314E-2</v>
+        <v>-5.1665686999999849E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.2742044731508435</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-3.2700175077884586</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>18.748764446999999</v>
+        <v>18.748802839</v>
       </c>
       <c r="C175" s="5">
-        <v>0.12661184499999933</v>
+        <v>0.12655193599999848</v>
       </c>
       <c r="D175" s="5">
-        <v>8.4709037946538714</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>8.4666982514813185</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>18.860186906999999</v>
+        <v>18.860163433</v>
       </c>
       <c r="C176" s="5">
-        <v>0.11142246</v>
+        <v>0.11136059400000065</v>
       </c>
       <c r="D176" s="5">
-        <v>7.3692883748300408</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>7.3650465050098424</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>18.833835969999999</v>
+        <v>18.833901705999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-2.635093700000013E-2</v>
+        <v>-2.62617270000014E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.6637831713821383</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-1.6581956183927993</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>18.698236573999999</v>
+        <v>18.698326122000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.13559939599999993</v>
+        <v>-0.13557558399999792</v>
       </c>
       <c r="D178" s="5">
-        <v>-8.3056874412059116</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-8.3042583242364802</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>18.634438110000001</v>
+        <v>18.63452551</v>
       </c>
       <c r="C179" s="5">
-        <v>-6.3798463999997779E-2</v>
+        <v>-6.3800612000001422E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.0184366879726934</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-4.0185505683635769</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>18.562707849999999</v>
+        <v>18.562581484999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-7.1730260000002488E-2</v>
+        <v>-7.1944025000000522E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-4.5226553292690213</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-4.5358276803872837</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>18.275149486</v>
+        <v>18.274737951999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.28755836399999879</v>
+        <v>-0.28784353300000021</v>
       </c>
       <c r="D181" s="5">
-        <v>-17.084580567363396</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-17.10021184156124</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>19.253573004</v>
+        <v>19.253684324999998</v>
       </c>
       <c r="C182" s="5">
-        <v>0.9784235179999996</v>
+        <v>0.97894637299999943</v>
       </c>
       <c r="D182" s="5">
-        <v>86.984141856055302</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>87.047654359505827</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>19.434210877000002</v>
+        <v>19.434238165</v>
       </c>
       <c r="C183" s="5">
-        <v>0.180637873000002</v>
+        <v>0.18055384000000174</v>
       </c>
       <c r="D183" s="5">
-        <v>11.857960897957408</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>11.852084887370772</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>19.360513298000001</v>
+        <v>19.360547963999998</v>
       </c>
       <c r="C184" s="5">
-        <v>-7.3697579000000957E-2</v>
+        <v>-7.3690201000001565E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.4568669598362369</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-4.456423910886242</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>19.496164787000001</v>
+        <v>19.496206140000002</v>
       </c>
       <c r="C185" s="5">
-        <v>0.13565148900000068</v>
+        <v>0.13565817600000329</v>
       </c>
       <c r="D185" s="5">
-        <v>8.7396259378774932</v>
+        <v>8.7400572411798336</v>
       </c>
       <c r="E185" s="5">
-        <v>4.4033654188367688</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>4.4034123534660186</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>19.449869511999999</v>
+        <v>19.449918032999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-4.6295275000002079E-2</v>
+        <v>-4.6288107000002299E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.8125783577677366</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-2.8121426636428359</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>19.567296788</v>
+        <v>19.567342057000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.1174272760000008</v>
+        <v>0.11742402400000174</v>
       </c>
       <c r="D187" s="5">
-        <v>7.4904009165204455</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>7.4901672331827207</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>19.498064499000002</v>
+        <v>19.498074088999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-6.9232288999998559E-2</v>
+        <v>-6.92679680000019E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-4.1641397919541916</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-4.1662347295720048</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>19.543234856000002</v>
+        <v>19.543249510999999</v>
       </c>
       <c r="C189" s="5">
-        <v>4.5170356999999939E-2</v>
+        <v>4.5175421999999799E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8156867561986321</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.8160051135476261</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>19.582041001</v>
+        <v>19.582101411</v>
       </c>
       <c r="C190" s="5">
-        <v>3.8806144999998793E-2</v>
+        <v>3.8851900000000938E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>2.4089831050373656</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.411852754572763</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>19.783874659999999</v>
+        <v>19.783880161999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.20183365899999828</v>
+        <v>0.20177875099999909</v>
       </c>
       <c r="D191" s="5">
-        <v>13.094310229136298</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>13.090501015166222</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>20.772991802</v>
+        <v>20.772968797000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.98911714200000134</v>
+        <v>0.98908863500000166</v>
       </c>
       <c r="D192" s="5">
-        <v>79.577687104318983</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>79.574701355315284</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>21.00002155</v>
+        <v>20.999749005999998</v>
       </c>
       <c r="C193" s="5">
-        <v>0.22702974799999964</v>
+        <v>0.22678020899999751</v>
       </c>
       <c r="D193" s="5">
-        <v>13.932673441161004</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>13.916444785123128</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>20.574649529999999</v>
+        <v>20.574708124000001</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.42537202000000107</v>
+        <v>-0.42504088199999757</v>
       </c>
       <c r="D194" s="5">
-        <v>-21.773757687719197</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-21.758899962540056</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>20.365008791000001</v>
+        <v>20.365024927</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.20964073899999747</v>
+        <v>-0.20968319700000038</v>
       </c>
       <c r="D195" s="5">
-        <v>-11.564656102308458</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-11.566837453798239</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>20.075317785999999</v>
+        <v>20.075348388999998</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.28969100500000167</v>
+        <v>-0.28967653800000193</v>
       </c>
       <c r="D196" s="5">
-        <v>-15.79576739405133</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-15.795027671163652</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>20.329249002000001</v>
+        <v>20.329280414999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.25393121600000157</v>
+        <v>0.25393202600000109</v>
       </c>
       <c r="D197" s="5">
-        <v>16.280496917303534</v>
+        <v>16.2805259447548</v>
       </c>
       <c r="E197" s="5">
-        <v>4.2730671601395986</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.2730071123468161</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>20.672918987999999</v>
+        <v>20.67295588</v>
       </c>
       <c r="C198" s="5">
-        <v>0.34366998599999832</v>
+        <v>0.34367546500000046</v>
       </c>
       <c r="D198" s="5">
-        <v>22.282865993736035</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>22.283217206968754</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>20.394758689</v>
+        <v>20.394790588999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.27816029899999961</v>
+        <v>-0.27816529100000054</v>
       </c>
       <c r="D199" s="5">
-        <v>-15.003465223445179</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-15.00369005172848</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>20.428142780000002</v>
+        <v>20.428173307000002</v>
       </c>
       <c r="C200" s="5">
-        <v>3.3384091000002059E-2</v>
+        <v>3.3382718000002143E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>1.9820558009142397</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>1.9819704208923428</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>20.540705602999999</v>
+        <v>20.540661975999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.11256282299999754</v>
+        <v>0.11248866899999754</v>
       </c>
       <c r="D201" s="5">
-        <v>6.8163373440912833</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>6.8116995347609288</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>20.478210237999999</v>
+        <v>20.478242570999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-6.2495365000000191E-2</v>
+        <v>-6.2419404999999983E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-3.5905356141566092</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-3.5862516673107359</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>19.858972337000001</v>
+        <v>19.858905460999999</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.6192379009999982</v>
+        <v>-0.61933711000000002</v>
       </c>
       <c r="D203" s="5">
-        <v>-30.820521764097375</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-30.824627954552973</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>20.402951869999999</v>
+        <v>20.403018308</v>
       </c>
       <c r="C204" s="5">
-        <v>0.54397953299999813</v>
+        <v>0.54411284700000095</v>
       </c>
       <c r="D204" s="5">
-        <v>38.304022250405012</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>38.315015931477994</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>20.568233584000001</v>
+        <v>20.568114069</v>
       </c>
       <c r="C205" s="5">
-        <v>0.16528171400000247</v>
+        <v>0.1650957609999999</v>
       </c>
       <c r="D205" s="5">
-        <v>10.16607788207522</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>10.154092071114572</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>20.761297967000001</v>
+        <v>20.761306340000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.1930643829999994</v>
+        <v>0.19319227100000091</v>
       </c>
       <c r="D206" s="5">
-        <v>11.863929019484143</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>11.872270765981806</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>20.566612295999999</v>
+        <v>20.566605249999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.194685671000002</v>
+        <v>-0.19470109000000235</v>
       </c>
       <c r="D207" s="5">
-        <v>-10.690200095038938</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-10.690999477644992</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>20.692414219</v>
+        <v>20.692438567</v>
       </c>
       <c r="C208" s="5">
-        <v>0.12580192300000093</v>
+        <v>0.12583331700000144</v>
       </c>
       <c r="D208" s="5">
-        <v>7.5922098305962971</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>7.594171370513747</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>20.742023380999999</v>
+        <v>20.742047836000001</v>
       </c>
       <c r="C209" s="5">
-        <v>4.9609161999999429E-2</v>
+        <v>4.9609269000001177E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>2.9151880105804384</v>
+        <v>2.9151909058176662</v>
       </c>
       <c r="E209" s="5">
-        <v>2.0304457826228139</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.0304084186641536</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>20.689284043000001</v>
+        <v>20.689314097</v>
       </c>
       <c r="C210" s="5">
-        <v>-5.2739337999998526E-2</v>
+        <v>-5.2733739000000668E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.0088494407770616</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-3.0085309660267234</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>20.70213395</v>
+        <v>20.702163579</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2849906999999661E-2</v>
+        <v>1.2849482000000023E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>0.74785922179976261</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>0.74783331238170714</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>20.737569533999999</v>
+        <v>20.737597000000001</v>
       </c>
       <c r="C212" s="5">
-        <v>3.5435583999998244E-2</v>
+        <v>3.5433421000000465E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>2.0734729313408806</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>2.0733421766650162</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>20.360068148</v>
+        <v>20.359980899</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.37750138599999872</v>
+        <v>-0.37761610100000098</v>
       </c>
       <c r="D213" s="5">
-        <v>-19.784838020320951</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-19.790237696474954</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>21.006537749</v>
+        <v>21.006561008999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.64646960099999973</v>
+        <v>0.6465801099999986</v>
       </c>
       <c r="D214" s="5">
-        <v>45.513410085301189</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>45.522826707494744</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>21.232102782999998</v>
+        <v>21.232052735</v>
       </c>
       <c r="C215" s="5">
-        <v>0.22556503399999883</v>
+        <v>0.22549172600000134</v>
       </c>
       <c r="D215" s="5">
-        <v>13.674315762563683</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>13.669590016946076</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>21.327430957000001</v>
+        <v>21.327454829000001</v>
       </c>
       <c r="C216" s="5">
-        <v>9.5328174000002264E-2</v>
+        <v>9.5402094000000659E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>5.5228327757921303</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>5.5272350654954838</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>21.438276662</v>
+        <v>21.438280666000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.11084570499999913</v>
+        <v>0.11082583700000015</v>
       </c>
       <c r="D217" s="5">
-        <v>6.4182023043880321</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>6.4170114398640177</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>21.428075361000001</v>
+        <v>21.428070712</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.0201300999998608E-2</v>
+        <v>-1.0209954000000465E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.56952217617993739</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-0.57000388836150329</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>21.567746059000001</v>
+        <v>21.567724031000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.13967069799999976</v>
+        <v>0.13965331900000066</v>
       </c>
       <c r="D219" s="5">
-        <v>8.1083294459713517</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>8.1072859261979815</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>21.713904028999998</v>
+        <v>21.713921072000002</v>
       </c>
       <c r="C220" s="5">
-        <v>0.14615796999999731</v>
+        <v>0.14619704100000064</v>
       </c>
       <c r="D220" s="5">
-        <v>8.4420778793685933</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>8.4444283594590672</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>21.756736796999999</v>
+        <v>21.756755342999998</v>
       </c>
       <c r="C221" s="5">
-        <v>4.2832768000000243E-2</v>
+        <v>4.2834270999996704E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.3929667454302583</v>
+        <v>2.3930497289526453</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8920657226213082</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.8920314668200904</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>21.879597595</v>
+        <v>21.879617848999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.12286079800000138</v>
+        <v>0.12286250600000059</v>
       </c>
       <c r="D222" s="5">
-        <v>6.9909069137229718</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>6.9910009932963257</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>22.093566223</v>
+        <v>22.093583335000002</v>
       </c>
       <c r="C223" s="5">
-        <v>0.21396862799999994</v>
+        <v>0.21396548600000287</v>
       </c>
       <c r="D223" s="5">
-        <v>12.38747455591691</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>12.387270669491945</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>22.221761332</v>
+        <v>22.221779510000001</v>
       </c>
       <c r="C224" s="5">
-        <v>0.12819510899999997</v>
+        <v>0.12819617499999936</v>
       </c>
       <c r="D224" s="5">
-        <v>7.1894075007127745</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>7.1894634572103433</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>22.166139785999999</v>
+        <v>22.166079904</v>
       </c>
       <c r="C225" s="5">
-        <v>-5.5621546000001132E-2</v>
+        <v>-5.5699606000001012E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.9626190728609947</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-2.9667173074306219</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>22.245044675999999</v>
+        <v>22.245056194</v>
       </c>
       <c r="C226" s="5">
-        <v>7.8904890000000449E-2</v>
+        <v>7.8976289999999949E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>4.3562766295300204</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>4.3603081442796787</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>22.120646247</v>
+        <v>22.120619164000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.12439842899999931</v>
+        <v>-0.12443702999999928</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.5080239108808442</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-6.5099783703208347</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>22.280916529999999</v>
+        <v>22.280919357999998</v>
       </c>
       <c r="C228" s="5">
-        <v>0.16027028299999913</v>
+        <v>0.16030019399999773</v>
       </c>
       <c r="D228" s="5">
-        <v>9.049302716986185</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>9.0510709746923759</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>22.133580834</v>
+        <v>22.133584661</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.14733569599999896</v>
+        <v>-0.14733469699999802</v>
       </c>
       <c r="D229" s="5">
-        <v>-7.6528382239557047</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-7.6527872705543061</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>22.465330718000001</v>
+        <v>22.465329905000001</v>
       </c>
       <c r="C230" s="5">
-        <v>0.33174988400000061</v>
+        <v>0.33174524400000038</v>
       </c>
       <c r="D230" s="5">
-        <v>19.545607652734454</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>19.545307698203285</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>22.538480289999999</v>
+        <v>22.538460738000001</v>
       </c>
       <c r="C231" s="5">
-        <v>7.3149571999998386E-2</v>
+        <v>7.313083300000045E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>3.9780710588743329</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>3.977033813616071</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>22.545413326999999</v>
+        <v>22.545422605999999</v>
       </c>
       <c r="C232" s="5">
-        <v>6.9330369999995867E-3</v>
+        <v>6.9618679999976507E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>0.36975582722198475</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>0.37129639084132471</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>22.644674058</v>
+        <v>22.644690899</v>
       </c>
       <c r="C233" s="5">
-        <v>9.9260731000001101E-2</v>
+        <v>9.9268293000001506E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>5.4130713147428011</v>
+        <v>5.413491455051278</v>
       </c>
       <c r="E233" s="5">
-        <v>4.08120606175848</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>4.0811947461903308</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>22.758659585</v>
+        <v>22.758679071</v>
       </c>
       <c r="C234" s="5">
-        <v>0.11398552700000053</v>
+        <v>0.11398817199999911</v>
       </c>
       <c r="D234" s="5">
-        <v>6.2104554588226168</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>6.2105988361419007</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>22.687985348000002</v>
+        <v>22.688001931999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.0674236999998641E-2</v>
+        <v>-7.0677139000000722E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.6634613870276667</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-3.663606171370537</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>22.717845513</v>
+        <v>22.717867945999998</v>
       </c>
       <c r="C236" s="5">
-        <v>2.9860164999998773E-2</v>
+        <v>2.9866013999999552E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>1.5908295204231537</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.5911422196803082</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>22.880890273999999</v>
+        <v>22.880868053</v>
       </c>
       <c r="C237" s="5">
-        <v>0.16304476099999832</v>
+        <v>0.163000107000002</v>
       </c>
       <c r="D237" s="5">
-        <v>8.9605579378269073</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>8.957997018228415</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>22.788260266999998</v>
+        <v>22.788257569999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-9.2630007000000347E-2</v>
+        <v>-9.2610483000001409E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.7513059253359469</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-4.7503311720928698</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>22.795906346999999</v>
+        <v>22.795885113000001</v>
       </c>
       <c r="C239" s="5">
-        <v>7.6460800000006657E-3</v>
+        <v>7.6275430000016797E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>0.40337642842620536</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>0.40239673756377048</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>22.888330086</v>
+        <v>22.888303186000002</v>
       </c>
       <c r="C240" s="5">
-        <v>9.2423739000000893E-2</v>
+        <v>9.2418073000001044E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>4.975252443187661</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>4.9749453423556744</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>22.965133838</v>
+        <v>22.965125713999999</v>
       </c>
       <c r="C241" s="5">
-        <v>7.6803752000000003E-2</v>
+        <v>7.6822527999997448E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>4.1018560360781331</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>4.102882300201216</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>23.032529411999999</v>
+        <v>23.032533057999999</v>
       </c>
       <c r="C242" s="5">
-        <v>6.7395573999998959E-2</v>
+        <v>6.740734399999937E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>3.5790309782481211</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>3.5796674338545165</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>23.205059147</v>
+        <v>23.205052461000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.17252973500000124</v>
+        <v>0.17251940300000257</v>
       </c>
       <c r="D243" s="5">
-        <v>9.3685724971729112</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>9.3679866007457377</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>23.344429561999998</v>
+        <v>23.344429223999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.13937041499999836</v>
+        <v>0.13937676299999779</v>
       </c>
       <c r="D244" s="5">
-        <v>7.450152571128843</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>7.4505054139878846</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>23.313660105</v>
+        <v>23.313659429000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-3.0769456999998113E-2</v>
+        <v>-3.0769794999997657E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.5702611388977217</v>
+        <v>-1.5702782858065478</v>
       </c>
       <c r="E245" s="5">
-        <v>2.954275452525934</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.9541958995322082</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>23.541079100000001</v>
+        <v>23.541094733000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.22741899500000073</v>
+        <v>0.22743530400000012</v>
       </c>
       <c r="D246" s="5">
-        <v>12.354603927201179</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>12.355538364824215</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>23.491998050999999</v>
+        <v>23.492026208999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-4.9081049000001542E-2</v>
+        <v>-4.9068524000002611E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-2.4734021265631068</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-2.4727765337221319</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>23.724772886</v>
+        <v>23.724806234999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.23277483500000073</v>
+        <v>0.23278002600000036</v>
       </c>
       <c r="D248" s="5">
-        <v>12.56031257704311</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>12.560592231682378</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>23.318882796</v>
+        <v>23.318913902999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.40589008999999976</v>
+        <v>-0.40589233200000052</v>
       </c>
       <c r="D249" s="5">
-        <v>-18.704199626884964</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-18.704269552414754</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>23.661810627000001</v>
+        <v>23.661837718000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.34292783100000079</v>
+        <v>0.34292381500000246</v>
       </c>
       <c r="D250" s="5">
-        <v>19.146918765615382</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>19.146648457792569</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>23.681360481999999</v>
+        <v>23.681392025000001</v>
       </c>
       <c r="C251" s="5">
-        <v>1.9549854999997507E-2</v>
+        <v>1.9554306999999937E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.99598153586530902</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.99620823236101774</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>23.4199418</v>
+        <v>23.419664594</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.26141868199999863</v>
+        <v>-0.26172743100000062</v>
       </c>
       <c r="D252" s="5">
-        <v>-12.471405917974486</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-12.48523613025756</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>23.557849796999999</v>
+        <v>23.557920212999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.13790799699999923</v>
+        <v>0.13825561899999883</v>
       </c>
       <c r="D253" s="5">
-        <v>7.2995852482397705</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>7.3186761298978054</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>22.872518401000001</v>
+        <v>22.872572174999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.6853313959999987</v>
+        <v>-0.68534803800000077</v>
       </c>
       <c r="D254" s="5">
-        <v>-29.831846710334396</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-29.832383944837314</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>22.896224925999999</v>
+        <v>22.896242733000001</v>
       </c>
       <c r="C255" s="5">
-        <v>2.3706524999997924E-2</v>
+        <v>2.3670558000002728E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>1.2508705555282829</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>1.2489589951041102</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>22.970193949999999</v>
+        <v>22.970171754999999</v>
       </c>
       <c r="C256" s="5">
-        <v>7.3969024000000161E-2</v>
+        <v>7.3929021999997957E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>3.9463759711059421</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>3.9442006305469679</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>23.013806047999999</v>
+        <v>23.013769367999998</v>
       </c>
       <c r="C257" s="5">
-        <v>4.3612098000000543E-2</v>
+        <v>4.3597612999999313E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3023094669727406</v>
+        <v>2.301539042004852</v>
       </c>
       <c r="E257" s="5">
-        <v>-1.2861732377049351</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-1.2863277080687241</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>23.092876726</v>
+        <v>23.092864457000001</v>
       </c>
       <c r="C258" s="5">
-        <v>7.9070678000000783E-2</v>
+        <v>7.9095089000002616E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>4.2017618979772742</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>4.2030905259901497</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>23.033863826000001</v>
+        <v>23.033897974999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.9012899999999036E-2</v>
+        <v>-5.8966482000002429E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.0238154060048705</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.0214718379616867</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>22.883635478999999</v>
+        <v>22.883697429000001</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.15022834700000232</v>
+        <v>-0.1502005459999971</v>
       </c>
       <c r="D260" s="5">
-        <v>-7.5517459697192146</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-7.5503873965429236</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>22.639656053</v>
+        <v>22.639725678000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.24397942599999922</v>
+        <v>-0.24397175100000013</v>
       </c>
       <c r="D261" s="5">
-        <v>-12.069884746501691</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-12.069496256219459</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>22.592721888</v>
+        <v>22.592789018000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-4.6934164999999695E-2</v>
+        <v>-4.6936660000000074E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.4595445034911512</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.4596662862584551</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>22.764122623999999</v>
+        <v>22.764220413</v>
       </c>
       <c r="C263" s="5">
-        <v>0.17140073599999894</v>
+        <v>0.17143139499999904</v>
       </c>
       <c r="D263" s="5">
-        <v>9.4934956481884001</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>9.4952358665112424</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>22.508814246</v>
+        <v>22.508302697000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.25530837799999873</v>
+        <v>-0.25591771599999902</v>
       </c>
       <c r="D264" s="5">
-        <v>-12.658547577385326</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-12.686865311803363</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>22.474658372</v>
+        <v>22.474793628</v>
       </c>
       <c r="C265" s="5">
-        <v>-3.4155873999999642E-2</v>
+        <v>-3.3509069000000835E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.8058124746468396</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-1.7719355241934798</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>22.597351145000001</v>
+        <v>22.597512324</v>
       </c>
       <c r="C266" s="5">
-        <v>0.1226927730000007</v>
+        <v>0.12271869599999974</v>
       </c>
       <c r="D266" s="5">
-        <v>6.7513126565063031</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>6.7527403412323217</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>22.596622309000001</v>
+        <v>22.596709114999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-7.2883600000039905E-4</v>
+        <v>-8.0320900000074857E-4</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.8696927932935221E-2</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-4.2644623119492131E-2</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>22.549083411000002</v>
+        <v>22.549145502999998</v>
       </c>
       <c r="C268" s="5">
-        <v>-4.7538897999999108E-2</v>
+        <v>-4.7563612000001143E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.4955588858628364</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-2.4968317862283929</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>22.603772397</v>
+        <v>22.603300257000001</v>
       </c>
       <c r="C269" s="5">
-        <v>5.4688985999998607E-2</v>
+        <v>5.415475400000247E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>2.9495352259881091</v>
+        <v>2.920332771942391</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.7816855245272767</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-1.7835805357932499</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>22.448744698999999</v>
+        <v>22.448803216000002</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.15502769800000138</v>
+        <v>-0.15449704099999906</v>
       </c>
       <c r="D270" s="5">
-        <v>-7.9267181611343274</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-7.9007558329824974</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>22.365610060000002</v>
+        <v>22.365691957999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-8.3134638999997179E-2</v>
+        <v>-8.3111258000002408E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-4.3545632560819669</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-4.3533522789674368</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>22.432702275</v>
+        <v>22.432796645</v>
       </c>
       <c r="C272" s="5">
-        <v>6.7092214999998845E-2</v>
+        <v>6.7104687000000496E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>3.659742111944575</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.6604200739420056</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>22.555643970999999</v>
+        <v>22.555761161</v>
       </c>
       <c r="C273" s="5">
-        <v>0.12294169599999805</v>
+        <v>0.12296451599999969</v>
       </c>
       <c r="D273" s="5">
-        <v>6.7784619137712276</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>6.7797288937789801</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>22.423036952</v>
+        <v>22.423184246000002</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.13260701899999816</v>
+        <v>-0.1325769149999978</v>
       </c>
       <c r="D274" s="5">
-        <v>-6.8312173249819086</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-6.8296819662214787</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>22.455418885</v>
+        <v>22.455612063</v>
       </c>
       <c r="C275" s="5">
-        <v>3.2381932999999918E-2</v>
+        <v>3.2427816999998527E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>1.7467951497005529</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>1.7492784319379506</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>22.679507428000001</v>
+        <v>22.67877395</v>
       </c>
       <c r="C276" s="5">
-        <v>0.22408854300000058</v>
+        <v>0.22316188699999984</v>
       </c>
       <c r="D276" s="5">
-        <v>12.654744136164719</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>12.599407000921993</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>22.682011523</v>
+        <v>22.682222328999998</v>
       </c>
       <c r="C277" s="5">
-        <v>2.5040949999990403E-3</v>
+        <v>3.4483789999981695E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>0.13257516580642559</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.18261644951238498</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>22.558415238999999</v>
+        <v>22.558701233000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.12359628400000133</v>
+        <v>-0.1235210959999975</v>
       </c>
       <c r="D278" s="5">
-        <v>-6.3464513408955092</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-6.3426482708119565</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>22.614763164999999</v>
+        <v>22.614869098</v>
       </c>
       <c r="C279" s="5">
-        <v>5.6347926000000825E-2</v>
+        <v>5.616786499999904E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>3.038965120139947</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.0290817431342543</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>22.639105383</v>
+        <v>22.639248015</v>
       </c>
       <c r="C280" s="5">
-        <v>2.4342218000001026E-2</v>
+        <v>2.4378916999999944E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>1.2993376978168047</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>1.3013021125439783</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>22.610801175999999</v>
+        <v>22.609878241000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-2.8304207000001469E-2</v>
+        <v>-2.9369773999999182E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.4900087600916878</v>
+        <v>-1.5456937789692704</v>
       </c>
       <c r="E281" s="5">
-        <v>3.1095601550701346E-2</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.910187417415333E-2</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>22.594680114999999</v>
+        <v>22.594793211999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-1.612106099999977E-2</v>
+        <v>-1.5085029000001526E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.85222954436153797</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.79769365092038358</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>22.666075977999999</v>
+        <v>22.666182023000001</v>
       </c>
       <c r="C283" s="5">
-        <v>7.1395862999999338E-2</v>
+        <v>7.138881100000205E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>3.8584212294638265</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>3.8580138257883867</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>22.655331830000002</v>
+        <v>22.655425916999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-1.0744147999997011E-2</v>
+        <v>-1.0756106000002319E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.56734201965460418</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-0.56796916132193509</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>22.685990799999999</v>
+        <v>22.686082112000001</v>
       </c>
       <c r="C285" s="5">
-        <v>3.065896999999751E-2</v>
+        <v>3.0656195000002384E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>1.6360756968808898</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.6359196642433016</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>22.746041397999999</v>
+        <v>22.746476034000001</v>
       </c>
       <c r="C286" s="5">
-        <v>6.0050598000000122E-2</v>
+        <v>6.0393921999999378E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>3.2230965781792964</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>3.2417812248397349</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>22.636491521</v>
+        <v>22.636644898</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.10954987699999919</v>
+        <v>-0.10983113600000038</v>
       </c>
       <c r="D287" s="5">
-        <v>-5.6287987802574602</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-5.6427636186145875</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>22.661394654999999</v>
+        <v>22.660631765000002</v>
       </c>
       <c r="C288" s="5">
-        <v>2.4903133999998772E-2</v>
+        <v>2.3986867000001411E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>1.3281759668519966</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>1.2790142189118114</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>22.709135704000001</v>
+        <v>22.709327705</v>
       </c>
       <c r="C289" s="5">
-        <v>4.7741049000002533E-2</v>
+        <v>4.8695939999998217E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>2.5575543523983724</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.6094042237292836</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>22.782729006</v>
+        <v>22.783169469000001</v>
       </c>
       <c r="C290" s="5">
-        <v>7.3593301999999028E-2</v>
+        <v>7.3841764000000865E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>3.9588977159110694</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.9724692987544774</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>22.638643478999999</v>
+        <v>22.638733383999998</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.14408552700000143</v>
+        <v>-0.14443608500000238</v>
       </c>
       <c r="D291" s="5">
-        <v>-7.3307029273983915</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-7.3477840612470979</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>22.641008269</v>
+        <v>22.641224935</v>
       </c>
       <c r="C292" s="5">
-        <v>2.3647900000014488E-3</v>
+        <v>2.4915510000020902E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>0.12542177769465646</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>0.13214836787249773</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>22.64909879</v>
+        <v>22.647728923999999</v>
       </c>
       <c r="C293" s="5">
-        <v>8.0905209999997396E-3</v>
+        <v>6.5039889999987111E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>0.42965087206106034</v>
+        <v>0.34526090300288637</v>
       </c>
       <c r="E293" s="5">
-        <v>0.16937751874379625</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>0.16740772593530906</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>22.715658908000002</v>
+        <v>22.715788421999999</v>
       </c>
       <c r="C294" s="5">
-        <v>6.6560118000001722E-2</v>
+        <v>6.8059498000000218E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>3.5840656440611962</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>3.6663674610637687</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>22.774616578</v>
+        <v>22.774747255000001</v>
       </c>
       <c r="C295" s="5">
-        <v>5.8957669999998075E-2</v>
+        <v>5.8958833000001931E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>3.1594038995891971</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.1594488427815426</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>22.785317063000001</v>
+        <v>22.785404843999999</v>
       </c>
       <c r="C296" s="5">
-        <v>1.0700485000000981E-2</v>
+        <v>1.0657588999997358E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>0.56527036433089428</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>0.56299523984835176</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>22.800677195999999</v>
+        <v>22.800739354000001</v>
       </c>
       <c r="C297" s="5">
-        <v>1.5360132999997944E-2</v>
+        <v>1.533451000000241E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>0.81195508285785145</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.81059246844128463</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>22.771605709999999</v>
+        <v>22.772347491000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-2.9071485999999425E-2</v>
+        <v>-2.8391862999999518E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-1.5193486527419919</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-1.4840687542595377</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>22.813364542999999</v>
+        <v>22.813500976</v>
       </c>
       <c r="C299" s="5">
-        <v>4.1758832999999385E-2</v>
+        <v>4.1153484999998824E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>2.2229049697725767</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.1902880922179513</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>22.838045341000001</v>
+        <v>22.837259413000002</v>
       </c>
       <c r="C300" s="5">
-        <v>2.4680798000002113E-2</v>
+        <v>2.3758437000001464E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.3059810543224915</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.2568870171916213</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>22.754649062999999</v>
+        <v>22.754825518000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-8.3396278000002155E-2</v>
+        <v>-8.2433895000001201E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-4.2950208419747282</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-4.2465799413762273</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>22.808975781000001</v>
+        <v>22.809501817000001</v>
       </c>
       <c r="C302" s="5">
-        <v>5.4326718000002217E-2</v>
+        <v>5.4676299000000483E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>2.9029216870972485</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>2.9218259824395743</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>23.163243871999999</v>
+        <v>23.163292888000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.35426809099999801</v>
+        <v>0.35379107099999985</v>
       </c>
       <c r="D303" s="5">
-        <v>20.315933985317525</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>20.285695701567551</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>23.054047495999999</v>
+        <v>23.054216215</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.10919637599999987</v>
+        <v>-0.10907667300000057</v>
       </c>
       <c r="D304" s="5">
-        <v>-5.5126547220379791</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-5.5067559475277079</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>23.093381983</v>
+        <v>23.091979325000001</v>
       </c>
       <c r="C305" s="5">
-        <v>3.9334487000001417E-2</v>
+        <v>3.7763110000000211E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>2.0667456347250424</v>
+        <v>1.9834212363843973</v>
       </c>
       <c r="E305" s="5">
-        <v>1.9615932497771604</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.9615671067540363</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>23.037591029000001</v>
+        <v>23.037634918999998</v>
       </c>
       <c r="C306" s="5">
-        <v>-5.5790953999999005E-2</v>
+        <v>-5.434440600000201E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.8608495677174828</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-2.7877981257978135</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>23.088067143</v>
+        <v>23.088158738000001</v>
       </c>
       <c r="C307" s="5">
-        <v>5.0476113999998518E-2</v>
+        <v>5.0523819000002135E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>2.6611558402964253</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.6636961781317803</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>23.091472536000001</v>
+        <v>23.091533835</v>
       </c>
       <c r="C308" s="5">
-        <v>3.4053930000013111E-3</v>
+        <v>3.3750969999992719E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>0.17713861714032664</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.17556074322897519</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>23.020863149</v>
+        <v>23.020872512</v>
       </c>
       <c r="C309" s="5">
-        <v>-7.0609387000001078E-2</v>
+        <v>-7.0661322999999499E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-3.6082879462858042</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-3.610888052426442</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>23.084733695000001</v>
+        <v>23.085711218</v>
       </c>
       <c r="C310" s="5">
-        <v>6.3870546000000417E-2</v>
+        <v>6.4838705999999746E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>3.3806335497369222</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.4326728022131103</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>23.084464682</v>
+        <v>23.084493512000002</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.6901300000048423E-4</v>
+        <v>-1.2177059999984863E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-1.3983046753984762E-2</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-6.3278247705156332E-2</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>23.124131147</v>
+        <v>23.123544119999998</v>
       </c>
       <c r="C312" s="5">
-        <v>3.9666464999999818E-2</v>
+        <v>3.90506079999966E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>2.0815816529492936</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.0489594063757943</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>23.110718670000001</v>
+        <v>23.110774422999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.3412476999999257E-2</v>
+        <v>-1.2769696999999525E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.69380884564773648</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.66067637733049356</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>23.246772712999999</v>
+        <v>23.247300475999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.1360540429999979</v>
+        <v>0.13652605300000076</v>
       </c>
       <c r="D314" s="5">
-        <v>7.2977520314477795</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>7.3238800044170826</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>23.081138699</v>
+        <v>23.081241720000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.16563401399999833</v>
+        <v>-0.1660587559999982</v>
       </c>
       <c r="D315" s="5">
-        <v>-8.2228144484580827</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-8.2428992948300195</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>23.176369178000002</v>
+        <v>23.176510354000001</v>
       </c>
       <c r="C316" s="5">
-        <v>9.5230479000001367E-2</v>
+        <v>9.5268633999999963E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>5.0649922347229204</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>5.0670447292510579</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>23.138008552999999</v>
+        <v>23.136616463999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-3.8360625000002813E-2</v>
+        <v>-3.9893890000001875E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.9682116370569713</v>
+        <v>-2.046125067490967</v>
       </c>
       <c r="E317" s="5">
-        <v>0.19324397800568605</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.19330148521168322</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>23.366813811</v>
+        <v>23.366806240999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.22880525800000129</v>
+        <v>0.23018977699999965</v>
       </c>
       <c r="D318" s="5">
-        <v>12.533609641607924</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>12.614450100312657</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>23.210519089999998</v>
+        <v>23.210583351</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.15629472100000186</v>
+        <v>-0.15622288999999867</v>
       </c>
       <c r="D319" s="5">
-        <v>-7.7377029804270636</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-7.7342789796635447</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>23.198305836999999</v>
+        <v>23.198338660000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.2213252999998758E-2</v>
+        <v>-1.2244690999999364E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.62960947251879951</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.63122370127911553</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>23.308327737999999</v>
+        <v>23.308305189999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.11002190099999964</v>
+        <v>0.10996652999999768</v>
       </c>
       <c r="D321" s="5">
-        <v>5.8420289373309231</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>5.8390032531116409</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>23.393366436000001</v>
+        <v>23.394314589</v>
       </c>
       <c r="C322" s="5">
-        <v>8.5038698000001745E-2</v>
+        <v>8.6009399000001707E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>4.4670405303309568</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>4.5190748212875498</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>23.562393177000001</v>
+        <v>23.562409922000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.1690267409999997</v>
+        <v>0.16809533300000012</v>
       </c>
       <c r="D323" s="5">
-        <v>9.0234947036851985</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>8.9714121967416247</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>23.523564212</v>
+        <v>23.523240448999999</v>
       </c>
       <c r="C324" s="5">
-        <v>-3.8828965000000437E-2</v>
+        <v>-3.9169473000001176E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-1.959680165361033</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-1.9767072416758569</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>23.485768982</v>
+        <v>23.485724153</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.7795230000000402E-2</v>
+        <v>-3.7516295999999727E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.9110890789717061</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-1.8971343488028425</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>23.591921155000001</v>
+        <v>23.592375206</v>
       </c>
       <c r="C326" s="5">
-        <v>0.10615217300000168</v>
+        <v>0.10665105300000022</v>
       </c>
       <c r="D326" s="5">
-        <v>5.5607049735265424</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>5.5875055432923926</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>23.384835304999999</v>
+        <v>23.384946722999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.20708585000000213</v>
+        <v>-0.20742848300000105</v>
       </c>
       <c r="D327" s="5">
-        <v>-10.039452522639481</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-10.055084137303115</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>23.397873703999998</v>
+        <v>23.397874413</v>
       </c>
       <c r="C328" s="5">
-        <v>1.3038398999999146E-2</v>
+        <v>1.292769000000149E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>0.67112501106374456</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.66540597345186026</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>23.269623509999999</v>
+        <v>23.268656384</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.1282501939999996</v>
+        <v>-0.12921802900000046</v>
       </c>
       <c r="D329" s="5">
-        <v>-6.3828164878822147</v>
+        <v>-6.429530555160845</v>
       </c>
       <c r="E329" s="5">
-        <v>0.56882577728556427</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>0.57069675769338968</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>23.319176866999999</v>
+        <v>23.31907301</v>
       </c>
       <c r="C330" s="5">
-        <v>4.9553357000000631E-2</v>
+        <v>5.041662600000052E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>2.5855795770183931</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.6312717759104043</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>23.325488777</v>
+        <v>23.325451863000001</v>
       </c>
       <c r="C331" s="5">
-        <v>6.3119100000008643E-3</v>
+        <v>6.3788530000010724E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>0.3252935621052</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>0.32875022661911224</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>23.388205454000001</v>
+        <v>23.388166045999998</v>
       </c>
       <c r="C332" s="5">
-        <v>6.2716677000000942E-2</v>
+        <v>6.2714182999997092E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>3.274658375720807</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.2745314825632255</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>23.298499059000001</v>
+        <v>23.298428293000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-8.9706395000000327E-2</v>
+        <v>-8.9737752999997866E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-4.506783577181106</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-4.5083333214041339</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>23.302397988999999</v>
+        <v>23.30321683</v>
       </c>
       <c r="C334" s="5">
-        <v>3.8989299999983018E-3</v>
+        <v>4.788536999999593E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>0.20100113388663576</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>0.24691556167333317</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>23.280053322000001</v>
+        <v>23.279964653</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.2344666999998708E-2</v>
+        <v>-2.3252176999999818E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-1.1446306028803255</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-1.1908223884799063</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>23.087981603999999</v>
+        <v>23.088017525000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.19207171800000111</v>
+        <v>-0.19194712799999891</v>
       </c>
       <c r="D336" s="5">
-        <v>-9.4634452413248749</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-9.4576167076679045</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>23.148674660000001</v>
+        <v>23.148626967999999</v>
       </c>
       <c r="C337" s="5">
-        <v>6.0693056000001633E-2</v>
+        <v>6.0609442999997043E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2005382225966938</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.1960601434749103</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>23.209665143999999</v>
+        <v>23.210085982999999</v>
       </c>
       <c r="C338" s="5">
-        <v>6.0990483999997736E-2</v>
+        <v>6.1459015000000505E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>3.2078954061749654</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>3.232906299822047</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>23.370215794</v>
+        <v>23.370315046000002</v>
       </c>
       <c r="C339" s="5">
-        <v>0.16055065000000113</v>
+        <v>0.16022906300000272</v>
       </c>
       <c r="D339" s="5">
-        <v>8.6240956698841575</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>8.6059982845337668</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>23.317516569999999</v>
+        <v>23.317391412999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.2699224000001266E-2</v>
+        <v>-5.2923633000002468E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-2.6726591430633495</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-2.6838874924589251</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>23.393363739000002</v>
+        <v>23.392815076000002</v>
       </c>
       <c r="C341" s="5">
-        <v>7.5847169000002879E-2</v>
+        <v>7.542366300000225E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>3.9739528066427221</v>
+        <v>3.9513889078555353</v>
       </c>
       <c r="E341" s="5">
-        <v>0.53176721551522199</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.53358771538427607</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>23.360059759999999</v>
+        <v>23.359828285999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-3.3303979000002926E-2</v>
+        <v>-3.2986790000002486E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.6950673769206781</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.6790875357253876</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>23.540649928000001</v>
+        <v>23.540488125</v>
       </c>
       <c r="C343" s="5">
-        <v>0.18059016800000194</v>
+        <v>0.18065983900000049</v>
       </c>
       <c r="D343" s="5">
-        <v>9.6816548888275058</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>9.6856504166837887</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>23.597696041999999</v>
+        <v>23.59756196</v>
       </c>
       <c r="C344" s="5">
-        <v>5.7046113999998482E-2</v>
+        <v>5.7073835000000628E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>2.947035498266537</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.9485072685148328</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>23.298365348000001</v>
+        <v>23.298308859999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.29933069399999823</v>
+        <v>-0.29925310000000138</v>
       </c>
       <c r="D345" s="5">
-        <v>-14.203379351822043</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-14.200025536723249</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>23.613647005000001</v>
+        <v>23.614101059999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.31528165699999988</v>
+        <v>0.31579220000000063</v>
       </c>
       <c r="D346" s="5">
-        <v>17.503657813622308</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>17.534193271129862</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>23.321915043000001</v>
+        <v>23.321819894000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.29173196200000007</v>
+        <v>-0.29228116599999865</v>
       </c>
       <c r="D347" s="5">
-        <v>-13.85824684813446</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-13.88233712101381</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>24.212445631000001</v>
+        <v>24.212706944000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.89053058800000073</v>
+        <v>0.8908870499999999</v>
       </c>
       <c r="D348" s="5">
-        <v>56.780987150167128</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>56.808969913963558</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>23.830868725999999</v>
+        <v>23.831070846999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.38157690500000285</v>
+        <v>-0.38163609700000123</v>
       </c>
       <c r="D349" s="5">
-        <v>-17.355379520744719</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-17.357671396240626</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>23.256939923000001</v>
+        <v>23.257706321000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.5739288029999976</v>
+        <v>-0.57336452599999888</v>
       </c>
       <c r="D350" s="5">
-        <v>-25.363311847063862</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-25.3413909384278</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>23.635069400999999</v>
+        <v>23.634915476</v>
       </c>
       <c r="C351" s="5">
-        <v>0.37812947799999819</v>
+        <v>0.37720915499999919</v>
       </c>
       <c r="D351" s="5">
-        <v>21.353339042950893</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>21.295881312712183</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>23.699594187999999</v>
+        <v>23.699235293000001</v>
       </c>
       <c r="C352" s="5">
-        <v>6.4524786999999861E-2</v>
+        <v>6.4319817000001223E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>3.3256943273612505</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.314993191116189</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>23.796316934</v>
+        <v>23.796084047000001</v>
       </c>
       <c r="C353" s="5">
-        <v>9.6722746000001081E-2</v>
+        <v>9.6848753999999815E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>5.0088781975185181</v>
+        <v>5.0156286696954711</v>
       </c>
       <c r="E353" s="5">
-        <v>1.722510706436875</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.7239009913506909</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>23.582138360999998</v>
+        <v>23.581799901</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.21417857300000165</v>
+        <v>-0.21428414600000067</v>
       </c>
       <c r="D354" s="5">
-        <v>-10.281652952519915</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-10.28656840774681</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>23.867869971000001</v>
+        <v>23.867626421000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.28573161000000269</v>
+        <v>0.28582652000000053</v>
       </c>
       <c r="D355" s="5">
-        <v>15.548885473881068</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>15.55463765602596</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>23.829734941000002</v>
+        <v>23.829544180999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-3.8135029999999404E-2</v>
+        <v>-3.8082240000001377E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.9005478504689921</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-1.8979591799996198</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>23.710727850000001</v>
+        <v>23.710667134000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.11900709100000029</v>
+        <v>-0.11887704699999802</v>
       </c>
       <c r="D357" s="5">
-        <v>-5.8309717997767185</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-5.824819209185172</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>24.125738042999998</v>
+        <v>24.125899404999998</v>
       </c>
       <c r="C358" s="5">
-        <v>0.41501019299999697</v>
+        <v>0.41523227099999716</v>
       </c>
       <c r="D358" s="5">
-        <v>23.148369565397854</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>23.16203839503288</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>23.982115203999999</v>
+        <v>23.981663544</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.14362283899999895</v>
+        <v>-0.14423586099999852</v>
       </c>
       <c r="D359" s="5">
-        <v>-6.9143955236161236</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-6.9428996285780364</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>23.974422585999999</v>
+        <v>23.974862666</v>
       </c>
       <c r="C360" s="5">
-        <v>-7.6926180000000954E-3</v>
+        <v>-6.8008779999999547E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.38423939188211298</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-0.33977361915809023</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>24.305444632</v>
+        <v>24.305885634999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.33102204600000107</v>
+        <v>0.33102296899999928</v>
       </c>
       <c r="D361" s="5">
-        <v>17.886742995334703</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>17.886443064586221</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>24.333520387</v>
+        <v>24.335319403</v>
       </c>
       <c r="C362" s="5">
-        <v>2.8075754999999702E-2</v>
+        <v>2.9433768000000526E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.3949868810125388</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.4628852197406284</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>24.389857351</v>
+        <v>24.389226577999999</v>
       </c>
       <c r="C363" s="5">
-        <v>5.6336963999999767E-2</v>
+        <v>5.3907174999999086E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>2.8138913190152826</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>2.6908458237701272</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>24.473566093999999</v>
+        <v>24.472972808000002</v>
       </c>
       <c r="C364" s="5">
-        <v>8.3708742999998975E-2</v>
+        <v>8.3746230000002697E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>4.1971757870104875</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.1992016910402885</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>24.485358430000002</v>
+        <v>24.484972033999998</v>
       </c>
       <c r="C365" s="5">
-        <v>1.1792336000002734E-2</v>
+        <v>1.199922599999681E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.57974243504024248</v>
+        <v>0.58995547914644231</v>
       </c>
       <c r="E365" s="5">
-        <v>2.8955804291524778</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.8949636656155908</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>24.674800772000001</v>
+        <v>24.674480450000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.18944234199999954</v>
+        <v>0.18950841600000246</v>
       </c>
       <c r="D366" s="5">
-        <v>9.6898057769788881</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>9.6934900871342933</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>24.619735118000001</v>
+        <v>24.619624576</v>
       </c>
       <c r="C367" s="5">
-        <v>-5.5065653999999853E-2</v>
+        <v>-5.4855874000001137E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.6453599609212564</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.6354388091127556</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>24.681311209</v>
+        <v>24.681217892999999</v>
       </c>
       <c r="C368" s="5">
-        <v>6.1576090999999167E-2</v>
+        <v>6.1593316999999814E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>3.0429359989213811</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>3.0438128671916864</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>23.121911610000002</v>
+        <v>23.121810481000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.5593995989999989</v>
+        <v>-1.5594074119999988</v>
       </c>
       <c r="D369" s="5">
-        <v>-54.305271397080567</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-54.30559650262763</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>23.346033127999998</v>
+        <v>23.346293989999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.22412151799999691</v>
+        <v>0.2244835089999988</v>
       </c>
       <c r="D370" s="5">
-        <v>12.272225048279672</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>12.293173490765753</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>23.424860957</v>
+        <v>23.423961968</v>
       </c>
       <c r="C371" s="5">
-        <v>7.8827829000001515E-2</v>
+        <v>7.7667978000000915E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>4.1278955495415603</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>4.0659970685710256</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>23.946034342000001</v>
+        <v>23.946129320000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.52117338500000088</v>
+        <v>0.52216735200000031</v>
       </c>
       <c r="D372" s="5">
-        <v>30.220377918073883</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>30.286564327017928</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>24.147287485</v>
+        <v>24.147725332</v>
       </c>
       <c r="C373" s="5">
-        <v>0.20125314299999886</v>
+        <v>0.20159601199999955</v>
       </c>
       <c r="D373" s="5">
-        <v>10.564834304799664</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>10.583630847837867</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>23.991948278999999</v>
+        <v>23.994708875000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.15533920600000073</v>
+        <v>-0.15301645699999966</v>
       </c>
       <c r="D374" s="5">
-        <v>-7.4522282777586879</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-7.344523748076826</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>23.069507031000001</v>
+        <v>23.068171077999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.92244124799999838</v>
+        <v>-0.92653779700000172</v>
       </c>
       <c r="D375" s="5">
-        <v>-37.529702707370113</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-37.659232881579015</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>22.961169251000001</v>
+        <v>22.960987605</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.10833777999999938</v>
+        <v>-0.1071834729999992</v>
       </c>
       <c r="D376" s="5">
-        <v>-5.4920751380159611</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-5.4353527509702797</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>22.971381856000001</v>
+        <v>22.970616669000002</v>
       </c>
       <c r="C377" s="5">
-        <v>1.0212604999999542E-2</v>
+        <v>9.6290640000020744E-3</v>
       </c>
       <c r="D377" s="5">
-        <v>0.53504025697153068</v>
+        <v>0.50440189166387484</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.1831913889610179</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-6.1848360002092377</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>22.775225450000001</v>
+        <v>22.774826615999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.19615640600000006</v>
+        <v>-0.19579005300000318</v>
       </c>
       <c r="D378" s="5">
-        <v>-9.7791816423056233</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-9.762075126947023</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>22.692335191000002</v>
+        <v>22.692620403999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-8.2890258999999133E-2</v>
+        <v>-8.2206211999999113E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.2810198097441017</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-4.2464622581941498</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>22.634963072000001</v>
+        <v>22.63509758</v>
       </c>
       <c r="C380" s="5">
-        <v>-5.7372119000000055E-2</v>
+        <v>-5.7522823999999417E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.9920774494737068</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-2.9997906041039357</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>22.747843293999999</v>
+        <v>22.747764762999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.11288022199999759</v>
+        <v>0.11266718299999923</v>
       </c>
       <c r="D381" s="5">
-        <v>6.1512836097563861</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.1393171505754518</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>22.956844446000002</v>
+        <v>22.957671607000002</v>
       </c>
       <c r="C382" s="5">
-        <v>0.20900115200000258</v>
+        <v>0.20990684400000248</v>
       </c>
       <c r="D382" s="5">
-        <v>11.599837978085571</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>11.652725693464516</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>23.140109017</v>
+        <v>23.138937041999998</v>
       </c>
       <c r="C383" s="5">
-        <v>0.18326457099999871</v>
+        <v>0.1812654349999967</v>
       </c>
       <c r="D383" s="5">
-        <v>10.011607343792516</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>9.8972389153558993</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>23.519039332999998</v>
+        <v>23.518696583000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.37893031599999816</v>
+        <v>0.37975954100000209</v>
       </c>
       <c r="D384" s="5">
-        <v>21.520663800574535</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>21.573281172406244</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>23.564552218999999</v>
+        <v>23.564602555</v>
       </c>
       <c r="C385" s="5">
-        <v>4.5512886000000918E-2</v>
+        <v>4.5905971999999906E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>2.3470567293348621</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.3675807961425877</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>23.627626372000002</v>
+        <v>23.630572086000001</v>
       </c>
       <c r="C386" s="5">
-        <v>6.3074153000002298E-2</v>
+        <v>6.5969531000000359E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>3.2596947900334072</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>3.4116336397771674</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>23.867729405999999</v>
+        <v>23.865918183000002</v>
       </c>
       <c r="C387" s="5">
-        <v>0.240103033999997</v>
+        <v>0.23534609700000075</v>
       </c>
       <c r="D387" s="5">
-        <v>12.899528993085907</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>12.628147059290008</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>23.774218488999999</v>
+        <v>23.774234003</v>
       </c>
       <c r="C388" s="5">
-        <v>-9.3510916999999694E-2</v>
+        <v>-9.1684180000001447E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-4.6014597205892294</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-4.5137963421635234</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>23.858286347</v>
+        <v>23.856567194</v>
       </c>
       <c r="C389" s="5">
-        <v>8.4067858000000939E-2</v>
+        <v>8.2333191000000028E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>4.3268187576384287</v>
+        <v>4.2358287159625529</v>
       </c>
       <c r="E389" s="5">
-        <v>3.8609104866207389</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>3.8568861157116219</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>23.893388075000001</v>
+        <v>23.891885541000001</v>
       </c>
       <c r="C390" s="5">
-        <v>3.5101728000000776E-2</v>
+        <v>3.5318347000000472E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>1.7798679607622159</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>1.7910715387826848</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>23.830482574000001</v>
+        <v>23.833986178</v>
       </c>
       <c r="C391" s="5">
-        <v>-6.2905500999999475E-2</v>
+        <v>-5.7899363000000648E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-3.1139609962149151</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-2.8696191180350383</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>23.947171316999999</v>
+        <v>23.946689588000002</v>
       </c>
       <c r="C392" s="5">
-        <v>0.11668874299999743</v>
+        <v>0.11270341000000172</v>
       </c>
       <c r="D392" s="5">
-        <v>6.0367991009688815</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.824352013265921</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>23.945644390999998</v>
+        <v>23.94551323</v>
       </c>
       <c r="C393" s="5">
-        <v>-1.5269260000003726E-3</v>
+        <v>-1.1763580000021534E-3</v>
       </c>
       <c r="D393" s="5">
-        <v>-7.6487896400856403E-2</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>-5.893291680617585E-2</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>23.943097556000001</v>
+        <v>23.944540068999999</v>
       </c>
       <c r="C394" s="5">
-        <v>-2.5468349999968609E-3</v>
+        <v>-9.7316100000099937E-4</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.12755617612185688</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-4.8757869371751639E-2</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>23.939051816999999</v>
+        <v>23.938424924</v>
       </c>
       <c r="C395" s="5">
-        <v>-4.0457390000021576E-3</v>
+        <v>-6.1151449999989893E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.20257936260981158</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.30603533436810437</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>24.147024687999998</v>
+        <v>24.147251839999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.20797287099999906</v>
+        <v>0.20882691599999958</v>
       </c>
       <c r="D396" s="5">
-        <v>10.937960178082706</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>10.985355516180295</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>23.933569516999999</v>
+        <v>23.933699219000001</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.21345517099999967</v>
+        <v>-0.21355262099999806</v>
       </c>
       <c r="D397" s="5">
-        <v>-10.106934696240943</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-10.111236256067679</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>24.169693863999999</v>
+        <v>24.171446389</v>
       </c>
       <c r="C398" s="5">
-        <v>0.23612434700000051</v>
+        <v>0.23774716999999868</v>
       </c>
       <c r="D398" s="5">
-        <v>12.502997011006812</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>12.593603784394203</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>24.098621577999999</v>
+        <v>24.093774403000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-7.1072285999999707E-2</v>
+        <v>-7.7671985999998583E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-3.4721510479738371</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-3.7886276705868749</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>24.189179371000002</v>
+        <v>24.191380594000002</v>
       </c>
       <c r="C400" s="5">
-        <v>9.0557793000002107E-2</v>
+        <v>9.7606191000000564E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>4.6037359705064063</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.9711062586650812</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>24.362701256000001</v>
+        <v>24.359334681</v>
       </c>
       <c r="C401" s="5">
-        <v>0.17352188499999954</v>
+        <v>0.16795408699999825</v>
       </c>
       <c r="D401" s="5">
-        <v>8.9561270886425071</v>
+        <v>8.6568771724666149</v>
       </c>
       <c r="E401" s="5">
-        <v>2.1142126541013218</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>2.1074594802828361</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>24.229367934999999</v>
+        <v>24.226369663</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.13333332100000206</v>
+        <v>-0.13296501800000016</v>
       </c>
       <c r="D402" s="5">
-        <v>-6.3732944087709349</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-6.3570669555246484</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>24.324088308</v>
+        <v>24.330438925999999</v>
       </c>
       <c r="C403" s="5">
-        <v>9.4720373000001246E-2</v>
+        <v>0.10406926299999952</v>
       </c>
       <c r="D403" s="5">
-        <v>4.7933774490541481</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>5.2783933697878371</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>24.434266464</v>
+        <v>24.432815990000002</v>
       </c>
       <c r="C404" s="5">
-        <v>0.11017815599999992</v>
+        <v>0.10237706400000235</v>
       </c>
       <c r="D404" s="5">
-        <v>5.572987429871179</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>5.1678427242147329</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>24.533708913000002</v>
+        <v>24.533422997999999</v>
       </c>
       <c r="C405" s="5">
-        <v>9.9442449000001432E-2</v>
+        <v>0.10060700799999722</v>
       </c>
       <c r="D405" s="5">
-        <v>4.9945676596217403</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>5.0546963830004898</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>24.519741315000001</v>
+        <v>24.521717231</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.3967598000000692E-2</v>
+        <v>-1.1705766999998701E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.68105207671663726</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-0.5710624401002673</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>24.540281365999999</v>
+        <v>24.540973804</v>
       </c>
       <c r="C407" s="5">
-        <v>2.0540050999997561E-2</v>
+        <v>1.9256572999999833E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>1.0098777173458195</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>0.94642450236728237</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>24.47644541</v>
+        <v>24.479103101</v>
       </c>
       <c r="C408" s="5">
-        <v>-6.3835955999998362E-2</v>
+        <v>-6.1870703000000304E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.0772521546829967</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-2.9837428863127347</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>24.628518054000001</v>
+        <v>24.631866439</v>
       </c>
       <c r="C409" s="5">
-        <v>0.15207264400000042</v>
+        <v>0.15276333799999975</v>
       </c>
       <c r="D409" s="5">
-        <v>7.7157454458834263</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>7.7511302952721239</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>24.733828369000001</v>
+        <v>24.738622154000002</v>
       </c>
       <c r="C410" s="5">
-        <v>0.10531031500000054</v>
+        <v>0.10675571500000203</v>
       </c>
       <c r="D410" s="5">
-        <v>5.2535495343149607</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.3266416386846371</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>24.633909104000001</v>
+        <v>24.616881114000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-9.9919265000000479E-2</v>
+        <v>-0.12174103999999986</v>
       </c>
       <c r="D411" s="5">
-        <v>-4.741464348149016</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-5.748070479400047</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>24.701929092</v>
+        <v>24.705643418000001</v>
       </c>
       <c r="C412" s="5">
-        <v>6.8019987999999643E-2</v>
+        <v>8.8762303999999403E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>3.3642680103578515</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>4.4137484675818461</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>24.682133100000001</v>
+        <v>24.677084594</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.9795991999998819E-2</v>
+        <v>-2.8558824000000982E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.95744605469048061</v>
+        <v>-1.3783709278341716</v>
       </c>
       <c r="E413" s="5">
-        <v>1.3111511759039018</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.3044277159500739</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>24.755458619999999</v>
+        <v>24.751024346000001</v>
       </c>
       <c r="C414" s="5">
-        <v>7.3325519999997368E-2</v>
+        <v>7.3939752000001135E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>3.6237819171216268</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>3.6553995056221034</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>24.785659274</v>
+        <v>24.794582242000001</v>
       </c>
       <c r="C415" s="5">
-        <v>3.0200654000001492E-2</v>
+        <v>4.3557895999999374E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>1.4738140988636017</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.1323714608795452</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>24.720996223</v>
+        <v>24.718803182999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-6.4663051000000138E-2</v>
+        <v>-7.5779059000002036E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.0861343833129107</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-3.6065042360835631</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>24.716599134999999</v>
+        <v>24.716335144999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-4.3970880000010482E-3</v>
+        <v>-2.4680379999999502E-3</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.21323359007017206</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-0.11974769757879811</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>24.789267537000001</v>
+        <v>24.791684540999999</v>
       </c>
       <c r="C418" s="5">
-        <v>7.2668402000001464E-2</v>
+        <v>7.5349396000000013E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>3.585690801038055</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>3.720246449998621</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>24.840811641999998</v>
+        <v>24.842942186999998</v>
       </c>
       <c r="C419" s="5">
-        <v>5.1544104999997842E-2</v>
+        <v>5.1257645999999824E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>2.5238828827878423</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.5094489114394269</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>24.899287219000001</v>
+        <v>24.905301246000001</v>
       </c>
       <c r="C420" s="5">
-        <v>5.8475577000002943E-2</v>
+        <v>6.2359059000002048E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>2.8616763739701012</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>3.054093096894217</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>24.711827074999999</v>
+        <v>24.720754778</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.18746014400000277</v>
+        <v>-0.18454646800000063</v>
       </c>
       <c r="D421" s="5">
-        <v>-8.6696133791507748</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-8.5383296277046661</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>24.933520151</v>
+        <v>24.945913986000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.2216930760000011</v>
+        <v>0.22515920800000089</v>
       </c>
       <c r="D422" s="5">
-        <v>11.312744536422571</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>11.494213389214458</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>24.954847403999999</v>
+        <v>24.919664706999999</v>
       </c>
       <c r="C423" s="5">
-        <v>2.1327252999999047E-2</v>
+        <v>-2.6249279000001735E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>1.0312803173817997</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.2554150477567361</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>25.096376029000002</v>
+        <v>25.102569766999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.14152862500000296</v>
+        <v>0.18290505999999951</v>
       </c>
       <c r="D424" s="5">
-        <v>7.0220172624552823</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>9.1721486706673581</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>24.994032244</v>
+        <v>24.986008305999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.10234378500000219</v>
+        <v>-0.11656146099999987</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.7853547344677727</v>
+        <v>-5.4319646184523451</v>
       </c>
       <c r="E425" s="5">
-        <v>1.2636636498812193</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.2518647039655217</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>25.062561942999999</v>
+        <v>25.058198771000001</v>
       </c>
       <c r="C426" s="5">
-        <v>6.8529698999999056E-2</v>
+        <v>7.2190465000002035E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>3.3402840612897666</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>3.5227115090284533</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>25.154237347999999</v>
+        <v>25.160919980999999</v>
       </c>
       <c r="C427" s="5">
-        <v>9.1675405000000154E-2</v>
+        <v>0.10272120999999856</v>
       </c>
       <c r="D427" s="5">
-        <v>4.4788283378389249</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>5.0316044763241141</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>25.206187837000002</v>
+        <v>25.204804406000001</v>
       </c>
       <c r="C428" s="5">
-        <v>5.1950489000002875E-2</v>
+        <v>4.388442500000167E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>2.5066795735020797</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>2.1131750898744084</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>25.294022784999999</v>
+        <v>25.294570724</v>
       </c>
       <c r="C429" s="5">
-        <v>8.7834947999997581E-2</v>
+        <v>8.976631799999879E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>4.2626707860618618</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>4.3584887707668329</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>25.264368397999998</v>
+        <v>25.267160635</v>
       </c>
       <c r="C430" s="5">
-        <v>-2.9654387000000781E-2</v>
+        <v>-2.7410088999999971E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.3978282801581643</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-1.2926400998155008</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>25.241233145999999</v>
+        <v>25.244648745999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.313525199999944E-2</v>
+        <v>-2.2511889000000451E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.093354212168951</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.0639217795142764</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>25.253666676000002</v>
+        <v>25.262538760000002</v>
       </c>
       <c r="C432" s="5">
-        <v>1.243353000000269E-2</v>
+        <v>1.7890014000002452E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>0.5927097449815566</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>0.85372112077919393</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>25.335066464000001</v>
+        <v>25.350551616000001</v>
       </c>
       <c r="C433" s="5">
-        <v>8.1399787999998807E-2</v>
+        <v>8.8012855999998862E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>3.9372563881254763</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>4.2617599269149098</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>25.246606826000001</v>
+        <v>25.269593479000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-8.8459637999999785E-2</v>
+        <v>-8.0958136999999653E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.1103740084087566</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-3.7656542444788554</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>25.232649553000002</v>
+        <v>25.423570625</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.3957272999999049E-2</v>
+        <v>0.15397714599999901</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.66139165361502883</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>7.5621509540698684</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>25.213556359999998</v>
+        <v>25.411798484999998</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.9093193000003339E-2</v>
+        <v>-1.1772140000001485E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.90425374509299772</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.55423556490687975</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>25.252467691</v>
+        <v>25.485730972999999</v>
       </c>
       <c r="C437" s="5">
-        <v>3.8911331000001326E-2</v>
+        <v>7.3932488000000518E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>1.8677245318044822</v>
+        <v>3.547662590066758</v>
       </c>
       <c r="E437" s="5">
-        <v>1.0339886116696562</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.0000100091217776</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>25.353151666999999</v>
+        <v>25.613268105</v>
       </c>
       <c r="C438" s="5">
-        <v>0.10068397599999912</v>
+        <v>0.1275371320000005</v>
       </c>
       <c r="D438" s="5">
-        <v>4.8908401415322267</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>6.1731770275746278</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>25.258813437000001</v>
+        <v>25.500748102999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-9.4338229999998191E-2</v>
+        <v>-0.11252000200000012</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.374902969366512</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-5.1461178994872459</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>25.132553372</v>
+        <v>25.373056477999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.12626006500000031</v>
+        <v>-0.12769162500000064</v>
       </c>
       <c r="D440" s="5">
-        <v>-5.8361905734292225</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-5.8460860325935782</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>25.127011755000002</v>
+        <v>25.363918253000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-5.5416169999986664E-3</v>
+        <v>-9.1382249999973908E-3</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.26427405414874983</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-0.43133054600854592</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>25.351907539999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-1.2010713000002227E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-0.56676484917628223</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>