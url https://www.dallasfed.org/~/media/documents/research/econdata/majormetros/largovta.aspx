--- v6 (2026-07-08)
+++ v7 (2026-08-12)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{38502B6D-F2A9-4DA6-BCCE-71FE9EB3681D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A86DC83B-D336-4301-9397-E9949423D9A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1BF7A304-5D4E-49DC-B545-47344E706D96}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2361CB62-DE89-4A91-9AA9-D2EDAFFA149E}"/>
   </bookViews>
   <sheets>
     <sheet name="largovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35119C9C-B799-414C-9FF9-D1F8D35A1750}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55B9CC7E-01B4-4CCA-8EAE-104E12D2C3BC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>9.6980085591999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>9.7571279573999998</v>
       </c>
       <c r="C7" s="5">
         <v>5.9119398200000006E-2</v>
       </c>
       <c r="D7" s="5">
         <v>7.5655615370510798</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>9.8076966918000004</v>
       </c>
       <c r="C8" s="5">
         <v>5.0568734400000537E-2</v>
       </c>
       <c r="D8" s="5">
         <v>6.3996779579638785</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>9.8402493116999992</v>
       </c>
       <c r="C9" s="5">
         <v>3.2552619899998803E-2</v>
       </c>
       <c r="D9" s="5">
         <v>4.056425389779994</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>9.9609945081000006</v>
       </c>
       <c r="C10" s="5">
         <v>0.12074519640000148</v>
       </c>
       <c r="D10" s="5">
         <v>15.760178034359008</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>10.112089595</v>
       </c>
       <c r="C11" s="5">
         <v>0.15109508689999984</v>
       </c>
       <c r="D11" s="5">
         <v>19.800463626695986</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>10.100302525</v>
       </c>
       <c r="C12" s="5">
         <v>-1.1787070000000455E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-1.3898368488675539</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>10.249562377</v>
       </c>
       <c r="C13" s="5">
         <v>0.14925985200000014</v>
       </c>
       <c r="D13" s="5">
         <v>19.248051082897042</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>10.294771471000001</v>
       </c>
       <c r="C14" s="5">
         <v>4.5209094000000505E-2</v>
       </c>
       <c r="D14" s="5">
         <v>5.4233106321643465</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>10.335143500999999</v>
       </c>
       <c r="C15" s="5">
         <v>4.037202999999856E-2</v>
       </c>
       <c r="D15" s="5">
         <v>4.8087662457545477</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>10.405817303999999</v>
       </c>
       <c r="C16" s="5">
         <v>7.0673803000000035E-2</v>
       </c>
       <c r="D16" s="5">
         <v>8.5216097258689736</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>10.448226195</v>
       </c>
       <c r="C17" s="5">
         <v>4.2408891000000892E-2</v>
       </c>
       <c r="D17" s="5">
         <v>5.0017249085354321</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>10.501043992</v>
       </c>
       <c r="C18" s="5">
         <v>5.2817796999999445E-2</v>
       </c>
       <c r="D18" s="5">
         <v>6.2377687552013006</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>10.550091030999999</v>
       </c>
       <c r="C19" s="5">
         <v>4.9047038999999515E-2</v>
       </c>
       <c r="D19" s="5">
         <v>5.7510647687945671</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>10.598849664999999</v>
       </c>
       <c r="C20" s="5">
         <v>4.8758634000000356E-2</v>
       </c>
       <c r="D20" s="5">
         <v>5.6891249633493013</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>10.626554439</v>
       </c>
       <c r="C21" s="5">
         <v>2.7704774000000043E-2</v>
       </c>
       <c r="D21" s="5">
         <v>3.1822209187751582</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>10.836750766</v>
       </c>
       <c r="C22" s="5">
         <v>0.21019632700000024</v>
       </c>
       <c r="D22" s="5">
         <v>26.496749213344351</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>10.923786083</v>
       </c>
       <c r="C23" s="5">
         <v>8.7035316999999779E-2</v>
       </c>
       <c r="D23" s="5">
         <v>10.07513350911513</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>11.024404744</v>
       </c>
       <c r="C24" s="5">
         <v>0.10061866100000039</v>
       </c>
       <c r="D24" s="5">
         <v>11.630674503078154</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>11.074039051</v>
       </c>
       <c r="C25" s="5">
         <v>4.9634306999999822E-2</v>
       </c>
       <c r="D25" s="5">
         <v>5.538475416620936</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>11.008703274</v>
       </c>
       <c r="C26" s="5">
         <v>-6.5335776999999595E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-6.8546059646936275</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>10.921959286</v>
       </c>
       <c r="C27" s="5">
         <v>-8.6743988000000272E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-9.0562941593652972</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>11.089232053</v>
       </c>
       <c r="C28" s="5">
         <v>0.16727276700000004</v>
       </c>
       <c r="D28" s="5">
         <v>20.008227120175004</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>10.946888684999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.14234336800000058</v>
       </c>
       <c r="D29" s="5">
         <v>-14.361162413368934</v>
       </c>
       <c r="E29" s="5">
         <v>4.772699984602502</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>11.202631262000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.25574257700000125</v>
       </c>
       <c r="D30" s="5">
         <v>31.932585127926494</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>11.043407143</v>
       </c>
       <c r="C31" s="5">
         <v>-0.159224119000001</v>
       </c>
       <c r="D31" s="5">
         <v>-15.783631436974021</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>11.085943225999999</v>
       </c>
       <c r="C32" s="5">
         <v>4.2536082999999891E-2</v>
       </c>
       <c r="D32" s="5">
         <v>4.7212447358952581</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>11.015113263</v>
       </c>
       <c r="C33" s="5">
         <v>-7.0829962999999552E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-7.4032371354712527</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.120928605</v>
       </c>
       <c r="C34" s="5">
         <v>0.10581534199999965</v>
       </c>
       <c r="D34" s="5">
         <v>12.156649232608174</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>11.035977074</v>
       </c>
       <c r="C35" s="5">
         <v>-8.4951530999999747E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-8.7911786375324255</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.154204587000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.11822751300000078</v>
       </c>
       <c r="D36" s="5">
         <v>13.64067267258482</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>11.10497962</v>
       </c>
       <c r="C37" s="5">
         <v>-4.9224967000000674E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-5.1690897443116723</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.226023538</v>
       </c>
       <c r="C38" s="5">
         <v>0.12104391799999981</v>
       </c>
       <c r="D38" s="5">
         <v>13.893303902062936</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.708565747</v>
       </c>
       <c r="C39" s="5">
         <v>0.482542209</v>
       </c>
       <c r="D39" s="5">
         <v>65.704005226472034</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.676398130999999</v>
       </c>
       <c r="C40" s="5">
         <v>-3.2167616000000621E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-3.2474657905185556</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.54261546</v>
       </c>
       <c r="C41" s="5">
         <v>-0.13378267099999874</v>
       </c>
       <c r="D41" s="5">
         <v>-12.914872365994668</v>
       </c>
       <c r="E41" s="5">
         <v>5.4419734423379884</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.494520383999999</v>
       </c>
       <c r="C42" s="5">
         <v>-4.8095076000000958E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-4.8870771776547866</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>11.635672912</v>
       </c>
       <c r="C43" s="5">
         <v>0.141152528000001</v>
       </c>
       <c r="D43" s="5">
         <v>15.773135442151265</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>11.670330002</v>
       </c>
       <c r="C44" s="5">
         <v>3.4657089999999613E-2</v>
       </c>
       <c r="D44" s="5">
         <v>3.6333622717390046</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>11.895325523</v>
       </c>
       <c r="C45" s="5">
         <v>0.22499552100000031</v>
       </c>
       <c r="D45" s="5">
         <v>25.752994090708704</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>11.910708002</v>
       </c>
       <c r="C46" s="5">
         <v>1.5382478999999449E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.5628684465401443</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>11.621325097</v>
       </c>
       <c r="C47" s="5">
         <v>-0.28938290500000008</v>
       </c>
       <c r="D47" s="5">
         <v>-25.558199083196676</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>11.889455937999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.26813084099999962</v>
       </c>
       <c r="D48" s="5">
         <v>31.484929012541585</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.059127171</v>
       </c>
       <c r="C49" s="5">
         <v>0.16967123300000075</v>
       </c>
       <c r="D49" s="5">
         <v>18.535031704550732</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.340562563000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.28143539200000056</v>
       </c>
       <c r="D50" s="5">
         <v>31.895201672805328</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.101209733999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.23935282900000132</v>
       </c>
       <c r="D51" s="5">
         <v>-20.945615951095242</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.279768984</v>
       </c>
       <c r="C52" s="5">
         <v>0.17855925000000106</v>
       </c>
       <c r="D52" s="5">
         <v>19.216646949547634</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.246580802</v>
       </c>
       <c r="C53" s="5">
         <v>-3.3188181999999955E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-3.1954282558839142</v>
       </c>
       <c r="E53" s="5">
         <v>6.0988373427108833</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.290840095</v>
       </c>
       <c r="C54" s="5">
         <v>4.4259292999999644E-2</v>
       </c>
       <c r="D54" s="5">
         <v>4.4240648115696724</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>12.215297768999999</v>
       </c>
       <c r="C55" s="5">
         <v>-7.554232600000077E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-7.1311911095766956</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.227047908999999</v>
       </c>
       <c r="C56" s="5">
         <v>1.1750140000000187E-2</v>
       </c>
       <c r="D56" s="5">
         <v>1.1604306146778764</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>12.273692849</v>
       </c>
       <c r="C57" s="5">
         <v>4.664494000000019E-2</v>
       </c>
       <c r="D57" s="5">
         <v>4.6751622723673725</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>12.296624302</v>
       </c>
       <c r="C58" s="5">
         <v>2.2931452999999991E-2</v>
       </c>
       <c r="D58" s="5">
         <v>2.2651928332670712</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>12.692181507000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.39555720500000113</v>
       </c>
       <c r="D59" s="5">
         <v>46.219211978277009</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>12.654230777</v>
       </c>
       <c r="C60" s="5">
         <v>-3.7950730000000377E-2</v>
       </c>
       <c r="D60" s="5">
         <v>-3.5296807806878272</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>12.829460176</v>
       </c>
       <c r="C61" s="5">
         <v>0.17522939899999912</v>
       </c>
       <c r="D61" s="5">
         <v>17.942842423018469</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>12.754388541000001</v>
       </c>
       <c r="C62" s="5">
         <v>-7.5071634999998693E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-6.8001702639629569</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>12.698503280000001</v>
       </c>
       <c r="C63" s="5">
         <v>-5.5885261000000241E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-5.1330996285281705</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>12.677194302</v>
       </c>
       <c r="C64" s="5">
         <v>-2.1308978000000423E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-1.9952025561898568</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>12.735501006</v>
       </c>
       <c r="C65" s="5">
         <v>5.8306703999999598E-2</v>
       </c>
       <c r="D65" s="5">
         <v>5.6609844386315888</v>
       </c>
       <c r="E65" s="5">
         <v>3.9922996622874019</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>12.890205075000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.154704069000001</v>
       </c>
       <c r="D66" s="5">
         <v>15.591395603279912</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>12.877761319999999</v>
       </c>
       <c r="C67" s="5">
         <v>-1.2443755000001389E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-1.152307214770143</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>12.958417091999999</v>
       </c>
       <c r="C68" s="5">
         <v>8.065577200000007E-2</v>
       </c>
       <c r="D68" s="5">
         <v>7.7802025596160229</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.024977207999999</v>
       </c>
       <c r="C69" s="5">
         <v>6.656011599999978E-2</v>
       </c>
       <c r="D69" s="5">
         <v>6.3408704133034899</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>13.071027105000001</v>
       </c>
       <c r="C70" s="5">
         <v>4.6049897000001394E-2</v>
       </c>
       <c r="D70" s="5">
         <v>4.3260870672742646</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.194000462</v>
       </c>
       <c r="C71" s="5">
         <v>0.12297335699999934</v>
       </c>
       <c r="D71" s="5">
         <v>11.892597697246622</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>13.357248</v>
       </c>
       <c r="C72" s="5">
         <v>0.16324753800000025</v>
       </c>
       <c r="D72" s="5">
         <v>15.900666686122801</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>13.423830819999999</v>
       </c>
       <c r="C73" s="5">
         <v>6.6582819999998932E-2</v>
       </c>
       <c r="D73" s="5">
         <v>6.1484771383759407</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.595193889999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.17136306999999995</v>
       </c>
       <c r="D74" s="5">
         <v>16.441348744144513</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>13.584416779</v>
       </c>
       <c r="C75" s="5">
         <v>-1.0777110999999451E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-0.9471212454889133</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.648858767</v>
       </c>
       <c r="C76" s="5">
         <v>6.444198800000045E-2</v>
       </c>
       <c r="D76" s="5">
         <v>5.8434793930202344</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.817347100999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.16848833399999918</v>
       </c>
       <c r="D77" s="5">
         <v>15.861709313183358</v>
       </c>
       <c r="E77" s="5">
         <v>8.4947274119040692</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>13.896025465999999</v>
       </c>
       <c r="C78" s="5">
         <v>7.8678365000000028E-2</v>
       </c>
       <c r="D78" s="5">
         <v>7.0511176994873193</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>13.944146847000001</v>
       </c>
       <c r="C79" s="5">
         <v>4.8121381000001406E-2</v>
       </c>
       <c r="D79" s="5">
         <v>4.2356206426317877</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>13.987184672</v>
       </c>
       <c r="C80" s="5">
         <v>4.3037824999998975E-2</v>
       </c>
       <c r="D80" s="5">
         <v>3.7672563569914441</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>13.965182500999999</v>
       </c>
       <c r="C81" s="5">
         <v>-2.2002171000000459E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.8713825372847603</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>14.133868716</v>
       </c>
       <c r="C82" s="5">
         <v>0.16868621500000103</v>
       </c>
       <c r="D82" s="5">
         <v>15.497676997243026</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>14.001744849</v>
       </c>
       <c r="C83" s="5">
         <v>-0.13212386700000067</v>
       </c>
       <c r="D83" s="5">
         <v>-10.6584925805852</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.982182105</v>
       </c>
       <c r="C84" s="5">
         <v>-1.956274399999991E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-1.663773827314341</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>14.126043084000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.14386097900000117</v>
       </c>
       <c r="D85" s="5">
         <v>13.069863701636786</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>14.166808634000001</v>
       </c>
       <c r="C86" s="5">
         <v>4.0765549999999706E-2</v>
       </c>
       <c r="D86" s="5">
         <v>3.5185098333216702</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>14.183112378000001</v>
       </c>
       <c r="C87" s="5">
         <v>1.6303744000000009E-2</v>
       </c>
       <c r="D87" s="5">
         <v>1.3897840722904897</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>14.187531822</v>
       </c>
       <c r="C88" s="5">
         <v>4.4194439999998281E-3</v>
       </c>
       <c r="D88" s="5">
         <v>0.37456031712941318</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>14.175241036999999</v>
       </c>
       <c r="C89" s="5">
         <v>-1.2290785000001136E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-1.0346317070466293</v>
       </c>
       <c r="E89" s="5">
         <v>2.5901783705940096</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>14.189480203</v>
       </c>
       <c r="C90" s="5">
         <v>1.4239166000001191E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.2120935557364154</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>14.306492128</v>
       </c>
       <c r="C91" s="5">
         <v>0.11701192499999991</v>
       </c>
       <c r="D91" s="5">
         <v>10.357050749329066</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>14.332515555000001</v>
       </c>
       <c r="C92" s="5">
         <v>2.6023427000000154E-2</v>
       </c>
       <c r="D92" s="5">
         <v>2.2047637437487166</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>14.402403478</v>
       </c>
       <c r="C93" s="5">
         <v>6.9887922999999574E-2</v>
       </c>
       <c r="D93" s="5">
         <v>6.0109237478967126</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>14.391776728</v>
       </c>
       <c r="C94" s="5">
         <v>-1.0626750000000129E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-0.88183039323503909</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>14.635715165000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.24393843700000062</v>
       </c>
       <c r="D95" s="5">
         <v>22.347311960995043</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>14.508740336000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.1269748289999999</v>
       </c>
       <c r="D96" s="5">
         <v>-9.9281438961183142</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>14.344756834</v>
       </c>
       <c r="C97" s="5">
         <v>-0.16398350200000067</v>
       </c>
       <c r="D97" s="5">
         <v>-12.750732401447895</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>14.578606766</v>
       </c>
       <c r="C98" s="5">
         <v>0.23384993200000004</v>
       </c>
       <c r="D98" s="5">
         <v>21.415455286032635</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>14.571591063</v>
       </c>
       <c r="C99" s="5">
         <v>-7.0157030000004283E-3</v>
       </c>
       <c r="D99" s="5">
         <v>-0.5759532863704564</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>14.630458320000001</v>
       </c>
       <c r="C100" s="5">
         <v>5.8867257000001061E-2</v>
       </c>
       <c r="D100" s="5">
         <v>4.9570168285471006</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>14.626243365000001</v>
       </c>
       <c r="C101" s="5">
         <v>-4.2149550000001312E-3</v>
       </c>
       <c r="D101" s="5">
         <v>-0.34516617079146661</v>
       </c>
       <c r="E101" s="5">
         <v>3.1816201701459823</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>14.667729075</v>
       </c>
       <c r="C102" s="5">
         <v>4.1485709999999898E-2</v>
       </c>
       <c r="D102" s="5">
         <v>3.4572692239673408</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>14.583133688</v>
       </c>
       <c r="C103" s="5">
         <v>-8.4595387000000244E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-6.7055668260943557</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>14.703100778</v>
       </c>
       <c r="C104" s="5">
         <v>0.11996708999999939</v>
       </c>
       <c r="D104" s="5">
         <v>10.330839408874626</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>14.754158146</v>
       </c>
       <c r="C105" s="5">
         <v>5.105736800000038E-2</v>
       </c>
       <c r="D105" s="5">
         <v>4.24758503527638</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>14.741342771999999</v>
       </c>
       <c r="C106" s="5">
         <v>-1.2815374000000546E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-1.0373478434340111</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>15.084174972</v>
       </c>
       <c r="C107" s="5">
         <v>0.34283220000000014</v>
       </c>
       <c r="D107" s="5">
         <v>31.769288485445337</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>15.031102268</v>
       </c>
       <c r="C108" s="5">
         <v>-5.307270399999986E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-4.1413698851278991</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>15.037966808</v>
       </c>
       <c r="C109" s="5">
         <v>6.8645400000004742E-3</v>
       </c>
       <c r="D109" s="5">
         <v>0.54940550072839489</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>15.151505684</v>
       </c>
       <c r="C110" s="5">
         <v>0.11353887599999979</v>
       </c>
       <c r="D110" s="5">
         <v>9.446040419458047</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>15.176850075999999</v>
       </c>
       <c r="C111" s="5">
         <v>2.5344391999999161E-2</v>
       </c>
       <c r="D111" s="5">
         <v>2.0258474464747378</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>15.315882993000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.13903291700000153</v>
       </c>
       <c r="D112" s="5">
         <v>11.5641730027495</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>15.378487446999999</v>
       </c>
       <c r="C113" s="5">
         <v>6.260445399999881E-2</v>
       </c>
       <c r="D113" s="5">
         <v>5.0168509791464588</v>
       </c>
       <c r="E113" s="5">
         <v>5.1431120297101618</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>15.344843053</v>
       </c>
       <c r="C114" s="5">
         <v>-3.3644393999999522E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-2.5939482176439044</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>15.435625400999999</v>
       </c>
       <c r="C115" s="5">
         <v>9.0782347999999402E-2</v>
       </c>
       <c r="D115" s="5">
         <v>7.3349984714034866</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>15.369342233999999</v>
       </c>
       <c r="C116" s="5">
         <v>-6.6283166999999921E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-5.033023607228726</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>15.323208065999999</v>
       </c>
       <c r="C117" s="5">
         <v>-4.6134168000000031E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-3.5431646853660959</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>15.393748795</v>
       </c>
       <c r="C118" s="5">
         <v>7.0540729000001079E-2</v>
       </c>
       <c r="D118" s="5">
         <v>5.6662653411967634</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>15.264202933</v>
       </c>
       <c r="C119" s="5">
         <v>-0.12954586200000051</v>
       </c>
       <c r="D119" s="5">
         <v>-9.6440342108080834</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>15.158761588999999</v>
       </c>
       <c r="C120" s="5">
         <v>-0.10544134400000083</v>
       </c>
       <c r="D120" s="5">
         <v>-7.9815112045984566</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>15.402748472000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.2439868830000016</v>
       </c>
       <c r="D121" s="5">
         <v>21.11948339595877</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>15.532634418000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.12988594599999992</v>
       </c>
       <c r="D122" s="5">
         <v>10.601945613209018</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>15.743977709999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.21134329199999868</v>
       </c>
       <c r="D123" s="5">
         <v>17.606722452605617</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>16.009346983</v>
       </c>
       <c r="C124" s="5">
         <v>0.26536927300000102</v>
       </c>
       <c r="D124" s="5">
         <v>22.210864326247105</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>15.940101424</v>
       </c>
       <c r="C125" s="5">
         <v>-6.9245559000000512E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-5.068672371570293</v>
       </c>
       <c r="E125" s="5">
         <v>3.6519454786144045</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>15.519259547000001</v>
       </c>
       <c r="C126" s="5">
         <v>-0.42084187699999909</v>
       </c>
       <c r="D126" s="5">
         <v>-27.463099865399844</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>15.614190483</v>
       </c>
       <c r="C127" s="5">
         <v>9.4930935999999022E-2</v>
       </c>
       <c r="D127" s="5">
         <v>7.592431203717398</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>15.962401173</v>
       </c>
       <c r="C128" s="5">
         <v>0.34821069000000016</v>
       </c>
       <c r="D128" s="5">
         <v>30.300169137867215</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>16.098210311999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.13580913899999913</v>
       </c>
       <c r="D129" s="5">
         <v>10.701244869700721</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>16.460014307000002</v>
       </c>
       <c r="C130" s="5">
         <v>0.36180399500000249</v>
       </c>
       <c r="D130" s="5">
         <v>30.566372441346523</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>16.204005686999999</v>
       </c>
       <c r="C131" s="5">
         <v>-0.25600862000000291</v>
       </c>
       <c r="D131" s="5">
         <v>-17.147399762187977</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>16.271104927</v>
       </c>
       <c r="C132" s="5">
         <v>6.7099240000001004E-2</v>
       </c>
       <c r="D132" s="5">
         <v>5.0838329384910841</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>16.102730139999998</v>
       </c>
       <c r="C133" s="5">
         <v>-0.16837478700000119</v>
       </c>
       <c r="D133" s="5">
         <v>-11.734775710394041</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>16.214582270000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.1118521300000026</v>
       </c>
       <c r="D134" s="5">
         <v>8.6613252557622431</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>16.132287928</v>
       </c>
       <c r="C135" s="5">
         <v>-8.2294342000000853E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-5.9232293967949712</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>16.204370950000001</v>
       </c>
       <c r="C136" s="5">
         <v>7.2083022000001051E-2</v>
       </c>
       <c r="D136" s="5">
         <v>5.4956474463182969</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>16.243601510000001</v>
       </c>
       <c r="C137" s="5">
         <v>3.9230560000000025E-2</v>
       </c>
       <c r="D137" s="5">
         <v>2.9441811906745885</v>
       </c>
       <c r="E137" s="5">
         <v>1.9040034810759776</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>16.195364304000002</v>
       </c>
       <c r="C138" s="5">
         <v>-4.8237205999999588E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-3.5059048309458718</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>16.195911612</v>
       </c>
       <c r="C139" s="5">
         <v>5.4730799999802571E-4</v>
       </c>
       <c r="D139" s="5">
         <v>4.0560476049078531E-2</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>16.456762252000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.26085064000000102</v>
       </c>
       <c r="D140" s="5">
         <v>21.134531624316487</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>16.302288168</v>
       </c>
       <c r="C141" s="5">
         <v>-0.15447408400000029</v>
       </c>
       <c r="D141" s="5">
         <v>-10.700290063214501</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>16.440957001000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.13866883300000055</v>
       </c>
       <c r="D142" s="5">
         <v>10.698652342970361</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>16.63249154</v>
       </c>
       <c r="C143" s="5">
         <v>0.19153453899999917</v>
       </c>
       <c r="D143" s="5">
         <v>14.911266835700655</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>16.521549095000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.11094244499999917</v>
       </c>
       <c r="D144" s="5">
         <v>-7.7170543980367938</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>16.578383727999999</v>
       </c>
       <c r="C145" s="5">
         <v>5.6834632999997581E-2</v>
       </c>
       <c r="D145" s="5">
         <v>4.2070423213944386</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>16.818800022000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.24041629400000275</v>
       </c>
       <c r="D146" s="5">
         <v>18.859480750551306</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>17.208468330999999</v>
       </c>
       <c r="C147" s="5">
         <v>0.38966830899999749</v>
       </c>
       <c r="D147" s="5">
         <v>31.633528167792836</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>17.280764616999999</v>
       </c>
       <c r="C148" s="5">
         <v>7.2296286000000265E-2</v>
       </c>
       <c r="D148" s="5">
         <v>5.1595824232220977</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>17.458564919000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.17780030200000141</v>
       </c>
       <c r="D149" s="5">
         <v>13.069910865319656</v>
       </c>
       <c r="E149" s="5">
         <v>7.4796430351485421</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>16.885764037000001</v>
       </c>
       <c r="C150" s="5">
         <v>-0.57280088199999923</v>
       </c>
       <c r="D150" s="5">
         <v>-32.989001760756324</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>17.411681114</v>
       </c>
       <c r="C151" s="5">
         <v>0.52591707699999901</v>
       </c>
       <c r="D151" s="5">
         <v>44.490689254344758</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>17.460730861999998</v>
       </c>
       <c r="C152" s="5">
         <v>4.9049747999998061E-2</v>
       </c>
       <c r="D152" s="5">
         <v>3.4333432448504508</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>17.706291866000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.24556100400000247</v>
       </c>
       <c r="D153" s="5">
         <v>18.244896720980019</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>17.799094333999999</v>
       </c>
       <c r="C154" s="5">
         <v>9.2802467999998584E-2</v>
       </c>
       <c r="D154" s="5">
         <v>6.4739663496730326</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>18.006890555999998</v>
       </c>
       <c r="C155" s="5">
         <v>0.20779622199999892</v>
       </c>
       <c r="D155" s="5">
         <v>14.944935852219054</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>18.135735907000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.12884535100000249</v>
       </c>
       <c r="D156" s="5">
         <v>8.9325062501387276</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>18.370606089999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.23487018299999818</v>
       </c>
       <c r="D157" s="5">
         <v>16.696981831452582</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>18.435455098999999</v>
       </c>
       <c r="C158" s="5">
         <v>6.4849008999999569E-2</v>
       </c>
       <c r="D158" s="5">
         <v>4.3192696350071724</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>18.305184829000002</v>
       </c>
       <c r="C159" s="5">
         <v>-0.13027026999999691</v>
       </c>
       <c r="D159" s="5">
         <v>-8.1576340665925571</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>18.455816388999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.15063155999999722</v>
       </c>
       <c r="D160" s="5">
         <v>10.33408820176296</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>18.273296737999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.18251965099999978</v>
       </c>
       <c r="D161" s="5">
         <v>-11.242767891272354</v>
       </c>
       <c r="E161" s="5">
         <v>4.6666597328016035</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>18.395746304999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.12244956700000031</v>
       </c>
       <c r="D162" s="5">
         <v>8.3442976099007637</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>18.416899545</v>
       </c>
       <c r="C163" s="5">
         <v>2.1153240000000295E-2</v>
       </c>
       <c r="D163" s="5">
         <v>1.3886386248815441</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>18.346126108</v>
       </c>
       <c r="C164" s="5">
         <v>-7.0773436999999717E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-4.515195689797979</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>18.232430710999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.11369539700000075</v>
       </c>
       <c r="D165" s="5">
         <v>-7.1883768321234109</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>18.538216014</v>
       </c>
       <c r="C166" s="5">
         <v>0.3057853030000004</v>
       </c>
       <c r="D166" s="5">
         <v>22.090085963448193</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>18.278290635000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.25992537899999846</v>
       </c>
       <c r="D167" s="5">
         <v>-15.586543863738822</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>17.156563577</v>
       </c>
       <c r="C168" s="5">
         <v>-1.1217270580000012</v>
       </c>
       <c r="D168" s="5">
         <v>-53.233302270541117</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>17.971947431</v>
       </c>
       <c r="C169" s="5">
         <v>0.81538385400000024</v>
       </c>
       <c r="D169" s="5">
         <v>74.573382751501384</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>18.309777394000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.33782996300000079</v>
       </c>
       <c r="D170" s="5">
         <v>25.041765321792898</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>18.511959102999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.20218170899999777</v>
       </c>
       <c r="D171" s="5">
         <v>14.085858408964015</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>18.740762556</v>
       </c>
       <c r="C172" s="5">
         <v>0.22880345300000116</v>
       </c>
       <c r="D172" s="5">
         <v>15.882675276150549</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>18.673916590000001</v>
       </c>
       <c r="C173" s="5">
         <v>-6.6845965999998924E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-4.1972717762672644</v>
       </c>
       <c r="E173" s="5">
         <v>2.1923786262765477</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>18.622250903000001</v>
       </c>
       <c r="C174" s="5">
         <v>-5.1665686999999849E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-3.2700175077884586</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>18.748802839</v>
       </c>
       <c r="C175" s="5">
         <v>0.12655193599999848</v>
       </c>
       <c r="D175" s="5">
         <v>8.4666982514813185</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>18.860163433</v>
       </c>
       <c r="C176" s="5">
         <v>0.11136059400000065</v>
       </c>
       <c r="D176" s="5">
         <v>7.3650465050098424</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>18.833901705999999</v>
       </c>
       <c r="C177" s="5">
         <v>-2.62617270000014E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-1.6581956183927993</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>18.698326122000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13557558399999792</v>
       </c>
       <c r="D178" s="5">
         <v>-8.3042583242364802</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>18.63452551</v>
       </c>
       <c r="C179" s="5">
         <v>-6.3800612000001422E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-4.0185505683635769</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>18.562581484999999</v>
       </c>
       <c r="C180" s="5">
         <v>-7.1944025000000522E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-4.5358276803872837</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>18.274737951999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.28784353300000021</v>
       </c>
       <c r="D181" s="5">
         <v>-17.10021184156124</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>19.253684324999998</v>
       </c>
       <c r="C182" s="5">
         <v>0.97894637299999943</v>
       </c>
       <c r="D182" s="5">
         <v>87.047654359505827</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>19.434238165</v>
       </c>
       <c r="C183" s="5">
         <v>0.18055384000000174</v>
       </c>
       <c r="D183" s="5">
         <v>11.852084887370772</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>19.360547963999998</v>
       </c>
       <c r="C184" s="5">
         <v>-7.3690201000001565E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-4.456423910886242</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>19.496206140000002</v>
       </c>
       <c r="C185" s="5">
         <v>0.13565817600000329</v>
       </c>
       <c r="D185" s="5">
         <v>8.7400572411798336</v>
       </c>
       <c r="E185" s="5">
         <v>4.4034123534660186</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>19.449918032999999</v>
       </c>
       <c r="C186" s="5">
         <v>-4.6288107000002299E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-2.8121426636428359</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>19.567342057000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.11742402400000174</v>
       </c>
       <c r="D187" s="5">
         <v>7.4901672331827207</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>19.498074088999999</v>
       </c>
       <c r="C188" s="5">
         <v>-6.92679680000019E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-4.1662347295720048</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>19.543249510999999</v>
       </c>
       <c r="C189" s="5">
         <v>4.5175421999999799E-2</v>
       </c>
       <c r="D189" s="5">
         <v>2.8160051135476261</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>19.582101411</v>
       </c>
       <c r="C190" s="5">
         <v>3.8851900000000938E-2</v>
       </c>
       <c r="D190" s="5">
         <v>2.411852754572763</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>19.783880161999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.20177875099999909</v>
       </c>
       <c r="D191" s="5">
         <v>13.090501015166222</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>20.772968797000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.98908863500000166</v>
       </c>
       <c r="D192" s="5">
         <v>79.574701355315284</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>20.999749005999998</v>
       </c>
       <c r="C193" s="5">
         <v>0.22678020899999751</v>
       </c>
       <c r="D193" s="5">
         <v>13.916444785123128</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>20.574708124000001</v>
       </c>
       <c r="C194" s="5">
         <v>-0.42504088199999757</v>
       </c>
       <c r="D194" s="5">
         <v>-21.758899962540056</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>20.365024927</v>
       </c>
       <c r="C195" s="5">
         <v>-0.20968319700000038</v>
       </c>
       <c r="D195" s="5">
         <v>-11.566837453798239</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>20.075348388999998</v>
       </c>
       <c r="C196" s="5">
         <v>-0.28967653800000193</v>
       </c>
       <c r="D196" s="5">
         <v>-15.795027671163652</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>20.329280414999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.25393202600000109</v>
       </c>
       <c r="D197" s="5">
         <v>16.2805259447548</v>
       </c>
       <c r="E197" s="5">
         <v>4.2730071123468161</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>20.67295588</v>
       </c>
       <c r="C198" s="5">
         <v>0.34367546500000046</v>
       </c>
       <c r="D198" s="5">
         <v>22.283217206968754</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>20.394790588999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.27816529100000054</v>
       </c>
       <c r="D199" s="5">
         <v>-15.00369005172848</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>20.428173307000002</v>
       </c>
       <c r="C200" s="5">
         <v>3.3382718000002143E-2</v>
       </c>
       <c r="D200" s="5">
         <v>1.9819704208923428</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>20.540661975999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.11248866899999754</v>
       </c>
       <c r="D201" s="5">
         <v>6.8116995347609288</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>20.478242570999999</v>
       </c>
       <c r="C202" s="5">
         <v>-6.2419404999999983E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-3.5862516673107359</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>19.858905460999999</v>
       </c>
       <c r="C203" s="5">
         <v>-0.61933711000000002</v>
       </c>
       <c r="D203" s="5">
         <v>-30.824627954552973</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>20.403018308</v>
       </c>
       <c r="C204" s="5">
         <v>0.54411284700000095</v>
       </c>
       <c r="D204" s="5">
         <v>38.315015931477994</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>20.568114069</v>
       </c>
       <c r="C205" s="5">
         <v>0.1650957609999999</v>
       </c>
       <c r="D205" s="5">
         <v>10.154092071114572</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>20.761306340000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.19319227100000091</v>
       </c>
       <c r="D206" s="5">
         <v>11.872270765981806</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>20.566605249999999</v>
       </c>
       <c r="C207" s="5">
         <v>-0.19470109000000235</v>
       </c>
       <c r="D207" s="5">
         <v>-10.690999477644992</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>20.692438567</v>
       </c>
       <c r="C208" s="5">
         <v>0.12583331700000144</v>
       </c>
       <c r="D208" s="5">
         <v>7.594171370513747</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>20.742047836000001</v>
       </c>
       <c r="C209" s="5">
         <v>4.9609269000001177E-2</v>
       </c>
       <c r="D209" s="5">
         <v>2.9151909058176662</v>
       </c>
       <c r="E209" s="5">
         <v>2.0304084186641536</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>20.689314097</v>
       </c>
       <c r="C210" s="5">
         <v>-5.2733739000000668E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-3.0085309660267234</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>20.702163579</v>
       </c>
       <c r="C211" s="5">
         <v>1.2849482000000023E-2</v>
       </c>
       <c r="D211" s="5">
         <v>0.74783331238170714</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>20.737597000000001</v>
       </c>
       <c r="C212" s="5">
         <v>3.5433421000000465E-2</v>
       </c>
       <c r="D212" s="5">
         <v>2.0733421766650162</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>20.359980899</v>
       </c>
       <c r="C213" s="5">
         <v>-0.37761610100000098</v>
       </c>
       <c r="D213" s="5">
         <v>-19.790237696474954</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>21.006561008999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.6465801099999986</v>
       </c>
       <c r="D214" s="5">
         <v>45.522826707494744</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>21.232052735</v>
       </c>
       <c r="C215" s="5">
         <v>0.22549172600000134</v>
       </c>
       <c r="D215" s="5">
         <v>13.669590016946076</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>21.327454829000001</v>
       </c>
       <c r="C216" s="5">
         <v>9.5402094000000659E-2</v>
       </c>
       <c r="D216" s="5">
         <v>5.5272350654954838</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>21.438280666000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.11082583700000015</v>
       </c>
       <c r="D217" s="5">
         <v>6.4170114398640177</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>21.428070712</v>
       </c>
       <c r="C218" s="5">
         <v>-1.0209954000000465E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.57000388836150329</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>21.567724031000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.13965331900000066</v>
       </c>
       <c r="D219" s="5">
         <v>8.1072859261979815</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>21.713921072000002</v>
       </c>
       <c r="C220" s="5">
         <v>0.14619704100000064</v>
       </c>
       <c r="D220" s="5">
         <v>8.4444283594590672</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>21.756755342999998</v>
       </c>
       <c r="C221" s="5">
         <v>4.2834270999996704E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.3930497289526453</v>
       </c>
       <c r="E221" s="5">
         <v>4.8920314668200904</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>21.879617848999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.12286250600000059</v>
       </c>
       <c r="D222" s="5">
         <v>6.9910009932963257</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>22.093583335000002</v>
       </c>
       <c r="C223" s="5">
         <v>0.21396548600000287</v>
       </c>
       <c r="D223" s="5">
         <v>12.387270669491945</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>22.221779510000001</v>
       </c>
       <c r="C224" s="5">
         <v>0.12819617499999936</v>
       </c>
       <c r="D224" s="5">
         <v>7.1894634572103433</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>22.166079904</v>
       </c>
       <c r="C225" s="5">
         <v>-5.5699606000001012E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-2.9667173074306219</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>22.245056194</v>
       </c>
       <c r="C226" s="5">
         <v>7.8976289999999949E-2</v>
       </c>
       <c r="D226" s="5">
         <v>4.3603081442796787</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>22.120619164000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.12443702999999928</v>
       </c>
       <c r="D227" s="5">
         <v>-6.5099783703208347</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>22.280919357999998</v>
       </c>
       <c r="C228" s="5">
         <v>0.16030019399999773</v>
       </c>
       <c r="D228" s="5">
         <v>9.0510709746923759</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>22.133584661</v>
       </c>
       <c r="C229" s="5">
         <v>-0.14733469699999802</v>
       </c>
       <c r="D229" s="5">
         <v>-7.6527872705543061</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>22.465329905000001</v>
       </c>
       <c r="C230" s="5">
         <v>0.33174524400000038</v>
       </c>
       <c r="D230" s="5">
         <v>19.545307698203285</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>22.538460738000001</v>
       </c>
       <c r="C231" s="5">
         <v>7.313083300000045E-2</v>
       </c>
       <c r="D231" s="5">
         <v>3.977033813616071</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>22.545422605999999</v>
       </c>
       <c r="C232" s="5">
         <v>6.9618679999976507E-3</v>
       </c>
       <c r="D232" s="5">
         <v>0.37129639084132471</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>22.644690899</v>
       </c>
       <c r="C233" s="5">
         <v>9.9268293000001506E-2</v>
       </c>
       <c r="D233" s="5">
         <v>5.413491455051278</v>
       </c>
       <c r="E233" s="5">
         <v>4.0811947461903308</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>22.758679071</v>
       </c>
       <c r="C234" s="5">
         <v>0.11398817199999911</v>
       </c>
       <c r="D234" s="5">
         <v>6.2105988361419007</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>22.688001931999999</v>
       </c>
       <c r="C235" s="5">
         <v>-7.0677139000000722E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-3.663606171370537</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>22.717867945999998</v>
       </c>
       <c r="C236" s="5">
         <v>2.9866013999999552E-2</v>
       </c>
       <c r="D236" s="5">
         <v>1.5911422196803082</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>22.880868053</v>
       </c>
       <c r="C237" s="5">
         <v>0.163000107000002</v>
       </c>
       <c r="D237" s="5">
         <v>8.957997018228415</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>22.788257569999999</v>
       </c>
       <c r="C238" s="5">
         <v>-9.2610483000001409E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-4.7503311720928698</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>22.795885113000001</v>
       </c>
       <c r="C239" s="5">
         <v>7.6275430000016797E-3</v>
       </c>
       <c r="D239" s="5">
         <v>0.40239673756377048</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>22.888303186000002</v>
       </c>
       <c r="C240" s="5">
         <v>9.2418073000001044E-2</v>
       </c>
       <c r="D240" s="5">
         <v>4.9749453423556744</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>22.965125713999999</v>
       </c>
       <c r="C241" s="5">
         <v>7.6822527999997448E-2</v>
       </c>
       <c r="D241" s="5">
         <v>4.102882300201216</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>23.032533057999999</v>
       </c>
       <c r="C242" s="5">
         <v>6.740734399999937E-2</v>
       </c>
       <c r="D242" s="5">
         <v>3.5796674338545165</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>23.205052461000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.17251940300000257</v>
       </c>
       <c r="D243" s="5">
         <v>9.3679866007457377</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>23.344429223999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.13937676299999779</v>
       </c>
       <c r="D244" s="5">
         <v>7.4505054139878846</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>23.313659429000001</v>
       </c>
       <c r="C245" s="5">
         <v>-3.0769794999997657E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-1.5702782858065478</v>
       </c>
       <c r="E245" s="5">
         <v>2.9541958995322082</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>23.541094733000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.22743530400000012</v>
       </c>
       <c r="D246" s="5">
         <v>12.355538364824215</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>23.492026208999999</v>
       </c>
       <c r="C247" s="5">
         <v>-4.9068524000002611E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-2.4727765337221319</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>23.724806234999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.23278002600000036</v>
       </c>
       <c r="D248" s="5">
         <v>12.560592231682378</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>23.318913902999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.40589233200000052</v>
       </c>
       <c r="D249" s="5">
         <v>-18.704269552414754</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>23.661837718000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.34292381500000246</v>
       </c>
       <c r="D250" s="5">
         <v>19.146648457792569</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>23.681392025000001</v>
       </c>
       <c r="C251" s="5">
         <v>1.9554306999999937E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.99620823236101774</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>23.419664594</v>
       </c>
       <c r="C252" s="5">
         <v>-0.26172743100000062</v>
       </c>
       <c r="D252" s="5">
         <v>-12.48523613025756</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>23.557920212999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.13825561899999883</v>
       </c>
       <c r="D253" s="5">
         <v>7.3186761298978054</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>22.872572174999998</v>
       </c>
       <c r="C254" s="5">
         <v>-0.68534803800000077</v>
       </c>
       <c r="D254" s="5">
         <v>-29.832383944837314</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>22.896242733000001</v>
       </c>
       <c r="C255" s="5">
         <v>2.3670558000002728E-2</v>
       </c>
       <c r="D255" s="5">
         <v>1.2489589951041102</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>22.970171754999999</v>
       </c>
       <c r="C256" s="5">
         <v>7.3929021999997957E-2</v>
       </c>
       <c r="D256" s="5">
         <v>3.9442006305469679</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>23.013769367999998</v>
       </c>
       <c r="C257" s="5">
         <v>4.3597612999999313E-2</v>
       </c>
       <c r="D257" s="5">
         <v>2.301539042004852</v>
       </c>
       <c r="E257" s="5">
         <v>-1.2863277080687241</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>23.092864457000001</v>
       </c>
       <c r="C258" s="5">
         <v>7.9095089000002616E-2</v>
       </c>
       <c r="D258" s="5">
         <v>4.2030905259901497</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>23.033897974999999</v>
       </c>
       <c r="C259" s="5">
         <v>-5.8966482000002429E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-3.0214718379616867</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>22.883697429000001</v>
       </c>
       <c r="C260" s="5">
         <v>-0.1502005459999971</v>
       </c>
       <c r="D260" s="5">
         <v>-7.5503873965429236</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>22.639725678000001</v>
       </c>
       <c r="C261" s="5">
         <v>-0.24397175100000013</v>
       </c>
       <c r="D261" s="5">
         <v>-12.069496256219459</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>22.592789018000001</v>
       </c>
       <c r="C262" s="5">
         <v>-4.6936660000000074E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-2.4596662862584551</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>22.764220413</v>
       </c>
       <c r="C263" s="5">
         <v>0.17143139499999904</v>
       </c>
       <c r="D263" s="5">
         <v>9.4952358665112424</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>22.508302697000001</v>
       </c>
       <c r="C264" s="5">
         <v>-0.25591771599999902</v>
       </c>
       <c r="D264" s="5">
         <v>-12.686865311803363</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>22.474793628</v>
       </c>
       <c r="C265" s="5">
         <v>-3.3509069000000835E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.7719355241934798</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>22.597512324</v>
       </c>
       <c r="C266" s="5">
         <v>0.12271869599999974</v>
       </c>
       <c r="D266" s="5">
         <v>6.7527403412323217</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>22.596709114999999</v>
       </c>
       <c r="C267" s="5">
         <v>-8.0320900000074857E-4</v>
       </c>
       <c r="D267" s="5">
         <v>-4.2644623119492131E-2</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>22.549145502999998</v>
       </c>
       <c r="C268" s="5">
         <v>-4.7563612000001143E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-2.4968317862283929</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>22.603300257000001</v>
       </c>
       <c r="C269" s="5">
         <v>5.415475400000247E-2</v>
       </c>
       <c r="D269" s="5">
         <v>2.920332771942391</v>
       </c>
       <c r="E269" s="5">
         <v>-1.7835805357932499</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>22.448803216000002</v>
       </c>
       <c r="C270" s="5">
         <v>-0.15449704099999906</v>
       </c>
       <c r="D270" s="5">
         <v>-7.9007558329824974</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>22.365691957999999</v>
       </c>
       <c r="C271" s="5">
         <v>-8.3111258000002408E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-4.3533522789674368</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>22.432796645</v>
       </c>
       <c r="C272" s="5">
         <v>6.7104687000000496E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.6604200739420056</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>22.555761161</v>
       </c>
       <c r="C273" s="5">
         <v>0.12296451599999969</v>
       </c>
       <c r="D273" s="5">
         <v>6.7797288937789801</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>22.423184246000002</v>
       </c>
       <c r="C274" s="5">
         <v>-0.1325769149999978</v>
       </c>
       <c r="D274" s="5">
         <v>-6.8296819662214787</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>22.455612063</v>
       </c>
       <c r="C275" s="5">
         <v>3.2427816999998527E-2</v>
       </c>
       <c r="D275" s="5">
         <v>1.7492784319379506</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>22.67877395</v>
       </c>
       <c r="C276" s="5">
         <v>0.22316188699999984</v>
       </c>
       <c r="D276" s="5">
         <v>12.599407000921993</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>22.682222328999998</v>
       </c>
       <c r="C277" s="5">
         <v>3.4483789999981695E-3</v>
       </c>
       <c r="D277" s="5">
         <v>0.18261644951238498</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>22.558701233000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.1235210959999975</v>
       </c>
       <c r="D278" s="5">
         <v>-6.3426482708119565</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>22.614869098</v>
       </c>
       <c r="C279" s="5">
         <v>5.616786499999904E-2</v>
       </c>
       <c r="D279" s="5">
         <v>3.0290817431342543</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>22.639248015</v>
       </c>
       <c r="C280" s="5">
         <v>2.4378916999999944E-2</v>
       </c>
       <c r="D280" s="5">
         <v>1.3013021125439783</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>22.609878241000001</v>
       </c>
       <c r="C281" s="5">
         <v>-2.9369773999999182E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-1.5456937789692704</v>
       </c>
       <c r="E281" s="5">
         <v>2.910187417415333E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>22.594793211999999</v>
       </c>
       <c r="C282" s="5">
         <v>-1.5085029000001526E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-0.79769365092038358</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>22.666182023000001</v>
       </c>
       <c r="C283" s="5">
         <v>7.138881100000205E-2</v>
       </c>
       <c r="D283" s="5">
         <v>3.8580138257883867</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>22.655425916999999</v>
       </c>
       <c r="C284" s="5">
         <v>-1.0756106000002319E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-0.56796916132193509</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>22.686082112000001</v>
       </c>
       <c r="C285" s="5">
         <v>3.0656195000002384E-2</v>
       </c>
       <c r="D285" s="5">
         <v>1.6359196642433016</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>22.746476034000001</v>
       </c>
       <c r="C286" s="5">
         <v>6.0393921999999378E-2</v>
       </c>
       <c r="D286" s="5">
         <v>3.2417812248397349</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>22.636644898</v>
       </c>
       <c r="C287" s="5">
         <v>-0.10983113600000038</v>
       </c>
       <c r="D287" s="5">
         <v>-5.6427636186145875</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>22.660631765000002</v>
       </c>
       <c r="C288" s="5">
         <v>2.3986867000001411E-2</v>
       </c>
       <c r="D288" s="5">
         <v>1.2790142189118114</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>22.709327705</v>
       </c>
       <c r="C289" s="5">
         <v>4.8695939999998217E-2</v>
       </c>
       <c r="D289" s="5">
         <v>2.6094042237292836</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>22.783169469000001</v>
       </c>
       <c r="C290" s="5">
         <v>7.3841764000000865E-2</v>
       </c>
       <c r="D290" s="5">
         <v>3.9724692987544774</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>22.638733383999998</v>
       </c>
       <c r="C291" s="5">
         <v>-0.14443608500000238</v>
       </c>
       <c r="D291" s="5">
         <v>-7.3477840612470979</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>22.641224935</v>
       </c>
       <c r="C292" s="5">
         <v>2.4915510000020902E-3</v>
       </c>
       <c r="D292" s="5">
         <v>0.13214836787249773</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>22.647728923999999</v>
       </c>
       <c r="C293" s="5">
         <v>6.5039889999987111E-3</v>
       </c>
       <c r="D293" s="5">
         <v>0.34526090300288637</v>
       </c>
       <c r="E293" s="5">
         <v>0.16740772593530906</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>22.715788421999999</v>
       </c>
       <c r="C294" s="5">
         <v>6.8059498000000218E-2</v>
       </c>
       <c r="D294" s="5">
         <v>3.6663674610637687</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>22.774747255000001</v>
       </c>
       <c r="C295" s="5">
         <v>5.8958833000001931E-2</v>
       </c>
       <c r="D295" s="5">
         <v>3.1594488427815426</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>22.785404843999999</v>
       </c>
       <c r="C296" s="5">
         <v>1.0657588999997358E-2</v>
       </c>
       <c r="D296" s="5">
         <v>0.56299523984835176</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>22.800739354000001</v>
       </c>
       <c r="C297" s="5">
         <v>1.533451000000241E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.81059246844128463</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>22.772347491000001</v>
       </c>
       <c r="C298" s="5">
         <v>-2.8391862999999518E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-1.4840687542595377</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>22.813500976</v>
       </c>
       <c r="C299" s="5">
         <v>4.1153484999998824E-2</v>
       </c>
       <c r="D299" s="5">
         <v>2.1902880922179513</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>22.837259413000002</v>
       </c>
       <c r="C300" s="5">
         <v>2.3758437000001464E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.2568870171916213</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>22.754825518000001</v>
       </c>
       <c r="C301" s="5">
         <v>-8.2433895000001201E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-4.2465799413762273</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>22.809501817000001</v>
       </c>
       <c r="C302" s="5">
         <v>5.4676299000000483E-2</v>
       </c>
       <c r="D302" s="5">
         <v>2.9218259824395743</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>23.163292888000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.35379107099999985</v>
       </c>
       <c r="D303" s="5">
         <v>20.285695701567551</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>23.054216215</v>
       </c>
       <c r="C304" s="5">
         <v>-0.10907667300000057</v>
       </c>
       <c r="D304" s="5">
         <v>-5.5067559475277079</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>23.091979325000001</v>
       </c>
       <c r="C305" s="5">
         <v>3.7763110000000211E-2</v>
       </c>
       <c r="D305" s="5">
         <v>1.9834212363843973</v>
       </c>
       <c r="E305" s="5">
         <v>1.9615671067540363</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>23.037634918999998</v>
       </c>
       <c r="C306" s="5">
         <v>-5.434440600000201E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-2.7877981257978135</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>23.088158738000001</v>
       </c>
       <c r="C307" s="5">
         <v>5.0523819000002135E-2</v>
       </c>
       <c r="D307" s="5">
         <v>2.6636961781317803</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>23.091533835</v>
       </c>
       <c r="C308" s="5">
         <v>3.3750969999992719E-3</v>
       </c>
       <c r="D308" s="5">
         <v>0.17556074322897519</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>23.020872512</v>
       </c>
       <c r="C309" s="5">
         <v>-7.0661322999999499E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-3.610888052426442</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>23.085711218</v>
       </c>
       <c r="C310" s="5">
         <v>6.4838705999999746E-2</v>
       </c>
       <c r="D310" s="5">
         <v>3.4326728022131103</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>23.084493512000002</v>
       </c>
       <c r="C311" s="5">
         <v>-1.2177059999984863E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-6.3278247705156332E-2</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>23.123544119999998</v>
       </c>
       <c r="C312" s="5">
         <v>3.90506079999966E-2</v>
       </c>
       <c r="D312" s="5">
         <v>2.0489594063757943</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>23.110774422999999</v>
       </c>
       <c r="C313" s="5">
         <v>-1.2769696999999525E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.66067637733049356</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>23.247300475999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.13652605300000076</v>
       </c>
       <c r="D314" s="5">
         <v>7.3238800044170826</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>23.081241720000001</v>
       </c>
       <c r="C315" s="5">
         <v>-0.1660587559999982</v>
       </c>
       <c r="D315" s="5">
         <v>-8.2428992948300195</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>23.176510354000001</v>
       </c>
       <c r="C316" s="5">
         <v>9.5268633999999963E-2</v>
       </c>
       <c r="D316" s="5">
         <v>5.0670447292510579</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>23.136616463999999</v>
       </c>
       <c r="C317" s="5">
         <v>-3.9893890000001875E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-2.046125067490967</v>
       </c>
       <c r="E317" s="5">
         <v>0.19330148521168322</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>23.366806240999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.23018977699999965</v>
       </c>
       <c r="D318" s="5">
         <v>12.614450100312657</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>23.210583351</v>
       </c>
       <c r="C319" s="5">
         <v>-0.15622288999999867</v>
       </c>
       <c r="D319" s="5">
         <v>-7.7342789796635447</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>23.198338660000001</v>
       </c>
       <c r="C320" s="5">
         <v>-1.2244690999999364E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-0.63122370127911553</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>23.308305189999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.10996652999999768</v>
       </c>
       <c r="D321" s="5">
         <v>5.8390032531116409</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>23.394314589</v>
       </c>
       <c r="C322" s="5">
         <v>8.6009399000001707E-2</v>
       </c>
       <c r="D322" s="5">
         <v>4.5190748212875498</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>23.562409922000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.16809533300000012</v>
       </c>
       <c r="D323" s="5">
         <v>8.9714121967416247</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>23.523240448999999</v>
       </c>
       <c r="C324" s="5">
         <v>-3.9169473000001176E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-1.9767072416758569</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>23.485724153</v>
       </c>
       <c r="C325" s="5">
         <v>-3.7516295999999727E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-1.8971343488028425</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>23.592375206</v>
       </c>
       <c r="C326" s="5">
         <v>0.10665105300000022</v>
       </c>
       <c r="D326" s="5">
         <v>5.5875055432923926</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>23.384946722999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.20742848300000105</v>
       </c>
       <c r="D327" s="5">
         <v>-10.055084137303115</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>23.397874413</v>
       </c>
       <c r="C328" s="5">
         <v>1.292769000000149E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.66540597345186026</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>23.268656384</v>
       </c>
       <c r="C329" s="5">
         <v>-0.12921802900000046</v>
       </c>
       <c r="D329" s="5">
         <v>-6.429530555160845</v>
       </c>
       <c r="E329" s="5">
         <v>0.57069675769338968</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>23.31907301</v>
       </c>
       <c r="C330" s="5">
         <v>5.041662600000052E-2</v>
       </c>
       <c r="D330" s="5">
         <v>2.6312717759104043</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>23.325451863000001</v>
       </c>
       <c r="C331" s="5">
         <v>6.3788530000010724E-3</v>
       </c>
       <c r="D331" s="5">
         <v>0.32875022661911224</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>23.388166045999998</v>
       </c>
       <c r="C332" s="5">
         <v>6.2714182999997092E-2</v>
       </c>
       <c r="D332" s="5">
         <v>3.2745314825632255</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>23.298428293000001</v>
       </c>
       <c r="C333" s="5">
         <v>-8.9737752999997866E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-4.5083333214041339</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>23.30321683</v>
       </c>
       <c r="C334" s="5">
         <v>4.788536999999593E-3</v>
       </c>
       <c r="D334" s="5">
         <v>0.24691556167333317</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>23.279964653</v>
       </c>
       <c r="C335" s="5">
         <v>-2.3252176999999818E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-1.1908223884799063</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>23.088017525000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.19194712799999891</v>
       </c>
       <c r="D336" s="5">
         <v>-9.4576167076679045</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>23.148626967999999</v>
       </c>
       <c r="C337" s="5">
         <v>6.0609442999997043E-2</v>
       </c>
       <c r="D337" s="5">
         <v>3.1960601434749103</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>23.210085982999999</v>
       </c>
       <c r="C338" s="5">
         <v>6.1459015000000505E-2</v>
       </c>
       <c r="D338" s="5">
         <v>3.232906299822047</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>23.370315046000002</v>
       </c>
       <c r="C339" s="5">
         <v>0.16022906300000272</v>
       </c>
       <c r="D339" s="5">
         <v>8.6059982845337668</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>23.317391412999999</v>
       </c>
       <c r="C340" s="5">
         <v>-5.2923633000002468E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-2.6838874924589251</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>23.392815076000002</v>
       </c>
       <c r="C341" s="5">
         <v>7.542366300000225E-2</v>
       </c>
       <c r="D341" s="5">
         <v>3.9513889078555353</v>
       </c>
       <c r="E341" s="5">
         <v>0.53358771538427607</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>23.359828285999999</v>
       </c>
       <c r="C342" s="5">
         <v>-3.2986790000002486E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-1.6790875357253876</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>23.540488125</v>
       </c>
       <c r="C343" s="5">
         <v>0.18065983900000049</v>
       </c>
       <c r="D343" s="5">
         <v>9.6856504166837887</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>23.59756196</v>
       </c>
       <c r="C344" s="5">
         <v>5.7073835000000628E-2</v>
       </c>
       <c r="D344" s="5">
         <v>2.9485072685148328</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>23.298308859999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.29925310000000138</v>
       </c>
       <c r="D345" s="5">
         <v>-14.200025536723249</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>23.614101059999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.31579220000000063</v>
       </c>
       <c r="D346" s="5">
         <v>17.534193271129862</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>23.321819894000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.29228116599999865</v>
       </c>
       <c r="D347" s="5">
         <v>-13.88233712101381</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>24.212706944000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.8908870499999999</v>
       </c>
       <c r="D348" s="5">
         <v>56.808969913963558</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>23.831070846999999</v>
       </c>
       <c r="C349" s="5">
         <v>-0.38163609700000123</v>
       </c>
       <c r="D349" s="5">
         <v>-17.357671396240626</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>23.257706321000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.57336452599999888</v>
       </c>
       <c r="D350" s="5">
         <v>-25.3413909384278</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>23.634915476</v>
       </c>
       <c r="C351" s="5">
         <v>0.37720915499999919</v>
       </c>
       <c r="D351" s="5">
         <v>21.295881312712183</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>23.699235293000001</v>
       </c>
       <c r="C352" s="5">
         <v>6.4319817000001223E-2</v>
       </c>
       <c r="D352" s="5">
         <v>3.314993191116189</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>23.796084047000001</v>
       </c>
       <c r="C353" s="5">
         <v>9.6848753999999815E-2</v>
       </c>
       <c r="D353" s="5">
         <v>5.0156286696954711</v>
       </c>
       <c r="E353" s="5">
         <v>1.7239009913506909</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>23.581799901</v>
       </c>
       <c r="C354" s="5">
         <v>-0.21428414600000067</v>
       </c>
       <c r="D354" s="5">
         <v>-10.28656840774681</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>23.867626421000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.28582652000000053</v>
       </c>
       <c r="D355" s="5">
         <v>15.55463765602596</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>23.829544180999999</v>
       </c>
       <c r="C356" s="5">
         <v>-3.8082240000001377E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-1.8979591799996198</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>23.710667134000001</v>
       </c>
       <c r="C357" s="5">
         <v>-0.11887704699999802</v>
       </c>
       <c r="D357" s="5">
         <v>-5.824819209185172</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>24.125899404999998</v>
       </c>
       <c r="C358" s="5">
         <v>0.41523227099999716</v>
       </c>
       <c r="D358" s="5">
         <v>23.16203839503288</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>23.981663544</v>
       </c>
       <c r="C359" s="5">
         <v>-0.14423586099999852</v>
       </c>
       <c r="D359" s="5">
         <v>-6.9428996285780364</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>23.974862666</v>
       </c>
       <c r="C360" s="5">
         <v>-6.8008779999999547E-3</v>
       </c>
       <c r="D360" s="5">
         <v>-0.33977361915809023</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>24.305885634999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.33102296899999928</v>
       </c>
       <c r="D361" s="5">
         <v>17.886443064586221</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>24.335319403</v>
       </c>
       <c r="C362" s="5">
         <v>2.9433768000000526E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.4628852197406284</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>24.389226577999999</v>
       </c>
       <c r="C363" s="5">
         <v>5.3907174999999086E-2</v>
       </c>
       <c r="D363" s="5">
         <v>2.6908458237701272</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>24.472972808000002</v>
       </c>
       <c r="C364" s="5">
         <v>8.3746230000002697E-2</v>
       </c>
       <c r="D364" s="5">
         <v>4.1992016910402885</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>24.484972033999998</v>
       </c>
       <c r="C365" s="5">
         <v>1.199922599999681E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.58995547914644231</v>
       </c>
       <c r="E365" s="5">
         <v>2.8949636656155908</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>24.674480450000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.18950841600000246</v>
       </c>
       <c r="D366" s="5">
         <v>9.6934900871342933</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>24.619624576</v>
       </c>
       <c r="C367" s="5">
         <v>-5.4855874000001137E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-2.6354388091127556</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>24.681217892999999</v>
       </c>
       <c r="C368" s="5">
         <v>6.1593316999999814E-2</v>
       </c>
       <c r="D368" s="5">
         <v>3.0438128671916864</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>23.121810481000001</v>
       </c>
       <c r="C369" s="5">
         <v>-1.5594074119999988</v>
       </c>
       <c r="D369" s="5">
         <v>-54.30559650262763</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>23.346293989999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.2244835089999988</v>
       </c>
       <c r="D370" s="5">
         <v>12.293173490765753</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>23.423961968</v>
       </c>
       <c r="C371" s="5">
         <v>7.7667978000000915E-2</v>
       </c>
       <c r="D371" s="5">
         <v>4.0659970685710256</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>23.946129320000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.52216735200000031</v>
       </c>
       <c r="D372" s="5">
         <v>30.286564327017928</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>24.147725332</v>
       </c>
       <c r="C373" s="5">
         <v>0.20159601199999955</v>
       </c>
       <c r="D373" s="5">
         <v>10.583630847837867</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>23.994708875000001</v>
       </c>
       <c r="C374" s="5">
         <v>-0.15301645699999966</v>
       </c>
       <c r="D374" s="5">
         <v>-7.344523748076826</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>23.068171077999999</v>
       </c>
       <c r="C375" s="5">
         <v>-0.92653779700000172</v>
       </c>
       <c r="D375" s="5">
         <v>-37.659232881579015</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>22.960987605</v>
       </c>
       <c r="C376" s="5">
         <v>-0.1071834729999992</v>
       </c>
       <c r="D376" s="5">
         <v>-5.4353527509702797</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>22.970616669000002</v>
       </c>
       <c r="C377" s="5">
         <v>9.6290640000020744E-3</v>
       </c>
       <c r="D377" s="5">
         <v>0.50440189166387484</v>
       </c>
       <c r="E377" s="5">
         <v>-6.1848360002092377</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>22.774826615999999</v>
       </c>
       <c r="C378" s="5">
         <v>-0.19579005300000318</v>
       </c>
       <c r="D378" s="5">
         <v>-9.762075126947023</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>22.692620403999999</v>
       </c>
       <c r="C379" s="5">
         <v>-8.2206211999999113E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-4.2464622581941498</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>22.63509758</v>
       </c>
       <c r="C380" s="5">
         <v>-5.7522823999999417E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-2.9997906041039357</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>22.747764762999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.11266718299999923</v>
       </c>
       <c r="D381" s="5">
         <v>6.1393171505754518</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>22.957671607000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.20990684400000248</v>
       </c>
       <c r="D382" s="5">
         <v>11.652725693464516</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>23.138937041999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.1812654349999967</v>
       </c>
       <c r="D383" s="5">
         <v>9.8972389153558993</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>23.518696583000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.37975954100000209</v>
       </c>
       <c r="D384" s="5">
         <v>21.573281172406244</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>23.564602555</v>
       </c>
       <c r="C385" s="5">
         <v>4.5905971999999906E-2</v>
       </c>
       <c r="D385" s="5">
         <v>2.3675807961425877</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>23.630572086000001</v>
       </c>
       <c r="C386" s="5">
         <v>6.5969531000000359E-2</v>
       </c>
       <c r="D386" s="5">
         <v>3.4116336397771674</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>23.865918183000002</v>
       </c>
       <c r="C387" s="5">
         <v>0.23534609700000075</v>
       </c>
       <c r="D387" s="5">
         <v>12.628147059290008</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>23.774234003</v>
       </c>
       <c r="C388" s="5">
         <v>-9.1684180000001447E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-4.5137963421635234</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>23.856567194</v>
       </c>
       <c r="C389" s="5">
         <v>8.2333191000000028E-2</v>
       </c>
       <c r="D389" s="5">
         <v>4.2358287159625529</v>
       </c>
       <c r="E389" s="5">
         <v>3.8568861157116219</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>23.891885541000001</v>
       </c>
       <c r="C390" s="5">
         <v>3.5318347000000472E-2</v>
       </c>
       <c r="D390" s="5">
         <v>1.7910715387826848</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>23.833986178</v>
       </c>
       <c r="C391" s="5">
         <v>-5.7899363000000648E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-2.8696191180350383</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>23.946689588000002</v>
       </c>
       <c r="C392" s="5">
         <v>0.11270341000000172</v>
       </c>
       <c r="D392" s="5">
         <v>5.824352013265921</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>23.94551323</v>
       </c>
       <c r="C393" s="5">
         <v>-1.1763580000021534E-3</v>
       </c>
       <c r="D393" s="5">
         <v>-5.893291680617585E-2</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>23.944540068999999</v>
       </c>
       <c r="C394" s="5">
         <v>-9.7316100000099937E-4</v>
       </c>
       <c r="D394" s="5">
         <v>-4.8757869371751639E-2</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>23.938424924</v>
       </c>
       <c r="C395" s="5">
         <v>-6.1151449999989893E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-0.30603533436810437</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>24.147251839999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.20882691599999958</v>
       </c>
       <c r="D396" s="5">
         <v>10.985355516180295</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>23.933699219000001</v>
       </c>
       <c r="C397" s="5">
         <v>-0.21355262099999806</v>
       </c>
       <c r="D397" s="5">
         <v>-10.111236256067679</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>24.171446389</v>
       </c>
       <c r="C398" s="5">
         <v>0.23774716999999868</v>
       </c>
       <c r="D398" s="5">
         <v>12.593603784394203</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>24.093774403000001</v>
       </c>
       <c r="C399" s="5">
         <v>-7.7671985999998583E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-3.7886276705868749</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>24.191380594000002</v>
       </c>
       <c r="C400" s="5">
         <v>9.7606191000000564E-2</v>
       </c>
       <c r="D400" s="5">
         <v>4.9711062586650812</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>24.359334681</v>
       </c>
       <c r="C401" s="5">
         <v>0.16795408699999825</v>
       </c>
       <c r="D401" s="5">
         <v>8.6568771724666149</v>
       </c>
       <c r="E401" s="5">
         <v>2.1074594802828361</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>24.226369663</v>
       </c>
       <c r="C402" s="5">
         <v>-0.13296501800000016</v>
       </c>
       <c r="D402" s="5">
         <v>-6.3570669555246484</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>24.330438925999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.10406926299999952</v>
       </c>
       <c r="D403" s="5">
         <v>5.2783933697878371</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>24.432815990000002</v>
       </c>
       <c r="C404" s="5">
         <v>0.10237706400000235</v>
       </c>
       <c r="D404" s="5">
         <v>5.1678427242147329</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>24.533422997999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.10060700799999722</v>
       </c>
       <c r="D405" s="5">
         <v>5.0546963830004898</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>24.521717231</v>
       </c>
       <c r="C406" s="5">
         <v>-1.1705766999998701E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-0.5710624401002673</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>24.540973804</v>
       </c>
       <c r="C407" s="5">
         <v>1.9256572999999833E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.94642450236728237</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>24.479103101</v>
       </c>
       <c r="C408" s="5">
         <v>-6.1870703000000304E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-2.9837428863127347</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>24.631866439</v>
       </c>
       <c r="C409" s="5">
         <v>0.15276333799999975</v>
       </c>
       <c r="D409" s="5">
         <v>7.7511302952721239</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>24.738622154000002</v>
       </c>
       <c r="C410" s="5">
         <v>0.10675571500000203</v>
       </c>
       <c r="D410" s="5">
         <v>5.3266416386846371</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>24.616881114000002</v>
       </c>
       <c r="C411" s="5">
         <v>-0.12174103999999986</v>
       </c>
       <c r="D411" s="5">
         <v>-5.748070479400047</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>24.705643418000001</v>
       </c>
       <c r="C412" s="5">
         <v>8.8762303999999403E-2</v>
       </c>
       <c r="D412" s="5">
         <v>4.4137484675818461</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>24.677084594</v>
       </c>
       <c r="C413" s="5">
         <v>-2.8558824000000982E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-1.3783709278341716</v>
       </c>
       <c r="E413" s="5">
         <v>1.3044277159500739</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>24.751024346000001</v>
       </c>
       <c r="C414" s="5">
         <v>7.3939752000001135E-2</v>
       </c>
       <c r="D414" s="5">
         <v>3.6553995056221034</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>24.794582242000001</v>
       </c>
       <c r="C415" s="5">
         <v>4.3557895999999374E-2</v>
       </c>
       <c r="D415" s="5">
         <v>2.1323714608795452</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>24.718803182999999</v>
       </c>
       <c r="C416" s="5">
         <v>-7.5779059000002036E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-3.6065042360835631</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>24.716335144999999</v>
       </c>
       <c r="C417" s="5">
         <v>-2.4680379999999502E-3</v>
       </c>
       <c r="D417" s="5">
         <v>-0.11974769757879811</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>24.791684540999999</v>
       </c>
       <c r="C418" s="5">
         <v>7.5349396000000013E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.720246449998621</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>24.842942186999998</v>
       </c>
       <c r="C419" s="5">
         <v>5.1257645999999824E-2</v>
       </c>
       <c r="D419" s="5">
         <v>2.5094489114394269</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>24.905301246000001</v>
       </c>
       <c r="C420" s="5">
         <v>6.2359059000002048E-2</v>
       </c>
       <c r="D420" s="5">
         <v>3.054093096894217</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>24.720754778</v>
       </c>
       <c r="C421" s="5">
         <v>-0.18454646800000063</v>
       </c>
       <c r="D421" s="5">
         <v>-8.5383296277046661</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>24.945913986000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.22515920800000089</v>
       </c>
       <c r="D422" s="5">
         <v>11.494213389214458</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>24.919664706999999</v>
       </c>
       <c r="C423" s="5">
         <v>-2.6249279000001735E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-1.2554150477567361</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>25.102569766999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.18290505999999951</v>
       </c>
       <c r="D424" s="5">
         <v>9.1721486706673581</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>24.986008305999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.11656146099999987</v>
       </c>
       <c r="D425" s="5">
         <v>-5.4319646184523451</v>
       </c>
       <c r="E425" s="5">
         <v>1.2518647039655217</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>25.058198771000001</v>
       </c>
       <c r="C426" s="5">
         <v>7.2190465000002035E-2</v>
       </c>
       <c r="D426" s="5">
         <v>3.5227115090284533</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>25.160919980999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.10272120999999856</v>
       </c>
       <c r="D427" s="5">
         <v>5.0316044763241141</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>25.204804406000001</v>
       </c>
       <c r="C428" s="5">
         <v>4.388442500000167E-2</v>
       </c>
       <c r="D428" s="5">
         <v>2.1131750898744084</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>25.294570724</v>
       </c>
       <c r="C429" s="5">
         <v>8.976631799999879E-2</v>
       </c>
       <c r="D429" s="5">
         <v>4.3584887707668329</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>25.267160635</v>
       </c>
       <c r="C430" s="5">
         <v>-2.7410088999999971E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-1.2926400998155008</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>25.244648745999999</v>
       </c>
       <c r="C431" s="5">
         <v>-2.2511889000000451E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-1.0639217795142764</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>25.262538760000002</v>
       </c>
       <c r="C432" s="5">
         <v>1.7890014000002452E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.85372112077919393</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>25.350551616000001</v>
       </c>
       <c r="C433" s="5">
         <v>8.8012855999998862E-2</v>
       </c>
       <c r="D433" s="5">
         <v>4.2617599269149098</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>25.269593479000001</v>
       </c>
       <c r="C434" s="5">
         <v>-8.0958136999999653E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-3.7656542444788554</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>25.423570625</v>
       </c>
       <c r="C435" s="5">
         <v>0.15397714599999901</v>
       </c>
       <c r="D435" s="5">
         <v>7.5621509540698684</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>25.411798484999998</v>
       </c>
       <c r="C436" s="5">
         <v>-1.1772140000001485E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.55423556490687975</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>25.485730972999999</v>
       </c>
       <c r="C437" s="5">
         <v>7.3932488000000518E-2</v>
       </c>
       <c r="D437" s="5">
         <v>3.547662590066758</v>
       </c>
       <c r="E437" s="5">
         <v>2.0000100091217776</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>25.613268105</v>
       </c>
       <c r="C438" s="5">
         <v>0.1275371320000005</v>
       </c>
       <c r="D438" s="5">
         <v>6.1731770275746278</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>25.500748102999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.11252000200000012</v>
       </c>
       <c r="D439" s="5">
         <v>-5.1461178994872459</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>25.373056477999999</v>
       </c>
       <c r="C440" s="5">
         <v>-0.12769162500000064</v>
       </c>
       <c r="D440" s="5">
         <v>-5.8460860325935782</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>25.363918253000001</v>
       </c>
       <c r="C441" s="5">
         <v>-9.1382249999973908E-3</v>
       </c>
       <c r="D441" s="5">
         <v>-0.43133054600854592</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>25.351907539999999</v>
+        <v>25.348326189000002</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.2010713000002227E-2</v>
+        <v>-1.5592063999999795E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.56676484917628223</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.73519182820083184</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>25.684961510000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.33663532099999927</v>
+      </c>
+      <c r="D443" s="5">
+        <v>17.153585764814071</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F4B9DB7-552C-4E9B-B010-C16E1E035B40}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76902DAB-8430-487A-A8DF-9F893B05837B}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBE90455-9FAA-4F72-85E8-433E9BE5CBE2}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>largovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>