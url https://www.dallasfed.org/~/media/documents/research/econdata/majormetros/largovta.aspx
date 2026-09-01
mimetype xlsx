--- v7 (2026-08-12)
+++ v8 (2026-09-01)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A86DC83B-D336-4301-9397-E9949423D9A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B7C17A27-6D63-4AFF-953E-6B5E6CED3E8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2361CB62-DE89-4A91-9AA9-D2EDAFFA149E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{76D1D18E-276E-4395-BA0E-2B4E831251B2}"/>
   </bookViews>
   <sheets>
     <sheet name="largovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55B9CC7E-01B4-4CCA-8EAE-104E12D2C3BC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67C91460-CEFB-4973-8E50-C037DFC713CF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>9.6980085591999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>9.7571279573999998</v>
       </c>
       <c r="C7" s="5">
         <v>5.9119398200000006E-2</v>
       </c>
       <c r="D7" s="5">
         <v>7.5655615370510798</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>9.8076966918000004</v>
       </c>
       <c r="C8" s="5">
         <v>5.0568734400000537E-2</v>
       </c>
       <c r="D8" s="5">
         <v>6.3996779579638785</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>9.8402493116999992</v>
       </c>
       <c r="C9" s="5">
         <v>3.2552619899998803E-2</v>
       </c>
       <c r="D9" s="5">
         <v>4.056425389779994</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>9.9609945081000006</v>
       </c>
       <c r="C10" s="5">
         <v>0.12074519640000148</v>
       </c>
       <c r="D10" s="5">
         <v>15.760178034359008</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>10.112089595</v>
       </c>
       <c r="C11" s="5">
         <v>0.15109508689999984</v>
       </c>
       <c r="D11" s="5">
         <v>19.800463626695986</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>10.100302525</v>
       </c>
       <c r="C12" s="5">
         <v>-1.1787070000000455E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-1.3898368488675539</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>10.249562377</v>
       </c>
       <c r="C13" s="5">
         <v>0.14925985200000014</v>
       </c>
       <c r="D13" s="5">
         <v>19.248051082897042</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>10.294771471000001</v>
       </c>
       <c r="C14" s="5">
         <v>4.5209094000000505E-2</v>
       </c>
       <c r="D14" s="5">
         <v>5.4233106321643465</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>10.335143500999999</v>
       </c>
       <c r="C15" s="5">
         <v>4.037202999999856E-2</v>
       </c>
       <c r="D15" s="5">
         <v>4.8087662457545477</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>10.405817303999999</v>
       </c>
       <c r="C16" s="5">
         <v>7.0673803000000035E-2</v>
       </c>
       <c r="D16" s="5">
         <v>8.5216097258689736</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>10.448226195</v>
       </c>
       <c r="C17" s="5">
         <v>4.2408891000000892E-2</v>
       </c>
       <c r="D17" s="5">
         <v>5.0017249085354321</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>10.501043992</v>
       </c>
       <c r="C18" s="5">
         <v>5.2817796999999445E-2</v>
       </c>
       <c r="D18" s="5">
         <v>6.2377687552013006</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>10.550091030999999</v>
       </c>
       <c r="C19" s="5">
         <v>4.9047038999999515E-2</v>
       </c>
       <c r="D19" s="5">
         <v>5.7510647687945671</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>10.598849664999999</v>
       </c>
       <c r="C20" s="5">
         <v>4.8758634000000356E-2</v>
       </c>
       <c r="D20" s="5">
         <v>5.6891249633493013</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>10.626554439</v>
       </c>
       <c r="C21" s="5">
         <v>2.7704774000000043E-2</v>
       </c>
       <c r="D21" s="5">
         <v>3.1822209187751582</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>10.836750766</v>
       </c>
       <c r="C22" s="5">
         <v>0.21019632700000024</v>
       </c>
       <c r="D22" s="5">
         <v>26.496749213344351</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>10.923786083</v>
       </c>
       <c r="C23" s="5">
         <v>8.7035316999999779E-2</v>
       </c>
       <c r="D23" s="5">
         <v>10.07513350911513</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>11.024404744</v>
       </c>
       <c r="C24" s="5">
         <v>0.10061866100000039</v>
       </c>
       <c r="D24" s="5">
         <v>11.630674503078154</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>11.074039051</v>
       </c>
       <c r="C25" s="5">
         <v>4.9634306999999822E-2</v>
       </c>
       <c r="D25" s="5">
         <v>5.538475416620936</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>11.008703274</v>
       </c>
       <c r="C26" s="5">
         <v>-6.5335776999999595E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-6.8546059646936275</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>10.921959286</v>
       </c>
       <c r="C27" s="5">
         <v>-8.6743988000000272E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-9.0562941593652972</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>11.089232053</v>
       </c>
       <c r="C28" s="5">
         <v>0.16727276700000004</v>
       </c>
       <c r="D28" s="5">
         <v>20.008227120175004</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>10.946888684999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.14234336800000058</v>
       </c>
       <c r="D29" s="5">
         <v>-14.361162413368934</v>
       </c>
       <c r="E29" s="5">
         <v>4.772699984602502</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>11.202631262000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.25574257700000125</v>
       </c>
       <c r="D30" s="5">
         <v>31.932585127926494</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>11.043407143</v>
       </c>
       <c r="C31" s="5">
         <v>-0.159224119000001</v>
       </c>
       <c r="D31" s="5">
         <v>-15.783631436974021</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>11.085943225999999</v>
       </c>
       <c r="C32" s="5">
         <v>4.2536082999999891E-2</v>
       </c>
       <c r="D32" s="5">
         <v>4.7212447358952581</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>11.015113263</v>
       </c>
       <c r="C33" s="5">
         <v>-7.0829962999999552E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-7.4032371354712527</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.120928605</v>
       </c>
       <c r="C34" s="5">
         <v>0.10581534199999965</v>
       </c>
       <c r="D34" s="5">
         <v>12.156649232608174</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>11.035977074</v>
       </c>
       <c r="C35" s="5">
         <v>-8.4951530999999747E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-8.7911786375324255</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.154204587000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.11822751300000078</v>
       </c>
       <c r="D36" s="5">
         <v>13.64067267258482</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>11.10497962</v>
       </c>
       <c r="C37" s="5">
         <v>-4.9224967000000674E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-5.1690897443116723</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.226023538</v>
       </c>
       <c r="C38" s="5">
         <v>0.12104391799999981</v>
       </c>
       <c r="D38" s="5">
         <v>13.893303902062936</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.708565747</v>
       </c>
       <c r="C39" s="5">
         <v>0.482542209</v>
       </c>
       <c r="D39" s="5">
         <v>65.704005226472034</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.676398130999999</v>
       </c>
       <c r="C40" s="5">
         <v>-3.2167616000000621E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-3.2474657905185556</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.54261546</v>
       </c>
       <c r="C41" s="5">
         <v>-0.13378267099999874</v>
       </c>
       <c r="D41" s="5">
         <v>-12.914872365994668</v>
       </c>
       <c r="E41" s="5">
         <v>5.4419734423379884</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.494520383999999</v>
       </c>
       <c r="C42" s="5">
         <v>-4.8095076000000958E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-4.8870771776547866</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>11.635672912</v>
       </c>
       <c r="C43" s="5">
         <v>0.141152528000001</v>
       </c>
       <c r="D43" s="5">
         <v>15.773135442151265</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>11.670330002</v>
       </c>
       <c r="C44" s="5">
         <v>3.4657089999999613E-2</v>
       </c>
       <c r="D44" s="5">
         <v>3.6333622717390046</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>11.895325523</v>
       </c>
       <c r="C45" s="5">
         <v>0.22499552100000031</v>
       </c>
       <c r="D45" s="5">
         <v>25.752994090708704</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>11.910708002</v>
       </c>
       <c r="C46" s="5">
         <v>1.5382478999999449E-2</v>
       </c>
       <c r="D46" s="5">
         <v>1.5628684465401443</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>11.621325097</v>
       </c>
       <c r="C47" s="5">
         <v>-0.28938290500000008</v>
       </c>
       <c r="D47" s="5">
         <v>-25.558199083196676</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>11.889455937999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.26813084099999962</v>
       </c>
       <c r="D48" s="5">
         <v>31.484929012541585</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.059127171</v>
       </c>
       <c r="C49" s="5">
         <v>0.16967123300000075</v>
       </c>
       <c r="D49" s="5">
         <v>18.535031704550732</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.340562563000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.28143539200000056</v>
       </c>
       <c r="D50" s="5">
         <v>31.895201672805328</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.101209733999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.23935282900000132</v>
       </c>
       <c r="D51" s="5">
         <v>-20.945615951095242</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.279768984</v>
       </c>
       <c r="C52" s="5">
         <v>0.17855925000000106</v>
       </c>
       <c r="D52" s="5">
         <v>19.216646949547634</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.246580802</v>
       </c>
       <c r="C53" s="5">
         <v>-3.3188181999999955E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-3.1954282558839142</v>
       </c>
       <c r="E53" s="5">
         <v>6.0988373427108833</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.290840095</v>
       </c>
       <c r="C54" s="5">
         <v>4.4259292999999644E-2</v>
       </c>
       <c r="D54" s="5">
         <v>4.4240648115696724</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>12.215297768999999</v>
       </c>
       <c r="C55" s="5">
         <v>-7.554232600000077E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-7.1311911095766956</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.227047908999999</v>
       </c>
       <c r="C56" s="5">
         <v>1.1750140000000187E-2</v>
       </c>
       <c r="D56" s="5">
         <v>1.1604306146778764</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>12.273692849</v>
       </c>
       <c r="C57" s="5">
         <v>4.664494000000019E-2</v>
       </c>
       <c r="D57" s="5">
         <v>4.6751622723673725</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>12.296624302</v>
       </c>
       <c r="C58" s="5">
         <v>2.2931452999999991E-2</v>
       </c>
       <c r="D58" s="5">
         <v>2.2651928332670712</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>12.692181507000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.39555720500000113</v>
       </c>
       <c r="D59" s="5">
         <v>46.219211978277009</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>12.654230777</v>
       </c>
       <c r="C60" s="5">
         <v>-3.7950730000000377E-2</v>
       </c>
       <c r="D60" s="5">
         <v>-3.5296807806878272</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>12.829460176</v>
       </c>
       <c r="C61" s="5">
         <v>0.17522939899999912</v>
       </c>
       <c r="D61" s="5">
         <v>17.942842423018469</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>12.754388541000001</v>
       </c>
       <c r="C62" s="5">
         <v>-7.5071634999998693E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-6.8001702639629569</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>12.698503280000001</v>
       </c>
       <c r="C63" s="5">
         <v>-5.5885261000000241E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-5.1330996285281705</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>12.677194302</v>
       </c>
       <c r="C64" s="5">
         <v>-2.1308978000000423E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-1.9952025561898568</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>12.735501006</v>
       </c>
       <c r="C65" s="5">
         <v>5.8306703999999598E-2</v>
       </c>
       <c r="D65" s="5">
         <v>5.6609844386315888</v>
       </c>
       <c r="E65" s="5">
         <v>3.9922996622874019</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>12.890205075000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.154704069000001</v>
       </c>
       <c r="D66" s="5">
         <v>15.591395603279912</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>12.877761319999999</v>
       </c>
       <c r="C67" s="5">
         <v>-1.2443755000001389E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-1.152307214770143</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>12.958417091999999</v>
       </c>
       <c r="C68" s="5">
         <v>8.065577200000007E-2</v>
       </c>
       <c r="D68" s="5">
         <v>7.7802025596160229</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.024977207999999</v>
       </c>
       <c r="C69" s="5">
         <v>6.656011599999978E-2</v>
       </c>
       <c r="D69" s="5">
         <v>6.3408704133034899</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>13.071027105000001</v>
       </c>
       <c r="C70" s="5">
         <v>4.6049897000001394E-2</v>
       </c>
       <c r="D70" s="5">
         <v>4.3260870672742646</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.194000462</v>
       </c>
       <c r="C71" s="5">
         <v>0.12297335699999934</v>
       </c>
       <c r="D71" s="5">
         <v>11.892597697246622</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>13.357248</v>
       </c>
       <c r="C72" s="5">
         <v>0.16324753800000025</v>
       </c>
       <c r="D72" s="5">
         <v>15.900666686122801</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>13.423830819999999</v>
       </c>
       <c r="C73" s="5">
         <v>6.6582819999998932E-2</v>
       </c>
       <c r="D73" s="5">
         <v>6.1484771383759407</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.595193889999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.17136306999999995</v>
       </c>
       <c r="D74" s="5">
         <v>16.441348744144513</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>13.584416779</v>
       </c>
       <c r="C75" s="5">
         <v>-1.0777110999999451E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-0.9471212454889133</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.648858767</v>
       </c>
       <c r="C76" s="5">
         <v>6.444198800000045E-2</v>
       </c>
       <c r="D76" s="5">
         <v>5.8434793930202344</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.817347100999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.16848833399999918</v>
       </c>
       <c r="D77" s="5">
         <v>15.861709313183358</v>
       </c>
       <c r="E77" s="5">
         <v>8.4947274119040692</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>13.896025465999999</v>
       </c>
       <c r="C78" s="5">
         <v>7.8678365000000028E-2</v>
       </c>
       <c r="D78" s="5">
         <v>7.0511176994873193</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>13.944146847000001</v>
       </c>
       <c r="C79" s="5">
         <v>4.8121381000001406E-2</v>
       </c>
       <c r="D79" s="5">
         <v>4.2356206426317877</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>13.987184672</v>
       </c>
       <c r="C80" s="5">
         <v>4.3037824999998975E-2</v>
       </c>
       <c r="D80" s="5">
         <v>3.7672563569914441</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>13.965182500999999</v>
       </c>
       <c r="C81" s="5">
         <v>-2.2002171000000459E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.8713825372847603</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>14.133868716</v>
       </c>
       <c r="C82" s="5">
         <v>0.16868621500000103</v>
       </c>
       <c r="D82" s="5">
         <v>15.497676997243026</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>14.001744849</v>
       </c>
       <c r="C83" s="5">
         <v>-0.13212386700000067</v>
       </c>
       <c r="D83" s="5">
         <v>-10.6584925805852</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.982182105</v>
       </c>
       <c r="C84" s="5">
         <v>-1.956274399999991E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-1.663773827314341</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>14.126043084000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.14386097900000117</v>
       </c>
       <c r="D85" s="5">
         <v>13.069863701636786</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>14.166808634000001</v>
       </c>
       <c r="C86" s="5">
         <v>4.0765549999999706E-2</v>
       </c>
       <c r="D86" s="5">
         <v>3.5185098333216702</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>14.183112378000001</v>
       </c>
       <c r="C87" s="5">
         <v>1.6303744000000009E-2</v>
       </c>
       <c r="D87" s="5">
         <v>1.3897840722904897</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>14.187531822</v>
       </c>
       <c r="C88" s="5">
         <v>4.4194439999998281E-3</v>
       </c>
       <c r="D88" s="5">
         <v>0.37456031712941318</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>14.175241036999999</v>
       </c>
       <c r="C89" s="5">
         <v>-1.2290785000001136E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-1.0346317070466293</v>
       </c>
       <c r="E89" s="5">
         <v>2.5901783705940096</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>14.189480203</v>
       </c>
       <c r="C90" s="5">
         <v>1.4239166000001191E-2</v>
       </c>
       <c r="D90" s="5">
         <v>1.2120935557364154</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>14.306492128</v>
       </c>
       <c r="C91" s="5">
         <v>0.11701192499999991</v>
       </c>
       <c r="D91" s="5">
         <v>10.357050749329066</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>14.332515555000001</v>
       </c>
       <c r="C92" s="5">
         <v>2.6023427000000154E-2</v>
       </c>
       <c r="D92" s="5">
         <v>2.2047637437487166</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>14.402403478</v>
       </c>
       <c r="C93" s="5">
         <v>6.9887922999999574E-2</v>
       </c>
       <c r="D93" s="5">
         <v>6.0109237478967126</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>14.391776728</v>
       </c>
       <c r="C94" s="5">
         <v>-1.0626750000000129E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-0.88183039323503909</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>14.635715165000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.24393843700000062</v>
       </c>
       <c r="D95" s="5">
         <v>22.347311960995043</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>14.508740336000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.1269748289999999</v>
       </c>
       <c r="D96" s="5">
         <v>-9.9281438961183142</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>14.344756834</v>
       </c>
       <c r="C97" s="5">
         <v>-0.16398350200000067</v>
       </c>
       <c r="D97" s="5">
         <v>-12.750732401447895</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>14.578606766</v>
       </c>
       <c r="C98" s="5">
         <v>0.23384993200000004</v>
       </c>
       <c r="D98" s="5">
         <v>21.415455286032635</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>14.571591063</v>
       </c>
       <c r="C99" s="5">
         <v>-7.0157030000004283E-3</v>
       </c>
       <c r="D99" s="5">
         <v>-0.5759532863704564</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>14.630458320000001</v>
       </c>
       <c r="C100" s="5">
         <v>5.8867257000001061E-2</v>
       </c>
       <c r="D100" s="5">
         <v>4.9570168285471006</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>14.626243365000001</v>
       </c>
       <c r="C101" s="5">
         <v>-4.2149550000001312E-3</v>
       </c>
       <c r="D101" s="5">
         <v>-0.34516617079146661</v>
       </c>
       <c r="E101" s="5">
         <v>3.1816201701459823</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>14.667729075</v>
       </c>
       <c r="C102" s="5">
         <v>4.1485709999999898E-2</v>
       </c>
       <c r="D102" s="5">
         <v>3.4572692239673408</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>14.583133688</v>
       </c>
       <c r="C103" s="5">
         <v>-8.4595387000000244E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-6.7055668260943557</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>14.703100778</v>
       </c>
       <c r="C104" s="5">
         <v>0.11996708999999939</v>
       </c>
       <c r="D104" s="5">
         <v>10.330839408874626</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>14.754158146</v>
       </c>
       <c r="C105" s="5">
         <v>5.105736800000038E-2</v>
       </c>
       <c r="D105" s="5">
         <v>4.24758503527638</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>14.741342771999999</v>
       </c>
       <c r="C106" s="5">
         <v>-1.2815374000000546E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-1.0373478434340111</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>15.084174972</v>
       </c>
       <c r="C107" s="5">
         <v>0.34283220000000014</v>
       </c>
       <c r="D107" s="5">
         <v>31.769288485445337</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>15.031102268</v>
       </c>
       <c r="C108" s="5">
         <v>-5.307270399999986E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-4.1413698851278991</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>15.037966808</v>
       </c>
       <c r="C109" s="5">
         <v>6.8645400000004742E-3</v>
       </c>
       <c r="D109" s="5">
         <v>0.54940550072839489</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>15.151505684</v>
       </c>
       <c r="C110" s="5">
         <v>0.11353887599999979</v>
       </c>
       <c r="D110" s="5">
         <v>9.446040419458047</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>15.176850075999999</v>
       </c>
       <c r="C111" s="5">
         <v>2.5344391999999161E-2</v>
       </c>
       <c r="D111" s="5">
         <v>2.0258474464747378</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>15.315882993000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.13903291700000153</v>
       </c>
       <c r="D112" s="5">
         <v>11.5641730027495</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>15.378487446999999</v>
       </c>
       <c r="C113" s="5">
         <v>6.260445399999881E-2</v>
       </c>
       <c r="D113" s="5">
         <v>5.0168509791464588</v>
       </c>
       <c r="E113" s="5">
         <v>5.1431120297101618</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>15.344843053</v>
       </c>
       <c r="C114" s="5">
         <v>-3.3644393999999522E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-2.5939482176439044</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>15.435625400999999</v>
       </c>
       <c r="C115" s="5">
         <v>9.0782347999999402E-2</v>
       </c>
       <c r="D115" s="5">
         <v>7.3349984714034866</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>15.369342233999999</v>
       </c>
       <c r="C116" s="5">
         <v>-6.6283166999999921E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-5.033023607228726</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>15.323208065999999</v>
       </c>
       <c r="C117" s="5">
         <v>-4.6134168000000031E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-3.5431646853660959</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>15.393748795</v>
       </c>
       <c r="C118" s="5">
         <v>7.0540729000001079E-2</v>
       </c>
       <c r="D118" s="5">
         <v>5.6662653411967634</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>15.264202933</v>
       </c>
       <c r="C119" s="5">
         <v>-0.12954586200000051</v>
       </c>
       <c r="D119" s="5">
         <v>-9.6440342108080834</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>15.158761588999999</v>
       </c>
       <c r="C120" s="5">
         <v>-0.10544134400000083</v>
       </c>
       <c r="D120" s="5">
         <v>-7.9815112045984566</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>15.402748472000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.2439868830000016</v>
       </c>
       <c r="D121" s="5">
         <v>21.11948339595877</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>15.532634418000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.12988594599999992</v>
       </c>
       <c r="D122" s="5">
         <v>10.601945613209018</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>15.743977709999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.21134329199999868</v>
       </c>
       <c r="D123" s="5">
         <v>17.606722452605617</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>16.009346983</v>
       </c>
       <c r="C124" s="5">
         <v>0.26536927300000102</v>
       </c>
       <c r="D124" s="5">
         <v>22.210864326247105</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>15.940101424</v>
       </c>
       <c r="C125" s="5">
         <v>-6.9245559000000512E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-5.068672371570293</v>
       </c>
       <c r="E125" s="5">
         <v>3.6519454786144045</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>15.519259547000001</v>
       </c>
       <c r="C126" s="5">
         <v>-0.42084187699999909</v>
       </c>
       <c r="D126" s="5">
         <v>-27.463099865399844</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>15.614190483</v>
       </c>
       <c r="C127" s="5">
         <v>9.4930935999999022E-2</v>
       </c>
       <c r="D127" s="5">
         <v>7.592431203717398</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>15.962401173</v>
       </c>
       <c r="C128" s="5">
         <v>0.34821069000000016</v>
       </c>
       <c r="D128" s="5">
         <v>30.300169137867215</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>16.098210311999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.13580913899999913</v>
       </c>
       <c r="D129" s="5">
         <v>10.701244869700721</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>16.460014307000002</v>
       </c>
       <c r="C130" s="5">
         <v>0.36180399500000249</v>
       </c>
       <c r="D130" s="5">
         <v>30.566372441346523</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>16.204005686999999</v>
       </c>
       <c r="C131" s="5">
         <v>-0.25600862000000291</v>
       </c>
       <c r="D131" s="5">
         <v>-17.147399762187977</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>16.271104927</v>
       </c>
       <c r="C132" s="5">
         <v>6.7099240000001004E-2</v>
       </c>
       <c r="D132" s="5">
         <v>5.0838329384910841</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>16.102730139999998</v>
       </c>
       <c r="C133" s="5">
         <v>-0.16837478700000119</v>
       </c>
       <c r="D133" s="5">
         <v>-11.734775710394041</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>16.214582270000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.1118521300000026</v>
       </c>
       <c r="D134" s="5">
         <v>8.6613252557622431</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>16.132287928</v>
       </c>
       <c r="C135" s="5">
         <v>-8.2294342000000853E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-5.9232293967949712</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>16.204370950000001</v>
       </c>
       <c r="C136" s="5">
         <v>7.2083022000001051E-2</v>
       </c>
       <c r="D136" s="5">
         <v>5.4956474463182969</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>16.243601510000001</v>
       </c>
       <c r="C137" s="5">
         <v>3.9230560000000025E-2</v>
       </c>
       <c r="D137" s="5">
         <v>2.9441811906745885</v>
       </c>
       <c r="E137" s="5">
         <v>1.9040034810759776</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>16.195364304000002</v>
       </c>
       <c r="C138" s="5">
         <v>-4.8237205999999588E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-3.5059048309458718</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>16.195911612</v>
       </c>
       <c r="C139" s="5">
         <v>5.4730799999802571E-4</v>
       </c>
       <c r="D139" s="5">
         <v>4.0560476049078531E-2</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>16.456762252000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.26085064000000102</v>
       </c>
       <c r="D140" s="5">
         <v>21.134531624316487</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>16.302288168</v>
       </c>
       <c r="C141" s="5">
         <v>-0.15447408400000029</v>
       </c>
       <c r="D141" s="5">
         <v>-10.700290063214501</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>16.440957001000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.13866883300000055</v>
       </c>
       <c r="D142" s="5">
         <v>10.698652342970361</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>16.63249154</v>
       </c>
       <c r="C143" s="5">
         <v>0.19153453899999917</v>
       </c>
       <c r="D143" s="5">
         <v>14.911266835700655</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>16.521549095000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.11094244499999917</v>
       </c>
       <c r="D144" s="5">
         <v>-7.7170543980367938</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>16.578383727999999</v>
       </c>
       <c r="C145" s="5">
         <v>5.6834632999997581E-2</v>
       </c>
       <c r="D145" s="5">
         <v>4.2070423213944386</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>16.818800022000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.24041629400000275</v>
       </c>
       <c r="D146" s="5">
         <v>18.859480750551306</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>17.208468330999999</v>
       </c>
       <c r="C147" s="5">
         <v>0.38966830899999749</v>
       </c>
       <c r="D147" s="5">
         <v>31.633528167792836</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>17.280764616999999</v>
       </c>
       <c r="C148" s="5">
         <v>7.2296286000000265E-2</v>
       </c>
       <c r="D148" s="5">
         <v>5.1595824232220977</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>17.458564919000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.17780030200000141</v>
       </c>
       <c r="D149" s="5">
         <v>13.069910865319656</v>
       </c>
       <c r="E149" s="5">
         <v>7.4796430351485421</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>16.885764037000001</v>
       </c>
       <c r="C150" s="5">
         <v>-0.57280088199999923</v>
       </c>
       <c r="D150" s="5">
         <v>-32.989001760756324</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>17.411681114</v>
       </c>
       <c r="C151" s="5">
         <v>0.52591707699999901</v>
       </c>
       <c r="D151" s="5">
         <v>44.490689254344758</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>17.460730861999998</v>
       </c>
       <c r="C152" s="5">
         <v>4.9049747999998061E-2</v>
       </c>
       <c r="D152" s="5">
         <v>3.4333432448504508</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>17.706291866000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.24556100400000247</v>
       </c>
       <c r="D153" s="5">
         <v>18.244896720980019</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>17.799094333999999</v>
       </c>
       <c r="C154" s="5">
         <v>9.2802467999998584E-2</v>
       </c>
       <c r="D154" s="5">
         <v>6.4739663496730326</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>18.006890555999998</v>
       </c>
       <c r="C155" s="5">
         <v>0.20779622199999892</v>
       </c>
       <c r="D155" s="5">
         <v>14.944935852219054</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>18.135735907000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.12884535100000249</v>
       </c>
       <c r="D156" s="5">
         <v>8.9325062501387276</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>18.370606089999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.23487018299999818</v>
       </c>
       <c r="D157" s="5">
         <v>16.696981831452582</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>18.435455098999999</v>
       </c>
       <c r="C158" s="5">
         <v>6.4849008999999569E-2</v>
       </c>
       <c r="D158" s="5">
         <v>4.3192696350071724</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>18.305184829000002</v>
       </c>
       <c r="C159" s="5">
         <v>-0.13027026999999691</v>
       </c>
       <c r="D159" s="5">
         <v>-8.1576340665925571</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>18.455816388999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.15063155999999722</v>
       </c>
       <c r="D160" s="5">
         <v>10.33408820176296</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>18.273296737999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.18251965099999978</v>
       </c>
       <c r="D161" s="5">
         <v>-11.242767891272354</v>
       </c>
       <c r="E161" s="5">
         <v>4.6666597328016035</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>18.395746304999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.12244956700000031</v>
       </c>
       <c r="D162" s="5">
         <v>8.3442976099007637</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>18.416899545</v>
       </c>
       <c r="C163" s="5">
         <v>2.1153240000000295E-2</v>
       </c>
       <c r="D163" s="5">
         <v>1.3886386248815441</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>18.346126108</v>
       </c>
       <c r="C164" s="5">
         <v>-7.0773436999999717E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-4.515195689797979</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>18.232430710999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.11369539700000075</v>
       </c>
       <c r="D165" s="5">
         <v>-7.1883768321234109</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>18.538216014</v>
       </c>
       <c r="C166" s="5">
         <v>0.3057853030000004</v>
       </c>
       <c r="D166" s="5">
         <v>22.090085963448193</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>18.278290635000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.25992537899999846</v>
       </c>
       <c r="D167" s="5">
         <v>-15.586543863738822</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>17.156563577</v>
       </c>
       <c r="C168" s="5">
         <v>-1.1217270580000012</v>
       </c>
       <c r="D168" s="5">
         <v>-53.233302270541117</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>17.971947431</v>
       </c>
       <c r="C169" s="5">
         <v>0.81538385400000024</v>
       </c>
       <c r="D169" s="5">
         <v>74.573382751501384</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>18.309777394000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.33782996300000079</v>
       </c>
       <c r="D170" s="5">
         <v>25.041765321792898</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>18.511959102999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.20218170899999777</v>
       </c>
       <c r="D171" s="5">
         <v>14.085858408964015</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>18.740762556</v>
       </c>
       <c r="C172" s="5">
         <v>0.22880345300000116</v>
       </c>
       <c r="D172" s="5">
         <v>15.882675276150549</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>18.673916590000001</v>
       </c>
       <c r="C173" s="5">
         <v>-6.6845965999998924E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-4.1972717762672644</v>
       </c>
       <c r="E173" s="5">
         <v>2.1923786262765477</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>18.622250903000001</v>
       </c>
       <c r="C174" s="5">
         <v>-5.1665686999999849E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-3.2700175077884586</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>18.748802839</v>
       </c>
       <c r="C175" s="5">
         <v>0.12655193599999848</v>
       </c>
       <c r="D175" s="5">
         <v>8.4666982514813185</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>18.860163433</v>
       </c>
       <c r="C176" s="5">
         <v>0.11136059400000065</v>
       </c>
       <c r="D176" s="5">
         <v>7.3650465050098424</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>18.833901705999999</v>
       </c>
       <c r="C177" s="5">
         <v>-2.62617270000014E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-1.6581956183927993</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>18.698326122000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13557558399999792</v>
       </c>
       <c r="D178" s="5">
         <v>-8.3042583242364802</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>18.63452551</v>
       </c>
       <c r="C179" s="5">
         <v>-6.3800612000001422E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-4.0185505683635769</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>18.562581484999999</v>
       </c>
       <c r="C180" s="5">
         <v>-7.1944025000000522E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-4.5358276803872837</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>18.274737951999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.28784353300000021</v>
       </c>
       <c r="D181" s="5">
         <v>-17.10021184156124</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>19.253684324999998</v>
       </c>
       <c r="C182" s="5">
         <v>0.97894637299999943</v>
       </c>
       <c r="D182" s="5">
         <v>87.047654359505827</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>19.434238165</v>
       </c>
       <c r="C183" s="5">
         <v>0.18055384000000174</v>
       </c>
       <c r="D183" s="5">
         <v>11.852084887370772</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>19.360547963999998</v>
       </c>
       <c r="C184" s="5">
         <v>-7.3690201000001565E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-4.456423910886242</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>19.496206140000002</v>
       </c>
       <c r="C185" s="5">
         <v>0.13565817600000329</v>
       </c>
       <c r="D185" s="5">
         <v>8.7400572411798336</v>
       </c>
       <c r="E185" s="5">
         <v>4.4034123534660186</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>19.449918032999999</v>
       </c>
       <c r="C186" s="5">
         <v>-4.6288107000002299E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-2.8121426636428359</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>19.567342057000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.11742402400000174</v>
       </c>
       <c r="D187" s="5">
         <v>7.4901672331827207</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>19.498074088999999</v>
       </c>
       <c r="C188" s="5">
         <v>-6.92679680000019E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-4.1662347295720048</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>19.543249510999999</v>
       </c>
       <c r="C189" s="5">
         <v>4.5175421999999799E-2</v>
       </c>
       <c r="D189" s="5">
         <v>2.8160051135476261</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>19.582101411</v>
       </c>
       <c r="C190" s="5">
         <v>3.8851900000000938E-2</v>
       </c>
       <c r="D190" s="5">
         <v>2.411852754572763</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>19.783880161999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.20177875099999909</v>
       </c>
       <c r="D191" s="5">
         <v>13.090501015166222</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>20.772968797000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.98908863500000166</v>
       </c>
       <c r="D192" s="5">
         <v>79.574701355315284</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>20.999749005999998</v>
       </c>
       <c r="C193" s="5">
         <v>0.22678020899999751</v>
       </c>
       <c r="D193" s="5">
         <v>13.916444785123128</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>20.574708124000001</v>
       </c>
       <c r="C194" s="5">
         <v>-0.42504088199999757</v>
       </c>
       <c r="D194" s="5">
         <v>-21.758899962540056</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>20.365024927</v>
       </c>
       <c r="C195" s="5">
         <v>-0.20968319700000038</v>
       </c>
       <c r="D195" s="5">
         <v>-11.566837453798239</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>20.075348388999998</v>
       </c>
       <c r="C196" s="5">
         <v>-0.28967653800000193</v>
       </c>
       <c r="D196" s="5">
         <v>-15.795027671163652</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>20.329280414999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.25393202600000109</v>
       </c>
       <c r="D197" s="5">
         <v>16.2805259447548</v>
       </c>
       <c r="E197" s="5">
         <v>4.2730071123468161</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>20.67295588</v>
       </c>
       <c r="C198" s="5">
         <v>0.34367546500000046</v>
       </c>
       <c r="D198" s="5">
         <v>22.283217206968754</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>20.394790588999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.27816529100000054</v>
       </c>
       <c r="D199" s="5">
         <v>-15.00369005172848</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>20.428173307000002</v>
       </c>
       <c r="C200" s="5">
         <v>3.3382718000002143E-2</v>
       </c>
       <c r="D200" s="5">
         <v>1.9819704208923428</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>20.540661975999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.11248866899999754</v>
       </c>
       <c r="D201" s="5">
         <v>6.8116995347609288</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>20.478242570999999</v>
       </c>
       <c r="C202" s="5">
         <v>-6.2419404999999983E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-3.5862516673107359</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>19.858905460999999</v>
       </c>
       <c r="C203" s="5">
         <v>-0.61933711000000002</v>
       </c>
       <c r="D203" s="5">
         <v>-30.824627954552973</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>20.403018308</v>
       </c>
       <c r="C204" s="5">
         <v>0.54411284700000095</v>
       </c>
       <c r="D204" s="5">
         <v>38.315015931477994</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>20.568114069</v>
       </c>
       <c r="C205" s="5">
         <v>0.1650957609999999</v>
       </c>
       <c r="D205" s="5">
         <v>10.154092071114572</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>20.761306340000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.19319227100000091</v>
       </c>
       <c r="D206" s="5">
         <v>11.872270765981806</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>20.566605249999999</v>
       </c>
       <c r="C207" s="5">
         <v>-0.19470109000000235</v>
       </c>
       <c r="D207" s="5">
         <v>-10.690999477644992</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>20.692438567</v>
       </c>
       <c r="C208" s="5">
         <v>0.12583331700000144</v>
       </c>
       <c r="D208" s="5">
         <v>7.594171370513747</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>20.742047836000001</v>
       </c>
       <c r="C209" s="5">
         <v>4.9609269000001177E-2</v>
       </c>
       <c r="D209" s="5">
         <v>2.9151909058176662</v>
       </c>
       <c r="E209" s="5">
         <v>2.0304084186641536</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>20.689314097</v>
       </c>
       <c r="C210" s="5">
         <v>-5.2733739000000668E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-3.0085309660267234</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>20.702163579</v>
       </c>
       <c r="C211" s="5">
         <v>1.2849482000000023E-2</v>
       </c>
       <c r="D211" s="5">
         <v>0.74783331238170714</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>20.737597000000001</v>
       </c>
       <c r="C212" s="5">
         <v>3.5433421000000465E-2</v>
       </c>
       <c r="D212" s="5">
         <v>2.0733421766650162</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>20.359980899</v>
       </c>
       <c r="C213" s="5">
         <v>-0.37761610100000098</v>
       </c>
       <c r="D213" s="5">
         <v>-19.790237696474954</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>21.006561008999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.6465801099999986</v>
       </c>
       <c r="D214" s="5">
         <v>45.522826707494744</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>21.232052735</v>
       </c>
       <c r="C215" s="5">
         <v>0.22549172600000134</v>
       </c>
       <c r="D215" s="5">
         <v>13.669590016946076</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>21.327454829000001</v>
       </c>
       <c r="C216" s="5">
         <v>9.5402094000000659E-2</v>
       </c>
       <c r="D216" s="5">
         <v>5.5272350654954838</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>21.438280666000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.11082583700000015</v>
       </c>
       <c r="D217" s="5">
         <v>6.4170114398640177</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>21.428070712</v>
       </c>
       <c r="C218" s="5">
         <v>-1.0209954000000465E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.57000388836150329</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>21.567724031000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.13965331900000066</v>
       </c>
       <c r="D219" s="5">
         <v>8.1072859261979815</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>21.713921072000002</v>
       </c>
       <c r="C220" s="5">
         <v>0.14619704100000064</v>
       </c>
       <c r="D220" s="5">
         <v>8.4444283594590672</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>21.756755342999998</v>
       </c>
       <c r="C221" s="5">
         <v>4.2834270999996704E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.3930497289526453</v>
       </c>
       <c r="E221" s="5">
         <v>4.8920314668200904</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>21.879617848999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.12286250600000059</v>
       </c>
       <c r="D222" s="5">
         <v>6.9910009932963257</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>22.093583335000002</v>
       </c>
       <c r="C223" s="5">
         <v>0.21396548600000287</v>
       </c>
       <c r="D223" s="5">
         <v>12.387270669491945</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>22.221779510000001</v>
       </c>
       <c r="C224" s="5">
         <v>0.12819617499999936</v>
       </c>
       <c r="D224" s="5">
         <v>7.1894634572103433</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>22.166079904</v>
       </c>
       <c r="C225" s="5">
         <v>-5.5699606000001012E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-2.9667173074306219</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>22.245056194</v>
       </c>
       <c r="C226" s="5">
         <v>7.8976289999999949E-2</v>
       </c>
       <c r="D226" s="5">
         <v>4.3603081442796787</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>22.120619164000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.12443702999999928</v>
       </c>
       <c r="D227" s="5">
         <v>-6.5099783703208347</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>22.280919357999998</v>
       </c>
       <c r="C228" s="5">
         <v>0.16030019399999773</v>
       </c>
       <c r="D228" s="5">
         <v>9.0510709746923759</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>22.133584661</v>
       </c>
       <c r="C229" s="5">
         <v>-0.14733469699999802</v>
       </c>
       <c r="D229" s="5">
         <v>-7.6527872705543061</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>22.465329905000001</v>
       </c>
       <c r="C230" s="5">
         <v>0.33174524400000038</v>
       </c>
       <c r="D230" s="5">
         <v>19.545307698203285</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>22.538460738000001</v>
       </c>
       <c r="C231" s="5">
         <v>7.313083300000045E-2</v>
       </c>
       <c r="D231" s="5">
         <v>3.977033813616071</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>22.545422605999999</v>
       </c>
       <c r="C232" s="5">
         <v>6.9618679999976507E-3</v>
       </c>
       <c r="D232" s="5">
         <v>0.37129639084132471</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>22.644690899</v>
       </c>
       <c r="C233" s="5">
         <v>9.9268293000001506E-2</v>
       </c>
       <c r="D233" s="5">
         <v>5.413491455051278</v>
       </c>
       <c r="E233" s="5">
         <v>4.0811947461903308</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>22.758679071</v>
       </c>
       <c r="C234" s="5">
         <v>0.11398817199999911</v>
       </c>
       <c r="D234" s="5">
         <v>6.2105988361419007</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>22.688001931999999</v>
       </c>
       <c r="C235" s="5">
         <v>-7.0677139000000722E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-3.663606171370537</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>22.717867945999998</v>
       </c>
       <c r="C236" s="5">
         <v>2.9866013999999552E-2</v>
       </c>
       <c r="D236" s="5">
         <v>1.5911422196803082</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>22.880868053</v>
       </c>
       <c r="C237" s="5">
         <v>0.163000107000002</v>
       </c>
       <c r="D237" s="5">
         <v>8.957997018228415</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>22.788257569999999</v>
       </c>
       <c r="C238" s="5">
         <v>-9.2610483000001409E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-4.7503311720928698</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>22.795885113000001</v>
       </c>
       <c r="C239" s="5">
         <v>7.6275430000016797E-3</v>
       </c>
       <c r="D239" s="5">
         <v>0.40239673756377048</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>22.888303186000002</v>
       </c>
       <c r="C240" s="5">
         <v>9.2418073000001044E-2</v>
       </c>
       <c r="D240" s="5">
         <v>4.9749453423556744</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>22.965125713999999</v>
       </c>
       <c r="C241" s="5">
         <v>7.6822527999997448E-2</v>
       </c>
       <c r="D241" s="5">
         <v>4.102882300201216</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>23.032533057999999</v>
       </c>
       <c r="C242" s="5">
         <v>6.740734399999937E-2</v>
       </c>
       <c r="D242" s="5">
         <v>3.5796674338545165</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>23.205052461000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.17251940300000257</v>
       </c>
       <c r="D243" s="5">
         <v>9.3679866007457377</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>23.344429223999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.13937676299999779</v>
       </c>
       <c r="D244" s="5">
         <v>7.4505054139878846</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>23.313659429000001</v>
       </c>
       <c r="C245" s="5">
         <v>-3.0769794999997657E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-1.5702782858065478</v>
       </c>
       <c r="E245" s="5">
         <v>2.9541958995322082</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>23.541094733000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.22743530400000012</v>
       </c>
       <c r="D246" s="5">
         <v>12.355538364824215</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>23.492026208999999</v>
       </c>
       <c r="C247" s="5">
         <v>-4.9068524000002611E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-2.4727765337221319</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>23.724806234999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.23278002600000036</v>
       </c>
       <c r="D248" s="5">
         <v>12.560592231682378</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>23.318913902999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.40589233200000052</v>
       </c>
       <c r="D249" s="5">
         <v>-18.704269552414754</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>23.661837718000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.34292381500000246</v>
       </c>
       <c r="D250" s="5">
         <v>19.146648457792569</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>23.681392025000001</v>
       </c>
       <c r="C251" s="5">
         <v>1.9554306999999937E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.99620823236101774</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>23.419664594</v>
       </c>
       <c r="C252" s="5">
         <v>-0.26172743100000062</v>
       </c>
       <c r="D252" s="5">
         <v>-12.48523613025756</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>23.557920212999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.13825561899999883</v>
       </c>
       <c r="D253" s="5">
         <v>7.3186761298978054</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>22.872572174999998</v>
       </c>
       <c r="C254" s="5">
         <v>-0.68534803800000077</v>
       </c>
       <c r="D254" s="5">
         <v>-29.832383944837314</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>22.896242733000001</v>
       </c>
       <c r="C255" s="5">
         <v>2.3670558000002728E-2</v>
       </c>
       <c r="D255" s="5">
         <v>1.2489589951041102</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>22.970171754999999</v>
       </c>
       <c r="C256" s="5">
         <v>7.3929021999997957E-2</v>
       </c>
       <c r="D256" s="5">
         <v>3.9442006305469679</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>23.013769367999998</v>
       </c>
       <c r="C257" s="5">
         <v>4.3597612999999313E-2</v>
       </c>
       <c r="D257" s="5">
         <v>2.301539042004852</v>
       </c>
       <c r="E257" s="5">
         <v>-1.2863277080687241</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>23.092864457000001</v>
       </c>
       <c r="C258" s="5">
         <v>7.9095089000002616E-2</v>
       </c>
       <c r="D258" s="5">
         <v>4.2030905259901497</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>23.033897974999999</v>
       </c>
       <c r="C259" s="5">
         <v>-5.8966482000002429E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-3.0214718379616867</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>22.883697429000001</v>
       </c>
       <c r="C260" s="5">
         <v>-0.1502005459999971</v>
       </c>
       <c r="D260" s="5">
         <v>-7.5503873965429236</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>22.639725678000001</v>
       </c>
       <c r="C261" s="5">
         <v>-0.24397175100000013</v>
       </c>
       <c r="D261" s="5">
         <v>-12.069496256219459</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>22.592789018000001</v>
       </c>
       <c r="C262" s="5">
         <v>-4.6936660000000074E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-2.4596662862584551</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>22.764220413</v>
       </c>
       <c r="C263" s="5">
         <v>0.17143139499999904</v>
       </c>
       <c r="D263" s="5">
         <v>9.4952358665112424</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>22.508302697000001</v>
       </c>
       <c r="C264" s="5">
         <v>-0.25591771599999902</v>
       </c>
       <c r="D264" s="5">
         <v>-12.686865311803363</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>22.474793628</v>
       </c>
       <c r="C265" s="5">
         <v>-3.3509069000000835E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.7719355241934798</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>22.597512324</v>
       </c>
       <c r="C266" s="5">
         <v>0.12271869599999974</v>
       </c>
       <c r="D266" s="5">
         <v>6.7527403412323217</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>22.596709114999999</v>
       </c>
       <c r="C267" s="5">
         <v>-8.0320900000074857E-4</v>
       </c>
       <c r="D267" s="5">
         <v>-4.2644623119492131E-2</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>22.549145502999998</v>
       </c>
       <c r="C268" s="5">
         <v>-4.7563612000001143E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-2.4968317862283929</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>22.603300257000001</v>
       </c>
       <c r="C269" s="5">
         <v>5.415475400000247E-2</v>
       </c>
       <c r="D269" s="5">
         <v>2.920332771942391</v>
       </c>
       <c r="E269" s="5">
         <v>-1.7835805357932499</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>22.448803216000002</v>
       </c>
       <c r="C270" s="5">
         <v>-0.15449704099999906</v>
       </c>
       <c r="D270" s="5">
         <v>-7.9007558329824974</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>22.365691957999999</v>
       </c>
       <c r="C271" s="5">
         <v>-8.3111258000002408E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-4.3533522789674368</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>22.432796645</v>
       </c>
       <c r="C272" s="5">
         <v>6.7104687000000496E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.6604200739420056</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>22.555761161</v>
       </c>
       <c r="C273" s="5">
         <v>0.12296451599999969</v>
       </c>
       <c r="D273" s="5">
         <v>6.7797288937789801</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>22.423184246000002</v>
       </c>
       <c r="C274" s="5">
         <v>-0.1325769149999978</v>
       </c>
       <c r="D274" s="5">
         <v>-6.8296819662214787</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>22.455612063</v>
       </c>
       <c r="C275" s="5">
         <v>3.2427816999998527E-2</v>
       </c>
       <c r="D275" s="5">
         <v>1.7492784319379506</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>22.67877395</v>
       </c>
       <c r="C276" s="5">
         <v>0.22316188699999984</v>
       </c>
       <c r="D276" s="5">
         <v>12.599407000921993</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>22.682222328999998</v>
       </c>
       <c r="C277" s="5">
         <v>3.4483789999981695E-3</v>
       </c>
       <c r="D277" s="5">
         <v>0.18261644951238498</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>22.558701233000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.1235210959999975</v>
       </c>
       <c r="D278" s="5">
         <v>-6.3426482708119565</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>22.614869098</v>
       </c>
       <c r="C279" s="5">
         <v>5.616786499999904E-2</v>
       </c>
       <c r="D279" s="5">
         <v>3.0290817431342543</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>22.639248015</v>
       </c>
       <c r="C280" s="5">
         <v>2.4378916999999944E-2</v>
       </c>
       <c r="D280" s="5">
         <v>1.3013021125439783</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>22.609878241000001</v>
       </c>
       <c r="C281" s="5">
         <v>-2.9369773999999182E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-1.5456937789692704</v>
       </c>
       <c r="E281" s="5">
         <v>2.910187417415333E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>22.594793211999999</v>
       </c>
       <c r="C282" s="5">
         <v>-1.5085029000001526E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-0.79769365092038358</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>22.666182023000001</v>
       </c>
       <c r="C283" s="5">
         <v>7.138881100000205E-2</v>
       </c>
       <c r="D283" s="5">
         <v>3.8580138257883867</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>22.655425916999999</v>
       </c>
       <c r="C284" s="5">
         <v>-1.0756106000002319E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-0.56796916132193509</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>22.686082112000001</v>
       </c>
       <c r="C285" s="5">
         <v>3.0656195000002384E-2</v>
       </c>
       <c r="D285" s="5">
         <v>1.6359196642433016</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>22.746476034000001</v>
       </c>
       <c r="C286" s="5">
         <v>6.0393921999999378E-2</v>
       </c>
       <c r="D286" s="5">
         <v>3.2417812248397349</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>22.636644898</v>
       </c>
       <c r="C287" s="5">
         <v>-0.10983113600000038</v>
       </c>
       <c r="D287" s="5">
         <v>-5.6427636186145875</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>22.660631765000002</v>
       </c>
       <c r="C288" s="5">
         <v>2.3986867000001411E-2</v>
       </c>
       <c r="D288" s="5">
         <v>1.2790142189118114</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>22.709327705</v>
       </c>
       <c r="C289" s="5">
         <v>4.8695939999998217E-2</v>
       </c>
       <c r="D289" s="5">
         <v>2.6094042237292836</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>22.783169469000001</v>
       </c>
       <c r="C290" s="5">
         <v>7.3841764000000865E-2</v>
       </c>
       <c r="D290" s="5">
         <v>3.9724692987544774</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>22.638733383999998</v>
       </c>
       <c r="C291" s="5">
         <v>-0.14443608500000238</v>
       </c>
       <c r="D291" s="5">
         <v>-7.3477840612470979</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>22.641224935</v>
       </c>
       <c r="C292" s="5">
         <v>2.4915510000020902E-3</v>
       </c>
       <c r="D292" s="5">
         <v>0.13214836787249773</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>22.647728923999999</v>
       </c>
       <c r="C293" s="5">
         <v>6.5039889999987111E-3</v>
       </c>
       <c r="D293" s="5">
         <v>0.34526090300288637</v>
       </c>
       <c r="E293" s="5">
         <v>0.16740772593530906</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>22.715788421999999</v>
       </c>
       <c r="C294" s="5">
         <v>6.8059498000000218E-2</v>
       </c>
       <c r="D294" s="5">
         <v>3.6663674610637687</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>22.774747255000001</v>
       </c>
       <c r="C295" s="5">
         <v>5.8958833000001931E-2</v>
       </c>
       <c r="D295" s="5">
         <v>3.1594488427815426</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>22.785404843999999</v>
       </c>
       <c r="C296" s="5">
         <v>1.0657588999997358E-2</v>
       </c>
       <c r="D296" s="5">
         <v>0.56299523984835176</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>22.800739354000001</v>
       </c>
       <c r="C297" s="5">
         <v>1.533451000000241E-2</v>
       </c>
       <c r="D297" s="5">
         <v>0.81059246844128463</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>22.772347491000001</v>
       </c>
       <c r="C298" s="5">
         <v>-2.8391862999999518E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-1.4840687542595377</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>22.813500976</v>
       </c>
       <c r="C299" s="5">
         <v>4.1153484999998824E-2</v>
       </c>
       <c r="D299" s="5">
         <v>2.1902880922179513</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>22.837259413000002</v>
       </c>
       <c r="C300" s="5">
         <v>2.3758437000001464E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.2568870171916213</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>22.754825518000001</v>
       </c>
       <c r="C301" s="5">
         <v>-8.2433895000001201E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-4.2465799413762273</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>22.809501817000001</v>
       </c>
       <c r="C302" s="5">
         <v>5.4676299000000483E-2</v>
       </c>
       <c r="D302" s="5">
         <v>2.9218259824395743</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>23.163292888000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.35379107099999985</v>
       </c>
       <c r="D303" s="5">
         <v>20.285695701567551</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>23.054216215</v>
       </c>
       <c r="C304" s="5">
         <v>-0.10907667300000057</v>
       </c>
       <c r="D304" s="5">
         <v>-5.5067559475277079</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>23.091979325000001</v>
       </c>
       <c r="C305" s="5">
         <v>3.7763110000000211E-2</v>
       </c>
       <c r="D305" s="5">
         <v>1.9834212363843973</v>
       </c>
       <c r="E305" s="5">
         <v>1.9615671067540363</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>23.037634918999998</v>
       </c>
       <c r="C306" s="5">
         <v>-5.434440600000201E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-2.7877981257978135</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>23.088158738000001</v>
       </c>
       <c r="C307" s="5">
         <v>5.0523819000002135E-2</v>
       </c>
       <c r="D307" s="5">
         <v>2.6636961781317803</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>23.091533835</v>
       </c>
       <c r="C308" s="5">
         <v>3.3750969999992719E-3</v>
       </c>
       <c r="D308" s="5">
         <v>0.17556074322897519</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>23.020872512</v>
       </c>
       <c r="C309" s="5">
         <v>-7.0661322999999499E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-3.610888052426442</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>23.085711218</v>
       </c>
       <c r="C310" s="5">
         <v>6.4838705999999746E-2</v>
       </c>
       <c r="D310" s="5">
         <v>3.4326728022131103</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>23.084493512000002</v>
       </c>
       <c r="C311" s="5">
         <v>-1.2177059999984863E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-6.3278247705156332E-2</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>23.123544119999998</v>
       </c>
       <c r="C312" s="5">
         <v>3.90506079999966E-2</v>
       </c>
       <c r="D312" s="5">
         <v>2.0489594063757943</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>23.110774422999999</v>
       </c>
       <c r="C313" s="5">
         <v>-1.2769696999999525E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.66067637733049356</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>23.247300475999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.13652605300000076</v>
       </c>
       <c r="D314" s="5">
         <v>7.3238800044170826</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>23.081241720000001</v>
       </c>
       <c r="C315" s="5">
         <v>-0.1660587559999982</v>
       </c>
       <c r="D315" s="5">
         <v>-8.2428992948300195</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>23.176510354000001</v>
       </c>
       <c r="C316" s="5">
         <v>9.5268633999999963E-2</v>
       </c>
       <c r="D316" s="5">
         <v>5.0670447292510579</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>23.136616463999999</v>
       </c>
       <c r="C317" s="5">
         <v>-3.9893890000001875E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-2.046125067490967</v>
       </c>
       <c r="E317" s="5">
         <v>0.19330148521168322</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>23.366806240999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.23018977699999965</v>
       </c>
       <c r="D318" s="5">
         <v>12.614450100312657</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>23.210583351</v>
       </c>
       <c r="C319" s="5">
         <v>-0.15622288999999867</v>
       </c>
       <c r="D319" s="5">
         <v>-7.7342789796635447</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>23.198338660000001</v>
       </c>
       <c r="C320" s="5">
         <v>-1.2244690999999364E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-0.63122370127911553</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>23.308305189999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.10996652999999768</v>
       </c>
       <c r="D321" s="5">
         <v>5.8390032531116409</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>23.394314589</v>
       </c>
       <c r="C322" s="5">
         <v>8.6009399000001707E-2</v>
       </c>
       <c r="D322" s="5">
         <v>4.5190748212875498</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>23.562409922000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.16809533300000012</v>
       </c>
       <c r="D323" s="5">
         <v>8.9714121967416247</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>23.523240448999999</v>
       </c>
       <c r="C324" s="5">
         <v>-3.9169473000001176E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-1.9767072416758569</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>23.485724153</v>
       </c>
       <c r="C325" s="5">
         <v>-3.7516295999999727E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-1.8971343488028425</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>23.592375206</v>
       </c>
       <c r="C326" s="5">
         <v>0.10665105300000022</v>
       </c>
       <c r="D326" s="5">
         <v>5.5875055432923926</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>23.384946722999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.20742848300000105</v>
       </c>
       <c r="D327" s="5">
         <v>-10.055084137303115</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>23.397874413</v>
       </c>
       <c r="C328" s="5">
         <v>1.292769000000149E-2</v>
       </c>
       <c r="D328" s="5">
         <v>0.66540597345186026</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>23.268656384</v>
       </c>
       <c r="C329" s="5">
         <v>-0.12921802900000046</v>
       </c>
       <c r="D329" s="5">
         <v>-6.429530555160845</v>
       </c>
       <c r="E329" s="5">
         <v>0.57069675769338968</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>23.31907301</v>
       </c>
       <c r="C330" s="5">
         <v>5.041662600000052E-2</v>
       </c>
       <c r="D330" s="5">
         <v>2.6312717759104043</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>23.325451863000001</v>
       </c>
       <c r="C331" s="5">
         <v>6.3788530000010724E-3</v>
       </c>
       <c r="D331" s="5">
         <v>0.32875022661911224</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>23.388166045999998</v>
       </c>
       <c r="C332" s="5">
         <v>6.2714182999997092E-2</v>
       </c>
       <c r="D332" s="5">
         <v>3.2745314825632255</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>23.298428293000001</v>
       </c>
       <c r="C333" s="5">
         <v>-8.9737752999997866E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-4.5083333214041339</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>23.30321683</v>
       </c>
       <c r="C334" s="5">
         <v>4.788536999999593E-3</v>
       </c>
       <c r="D334" s="5">
         <v>0.24691556167333317</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>23.279964653</v>
       </c>
       <c r="C335" s="5">
         <v>-2.3252176999999818E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-1.1908223884799063</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>23.088017525000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.19194712799999891</v>
       </c>
       <c r="D336" s="5">
         <v>-9.4576167076679045</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>23.148626967999999</v>
       </c>
       <c r="C337" s="5">
         <v>6.0609442999997043E-2</v>
       </c>
       <c r="D337" s="5">
         <v>3.1960601434749103</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>23.210085982999999</v>
       </c>
       <c r="C338" s="5">
         <v>6.1459015000000505E-2</v>
       </c>
       <c r="D338" s="5">
         <v>3.232906299822047</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>23.370315046000002</v>
       </c>
       <c r="C339" s="5">
         <v>0.16022906300000272</v>
       </c>
       <c r="D339" s="5">
         <v>8.6059982845337668</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>23.317391412999999</v>
       </c>
       <c r="C340" s="5">
         <v>-5.2923633000002468E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-2.6838874924589251</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>23.392815076000002</v>
       </c>
       <c r="C341" s="5">
         <v>7.542366300000225E-2</v>
       </c>
       <c r="D341" s="5">
         <v>3.9513889078555353</v>
       </c>
       <c r="E341" s="5">
         <v>0.53358771538427607</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>23.359828285999999</v>
       </c>
       <c r="C342" s="5">
         <v>-3.2986790000002486E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-1.6790875357253876</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>23.540488125</v>
       </c>
       <c r="C343" s="5">
         <v>0.18065983900000049</v>
       </c>
       <c r="D343" s="5">
         <v>9.6856504166837887</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>23.59756196</v>
       </c>
       <c r="C344" s="5">
         <v>5.7073835000000628E-2</v>
       </c>
       <c r="D344" s="5">
         <v>2.9485072685148328</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>23.298308859999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.29925310000000138</v>
       </c>
       <c r="D345" s="5">
         <v>-14.200025536723249</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>23.614101059999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.31579220000000063</v>
       </c>
       <c r="D346" s="5">
         <v>17.534193271129862</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>23.321819894000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.29228116599999865</v>
       </c>
       <c r="D347" s="5">
         <v>-13.88233712101381</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>24.212706944000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.8908870499999999</v>
       </c>
       <c r="D348" s="5">
         <v>56.808969913963558</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>23.831070846999999</v>
       </c>
       <c r="C349" s="5">
         <v>-0.38163609700000123</v>
       </c>
       <c r="D349" s="5">
         <v>-17.357671396240626</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>23.257706321000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.57336452599999888</v>
       </c>
       <c r="D350" s="5">
         <v>-25.3413909384278</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>23.634915476</v>
       </c>
       <c r="C351" s="5">
         <v>0.37720915499999919</v>
       </c>
       <c r="D351" s="5">
         <v>21.295881312712183</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>23.699235293000001</v>
       </c>
       <c r="C352" s="5">
         <v>6.4319817000001223E-2</v>
       </c>
       <c r="D352" s="5">
         <v>3.314993191116189</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>23.796084047000001</v>
       </c>
       <c r="C353" s="5">
         <v>9.6848753999999815E-2</v>
       </c>
       <c r="D353" s="5">
         <v>5.0156286696954711</v>
       </c>
       <c r="E353" s="5">
         <v>1.7239009913506909</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>23.581799901</v>
       </c>
       <c r="C354" s="5">
         <v>-0.21428414600000067</v>
       </c>
       <c r="D354" s="5">
         <v>-10.28656840774681</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>23.867626421000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.28582652000000053</v>
       </c>
       <c r="D355" s="5">
         <v>15.55463765602596</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>23.829544180999999</v>
       </c>
       <c r="C356" s="5">
         <v>-3.8082240000001377E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-1.8979591799996198</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>23.710667134000001</v>
       </c>
       <c r="C357" s="5">
         <v>-0.11887704699999802</v>
       </c>
       <c r="D357" s="5">
         <v>-5.824819209185172</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>24.125899404999998</v>
       </c>
       <c r="C358" s="5">
         <v>0.41523227099999716</v>
       </c>
       <c r="D358" s="5">
         <v>23.16203839503288</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>23.981663544</v>
       </c>
       <c r="C359" s="5">
         <v>-0.14423586099999852</v>
       </c>
       <c r="D359" s="5">
         <v>-6.9428996285780364</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>23.974862666</v>
       </c>
       <c r="C360" s="5">
         <v>-6.8008779999999547E-3</v>
       </c>
       <c r="D360" s="5">
         <v>-0.33977361915809023</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>24.305885634999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.33102296899999928</v>
       </c>
       <c r="D361" s="5">
         <v>17.886443064586221</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>24.335319403</v>
       </c>
       <c r="C362" s="5">
         <v>2.9433768000000526E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.4628852197406284</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>24.389226577999999</v>
       </c>
       <c r="C363" s="5">
         <v>5.3907174999999086E-2</v>
       </c>
       <c r="D363" s="5">
         <v>2.6908458237701272</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>24.472972808000002</v>
       </c>
       <c r="C364" s="5">
         <v>8.3746230000002697E-2</v>
       </c>
       <c r="D364" s="5">
         <v>4.1992016910402885</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>24.484972033999998</v>
       </c>
       <c r="C365" s="5">
         <v>1.199922599999681E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.58995547914644231</v>
       </c>
       <c r="E365" s="5">
         <v>2.8949636656155908</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>24.674480450000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.18950841600000246</v>
       </c>
       <c r="D366" s="5">
         <v>9.6934900871342933</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>24.619624576</v>
       </c>
       <c r="C367" s="5">
         <v>-5.4855874000001137E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-2.6354388091127556</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>24.681217892999999</v>
       </c>
       <c r="C368" s="5">
         <v>6.1593316999999814E-2</v>
       </c>
       <c r="D368" s="5">
         <v>3.0438128671916864</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>23.121810481000001</v>
       </c>
       <c r="C369" s="5">
         <v>-1.5594074119999988</v>
       </c>
       <c r="D369" s="5">
         <v>-54.30559650262763</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>23.346293989999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.2244835089999988</v>
       </c>
       <c r="D370" s="5">
         <v>12.293173490765753</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>23.423961968</v>
       </c>
       <c r="C371" s="5">
         <v>7.7667978000000915E-2</v>
       </c>
       <c r="D371" s="5">
         <v>4.0659970685710256</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>23.946129320000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.52216735200000031</v>
       </c>
       <c r="D372" s="5">
         <v>30.286564327017928</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>24.147725332</v>
       </c>
       <c r="C373" s="5">
         <v>0.20159601199999955</v>
       </c>
       <c r="D373" s="5">
         <v>10.583630847837867</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>23.994708875000001</v>
       </c>
       <c r="C374" s="5">
         <v>-0.15301645699999966</v>
       </c>
       <c r="D374" s="5">
         <v>-7.344523748076826</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>23.068171077999999</v>
       </c>
       <c r="C375" s="5">
         <v>-0.92653779700000172</v>
       </c>
       <c r="D375" s="5">
         <v>-37.659232881579015</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>22.960987605</v>
       </c>
       <c r="C376" s="5">
         <v>-0.1071834729999992</v>
       </c>
       <c r="D376" s="5">
         <v>-5.4353527509702797</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>22.970616669000002</v>
       </c>
       <c r="C377" s="5">
         <v>9.6290640000020744E-3</v>
       </c>
       <c r="D377" s="5">
         <v>0.50440189166387484</v>
       </c>
       <c r="E377" s="5">
         <v>-6.1848360002092377</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>22.774826615999999</v>
       </c>
       <c r="C378" s="5">
         <v>-0.19579005300000318</v>
       </c>
       <c r="D378" s="5">
         <v>-9.762075126947023</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>22.692620403999999</v>
       </c>
       <c r="C379" s="5">
         <v>-8.2206211999999113E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-4.2464622581941498</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>22.63509758</v>
       </c>
       <c r="C380" s="5">
         <v>-5.7522823999999417E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-2.9997906041039357</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>22.747764762999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.11266718299999923</v>
       </c>
       <c r="D381" s="5">
         <v>6.1393171505754518</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>22.957671607000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.20990684400000248</v>
       </c>
       <c r="D382" s="5">
         <v>11.652725693464516</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>23.138937041999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.1812654349999967</v>
       </c>
       <c r="D383" s="5">
         <v>9.8972389153558993</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>23.518696583000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.37975954100000209</v>
       </c>
       <c r="D384" s="5">
         <v>21.573281172406244</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>23.564602555</v>
       </c>
       <c r="C385" s="5">
         <v>4.5905971999999906E-2</v>
       </c>
       <c r="D385" s="5">
         <v>2.3675807961425877</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>23.630572086000001</v>
       </c>
       <c r="C386" s="5">
         <v>6.5969531000000359E-2</v>
       </c>
       <c r="D386" s="5">
         <v>3.4116336397771674</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>23.865918183000002</v>
       </c>
       <c r="C387" s="5">
         <v>0.23534609700000075</v>
       </c>
       <c r="D387" s="5">
         <v>12.628147059290008</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>23.774234003</v>
       </c>
       <c r="C388" s="5">
         <v>-9.1684180000001447E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-4.5137963421635234</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>23.856567194</v>
       </c>
       <c r="C389" s="5">
         <v>8.2333191000000028E-2</v>
       </c>
       <c r="D389" s="5">
         <v>4.2358287159625529</v>
       </c>
       <c r="E389" s="5">
         <v>3.8568861157116219</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>23.891885541000001</v>
       </c>
       <c r="C390" s="5">
         <v>3.5318347000000472E-2</v>
       </c>
       <c r="D390" s="5">
         <v>1.7910715387826848</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>23.833986178</v>
       </c>
       <c r="C391" s="5">
         <v>-5.7899363000000648E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-2.8696191180350383</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>23.946689588000002</v>
       </c>
       <c r="C392" s="5">
         <v>0.11270341000000172</v>
       </c>
       <c r="D392" s="5">
         <v>5.824352013265921</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>23.94551323</v>
       </c>
       <c r="C393" s="5">
         <v>-1.1763580000021534E-3</v>
       </c>
       <c r="D393" s="5">
         <v>-5.893291680617585E-2</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>23.944540068999999</v>
       </c>
       <c r="C394" s="5">
         <v>-9.7316100000099937E-4</v>
       </c>
       <c r="D394" s="5">
         <v>-4.8757869371751639E-2</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>23.938424924</v>
       </c>
       <c r="C395" s="5">
         <v>-6.1151449999989893E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-0.30603533436810437</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>24.147251839999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.20882691599999958</v>
       </c>
       <c r="D396" s="5">
         <v>10.985355516180295</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>23.933699219000001</v>
       </c>
       <c r="C397" s="5">
         <v>-0.21355262099999806</v>
       </c>
       <c r="D397" s="5">
         <v>-10.111236256067679</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>24.171446389</v>
       </c>
       <c r="C398" s="5">
         <v>0.23774716999999868</v>
       </c>
       <c r="D398" s="5">
         <v>12.593603784394203</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>24.093774403000001</v>
       </c>
       <c r="C399" s="5">
         <v>-7.7671985999998583E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-3.7886276705868749</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>24.191380594000002</v>
       </c>
       <c r="C400" s="5">
         <v>9.7606191000000564E-2</v>
       </c>
       <c r="D400" s="5">
         <v>4.9711062586650812</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>24.359334681</v>
       </c>
       <c r="C401" s="5">
         <v>0.16795408699999825</v>
       </c>
       <c r="D401" s="5">
         <v>8.6568771724666149</v>
       </c>
       <c r="E401" s="5">
         <v>2.1074594802828361</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>24.226369663</v>
       </c>
       <c r="C402" s="5">
         <v>-0.13296501800000016</v>
       </c>
       <c r="D402" s="5">
         <v>-6.3570669555246484</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>24.330438925999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.10406926299999952</v>
       </c>
       <c r="D403" s="5">
         <v>5.2783933697878371</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>24.432815990000002</v>
       </c>
       <c r="C404" s="5">
         <v>0.10237706400000235</v>
       </c>
       <c r="D404" s="5">
         <v>5.1678427242147329</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>24.533422997999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.10060700799999722</v>
       </c>
       <c r="D405" s="5">
         <v>5.0546963830004898</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>24.521717231</v>
       </c>
       <c r="C406" s="5">
         <v>-1.1705766999998701E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-0.5710624401002673</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>24.540973804</v>
       </c>
       <c r="C407" s="5">
         <v>1.9256572999999833E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.94642450236728237</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>24.479103101</v>
       </c>
       <c r="C408" s="5">
         <v>-6.1870703000000304E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-2.9837428863127347</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>24.631866439</v>
       </c>
       <c r="C409" s="5">
         <v>0.15276333799999975</v>
       </c>
       <c r="D409" s="5">
         <v>7.7511302952721239</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>24.738622154000002</v>
       </c>
       <c r="C410" s="5">
         <v>0.10675571500000203</v>
       </c>
       <c r="D410" s="5">
         <v>5.3266416386846371</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>24.616881114000002</v>
       </c>
       <c r="C411" s="5">
         <v>-0.12174103999999986</v>
       </c>
       <c r="D411" s="5">
         <v>-5.748070479400047</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>24.705643418000001</v>
       </c>
       <c r="C412" s="5">
         <v>8.8762303999999403E-2</v>
       </c>
       <c r="D412" s="5">
         <v>4.4137484675818461</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>24.677084594</v>
       </c>
       <c r="C413" s="5">
         <v>-2.8558824000000982E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-1.3783709278341716</v>
       </c>
       <c r="E413" s="5">
         <v>1.3044277159500739</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>24.751024346000001</v>
       </c>
       <c r="C414" s="5">
         <v>7.3939752000001135E-2</v>
       </c>
       <c r="D414" s="5">
         <v>3.6553995056221034</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>24.794582242000001</v>
       </c>
       <c r="C415" s="5">
         <v>4.3557895999999374E-2</v>
       </c>
       <c r="D415" s="5">
         <v>2.1323714608795452</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>24.718803182999999</v>
       </c>
       <c r="C416" s="5">
         <v>-7.5779059000002036E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-3.6065042360835631</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>24.716335144999999</v>
       </c>
       <c r="C417" s="5">
         <v>-2.4680379999999502E-3</v>
       </c>
       <c r="D417" s="5">
         <v>-0.11974769757879811</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>24.791684540999999</v>
       </c>
       <c r="C418" s="5">
         <v>7.5349396000000013E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.720246449998621</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>24.842942186999998</v>
       </c>
       <c r="C419" s="5">
         <v>5.1257645999999824E-2</v>
       </c>
       <c r="D419" s="5">
         <v>2.5094489114394269</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>24.905301246000001</v>
       </c>
       <c r="C420" s="5">
         <v>6.2359059000002048E-2</v>
       </c>
       <c r="D420" s="5">
         <v>3.054093096894217</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>24.720754778</v>
       </c>
       <c r="C421" s="5">
         <v>-0.18454646800000063</v>
       </c>
       <c r="D421" s="5">
         <v>-8.5383296277046661</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>24.945913986000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.22515920800000089</v>
       </c>
       <c r="D422" s="5">
         <v>11.494213389214458</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>24.919664706999999</v>
       </c>
       <c r="C423" s="5">
         <v>-2.6249279000001735E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-1.2554150477567361</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>25.102569766999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.18290505999999951</v>
       </c>
       <c r="D424" s="5">
         <v>9.1721486706673581</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>24.986008305999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.11656146099999987</v>
       </c>
       <c r="D425" s="5">
         <v>-5.4319646184523451</v>
       </c>
       <c r="E425" s="5">
         <v>1.2518647039655217</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>25.058198771000001</v>
       </c>
       <c r="C426" s="5">
         <v>7.2190465000002035E-2</v>
       </c>
       <c r="D426" s="5">
         <v>3.5227115090284533</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>25.160919980999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.10272120999999856</v>
       </c>
       <c r="D427" s="5">
         <v>5.0316044763241141</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>25.204804406000001</v>
       </c>
       <c r="C428" s="5">
         <v>4.388442500000167E-2</v>
       </c>
       <c r="D428" s="5">
         <v>2.1131750898744084</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>25.294570724</v>
       </c>
       <c r="C429" s="5">
         <v>8.976631799999879E-2</v>
       </c>
       <c r="D429" s="5">
         <v>4.3584887707668329</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>25.267160635</v>
       </c>
       <c r="C430" s="5">
         <v>-2.7410088999999971E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-1.2926400998155008</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>25.244648745999999</v>
       </c>
       <c r="C431" s="5">
         <v>-2.2511889000000451E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-1.0639217795142764</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>25.262538760000002</v>
       </c>
       <c r="C432" s="5">
         <v>1.7890014000002452E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.85372112077919393</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>25.350551616000001</v>
       </c>
       <c r="C433" s="5">
         <v>8.8012855999998862E-2</v>
       </c>
       <c r="D433" s="5">
         <v>4.2617599269149098</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>25.269593479000001</v>
       </c>
       <c r="C434" s="5">
         <v>-8.0958136999999653E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-3.7656542444788554</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>25.423570625</v>
       </c>
       <c r="C435" s="5">
         <v>0.15397714599999901</v>
       </c>
       <c r="D435" s="5">
         <v>7.5621509540698684</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>25.411798484999998</v>
       </c>
       <c r="C436" s="5">
         <v>-1.1772140000001485E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.55423556490687975</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>25.485730972999999</v>
       </c>
       <c r="C437" s="5">
         <v>7.3932488000000518E-2</v>
       </c>
       <c r="D437" s="5">
         <v>3.547662590066758</v>
       </c>
       <c r="E437" s="5">
         <v>2.0000100091217776</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>25.613268105</v>
       </c>
       <c r="C438" s="5">
         <v>0.1275371320000005</v>
       </c>
       <c r="D438" s="5">
         <v>6.1731770275746278</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>25.500748102999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.11252000200000012</v>
       </c>
       <c r="D439" s="5">
         <v>-5.1461178994872459</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>25.373056477999999</v>
       </c>
       <c r="C440" s="5">
         <v>-0.12769162500000064</v>
       </c>
       <c r="D440" s="5">
         <v>-5.8460860325935782</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>25.363918253000001</v>
       </c>
       <c r="C441" s="5">
         <v>-9.1382249999973908E-3</v>
       </c>
       <c r="D441" s="5">
         <v>-0.43133054600854592</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>25.348326189000002</v>
       </c>
       <c r="C442" s="5">
         <v>-1.5592063999999795E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-0.73519182820083184</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>25.684961510000001</v>
+        <v>25.653407814000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.33663532099999927</v>
+        <v>0.30508162499999969</v>
       </c>
       <c r="D443" s="5">
-        <v>17.153585764814071</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>15.438144461650971</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>25.635190964</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-1.8216850000001727E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-0.84881681355823968</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBE90455-9FAA-4F72-85E8-433E9BE5CBE2}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>largovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>