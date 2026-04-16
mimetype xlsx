--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5A10E194-489E-49B7-A1A7-4659A7AADFDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F8AC8B78-B949-4E7D-8DBF-EC945F932766}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FEDDF09D-C0DA-4996-9E01-085D22F30635}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{60AFE7AA-0182-4B40-9E02-C99EFF8C7D3E}"/>
   </bookViews>
   <sheets>
     <sheet name="larinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D535A9C9-08B7-443B-8FDF-C39F53D2159A}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{138BA922-0F50-45DA-894B-4BB2810939CC}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -2274,4890 +2274,4959 @@
         <v>-3.8578602000000073E-3</v>
       </c>
       <c r="D96" s="5">
         <v>-6.4413706614444894</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>0.68730875459999996</v>
       </c>
       <c r="C97" s="5">
         <v>-6.06306550000002E-3</v>
       </c>
       <c r="D97" s="5">
         <v>-10.002952195513437</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>0.68984537050000005</v>
+        <v>0.68984537040000005</v>
       </c>
       <c r="C98" s="5">
-        <v>2.5366159000000943E-3</v>
+        <v>2.536615800000086E-3</v>
       </c>
       <c r="D98" s="5">
-        <v>4.5197928182511227</v>
+        <v>4.5197926364369145</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>0.70008835359999999</v>
       </c>
       <c r="C99" s="5">
-        <v>1.0242983099999936E-2</v>
+        <v>1.0242983199999944E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>19.347461483380979</v>
+        <v>19.347461690988176</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>0.70260385550000004</v>
       </c>
       <c r="C100" s="5">
         <v>2.51550190000005E-3</v>
       </c>
       <c r="D100" s="5">
         <v>4.3979830069970971</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>0.70393398669999996</v>
       </c>
       <c r="C101" s="5">
         <v>1.3301311999999177E-3</v>
       </c>
       <c r="D101" s="5">
         <v>2.2955786856975857</v>
       </c>
       <c r="E101" s="5">
         <v>0.41150231575515228</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>0.70299965880000004</v>
+        <v>0.70299965890000005</v>
       </c>
       <c r="C102" s="5">
-        <v>-9.343278999999205E-4</v>
+        <v>-9.3432779999991222E-4</v>
       </c>
       <c r="D102" s="5">
-        <v>-1.5811777199674859</v>
+        <v>-1.5811775519695037</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>0.70406736800000003</v>
+        <v>0.70406736810000004</v>
       </c>
       <c r="C103" s="5">
         <v>1.0677091999999888E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>1.8378503160590087</v>
+        <v>1.8378503157953752</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>0.70496270549999995</v>
+        <v>0.70496270559999996</v>
       </c>
       <c r="C104" s="5">
         <v>8.953374999999264E-4</v>
       </c>
       <c r="D104" s="5">
-        <v>1.5367158724207464</v>
+        <v>1.5367158722010554</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>0.70565896189999999</v>
+        <v>0.705658962</v>
       </c>
       <c r="C105" s="5">
         <v>6.962564000000393E-4</v>
       </c>
       <c r="D105" s="5">
-        <v>1.1916392010651533</v>
+        <v>1.1916392008952004</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>0.70596171029999999</v>
       </c>
       <c r="C106" s="5">
-        <v>3.0274839999999692E-4</v>
+        <v>3.0274829999998865E-4</v>
       </c>
       <c r="D106" s="5">
-        <v>0.51605178600577783</v>
+        <v>0.51605161507433106</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>0.69581976940000001</v>
+        <v>0.6958197693</v>
       </c>
       <c r="C107" s="5">
-        <v>-1.0141940899999979E-2</v>
+        <v>-1.0141940999999988E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-15.940383477429453</v>
+        <v>-15.940383622397425</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>0.79239342300000004</v>
+        <v>0.79239342280000002</v>
       </c>
       <c r="C108" s="5">
-        <v>9.6573653600000031E-2</v>
+        <v>9.6573653500000023E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>375.69565276357258</v>
+        <v>375.69565214316339</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>0.78799670310000003</v>
+        <v>0.78799670290000001</v>
       </c>
       <c r="C109" s="5">
         <v>-4.3967199000000123E-3</v>
       </c>
       <c r="D109" s="5">
-        <v>-6.4589028616899853</v>
+        <v>-6.4589028632708656</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>0.69038323499999998</v>
+        <v>0.69038323489999998</v>
       </c>
       <c r="C110" s="5">
-        <v>-9.7613468100000045E-2</v>
+        <v>-9.7613468000000037E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-79.545445087432725</v>
+        <v>-79.545445060687726</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>0.70259860299999999</v>
       </c>
       <c r="C111" s="5">
-        <v>1.2215368000000004E-2</v>
+        <v>1.2215368100000012E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>23.425400200143386</v>
+        <v>23.425400414677288</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>0.70536143559999998</v>
+        <v>0.70536143569999998</v>
       </c>
       <c r="C112" s="5">
-        <v>2.762832599999987E-3</v>
+        <v>2.7628326999999953E-3</v>
       </c>
       <c r="D112" s="5">
-        <v>4.8221726475639271</v>
+        <v>4.8221728258932561</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>0.70637413090000001</v>
+        <v>0.70637413110000002</v>
       </c>
       <c r="C113" s="5">
-        <v>1.0126953000000327E-3</v>
+        <v>1.012695400000041E-3</v>
       </c>
       <c r="D113" s="5">
-        <v>1.736523094420539</v>
+        <v>1.7365232670039532</v>
       </c>
       <c r="E113" s="5">
-        <v>0.34664389645957527</v>
+        <v>0.3466439248713149</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>0.70285690550000002</v>
+        <v>0.70285690570000003</v>
       </c>
       <c r="C114" s="5">
         <v>-3.5172253999999903E-3</v>
       </c>
       <c r="D114" s="5">
-        <v>-5.8141716871887077</v>
+        <v>-5.8141716855873877</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>0.70341352339999996</v>
+        <v>0.70341352359999998</v>
       </c>
       <c r="C115" s="5">
         <v>5.5661789999994493E-4</v>
       </c>
       <c r="D115" s="5">
-        <v>0.95447378765913804</v>
+        <v>0.95447378738633404</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>0.70375348770000001</v>
+        <v>0.70375348800000004</v>
       </c>
       <c r="C116" s="5">
-        <v>3.3996430000005073E-4</v>
+        <v>3.3996440000005901E-4</v>
       </c>
       <c r="D116" s="5">
-        <v>0.58151190039319456</v>
+        <v>0.58151207173313679</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>0.70373081010000005</v>
+        <v>0.70373081019999995</v>
       </c>
       <c r="C117" s="5">
-        <v>-2.2677599999965103E-5</v>
+        <v>-2.2677800000092674E-5</v>
       </c>
       <c r="D117" s="5">
-        <v>-3.8661687636765141E-2</v>
+        <v>-3.8662028528058112E-2</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>0.70325306180000002</v>
+        <v>0.70325306170000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-4.7774830000002488E-4</v>
+        <v>-4.7774849999993041E-4</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.81162027824424055</v>
+        <v>-0.8116206166305151</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>0.69466519370000002</v>
+        <v>0.6946651935</v>
       </c>
       <c r="C119" s="5">
-        <v>-8.5878681000000068E-3</v>
+        <v>-8.5878682000000151E-3</v>
       </c>
       <c r="D119" s="5">
-        <v>-13.708724501565406</v>
+        <v>-13.708724652449645</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>0.69138647740000003</v>
+        <v>0.691386477</v>
       </c>
       <c r="C120" s="5">
-        <v>-3.2787162999999842E-3</v>
+        <v>-3.2787165000000007E-3</v>
       </c>
       <c r="D120" s="5">
-        <v>-5.5190819815094994</v>
+        <v>-5.5190823110277565</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>0.687793812</v>
+        <v>0.68779381169999998</v>
       </c>
       <c r="C121" s="5">
-        <v>-3.592665400000028E-3</v>
+        <v>-3.5926653000000197E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.0604235594638904</v>
+        <v>-6.0604233989733132</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>0.68883446140000004</v>
+        <v>0.68883445870000004</v>
       </c>
       <c r="C122" s="5">
-        <v>1.0406494000000377E-3</v>
+        <v>1.0406470000000612E-3</v>
       </c>
       <c r="D122" s="5">
-        <v>1.8308157731062424</v>
+        <v>1.8308115163900407</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>0.70770908850000003</v>
+        <v>0.7077090908</v>
       </c>
       <c r="C123" s="5">
-        <v>1.8874627099999985E-2</v>
+        <v>1.8874632099999955E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>38.318057601193203</v>
+        <v>38.318069501394582</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>0.70947955340000002</v>
+        <v>0.70947955350000003</v>
       </c>
       <c r="C124" s="5">
-        <v>1.7704648999999906E-3</v>
+        <v>1.7704627000000306E-3</v>
       </c>
       <c r="D124" s="5">
-        <v>3.0436734737236737</v>
+        <v>3.0436696294018795</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>0.70911063070000002</v>
+        <v>0.70911063080000003</v>
       </c>
       <c r="C125" s="5">
         <v>-3.6892269999999616E-4</v>
       </c>
       <c r="D125" s="5">
-        <v>-0.62220723636650099</v>
+        <v>-0.62220723627907093</v>
       </c>
       <c r="E125" s="5">
-        <v>0.3874009084270158</v>
+        <v>0.38740089416051671</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>0.70241641539999999</v>
+        <v>0.70241641560000001</v>
       </c>
       <c r="C126" s="5">
-        <v>-6.6942153000000282E-3</v>
+        <v>-6.6942152000000199E-3</v>
       </c>
       <c r="D126" s="5">
-        <v>-10.758291741788351</v>
+        <v>-10.758291587889579</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>0.70218371560000004</v>
+        <v>0.70218371589999995</v>
       </c>
       <c r="C127" s="5">
-        <v>-2.3269979999995805E-4</v>
+        <v>-2.3269970000006079E-4</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.39681807275008252</v>
+        <v>-0.39681790242023229</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>0.70175041930000004</v>
+        <v>0.70175042009999999</v>
       </c>
       <c r="C128" s="5">
-        <v>-4.3329629999999675E-4</v>
+        <v>-4.3329579999995538E-4</v>
       </c>
       <c r="D128" s="5">
-        <v>-0.73797569590217105</v>
+        <v>-0.73797484689286375</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>0.70095290340000005</v>
+        <v>0.70095290430000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-7.9751589999998984E-4</v>
+        <v>-7.9751579999998157E-4</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.3552678355419956</v>
+        <v>-1.3552676651313544</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>0.69974298069999996</v>
+        <v>0.69974298130000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-1.2099227000000878E-3</v>
+        <v>-1.2099230000000016E-3</v>
       </c>
       <c r="D130" s="5">
-        <v>-2.0517817817966133</v>
+        <v>-2.0517822831057297</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>0.6946730445</v>
+        <v>0.69467304470000002</v>
       </c>
       <c r="C131" s="5">
-        <v>-5.0699361999999581E-3</v>
+        <v>-5.0699365999999912E-3</v>
       </c>
       <c r="D131" s="5">
-        <v>-8.3562696474952407</v>
+        <v>-8.3562702738461994</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>0.69106767540000003</v>
+        <v>0.69106767469999997</v>
       </c>
       <c r="C132" s="5">
-        <v>-3.6053690999999777E-3</v>
+        <v>-3.6053700000000521E-3</v>
       </c>
       <c r="D132" s="5">
-        <v>-6.0532877851912748</v>
+        <v>-6.0532892516965138</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>0.68999972789999997</v>
+        <v>0.68999972460000003</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.0679475000000549E-3</v>
+        <v>-1.067950099999937E-3</v>
       </c>
       <c r="D133" s="5">
-        <v>-1.8387497635174888</v>
+        <v>-1.8387542039612681</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>0.68759747490000001</v>
+        <v>0.68759746870000005</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.4022529999999653E-3</v>
+        <v>-2.4022558999999832E-3</v>
       </c>
       <c r="D134" s="5">
-        <v>-4.0987552925430437</v>
+        <v>-4.0987601654303818</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>0.71119017880000002</v>
+        <v>0.71119018420000002</v>
       </c>
       <c r="C135" s="5">
-        <v>2.3592703900000012E-2</v>
+        <v>2.3592715499999972E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>49.905556016815254</v>
+        <v>49.905585895649928</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>0.61167270139999996</v>
+        <v>0.61167270220000003</v>
       </c>
       <c r="C136" s="5">
-        <v>-9.9517477400000054E-2</v>
+        <v>-9.951748199999999E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-83.616745557172251</v>
+        <v>-83.616746792800527</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>0.61087095759999999</v>
+        <v>0.61087095739999997</v>
       </c>
       <c r="C137" s="5">
-        <v>-8.0174379999997658E-4</v>
+        <v>-8.0174480000005932E-4</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.5615981881804575</v>
+        <v>-1.5616001198851759</v>
       </c>
       <c r="E137" s="5">
-        <v>-13.853927560361424</v>
+        <v>-13.853927600714243</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>0.70226509540000004</v>
+        <v>0.70226509589999997</v>
       </c>
       <c r="C138" s="5">
-        <v>9.1394137800000053E-2</v>
+        <v>9.13941385E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>432.86753500743015</v>
+        <v>432.8675416536737</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>0.70139961110000004</v>
+        <v>0.70139961149999996</v>
       </c>
       <c r="C139" s="5">
-        <v>-8.6548429999999676E-4</v>
+        <v>-8.6548440000000504E-4</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.4689184921824028</v>
+        <v>-1.4689186597171444</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>0.69991899069999997</v>
+        <v>0.6999189924</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.4806204000000767E-3</v>
+        <v>-1.4806190999999691E-3</v>
       </c>
       <c r="D140" s="5">
-        <v>-2.5039371300612956</v>
+        <v>-2.5039349556288171</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>0.69906206859999998</v>
+        <v>0.69906207109999996</v>
       </c>
       <c r="C141" s="5">
-        <v>-8.5692209999999047E-4</v>
+        <v>-8.569213000000353E-4</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.4593265323121329</v>
+        <v>-1.4593251755633307</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>0.69793154400000001</v>
+        <v>0.69793154639999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.1305245999999602E-3</v>
+        <v>-1.1305246999999685E-3</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.9234738942401797</v>
+        <v>-1.9234740560520547</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>0.6949089222</v>
+        <v>0.69490892370000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-3.0226218000000138E-3</v>
+        <v>-3.0226226999999772E-3</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.0749738180349224</v>
+        <v>-5.0749752762841212</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>0.69072813919999998</v>
+        <v>0.69072813830000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.1807830000000212E-3</v>
+        <v>-4.1807853999999978E-3</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.985397849765107</v>
+        <v>-6.9854017134379447</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>0.6908678761</v>
+        <v>0.69086786919999998</v>
       </c>
       <c r="C145" s="5">
-        <v>1.3973690000002037E-4</v>
+        <v>1.3973089999996802E-4</v>
       </c>
       <c r="D145" s="5">
-        <v>0.2430348117157477</v>
+        <v>0.24302436503063074</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>0.68548728960000005</v>
+        <v>0.68548727860000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.3805864999999509E-3</v>
+        <v>-5.380590599999957E-3</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.9556740550634455</v>
+        <v>-8.9556806753050662</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>0.7141224733</v>
+        <v>0.71412248040000004</v>
       </c>
       <c r="C147" s="5">
-        <v>2.8635183699999955E-2</v>
+        <v>2.863520180000001E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>63.410337905731474</v>
+        <v>63.410388868687193</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>0.71348142199999998</v>
+        <v>0.71348142240000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-6.4105130000002841E-4</v>
+        <v>-6.4105800000002766E-4</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.0719098112737635</v>
+        <v>-1.0719209485669734</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>0.7136448004</v>
+        <v>0.71364479810000003</v>
       </c>
       <c r="C149" s="5">
-        <v>1.633784000000249E-4</v>
+        <v>1.6337570000002355E-4</v>
       </c>
       <c r="D149" s="5">
-        <v>0.27513145999200628</v>
+        <v>0.27512690727251599</v>
       </c>
       <c r="E149" s="5">
-        <v>16.824149441279634</v>
+        <v>16.824149103016438</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>0.7019832667</v>
+        <v>0.70198326720000004</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.1661533700000004E-2</v>
+        <v>-1.1661530899999994E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-17.939180785905517</v>
+        <v>-17.93917691083643</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>0.70063648509999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.3467816000000132E-3</v>
+        <v>-1.3467821000000546E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.2781071343177417</v>
+        <v>-2.2781079695675666</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>0.69819056779999999</v>
+        <v>0.69819057070000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-2.445917299999989E-3</v>
+        <v>-2.4459143999999711E-3</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.1096862507597258</v>
+        <v>-4.1096814712866747</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>0.69732377450000005</v>
+        <v>0.69732377999999995</v>
       </c>
       <c r="C153" s="5">
-        <v>-8.6679329999994614E-4</v>
+        <v>-8.6679070000006408E-4</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.4796518083652233</v>
+        <v>-1.4796473942160326</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>0.69629275489999998</v>
+        <v>0.69629276120000005</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.0310196000000715E-3</v>
+        <v>-1.0310187999998943E-3</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.7598882123549098</v>
+        <v>-1.7598868441201954</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>0.69533598129999996</v>
+        <v>0.6953359885</v>
       </c>
       <c r="C155" s="5">
-        <v>-9.5677360000001599E-4</v>
+        <v>-9.5677270000005255E-4</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.6365112466724563</v>
+        <v>-1.636509704189737</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>0.69062352680000005</v>
+        <v>0.69062353320000003</v>
       </c>
       <c r="C156" s="5">
-        <v>-4.7124544999999074E-3</v>
+        <v>-4.7124552999999736E-3</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.8362815630700027</v>
+        <v>-7.8362827660482086</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>0.69208896230000005</v>
+        <v>0.69208896149999999</v>
       </c>
       <c r="C157" s="5">
-        <v>1.4654355000000008E-3</v>
+        <v>1.4654282999999602E-3</v>
       </c>
       <c r="D157" s="5">
-        <v>2.5762099816446504</v>
+        <v>2.5761971519357552</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>0.68445330469999999</v>
+        <v>0.68445325059999995</v>
       </c>
       <c r="C158" s="5">
-        <v>-7.6356576000000675E-3</v>
+        <v>-7.6357109000000367E-3</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.464781430468918</v>
+        <v>-12.464863242876989</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>0.61605708780000001</v>
+        <v>0.61605710319999996</v>
       </c>
       <c r="C159" s="5">
-        <v>-6.8396216899999973E-2</v>
+        <v>-6.8396147399999996E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-71.730013181661079</v>
+        <v>-71.729977887509008</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>0.61389903859999995</v>
+        <v>0.6138990459</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.1580492000000673E-3</v>
+        <v>-2.1580572999999603E-3</v>
       </c>
       <c r="D160" s="5">
-        <v>-4.1235518953037449</v>
+        <v>-4.1235669745319115</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>0.61511984159999999</v>
+        <v>0.61511984259999997</v>
       </c>
       <c r="C161" s="5">
-        <v>1.220803000000048E-3</v>
+        <v>1.2207966999999709E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>2.4126004184400696</v>
+        <v>2.4125878026341807</v>
       </c>
       <c r="E161" s="5">
-        <v>-13.805881966039191</v>
+        <v>-13.805881548119148</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>0.60243157160000005</v>
+        <v>0.6024315764</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.2688269999999946E-2</v>
+        <v>-1.2688266199999965E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-22.128981802286852</v>
+        <v>-22.128975875980927</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>0.60042151499999996</v>
+        <v>0.60042151779999997</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.0100566000000875E-3</v>
+        <v>-2.0100586000000309E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.9312221356516908</v>
+        <v>-3.9312259449546194</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>0.59697730360000001</v>
+        <v>0.59697730699999996</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.4442113999999524E-3</v>
+        <v>-3.4442108000000138E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.6705108242484652</v>
+        <v>-6.6705096684915866</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>0.59618310510000005</v>
+        <v>0.59618310630000004</v>
       </c>
       <c r="C165" s="5">
-        <v>-7.9419849999995407E-4</v>
+        <v>-7.9420069999991405E-4</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.5848100610099336</v>
+        <v>-1.5848144100412465</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>0.59539104109999996</v>
+        <v>0.59539103900000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-7.9206400000009225E-4</v>
+        <v>-7.9206730000003223E-4</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.582671927766921</v>
+        <v>-1.5826784704302987</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>0.59465715360000004</v>
+        <v>0.59465715509999995</v>
       </c>
       <c r="C167" s="5">
-        <v>-7.3388749999991898E-4</v>
+        <v>-7.338839000000652E-4</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.4691505931765048</v>
+        <v>-1.4691434403623194</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>0.69009532119999994</v>
+        <v>0.69009533050000005</v>
       </c>
       <c r="C168" s="5">
-        <v>9.5438167599999901E-2</v>
+        <v>9.5438175400000103E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>496.63568138205596</v>
+        <v>496.63575980818092</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>0.5915033502</v>
+        <v>0.59150336280000004</v>
       </c>
       <c r="C169" s="5">
-        <v>-9.8591970999999945E-2</v>
+        <v>-9.8591967700000005E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-84.275475917862323</v>
+        <v>-84.27547444128129</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>0.58413003409999997</v>
+        <v>0.58412995249999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-7.3733161000000269E-3</v>
+        <v>-7.3734103000000495E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>-13.974355094957325</v>
+        <v>-13.97452129281932</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>0.7191844248</v>
+        <v>0.71918447070000002</v>
       </c>
       <c r="C171" s="5">
-        <v>0.13505439070000003</v>
+        <v>0.13505451820000003</v>
       </c>
       <c r="D171" s="5">
-        <v>1113.301791452614</v>
+        <v>1113.3047545899933</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>0.71634273299999995</v>
+        <v>0.71634277270000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-2.8416918000000457E-3</v>
+        <v>-2.8416980000000036E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>-4.6398263798902999</v>
+        <v>-4.6398359943635947</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>0.71821289430000002</v>
+        <v>0.71821286240000004</v>
       </c>
       <c r="C173" s="5">
-        <v>1.8701613000000616E-3</v>
+        <v>1.8700897000000216E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>3.1782269375783656</v>
+        <v>3.1781033265896319</v>
       </c>
       <c r="E173" s="5">
-        <v>16.759832105536177</v>
+        <v>16.759826729738482</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>0.6004839327</v>
+        <v>0.60048395700000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.11772896160000001</v>
+        <v>-0.11772890540000003</v>
       </c>
       <c r="D174" s="5">
-        <v>-88.332486238435919</v>
+        <v>-88.332474353924525</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>0.59854382149999996</v>
+        <v>0.59854383320000004</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.9401112000000387E-3</v>
+        <v>-1.940123799999971E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-3.8089358738100931</v>
+        <v>-3.8089600215185149</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>0.69514509989999995</v>
+        <v>0.69514509769999999</v>
       </c>
       <c r="C176" s="5">
-        <v>9.660127839999999E-2</v>
+        <v>9.660126449999995E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>502.21859794779056</v>
+        <v>502.21843381495654</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>0.69451470950000005</v>
+        <v>0.69451468569999997</v>
       </c>
       <c r="C177" s="5">
-        <v>-6.3039039999990276E-4</v>
+        <v>-6.3041200000002462E-4</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.0828053807135363</v>
+        <v>-1.0828423010270871</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>0.69412237860000003</v>
+        <v>0.69412233889999997</v>
       </c>
       <c r="C178" s="5">
-        <v>-3.9233090000001525E-4</v>
+        <v>-3.9234679999999855E-4</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.67577703271954892</v>
+        <v>-0.67580435799405869</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>0.6940119844</v>
+        <v>0.69401195120000003</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.103942000000302E-4</v>
+        <v>-1.1038769999993647E-4</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.19068283583265622</v>
+        <v>-0.1906716291595445</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>0.69033140910000002</v>
+        <v>0.69033140510000002</v>
       </c>
       <c r="C180" s="5">
-        <v>-3.6805752999999886E-3</v>
+        <v>-3.680546100000015E-3</v>
       </c>
       <c r="D180" s="5">
-        <v>-6.1816127843112856</v>
+        <v>-6.1815654508890479</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>0.69277976340000003</v>
+        <v>0.69277979460000005</v>
       </c>
       <c r="C181" s="5">
-        <v>2.4483543000000108E-3</v>
+        <v>2.4483895000000366E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>4.3399716052327841</v>
+        <v>4.3400352488057292</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>0.68687629370000003</v>
+        <v>0.68687624000000003</v>
       </c>
       <c r="C182" s="5">
-        <v>-5.9034696999999969E-3</v>
+        <v>-5.9035546000000272E-3</v>
       </c>
       <c r="D182" s="5">
-        <v>-9.7598070467849407</v>
+        <v>-9.7599404750878254</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>0.72064048739999997</v>
+        <v>0.72064059570000005</v>
       </c>
       <c r="C183" s="5">
-        <v>3.3764193699999945E-2</v>
+        <v>3.3764355700000026E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>77.861342425086505</v>
+        <v>77.861830042560953</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>0.71803315990000005</v>
+        <v>0.71803326209999996</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.607327499999923E-3</v>
+        <v>-2.6073336000000946E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.2563203259922799</v>
+        <v>-4.2563294596169481</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>0.61990101720000002</v>
+        <v>0.61990097030000002</v>
       </c>
       <c r="C185" s="5">
-        <v>-9.8132142700000036E-2</v>
+        <v>-9.8132291799999938E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-82.855130863322941</v>
+        <v>-82.855175712285757</v>
       </c>
       <c r="E185" s="5">
-        <v>-13.688403240910741</v>
+        <v>-13.688405937409453</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>0.69857375150000001</v>
+        <v>0.69857379679999998</v>
       </c>
       <c r="C186" s="5">
-        <v>7.8672734299999991E-2</v>
+        <v>7.8672826499999959E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>319.44881432724452</v>
+        <v>319.44952153691759</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>0.69664216000000001</v>
+        <v>0.69664217350000002</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.9315914999999961E-3</v>
+        <v>-1.9316232999999627E-3</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.2680621409489019</v>
+        <v>-3.2681149191211678</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>0.69319119360000003</v>
+        <v>0.6931911784</v>
       </c>
       <c r="C188" s="5">
-        <v>-3.4509663999999773E-3</v>
+        <v>-3.4509951000000205E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>-5.7851429144421758</v>
+        <v>-5.7851896143735644</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>0.69254213389999997</v>
+        <v>0.69254205999999996</v>
       </c>
       <c r="C189" s="5">
-        <v>-6.490597000000653E-4</v>
+        <v>-6.4911840000003718E-4</v>
       </c>
       <c r="D189" s="5">
-        <v>-1.1178345459878836</v>
+        <v>-1.1179351455771092</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>0.69238409150000002</v>
+        <v>0.69238396930000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.5804239999994696E-4</v>
+        <v>-1.5809069999994652E-4</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.27350397099862311</v>
+        <v>-0.27358748193389015</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>0.69264748570000001</v>
+        <v>0.69264736289999995</v>
       </c>
       <c r="C191" s="5">
-        <v>2.6339419999998892E-4</v>
+        <v>2.6339359999993928E-4</v>
       </c>
       <c r="D191" s="5">
-        <v>0.45745591147503539</v>
+        <v>0.4574549481358936</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>0.6908164242</v>
+        <v>0.69081632339999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.8310615000000086E-3</v>
+        <v>-1.8310394999999646E-3</v>
       </c>
       <c r="D192" s="5">
-        <v>-3.1265631471398381</v>
+        <v>-3.1265266725879148</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>0.69325949799999997</v>
+        <v>0.69325942839999999</v>
       </c>
       <c r="C193" s="5">
-        <v>2.443073799999973E-3</v>
+        <v>2.443105000000001E-3</v>
       </c>
       <c r="D193" s="5">
-        <v>4.3273286860942006</v>
+        <v>4.3273856726254056</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>0.69282568570000003</v>
+        <v>0.69282561929999997</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.3381229999994719E-4</v>
+        <v>-4.3380910000001549E-4</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.74832995278043546</v>
+        <v>-0.74832452660688054</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>0.62309721539999996</v>
+        <v>0.62309805799999995</v>
       </c>
       <c r="C195" s="5">
-        <v>-6.9728470300000067E-2</v>
+        <v>-6.9727561300000018E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-71.998457107327241</v>
+        <v>-71.99797050950005</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>0.62004528619999999</v>
+        <v>0.62004533920000005</v>
       </c>
       <c r="C196" s="5">
-        <v>-3.0519291999999698E-3</v>
+        <v>-3.0527187999999095E-3</v>
       </c>
       <c r="D196" s="5">
-        <v>-5.7218184228632225</v>
+        <v>-5.7232515893746001</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>0.62230815610000001</v>
+        <v>0.62230796290000001</v>
       </c>
       <c r="C197" s="5">
-        <v>2.2628699000000196E-3</v>
+        <v>2.262623699999966E-3</v>
       </c>
       <c r="D197" s="5">
-        <v>4.468412068888683</v>
+        <v>4.4679157179153162</v>
       </c>
       <c r="E197" s="5">
-        <v>0.38831020327612098</v>
+        <v>0.38828663211079029</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>0.59445340420000004</v>
+        <v>0.59445340310000006</v>
       </c>
       <c r="C198" s="5">
-        <v>-2.7854751899999974E-2</v>
+        <v>-2.7854559799999956E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-42.27713143109932</v>
+        <v>-42.276917666713409</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>0.59344319700000003</v>
+        <v>0.59344317530000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-1.0102072000000017E-3</v>
+        <v>-1.0102278000000409E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>-2.020313320995204</v>
+        <v>-2.0203541383336687</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>0.59112359879999998</v>
+        <v>0.59112355009999995</v>
       </c>
       <c r="C200" s="5">
-        <v>-2.3195982000000503E-3</v>
+        <v>-2.3196252000000639E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.5909210371717251</v>
+        <v>-4.5909734959891253</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>0.59037864659999995</v>
+        <v>0.59037852329999996</v>
       </c>
       <c r="C201" s="5">
-        <v>-7.4495220000003748E-4</v>
+        <v>-7.4502679999999266E-4</v>
       </c>
       <c r="D201" s="5">
-        <v>-1.5018389372809526</v>
+        <v>-1.5019884143020579</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>0.58986614709999996</v>
+        <v>0.58986595559999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-5.1249949999998545E-4</v>
+        <v>-5.1256769999996621E-4</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.0367441049887516</v>
+        <v>-1.0368816253476854</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>0.59107224069999997</v>
+        <v>0.5910719297</v>
       </c>
       <c r="C203" s="5">
-        <v>1.2060936000000133E-3</v>
+        <v>1.2059741000000068E-3</v>
       </c>
       <c r="D203" s="5">
-        <v>2.4814103197794868</v>
+        <v>2.4811625045576546</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>0.59213222929999998</v>
+        <v>0.59213201920000003</v>
       </c>
       <c r="C204" s="5">
-        <v>1.0599886000000058E-3</v>
+        <v>1.0600895000000277E-3</v>
       </c>
       <c r="D204" s="5">
-        <v>2.1733513199390764</v>
+        <v>2.1735614005381265</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>0.59584225300000004</v>
+        <v>0.59584204760000004</v>
       </c>
       <c r="C205" s="5">
-        <v>3.7100237000000647E-3</v>
+        <v>3.7100284000000094E-3</v>
       </c>
       <c r="D205" s="5">
-        <v>7.7832227580870272</v>
+        <v>7.7832358179060313</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>0.59939849599999995</v>
+        <v>0.59939835750000003</v>
       </c>
       <c r="C206" s="5">
-        <v>3.5562429999999035E-3</v>
+        <v>3.5563098999999987E-3</v>
       </c>
       <c r="D206" s="5">
-        <v>7.4019635112998028</v>
+        <v>7.4021099954353797</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>0.62665909289999999</v>
+        <v>0.62666104109999998</v>
       </c>
       <c r="C207" s="5">
-        <v>2.7260596900000045E-2</v>
+        <v>2.7262683599999948E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>70.525119269351592</v>
+        <v>70.531953904802762</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>0.61991466650000004</v>
+        <v>0.61991460659999997</v>
       </c>
       <c r="C208" s="5">
-        <v>-6.7444263999999476E-3</v>
+        <v>-6.7464345000000092E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>-12.177299308601707</v>
+        <v>-12.180677419763096</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>0.62055239620000002</v>
+        <v>0.62055210260000004</v>
       </c>
       <c r="C209" s="5">
-        <v>6.3772969999997819E-4</v>
+        <v>6.3749600000007067E-4</v>
       </c>
       <c r="D209" s="5">
-        <v>1.2414942543898855</v>
+        <v>1.2410368454360388</v>
       </c>
       <c r="E209" s="5">
-        <v>-0.28213673286934249</v>
+        <v>-0.28215295395185302</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>0.69225828410000001</v>
+        <v>0.69225831510000002</v>
       </c>
       <c r="C210" s="5">
-        <v>7.1705887899999987E-2</v>
+        <v>7.1706212499999977E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>271.42955276086292</v>
+        <v>271.4318611637828</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>0.6913188119</v>
+        <v>0.69131894319999998</v>
       </c>
       <c r="C211" s="5">
-        <v>-9.394722000000133E-4</v>
+        <v>-9.3937190000004112E-4</v>
       </c>
       <c r="D211" s="5">
-        <v>-1.6164339508110359</v>
+        <v>-1.6162625910623674</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>0.689611427</v>
+        <v>0.68961159449999998</v>
       </c>
       <c r="C212" s="5">
-        <v>-1.7073848999999974E-3</v>
+        <v>-1.7073486999999998E-3</v>
       </c>
       <c r="D212" s="5">
-        <v>-2.9237722448841152</v>
+        <v>-2.9237105468430169</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>0.68861681490000004</v>
+        <v>0.68861685049999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-9.9461209999995859E-4</v>
+        <v>-9.9474399999999186E-4</v>
       </c>
       <c r="D213" s="5">
-        <v>-1.7170715122458269</v>
+        <v>-1.7172970035416624</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>0.68775176609999999</v>
+        <v>0.68775137980000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-8.6504880000004558E-4</v>
+        <v>-8.6547069999998172E-4</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.497082797919369</v>
+        <v>-1.4978078356783109</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>0.68977812869999999</v>
+        <v>0.68977679449999996</v>
       </c>
       <c r="C215" s="5">
-        <v>2.0263625999999979E-3</v>
+        <v>2.0254146999999501E-3</v>
       </c>
       <c r="D215" s="5">
-        <v>3.5934902458189422</v>
+        <v>3.5917839984529909</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>0.69356515549999997</v>
+        <v>0.69356323659999997</v>
       </c>
       <c r="C216" s="5">
-        <v>3.7870267999999818E-3</v>
+        <v>3.7864421000000092E-3</v>
       </c>
       <c r="D216" s="5">
-        <v>6.7908780261736856</v>
+        <v>6.7898112214376249</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>0.69832735690000003</v>
+        <v>0.69832510729999997</v>
       </c>
       <c r="C217" s="5">
-        <v>4.7622014000000545E-3</v>
+        <v>4.7618707000000038E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>8.5579104774641035</v>
+        <v>8.5573181514804411</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>0.60515700049999999</v>
+        <v>0.60515543419999995</v>
       </c>
       <c r="C218" s="5">
-        <v>-9.3170356400000043E-2</v>
+        <v>-9.3169673100000017E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-82.064723785708196</v>
+        <v>-82.064587514460854</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>0.72933439499999997</v>
+        <v>0.729337499</v>
       </c>
       <c r="C219" s="5">
-        <v>0.12417739449999998</v>
+        <v>0.12418206480000005</v>
       </c>
       <c r="D219" s="5">
-        <v>839.08218616514989</v>
+        <v>839.1593163426968</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>0.71908007490000003</v>
+        <v>0.7190828642</v>
       </c>
       <c r="C220" s="5">
-        <v>-1.0254320099999936E-2</v>
+        <v>-1.0254634799999995E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-15.626373075123535</v>
+        <v>-15.626754729840432</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>0.71832351360000002</v>
+        <v>0.71832848400000004</v>
       </c>
       <c r="C221" s="5">
-        <v>-7.5656130000001376E-4</v>
+        <v>-7.5438019999995998E-4</v>
       </c>
       <c r="D221" s="5">
-        <v>-1.2552682208953003</v>
+        <v>-1.2516654204517752</v>
       </c>
       <c r="E221" s="5">
-        <v>15.755497521032691</v>
+        <v>15.756353252262745</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>0.69001169240000004</v>
+        <v>0.69001723390000003</v>
       </c>
       <c r="C222" s="5">
-        <v>-2.8311821199999976E-2</v>
+        <v>-2.8311250100000018E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-38.278509407819769</v>
+        <v>-38.277686109179562</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>0.68954810919999998</v>
+        <v>0.68955131199999997</v>
       </c>
       <c r="C223" s="5">
-        <v>-4.635832000000617E-4</v>
+        <v>-4.6592190000005473E-4</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.80324554288818684</v>
+        <v>-0.80727628635901549</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>0.6887550227</v>
+        <v>0.68875412940000003</v>
       </c>
       <c r="C224" s="5">
-        <v>-7.9308649999998426E-4</v>
+        <v>-7.9718259999994601E-4</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.3714873208793166</v>
+        <v>-1.3785193805259555</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>0.68774878230000003</v>
+        <v>0.68774370969999998</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.0062403999999692E-3</v>
+        <v>-1.0104197000000426E-3</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.7391279299852958</v>
+        <v>-1.7462952569490819</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>0.68668107050000005</v>
+        <v>0.68667299849999996</v>
       </c>
       <c r="C226" s="5">
-        <v>-1.0677117999999819E-3</v>
+        <v>-1.0707112000000185E-3</v>
       </c>
       <c r="D226" s="5">
-        <v>-1.8471431530872828</v>
+        <v>-1.8523013155035795</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>0.68980874599999997</v>
+        <v>0.6897991255</v>
       </c>
       <c r="C227" s="5">
-        <v>3.1276754999999268E-3</v>
+        <v>3.1261270000000341E-3</v>
       </c>
       <c r="D227" s="5">
-        <v>5.6047495735905617</v>
+        <v>5.6019723476175898</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>0.69546751399999995</v>
+        <v>0.69545906700000004</v>
       </c>
       <c r="C228" s="5">
-        <v>5.6587679999999807E-3</v>
+        <v>5.659941500000043E-3</v>
       </c>
       <c r="D228" s="5">
-        <v>10.300587169496334</v>
+        <v>10.302970821280311</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>0.70257819310000003</v>
+        <v>0.70257280479999995</v>
       </c>
       <c r="C229" s="5">
-        <v>7.1106791000000724E-3</v>
+        <v>7.1137377999999085E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>12.983183814747456</v>
+        <v>12.989253217443286</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>0.60840755520000001</v>
+        <v>0.60840720879999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-9.417063790000002E-2</v>
+        <v>-9.4165595999999963E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-82.217239007915481</v>
+        <v>-82.215723852487784</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>0.62808113889999995</v>
+        <v>0.62809010970000001</v>
       </c>
       <c r="C231" s="5">
-        <v>1.9673583699999941E-2</v>
+        <v>1.9682900900000022E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>46.505470176524135</v>
+        <v>46.531583507750355</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>0.71545296039999995</v>
+        <v>0.71546751789999996</v>
       </c>
       <c r="C232" s="5">
-        <v>8.7371821500000002E-2</v>
+        <v>8.7377408199999951E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>377.29182753987732</v>
+        <v>377.32656195991376</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>0.61334112360000004</v>
+        <v>0.61336215650000003</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.10211183679999991</v>
+        <v>-0.10210536139999993</v>
       </c>
       <c r="D233" s="5">
-        <v>-84.243781565544325</v>
+        <v>-84.2411447550124</v>
       </c>
       <c r="E233" s="5">
-        <v>-14.614917653727211</v>
+        <v>-14.612580433327215</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>0.69156845730000005</v>
+        <v>0.69158883289999995</v>
       </c>
       <c r="C234" s="5">
-        <v>7.8227333700000012E-2</v>
+        <v>7.8226676399999917E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>322.2766884881712</v>
+        <v>322.25221758742924</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>0.69052848010000001</v>
+        <v>0.69053823910000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0399772000000418E-3</v>
+        <v>-1.0505937999999437E-3</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.7897033464613243</v>
+        <v>-1.8077683262674671</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>0.68937057040000005</v>
+        <v>0.68936395969999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.1579096999999594E-3</v>
+        <v>-1.1742794000000334E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>-1.9937602017377043</v>
+        <v>-2.0216551644731573</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>0.68826586310000004</v>
+        <v>0.68824395149999995</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.1047073000000074E-3</v>
+        <v>-1.1200082000000222E-3</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.9061259088887561</v>
+        <v>-1.9323098783369019</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>0.68730710839999998</v>
+        <v>0.68727693489999997</v>
       </c>
       <c r="C238" s="5">
-        <v>-9.5875470000006402E-4</v>
+        <v>-9.6701659999998135E-4</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.6588529232127835</v>
+        <v>-1.6730903704512912</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>0.6906035506</v>
+        <v>0.69057438940000004</v>
       </c>
       <c r="C239" s="5">
-        <v>3.2964422000000271E-3</v>
+        <v>3.2974545000000743E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>5.909679885037189</v>
+        <v>5.911809254389877</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>0.59648272359999999</v>
+        <v>0.59646322870000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-9.4120827000000018E-2</v>
+        <v>-9.4111160700000029E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-82.764306987288123</v>
+        <v>-82.762333124389187</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>0.60389014919999995</v>
+        <v>0.60388369009999998</v>
       </c>
       <c r="C241" s="5">
-        <v>7.4074255999999616E-3</v>
+        <v>7.4204613999999669E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>15.96339239243456</v>
+        <v>15.993993718228783</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>0.60948562250000005</v>
+        <v>0.60949077380000005</v>
       </c>
       <c r="C242" s="5">
-        <v>5.5954733000000978E-3</v>
+        <v>5.6070837000000706E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>11.70336054929091</v>
+        <v>11.729029876971708</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>0.52452245019999999</v>
+        <v>0.52453663350000002</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.4963172300000056E-2</v>
+        <v>-8.4954140300000036E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-83.495309223154891</v>
+        <v>-83.49162730359474</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>0.61100849430000004</v>
+        <v>0.61103750499999998</v>
       </c>
       <c r="C244" s="5">
-        <v>8.6486044100000048E-2</v>
+        <v>8.6500871499999965E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>524.30670543354006</v>
+        <v>524.45984561937416</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>0.6099203997</v>
+        <v>0.60996566949999997</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.0880946000000336E-3</v>
+        <v>-1.0718355000000068E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.1161740596013501</v>
+        <v>-2.0847590968174234</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.55771963893797016</v>
+        <v>-0.55374903130334108</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>0.59475091000000002</v>
+        <v>0.5947979753</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.5169489699999983E-2</v>
+        <v>-1.516769419999997E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-26.083146470578754</v>
+        <v>-26.078789720397356</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>0.5926990406</v>
+        <v>0.59274310019999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.0518694000000171E-3</v>
+        <v>-2.0548751000000198E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-4.0622986702894659</v>
+        <v>-4.0678209350279211</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>0.59142681360000005</v>
+        <v>0.5914723462</v>
       </c>
       <c r="C248" s="5">
-        <v>-1.2722269999999591E-3</v>
+        <v>-1.2707539999999851E-3</v>
       </c>
       <c r="D248" s="5">
-        <v>-2.5456043325988165</v>
+        <v>-2.5425048891425495</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>0.59019208190000005</v>
+        <v>0.59023389159999995</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2347316999999913E-3</v>
+        <v>-1.2384546000000496E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.4766929154807604</v>
+        <v>-2.4838856891671202</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>0.58826267389999998</v>
+        <v>0.58787097219999995</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.9294080000000768E-3</v>
+        <v>-2.3629193999999965E-3</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.853170392397498</v>
+        <v>-4.6996546950998308</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>0.59109109059999998</v>
+        <v>0.59112286839999995</v>
       </c>
       <c r="C251" s="5">
-        <v>2.8284167000000027E-3</v>
+        <v>3.2518961999999929E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>5.924750182176286</v>
+        <v>6.843704393788741</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>0.59695979340000005</v>
+        <v>0.59698662209999998</v>
       </c>
       <c r="C252" s="5">
-        <v>5.8687028000000696E-3</v>
+        <v>5.8637537000000295E-3</v>
       </c>
       <c r="D252" s="5">
-        <v>12.586940196915242</v>
+        <v>12.575026518365506</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>0.60404850880000005</v>
+        <v>0.60407163139999998</v>
       </c>
       <c r="C253" s="5">
-        <v>7.0887154000000008E-3</v>
+        <v>7.0850093000000003E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>15.218129829241999</v>
+        <v>15.208918411924</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>0.60702001250000004</v>
+        <v>0.60704158419999998</v>
       </c>
       <c r="C254" s="5">
-        <v>2.9715036999999889E-3</v>
+        <v>2.9699528000000086E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>6.0655414855111056</v>
+        <v>6.0620512751094591</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>0.62092258349999996</v>
+        <v>0.62094825760000005</v>
       </c>
       <c r="C255" s="5">
-        <v>1.3902570999999919E-2</v>
+        <v>1.3906673400000069E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>31.224025962839018</v>
+        <v>31.233176856054111</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>0.60655633450000002</v>
+        <v>0.60659343870000004</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.4366248999999942E-2</v>
+        <v>-1.435481890000001E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-24.490039786841344</v>
+        <v>-24.472076035119596</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>0.6057917746</v>
+        <v>0.60584742960000004</v>
       </c>
       <c r="C257" s="5">
-        <v>-7.6455990000001695E-4</v>
+        <v>-7.460091000000002E-4</v>
       </c>
       <c r="D257" s="5">
-        <v>-1.5021489521359066</v>
+        <v>-1.4658589008293865</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.6769121187011895</v>
+        <v>-0.67515929271489972</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>0.59959198039999995</v>
+        <v>0.59965690630000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-6.1997942000000528E-3</v>
+        <v>-6.1905233000000282E-3</v>
       </c>
       <c r="D258" s="5">
-        <v>-11.612811592253669</v>
+        <v>-11.595404327753611</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>0.59611041440000001</v>
+        <v>0.59618710549999998</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.481565999999936E-3</v>
+        <v>-3.4698008000000335E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-6.7495952564046728</v>
+        <v>-6.7268021179944455</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>0.59442009149999997</v>
+        <v>0.5945230682</v>
       </c>
       <c r="C260" s="5">
-        <v>-1.6903229000000408E-3</v>
+        <v>-1.6640372999999764E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>-3.3501350722089152</v>
+        <v>-3.2984177861285047</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>0.59302853710000003</v>
+        <v>0.59314381360000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.3915543999999391E-3</v>
+        <v>-1.3792545999999906E-3</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.7733442881170967</v>
+        <v>-2.7486728770412472</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>0.59046905189999999</v>
+        <v>0.5897254408</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.5594852000000445E-3</v>
+        <v>-3.4183728000000135E-3</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.0579577428682239</v>
+        <v>-6.7007177983779869</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>0.59196562350000004</v>
+        <v>0.59206407530000005</v>
       </c>
       <c r="C263" s="5">
-        <v>1.4965716000000517E-3</v>
+        <v>2.3386345000000475E-3</v>
       </c>
       <c r="D263" s="5">
-        <v>3.0842146526057768</v>
+        <v>4.8639367979402381</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>0.59647222170000003</v>
+        <v>0.59654561090000002</v>
       </c>
       <c r="C264" s="5">
-        <v>4.5065981999999893E-3</v>
+        <v>4.4815355999999751E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>9.5279171807616247</v>
+        <v>9.4710628242619102</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>0.60169588200000002</v>
+        <v>0.60174511060000002</v>
       </c>
       <c r="C265" s="5">
-        <v>5.2236602999999882E-3</v>
+        <v>5.1994996999999987E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>11.030371998259291</v>
+        <v>10.975468020764678</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>0.60341230079999997</v>
+        <v>0.60344704439999997</v>
       </c>
       <c r="C266" s="5">
-        <v>1.7164187999999525E-3</v>
+        <v>1.701933799999944E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>3.4773838012485125</v>
+        <v>3.4472934133331412</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>0.61572764790000001</v>
+        <v>0.61576534959999996</v>
       </c>
       <c r="C267" s="5">
-        <v>1.231534710000004E-2</v>
+        <v>1.231830519999999E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>27.436533833158052</v>
+        <v>27.442119303753422</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>0.60388205309999998</v>
+        <v>0.60392117249999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-1.1845594800000026E-2</v>
+        <v>-1.1844177099999964E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-20.79335572268327</v>
+        <v>-20.789982859878762</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>0.6043705747</v>
+        <v>0.6044194114</v>
       </c>
       <c r="C269" s="5">
-        <v>4.8852160000001366E-4</v>
+        <v>4.9823890000000315E-4</v>
       </c>
       <c r="D269" s="5">
-        <v>0.97509318939976719</v>
+        <v>0.99451238681966814</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.23460204637780757</v>
+        <v>-0.23570591047037404</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>0.60256384279999997</v>
+        <v>0.60262376500000003</v>
       </c>
       <c r="C270" s="5">
-        <v>-1.8067319000000248E-3</v>
+        <v>-1.7956463999999617E-3</v>
       </c>
       <c r="D270" s="5">
-        <v>-3.5289337297507828</v>
+        <v>-3.5073551808715964</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>0.59882497560000003</v>
+        <v>0.59890141419999998</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.7388671999999401E-3</v>
+        <v>-3.7223508000000516E-3</v>
       </c>
       <c r="D271" s="5">
-        <v>-7.1969928160674934</v>
+        <v>-7.1655840219021609</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>0.59772914690000001</v>
+        <v>0.59784373300000004</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.0958287000000233E-3</v>
+        <v>-1.057681199999938E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>-2.1739902796729993</v>
+        <v>-2.0987787615054154</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>0.59705334119999998</v>
+        <v>0.59718397990000005</v>
       </c>
       <c r="C273" s="5">
-        <v>-6.7580570000003171E-4</v>
+        <v>-6.5975309999999343E-4</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.3483412484892709</v>
+        <v>-1.3162571157826597</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>0.59316995910000003</v>
+        <v>0.59244681269999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-3.8833820999999435E-3</v>
+        <v>-4.7371672000000586E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>-7.5318472446542888</v>
+        <v>-9.1144953959957142</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>0.59303914820000003</v>
+        <v>0.59317228499999997</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.3081090000000017E-4</v>
+        <v>7.2547229999997409E-4</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.26431349691148354</v>
+        <v>1.4793800225365361</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>0.59608876089999996</v>
+        <v>0.59619580090000002</v>
       </c>
       <c r="C276" s="5">
-        <v>3.0496126999999262E-3</v>
+        <v>3.0235159000000511E-3</v>
       </c>
       <c r="D276" s="5">
-        <v>6.3483707352616658</v>
+        <v>6.2910607591280199</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>0.59850327479999998</v>
+        <v>0.59834659130000001</v>
       </c>
       <c r="C277" s="5">
-        <v>2.414513900000026E-3</v>
+        <v>2.1507903999999911E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>4.9704772946384645</v>
+        <v>4.4159634823205396</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>0.59962283439999997</v>
+        <v>0.59969874359999997</v>
       </c>
       <c r="C278" s="5">
-        <v>1.1195595999999863E-3</v>
+        <v>1.3521522999999647E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>2.2679576807854929</v>
+        <v>2.7457372030659011</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>0.60990683619999997</v>
+        <v>0.60998026370000002</v>
       </c>
       <c r="C279" s="5">
-        <v>1.0284001799999998E-2</v>
+        <v>1.0281520100000052E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>22.637717478797082</v>
+        <v>22.628589439672563</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>0.60189006209999996</v>
+        <v>0.60194395369999998</v>
       </c>
       <c r="C280" s="5">
-        <v>-8.0167741000000126E-3</v>
+        <v>-8.0363100000000465E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>-14.681333774996242</v>
+        <v>-14.712913736786104</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>0.60316338869999997</v>
+        <v>0.60320730879999995</v>
       </c>
       <c r="C281" s="5">
-        <v>1.2733266000000132E-3</v>
+        <v>1.2633550999999743E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>2.5684040185965262</v>
+        <v>2.5478271670441588</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.19974268280669172</v>
+        <v>-0.20053998550318974</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>0.60482810210000004</v>
+        <v>0.60487803090000003</v>
       </c>
       <c r="C282" s="5">
-        <v>1.664713400000073E-3</v>
+        <v>1.6707221000000771E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>3.3627055893042934</v>
+        <v>3.3747791218751155</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>0.60149964889999996</v>
+        <v>0.60155511240000004</v>
       </c>
       <c r="C283" s="5">
-        <v>-3.328453200000081E-3</v>
+        <v>-3.3229184999999939E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>-6.4075105173028835</v>
+        <v>-6.3966635024395035</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>0.70085698539999997</v>
+        <v>0.70093519429999995</v>
       </c>
       <c r="C284" s="5">
-        <v>9.9357336500000004E-2</v>
+        <v>9.9380081899999917E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>526.22202371781657</v>
+        <v>526.36767266871186</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>0.60076224310000004</v>
+        <v>0.60083848429999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.10009474229999993</v>
+        <v>-0.10009670999999998</v>
       </c>
       <c r="D285" s="5">
-        <v>-84.26456741545401</v>
+        <v>-84.261675247965087</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>0.69615819580000005</v>
+        <v>0.69579749440000005</v>
       </c>
       <c r="C286" s="5">
-        <v>9.5395952700000008E-2</v>
+        <v>9.4959010100000074E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>486.22417326474459</v>
+        <v>481.70316055336826</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>0.69440384099999997</v>
+        <v>0.69448217499999998</v>
       </c>
       <c r="C287" s="5">
-        <v>-1.7543548000000797E-3</v>
+        <v>-1.3153194000000701E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.9824980399369649</v>
+        <v>-2.2450148161102135</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>0.69529451679999998</v>
+        <v>0.69536023769999999</v>
       </c>
       <c r="C288" s="5">
-        <v>8.9067580000001811E-4</v>
+        <v>8.7806270000001518E-4</v>
       </c>
       <c r="D288" s="5">
-        <v>1.5500825644477301</v>
+        <v>1.5278049978539432</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>0.69431072510000003</v>
+        <v>0.69389940299999997</v>
       </c>
       <c r="C289" s="5">
-        <v>-9.8379169999995852E-4</v>
+        <v>-1.4608347000000244E-3</v>
       </c>
       <c r="D289" s="5">
-        <v>-1.6847624154507357</v>
+        <v>-2.4920717842218609</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>0.69657220450000001</v>
+        <v>0.69666923290000005</v>
       </c>
       <c r="C290" s="5">
-        <v>2.2614793999999883E-3</v>
+        <v>2.7698299000000759E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>3.9793747405910018</v>
+        <v>4.8965990343499799</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>0.60616512219999996</v>
+        <v>0.60627376359999996</v>
       </c>
       <c r="C291" s="5">
-        <v>-9.0407082300000052E-2</v>
+        <v>-9.0395469300000086E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-81.141912738616412</v>
+        <v>-81.13287522495969</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>0.70102386729999999</v>
+        <v>0.70111450710000001</v>
       </c>
       <c r="C292" s="5">
-        <v>9.485874510000003E-2</v>
+        <v>9.4840743500000046E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>472.40355566227186</v>
+        <v>472.06074245010603</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>0.70318846580000005</v>
+        <v>0.70325955559999997</v>
       </c>
       <c r="C293" s="5">
-        <v>2.1645985000000589E-3</v>
+        <v>2.1450484999999686E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>3.768899250420743</v>
+        <v>3.7337939101366846</v>
       </c>
       <c r="E293" s="5">
-        <v>16.583413213388898</v>
+        <v>16.586709965275539</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>0.70564534089999997</v>
+        <v>0.70570807840000005</v>
       </c>
       <c r="C294" s="5">
-        <v>2.4568750999999223E-3</v>
+        <v>2.4485228000000747E-3</v>
       </c>
       <c r="D294" s="5">
-        <v>4.2742028934311671</v>
+        <v>4.258954240485946</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>0.70298440149999997</v>
+        <v>0.70303178479999995</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.6609394000000064E-3</v>
+        <v>-2.6762936000001014E-3</v>
       </c>
       <c r="D295" s="5">
-        <v>-4.4324346653848323</v>
+        <v>-4.4570916275081363</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>0.70290552880000001</v>
+        <v>0.70295181959999997</v>
       </c>
       <c r="C296" s="5">
-        <v>-7.8872699999954499E-5</v>
+        <v>-7.99651999999762E-5</v>
       </c>
       <c r="D296" s="5">
-        <v>-0.13455327944080775</v>
+        <v>-0.13640668097265607</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>0.70330887060000002</v>
+        <v>0.70332248249999996</v>
       </c>
       <c r="C297" s="5">
-        <v>4.0334180000001219E-4</v>
+        <v>3.7066289999998503E-4</v>
       </c>
       <c r="D297" s="5">
-        <v>0.69076228405409168</v>
+        <v>0.63459215646912703</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>0.69755858179999997</v>
+        <v>0.69753691750000002</v>
       </c>
       <c r="C298" s="5">
-        <v>-5.7502888000000585E-3</v>
+        <v>-5.785564999999937E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>-9.3818708322113249</v>
+        <v>-9.4366728222527669</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>0.69489648069999999</v>
+        <v>0.69488391370000002</v>
       </c>
       <c r="C299" s="5">
-        <v>-2.6621010999999806E-3</v>
+        <v>-2.6530037999999978E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-4.4846626522423332</v>
+        <v>-4.4697921287404689</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>0.69509620750000001</v>
+        <v>0.69508075489999999</v>
       </c>
       <c r="C300" s="5">
-        <v>1.9972680000002185E-4</v>
+        <v>1.9684119999996419E-4</v>
       </c>
       <c r="D300" s="5">
-        <v>0.34544915016745392</v>
+        <v>0.34045658058166062</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>0.69268944040000002</v>
+        <v>0.69198720849999995</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.4067670999999846E-3</v>
+        <v>-3.0935464000000357E-3</v>
       </c>
       <c r="D301" s="5">
-        <v>-4.0767735512886478</v>
+        <v>-5.2119412812223764</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>0.69532966269999996</v>
+        <v>0.69542750919999996</v>
       </c>
       <c r="C302" s="5">
-        <v>2.6402222999999392E-3</v>
+        <v>3.4403007000000096E-3</v>
       </c>
       <c r="D302" s="5">
-        <v>4.6709763311870267</v>
+        <v>6.1318161172337238</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>0.70431082730000005</v>
+        <v>0.70446379609999998</v>
       </c>
       <c r="C303" s="5">
-        <v>8.9811646000000911E-3</v>
+        <v>9.0362869000000234E-3</v>
       </c>
       <c r="D303" s="5">
-        <v>16.649611517836082</v>
+        <v>16.756683478274258</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>0.70069865519999996</v>
+        <v>0.70086843330000004</v>
       </c>
       <c r="C304" s="5">
-        <v>-3.6121721000000884E-3</v>
+        <v>-3.595362799999946E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>-5.9837271639430973</v>
+        <v>-5.9554015771093987</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>0.70286253639999996</v>
+        <v>0.70303270770000004</v>
       </c>
       <c r="C305" s="5">
-        <v>2.1638811999999952E-3</v>
+        <v>2.1642743999999992E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>3.7694075015532125</v>
+        <v>3.7691752851046312</v>
       </c>
       <c r="E305" s="5">
-        <v>-4.6350219870183729E-2</v>
+        <v>-3.2256639556982325E-2</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>0.70497687519999996</v>
+        <v>0.70514003619999999</v>
       </c>
       <c r="C306" s="5">
-        <v>2.1143388000000041E-3</v>
+        <v>2.1073284999999498E-3</v>
       </c>
       <c r="D306" s="5">
-        <v>3.6701464474997225</v>
+        <v>3.6568763316975783</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>0.70351138000000002</v>
+        <v>0.70363966509999998</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.4654951999999444E-3</v>
+        <v>-1.5003711000000086E-3</v>
       </c>
       <c r="D307" s="5">
-        <v>-2.4662175619382332</v>
+        <v>-2.5236462089460621</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>0.70355579680000002</v>
+        <v>0.70363597079999995</v>
       </c>
       <c r="C308" s="5">
-        <v>4.4416800000002254E-5</v>
+        <v>-3.6943000000233539E-6</v>
       </c>
       <c r="D308" s="5">
-        <v>7.5789352874777727E-2</v>
+        <v>-6.3001450998800834E-3</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>0.70386388070000006</v>
+        <v>0.70381899969999995</v>
       </c>
       <c r="C309" s="5">
-        <v>3.0808390000003349E-4</v>
+        <v>1.8302889999999294E-4</v>
       </c>
       <c r="D309" s="5">
-        <v>0.52674198555100471</v>
+        <v>0.3125894393720241</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>0.69853456530000002</v>
+        <v>0.69877040840000004</v>
       </c>
       <c r="C310" s="5">
-        <v>-5.3293154000000342E-3</v>
+        <v>-5.048591299999905E-3</v>
       </c>
       <c r="D310" s="5">
-        <v>-8.7168419895953253</v>
+        <v>-8.2761609028551231</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>0.69553601050000002</v>
+        <v>0.69526301359999998</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.9985547999999973E-3</v>
+        <v>-3.5073948000000632E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-5.0312706041937609</v>
+        <v>-5.8597263277205158</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>0.79477967360000001</v>
+        <v>0.79440472070000001</v>
       </c>
       <c r="C312" s="5">
-        <v>9.924366309999999E-2</v>
+        <v>9.9141707100000032E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>395.59347414806825</v>
+        <v>395.12206022947191</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>0.79160402100000005</v>
+        <v>0.79043832469999997</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.1756525999999674E-3</v>
+        <v>-3.9663960000000387E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.6907877114995111</v>
+        <v>-5.8296741646861499</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>0.79729707989999998</v>
+        <v>0.79711381960000005</v>
       </c>
       <c r="C314" s="5">
-        <v>5.6930588999999365E-3</v>
+        <v>6.6754949000000785E-3</v>
       </c>
       <c r="D314" s="5">
-        <v>8.9798443123149987</v>
+        <v>10.618609423354975</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>0.80389916530000005</v>
+        <v>0.80489733419999998</v>
       </c>
       <c r="C315" s="5">
-        <v>6.6020854000000684E-3</v>
+        <v>7.78351459999993E-3</v>
       </c>
       <c r="D315" s="5">
-        <v>10.401977082618519</v>
+        <v>12.367781169551106</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>0.80186062410000003</v>
+        <v>0.80204921730000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.0385412000000214E-3</v>
+        <v>-2.8481168999999751E-3</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.0008967148599242</v>
+        <v>-4.1645108605068426</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>0.80314523230000001</v>
+        <v>0.80330149350000002</v>
       </c>
       <c r="C317" s="5">
-        <v>1.2846081999999814E-3</v>
+        <v>1.2522762000000132E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>1.939470898788076</v>
+        <v>1.8897885123479341</v>
       </c>
       <c r="E317" s="5">
-        <v>14.267753750774537</v>
+        <v>14.26232161061658</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>0.80228163559999999</v>
+        <v>0.80291013320000004</v>
       </c>
       <c r="C318" s="5">
-        <v>-8.6359670000002442E-4</v>
+        <v>-3.9136029999997657E-4</v>
       </c>
       <c r="D318" s="5">
-        <v>-1.2827184472635089</v>
+        <v>-0.58306377444374835</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>0.80306345970000004</v>
+        <v>0.80349384830000004</v>
       </c>
       <c r="C319" s="5">
-        <v>7.8182410000005031E-4</v>
+        <v>5.8371509999999294E-4</v>
       </c>
       <c r="D319" s="5">
-        <v>1.1756890727277369</v>
+        <v>0.8758959045640502</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>0.80215903020000001</v>
+        <v>0.80222185209999997</v>
       </c>
       <c r="C320" s="5">
-        <v>-9.0442950000002575E-4</v>
+        <v>-1.2719962000000695E-3</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.3431290692204167</v>
+        <v>-1.883244134618145</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>0.8029921511</v>
+        <v>0.80280653319999995</v>
       </c>
       <c r="C321" s="5">
-        <v>8.3312089999998395E-4</v>
+        <v>5.8468109999998408E-4</v>
       </c>
       <c r="D321" s="5">
-        <v>1.2534618361795147</v>
+        <v>0.87810700973514066</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>0.79876597719999998</v>
+        <v>0.79912141830000005</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.2261739000000187E-3</v>
+        <v>-3.6851148999998973E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>-6.1359919577659072</v>
+        <v>-5.3713871528926926</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>0.79619723610000004</v>
+        <v>0.79547380769999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.5687410999999383E-3</v>
+        <v>-3.647610600000073E-3</v>
       </c>
       <c r="D323" s="5">
-        <v>-3.7915340545338183</v>
+        <v>-5.3419919314693587</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>0.79519877849999998</v>
+        <v>0.79430235530000004</v>
       </c>
       <c r="C324" s="5">
-        <v>-9.9845760000005779E-4</v>
+        <v>-1.1714523999999393E-3</v>
       </c>
       <c r="D324" s="5">
-        <v>-1.4945036992238592</v>
+        <v>-1.7529335016170045</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>0.79185198209999996</v>
+        <v>0.78987977840000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.3467964000000183E-3</v>
+        <v>-4.4225769000000303E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>-4.9352202127554197</v>
+        <v>-6.4805931150127005</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>0.8008691148</v>
+        <v>0.80036680849999997</v>
       </c>
       <c r="C326" s="5">
-        <v>9.0171327000000412E-3</v>
+        <v>1.0487030099999961E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>14.554050330626511</v>
+        <v>17.148543115421067</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>0.80493415030000004</v>
+        <v>0.80680631759999999</v>
       </c>
       <c r="C327" s="5">
-        <v>4.065035500000036E-3</v>
+        <v>6.4395091000000182E-3</v>
       </c>
       <c r="D327" s="5">
-        <v>6.2638855495454449</v>
+        <v>10.093744476128851</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>0.80391657189999999</v>
+        <v>0.80415457079999997</v>
       </c>
       <c r="C328" s="5">
-        <v>-1.0175784000000521E-3</v>
+        <v>-2.6517468000000211E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.5065077402323879</v>
+        <v>-3.873543161654136</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>0.80327978990000004</v>
+        <v>0.8034317352</v>
       </c>
       <c r="C329" s="5">
-        <v>-6.3678199999994689E-4</v>
+        <v>-7.2283559999997138E-4</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.9463894577330656</v>
+        <v>-1.0733350165370248</v>
       </c>
       <c r="E329" s="5">
-        <v>1.6753831634486183E-2</v>
+        <v>1.6213302359546766E-2</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>0.79797222140000001</v>
+        <v>0.79905232950000005</v>
       </c>
       <c r="C330" s="5">
-        <v>-5.3075685000000261E-3</v>
+        <v>-4.3794056999999498E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-7.6469607170829619</v>
+        <v>-6.3484699075129321</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>0.80055584739999996</v>
+        <v>0.80293655379999995</v>
       </c>
       <c r="C331" s="5">
-        <v>2.58362599999995E-3</v>
+        <v>3.8842242999999055E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>3.9552268062283513</v>
+        <v>5.9917573288559955</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>0.80157248420000005</v>
+        <v>0.80160808770000003</v>
       </c>
       <c r="C332" s="5">
-        <v>1.0166368000000814E-3</v>
+        <v>-1.3284660999999254E-3</v>
       </c>
       <c r="D332" s="5">
-        <v>1.5345852594462084</v>
+        <v>-1.9674437357732999</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>0.8011583538</v>
+        <v>0.80091924690000005</v>
       </c>
       <c r="C333" s="5">
-        <v>-4.1413040000004564E-4</v>
+        <v>-6.8884079999997905E-4</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.61821829797078509</v>
+        <v>-1.0263286462976251</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>0.79851706820000001</v>
+        <v>0.7983023964</v>
       </c>
       <c r="C334" s="5">
-        <v>-2.6412855999999874E-3</v>
+        <v>-2.6168505000000453E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>-3.8852464458944858</v>
+        <v>-3.8510752678926452</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>0.79627321120000005</v>
+        <v>0.79443689449999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.2438569999999602E-3</v>
+        <v>-3.8655019000000124E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>-3.3204058279291848</v>
+        <v>-5.6583071121601431</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>0.79449964220000002</v>
+        <v>0.79239408649999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.7735690000000304E-3</v>
+        <v>-2.0428080000000071E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.6403038003484647</v>
+        <v>-3.0424017268042003</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>0.79227467259999995</v>
+        <v>0.78907044159999995</v>
       </c>
       <c r="C337" s="5">
-        <v>-2.2249696000000707E-3</v>
+        <v>-3.3236449000000334E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-3.3092786639518645</v>
+        <v>-4.9188137122631481</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>0.80730934080000005</v>
+        <v>0.80678281939999996</v>
       </c>
       <c r="C338" s="5">
-        <v>1.5034668200000101E-2</v>
+        <v>1.7712377800000012E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>25.30559336537501</v>
+        <v>30.524005734028847</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>0.80810732350000003</v>
+        <v>0.81116304100000003</v>
       </c>
       <c r="C339" s="5">
-        <v>7.9798269999997729E-4</v>
+        <v>4.3802216000000671E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>1.1926063814819976</v>
+        <v>6.7132044293060744</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>0.80578086699999996</v>
+        <v>0.80633658470000003</v>
       </c>
       <c r="C340" s="5">
-        <v>-2.3264565000000736E-3</v>
+        <v>-4.8264563000000038E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>-3.4004950313442528</v>
+        <v>-6.9109663921251396</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>0.80289424200000004</v>
+        <v>0.80329677349999995</v>
       </c>
       <c r="C341" s="5">
-        <v>-2.8866249999999205E-3</v>
+        <v>-3.0398112000000754E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.2151753851315199</v>
+        <v>-4.4312527757513713</v>
       </c>
       <c r="E341" s="5">
-        <v>-4.7996713579456785E-2</v>
+        <v>-1.6798153979624697E-2</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>0.79356741119999996</v>
+        <v>0.79539264730000003</v>
       </c>
       <c r="C342" s="5">
-        <v>-9.3268308000000744E-3</v>
+        <v>-7.9041261999999168E-3</v>
       </c>
       <c r="D342" s="5">
-        <v>-13.082790261335187</v>
+        <v>-11.18903420641233</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>0.79718463849999999</v>
+        <v>0.80181860729999999</v>
       </c>
       <c r="C343" s="5">
-        <v>3.6172273000000255E-3</v>
+        <v>6.4259599999999528E-3</v>
       </c>
       <c r="D343" s="5">
-        <v>5.6090559477496971</v>
+        <v>10.137369877668046</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>0.8004544777</v>
+        <v>0.80084300720000001</v>
       </c>
       <c r="C344" s="5">
-        <v>3.2698392000000132E-3</v>
+        <v>-9.7560009999997366E-4</v>
       </c>
       <c r="D344" s="5">
-        <v>5.034652739960932</v>
+        <v>-1.4503496104310454</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>0.79929385659999996</v>
+        <v>0.79959225420000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-1.1606211000000366E-3</v>
+        <v>-1.2507529999999933E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.7261344442282889</v>
+        <v>-1.8581393547375313</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>0.79834082230000003</v>
+        <v>0.79796248049999996</v>
       </c>
       <c r="C346" s="5">
-        <v>-9.5303429999993305E-4</v>
+        <v>-1.6297737000000589E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.421468456652053</v>
+        <v>-2.4186730105796417</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>0.79739491200000001</v>
+        <v>0.7923423128</v>
       </c>
       <c r="C347" s="5">
-        <v>-9.4591030000001908E-4</v>
+        <v>-5.6201676999999561E-3</v>
       </c>
       <c r="D347" s="5">
-        <v>-1.4125852856114784</v>
+        <v>-8.1319441873914382</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>0.79263268259999997</v>
+        <v>0.78763695739999995</v>
       </c>
       <c r="C348" s="5">
-        <v>-4.7622294000000398E-3</v>
+        <v>-4.7053554000000553E-3</v>
       </c>
       <c r="D348" s="5">
-        <v>-6.9358992932908254</v>
+        <v>-6.8980355945117982</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>0.79076284490000004</v>
+        <v>0.78692401430000003</v>
       </c>
       <c r="C349" s="5">
-        <v>-1.8698376999999322E-3</v>
+        <v>-7.1294309999991867E-4</v>
       </c>
       <c r="D349" s="5">
-        <v>-2.7943844390375561</v>
+        <v>-1.0808093007389163</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>0.71586900279999999</v>
+        <v>0.71584817759999997</v>
       </c>
       <c r="C350" s="5">
-        <v>-7.4893842100000052E-2</v>
+        <v>-7.1075836700000061E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-69.699650931559773</v>
+        <v>-67.888728740093555</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>0.71346966909999998</v>
+        <v>0.71812940199999997</v>
       </c>
       <c r="C351" s="5">
-        <v>-2.3993337000000059E-3</v>
+        <v>2.2812244000000037E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-3.9486466636194373</v>
+        <v>3.8918342897853675</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>0.70491837970000004</v>
+        <v>0.70607404080000002</v>
       </c>
       <c r="C352" s="5">
-        <v>-8.5512893999999395E-3</v>
+        <v>-1.2055361199999948E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-13.471369665620314</v>
+        <v>-18.384914799439755</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>0.80066487559999999</v>
+        <v>0.80144119000000003</v>
       </c>
       <c r="C353" s="5">
-        <v>9.574649589999995E-2</v>
+        <v>9.5367149200000001E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>361.04499366344317</v>
+        <v>357.35873058684689</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.27766625831650016</v>
+        <v>-0.2309960105920883</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>0.79003144920000001</v>
+        <v>0.79243569950000003</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.0633426399999979E-2</v>
+        <v>-9.0054904999999907E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>-14.822824276396485</v>
+        <v>-12.681055232644445</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>0.69379615400000005</v>
+        <v>0.70084741029999997</v>
       </c>
       <c r="C355" s="5">
-        <v>-9.623529519999996E-2</v>
+        <v>-9.1588289200000061E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-78.959788623538159</v>
+        <v>-77.095897109976093</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>0.80090006729999996</v>
+        <v>0.80224493529999996</v>
       </c>
       <c r="C356" s="5">
-        <v>0.10710391329999991</v>
+        <v>0.10139752499999999</v>
       </c>
       <c r="D356" s="5">
-        <v>459.96038753185292</v>
+        <v>406.06014202630308</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>0.79929634090000001</v>
+        <v>0.80083944939999996</v>
       </c>
       <c r="C357" s="5">
-        <v>-1.6037263999999496E-3</v>
+        <v>-1.4054859000000031E-3</v>
       </c>
       <c r="D357" s="5">
-        <v>-2.3765984598823509</v>
+        <v>-2.0821898272709527</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>0.80050674899999996</v>
+        <v>0.8006150823</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2104080999999489E-3</v>
+        <v>-2.2436709999995585E-4</v>
       </c>
       <c r="D358" s="5">
-        <v>1.8324225132656968</v>
+        <v>-0.33568030748344357</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>0.79795624939999998</v>
+        <v>0.78675059800000002</v>
       </c>
       <c r="C359" s="5">
-        <v>-2.550499599999978E-3</v>
+        <v>-1.386448429999998E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-3.7570356331896759</v>
+        <v>-18.911405447287422</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>0.78692536879999997</v>
+        <v>0.77923954350000002</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.1030880600000015E-2</v>
+        <v>-7.5110545000000029E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>-15.383785789152471</v>
+        <v>-10.873506833354963</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>0.7850559936</v>
+        <v>0.78073647430000004</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.8693751999999675E-3</v>
+        <v>1.4969308000000181E-3</v>
       </c>
       <c r="D361" s="5">
-        <v>-2.8137000252537514</v>
+        <v>2.3297305265142398</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>0.82654184360000005</v>
+        <v>0.82663725119999998</v>
       </c>
       <c r="C362" s="5">
-        <v>4.1485850000000046E-2</v>
+        <v>4.590077689999994E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>85.511369512402439</v>
+        <v>98.484243911265267</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>0.82107106220000003</v>
+        <v>0.82670418859999995</v>
       </c>
       <c r="C363" s="5">
-        <v>-5.4707814000000132E-3</v>
+        <v>6.6937399999966729E-5</v>
       </c>
       <c r="D363" s="5">
-        <v>-7.659798327522771</v>
+        <v>9.7213939331086685E-2</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>0.80379935719999995</v>
+        <v>0.80758100899999996</v>
       </c>
       <c r="C364" s="5">
-        <v>-1.7271705000000082E-2</v>
+        <v>-1.9123179599999984E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-22.51762917154614</v>
+        <v>-24.485297761818771</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>0.79653925120000002</v>
+        <v>0.79817242389999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-7.2601059999999329E-3</v>
+        <v>-9.4085850999999776E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>-10.316133607960843</v>
+        <v>-13.118470027318329</v>
       </c>
       <c r="E365" s="5">
-        <v>-0.51527480794112401</v>
+        <v>-0.40786100599596864</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>0.78677960020000004</v>
+        <v>0.78945985549999997</v>
       </c>
       <c r="C366" s="5">
-        <v>-9.7596509999999803E-3</v>
+        <v>-8.7125684000000092E-3</v>
       </c>
       <c r="D366" s="5">
-        <v>-13.751626594422417</v>
+        <v>-12.34030033584752</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>0.79298839310000002</v>
+        <v>0.80144422800000004</v>
       </c>
       <c r="C367" s="5">
-        <v>6.208792899999982E-3</v>
+        <v>1.1984372500000062E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>9.891696167372821</v>
+        <v>19.817169615698859</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>0.70026783989999997</v>
+        <v>0.70276951009999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-9.2720553200000055E-2</v>
+        <v>-9.8674717900000042E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-77.51110006024922</v>
+        <v>-79.33310328547762</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>0.50043563390000001</v>
+        <v>0.50316093169999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.19983220599999996</v>
+        <v>-0.19960857840000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-98.225775643459528</v>
+        <v>-98.185620973321349</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>0.50347999649999997</v>
+        <v>0.50450534049999995</v>
       </c>
       <c r="C370" s="5">
-        <v>3.0443625999999613E-3</v>
+        <v>1.3444087999999743E-3</v>
       </c>
       <c r="D370" s="5">
-        <v>7.5493845221453082</v>
+        <v>3.2538520965411877</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>0.49949293900000002</v>
+        <v>0.48227108439999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-3.9870574999999464E-3</v>
+        <v>-2.2234256099999961E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-9.0996420919004279</v>
+        <v>-41.775540017725412</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>0.48285278980000002</v>
+        <v>0.47265636550000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.664014920000001E-2</v>
+        <v>-9.6147188999999855E-3</v>
       </c>
       <c r="D372" s="5">
-        <v>-33.407594877388625</v>
+        <v>-21.467133485263702</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>0.4800594292</v>
+        <v>0.47541142749999998</v>
       </c>
       <c r="C373" s="5">
-        <v>-2.7933606000000166E-3</v>
+        <v>2.7550619999999748E-3</v>
       </c>
       <c r="D373" s="5">
-        <v>-6.725460623570334</v>
+        <v>7.2233240334265814</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>0.53208230550000002</v>
+        <v>0.53299278380000004</v>
       </c>
       <c r="C374" s="5">
-        <v>5.202287630000002E-2</v>
+        <v>5.7581356300000053E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>243.72074663928481</v>
+        <v>294.29434596669665</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>0.52542023910000002</v>
+        <v>0.53091969350000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-6.6620663999999996E-3</v>
+        <v>-2.0730903000000245E-3</v>
       </c>
       <c r="D375" s="5">
-        <v>-14.03220783778416</v>
+        <v>-4.5688691280912241</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>0.50140466080000001</v>
+        <v>0.50740739639999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.4015578300000007E-2</v>
+        <v>-2.3512297100000024E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-42.960090636291767</v>
+        <v>-41.93218254728658</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>0.49229343250000002</v>
+        <v>0.49375790079999998</v>
       </c>
       <c r="C377" s="5">
-        <v>-9.1112282999999961E-3</v>
+        <v>-1.3649495600000006E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-19.753129390007985</v>
+        <v>-27.907983568300754</v>
       </c>
       <c r="E377" s="5">
-        <v>-38.195960618594562</v>
+        <v>-38.138942662611832</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>0.48592287109999999</v>
+        <v>0.48629075560000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-6.3705614000000299E-3</v>
+        <v>-7.4671451999999694E-3</v>
       </c>
       <c r="D378" s="5">
-        <v>-14.46978121429744</v>
+        <v>-16.71180151648247</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>0.49451135839999999</v>
+        <v>0.50607869289999996</v>
       </c>
       <c r="C379" s="5">
-        <v>8.5884873000000028E-3</v>
+        <v>1.9787937299999947E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>23.397729372614904</v>
+        <v>61.385484419184635</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>0.50137929299999995</v>
+        <v>0.50737758799999999</v>
       </c>
       <c r="C380" s="5">
-        <v>6.8679345999999586E-3</v>
+        <v>1.2988951000000304E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>17.999853260866306</v>
+        <v>3.1237554044124316</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>0.50244452740000001</v>
+        <v>0.50811877279999995</v>
       </c>
       <c r="C381" s="5">
-        <v>1.0652344000000591E-3</v>
+        <v>7.4118479999996101E-4</v>
       </c>
       <c r="D381" s="5">
-        <v>2.5795335916127371</v>
+        <v>1.7671310998385259</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>0.50618686800000001</v>
+        <v>0.50992769189999998</v>
       </c>
       <c r="C382" s="5">
-        <v>3.7423406000000048E-3</v>
+        <v>1.8089191000000282E-3</v>
       </c>
       <c r="D382" s="5">
-        <v>9.313310167409794</v>
+        <v>4.3566863055092497</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>0.49950793310000002</v>
+        <v>0.47472713039999997</v>
       </c>
       <c r="C383" s="5">
-        <v>-6.6789348999999887E-3</v>
+        <v>-3.5200561500000005E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-14.733548159393205</v>
+        <v>-57.613704744887514</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>0.57995748570000005</v>
+        <v>0.56545246010000005</v>
       </c>
       <c r="C384" s="5">
-        <v>8.0449552600000029E-2</v>
+        <v>9.0725329700000079E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>500.12983861220243</v>
+        <v>715.50109613488644</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>0.57744974169999996</v>
+        <v>0.56850995859999998</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.5077440000000895E-3</v>
+        <v>3.0574984999999222E-3</v>
       </c>
       <c r="D385" s="5">
-        <v>-5.0671768300462716</v>
+        <v>6.685094199554098</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>0.53289566290000001</v>
+        <v>0.53634821789999998</v>
       </c>
       <c r="C386" s="5">
-        <v>-4.4554078799999952E-2</v>
+        <v>-3.2161740699999997E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-61.846364116627207</v>
+        <v>-50.282969203982518</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>0.52613718990000002</v>
+        <v>0.53175963479999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-6.7584729999999871E-3</v>
+        <v>-4.5885830999999877E-3</v>
       </c>
       <c r="D387" s="5">
-        <v>-14.201087530853162</v>
+        <v>-9.7967248078309588</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>0.60011014799999995</v>
+        <v>0.60926649649999998</v>
       </c>
       <c r="C388" s="5">
-        <v>7.397295809999993E-2</v>
+        <v>7.7506861699999985E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>384.82347422929683</v>
+        <v>411.80338467071078</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>0.58646011549999999</v>
+        <v>0.59196597620000002</v>
       </c>
       <c r="C389" s="5">
-        <v>-1.3650032499999964E-2</v>
+        <v>-1.7300520299999955E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>-24.12649818091235</v>
+        <v>-29.226057675781757</v>
       </c>
       <c r="E389" s="5">
-        <v>19.128161536057053</v>
+        <v>19.889924847963059</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>0.5885160586</v>
+        <v>0.58331340480000005</v>
       </c>
       <c r="C390" s="5">
-        <v>2.0559431000000128E-3</v>
+        <v>-8.6525713999999754E-3</v>
       </c>
       <c r="D390" s="5">
-        <v>4.2888874044501479</v>
+        <v>-16.196427955283355</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>0.59929211650000003</v>
+        <v>0.6125658611</v>
       </c>
       <c r="C391" s="5">
-        <v>1.0776057900000025E-2</v>
+        <v>2.9252456299999952E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>24.326286985579749</v>
+        <v>79.891230271715116</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>0.60224094100000003</v>
+        <v>0.61201157319999999</v>
       </c>
       <c r="C392" s="5">
-        <v>2.9488245000000024E-3</v>
+        <v>-5.5428790000000561E-4</v>
       </c>
       <c r="D392" s="5">
-        <v>6.0670610076914988</v>
+        <v>-1.0804473892697786</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>0.60429257739999998</v>
+        <v>0.61373473469999995</v>
       </c>
       <c r="C393" s="5">
-        <v>2.0516363999999454E-3</v>
+        <v>1.7231614999999589E-3</v>
       </c>
       <c r="D393" s="5">
-        <v>4.1654766579831248</v>
+        <v>3.4314993888392431</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>0.60710103250000003</v>
+        <v>0.61353685739999997</v>
       </c>
       <c r="C394" s="5">
-        <v>2.8084551000000513E-3</v>
+        <v>-1.9787729999998227E-4</v>
       </c>
       <c r="D394" s="5">
-        <v>5.7217979456632984</v>
+        <v>-0.3862126875753602</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>0.69913056439999999</v>
+        <v>0.66843029190000003</v>
       </c>
       <c r="C395" s="5">
-        <v>9.2029531899999961E-2</v>
+        <v>5.489343450000006E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>443.9610572145985</v>
+        <v>179.63117402846271</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>0.68023626749999999</v>
+        <v>0.65971754920000003</v>
       </c>
       <c r="C396" s="5">
-        <v>-1.8894296899999996E-2</v>
+        <v>-8.712742699999998E-3</v>
       </c>
       <c r="D396" s="5">
-        <v>-28.01899103073049</v>
+        <v>-14.567529137163682</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>0.67779358069999995</v>
+        <v>0.66258256739999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-2.4426868000000379E-3</v>
+        <v>2.865018199999958E-3</v>
       </c>
       <c r="D397" s="5">
-        <v>-4.2250311132169927</v>
+        <v>5.3376490015258016</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>0.62846192069999995</v>
+        <v>0.63651695259999996</v>
       </c>
       <c r="C398" s="5">
-        <v>-4.9331659999999999E-2</v>
+        <v>-2.6065614800000025E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-59.618894530524514</v>
+        <v>-38.221176419984751</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>0.62307132470000004</v>
+        <v>0.62987759669999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-5.3905959999999142E-3</v>
+        <v>-6.6393558999999769E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>-9.8209715000762579</v>
+        <v>-11.823218519392665</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>0.59808748150000002</v>
+        <v>0.60891034160000002</v>
       </c>
       <c r="C400" s="5">
-        <v>-2.4983843200000022E-2</v>
+        <v>-2.0967255099999971E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-38.803952181876433</v>
+        <v>-33.385885415385417</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>0.68249138730000003</v>
+        <v>0.69216610479999996</v>
       </c>
       <c r="C401" s="5">
-        <v>8.4403905800000012E-2</v>
+        <v>8.3255763199999944E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>387.5167637535414</v>
+        <v>365.46147058329649</v>
       </c>
       <c r="E401" s="5">
-        <v>16.37473193179153</v>
+        <v>16.926670218990193</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>0.69274178549999998</v>
+        <v>0.68179192489999996</v>
       </c>
       <c r="C402" s="5">
-        <v>1.0250398199999955E-2</v>
+        <v>-1.0374179900000002E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>19.588801553719893</v>
+        <v>-16.574599593853677</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>0.60535977279999997</v>
+        <v>0.62021619019999996</v>
       </c>
       <c r="C403" s="5">
-        <v>-8.7382012700000011E-2</v>
+        <v>-6.1575734699999995E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-80.170759513960817</v>
+        <v>-67.885959620699737</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>0.70384629669999998</v>
+        <v>0.71795479309999999</v>
       </c>
       <c r="C404" s="5">
-        <v>9.8486523900000011E-2</v>
+        <v>9.7738602900000027E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>510.33919887895314</v>
+        <v>478.95925868904339</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>0.70644913570000001</v>
+        <v>0.71993565520000002</v>
       </c>
       <c r="C405" s="5">
-        <v>2.6028390000000234E-3</v>
+        <v>1.9808621000000359E-3</v>
       </c>
       <c r="D405" s="5">
-        <v>4.5290055528685036</v>
+        <v>3.361547424708422</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>0.70734759739999997</v>
+        <v>0.71572498070000001</v>
       </c>
       <c r="C406" s="5">
-        <v>8.9846169999996395E-4</v>
+        <v>-4.2106745000000112E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>1.5368801873210769</v>
+        <v>-6.7969954165447266</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>0.69669229710000002</v>
+        <v>0.66143095380000005</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.0655300299999948E-2</v>
+        <v>-5.4294026899999959E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-16.651552798376478</v>
+        <v>-61.197466983446567</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>0.68030743199999999</v>
+        <v>0.65478838409999995</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.6384865100000034E-2</v>
+        <v>-6.6425697000001005E-3</v>
       </c>
       <c r="D408" s="5">
-        <v>-24.842819534857707</v>
+        <v>-11.407406778001473</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>0.67904816329999995</v>
+        <v>0.6559713734</v>
       </c>
       <c r="C409" s="5">
-        <v>-1.259268700000038E-3</v>
+        <v>1.182989300000048E-3</v>
       </c>
       <c r="D409" s="5">
-        <v>-2.198759965900543</v>
+        <v>2.1896822157705609</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>0.7229967008</v>
+        <v>0.73376416339999995</v>
       </c>
       <c r="C410" s="5">
-        <v>4.3948537500000051E-2</v>
+        <v>7.7792789999999945E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>112.24078328883826</v>
+        <v>283.7596602950299</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>0.72009454530000006</v>
+        <v>0.72821734800000004</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.9021554999999477E-3</v>
+        <v>-5.5468153999999048E-3</v>
       </c>
       <c r="D411" s="5">
-        <v>-4.7119437984298296</v>
+        <v>-8.7034678008042441</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>0.6988702685</v>
+        <v>0.71231153810000003</v>
       </c>
       <c r="C412" s="5">
-        <v>-2.1224276800000053E-2</v>
+        <v>-1.5905809900000012E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-30.163168661412143</v>
+        <v>-23.280193095481959</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>0.67895092869999996</v>
+        <v>0.69478745320000002</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.9919339800000047E-2</v>
+        <v>-1.7524084900000014E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-29.319134267797875</v>
+        <v>-25.837586295411729</v>
       </c>
       <c r="E413" s="5">
-        <v>-0.51875505916733067</v>
+        <v>0.37871666668183313</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>0.69614392199999997</v>
+        <v>0.68024274269999996</v>
       </c>
       <c r="C414" s="5">
-        <v>1.7192993300000015E-2</v>
+        <v>-1.4544710500000058E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>34.998140919278953</v>
+        <v>-22.421138894835568</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>0.61147159740000001</v>
+        <v>0.62665042859999998</v>
       </c>
       <c r="C415" s="5">
-        <v>-8.467232459999996E-2</v>
+        <v>-5.3592314099999983E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-78.907549416766713</v>
+        <v>-62.646002357337515</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>0.70451629709999997</v>
+        <v>0.62090385370000001</v>
       </c>
       <c r="C416" s="5">
-        <v>9.3044699699999955E-2</v>
+        <v>-5.7465748999999677E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>447.23902078206265</v>
+        <v>-10.465962012158025</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>0.70741554709999999</v>
+        <v>0.62314424400000001</v>
       </c>
       <c r="C417" s="5">
-        <v>2.8992500000000199E-3</v>
+        <v>2.2403903000000058E-3</v>
       </c>
       <c r="D417" s="5">
-        <v>5.0516013473260291</v>
+        <v>4.416898523629742</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>0.70561531899999996</v>
+        <v>0.61339233010000005</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.8002281000000231E-3</v>
+        <v>-9.7519138999999644E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-3.0113739268095685</v>
+        <v>-17.244466774107259</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>0.6945232174</v>
+        <v>0.65957902020000003</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.1092101599999959E-2</v>
+        <v>4.6186690099999983E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-17.315289198686568</v>
+        <v>138.96918573476805</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>0.68295675469999995</v>
+        <v>0.65457486590000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.1566462700000057E-2</v>
+        <v>-5.0041543000000077E-3</v>
       </c>
       <c r="D420" s="5">
-        <v>-18.25198139111226</v>
+        <v>-8.7338129931374233</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>0.68313398560000005</v>
+        <v>0.65433763320000005</v>
       </c>
       <c r="C421" s="5">
-        <v>1.7723090000010266E-4</v>
+        <v>-2.3723269999997854E-4</v>
       </c>
       <c r="D421" s="5">
-        <v>0.31185121287657935</v>
+        <v>-0.43404121023659092</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>0.71592984670000004</v>
+        <v>0.62821610220000002</v>
       </c>
       <c r="C422" s="5">
-        <v>3.279586109999999E-2</v>
+        <v>-2.6121531000000031E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>75.539524455729619</v>
+        <v>-38.66816181606859</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>0.71880464830000002</v>
+        <v>0.62453044859999995</v>
       </c>
       <c r="C423" s="5">
-        <v>2.8748015999999765E-3</v>
+        <v>-3.6856536000000606E-3</v>
       </c>
       <c r="D423" s="5">
-        <v>4.9264316210721804</v>
+        <v>-6.8174400675937168</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>0.7018564933</v>
+        <v>0.61348790939999998</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.694815500000002E-2</v>
+        <v>-1.1042539199999979E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-24.898373383348115</v>
+        <v>-19.271163520879007</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>0.72224717599999999</v>
+        <v>0.59715033660000005</v>
       </c>
       <c r="C425" s="5">
-        <v>2.0390682699999996E-2</v>
+        <v>-1.6337572799999922E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>41.010146172152815</v>
+        <v>-27.667732411711199</v>
       </c>
       <c r="E425" s="5">
-        <v>6.376933217088343</v>
+        <v>-14.052803652442236</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>0.67068410280000001</v>
+        <v>0.67906966339999997</v>
       </c>
       <c r="C426" s="5">
-        <v>-5.1563073199999976E-2</v>
+        <v>8.1919326799999914E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-58.886360857908691</v>
+        <v>367.70043587833976</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>0.68020748080000004</v>
+        <v>0.63207459649999997</v>
       </c>
       <c r="C427" s="5">
-        <v>9.5233780000000268E-3</v>
+        <v>-4.6995066899999993E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>18.435172853006332</v>
+        <v>-57.708987661810951</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>0.66215784749999995</v>
+        <v>0.62458184240000003</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.804963330000009E-2</v>
+        <v>-7.4927540999999431E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-27.582835161338558</v>
+        <v>-13.333308013251754</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>0.66859355529999998</v>
+        <v>0.62547111929999999</v>
       </c>
       <c r="C429" s="5">
-        <v>6.4357078000000234E-3</v>
+        <v>8.8927689999995785E-4</v>
       </c>
       <c r="D429" s="5">
-        <v>12.307269211589222</v>
+        <v>1.7219979433975574</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>0.6840526374</v>
+        <v>0.7112406335</v>
       </c>
       <c r="C430" s="5">
-        <v>1.5459082100000021E-2</v>
+        <v>8.5769514200000008E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>31.561261094134508</v>
+        <v>367.42462300098089</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>0.70031195140000002</v>
+        <v>0.65835356509999998</v>
       </c>
       <c r="C431" s="5">
-        <v>1.6259314000000025E-2</v>
+        <v>-5.2887068400000015E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>32.563571391685421</v>
+        <v>-60.434962753019718</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>0.7007480412</v>
+        <v>0.65444299989999999</v>
       </c>
       <c r="C432" s="5">
-        <v>4.3608979999998354E-4</v>
+        <v>-3.9105651999999935E-3</v>
       </c>
       <c r="D432" s="5">
-        <v>0.74981407608438744</v>
+        <v>-6.8995842072106299</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>0.70058498089999999</v>
+        <v>0.65327092320000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.6306030000001748E-4</v>
+        <v>-1.1720766999999688E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.27887645368889213</v>
+        <v>-2.1280999705118542</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>0.70314517489999995</v>
+        <v>0.62395076949999995</v>
       </c>
       <c r="C434" s="5">
-        <v>2.5601939999999601E-3</v>
+        <v>-2.9320153700000073E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>4.4744608167669453</v>
+        <v>-42.365310808374026</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>0.70398906240000003</v>
+        <v>0.62377280229999998</v>
       </c>
       <c r="C435" s="5">
-        <v>8.438875000000845E-4</v>
+        <v>-1.7796719999996213E-4</v>
       </c>
       <c r="D435" s="5">
-        <v>1.449738029432468</v>
+        <v>-0.34173519221916138</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>0.70284322690000001</v>
+        <v>0.62314152109999998</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.1458355000000253E-3</v>
+        <v>-6.312812000000001E-4</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.9357689150148016</v>
+        <v>-1.2077073921498593</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>0.70310948470000001</v>
+        <v>0.62311040569999998</v>
       </c>
       <c r="C437" s="5">
-        <v>2.6625780000000265E-4</v>
+        <v>-3.1115400000003568E-5</v>
       </c>
       <c r="D437" s="5">
-        <v>0.45554386366499777</v>
+        <v>-5.9903290176210877E-2</v>
       </c>
       <c r="E437" s="5">
-        <v>-2.6497426277233393</v>
+        <v>4.3473255408025047</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>0.62404051419999995</v>
+      </c>
+      <c r="C438" s="5">
+        <v>9.3010849999997092E-4</v>
+      </c>
+      <c r="D438" s="5">
+        <v>1.8060027796841238</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>