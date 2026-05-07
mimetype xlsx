--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F8AC8B78-B949-4E7D-8DBF-EC945F932766}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{49D8209E-FA61-426B-8504-318434CCCF20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{60AFE7AA-0182-4B40-9E02-C99EFF8C7D3E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0756FEC2-BA2D-4421-B6BE-EDC9CF555529}"/>
   </bookViews>
   <sheets>
     <sheet name="larinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{138BA922-0F50-45DA-894B-4BB2810939CC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26984C6E-B40F-4627-A617-D5CB1DD7BBDF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-1.2077073921498593</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>0.62311040569999998</v>
       </c>
       <c r="C437" s="5">
         <v>-3.1115400000003568E-5</v>
       </c>
       <c r="D437" s="5">
         <v>-5.9903290176210877E-2</v>
       </c>
       <c r="E437" s="5">
         <v>4.3473255408025047</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>0.62404051419999995</v>
+        <v>0.62397514769999995</v>
       </c>
       <c r="C438" s="5">
-        <v>9.3010849999997092E-4</v>
+        <v>8.6474199999997392E-4</v>
       </c>
       <c r="D438" s="5">
-        <v>1.8060027796841238</v>
+        <v>1.6781097452475802</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>0.62429253870000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>3.1739100000005571E-4</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.61210216552947116</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>0.62315825410000003</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-1.1342845999999795E-3</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-2.158638090290188</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>