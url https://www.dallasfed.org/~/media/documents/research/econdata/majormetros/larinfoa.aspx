--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{49D8209E-FA61-426B-8504-318434CCCF20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4D370A80-78F2-4379-AC9C-A8B59460E9B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0756FEC2-BA2D-4421-B6BE-EDC9CF555529}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{08E7C693-77CC-4F65-B341-2AAA297B7821}"/>
   </bookViews>
   <sheets>
     <sheet name="larinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26984C6E-B40F-4627-A617-D5CB1DD7BBDF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1E62DAE-9BC1-40ED-AD5E-3C0CC712558F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>0.58761293039999996</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>0.57618555069999999</v>
       </c>
       <c r="C7" s="5">
         <v>-1.1427379699999962E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-20.995426959371276</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>0.59582128239999999</v>
       </c>
       <c r="C8" s="5">
         <v>1.9635731699999992E-2</v>
       </c>
       <c r="D8" s="5">
         <v>49.500892810091536</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>0.51126477810000004</v>
       </c>
       <c r="C9" s="5">
         <v>-8.4556504299999946E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-84.064769466938088</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>0.51135581640000005</v>
       </c>
       <c r="C10" s="5">
         <v>9.1038300000012562E-5</v>
       </c>
       <c r="D10" s="5">
         <v>0.21388724393023306</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>0.50776743599999996</v>
       </c>
       <c r="C11" s="5">
         <v>-3.5883804000000907E-3</v>
       </c>
       <c r="D11" s="5">
         <v>-8.1033367844158484</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>0.50024129169999998</v>
       </c>
       <c r="C12" s="5">
         <v>-7.5261442999999817E-3</v>
       </c>
       <c r="D12" s="5">
         <v>-16.405770237980967</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>0.49983940739999999</v>
       </c>
       <c r="C13" s="5">
         <v>-4.0188429999998831E-4</v>
       </c>
       <c r="D13" s="5">
         <v>-0.95980869111219613</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>0.50136941420000003</v>
       </c>
       <c r="C14" s="5">
         <v>1.5300068000000389E-3</v>
       </c>
       <c r="D14" s="5">
         <v>3.7356714641475719</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>0.503112483</v>
       </c>
       <c r="C15" s="5">
         <v>1.7430687999999694E-3</v>
       </c>
       <c r="D15" s="5">
         <v>4.2526438935875044</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>0.50531953819999997</v>
       </c>
       <c r="C16" s="5">
         <v>2.2070551999999743E-3</v>
       </c>
       <c r="D16" s="5">
         <v>5.3930495896194364</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>0.49809075130000002</v>
       </c>
       <c r="C17" s="5">
         <v>-7.2287868999999505E-3</v>
       </c>
       <c r="D17" s="5">
         <v>-15.87818286083521</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>0.58881225270000004</v>
       </c>
       <c r="C18" s="5">
         <v>9.0721501400000015E-2</v>
       </c>
       <c r="D18" s="5">
         <v>644.76684103034063</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>0.57893095000000006</v>
       </c>
       <c r="C19" s="5">
         <v>-9.8813026999999831E-3</v>
       </c>
       <c r="D19" s="5">
         <v>-18.379519115437638</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>0.59650344519999998</v>
       </c>
       <c r="C20" s="5">
         <v>1.7572495199999927E-2</v>
       </c>
       <c r="D20" s="5">
         <v>43.16414442628593</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>0.61033218109999998</v>
       </c>
       <c r="C21" s="5">
         <v>1.38287359E-2</v>
       </c>
       <c r="D21" s="5">
         <v>31.655728353243884</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>0.61049226909999998</v>
       </c>
       <c r="C22" s="5">
         <v>1.6008800000000267E-4</v>
       </c>
       <c r="D22" s="5">
         <v>0.31521028361674031</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>0.60721354699999996</v>
       </c>
       <c r="C23" s="5">
         <v>-3.27872210000002E-3</v>
       </c>
       <c r="D23" s="5">
         <v>-6.2577438542627206</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>0.6001899826</v>
       </c>
       <c r="C24" s="5">
         <v>-7.0235643999999597E-3</v>
       </c>
       <c r="D24" s="5">
         <v>-13.030397426994922</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>0.5993701347</v>
       </c>
       <c r="C25" s="5">
         <v>-8.1984790000000363E-4</v>
       </c>
       <c r="D25" s="5">
         <v>-1.6269177156321701</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>0.60037433920000005</v>
       </c>
       <c r="C26" s="5">
         <v>1.0042045000000499E-3</v>
       </c>
       <c r="D26" s="5">
         <v>2.0291501525448119</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>0.60188252649999996</v>
       </c>
       <c r="C27" s="5">
         <v>1.508187299999908E-3</v>
       </c>
       <c r="D27" s="5">
         <v>3.0564941408679269</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>0.60399988339999999</v>
       </c>
       <c r="C28" s="5">
         <v>2.1173569000000336E-3</v>
       </c>
       <c r="D28" s="5">
         <v>4.3041128275291829</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>0.59785383160000005</v>
       </c>
       <c r="C29" s="5">
         <v>-6.1460517999999409E-3</v>
       </c>
       <c r="D29" s="5">
         <v>-11.549977847945204</v>
       </c>
       <c r="E29" s="5">
         <v>20.029097115258978</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>0.59149151389999999</v>
       </c>
       <c r="C30" s="5">
         <v>-6.3623177000000641E-3</v>
       </c>
       <c r="D30" s="5">
         <v>-12.048750228836392</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>0.58433542940000005</v>
       </c>
       <c r="C31" s="5">
         <v>-7.1560844999999373E-3</v>
       </c>
       <c r="D31" s="5">
         <v>-13.589918986327421</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>0.59798536290000004</v>
       </c>
       <c r="C32" s="5">
         <v>1.3649933499999989E-2</v>
       </c>
       <c r="D32" s="5">
         <v>31.928922081018165</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>0.50823966629999995</v>
       </c>
       <c r="C33" s="5">
         <v>-8.9745696600000091E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-85.791898816833793</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>0.50882413739999999</v>
       </c>
       <c r="C34" s="5">
         <v>5.844711000000391E-4</v>
       </c>
       <c r="D34" s="5">
         <v>1.3887512470528218</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>0.60636366200000003</v>
       </c>
       <c r="C35" s="5">
         <v>9.7539524600000038E-2</v>
       </c>
       <c r="D35" s="5">
         <v>720.3242406753659</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>0.60008628760000005</v>
       </c>
       <c r="C36" s="5">
         <v>-6.2773743999999798E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-11.739490563756616</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>0.59884482480000001</v>
       </c>
       <c r="C37" s="5">
         <v>-1.2414628000000372E-3</v>
       </c>
       <c r="D37" s="5">
         <v>-2.4545147127910227</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>0.59914140189999998</v>
       </c>
       <c r="C38" s="5">
         <v>2.9657709999997284E-4</v>
       </c>
       <c r="D38" s="5">
         <v>0.59591986346176906</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>0.59992787839999995</v>
       </c>
       <c r="C39" s="5">
         <v>7.8647649999996627E-4</v>
       </c>
       <c r="D39" s="5">
         <v>1.5866295466900215</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>0.60115873900000005</v>
       </c>
       <c r="C40" s="5">
         <v>1.2308606000001054E-3</v>
       </c>
       <c r="D40" s="5">
         <v>2.489990025551303</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>0.59748296329999995</v>
       </c>
       <c r="C41" s="5">
         <v>-3.6757757000001057E-3</v>
       </c>
       <c r="D41" s="5">
         <v>-7.0955882726868698</v>
       </c>
       <c r="E41" s="5">
         <v>-6.2033273084083351E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>0.59419007759999998</v>
       </c>
       <c r="C42" s="5">
         <v>-3.2928856999999701E-3</v>
       </c>
       <c r="D42" s="5">
         <v>-6.4166844918083115</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>0.59040471579999998</v>
       </c>
       <c r="C43" s="5">
         <v>-3.7853617999999978E-3</v>
       </c>
       <c r="D43" s="5">
         <v>-7.3824966340435783</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>0.60046131069999997</v>
       </c>
       <c r="C44" s="5">
         <v>1.0056594899999993E-2</v>
       </c>
       <c r="D44" s="5">
         <v>22.467977660649986</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>0.60769776470000003</v>
       </c>
       <c r="C45" s="5">
         <v>7.2364540000000588E-3</v>
       </c>
       <c r="D45" s="5">
         <v>15.459934743102831</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>0.60882660440000003</v>
       </c>
       <c r="C46" s="5">
         <v>1.128839699999995E-3</v>
       </c>
       <c r="D46" s="5">
         <v>2.2519964457792918</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>0.60523128250000002</v>
       </c>
       <c r="C47" s="5">
         <v>-3.5953219000000036E-3</v>
       </c>
       <c r="D47" s="5">
         <v>-6.8607054671485308</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>0.59906012809999998</v>
       </c>
       <c r="C48" s="5">
         <v>-6.1711544000000451E-3</v>
       </c>
       <c r="D48" s="5">
         <v>-11.572250274474083</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>0.59629465380000002</v>
       </c>
       <c r="C49" s="5">
         <v>-2.7654742999999593E-3</v>
       </c>
       <c r="D49" s="5">
         <v>-5.4011173146569558</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>0.59684723589999999</v>
       </c>
       <c r="C50" s="5">
         <v>5.5258209999997643E-4</v>
       </c>
       <c r="D50" s="5">
         <v>1.1177169971352985</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>0.59780449430000004</v>
       </c>
       <c r="C51" s="5">
         <v>9.5725840000004947E-4</v>
       </c>
       <c r="D51" s="5">
         <v>1.9416986534619429</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>0.59889646050000001</v>
       </c>
       <c r="C52" s="5">
         <v>1.0919661999999608E-3</v>
       </c>
       <c r="D52" s="5">
         <v>2.2141091299024751</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>0.5978147103</v>
       </c>
       <c r="C53" s="5">
         <v>-1.081750200000009E-3</v>
       </c>
       <c r="D53" s="5">
         <v>-2.1460835320379124</v>
       </c>
       <c r="E53" s="5">
         <v>5.5524093635694882E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>0.59748337340000002</v>
       </c>
       <c r="C54" s="5">
         <v>-3.3133689999997884E-4</v>
       </c>
       <c r="D54" s="5">
         <v>-0.66307246982426626</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>0.59687133489999999</v>
       </c>
       <c r="C55" s="5">
         <v>-6.120385000000228E-4</v>
       </c>
       <c r="D55" s="5">
         <v>-1.2223309814924699</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>0.60283484070000004</v>
       </c>
       <c r="C56" s="5">
         <v>5.9635058000000463E-3</v>
       </c>
       <c r="D56" s="5">
         <v>12.670822864627752</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>0.60695683430000003</v>
       </c>
       <c r="C57" s="5">
         <v>4.1219935999999846E-3</v>
       </c>
       <c r="D57" s="5">
         <v>8.5209380641195089</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>0.6084212739</v>
       </c>
       <c r="C58" s="5">
         <v>1.4644395999999782E-3</v>
       </c>
       <c r="D58" s="5">
         <v>2.9340408095748449</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>0.60357695430000002</v>
       </c>
       <c r="C59" s="5">
         <v>-4.84431959999998E-3</v>
       </c>
       <c r="D59" s="5">
         <v>-9.1470364902948234</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>0.59835367070000001</v>
       </c>
       <c r="C60" s="5">
         <v>-5.2232836000000171E-3</v>
       </c>
       <c r="D60" s="5">
         <v>-9.9043703873315394</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>0.59405498189999995</v>
       </c>
       <c r="C61" s="5">
         <v>-4.2986888000000611E-3</v>
       </c>
       <c r="D61" s="5">
         <v>-8.2884163961465358</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>0.59480203659999997</v>
       </c>
       <c r="C62" s="5">
         <v>7.4705470000002716E-4</v>
       </c>
       <c r="D62" s="5">
         <v>1.5195430836169033</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>0.59599802980000005</v>
       </c>
       <c r="C63" s="5">
         <v>1.1959932000000784E-3</v>
       </c>
       <c r="D63" s="5">
         <v>2.43975392512783</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>0.59713415889999999</v>
       </c>
       <c r="C64" s="5">
         <v>1.1361290999999385E-3</v>
       </c>
       <c r="D64" s="5">
         <v>2.3116522071841228</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>0.59832727679999997</v>
       </c>
       <c r="C65" s="5">
         <v>1.1931178999999847E-3</v>
       </c>
       <c r="D65" s="5">
         <v>2.4242135684784616</v>
       </c>
       <c r="E65" s="5">
         <v>8.5740028000103052E-2</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>0.59965594639999997</v>
       </c>
       <c r="C66" s="5">
         <v>1.3286695999999987E-3</v>
       </c>
       <c r="D66" s="5">
         <v>2.6975565550330538</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>0.60117691019999997</v>
       </c>
       <c r="C67" s="5">
         <v>1.520963799999997E-3</v>
       </c>
       <c r="D67" s="5">
         <v>3.0864936971687795</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>0.60497431150000003</v>
       </c>
       <c r="C68" s="5">
         <v>3.7974013000000584E-3</v>
       </c>
       <c r="D68" s="5">
         <v>7.8488959769734246</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>0.60798969540000003</v>
       </c>
       <c r="C69" s="5">
         <v>3.0153839000000016E-3</v>
       </c>
       <c r="D69" s="5">
         <v>6.1479022696306229</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>0.6095440405</v>
       </c>
       <c r="C70" s="5">
         <v>1.5543450999999653E-3</v>
       </c>
       <c r="D70" s="5">
         <v>3.1113447483734014</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>0.60130403919999997</v>
       </c>
       <c r="C71" s="5">
         <v>-8.2400013000000216E-3</v>
       </c>
       <c r="D71" s="5">
         <v>-15.068581073437592</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>0.59661947439999996</v>
       </c>
       <c r="C72" s="5">
         <v>-4.6845648000000129E-3</v>
       </c>
       <c r="D72" s="5">
         <v>-8.9584490075213967</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>0.59068357540000005</v>
       </c>
       <c r="C73" s="5">
         <v>-5.9358989999999112E-3</v>
       </c>
       <c r="D73" s="5">
         <v>-11.306940170710277</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>0.59225395179999996</v>
       </c>
       <c r="C74" s="5">
         <v>1.5703763999999065E-3</v>
       </c>
       <c r="D74" s="5">
         <v>3.2373544311824709</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>0.59611315109999996</v>
       </c>
       <c r="C75" s="5">
         <v>3.8591993000000047E-3</v>
       </c>
       <c r="D75" s="5">
         <v>8.1057590210581019</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>0.59799634079999997</v>
       </c>
       <c r="C76" s="5">
         <v>1.8831897000000097E-3</v>
       </c>
       <c r="D76" s="5">
         <v>3.8575040014218187</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>0.59977289430000003</v>
       </c>
       <c r="C77" s="5">
         <v>1.7765535000000554E-3</v>
       </c>
       <c r="D77" s="5">
         <v>3.6238438491002167</v>
       </c>
       <c r="E77" s="5">
         <v>0.24160982727239322</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>0.60168019399999995</v>
       </c>
       <c r="C78" s="5">
         <v>1.9072996999999203E-3</v>
       </c>
       <c r="D78" s="5">
         <v>3.883499757131692</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>0.60367202630000005</v>
       </c>
       <c r="C79" s="5">
         <v>1.991832300000107E-3</v>
       </c>
       <c r="D79" s="5">
         <v>4.0456742585022853</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>0.60573264869999999</v>
       </c>
       <c r="C80" s="5">
         <v>2.060622399999934E-3</v>
       </c>
       <c r="D80" s="5">
         <v>4.1739599765370228</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>0.60766303820000001</v>
       </c>
       <c r="C81" s="5">
         <v>1.9303895000000182E-3</v>
       </c>
       <c r="D81" s="5">
         <v>3.8919882166919439</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>0.60900437110000005</v>
       </c>
       <c r="C82" s="5">
         <v>1.3413329000000473E-3</v>
       </c>
       <c r="D82" s="5">
         <v>2.6812315604352044</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>0.59910839800000004</v>
       </c>
       <c r="C83" s="5">
         <v>-9.8959731000000106E-3</v>
       </c>
       <c r="D83" s="5">
         <v>-17.847653806533479</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>0.69538280770000005</v>
       </c>
       <c r="C84" s="5">
         <v>9.6274409700000008E-2</v>
       </c>
       <c r="D84" s="5">
         <v>497.89166914743402</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>0.68927201270000005</v>
       </c>
       <c r="C85" s="5">
         <v>-6.1107950000000022E-3</v>
       </c>
       <c r="D85" s="5">
         <v>-10.050170189052798</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>0.69120336849999997</v>
       </c>
       <c r="C86" s="5">
         <v>1.9313557999999231E-3</v>
       </c>
       <c r="D86" s="5">
         <v>3.4147330356617767</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>0.69723282330000003</v>
       </c>
       <c r="C87" s="5">
         <v>6.0294548000000558E-3</v>
       </c>
       <c r="D87" s="5">
         <v>10.984859457447005</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>0.69935200409999998</v>
       </c>
       <c r="C88" s="5">
         <v>2.1191807999999535E-3</v>
       </c>
       <c r="D88" s="5">
         <v>3.7088926525166821</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>0.70104915320000005</v>
       </c>
       <c r="C89" s="5">
         <v>1.6971491000000727E-3</v>
       </c>
       <c r="D89" s="5">
         <v>2.9512783479603844</v>
       </c>
       <c r="E89" s="5">
         <v>16.885767906900885</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>0.70270528980000002</v>
       </c>
       <c r="C90" s="5">
         <v>1.6561365999999689E-3</v>
       </c>
       <c r="D90" s="5">
         <v>2.8719672604927027</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>0.70430448050000005</v>
       </c>
       <c r="C91" s="5">
         <v>1.5991907000000305E-3</v>
       </c>
       <c r="D91" s="5">
         <v>2.7653582778206065</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>0.70594902000000004</v>
       </c>
       <c r="C92" s="5">
         <v>1.6445394999999863E-3</v>
       </c>
       <c r="D92" s="5">
         <v>2.8382462062887637</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>0.70756907830000004</v>
       </c>
       <c r="C93" s="5">
         <v>1.6200583000000046E-3</v>
       </c>
       <c r="D93" s="5">
         <v>2.7888645883475283</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>0.70881892319999995</v>
       </c>
       <c r="C94" s="5">
         <v>1.2498448999999079E-3</v>
       </c>
       <c r="D94" s="5">
         <v>2.1403859973567307</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>0.69722968029999999</v>
       </c>
       <c r="C95" s="5">
         <v>-1.1589242899999963E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-17.948456424043947</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>0.69337182009999998</v>
       </c>
       <c r="C96" s="5">
         <v>-3.8578602000000073E-3</v>
       </c>
       <c r="D96" s="5">
         <v>-6.4413706614444894</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>0.68730875459999996</v>
       </c>
       <c r="C97" s="5">
         <v>-6.06306550000002E-3</v>
       </c>
       <c r="D97" s="5">
         <v>-10.002952195513437</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>0.68984537040000005</v>
       </c>
       <c r="C98" s="5">
         <v>2.536615800000086E-3</v>
       </c>
       <c r="D98" s="5">
         <v>4.5197926364369145</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>0.70008835359999999</v>
       </c>
       <c r="C99" s="5">
         <v>1.0242983199999944E-2</v>
       </c>
       <c r="D99" s="5">
         <v>19.347461690988176</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>0.70260385550000004</v>
       </c>
       <c r="C100" s="5">
         <v>2.51550190000005E-3</v>
       </c>
       <c r="D100" s="5">
         <v>4.3979830069970971</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>0.70393398669999996</v>
       </c>
       <c r="C101" s="5">
         <v>1.3301311999999177E-3</v>
       </c>
       <c r="D101" s="5">
         <v>2.2955786856975857</v>
       </c>
       <c r="E101" s="5">
         <v>0.41150231575515228</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>0.70299965890000005</v>
       </c>
       <c r="C102" s="5">
         <v>-9.3432779999991222E-4</v>
       </c>
       <c r="D102" s="5">
         <v>-1.5811775519695037</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>0.70406736810000004</v>
       </c>
       <c r="C103" s="5">
         <v>1.0677091999999888E-3</v>
       </c>
       <c r="D103" s="5">
         <v>1.8378503157953752</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>0.70496270559999996</v>
       </c>
       <c r="C104" s="5">
         <v>8.953374999999264E-4</v>
       </c>
       <c r="D104" s="5">
         <v>1.5367158722010554</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>0.705658962</v>
       </c>
       <c r="C105" s="5">
         <v>6.962564000000393E-4</v>
       </c>
       <c r="D105" s="5">
         <v>1.1916392008952004</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>0.70596171029999999</v>
       </c>
       <c r="C106" s="5">
         <v>3.0274829999998865E-4</v>
       </c>
       <c r="D106" s="5">
         <v>0.51605161507433106</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>0.6958197693</v>
       </c>
       <c r="C107" s="5">
         <v>-1.0141940999999988E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-15.940383622397425</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>0.79239342280000002</v>
       </c>
       <c r="C108" s="5">
         <v>9.6573653500000023E-2</v>
       </c>
       <c r="D108" s="5">
         <v>375.69565214316339</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>0.78799670290000001</v>
       </c>
       <c r="C109" s="5">
         <v>-4.3967199000000123E-3</v>
       </c>
       <c r="D109" s="5">
         <v>-6.4589028632708656</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>0.69038323489999998</v>
       </c>
       <c r="C110" s="5">
         <v>-9.7613468000000037E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-79.545445060687726</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>0.70259860299999999</v>
       </c>
       <c r="C111" s="5">
         <v>1.2215368100000012E-2</v>
       </c>
       <c r="D111" s="5">
         <v>23.425400414677288</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>0.70536143569999998</v>
       </c>
       <c r="C112" s="5">
         <v>2.7628326999999953E-3</v>
       </c>
       <c r="D112" s="5">
         <v>4.8221728258932561</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>0.70637413110000002</v>
       </c>
       <c r="C113" s="5">
         <v>1.012695400000041E-3</v>
       </c>
       <c r="D113" s="5">
         <v>1.7365232670039532</v>
       </c>
       <c r="E113" s="5">
         <v>0.3466439248713149</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>0.70285690570000003</v>
       </c>
       <c r="C114" s="5">
         <v>-3.5172253999999903E-3</v>
       </c>
       <c r="D114" s="5">
         <v>-5.8141716855873877</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>0.70341352359999998</v>
       </c>
       <c r="C115" s="5">
         <v>5.5661789999994493E-4</v>
       </c>
       <c r="D115" s="5">
         <v>0.95447378738633404</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>0.70375348800000004</v>
       </c>
       <c r="C116" s="5">
         <v>3.3996440000005901E-4</v>
       </c>
       <c r="D116" s="5">
         <v>0.58151207173313679</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>0.70373081019999995</v>
       </c>
       <c r="C117" s="5">
         <v>-2.2677800000092674E-5</v>
       </c>
       <c r="D117" s="5">
         <v>-3.8662028528058112E-2</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>0.70325306170000002</v>
       </c>
       <c r="C118" s="5">
         <v>-4.7774849999993041E-4</v>
       </c>
       <c r="D118" s="5">
         <v>-0.8116206166305151</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>0.6946651935</v>
       </c>
       <c r="C119" s="5">
         <v>-8.5878682000000151E-3</v>
       </c>
       <c r="D119" s="5">
         <v>-13.708724652449645</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>0.691386477</v>
       </c>
       <c r="C120" s="5">
         <v>-3.2787165000000007E-3</v>
       </c>
       <c r="D120" s="5">
         <v>-5.5190823110277565</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>0.68779381169999998</v>
       </c>
       <c r="C121" s="5">
         <v>-3.5926653000000197E-3</v>
       </c>
       <c r="D121" s="5">
         <v>-6.0604233989733132</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>0.68883445870000004</v>
       </c>
       <c r="C122" s="5">
         <v>1.0406470000000612E-3</v>
       </c>
       <c r="D122" s="5">
         <v>1.8308115163900407</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>0.7077090908</v>
       </c>
       <c r="C123" s="5">
         <v>1.8874632099999955E-2</v>
       </c>
       <c r="D123" s="5">
         <v>38.318069501394582</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>0.70947955350000003</v>
       </c>
       <c r="C124" s="5">
         <v>1.7704627000000306E-3</v>
       </c>
       <c r="D124" s="5">
         <v>3.0436696294018795</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>0.70911063080000003</v>
       </c>
       <c r="C125" s="5">
         <v>-3.6892269999999616E-4</v>
       </c>
       <c r="D125" s="5">
         <v>-0.62220723627907093</v>
       </c>
       <c r="E125" s="5">
         <v>0.38740089416051671</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>0.70241641560000001</v>
       </c>
       <c r="C126" s="5">
         <v>-6.6942152000000199E-3</v>
       </c>
       <c r="D126" s="5">
         <v>-10.758291587889579</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>0.70218371589999995</v>
       </c>
       <c r="C127" s="5">
         <v>-2.3269970000006079E-4</v>
       </c>
       <c r="D127" s="5">
         <v>-0.39681790242023229</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>0.70175042009999999</v>
       </c>
       <c r="C128" s="5">
         <v>-4.3329579999995538E-4</v>
       </c>
       <c r="D128" s="5">
         <v>-0.73797484689286375</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>0.70095290430000001</v>
       </c>
       <c r="C129" s="5">
         <v>-7.9751579999998157E-4</v>
       </c>
       <c r="D129" s="5">
         <v>-1.3552676651313544</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>0.69974298130000001</v>
       </c>
       <c r="C130" s="5">
         <v>-1.2099230000000016E-3</v>
       </c>
       <c r="D130" s="5">
         <v>-2.0517822831057297</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>0.69467304470000002</v>
       </c>
       <c r="C131" s="5">
         <v>-5.0699365999999912E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-8.3562702738461994</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>0.69106767469999997</v>
       </c>
       <c r="C132" s="5">
         <v>-3.6053700000000521E-3</v>
       </c>
       <c r="D132" s="5">
         <v>-6.0532892516965138</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>0.68999972460000003</v>
       </c>
       <c r="C133" s="5">
         <v>-1.067950099999937E-3</v>
       </c>
       <c r="D133" s="5">
         <v>-1.8387542039612681</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>0.68759746870000005</v>
       </c>
       <c r="C134" s="5">
         <v>-2.4022558999999832E-3</v>
       </c>
       <c r="D134" s="5">
         <v>-4.0987601654303818</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>0.71119018420000002</v>
       </c>
       <c r="C135" s="5">
         <v>2.3592715499999972E-2</v>
       </c>
       <c r="D135" s="5">
         <v>49.905585895649928</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>0.61167270220000003</v>
       </c>
       <c r="C136" s="5">
         <v>-9.951748199999999E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-83.616746792800527</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>0.61087095739999997</v>
       </c>
       <c r="C137" s="5">
         <v>-8.0174480000005932E-4</v>
       </c>
       <c r="D137" s="5">
         <v>-1.5616001198851759</v>
       </c>
       <c r="E137" s="5">
         <v>-13.853927600714243</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>0.70226509589999997</v>
       </c>
       <c r="C138" s="5">
         <v>9.13941385E-2</v>
       </c>
       <c r="D138" s="5">
         <v>432.8675416536737</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>0.70139961149999996</v>
       </c>
       <c r="C139" s="5">
         <v>-8.6548440000000504E-4</v>
       </c>
       <c r="D139" s="5">
         <v>-1.4689186597171444</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>0.6999189924</v>
       </c>
       <c r="C140" s="5">
         <v>-1.4806190999999691E-3</v>
       </c>
       <c r="D140" s="5">
         <v>-2.5039349556288171</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>0.69906207109999996</v>
       </c>
       <c r="C141" s="5">
         <v>-8.569213000000353E-4</v>
       </c>
       <c r="D141" s="5">
         <v>-1.4593251755633307</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>0.69793154639999999</v>
       </c>
       <c r="C142" s="5">
         <v>-1.1305246999999685E-3</v>
       </c>
       <c r="D142" s="5">
         <v>-1.9234740560520547</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>0.69490892370000001</v>
       </c>
       <c r="C143" s="5">
         <v>-3.0226226999999772E-3</v>
       </c>
       <c r="D143" s="5">
         <v>-5.0749752762841212</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>0.69072813830000002</v>
       </c>
       <c r="C144" s="5">
         <v>-4.1807853999999978E-3</v>
       </c>
       <c r="D144" s="5">
         <v>-6.9854017134379447</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>0.69086786919999998</v>
       </c>
       <c r="C145" s="5">
         <v>1.3973089999996802E-4</v>
       </c>
       <c r="D145" s="5">
         <v>0.24302436503063074</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>0.68548727860000003</v>
       </c>
       <c r="C146" s="5">
         <v>-5.380590599999957E-3</v>
       </c>
       <c r="D146" s="5">
         <v>-8.9556806753050662</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>0.71412248040000004</v>
       </c>
       <c r="C147" s="5">
         <v>2.863520180000001E-2</v>
       </c>
       <c r="D147" s="5">
         <v>63.410388868687193</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>0.71348142240000001</v>
       </c>
       <c r="C148" s="5">
         <v>-6.4105800000002766E-4</v>
       </c>
       <c r="D148" s="5">
         <v>-1.0719209485669734</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>0.71364479810000003</v>
       </c>
       <c r="C149" s="5">
         <v>1.6337570000002355E-4</v>
       </c>
       <c r="D149" s="5">
         <v>0.27512690727251599</v>
       </c>
       <c r="E149" s="5">
         <v>16.824149103016438</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>0.70198326720000004</v>
       </c>
       <c r="C150" s="5">
         <v>-1.1661530899999994E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-17.93917691083643</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>0.70063648509999998</v>
       </c>
       <c r="C151" s="5">
         <v>-1.3467821000000546E-3</v>
       </c>
       <c r="D151" s="5">
         <v>-2.2781079695675666</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>0.69819057070000001</v>
       </c>
       <c r="C152" s="5">
         <v>-2.4459143999999711E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-4.1096814712866747</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>0.69732377999999995</v>
       </c>
       <c r="C153" s="5">
         <v>-8.6679070000006408E-4</v>
       </c>
       <c r="D153" s="5">
         <v>-1.4796473942160326</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>0.69629276120000005</v>
       </c>
       <c r="C154" s="5">
         <v>-1.0310187999998943E-3</v>
       </c>
       <c r="D154" s="5">
         <v>-1.7598868441201954</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>0.6953359885</v>
       </c>
       <c r="C155" s="5">
         <v>-9.5677270000005255E-4</v>
       </c>
       <c r="D155" s="5">
         <v>-1.636509704189737</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>0.69062353320000003</v>
       </c>
       <c r="C156" s="5">
         <v>-4.7124552999999736E-3</v>
       </c>
       <c r="D156" s="5">
         <v>-7.8362827660482086</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>0.69208896149999999</v>
       </c>
       <c r="C157" s="5">
         <v>1.4654282999999602E-3</v>
       </c>
       <c r="D157" s="5">
         <v>2.5761971519357552</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>0.68445325059999995</v>
       </c>
       <c r="C158" s="5">
         <v>-7.6357109000000367E-3</v>
       </c>
       <c r="D158" s="5">
         <v>-12.464863242876989</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>0.61605710319999996</v>
       </c>
       <c r="C159" s="5">
         <v>-6.8396147399999996E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-71.729977887509008</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>0.6138990459</v>
       </c>
       <c r="C160" s="5">
         <v>-2.1580572999999603E-3</v>
       </c>
       <c r="D160" s="5">
         <v>-4.1235669745319115</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>0.61511984259999997</v>
       </c>
       <c r="C161" s="5">
         <v>1.2207966999999709E-3</v>
       </c>
       <c r="D161" s="5">
         <v>2.4125878026341807</v>
       </c>
       <c r="E161" s="5">
         <v>-13.805881548119148</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>0.6024315764</v>
       </c>
       <c r="C162" s="5">
         <v>-1.2688266199999965E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-22.128975875980927</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>0.60042151779999997</v>
       </c>
       <c r="C163" s="5">
         <v>-2.0100586000000309E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-3.9312259449546194</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>0.59697730699999996</v>
       </c>
       <c r="C164" s="5">
         <v>-3.4442108000000138E-3</v>
       </c>
       <c r="D164" s="5">
         <v>-6.6705096684915866</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>0.59618310630000004</v>
       </c>
       <c r="C165" s="5">
         <v>-7.9420069999991405E-4</v>
       </c>
       <c r="D165" s="5">
         <v>-1.5848144100412465</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>0.59539103900000001</v>
       </c>
       <c r="C166" s="5">
         <v>-7.9206730000003223E-4</v>
       </c>
       <c r="D166" s="5">
         <v>-1.5826784704302987</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>0.59465715509999995</v>
       </c>
       <c r="C167" s="5">
         <v>-7.338839000000652E-4</v>
       </c>
       <c r="D167" s="5">
         <v>-1.4691434403623194</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>0.69009533050000005</v>
       </c>
       <c r="C168" s="5">
         <v>9.5438175400000103E-2</v>
       </c>
       <c r="D168" s="5">
         <v>496.63575980818092</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>0.59150336280000004</v>
       </c>
       <c r="C169" s="5">
         <v>-9.8591967700000005E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-84.27547444128129</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>0.58412995249999999</v>
       </c>
       <c r="C170" s="5">
         <v>-7.3734103000000495E-3</v>
       </c>
       <c r="D170" s="5">
         <v>-13.97452129281932</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>0.71918447070000002</v>
       </c>
       <c r="C171" s="5">
         <v>0.13505451820000003</v>
       </c>
       <c r="D171" s="5">
         <v>1113.3047545899933</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>0.71634277270000002</v>
       </c>
       <c r="C172" s="5">
         <v>-2.8416980000000036E-3</v>
       </c>
       <c r="D172" s="5">
         <v>-4.6398359943635947</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>0.71821286240000004</v>
       </c>
       <c r="C173" s="5">
         <v>1.8700897000000216E-3</v>
       </c>
       <c r="D173" s="5">
         <v>3.1781033265896319</v>
       </c>
       <c r="E173" s="5">
         <v>16.759826729738482</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>0.60048395700000001</v>
       </c>
       <c r="C174" s="5">
         <v>-0.11772890540000003</v>
       </c>
       <c r="D174" s="5">
         <v>-88.332474353924525</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>0.59854383320000004</v>
       </c>
       <c r="C175" s="5">
         <v>-1.940123799999971E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-3.8089600215185149</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>0.69514509769999999</v>
       </c>
       <c r="C176" s="5">
         <v>9.660126449999995E-2</v>
       </c>
       <c r="D176" s="5">
         <v>502.21843381495654</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>0.69451468569999997</v>
       </c>
       <c r="C177" s="5">
         <v>-6.3041200000002462E-4</v>
       </c>
       <c r="D177" s="5">
         <v>-1.0828423010270871</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>0.69412233889999997</v>
       </c>
       <c r="C178" s="5">
         <v>-3.9234679999999855E-4</v>
       </c>
       <c r="D178" s="5">
         <v>-0.67580435799405869</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>0.69401195120000003</v>
       </c>
       <c r="C179" s="5">
         <v>-1.1038769999993647E-4</v>
       </c>
       <c r="D179" s="5">
         <v>-0.1906716291595445</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>0.69033140510000002</v>
       </c>
       <c r="C180" s="5">
         <v>-3.680546100000015E-3</v>
       </c>
       <c r="D180" s="5">
         <v>-6.1815654508890479</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>0.69277979460000005</v>
       </c>
       <c r="C181" s="5">
         <v>2.4483895000000366E-3</v>
       </c>
       <c r="D181" s="5">
         <v>4.3400352488057292</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>0.68687624000000003</v>
       </c>
       <c r="C182" s="5">
         <v>-5.9035546000000272E-3</v>
       </c>
       <c r="D182" s="5">
         <v>-9.7599404750878254</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>0.72064059570000005</v>
       </c>
       <c r="C183" s="5">
         <v>3.3764355700000026E-2</v>
       </c>
       <c r="D183" s="5">
         <v>77.861830042560953</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>0.71803326209999996</v>
       </c>
       <c r="C184" s="5">
         <v>-2.6073336000000946E-3</v>
       </c>
       <c r="D184" s="5">
         <v>-4.2563294596169481</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>0.61990097030000002</v>
       </c>
       <c r="C185" s="5">
         <v>-9.8132291799999938E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-82.855175712285757</v>
       </c>
       <c r="E185" s="5">
         <v>-13.688405937409453</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>0.69857379679999998</v>
       </c>
       <c r="C186" s="5">
         <v>7.8672826499999959E-2</v>
       </c>
       <c r="D186" s="5">
         <v>319.44952153691759</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>0.69664217350000002</v>
       </c>
       <c r="C187" s="5">
         <v>-1.9316232999999627E-3</v>
       </c>
       <c r="D187" s="5">
         <v>-3.2681149191211678</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>0.6931911784</v>
       </c>
       <c r="C188" s="5">
         <v>-3.4509951000000205E-3</v>
       </c>
       <c r="D188" s="5">
         <v>-5.7851896143735644</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>0.69254205999999996</v>
       </c>
       <c r="C189" s="5">
         <v>-6.4911840000003718E-4</v>
       </c>
       <c r="D189" s="5">
         <v>-1.1179351455771092</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>0.69238396930000001</v>
       </c>
       <c r="C190" s="5">
         <v>-1.5809069999994652E-4</v>
       </c>
       <c r="D190" s="5">
         <v>-0.27358748193389015</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>0.69264736289999995</v>
       </c>
       <c r="C191" s="5">
         <v>2.6339359999993928E-4</v>
       </c>
       <c r="D191" s="5">
         <v>0.4574549481358936</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>0.69081632339999999</v>
       </c>
       <c r="C192" s="5">
         <v>-1.8310394999999646E-3</v>
       </c>
       <c r="D192" s="5">
         <v>-3.1265266725879148</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>0.69325942839999999</v>
       </c>
       <c r="C193" s="5">
         <v>2.443105000000001E-3</v>
       </c>
       <c r="D193" s="5">
         <v>4.3273856726254056</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>0.69282561929999997</v>
       </c>
       <c r="C194" s="5">
         <v>-4.3380910000001549E-4</v>
       </c>
       <c r="D194" s="5">
         <v>-0.74832452660688054</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>0.62309805799999995</v>
       </c>
       <c r="C195" s="5">
         <v>-6.9727561300000018E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-71.99797050950005</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>0.62004533920000005</v>
       </c>
       <c r="C196" s="5">
         <v>-3.0527187999999095E-3</v>
       </c>
       <c r="D196" s="5">
         <v>-5.7232515893746001</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>0.62230796290000001</v>
       </c>
       <c r="C197" s="5">
         <v>2.262623699999966E-3</v>
       </c>
       <c r="D197" s="5">
         <v>4.4679157179153162</v>
       </c>
       <c r="E197" s="5">
         <v>0.38828663211079029</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>0.59445340310000006</v>
       </c>
       <c r="C198" s="5">
         <v>-2.7854559799999956E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-42.276917666713409</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>0.59344317530000001</v>
       </c>
       <c r="C199" s="5">
         <v>-1.0102278000000409E-3</v>
       </c>
       <c r="D199" s="5">
         <v>-2.0203541383336687</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>0.59112355009999995</v>
       </c>
       <c r="C200" s="5">
         <v>-2.3196252000000639E-3</v>
       </c>
       <c r="D200" s="5">
         <v>-4.5909734959891253</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>0.59037852329999996</v>
       </c>
       <c r="C201" s="5">
         <v>-7.4502679999999266E-4</v>
       </c>
       <c r="D201" s="5">
         <v>-1.5019884143020579</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>0.58986595559999999</v>
       </c>
       <c r="C202" s="5">
         <v>-5.1256769999996621E-4</v>
       </c>
       <c r="D202" s="5">
         <v>-1.0368816253476854</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>0.5910719297</v>
       </c>
       <c r="C203" s="5">
         <v>1.2059741000000068E-3</v>
       </c>
       <c r="D203" s="5">
         <v>2.4811625045576546</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>0.59213201920000003</v>
       </c>
       <c r="C204" s="5">
         <v>1.0600895000000277E-3</v>
       </c>
       <c r="D204" s="5">
         <v>2.1735614005381265</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>0.59584204760000004</v>
       </c>
       <c r="C205" s="5">
         <v>3.7100284000000094E-3</v>
       </c>
       <c r="D205" s="5">
         <v>7.7832358179060313</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>0.59939835750000003</v>
       </c>
       <c r="C206" s="5">
         <v>3.5563098999999987E-3</v>
       </c>
       <c r="D206" s="5">
         <v>7.4021099954353797</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>0.62666104109999998</v>
       </c>
       <c r="C207" s="5">
         <v>2.7262683599999948E-2</v>
       </c>
       <c r="D207" s="5">
         <v>70.531953904802762</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>0.61991460659999997</v>
       </c>
       <c r="C208" s="5">
         <v>-6.7464345000000092E-3</v>
       </c>
       <c r="D208" s="5">
         <v>-12.180677419763096</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>0.62055210260000004</v>
       </c>
       <c r="C209" s="5">
         <v>6.3749600000007067E-4</v>
       </c>
       <c r="D209" s="5">
         <v>1.2410368454360388</v>
       </c>
       <c r="E209" s="5">
         <v>-0.28215295395185302</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>0.69225831510000002</v>
       </c>
       <c r="C210" s="5">
         <v>7.1706212499999977E-2</v>
       </c>
       <c r="D210" s="5">
         <v>271.4318611637828</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>0.69131894319999998</v>
       </c>
       <c r="C211" s="5">
         <v>-9.3937190000004112E-4</v>
       </c>
       <c r="D211" s="5">
         <v>-1.6162625910623674</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>0.68961159449999998</v>
       </c>
       <c r="C212" s="5">
         <v>-1.7073486999999998E-3</v>
       </c>
       <c r="D212" s="5">
         <v>-2.9237105468430169</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>0.68861685049999999</v>
       </c>
       <c r="C213" s="5">
         <v>-9.9474399999999186E-4</v>
       </c>
       <c r="D213" s="5">
         <v>-1.7172970035416624</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>0.68775137980000001</v>
       </c>
       <c r="C214" s="5">
         <v>-8.6547069999998172E-4</v>
       </c>
       <c r="D214" s="5">
         <v>-1.4978078356783109</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>0.68977679449999996</v>
       </c>
       <c r="C215" s="5">
         <v>2.0254146999999501E-3</v>
       </c>
       <c r="D215" s="5">
         <v>3.5917839984529909</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>0.69356323659999997</v>
       </c>
       <c r="C216" s="5">
         <v>3.7864421000000092E-3</v>
       </c>
       <c r="D216" s="5">
         <v>6.7898112214376249</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>0.69832510729999997</v>
       </c>
       <c r="C217" s="5">
         <v>4.7618707000000038E-3</v>
       </c>
       <c r="D217" s="5">
         <v>8.5573181514804411</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>0.60515543419999995</v>
       </c>
       <c r="C218" s="5">
         <v>-9.3169673100000017E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-82.064587514460854</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>0.729337499</v>
       </c>
       <c r="C219" s="5">
         <v>0.12418206480000005</v>
       </c>
       <c r="D219" s="5">
         <v>839.1593163426968</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>0.7190828642</v>
       </c>
       <c r="C220" s="5">
         <v>-1.0254634799999995E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-15.626754729840432</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>0.71832848400000004</v>
       </c>
       <c r="C221" s="5">
         <v>-7.5438019999995998E-4</v>
       </c>
       <c r="D221" s="5">
         <v>-1.2516654204517752</v>
       </c>
       <c r="E221" s="5">
         <v>15.756353252262745</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>0.69001723390000003</v>
       </c>
       <c r="C222" s="5">
         <v>-2.8311250100000018E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-38.277686109179562</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>0.68955131199999997</v>
       </c>
       <c r="C223" s="5">
         <v>-4.6592190000005473E-4</v>
       </c>
       <c r="D223" s="5">
         <v>-0.80727628635901549</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>0.68875412940000003</v>
       </c>
       <c r="C224" s="5">
         <v>-7.9718259999994601E-4</v>
       </c>
       <c r="D224" s="5">
         <v>-1.3785193805259555</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>0.68774370969999998</v>
       </c>
       <c r="C225" s="5">
         <v>-1.0104197000000426E-3</v>
       </c>
       <c r="D225" s="5">
         <v>-1.7462952569490819</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>0.68667299849999996</v>
       </c>
       <c r="C226" s="5">
         <v>-1.0707112000000185E-3</v>
       </c>
       <c r="D226" s="5">
         <v>-1.8523013155035795</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>0.6897991255</v>
       </c>
       <c r="C227" s="5">
         <v>3.1261270000000341E-3</v>
       </c>
       <c r="D227" s="5">
         <v>5.6019723476175898</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>0.69545906700000004</v>
       </c>
       <c r="C228" s="5">
         <v>5.659941500000043E-3</v>
       </c>
       <c r="D228" s="5">
         <v>10.302970821280311</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>0.70257280479999995</v>
       </c>
       <c r="C229" s="5">
         <v>7.1137377999999085E-3</v>
       </c>
       <c r="D229" s="5">
         <v>12.989253217443286</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>0.60840720879999999</v>
       </c>
       <c r="C230" s="5">
         <v>-9.4165595999999963E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-82.215723852487784</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>0.62809010970000001</v>
       </c>
       <c r="C231" s="5">
         <v>1.9682900900000022E-2</v>
       </c>
       <c r="D231" s="5">
         <v>46.531583507750355</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>0.71546751789999996</v>
       </c>
       <c r="C232" s="5">
         <v>8.7377408199999951E-2</v>
       </c>
       <c r="D232" s="5">
         <v>377.32656195991376</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>0.61336215650000003</v>
       </c>
       <c r="C233" s="5">
         <v>-0.10210536139999993</v>
       </c>
       <c r="D233" s="5">
         <v>-84.2411447550124</v>
       </c>
       <c r="E233" s="5">
         <v>-14.612580433327215</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>0.69158883289999995</v>
       </c>
       <c r="C234" s="5">
         <v>7.8226676399999917E-2</v>
       </c>
       <c r="D234" s="5">
         <v>322.25221758742924</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>0.69053823910000001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0505937999999437E-3</v>
       </c>
       <c r="D235" s="5">
         <v>-1.8077683262674671</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>0.68936395969999997</v>
       </c>
       <c r="C236" s="5">
         <v>-1.1742794000000334E-3</v>
       </c>
       <c r="D236" s="5">
         <v>-2.0216551644731573</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>0.68824395149999995</v>
       </c>
       <c r="C237" s="5">
         <v>-1.1200082000000222E-3</v>
       </c>
       <c r="D237" s="5">
         <v>-1.9323098783369019</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>0.68727693489999997</v>
       </c>
       <c r="C238" s="5">
         <v>-9.6701659999998135E-4</v>
       </c>
       <c r="D238" s="5">
         <v>-1.6730903704512912</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>0.69057438940000004</v>
       </c>
       <c r="C239" s="5">
         <v>3.2974545000000743E-3</v>
       </c>
       <c r="D239" s="5">
         <v>5.911809254389877</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>0.59646322870000001</v>
       </c>
       <c r="C240" s="5">
         <v>-9.4111160700000029E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-82.762333124389187</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>0.60388369009999998</v>
       </c>
       <c r="C241" s="5">
         <v>7.4204613999999669E-3</v>
       </c>
       <c r="D241" s="5">
         <v>15.993993718228783</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>0.60949077380000005</v>
       </c>
       <c r="C242" s="5">
         <v>5.6070837000000706E-3</v>
       </c>
       <c r="D242" s="5">
         <v>11.729029876971708</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>0.52453663350000002</v>
       </c>
       <c r="C243" s="5">
         <v>-8.4954140300000036E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-83.49162730359474</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>0.61103750499999998</v>
       </c>
       <c r="C244" s="5">
         <v>8.6500871499999965E-2</v>
       </c>
       <c r="D244" s="5">
         <v>524.45984561937416</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>0.60996566949999997</v>
       </c>
       <c r="C245" s="5">
         <v>-1.0718355000000068E-3</v>
       </c>
       <c r="D245" s="5">
         <v>-2.0847590968174234</v>
       </c>
       <c r="E245" s="5">
         <v>-0.55374903130334108</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>0.5947979753</v>
       </c>
       <c r="C246" s="5">
         <v>-1.516769419999997E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-26.078789720397356</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>0.59274310019999998</v>
       </c>
       <c r="C247" s="5">
         <v>-2.0548751000000198E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-4.0678209350279211</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>0.5914723462</v>
       </c>
       <c r="C248" s="5">
         <v>-1.2707539999999851E-3</v>
       </c>
       <c r="D248" s="5">
         <v>-2.5425048891425495</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>0.59023389159999995</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2384546000000496E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-2.4838856891671202</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>0.58787097219999995</v>
       </c>
       <c r="C250" s="5">
         <v>-2.3629193999999965E-3</v>
       </c>
       <c r="D250" s="5">
         <v>-4.6996546950998308</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>0.59112286839999995</v>
       </c>
       <c r="C251" s="5">
         <v>3.2518961999999929E-3</v>
       </c>
       <c r="D251" s="5">
         <v>6.843704393788741</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>0.59698662209999998</v>
       </c>
       <c r="C252" s="5">
         <v>5.8637537000000295E-3</v>
       </c>
       <c r="D252" s="5">
         <v>12.575026518365506</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>0.60407163139999998</v>
       </c>
       <c r="C253" s="5">
         <v>7.0850093000000003E-3</v>
       </c>
       <c r="D253" s="5">
         <v>15.208918411924</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>0.60704158419999998</v>
       </c>
       <c r="C254" s="5">
         <v>2.9699528000000086E-3</v>
       </c>
       <c r="D254" s="5">
         <v>6.0620512751094591</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>0.62094825760000005</v>
       </c>
       <c r="C255" s="5">
         <v>1.3906673400000069E-2</v>
       </c>
       <c r="D255" s="5">
         <v>31.233176856054111</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>0.60659343870000004</v>
       </c>
       <c r="C256" s="5">
         <v>-1.435481890000001E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-24.472076035119596</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>0.60584742960000004</v>
       </c>
       <c r="C257" s="5">
         <v>-7.460091000000002E-4</v>
       </c>
       <c r="D257" s="5">
         <v>-1.4658589008293865</v>
       </c>
       <c r="E257" s="5">
         <v>-0.67515929271489972</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>0.59965690630000001</v>
       </c>
       <c r="C258" s="5">
         <v>-6.1905233000000282E-3</v>
       </c>
       <c r="D258" s="5">
         <v>-11.595404327753611</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>0.59618710549999998</v>
       </c>
       <c r="C259" s="5">
         <v>-3.4698008000000335E-3</v>
       </c>
       <c r="D259" s="5">
         <v>-6.7268021179944455</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>0.5945230682</v>
       </c>
       <c r="C260" s="5">
         <v>-1.6640372999999764E-3</v>
       </c>
       <c r="D260" s="5">
         <v>-3.2984177861285047</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>0.59314381360000001</v>
       </c>
       <c r="C261" s="5">
         <v>-1.3792545999999906E-3</v>
       </c>
       <c r="D261" s="5">
         <v>-2.7486728770412472</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>0.5897254408</v>
       </c>
       <c r="C262" s="5">
         <v>-3.4183728000000135E-3</v>
       </c>
       <c r="D262" s="5">
         <v>-6.7007177983779869</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>0.59206407530000005</v>
       </c>
       <c r="C263" s="5">
         <v>2.3386345000000475E-3</v>
       </c>
       <c r="D263" s="5">
         <v>4.8639367979402381</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>0.59654561090000002</v>
       </c>
       <c r="C264" s="5">
         <v>4.4815355999999751E-3</v>
       </c>
       <c r="D264" s="5">
         <v>9.4710628242619102</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>0.60174511060000002</v>
       </c>
       <c r="C265" s="5">
         <v>5.1994996999999987E-3</v>
       </c>
       <c r="D265" s="5">
         <v>10.975468020764678</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>0.60344704439999997</v>
       </c>
       <c r="C266" s="5">
         <v>1.701933799999944E-3</v>
       </c>
       <c r="D266" s="5">
         <v>3.4472934133331412</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>0.61576534959999996</v>
       </c>
       <c r="C267" s="5">
         <v>1.231830519999999E-2</v>
       </c>
       <c r="D267" s="5">
         <v>27.442119303753422</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>0.60392117249999999</v>
       </c>
       <c r="C268" s="5">
         <v>-1.1844177099999964E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-20.789982859878762</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>0.6044194114</v>
       </c>
       <c r="C269" s="5">
         <v>4.9823890000000315E-4</v>
       </c>
       <c r="D269" s="5">
         <v>0.99451238681966814</v>
       </c>
       <c r="E269" s="5">
         <v>-0.23570591047037404</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>0.60262376500000003</v>
       </c>
       <c r="C270" s="5">
         <v>-1.7956463999999617E-3</v>
       </c>
       <c r="D270" s="5">
         <v>-3.5073551808715964</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>0.59890141419999998</v>
       </c>
       <c r="C271" s="5">
         <v>-3.7223508000000516E-3</v>
       </c>
       <c r="D271" s="5">
         <v>-7.1655840219021609</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>0.59784373300000004</v>
       </c>
       <c r="C272" s="5">
         <v>-1.057681199999938E-3</v>
       </c>
       <c r="D272" s="5">
         <v>-2.0987787615054154</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>0.59718397990000005</v>
       </c>
       <c r="C273" s="5">
         <v>-6.5975309999999343E-4</v>
       </c>
       <c r="D273" s="5">
         <v>-1.3162571157826597</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>0.59244681269999999</v>
       </c>
       <c r="C274" s="5">
         <v>-4.7371672000000586E-3</v>
       </c>
       <c r="D274" s="5">
         <v>-9.1144953959957142</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>0.59317228499999997</v>
       </c>
       <c r="C275" s="5">
         <v>7.2547229999997409E-4</v>
       </c>
       <c r="D275" s="5">
         <v>1.4793800225365361</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>0.59619580090000002</v>
       </c>
       <c r="C276" s="5">
         <v>3.0235159000000511E-3</v>
       </c>
       <c r="D276" s="5">
         <v>6.2910607591280199</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>0.59834659130000001</v>
       </c>
       <c r="C277" s="5">
         <v>2.1507903999999911E-3</v>
       </c>
       <c r="D277" s="5">
         <v>4.4159634823205396</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>0.59969874359999997</v>
       </c>
       <c r="C278" s="5">
         <v>1.3521522999999647E-3</v>
       </c>
       <c r="D278" s="5">
         <v>2.7457372030659011</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>0.60998026370000002</v>
       </c>
       <c r="C279" s="5">
         <v>1.0281520100000052E-2</v>
       </c>
       <c r="D279" s="5">
         <v>22.628589439672563</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>0.60194395369999998</v>
       </c>
       <c r="C280" s="5">
         <v>-8.0363100000000465E-3</v>
       </c>
       <c r="D280" s="5">
         <v>-14.712913736786104</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>0.60320730879999995</v>
       </c>
       <c r="C281" s="5">
         <v>1.2633550999999743E-3</v>
       </c>
       <c r="D281" s="5">
         <v>2.5478271670441588</v>
       </c>
       <c r="E281" s="5">
         <v>-0.20053998550318974</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>0.60487803090000003</v>
       </c>
       <c r="C282" s="5">
         <v>1.6707221000000771E-3</v>
       </c>
       <c r="D282" s="5">
         <v>3.3747791218751155</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>0.60155511240000004</v>
       </c>
       <c r="C283" s="5">
         <v>-3.3229184999999939E-3</v>
       </c>
       <c r="D283" s="5">
         <v>-6.3966635024395035</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>0.70093519429999995</v>
       </c>
       <c r="C284" s="5">
         <v>9.9380081899999917E-2</v>
       </c>
       <c r="D284" s="5">
         <v>526.36767266871186</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>0.60083848429999998</v>
       </c>
       <c r="C285" s="5">
         <v>-0.10009670999999998</v>
       </c>
       <c r="D285" s="5">
         <v>-84.261675247965087</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>0.69579749440000005</v>
       </c>
       <c r="C286" s="5">
         <v>9.4959010100000074E-2</v>
       </c>
       <c r="D286" s="5">
         <v>481.70316055336826</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>0.69448217499999998</v>
       </c>
       <c r="C287" s="5">
         <v>-1.3153194000000701E-3</v>
       </c>
       <c r="D287" s="5">
         <v>-2.2450148161102135</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>0.69536023769999999</v>
       </c>
       <c r="C288" s="5">
         <v>8.7806270000001518E-4</v>
       </c>
       <c r="D288" s="5">
         <v>1.5278049978539432</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>0.69389940299999997</v>
       </c>
       <c r="C289" s="5">
         <v>-1.4608347000000244E-3</v>
       </c>
       <c r="D289" s="5">
         <v>-2.4920717842218609</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>0.69666923290000005</v>
       </c>
       <c r="C290" s="5">
         <v>2.7698299000000759E-3</v>
       </c>
       <c r="D290" s="5">
         <v>4.8965990343499799</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>0.60627376359999996</v>
       </c>
       <c r="C291" s="5">
         <v>-9.0395469300000086E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-81.13287522495969</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>0.70111450710000001</v>
       </c>
       <c r="C292" s="5">
         <v>9.4840743500000046E-2</v>
       </c>
       <c r="D292" s="5">
         <v>472.06074245010603</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>0.70325955559999997</v>
       </c>
       <c r="C293" s="5">
         <v>2.1450484999999686E-3</v>
       </c>
       <c r="D293" s="5">
         <v>3.7337939101366846</v>
       </c>
       <c r="E293" s="5">
         <v>16.586709965275539</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>0.70570807840000005</v>
       </c>
       <c r="C294" s="5">
         <v>2.4485228000000747E-3</v>
       </c>
       <c r="D294" s="5">
         <v>4.258954240485946</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>0.70303178479999995</v>
       </c>
       <c r="C295" s="5">
         <v>-2.6762936000001014E-3</v>
       </c>
       <c r="D295" s="5">
         <v>-4.4570916275081363</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>0.70295181959999997</v>
       </c>
       <c r="C296" s="5">
         <v>-7.99651999999762E-5</v>
       </c>
       <c r="D296" s="5">
         <v>-0.13640668097265607</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>0.70332248249999996</v>
       </c>
       <c r="C297" s="5">
         <v>3.7066289999998503E-4</v>
       </c>
       <c r="D297" s="5">
         <v>0.63459215646912703</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>0.69753691750000002</v>
       </c>
       <c r="C298" s="5">
         <v>-5.785564999999937E-3</v>
       </c>
       <c r="D298" s="5">
         <v>-9.4366728222527669</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>0.69488391370000002</v>
       </c>
       <c r="C299" s="5">
         <v>-2.6530037999999978E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-4.4697921287404689</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>0.69508075489999999</v>
       </c>
       <c r="C300" s="5">
         <v>1.9684119999996419E-4</v>
       </c>
       <c r="D300" s="5">
         <v>0.34045658058166062</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>0.69198720849999995</v>
       </c>
       <c r="C301" s="5">
         <v>-3.0935464000000357E-3</v>
       </c>
       <c r="D301" s="5">
         <v>-5.2119412812223764</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>0.69542750919999996</v>
       </c>
       <c r="C302" s="5">
         <v>3.4403007000000096E-3</v>
       </c>
       <c r="D302" s="5">
         <v>6.1318161172337238</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>0.70446379609999998</v>
       </c>
       <c r="C303" s="5">
         <v>9.0362869000000234E-3</v>
       </c>
       <c r="D303" s="5">
         <v>16.756683478274258</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>0.70086843330000004</v>
       </c>
       <c r="C304" s="5">
         <v>-3.595362799999946E-3</v>
       </c>
       <c r="D304" s="5">
         <v>-5.9554015771093987</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>0.70303270770000004</v>
       </c>
       <c r="C305" s="5">
         <v>2.1642743999999992E-3</v>
       </c>
       <c r="D305" s="5">
         <v>3.7691752851046312</v>
       </c>
       <c r="E305" s="5">
         <v>-3.2256639556982325E-2</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>0.70514003619999999</v>
       </c>
       <c r="C306" s="5">
         <v>2.1073284999999498E-3</v>
       </c>
       <c r="D306" s="5">
         <v>3.6568763316975783</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>0.70363966509999998</v>
       </c>
       <c r="C307" s="5">
         <v>-1.5003711000000086E-3</v>
       </c>
       <c r="D307" s="5">
         <v>-2.5236462089460621</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>0.70363597079999995</v>
       </c>
       <c r="C308" s="5">
         <v>-3.6943000000233539E-6</v>
       </c>
       <c r="D308" s="5">
         <v>-6.3001450998800834E-3</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>0.70381899969999995</v>
       </c>
       <c r="C309" s="5">
         <v>1.8302889999999294E-4</v>
       </c>
       <c r="D309" s="5">
         <v>0.3125894393720241</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>0.69877040840000004</v>
       </c>
       <c r="C310" s="5">
         <v>-5.048591299999905E-3</v>
       </c>
       <c r="D310" s="5">
         <v>-8.2761609028551231</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>0.69526301359999998</v>
       </c>
       <c r="C311" s="5">
         <v>-3.5073948000000632E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-5.8597263277205158</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>0.79440472070000001</v>
       </c>
       <c r="C312" s="5">
         <v>9.9141707100000032E-2</v>
       </c>
       <c r="D312" s="5">
         <v>395.12206022947191</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>0.79043832469999997</v>
       </c>
       <c r="C313" s="5">
         <v>-3.9663960000000387E-3</v>
       </c>
       <c r="D313" s="5">
         <v>-5.8296741646861499</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>0.79711381960000005</v>
       </c>
       <c r="C314" s="5">
         <v>6.6754949000000785E-3</v>
       </c>
       <c r="D314" s="5">
         <v>10.618609423354975</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>0.80489733419999998</v>
       </c>
       <c r="C315" s="5">
         <v>7.78351459999993E-3</v>
       </c>
       <c r="D315" s="5">
         <v>12.367781169551106</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>0.80204921730000001</v>
       </c>
       <c r="C316" s="5">
         <v>-2.8481168999999751E-3</v>
       </c>
       <c r="D316" s="5">
         <v>-4.1645108605068426</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>0.80330149350000002</v>
       </c>
       <c r="C317" s="5">
         <v>1.2522762000000132E-3</v>
       </c>
       <c r="D317" s="5">
         <v>1.8897885123479341</v>
       </c>
       <c r="E317" s="5">
         <v>14.26232161061658</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>0.80291013320000004</v>
       </c>
       <c r="C318" s="5">
         <v>-3.9136029999997657E-4</v>
       </c>
       <c r="D318" s="5">
         <v>-0.58306377444374835</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>0.80349384830000004</v>
       </c>
       <c r="C319" s="5">
         <v>5.8371509999999294E-4</v>
       </c>
       <c r="D319" s="5">
         <v>0.8758959045640502</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>0.80222185209999997</v>
       </c>
       <c r="C320" s="5">
         <v>-1.2719962000000695E-3</v>
       </c>
       <c r="D320" s="5">
         <v>-1.883244134618145</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>0.80280653319999995</v>
       </c>
       <c r="C321" s="5">
         <v>5.8468109999998408E-4</v>
       </c>
       <c r="D321" s="5">
         <v>0.87810700973514066</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>0.79912141830000005</v>
       </c>
       <c r="C322" s="5">
         <v>-3.6851148999998973E-3</v>
       </c>
       <c r="D322" s="5">
         <v>-5.3713871528926926</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>0.79547380769999998</v>
       </c>
       <c r="C323" s="5">
         <v>-3.647610600000073E-3</v>
       </c>
       <c r="D323" s="5">
         <v>-5.3419919314693587</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>0.79430235530000004</v>
       </c>
       <c r="C324" s="5">
         <v>-1.1714523999999393E-3</v>
       </c>
       <c r="D324" s="5">
         <v>-1.7529335016170045</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>0.78987977840000001</v>
       </c>
       <c r="C325" s="5">
         <v>-4.4225769000000303E-3</v>
       </c>
       <c r="D325" s="5">
         <v>-6.4805931150127005</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>0.80036680849999997</v>
       </c>
       <c r="C326" s="5">
         <v>1.0487030099999961E-2</v>
       </c>
       <c r="D326" s="5">
         <v>17.148543115421067</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>0.80680631759999999</v>
       </c>
       <c r="C327" s="5">
         <v>6.4395091000000182E-3</v>
       </c>
       <c r="D327" s="5">
         <v>10.093744476128851</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>0.80415457079999997</v>
       </c>
       <c r="C328" s="5">
         <v>-2.6517468000000211E-3</v>
       </c>
       <c r="D328" s="5">
         <v>-3.873543161654136</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>0.8034317352</v>
       </c>
       <c r="C329" s="5">
         <v>-7.2283559999997138E-4</v>
       </c>
       <c r="D329" s="5">
         <v>-1.0733350165370248</v>
       </c>
       <c r="E329" s="5">
         <v>1.6213302359546766E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>0.79905232950000005</v>
       </c>
       <c r="C330" s="5">
         <v>-4.3794056999999498E-3</v>
       </c>
       <c r="D330" s="5">
         <v>-6.3484699075129321</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>0.80293655379999995</v>
       </c>
       <c r="C331" s="5">
         <v>3.8842242999999055E-3</v>
       </c>
       <c r="D331" s="5">
         <v>5.9917573288559955</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>0.80160808770000003</v>
       </c>
       <c r="C332" s="5">
         <v>-1.3284660999999254E-3</v>
       </c>
       <c r="D332" s="5">
         <v>-1.9674437357732999</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>0.80091924690000005</v>
       </c>
       <c r="C333" s="5">
         <v>-6.8884079999997905E-4</v>
       </c>
       <c r="D333" s="5">
         <v>-1.0263286462976251</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>0.7983023964</v>
       </c>
       <c r="C334" s="5">
         <v>-2.6168505000000453E-3</v>
       </c>
       <c r="D334" s="5">
         <v>-3.8510752678926452</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>0.79443689449999999</v>
       </c>
       <c r="C335" s="5">
         <v>-3.8655019000000124E-3</v>
       </c>
       <c r="D335" s="5">
         <v>-5.6583071121601431</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>0.79239408649999998</v>
       </c>
       <c r="C336" s="5">
         <v>-2.0428080000000071E-3</v>
       </c>
       <c r="D336" s="5">
         <v>-3.0424017268042003</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>0.78907044159999995</v>
       </c>
       <c r="C337" s="5">
         <v>-3.3236449000000334E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-4.9188137122631481</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>0.80678281939999996</v>
       </c>
       <c r="C338" s="5">
         <v>1.7712377800000012E-2</v>
       </c>
       <c r="D338" s="5">
         <v>30.524005734028847</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>0.81116304100000003</v>
       </c>
       <c r="C339" s="5">
         <v>4.3802216000000671E-3</v>
       </c>
       <c r="D339" s="5">
         <v>6.7132044293060744</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>0.80633658470000003</v>
       </c>
       <c r="C340" s="5">
         <v>-4.8264563000000038E-3</v>
       </c>
       <c r="D340" s="5">
         <v>-6.9109663921251396</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>0.80329677349999995</v>
       </c>
       <c r="C341" s="5">
         <v>-3.0398112000000754E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-4.4312527757513713</v>
       </c>
       <c r="E341" s="5">
         <v>-1.6798153979624697E-2</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>0.79539264730000003</v>
       </c>
       <c r="C342" s="5">
         <v>-7.9041261999999168E-3</v>
       </c>
       <c r="D342" s="5">
         <v>-11.18903420641233</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>0.80181860729999999</v>
       </c>
       <c r="C343" s="5">
         <v>6.4259599999999528E-3</v>
       </c>
       <c r="D343" s="5">
         <v>10.137369877668046</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>0.80084300720000001</v>
       </c>
       <c r="C344" s="5">
         <v>-9.7560009999997366E-4</v>
       </c>
       <c r="D344" s="5">
         <v>-1.4503496104310454</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>0.79959225420000002</v>
       </c>
       <c r="C345" s="5">
         <v>-1.2507529999999933E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-1.8581393547375313</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>0.79796248049999996</v>
       </c>
       <c r="C346" s="5">
         <v>-1.6297737000000589E-3</v>
       </c>
       <c r="D346" s="5">
         <v>-2.4186730105796417</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>0.7923423128</v>
       </c>
       <c r="C347" s="5">
         <v>-5.6201676999999561E-3</v>
       </c>
       <c r="D347" s="5">
         <v>-8.1319441873914382</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>0.78763695739999995</v>
       </c>
       <c r="C348" s="5">
         <v>-4.7053554000000553E-3</v>
       </c>
       <c r="D348" s="5">
         <v>-6.8980355945117982</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>0.78692401430000003</v>
       </c>
       <c r="C349" s="5">
         <v>-7.1294309999991867E-4</v>
       </c>
       <c r="D349" s="5">
         <v>-1.0808093007389163</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>0.71584817759999997</v>
       </c>
       <c r="C350" s="5">
         <v>-7.1075836700000061E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-67.888728740093555</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>0.71812940199999997</v>
       </c>
       <c r="C351" s="5">
         <v>2.2812244000000037E-3</v>
       </c>
       <c r="D351" s="5">
         <v>3.8918342897853675</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>0.70607404080000002</v>
       </c>
       <c r="C352" s="5">
         <v>-1.2055361199999948E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-18.384914799439755</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>0.80144119000000003</v>
       </c>
       <c r="C353" s="5">
         <v>9.5367149200000001E-2</v>
       </c>
       <c r="D353" s="5">
         <v>357.35873058684689</v>
       </c>
       <c r="E353" s="5">
         <v>-0.2309960105920883</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>0.79243569950000003</v>
       </c>
       <c r="C354" s="5">
         <v>-9.0054904999999907E-3</v>
       </c>
       <c r="D354" s="5">
         <v>-12.681055232644445</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>0.70084741029999997</v>
       </c>
       <c r="C355" s="5">
         <v>-9.1588289200000061E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-77.095897109976093</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>0.80224493529999996</v>
       </c>
       <c r="C356" s="5">
         <v>0.10139752499999999</v>
       </c>
       <c r="D356" s="5">
         <v>406.06014202630308</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>0.80083944939999996</v>
       </c>
       <c r="C357" s="5">
         <v>-1.4054859000000031E-3</v>
       </c>
       <c r="D357" s="5">
         <v>-2.0821898272709527</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>0.8006150823</v>
       </c>
       <c r="C358" s="5">
         <v>-2.2436709999995585E-4</v>
       </c>
       <c r="D358" s="5">
         <v>-0.33568030748344357</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>0.78675059800000002</v>
       </c>
       <c r="C359" s="5">
         <v>-1.386448429999998E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-18.911405447287422</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>0.77923954350000002</v>
       </c>
       <c r="C360" s="5">
         <v>-7.5110545000000029E-3</v>
       </c>
       <c r="D360" s="5">
         <v>-10.873506833354963</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>0.78073647430000004</v>
       </c>
       <c r="C361" s="5">
         <v>1.4969308000000181E-3</v>
       </c>
       <c r="D361" s="5">
         <v>2.3297305265142398</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>0.82663725119999998</v>
       </c>
       <c r="C362" s="5">
         <v>4.590077689999994E-2</v>
       </c>
       <c r="D362" s="5">
         <v>98.484243911265267</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>0.82670418859999995</v>
       </c>
       <c r="C363" s="5">
         <v>6.6937399999966729E-5</v>
       </c>
       <c r="D363" s="5">
         <v>9.7213939331086685E-2</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>0.80758100899999996</v>
       </c>
       <c r="C364" s="5">
         <v>-1.9123179599999984E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-24.485297761818771</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>0.79817242389999998</v>
       </c>
       <c r="C365" s="5">
         <v>-9.4085850999999776E-3</v>
       </c>
       <c r="D365" s="5">
         <v>-13.118470027318329</v>
       </c>
       <c r="E365" s="5">
         <v>-0.40786100599596864</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>0.78945985549999997</v>
       </c>
       <c r="C366" s="5">
         <v>-8.7125684000000092E-3</v>
       </c>
       <c r="D366" s="5">
         <v>-12.34030033584752</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>0.80144422800000004</v>
       </c>
       <c r="C367" s="5">
         <v>1.1984372500000062E-2</v>
       </c>
       <c r="D367" s="5">
         <v>19.817169615698859</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>0.70276951009999999</v>
       </c>
       <c r="C368" s="5">
         <v>-9.8674717900000042E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-79.33310328547762</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>0.50316093169999998</v>
       </c>
       <c r="C369" s="5">
         <v>-0.19960857840000001</v>
       </c>
       <c r="D369" s="5">
         <v>-98.185620973321349</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>0.50450534049999995</v>
       </c>
       <c r="C370" s="5">
         <v>1.3444087999999743E-3</v>
       </c>
       <c r="D370" s="5">
         <v>3.2538520965411877</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>0.48227108439999999</v>
       </c>
       <c r="C371" s="5">
         <v>-2.2234256099999961E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-41.775540017725412</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>0.47265636550000001</v>
       </c>
       <c r="C372" s="5">
         <v>-9.6147188999999855E-3</v>
       </c>
       <c r="D372" s="5">
         <v>-21.467133485263702</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>0.47541142749999998</v>
       </c>
       <c r="C373" s="5">
         <v>2.7550619999999748E-3</v>
       </c>
       <c r="D373" s="5">
         <v>7.2233240334265814</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>0.53299278380000004</v>
       </c>
       <c r="C374" s="5">
         <v>5.7581356300000053E-2</v>
       </c>
       <c r="D374" s="5">
         <v>294.29434596669665</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>0.53091969350000001</v>
       </c>
       <c r="C375" s="5">
         <v>-2.0730903000000245E-3</v>
       </c>
       <c r="D375" s="5">
         <v>-4.5688691280912241</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>0.50740739639999999</v>
       </c>
       <c r="C376" s="5">
         <v>-2.3512297100000024E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-41.93218254728658</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>0.49375790079999998</v>
       </c>
       <c r="C377" s="5">
         <v>-1.3649495600000006E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-27.907983568300754</v>
       </c>
       <c r="E377" s="5">
         <v>-38.138942662611832</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>0.48629075560000001</v>
       </c>
       <c r="C378" s="5">
         <v>-7.4671451999999694E-3</v>
       </c>
       <c r="D378" s="5">
         <v>-16.71180151648247</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>0.50607869289999996</v>
       </c>
       <c r="C379" s="5">
         <v>1.9787937299999947E-2</v>
       </c>
       <c r="D379" s="5">
         <v>61.385484419184635</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>0.50737758799999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.2988951000000304E-3</v>
       </c>
       <c r="D380" s="5">
         <v>3.1237554044124316</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>0.50811877279999995</v>
       </c>
       <c r="C381" s="5">
         <v>7.4118479999996101E-4</v>
       </c>
       <c r="D381" s="5">
         <v>1.7671310998385259</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>0.50992769189999998</v>
       </c>
       <c r="C382" s="5">
         <v>1.8089191000000282E-3</v>
       </c>
       <c r="D382" s="5">
         <v>4.3566863055092497</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>0.47472713039999997</v>
       </c>
       <c r="C383" s="5">
         <v>-3.5200561500000005E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-57.613704744887514</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>0.56545246010000005</v>
       </c>
       <c r="C384" s="5">
         <v>9.0725329700000079E-2</v>
       </c>
       <c r="D384" s="5">
         <v>715.50109613488644</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>0.56850995859999998</v>
       </c>
       <c r="C385" s="5">
         <v>3.0574984999999222E-3</v>
       </c>
       <c r="D385" s="5">
         <v>6.685094199554098</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>0.53634821789999998</v>
       </c>
       <c r="C386" s="5">
         <v>-3.2161740699999997E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-50.282969203982518</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>0.53175963479999999</v>
       </c>
       <c r="C387" s="5">
         <v>-4.5885830999999877E-3</v>
       </c>
       <c r="D387" s="5">
         <v>-9.7967248078309588</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>0.60926649649999998</v>
       </c>
       <c r="C388" s="5">
         <v>7.7506861699999985E-2</v>
       </c>
       <c r="D388" s="5">
         <v>411.80338467071078</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>0.59196597620000002</v>
       </c>
       <c r="C389" s="5">
         <v>-1.7300520299999955E-2</v>
       </c>
       <c r="D389" s="5">
         <v>-29.226057675781757</v>
       </c>
       <c r="E389" s="5">
         <v>19.889924847963059</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>0.58331340480000005</v>
       </c>
       <c r="C390" s="5">
         <v>-8.6525713999999754E-3</v>
       </c>
       <c r="D390" s="5">
         <v>-16.196427955283355</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>0.6125658611</v>
       </c>
       <c r="C391" s="5">
         <v>2.9252456299999952E-2</v>
       </c>
       <c r="D391" s="5">
         <v>79.891230271715116</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>0.61201157319999999</v>
       </c>
       <c r="C392" s="5">
         <v>-5.5428790000000561E-4</v>
       </c>
       <c r="D392" s="5">
         <v>-1.0804473892697786</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>0.61373473469999995</v>
       </c>
       <c r="C393" s="5">
         <v>1.7231614999999589E-3</v>
       </c>
       <c r="D393" s="5">
         <v>3.4314993888392431</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>0.61353685739999997</v>
       </c>
       <c r="C394" s="5">
         <v>-1.9787729999998227E-4</v>
       </c>
       <c r="D394" s="5">
         <v>-0.3862126875753602</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>0.66843029190000003</v>
       </c>
       <c r="C395" s="5">
         <v>5.489343450000006E-2</v>
       </c>
       <c r="D395" s="5">
         <v>179.63117402846271</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>0.65971754920000003</v>
       </c>
       <c r="C396" s="5">
         <v>-8.712742699999998E-3</v>
       </c>
       <c r="D396" s="5">
         <v>-14.567529137163682</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>0.66258256739999999</v>
       </c>
       <c r="C397" s="5">
         <v>2.865018199999958E-3</v>
       </c>
       <c r="D397" s="5">
         <v>5.3376490015258016</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>0.63651695259999996</v>
       </c>
       <c r="C398" s="5">
         <v>-2.6065614800000025E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-38.221176419984751</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>0.62987759669999999</v>
       </c>
       <c r="C399" s="5">
         <v>-6.6393558999999769E-3</v>
       </c>
       <c r="D399" s="5">
         <v>-11.823218519392665</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>0.60891034160000002</v>
       </c>
       <c r="C400" s="5">
         <v>-2.0967255099999971E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-33.385885415385417</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>0.69216610479999996</v>
       </c>
       <c r="C401" s="5">
         <v>8.3255763199999944E-2</v>
       </c>
       <c r="D401" s="5">
         <v>365.46147058329649</v>
       </c>
       <c r="E401" s="5">
         <v>16.926670218990193</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>0.68179192489999996</v>
       </c>
       <c r="C402" s="5">
         <v>-1.0374179900000002E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-16.574599593853677</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>0.62021619019999996</v>
       </c>
       <c r="C403" s="5">
         <v>-6.1575734699999995E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-67.885959620699737</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>0.71795479309999999</v>
       </c>
       <c r="C404" s="5">
         <v>9.7738602900000027E-2</v>
       </c>
       <c r="D404" s="5">
         <v>478.95925868904339</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>0.71993565520000002</v>
       </c>
       <c r="C405" s="5">
         <v>1.9808621000000359E-3</v>
       </c>
       <c r="D405" s="5">
         <v>3.361547424708422</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>0.71572498070000001</v>
       </c>
       <c r="C406" s="5">
         <v>-4.2106745000000112E-3</v>
       </c>
       <c r="D406" s="5">
         <v>-6.7969954165447266</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>0.66143095380000005</v>
       </c>
       <c r="C407" s="5">
         <v>-5.4294026899999959E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-61.197466983446567</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>0.65478838409999995</v>
       </c>
       <c r="C408" s="5">
         <v>-6.6425697000001005E-3</v>
       </c>
       <c r="D408" s="5">
         <v>-11.407406778001473</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>0.6559713734</v>
       </c>
       <c r="C409" s="5">
         <v>1.182989300000048E-3</v>
       </c>
       <c r="D409" s="5">
         <v>2.1896822157705609</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>0.73376416339999995</v>
       </c>
       <c r="C410" s="5">
         <v>7.7792789999999945E-2</v>
       </c>
       <c r="D410" s="5">
         <v>283.7596602950299</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>0.72821734800000004</v>
       </c>
       <c r="C411" s="5">
         <v>-5.5468153999999048E-3</v>
       </c>
       <c r="D411" s="5">
         <v>-8.7034678008042441</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>0.71231153810000003</v>
       </c>
       <c r="C412" s="5">
         <v>-1.5905809900000012E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-23.280193095481959</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>0.69478745320000002</v>
       </c>
       <c r="C413" s="5">
         <v>-1.7524084900000014E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-25.837586295411729</v>
       </c>
       <c r="E413" s="5">
         <v>0.37871666668183313</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>0.68024274269999996</v>
       </c>
       <c r="C414" s="5">
         <v>-1.4544710500000058E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-22.421138894835568</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>0.62665042859999998</v>
       </c>
       <c r="C415" s="5">
         <v>-5.3592314099999983E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-62.646002357337515</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>0.62090385370000001</v>
       </c>
       <c r="C416" s="5">
         <v>-5.7465748999999677E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-10.465962012158025</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>0.62314424400000001</v>
       </c>
       <c r="C417" s="5">
         <v>2.2403903000000058E-3</v>
       </c>
       <c r="D417" s="5">
         <v>4.416898523629742</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>0.61339233010000005</v>
       </c>
       <c r="C418" s="5">
         <v>-9.7519138999999644E-3</v>
       </c>
       <c r="D418" s="5">
         <v>-17.244466774107259</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>0.65957902020000003</v>
       </c>
       <c r="C419" s="5">
         <v>4.6186690099999983E-2</v>
       </c>
       <c r="D419" s="5">
         <v>138.96918573476805</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>0.65457486590000002</v>
       </c>
       <c r="C420" s="5">
         <v>-5.0041543000000077E-3</v>
       </c>
       <c r="D420" s="5">
         <v>-8.7338129931374233</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>0.65433763320000005</v>
       </c>
       <c r="C421" s="5">
         <v>-2.3723269999997854E-4</v>
       </c>
       <c r="D421" s="5">
         <v>-0.43404121023659092</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>0.62821610220000002</v>
       </c>
       <c r="C422" s="5">
         <v>-2.6121531000000031E-2</v>
       </c>
       <c r="D422" s="5">
         <v>-38.66816181606859</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>0.62453044859999995</v>
       </c>
       <c r="C423" s="5">
         <v>-3.6856536000000606E-3</v>
       </c>
       <c r="D423" s="5">
         <v>-6.8174400675937168</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>0.61348790939999998</v>
       </c>
       <c r="C424" s="5">
         <v>-1.1042539199999979E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-19.271163520879007</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>0.59715033660000005</v>
       </c>
       <c r="C425" s="5">
         <v>-1.6337572799999922E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-27.667732411711199</v>
       </c>
       <c r="E425" s="5">
         <v>-14.052803652442236</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>0.67906966339999997</v>
       </c>
       <c r="C426" s="5">
         <v>8.1919326799999914E-2</v>
       </c>
       <c r="D426" s="5">
         <v>367.70043587833976</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>0.63207459649999997</v>
       </c>
       <c r="C427" s="5">
         <v>-4.6995066899999993E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-57.708987661810951</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>0.62458184240000003</v>
       </c>
       <c r="C428" s="5">
         <v>-7.4927540999999431E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-13.333308013251754</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>0.62547111929999999</v>
       </c>
       <c r="C429" s="5">
         <v>8.8927689999995785E-4</v>
       </c>
       <c r="D429" s="5">
         <v>1.7219979433975574</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>0.7112406335</v>
       </c>
       <c r="C430" s="5">
         <v>8.5769514200000008E-2</v>
       </c>
       <c r="D430" s="5">
         <v>367.42462300098089</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>0.65835356509999998</v>
       </c>
       <c r="C431" s="5">
         <v>-5.2887068400000015E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-60.434962753019718</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>0.65444299989999999</v>
       </c>
       <c r="C432" s="5">
         <v>-3.9105651999999935E-3</v>
       </c>
       <c r="D432" s="5">
         <v>-6.8995842072106299</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>0.65327092320000002</v>
       </c>
       <c r="C433" s="5">
         <v>-1.1720766999999688E-3</v>
       </c>
       <c r="D433" s="5">
         <v>-2.1280999705118542</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>0.62395076949999995</v>
       </c>
       <c r="C434" s="5">
         <v>-2.9320153700000073E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-42.365310808374026</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>0.62377280229999998</v>
       </c>
       <c r="C435" s="5">
         <v>-1.7796719999996213E-4</v>
       </c>
       <c r="D435" s="5">
         <v>-0.34173519221916138</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>0.62314152109999998</v>
       </c>
       <c r="C436" s="5">
         <v>-6.312812000000001E-4</v>
       </c>
       <c r="D436" s="5">
         <v>-1.2077073921498593</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>0.62311040569999998</v>
       </c>
       <c r="C437" s="5">
         <v>-3.1115400000003568E-5</v>
       </c>
       <c r="D437" s="5">
         <v>-5.9903290176210877E-2</v>
       </c>
       <c r="E437" s="5">
         <v>4.3473255408025047</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>0.62397514769999995</v>
       </c>
       <c r="C438" s="5">
         <v>8.6474199999997392E-4</v>
       </c>
       <c r="D438" s="5">
         <v>1.6781097452475802</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>0.62429253870000001</v>
       </c>
       <c r="C439" s="5">
         <v>3.1739100000005571E-4</v>
       </c>
       <c r="D439" s="5">
         <v>0.61210216552947116</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>0.62315825410000003</v>
+        <v>0.62325440539999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.1342845999999795E-3</v>
+        <v>-1.0381333000000215E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>-2.158638090290188</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9773250111707386</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>0.62404219059999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>7.8778520000000185E-4</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.5273730111168948</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>