--- v6 (2026-05-27)
+++ v7 (2026-07-22)
@@ -1,85 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4D370A80-78F2-4379-AC9C-A8B59460E9B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AA269833-C8BC-47A0-84FE-38528A6314AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{08E7C693-77CC-4F65-B341-2AAA297B7821}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{89C4448C-5512-4EDC-A6D1-55341CB2429D}"/>
   </bookViews>
   <sheets>
     <sheet name="larinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,51 +921,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1E62DAE-9BC1-40ED-AD5E-3C0CC712558F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A460BCC-585C-4264-B84D-C4B7F853D9B7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -2630,71 +2634,71 @@
         <v>-3.5926653000000197E-3</v>
       </c>
       <c r="D121" s="5">
         <v>-6.0604233989733132</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>0.68883445870000004</v>
       </c>
       <c r="C122" s="5">
         <v>1.0406470000000612E-3</v>
       </c>
       <c r="D122" s="5">
         <v>1.8308115163900407</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>0.7077090908</v>
+        <v>0.7077090909</v>
       </c>
       <c r="C123" s="5">
-        <v>1.8874632099999955E-2</v>
+        <v>1.8874632199999963E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>38.318069501394582</v>
+        <v>38.318069735928347</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>0.70947955350000003</v>
       </c>
       <c r="C124" s="5">
-        <v>1.7704627000000306E-3</v>
+        <v>1.7704626000000223E-3</v>
       </c>
       <c r="D124" s="5">
-        <v>3.0436696294018795</v>
+        <v>3.0436694546798204</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>0.70911063080000003</v>
       </c>
       <c r="C125" s="5">
         <v>-3.6892269999999616E-4</v>
       </c>
       <c r="D125" s="5">
         <v>-0.62220723627907093</v>
       </c>
       <c r="E125" s="5">
         <v>0.38740089416051671</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>0.70241641560000001</v>
@@ -2773,85 +2777,85 @@
         <v>-5.0699365999999912E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-8.3562702738461994</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>0.69106767469999997</v>
       </c>
       <c r="C132" s="5">
         <v>-3.6053700000000521E-3</v>
       </c>
       <c r="D132" s="5">
         <v>-6.0532892516965138</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>0.68999972460000003</v>
+        <v>0.68999972450000002</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.067950099999937E-3</v>
+        <v>-1.0679501999999452E-3</v>
       </c>
       <c r="D133" s="5">
-        <v>-1.8387542039612681</v>
+        <v>-1.8387543746766211</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>0.68759746870000005</v>
+        <v>0.68759746860000004</v>
       </c>
       <c r="C134" s="5">
         <v>-2.4022558999999832E-3</v>
       </c>
       <c r="D134" s="5">
-        <v>-4.0987601654303818</v>
+        <v>-4.0987601660131041</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>0.71119018420000002</v>
       </c>
       <c r="C135" s="5">
-        <v>2.3592715499999972E-2</v>
+        <v>2.359271559999998E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>49.905585895649928</v>
+        <v>49.90558615726637</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>0.61167270220000003</v>
       </c>
       <c r="C136" s="5">
         <v>-9.951748199999999E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-83.616746792800527</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>0.61087095739999997</v>
       </c>
       <c r="C137" s="5">
         <v>-8.0174480000005932E-4</v>
@@ -2972,71 +2976,71 @@
         <v>1.3973089999996802E-4</v>
       </c>
       <c r="D145" s="5">
         <v>0.24302436503063074</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>0.68548727860000003</v>
       </c>
       <c r="C146" s="5">
         <v>-5.380590599999957E-3</v>
       </c>
       <c r="D146" s="5">
         <v>-8.9556806753050662</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>0.71412248040000004</v>
+        <v>0.71412248050000005</v>
       </c>
       <c r="C147" s="5">
-        <v>2.863520180000001E-2</v>
+        <v>2.8635201900000018E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>63.410388868687193</v>
+        <v>63.410389143279211</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>0.71348142240000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-6.4105800000002766E-4</v>
+        <v>-6.4105810000003594E-4</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.0719209485669734</v>
+        <v>-1.071921114804153</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>0.71364479810000003</v>
       </c>
       <c r="C149" s="5">
         <v>1.6337570000002355E-4</v>
       </c>
       <c r="D149" s="5">
         <v>0.27512690727251599</v>
       </c>
       <c r="E149" s="5">
         <v>16.824149103016438</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>0.70198326720000004</v>
@@ -3059,155 +3063,155 @@
         <v>-1.3467821000000546E-3</v>
       </c>
       <c r="D151" s="5">
         <v>-2.2781079695675666</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>0.69819057070000001</v>
       </c>
       <c r="C152" s="5">
         <v>-2.4459143999999711E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-4.1096814712866747</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>0.69732377999999995</v>
+        <v>0.69732378009999996</v>
       </c>
       <c r="C153" s="5">
-        <v>-8.6679070000006408E-4</v>
+        <v>-8.6679060000005581E-4</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.4796473942160326</v>
+        <v>-1.4796472246757508</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>0.69629276120000005</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.0310187999998943E-3</v>
+        <v>-1.0310188999999026E-3</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.7598868441201954</v>
+        <v>-1.7598870131781186</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>0.6953359885</v>
       </c>
       <c r="C155" s="5">
         <v>-9.5677270000005255E-4</v>
       </c>
       <c r="D155" s="5">
         <v>-1.636509704189737</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>0.69062353320000003</v>
       </c>
       <c r="C156" s="5">
         <v>-4.7124552999999736E-3</v>
       </c>
       <c r="D156" s="5">
         <v>-7.8362827660482086</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>0.69208896149999999</v>
       </c>
       <c r="C157" s="5">
         <v>1.4654282999999602E-3</v>
       </c>
       <c r="D157" s="5">
         <v>2.5761971519357552</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>0.68445325059999995</v>
+        <v>0.68445325040000005</v>
       </c>
       <c r="C158" s="5">
-        <v>-7.6357109000000367E-3</v>
+        <v>-7.6357110999999422E-3</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.464863242876989</v>
+        <v>-12.464863549814286</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>0.61605710319999996</v>
+        <v>0.61605710329999996</v>
       </c>
       <c r="C159" s="5">
-        <v>-6.8396147399999996E-2</v>
+        <v>-6.8396147100000082E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-71.729977887509008</v>
+        <v>-71.729977733315309</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>0.6138990459</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.1580572999999603E-3</v>
+        <v>-2.1580573999999686E-3</v>
       </c>
       <c r="D160" s="5">
-        <v>-4.1235669745319115</v>
+        <v>-4.1235671612869451</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>0.61511984259999997</v>
       </c>
       <c r="C161" s="5">
         <v>1.2207966999999709E-3</v>
       </c>
       <c r="D161" s="5">
         <v>2.4125878026341807</v>
       </c>
       <c r="E161" s="5">
         <v>-13.805881548119148</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>0.6024315764</v>
@@ -3230,4052 +3234,4338 @@
         <v>-2.0100586000000309E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-3.9312259449546194</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>0.59697730699999996</v>
       </c>
       <c r="C164" s="5">
         <v>-3.4442108000000138E-3</v>
       </c>
       <c r="D164" s="5">
         <v>-6.6705096684915866</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>0.59618310630000004</v>
+        <v>0.59618310640000005</v>
       </c>
       <c r="C165" s="5">
-        <v>-7.9420069999991405E-4</v>
+        <v>-7.9420059999990578E-4</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.5848144100412465</v>
+        <v>-1.5848142119507136</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>0.59539103900000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-7.9206730000003223E-4</v>
+        <v>-7.920674000000405E-4</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.5826784704302987</v>
+        <v>-1.5826786685251615</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>0.59465715509999995</v>
+        <v>0.59465715519999995</v>
       </c>
       <c r="C167" s="5">
-        <v>-7.338839000000652E-4</v>
+        <v>-7.3388380000005693E-4</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.4691434403623194</v>
+        <v>-1.4691432415300243</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>0.69009533050000005</v>
       </c>
       <c r="C168" s="5">
-        <v>9.5438175400000103E-2</v>
+        <v>9.5438175300000094E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>496.63575980818092</v>
+        <v>496.63575860418831</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>0.59150336280000004</v>
+        <v>0.59150336290000005</v>
       </c>
       <c r="C169" s="5">
-        <v>-9.8591967700000005E-2</v>
+        <v>-9.8591967599999997E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-84.27547444128129</v>
+        <v>-84.275474409380493</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>0.58412995249999999</v>
+        <v>0.58412995219999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-7.3734103000000495E-3</v>
+        <v>-7.3734107000000826E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>-13.97452129281932</v>
+        <v>-13.974521997517853</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>0.71918447070000002</v>
+        <v>0.71918447090000004</v>
       </c>
       <c r="C171" s="5">
-        <v>0.13505451820000003</v>
+        <v>0.13505451870000007</v>
       </c>
       <c r="D171" s="5">
-        <v>1113.3047545899933</v>
+        <v>1113.304766116541</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>0.71634277270000002</v>
+        <v>0.71634277280000003</v>
       </c>
       <c r="C172" s="5">
-        <v>-2.8416980000000036E-3</v>
+        <v>-2.8416981000000119E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>-4.6398359943635947</v>
+        <v>-4.6398361528463328</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>0.71821286240000004</v>
+        <v>0.71821286230000003</v>
       </c>
       <c r="C173" s="5">
-        <v>1.8700897000000216E-3</v>
+        <v>1.8700895000000051E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>3.1781033265896319</v>
+        <v>3.1781029813567896</v>
       </c>
       <c r="E173" s="5">
-        <v>16.759826729738482</v>
+        <v>16.759826713481484</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>0.60048395700000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.11772890540000003</v>
+        <v>-0.11772890530000002</v>
       </c>
       <c r="D174" s="5">
-        <v>-88.332474353924525</v>
+        <v>-88.332474334430273</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>0.59854383320000004</v>
       </c>
       <c r="C175" s="5">
         <v>-1.940123799999971E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-3.8089600215185149</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>0.69514509769999999</v>
       </c>
       <c r="C176" s="5">
         <v>9.660126449999995E-2</v>
       </c>
       <c r="D176" s="5">
         <v>502.21843381495654</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>0.69451468569999997</v>
+        <v>0.69451468559999996</v>
       </c>
       <c r="C177" s="5">
-        <v>-6.3041200000002462E-4</v>
+        <v>-6.3041210000003289E-4</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.0828423010270871</v>
+        <v>-1.0828424719385943</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>0.69412233889999997</v>
+        <v>0.69412233879999996</v>
       </c>
       <c r="C178" s="5">
         <v>-3.9234679999999855E-4</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.67580435799405869</v>
+        <v>-0.67580435809098116</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>0.69401195120000003</v>
+        <v>0.69401195100000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.1038769999993647E-4</v>
+        <v>-1.1038779999994475E-4</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.1906716291595445</v>
+        <v>-0.19067180176499665</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>0.69033140510000002</v>
       </c>
       <c r="C180" s="5">
-        <v>-3.680546100000015E-3</v>
+        <v>-3.6805458999999985E-3</v>
       </c>
       <c r="D180" s="5">
-        <v>-6.1815654508890479</v>
+        <v>-6.181565126450506</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>0.69277979460000005</v>
+        <v>0.69277979469999995</v>
       </c>
       <c r="C181" s="5">
-        <v>2.4483895000000366E-3</v>
+        <v>2.4483895999999339E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>4.3400352488057292</v>
+        <v>4.3400354295382026</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>0.68687624000000003</v>
+        <v>0.6868762397</v>
       </c>
       <c r="C182" s="5">
-        <v>-5.9035546000000272E-3</v>
+        <v>-5.9035549999999493E-3</v>
       </c>
       <c r="D182" s="5">
-        <v>-9.7599404750878254</v>
+        <v>-9.7599411043561179</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>0.72064059570000005</v>
+        <v>0.72064059609999997</v>
       </c>
       <c r="C183" s="5">
-        <v>3.3764355700000026E-2</v>
+        <v>3.3764356399999973E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>77.861830042560953</v>
+        <v>77.861832159447175</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>0.71803326209999996</v>
+        <v>0.71803326249999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.6073336000000946E-3</v>
+        <v>-2.6073335999999836E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.2563294596169481</v>
+        <v>-4.2563294573009447</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>0.61990097030000002</v>
+        <v>0.6199009701</v>
       </c>
       <c r="C185" s="5">
-        <v>-9.8132291799999938E-2</v>
+        <v>-9.8132292399999987E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-82.855175712285757</v>
+        <v>-82.855175893275344</v>
       </c>
       <c r="E185" s="5">
-        <v>-13.688405937409453</v>
+        <v>-13.688405953238803</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>0.69857379679999998</v>
+        <v>0.698573797</v>
       </c>
       <c r="C186" s="5">
-        <v>7.8672826499999959E-2</v>
+        <v>7.8672826899999992E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>319.44952153691759</v>
+        <v>319.449524601902</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>0.69664217350000002</v>
+        <v>0.69664217370000003</v>
       </c>
       <c r="C187" s="5">
         <v>-1.9316232999999627E-3</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.2681149191211678</v>
+        <v>-3.2681149181996272</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>0.6931911784</v>
       </c>
       <c r="C188" s="5">
-        <v>-3.4509951000000205E-3</v>
+        <v>-3.4509953000000371E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>-5.7851896143735644</v>
+        <v>-5.7851899389527617</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>0.69254205999999996</v>
+        <v>0.69254205980000005</v>
       </c>
       <c r="C189" s="5">
-        <v>-6.4911840000003718E-4</v>
+        <v>-6.491185999999427E-4</v>
       </c>
       <c r="D189" s="5">
-        <v>-1.1179351455771092</v>
+        <v>-1.1179354882522197</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>0.69238396930000001</v>
+        <v>0.69238396889999998</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.5809069999994652E-4</v>
+        <v>-1.5809090000007409E-4</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.27358748193389015</v>
+        <v>-0.2735878276930781</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>0.69264736289999995</v>
+        <v>0.69264736250000003</v>
       </c>
       <c r="C191" s="5">
-        <v>2.6339359999993928E-4</v>
+        <v>2.633936000000503E-4</v>
       </c>
       <c r="D191" s="5">
-        <v>0.4574549481358936</v>
+        <v>0.45745494840079282</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>0.69081632339999999</v>
+        <v>0.69081632299999995</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.8310394999999646E-3</v>
+        <v>-1.8310395000000756E-3</v>
       </c>
       <c r="D192" s="5">
-        <v>-3.1265266725879148</v>
+        <v>-3.1265266743674691</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>0.69325942839999999</v>
+        <v>0.69325942809999996</v>
       </c>
       <c r="C193" s="5">
-        <v>2.443105000000001E-3</v>
+        <v>2.4431051000000092E-3</v>
       </c>
       <c r="D193" s="5">
-        <v>4.3273856726254056</v>
+        <v>4.3273858557659972</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>0.69282561929999997</v>
+        <v>0.69282561880000004</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.3380910000001549E-4</v>
+        <v>-4.3380929999992102E-4</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.74832452660688054</v>
+        <v>-0.7483248707447876</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>0.62309805799999995</v>
+        <v>0.62309806109999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-6.9727561300000018E-2</v>
+        <v>-6.9727557700000053E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-71.99797050950005</v>
+        <v>-71.997968595229025</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>0.62004533920000005</v>
+        <v>0.62004533939999995</v>
       </c>
       <c r="C196" s="5">
-        <v>-3.0527187999999095E-3</v>
+        <v>-3.0527217000000384E-3</v>
       </c>
       <c r="D196" s="5">
-        <v>-5.7232515893746001</v>
+        <v>-5.723256852939218</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>0.62230796290000001</v>
+        <v>0.62230796219999995</v>
       </c>
       <c r="C197" s="5">
-        <v>2.262623699999966E-3</v>
+        <v>2.2626228000000026E-3</v>
       </c>
       <c r="D197" s="5">
-        <v>4.4679157179153162</v>
+        <v>4.4679139034304871</v>
       </c>
       <c r="E197" s="5">
-        <v>0.38828663211079029</v>
+        <v>0.38828655157800984</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>0.59445340310000006</v>
       </c>
       <c r="C198" s="5">
-        <v>-2.7854559799999956E-2</v>
+        <v>-2.7854559099999898E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-42.276917666713409</v>
+        <v>-42.276916887559089</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>0.59344317530000001</v>
       </c>
       <c r="C199" s="5">
         <v>-1.0102278000000409E-3</v>
       </c>
       <c r="D199" s="5">
         <v>-2.0203541383336687</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>0.59112355009999995</v>
       </c>
       <c r="C200" s="5">
         <v>-2.3196252000000639E-3</v>
       </c>
       <c r="D200" s="5">
         <v>-4.5909734959891253</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>0.59037852329999996</v>
+        <v>0.59037852300000004</v>
       </c>
       <c r="C201" s="5">
-        <v>-7.4502679999999266E-4</v>
+        <v>-7.4502709999990646E-4</v>
       </c>
       <c r="D201" s="5">
-        <v>-1.5019884143020579</v>
+        <v>-1.5019890149213011</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>0.58986595559999999</v>
+        <v>0.58986595509999995</v>
       </c>
       <c r="C202" s="5">
-        <v>-5.1256769999996621E-4</v>
+        <v>-5.1256790000009378E-4</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.0368816253476854</v>
+        <v>-1.036882028525643</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>0.5910719297</v>
+        <v>0.59107192809999998</v>
       </c>
       <c r="C203" s="5">
-        <v>1.2059741000000068E-3</v>
+        <v>1.2059730000000268E-3</v>
       </c>
       <c r="D203" s="5">
-        <v>2.4811625045576546</v>
+        <v>2.4811602180437209</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>0.59213201920000003</v>
+        <v>0.59213201849999997</v>
       </c>
       <c r="C204" s="5">
-        <v>1.0600895000000277E-3</v>
+        <v>1.0600903999999911E-3</v>
       </c>
       <c r="D204" s="5">
-        <v>2.1735614005381265</v>
+        <v>2.1735632700414342</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>0.59584204760000004</v>
+        <v>0.59584204699999999</v>
       </c>
       <c r="C205" s="5">
-        <v>3.7100284000000094E-3</v>
+        <v>3.7100285000000177E-3</v>
       </c>
       <c r="D205" s="5">
-        <v>7.7832358179060313</v>
+        <v>7.7832360444971327</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>0.59939835750000003</v>
+        <v>0.59939835659999996</v>
       </c>
       <c r="C206" s="5">
-        <v>3.5563098999999987E-3</v>
+        <v>3.5563095999999739E-3</v>
       </c>
       <c r="D206" s="5">
-        <v>7.4021099954353797</v>
+        <v>7.4021093580760366</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>0.62666104109999998</v>
+        <v>0.626661048</v>
       </c>
       <c r="C207" s="5">
-        <v>2.7262683599999948E-2</v>
+        <v>2.7262691400000039E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>70.531953904802762</v>
+        <v>70.531979509651336</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>0.61991460659999997</v>
+        <v>0.61991460639999996</v>
       </c>
       <c r="C208" s="5">
-        <v>-6.7464345000000092E-3</v>
+        <v>-6.7464416000000416E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>-12.180677419763096</v>
+        <v>-12.180689363220687</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>0.62055210260000004</v>
+        <v>0.62055210149999995</v>
       </c>
       <c r="C209" s="5">
-        <v>6.3749600000007067E-4</v>
+        <v>6.3749509999999621E-4</v>
       </c>
       <c r="D209" s="5">
-        <v>1.2410368454360388</v>
+        <v>1.241035083854114</v>
       </c>
       <c r="E209" s="5">
-        <v>-0.28215295395185302</v>
+        <v>-0.28215301854609409</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>0.69225831510000002</v>
+        <v>0.69225831500000001</v>
       </c>
       <c r="C210" s="5">
-        <v>7.1706212499999977E-2</v>
+        <v>7.170621350000006E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>271.4318611637828</v>
+        <v>271.43186842079132</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>0.69131894319999998</v>
+        <v>0.69131894329999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-9.3937190000004112E-4</v>
+        <v>-9.3937170000002457E-4</v>
       </c>
       <c r="D211" s="5">
-        <v>-1.6162625910623674</v>
+        <v>-1.6162622497426615</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>0.68961159449999998</v>
+        <v>0.68961159459999999</v>
       </c>
       <c r="C212" s="5">
         <v>-1.7073486999999998E-3</v>
       </c>
       <c r="D212" s="5">
-        <v>-2.9237105468430169</v>
+        <v>-2.9237105464257951</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>0.68861685049999999</v>
+        <v>0.68861685029999997</v>
       </c>
       <c r="C213" s="5">
-        <v>-9.9474399999999186E-4</v>
+        <v>-9.9474430000001668E-4</v>
       </c>
       <c r="D213" s="5">
-        <v>-1.7172970035416624</v>
+        <v>-1.7172975171039884</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>0.68775137980000001</v>
+        <v>0.68775137900000005</v>
       </c>
       <c r="C214" s="5">
-        <v>-8.6547069999998172E-4</v>
+        <v>-8.6547129999992034E-4</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.4978078356783109</v>
+        <v>-1.4978088673197165</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>0.68977679449999996</v>
+        <v>0.68977679089999999</v>
       </c>
       <c r="C215" s="5">
-        <v>2.0254146999999501E-3</v>
+        <v>2.0254118999999404E-3</v>
       </c>
       <c r="D215" s="5">
-        <v>3.5917839984529909</v>
+        <v>3.5917789565972358</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>0.69356323659999997</v>
+        <v>0.69356323389999996</v>
       </c>
       <c r="C216" s="5">
-        <v>3.7864421000000092E-3</v>
+        <v>3.7864429999999727E-3</v>
       </c>
       <c r="D216" s="5">
-        <v>6.7898112214376249</v>
+        <v>6.7898129208558533</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>0.69832510729999997</v>
+        <v>0.69832510449999996</v>
       </c>
       <c r="C217" s="5">
-        <v>4.7618707000000038E-3</v>
+        <v>4.7618705999999955E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>8.5573181514804411</v>
+        <v>8.5573179995166893</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>0.60515543419999995</v>
+        <v>0.60515543179999998</v>
       </c>
       <c r="C218" s="5">
-        <v>-9.3169673100000017E-2</v>
+        <v>-9.3169672699999984E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-82.064587514460854</v>
+        <v>-82.064587505061866</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>0.729337499</v>
+        <v>0.72933750990000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.12418206480000005</v>
+        <v>0.12418207810000004</v>
       </c>
       <c r="D219" s="5">
-        <v>839.1593163426968</v>
+        <v>839.15952946794562</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>0.7190828642</v>
+        <v>0.71908286659999998</v>
       </c>
       <c r="C220" s="5">
-        <v>-1.0254634799999995E-2</v>
+        <v>-1.0254643300000033E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-15.626754729840432</v>
+        <v>-15.626766482173981</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>0.71832848400000004</v>
+        <v>0.71832848800000004</v>
       </c>
       <c r="C221" s="5">
-        <v>-7.5438019999995998E-4</v>
+        <v>-7.5437859999993861E-4</v>
       </c>
       <c r="D221" s="5">
-        <v>-1.2516654204517752</v>
+        <v>-1.2516627768818456</v>
       </c>
       <c r="E221" s="5">
-        <v>15.756353252262745</v>
+        <v>15.756354102041525</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>0.69001723390000003</v>
+        <v>0.690017239</v>
       </c>
       <c r="C222" s="5">
-        <v>-2.8311250100000018E-2</v>
+        <v>-2.8311249000000038E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-38.277686109179562</v>
+        <v>-38.277684759211375</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>0.68955131199999997</v>
+        <v>0.68955131489999999</v>
       </c>
       <c r="C223" s="5">
-        <v>-4.6592190000005473E-4</v>
+        <v>-4.6592410000001472E-4</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.80727628635901549</v>
+        <v>-0.80728007808371638</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>0.68875412940000003</v>
+        <v>0.68875412810000003</v>
       </c>
       <c r="C224" s="5">
-        <v>-7.9718259999994601E-4</v>
+        <v>-7.9718679999996045E-4</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.3785193805259555</v>
+        <v>-1.3785265914513789</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>0.68774370969999998</v>
+        <v>0.68774370389999995</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.0104197000000426E-3</v>
+        <v>-1.0104242000000818E-3</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.7462952569490819</v>
+        <v>-1.7463029748655545</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>0.68667299849999996</v>
+        <v>0.68667298939999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-1.0707112000000185E-3</v>
+        <v>-1.0707144999999585E-3</v>
       </c>
       <c r="D226" s="5">
-        <v>-1.8523013155035795</v>
+        <v>-1.8523069911070555</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>0.6897991255</v>
+        <v>0.68979911220000001</v>
       </c>
       <c r="C227" s="5">
-        <v>3.1261270000000341E-3</v>
+        <v>3.1261228000000196E-3</v>
       </c>
       <c r="D227" s="5">
-        <v>5.6019723476175898</v>
+        <v>5.6019647079438295</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>0.69545906700000004</v>
+        <v>0.69545905760000004</v>
       </c>
       <c r="C228" s="5">
-        <v>5.659941500000043E-3</v>
+        <v>5.6599454000000327E-3</v>
       </c>
       <c r="D228" s="5">
-        <v>10.302970821280311</v>
+        <v>10.302978451674051</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>0.70257280479999995</v>
+        <v>0.70257279939999995</v>
       </c>
       <c r="C229" s="5">
-        <v>7.1137377999999085E-3</v>
+        <v>7.1137417999999064E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>12.989253217443286</v>
+        <v>12.989261122464635</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>0.60840720879999999</v>
+        <v>0.608407209</v>
       </c>
       <c r="C230" s="5">
-        <v>-9.4165595999999963E-2</v>
+        <v>-9.4165590399999943E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-82.215723852487784</v>
+        <v>-82.215722142046516</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>0.62809010970000001</v>
+        <v>0.62809012880000004</v>
       </c>
       <c r="C231" s="5">
-        <v>1.9682900900000022E-2</v>
+        <v>1.9682919800000032E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>46.531583507750355</v>
+        <v>46.531636401420798</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>0.71546751789999996</v>
+        <v>0.71546753320000001</v>
       </c>
       <c r="C232" s="5">
-        <v>8.7377408199999951E-2</v>
+        <v>8.7377404399999969E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>377.32656195991376</v>
+        <v>377.32651026527577</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>0.61336215650000003</v>
+        <v>0.61336217689999994</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.10210536139999993</v>
+        <v>-0.10210535630000006</v>
       </c>
       <c r="D233" s="5">
-        <v>-84.2411447550124</v>
+        <v>-84.241142509434468</v>
       </c>
       <c r="E233" s="5">
-        <v>-14.612580433327215</v>
+        <v>-14.612578068879278</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>0.69158883289999995</v>
+        <v>0.69158885199999998</v>
       </c>
       <c r="C234" s="5">
-        <v>7.8226676399999917E-2</v>
+        <v>7.8226675100000032E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>322.25221758742924</v>
+        <v>322.25218900058002</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>0.69053823910000001</v>
+        <v>0.69053824720000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0505937999999437E-3</v>
+        <v>-1.0506047999999657E-3</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.8077683262674671</v>
+        <v>-1.8077870467147816</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>0.68936395969999997</v>
+        <v>0.68936395159999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.1742794000000334E-3</v>
+        <v>-1.1742956000000415E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.0216551644731573</v>
+        <v>-2.0216827707794538</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>0.68824395149999995</v>
+        <v>0.68824392749999996</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.1200082000000222E-3</v>
+        <v>-1.1200241000000055E-3</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.9323098783369019</v>
+        <v>-1.9323370878750579</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>0.68727693489999997</v>
+        <v>0.68727690210000003</v>
       </c>
       <c r="C238" s="5">
-        <v>-9.6701659999998135E-4</v>
+        <v>-9.6702539999993231E-4</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.6730903704512912</v>
+        <v>-1.6731055362587899</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>0.69057438940000004</v>
+        <v>0.69057435499999997</v>
       </c>
       <c r="C239" s="5">
-        <v>3.2974545000000743E-3</v>
+        <v>3.297452899999942E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>5.911809254389877</v>
+        <v>5.9118065993544411</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>0.59646322870000001</v>
+        <v>0.59646320740000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-9.4111160700000029E-2</v>
+        <v>-9.4111147599999945E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-82.762333124389187</v>
+        <v>-82.762330207133189</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>0.60388369009999998</v>
+        <v>0.60388368370000001</v>
       </c>
       <c r="C241" s="5">
-        <v>7.4204613999999669E-3</v>
+        <v>7.4204762999999785E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>15.993993718228783</v>
+        <v>15.994028672930849</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>0.60949077380000005</v>
+        <v>0.60949078089999997</v>
       </c>
       <c r="C242" s="5">
-        <v>5.6070837000000706E-3</v>
+        <v>5.6070971999999664E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>11.729029876971708</v>
+        <v>11.729059704786771</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>0.52453663350000002</v>
+        <v>0.52453666590000003</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.4954140300000036E-2</v>
+        <v>-8.4954114999999941E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-83.49162730359474</v>
+        <v>-83.491617374849071</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>0.61103750499999998</v>
+        <v>0.61103753819999995</v>
       </c>
       <c r="C244" s="5">
-        <v>8.6500871499999965E-2</v>
+        <v>8.650087229999992E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>524.45984561937416</v>
+        <v>524.45978990517665</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>0.60996566949999997</v>
+        <v>0.60996571610000005</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.0718355000000068E-3</v>
+        <v>-1.0718220999998973E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.0847590968174234</v>
+        <v>-2.0847331720808771</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.55374903130334108</v>
+        <v>-0.55374474134776142</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>0.5947979753</v>
+        <v>0.59479802159999995</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.516769419999997E-2</v>
+        <v>-1.5167694500000106E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-26.078789720397356</v>
+        <v>-26.078788439655998</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>0.59274310019999998</v>
+        <v>0.59274315070000005</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.0548751000000198E-3</v>
+        <v>-2.0548708999998944E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-4.0678209350279211</v>
+        <v>-4.0678124674144778</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>0.5914723462</v>
+        <v>0.59147237580000001</v>
       </c>
       <c r="C248" s="5">
-        <v>-1.2707539999999851E-3</v>
+        <v>-1.270774900000049E-3</v>
       </c>
       <c r="D248" s="5">
-        <v>-2.5425048891425495</v>
+        <v>-2.542545999633905</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>0.59023389159999995</v>
+        <v>0.59023389520000002</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2384546000000496E-3</v>
+        <v>-1.2384805999999804E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.4838856891671202</v>
+        <v>-2.4839371136836763</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>0.58787097219999995</v>
+        <v>0.58787062180000005</v>
       </c>
       <c r="C250" s="5">
-        <v>-2.3629193999999965E-3</v>
+        <v>-2.3632733999999767E-3</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.6996546950998308</v>
+        <v>-4.7003433122642662</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>0.59112286839999995</v>
+        <v>0.59112287919999995</v>
       </c>
       <c r="C251" s="5">
-        <v>3.2518961999999929E-3</v>
+        <v>3.2522573999999027E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>6.843704393788741</v>
+        <v>6.8444920309397306</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>0.59698662209999998</v>
+        <v>0.59698663299999999</v>
       </c>
       <c r="C252" s="5">
-        <v>5.8637537000000295E-3</v>
+        <v>5.8637538000000378E-3</v>
       </c>
       <c r="D252" s="5">
-        <v>12.575026518365506</v>
+        <v>12.575026502225173</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>0.60407163139999998</v>
+        <v>0.60407164229999999</v>
       </c>
       <c r="C253" s="5">
         <v>7.0850093000000003E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>15.208918411924</v>
+        <v>15.208918115863113</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>0.60704158419999998</v>
+        <v>0.60704159719999995</v>
       </c>
       <c r="C254" s="5">
-        <v>2.9699528000000086E-3</v>
+        <v>2.9699548999999603E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>6.0620512751094591</v>
+        <v>6.0620555656830222</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>0.62094825760000005</v>
+        <v>0.62094838080000003</v>
       </c>
       <c r="C255" s="5">
-        <v>1.3906673400000069E-2</v>
+        <v>1.3906783600000083E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>31.233176856054111</v>
+        <v>31.233455581238289</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>0.60659343870000004</v>
+        <v>0.60659347220000004</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.435481890000001E-2</v>
+        <v>-1.4354908599999994E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-24.472076035119596</v>
+        <v>-24.472205803849313</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>0.60584742960000004</v>
+        <v>0.60584748209999995</v>
       </c>
       <c r="C257" s="5">
-        <v>-7.460091000000002E-4</v>
+        <v>-7.4599010000009347E-4</v>
       </c>
       <c r="D257" s="5">
-        <v>-1.4658589008293865</v>
+        <v>-1.4658217388307415</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.67515929271489972</v>
+        <v>-0.67515827386681604</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>0.59965690630000001</v>
+        <v>0.59965696759999998</v>
       </c>
       <c r="C258" s="5">
-        <v>-6.1905233000000282E-3</v>
+        <v>-6.1905144999999662E-3</v>
       </c>
       <c r="D258" s="5">
-        <v>-11.595404327753611</v>
+        <v>-11.595387810619595</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>0.59618710549999998</v>
+        <v>0.59618719330000003</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.4698008000000335E-3</v>
+        <v>-3.4697742999999504E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-6.7268021179944455</v>
+        <v>-6.726751701120226</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>0.5945230682</v>
+        <v>0.59452313359999998</v>
       </c>
       <c r="C260" s="5">
-        <v>-1.6640372999999764E-3</v>
+        <v>-1.6640597000000534E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>-3.2984177861285047</v>
+        <v>-3.2984610291979855</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>0.59314381360000001</v>
+        <v>0.59314384549999999</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.3792545999999906E-3</v>
+        <v>-1.3792880999999868E-3</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.7486728770412472</v>
+        <v>-2.7487384900549361</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>0.5897254408</v>
+        <v>0.58972477450000005</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.4183728000000135E-3</v>
+        <v>-3.4190709999999402E-3</v>
       </c>
       <c r="D262" s="5">
-        <v>-6.7007177983779869</v>
+        <v>-6.702042970554567</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>0.59206407530000005</v>
+        <v>0.59206413300000005</v>
       </c>
       <c r="C263" s="5">
-        <v>2.3386345000000475E-3</v>
+        <v>2.3393584999999995E-3</v>
       </c>
       <c r="D263" s="5">
-        <v>4.8639367979402381</v>
+        <v>4.8654812086070587</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>0.59654561090000002</v>
+        <v>0.59654565530000003</v>
       </c>
       <c r="C264" s="5">
-        <v>4.4815355999999751E-3</v>
+        <v>4.4815222999999849E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>9.4710628242619102</v>
+        <v>9.4710325745769541</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>0.60174511060000002</v>
+        <v>0.60174514189999995</v>
       </c>
       <c r="C265" s="5">
-        <v>5.1994996999999987E-3</v>
+        <v>5.199486599999914E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>10.975468020764678</v>
+        <v>10.975438173079976</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>0.60344704439999997</v>
+        <v>0.60344706889999999</v>
       </c>
       <c r="C266" s="5">
-        <v>1.701933799999944E-3</v>
+        <v>1.7019270000000475E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>3.4472934133331412</v>
+        <v>3.4472792427571841</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>0.61576534959999996</v>
+        <v>0.61576556969999996</v>
       </c>
       <c r="C267" s="5">
-        <v>1.231830519999999E-2</v>
+        <v>1.2318500799999965E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>27.442119303753422</v>
+        <v>27.44260385165429</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>0.60392117249999999</v>
+        <v>0.60392120100000002</v>
       </c>
       <c r="C268" s="5">
-        <v>-1.1844177099999964E-2</v>
+        <v>-1.1844368699999941E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-20.789982859878762</v>
+        <v>-20.790277757939656</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>0.6044194114</v>
+        <v>0.60441945480000003</v>
       </c>
       <c r="C269" s="5">
-        <v>4.9823890000000315E-4</v>
+        <v>4.9825380000001473E-4</v>
       </c>
       <c r="D269" s="5">
-        <v>0.99451238681966814</v>
+        <v>0.99454221598165304</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.23570591047037404</v>
+        <v>-0.23570739207333657</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>0.60262376500000003</v>
+        <v>0.60262382599999997</v>
       </c>
       <c r="C270" s="5">
-        <v>-1.7956463999999617E-3</v>
+        <v>-1.7956288000000598E-3</v>
       </c>
       <c r="D270" s="5">
-        <v>-3.5073551808715964</v>
+        <v>-3.507321115596862</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>0.59890141419999998</v>
+        <v>0.59890151150000004</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.7223508000000516E-3</v>
+        <v>-3.7223144999999347E-3</v>
       </c>
       <c r="D271" s="5">
-        <v>-7.1655840219021609</v>
+        <v>-7.1655157996025061</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>0.59784373300000004</v>
+        <v>0.59784379909999996</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.057681199999938E-3</v>
+        <v>-1.057712400000077E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>-2.0987787615054154</v>
+        <v>-2.0988397345062859</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>0.59718397990000005</v>
+        <v>0.59718400500000002</v>
       </c>
       <c r="C273" s="5">
-        <v>-6.5975309999999343E-4</v>
+        <v>-6.5979409999994409E-4</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.3162571157826597</v>
+        <v>-1.3163382733448636</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>0.59244681269999999</v>
+        <v>0.59244622719999995</v>
       </c>
       <c r="C274" s="5">
-        <v>-4.7371672000000586E-3</v>
+        <v>-4.7377778000000648E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>-9.1144953959957142</v>
+        <v>-9.1156190670232498</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>0.59317228499999997</v>
+        <v>0.59317208779999997</v>
       </c>
       <c r="C275" s="5">
-        <v>7.2547229999997409E-4</v>
+        <v>7.2586060000001673E-4</v>
       </c>
       <c r="D275" s="5">
-        <v>1.4793800225365361</v>
+        <v>1.480178658270237</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>0.59619580090000002</v>
+        <v>0.59619591549999995</v>
       </c>
       <c r="C276" s="5">
-        <v>3.0235159000000511E-3</v>
+        <v>3.0238276999999814E-3</v>
       </c>
       <c r="D276" s="5">
-        <v>6.2910607591280199</v>
+        <v>6.2917299721610753</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>0.59834659130000001</v>
+        <v>0.59834664289999995</v>
       </c>
       <c r="C277" s="5">
-        <v>2.1507903999999911E-3</v>
+        <v>2.1507273999999965E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>4.4159634823205396</v>
+        <v>4.4158306890156984</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>0.59969874359999997</v>
+        <v>0.59969878700000001</v>
       </c>
       <c r="C278" s="5">
-        <v>1.3521522999999647E-3</v>
+        <v>1.3521441000000634E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>2.7457372030659011</v>
+        <v>2.7457201045665958</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>0.60998026370000002</v>
+        <v>0.60998058519999998</v>
       </c>
       <c r="C279" s="5">
-        <v>1.0281520100000052E-2</v>
+        <v>1.028179819999997E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>22.628589439672563</v>
+        <v>22.629258546876073</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>0.60194395369999998</v>
+        <v>0.60194399710000002</v>
       </c>
       <c r="C280" s="5">
-        <v>-8.0363100000000465E-3</v>
+        <v>-8.0365880999999639E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>-14.712913736786104</v>
+        <v>-14.713379368578583</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>0.60320730879999995</v>
+        <v>0.60320738519999995</v>
       </c>
       <c r="C281" s="5">
-        <v>1.2633550999999743E-3</v>
+        <v>1.2633880999999292E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>2.5478271670441588</v>
+        <v>2.5478943029329848</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.20053998550318974</v>
+        <v>-0.20053451131899491</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>0.60487803090000003</v>
+        <v>0.60487813450000005</v>
       </c>
       <c r="C282" s="5">
-        <v>1.6707221000000771E-3</v>
+        <v>1.6707493000001072E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>3.3747791218751155</v>
+        <v>3.3748344702787314</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>0.60155511240000004</v>
+        <v>0.60155517839999995</v>
       </c>
       <c r="C283" s="5">
-        <v>-3.3229184999999939E-3</v>
+        <v>-3.3229561000001073E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>-6.3966635024395035</v>
+        <v>-6.396732647449932</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>0.70093519429999995</v>
+        <v>0.70093507919999998</v>
       </c>
       <c r="C284" s="5">
-        <v>9.9380081899999917E-2</v>
+        <v>9.9379900800000032E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>526.36767266871186</v>
+        <v>526.36561374019925</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>0.60083848429999998</v>
+        <v>0.60083824200000002</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.10009670999999998</v>
+        <v>-0.10009683719999996</v>
       </c>
       <c r="D285" s="5">
-        <v>-84.261675247965087</v>
+        <v>-84.261720396870615</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>0.69579749440000005</v>
+        <v>0.69579692839999996</v>
       </c>
       <c r="C286" s="5">
-        <v>9.4959010100000074E-2</v>
+        <v>9.4958686399999936E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>481.70316055336826</v>
+        <v>481.70029728567238</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>0.69448217499999998</v>
+        <v>0.69448127699999995</v>
       </c>
       <c r="C287" s="5">
-        <v>-1.3153194000000701E-3</v>
+        <v>-1.3156514000000064E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.2450148161102135</v>
+        <v>-2.2455774083283031</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>0.69536023769999999</v>
+        <v>0.69536038190000005</v>
       </c>
       <c r="C288" s="5">
-        <v>8.7806270000001518E-4</v>
+        <v>8.7910490000009389E-4</v>
       </c>
       <c r="D288" s="5">
-        <v>1.5278049978539432</v>
+        <v>1.5296330326987517</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>0.69389940299999997</v>
+        <v>0.69390007300000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-1.4608347000000244E-3</v>
+        <v>-1.4603089000000402E-3</v>
       </c>
       <c r="D289" s="5">
-        <v>-2.4920717842218609</v>
+        <v>-2.491184634111776</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>0.69666923290000005</v>
+        <v>0.69667034800000005</v>
       </c>
       <c r="C290" s="5">
-        <v>2.7698299000000759E-3</v>
+        <v>2.7702750000000442E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>4.8965990343499799</v>
+        <v>4.8973984218229516</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>0.60627376359999996</v>
+        <v>0.60627512969999997</v>
       </c>
       <c r="C291" s="5">
-        <v>-9.0395469300000086E-2</v>
+        <v>-9.039521830000008E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-81.13287522495969</v>
+        <v>-81.132727459671685</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>0.70111450710000001</v>
+        <v>0.70111508519999999</v>
       </c>
       <c r="C292" s="5">
-        <v>9.4840743500000046E-2</v>
+        <v>9.4839955500000017E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>472.06074245010603</v>
+        <v>472.05093471777423</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>0.70325955559999997</v>
+        <v>0.70325941780000001</v>
       </c>
       <c r="C293" s="5">
-        <v>2.1450484999999686E-3</v>
+        <v>2.1443326000000207E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>3.7337939101366846</v>
+        <v>3.7325236078835866</v>
       </c>
       <c r="E293" s="5">
-        <v>16.586709965275539</v>
+        <v>16.586672354289345</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>0.70570807840000005</v>
+        <v>0.705707266</v>
       </c>
       <c r="C294" s="5">
-        <v>2.4485228000000747E-3</v>
+        <v>2.4478481999999913E-3</v>
       </c>
       <c r="D294" s="5">
-        <v>4.258954240485946</v>
+        <v>4.2577591392873204</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>0.70303178479999995</v>
+        <v>0.70303041129999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.6762936000001014E-3</v>
+        <v>-2.6768547000000087E-3</v>
       </c>
       <c r="D295" s="5">
-        <v>-4.4570916275081363</v>
+        <v>-4.458011699288555</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>0.70295181959999997</v>
+        <v>0.70295003489999996</v>
       </c>
       <c r="C296" s="5">
-        <v>-7.99651999999762E-5</v>
+        <v>-8.0376400000026216E-5</v>
       </c>
       <c r="D296" s="5">
-        <v>-0.13640668097265607</v>
+        <v>-0.13710794312723484</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>0.70332248249999996</v>
+        <v>0.70332093549999997</v>
       </c>
       <c r="C297" s="5">
-        <v>3.7066289999998503E-4</v>
+        <v>3.7090060000000147E-4</v>
       </c>
       <c r="D297" s="5">
-        <v>0.63459215646912703</v>
+        <v>0.63500190850960259</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>0.69753691750000002</v>
+        <v>0.69753583590000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-5.785564999999937E-3</v>
+        <v>-5.7850995999999544E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>-9.4366728222527669</v>
+        <v>-9.4359675533023264</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>0.69488391370000002</v>
+        <v>0.6948823596</v>
       </c>
       <c r="C299" s="5">
-        <v>-2.6530037999999978E-3</v>
+        <v>-2.6534763000000128E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-4.4697921287404689</v>
+        <v>-4.4705784052634918</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>0.69508075489999999</v>
+        <v>0.69508188459999998</v>
       </c>
       <c r="C300" s="5">
-        <v>1.9684119999996419E-4</v>
+        <v>1.9952499999997819E-4</v>
       </c>
       <c r="D300" s="5">
-        <v>0.34045658058166062</v>
+        <v>0.34510658785291692</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>0.69198720849999995</v>
+        <v>0.69199081640000004</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.0935464000000357E-3</v>
+        <v>-3.0910681999999357E-3</v>
       </c>
       <c r="D301" s="5">
-        <v>-5.2119412812223764</v>
+        <v>-5.2078593916736082</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>0.69542750919999996</v>
+        <v>0.69543295839999997</v>
       </c>
       <c r="C302" s="5">
-        <v>3.4403007000000096E-3</v>
+        <v>3.4421419999999259E-3</v>
       </c>
       <c r="D302" s="5">
-        <v>6.1318161172337238</v>
+        <v>6.135155391435565</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>0.70446379609999998</v>
+        <v>0.70446911430000003</v>
       </c>
       <c r="C303" s="5">
-        <v>9.0362869000000234E-3</v>
+        <v>9.0361559000000646E-3</v>
       </c>
       <c r="D303" s="5">
-        <v>16.756683478274258</v>
+        <v>16.756282117804222</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>0.70086843330000004</v>
+        <v>0.70087071670000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-3.595362799999946E-3</v>
+        <v>-3.5983976000000251E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>-5.9554015771093987</v>
+        <v>-5.9602443428652396</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>0.70303270770000004</v>
+        <v>0.70303103659999999</v>
       </c>
       <c r="C305" s="5">
-        <v>2.1642743999999992E-3</v>
+        <v>2.1603198999999851E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>3.7691752851046312</v>
+        <v>3.7621587214403895</v>
       </c>
       <c r="E305" s="5">
-        <v>-3.2256639556982325E-2</v>
+        <v>-3.2474673530069609E-2</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>0.70514003619999999</v>
+        <v>0.70513484820000005</v>
       </c>
       <c r="C306" s="5">
-        <v>2.1073284999999498E-3</v>
+        <v>2.1038116000000606E-3</v>
       </c>
       <c r="D306" s="5">
-        <v>3.6568763316975783</v>
+        <v>3.6506814339507532</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>0.70363966509999998</v>
+        <v>0.70363248580000004</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.5003711000000086E-3</v>
+        <v>-1.5023624000000124E-3</v>
       </c>
       <c r="D307" s="5">
-        <v>-2.5236462089460621</v>
+        <v>-2.5269748286302463</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>0.70363597079999995</v>
+        <v>0.70362878510000004</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.6943000000233539E-6</v>
+        <v>-3.7006999999977808E-6</v>
       </c>
       <c r="D308" s="5">
-        <v>-6.3001450998800834E-3</v>
+        <v>-6.3111235374613273E-3</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>0.70381899969999995</v>
+        <v>0.70381496340000005</v>
       </c>
       <c r="C309" s="5">
-        <v>1.8302889999999294E-4</v>
+        <v>1.8617830000000613E-4</v>
       </c>
       <c r="D309" s="5">
-        <v>0.3125894393720241</v>
+        <v>0.31797928500119088</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>0.69877040840000004</v>
+        <v>0.6987689467</v>
       </c>
       <c r="C310" s="5">
-        <v>-5.048591299999905E-3</v>
+        <v>-5.0460167000000444E-3</v>
       </c>
       <c r="D310" s="5">
-        <v>-8.2761609028551231</v>
+        <v>-8.2721509584804842</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>0.69526301359999998</v>
+        <v>0.69526106880000005</v>
       </c>
       <c r="C311" s="5">
-        <v>-3.5073948000000632E-3</v>
+        <v>-3.507877899999956E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-5.8597263277205158</v>
+        <v>-5.8605232021206817</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>0.79440472070000001</v>
+        <v>0.79440856159999995</v>
       </c>
       <c r="C312" s="5">
-        <v>9.9141707100000032E-2</v>
+        <v>9.9147492799999903E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>395.12206022947191</v>
+        <v>395.16740844471963</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>0.79043832469999997</v>
+        <v>0.79044802199999997</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.9663960000000387E-3</v>
+        <v>-3.9605395999999793E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.8296741646861499</v>
+        <v>-5.8212738891926241</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>0.79711381960000005</v>
+        <v>0.79712662219999997</v>
       </c>
       <c r="C314" s="5">
-        <v>6.6754949000000785E-3</v>
+        <v>6.6786001999999955E-3</v>
       </c>
       <c r="D314" s="5">
-        <v>10.618609423354975</v>
+        <v>10.623644300978663</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>0.80489733419999998</v>
+        <v>0.8048823611</v>
       </c>
       <c r="C315" s="5">
-        <v>7.78351459999993E-3</v>
+        <v>7.755738900000031E-3</v>
       </c>
       <c r="D315" s="5">
-        <v>12.367781169551106</v>
+        <v>12.321049845481525</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>0.80204921730000001</v>
+        <v>0.80211514539999995</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.8481168999999751E-3</v>
+        <v>-2.7672157000000475E-3</v>
       </c>
       <c r="D316" s="5">
-        <v>-4.1645108605068426</v>
+        <v>-4.0485194265550639</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>0.80330149350000002</v>
+        <v>0.80330592789999999</v>
       </c>
       <c r="C317" s="5">
-        <v>1.2522762000000132E-3</v>
+        <v>1.1907825000000427E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>1.8897885123479341</v>
+        <v>1.7960816278416836</v>
       </c>
       <c r="E317" s="5">
-        <v>14.26232161061658</v>
+        <v>14.26322396589339</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>0.80291013320000004</v>
+        <v>0.80284680669999997</v>
       </c>
       <c r="C318" s="5">
-        <v>-3.9136029999997657E-4</v>
+        <v>-4.5912120000002332E-4</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.58306377444374835</v>
+        <v>-0.68369575861626508</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>0.80349384830000004</v>
+        <v>0.80347295829999998</v>
       </c>
       <c r="C319" s="5">
-        <v>5.8371509999999294E-4</v>
+        <v>6.2615160000001335E-4</v>
       </c>
       <c r="D319" s="5">
-        <v>0.8758959045640502</v>
+        <v>0.93992201404460296</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>0.80222185209999997</v>
+        <v>0.80222136740000005</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.2719962000000695E-3</v>
+        <v>-1.2515908999999326E-3</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.883244134618145</v>
+        <v>-1.85333936580937</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>0.80280653319999995</v>
+        <v>0.80280386459999997</v>
       </c>
       <c r="C321" s="5">
-        <v>5.8468109999998408E-4</v>
+        <v>5.8249719999992067E-4</v>
       </c>
       <c r="D321" s="5">
-        <v>0.87810700973514066</v>
+        <v>0.87481452682220961</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>0.79912141830000005</v>
+        <v>0.79911478079999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-3.6851148999998973E-3</v>
+        <v>-3.6890837999999926E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>-5.3713871528926926</v>
+        <v>-5.3770441895820369</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>0.79547380769999998</v>
+        <v>0.79546176609999997</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.647610600000073E-3</v>
+        <v>-3.6530147000000124E-3</v>
       </c>
       <c r="D323" s="5">
-        <v>-5.3419919314693587</v>
+        <v>-5.349751746640818</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>0.79430235530000004</v>
+        <v>0.79429655259999998</v>
       </c>
       <c r="C324" s="5">
-        <v>-1.1714523999999393E-3</v>
+        <v>-1.1652134999999841E-3</v>
       </c>
       <c r="D324" s="5">
-        <v>-1.7529335016170045</v>
+        <v>-1.7436990283590137</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>0.78987977840000001</v>
+        <v>0.78989941600000002</v>
       </c>
       <c r="C325" s="5">
-        <v>-4.4225769000000303E-3</v>
+        <v>-4.3971365999999623E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>-6.4805931150127005</v>
+        <v>-6.4444877005086614</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>0.80036680849999997</v>
+        <v>0.80039020329999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0487030099999961E-2</v>
+        <v>1.0490787299999971E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>17.148543115421067</v>
+        <v>17.154684401632146</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>0.80680631759999999</v>
+        <v>0.80678370590000004</v>
       </c>
       <c r="C327" s="5">
-        <v>6.4395091000000182E-3</v>
+        <v>6.393502600000045E-3</v>
       </c>
       <c r="D327" s="5">
-        <v>10.093744476128851</v>
+        <v>10.018127804206278</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>0.80415457079999997</v>
+        <v>0.8043050839</v>
       </c>
       <c r="C328" s="5">
-        <v>-2.6517468000000211E-3</v>
+        <v>-2.4786220000000414E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>-3.873543161654136</v>
+        <v>-3.6250103520377497</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>0.8034317352</v>
+        <v>0.80346872719999995</v>
       </c>
       <c r="C329" s="5">
-        <v>-7.2283559999997138E-4</v>
+        <v>-8.3635670000004048E-4</v>
       </c>
       <c r="D329" s="5">
-        <v>-1.0733350165370248</v>
+        <v>-1.2407082638717482</v>
       </c>
       <c r="E329" s="5">
-        <v>1.6213302359546766E-2</v>
+        <v>2.0266164402094056E-2</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>0.79905232950000005</v>
+        <v>0.79895788440000004</v>
       </c>
       <c r="C330" s="5">
-        <v>-4.3794056999999498E-3</v>
+        <v>-4.5108427999999146E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-6.3484699075129321</v>
+        <v>-6.5328694585347957</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>0.80293655379999995</v>
+        <v>0.80283111630000004</v>
       </c>
       <c r="C331" s="5">
-        <v>3.8842242999999055E-3</v>
+        <v>3.873231899999996E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>5.9917573288559955</v>
+        <v>5.9750711649148025</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>0.80160808770000003</v>
+        <v>0.80162747869999995</v>
       </c>
       <c r="C332" s="5">
-        <v>-1.3284660999999254E-3</v>
+        <v>-1.2036376000000848E-3</v>
       </c>
       <c r="D332" s="5">
-        <v>-1.9674437357732999</v>
+        <v>-1.7843285156422306</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>0.80091924690000005</v>
+        <v>0.80091812080000002</v>
       </c>
       <c r="C333" s="5">
-        <v>-6.8884079999997905E-4</v>
+        <v>-7.0935789999992949E-4</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.0263286462976251</v>
+        <v>-1.0567237527908557</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>0.7983023964</v>
+        <v>0.7982756137</v>
       </c>
       <c r="C334" s="5">
-        <v>-2.6168505000000453E-3</v>
+        <v>-2.6425071000000244E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>-3.8510752678926452</v>
+        <v>-3.8881555865307615</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>0.79443689449999999</v>
+        <v>0.79439163229999998</v>
       </c>
       <c r="C335" s="5">
-        <v>-3.8655019000000124E-3</v>
+        <v>-3.8839814000000139E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>-5.6583071121601431</v>
+        <v>-5.6848233251257767</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>0.79239408649999998</v>
+        <v>0.79235787759999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.0428080000000071E-3</v>
+        <v>-2.0337547000000011E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.0424017268042003</v>
+        <v>-3.0292778817642474</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>0.78907044159999995</v>
+        <v>0.78909075429999997</v>
       </c>
       <c r="C337" s="5">
-        <v>-3.3236449000000334E-3</v>
+        <v>-3.2671233000000077E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-4.9188137122631481</v>
+        <v>-4.8372688748153703</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>0.80678281939999996</v>
+        <v>0.80682807180000005</v>
       </c>
       <c r="C338" s="5">
-        <v>1.7712377800000012E-2</v>
+        <v>1.7737317500000072E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>30.524005734028847</v>
+        <v>30.571545170373238</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>0.81116304100000003</v>
+        <v>0.81115946900000002</v>
       </c>
       <c r="C339" s="5">
-        <v>4.3802216000000671E-3</v>
+        <v>4.3313971999999756E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>6.7132044293060744</v>
+        <v>6.6357690850588513</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>0.80633658470000003</v>
+        <v>0.80660267240000005</v>
       </c>
       <c r="C340" s="5">
-        <v>-4.8264563000000038E-3</v>
+        <v>-4.5567965999999682E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>-6.9109663921251396</v>
+        <v>-6.5367299774327652</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>0.80329677349999995</v>
+        <v>0.80339368389999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-3.0398112000000754E-3</v>
+        <v>-3.2089885000000651E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.4312527757513713</v>
+        <v>-4.6709910017331264</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.6798153979624697E-2</v>
+        <v>-9.339915476425098E-3</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>0.79539264730000003</v>
+        <v>0.79528426269999997</v>
       </c>
       <c r="C342" s="5">
-        <v>-7.9041261999999168E-3</v>
+        <v>-8.1094212000000221E-3</v>
       </c>
       <c r="D342" s="5">
-        <v>-11.18903420641233</v>
+        <v>-11.462407974792887</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>0.80181860729999999</v>
+        <v>0.80163373859999998</v>
       </c>
       <c r="C343" s="5">
-        <v>6.4259599999999528E-3</v>
+        <v>6.3494759000000123E-3</v>
       </c>
       <c r="D343" s="5">
-        <v>10.137369877668046</v>
+        <v>10.012791074402649</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>0.80084300720000001</v>
+        <v>0.80088570920000002</v>
       </c>
       <c r="C344" s="5">
-        <v>-9.7560009999997366E-4</v>
+        <v>-7.4802939999996099E-4</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.4503496104310454</v>
+        <v>-1.1140283566740017</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>0.79959225420000002</v>
+        <v>0.79960177809999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-1.2507529999999933E-3</v>
+        <v>-1.2839311000000242E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.8581393547375313</v>
+        <v>-1.9068947345506015</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>0.79796248049999996</v>
+        <v>0.79791951400000005</v>
       </c>
       <c r="C346" s="5">
-        <v>-1.6297737000000589E-3</v>
+        <v>-1.6822640999999416E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>-2.4186730105796417</v>
+        <v>-2.4956431907508181</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>0.7923423128</v>
+        <v>0.79209867540000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-5.6201676999999561E-3</v>
+        <v>-5.8208386000000445E-3</v>
       </c>
       <c r="D347" s="5">
-        <v>-8.1319441873914382</v>
+        <v>-8.4111917184744538</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>0.78763695739999995</v>
+        <v>0.78755871820000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-4.7053554000000553E-3</v>
+        <v>-4.5399571999999999E-3</v>
       </c>
       <c r="D348" s="5">
-        <v>-6.8980355945117982</v>
+        <v>-6.6651406925126615</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>0.78692401430000003</v>
+        <v>0.78690215240000005</v>
       </c>
       <c r="C349" s="5">
-        <v>-7.1294309999991867E-4</v>
+        <v>-6.5656579999995301E-4</v>
       </c>
       <c r="D349" s="5">
-        <v>-1.0808093007389163</v>
+        <v>-0.9958322875792458</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>0.71584817759999997</v>
+        <v>0.71583356139999998</v>
       </c>
       <c r="C350" s="5">
-        <v>-7.1075836700000061E-2</v>
+        <v>-7.106859100000007E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-67.888728740093555</v>
+        <v>-67.88589115105043</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>0.71812940199999997</v>
+        <v>0.7182141474</v>
       </c>
       <c r="C351" s="5">
-        <v>2.2812244000000037E-3</v>
+        <v>2.3805860000000179E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>3.8918342897853675</v>
+        <v>4.0645459327809386</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>0.70607404080000002</v>
+        <v>0.7068767252</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.2055361199999948E-2</v>
+        <v>-1.1337422200000002E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-18.384914799439755</v>
+        <v>-17.381611610058179</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>0.80144119000000003</v>
+        <v>0.80147995059999999</v>
       </c>
       <c r="C353" s="5">
-        <v>9.5367149200000001E-2</v>
+        <v>9.4603225399999991E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>357.35873058684689</v>
+        <v>351.42724491377902</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.2309960105920883</v>
+        <v>-0.23820616695788832</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>0.79243569950000003</v>
+        <v>0.79228127940000004</v>
       </c>
       <c r="C354" s="5">
-        <v>-9.0054904999999907E-3</v>
+        <v>-9.1986711999999526E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>-12.681055232644445</v>
+        <v>-12.93556666656761</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>0.70084741029999997</v>
+        <v>0.7005366368</v>
       </c>
       <c r="C355" s="5">
-        <v>-9.1588289200000061E-2</v>
+        <v>-9.1744642600000037E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-77.095897109976093</v>
+        <v>-77.164132958039843</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>0.80224493529999996</v>
+        <v>0.80226279820000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.10139752499999999</v>
+        <v>0.10172616140000001</v>
       </c>
       <c r="D356" s="5">
-        <v>406.06014202630308</v>
+        <v>408.89667246047929</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>0.80083944939999996</v>
+        <v>0.80082544020000002</v>
       </c>
       <c r="C357" s="5">
-        <v>-1.4054859000000031E-3</v>
+        <v>-1.4373579999999997E-3</v>
       </c>
       <c r="D357" s="5">
-        <v>-2.0821898272709527</v>
+        <v>-2.1288962802596845</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>0.8006150823</v>
+        <v>0.80053550679999996</v>
       </c>
       <c r="C358" s="5">
-        <v>-2.2436709999995585E-4</v>
+        <v>-2.8993340000005308E-4</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.33568030748344357</v>
+        <v>-0.43358777883946154</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>0.78675059800000002</v>
+        <v>0.78629594719999996</v>
       </c>
       <c r="C359" s="5">
-        <v>-1.386448429999998E-2</v>
+        <v>-1.4239559600000007E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-18.911405447287422</v>
+        <v>-19.375830375824556</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>0.77923954350000002</v>
+        <v>0.77910970469999996</v>
       </c>
       <c r="C360" s="5">
-        <v>-7.5110545000000029E-3</v>
+        <v>-7.1862424999999952E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>-10.873506833354963</v>
+        <v>-10.432403170980498</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>0.78073647430000004</v>
+        <v>0.78064567230000004</v>
       </c>
       <c r="C361" s="5">
-        <v>1.4969308000000181E-3</v>
+        <v>1.5359676000000766E-3</v>
       </c>
       <c r="D361" s="5">
-        <v>2.3297305265142398</v>
+        <v>2.3915480302361569</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>0.82663725119999998</v>
+        <v>0.82653702419999997</v>
       </c>
       <c r="C362" s="5">
-        <v>4.590077689999994E-2</v>
+        <v>4.5891351899999933E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>98.484243911265267</v>
+        <v>98.472468032799839</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>0.82670418859999995</v>
+        <v>0.82684311060000004</v>
       </c>
       <c r="C363" s="5">
-        <v>6.6937399999966729E-5</v>
+        <v>3.0608640000007181E-4</v>
       </c>
       <c r="D363" s="5">
-        <v>9.7213939331086685E-2</v>
+        <v>0.44529490000644323</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>0.80758100899999996</v>
+        <v>0.80925697249999995</v>
       </c>
       <c r="C364" s="5">
-        <v>-1.9123179599999984E-2</v>
+        <v>-1.7586138100000093E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-24.485297761818771</v>
+        <v>-22.739048265457761</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>0.79817242389999998</v>
+        <v>0.79803053629999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-9.4085850999999776E-3</v>
+        <v>-1.1226436199999967E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-13.118470027318329</v>
+        <v>-15.433819092692458</v>
       </c>
       <c r="E365" s="5">
-        <v>-0.40786100599596864</v>
+        <v>-0.43038060994760041</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>0.78945985549999997</v>
+        <v>0.78922321409999996</v>
       </c>
       <c r="C366" s="5">
-        <v>-8.7125684000000092E-3</v>
+        <v>-8.8073222000000229E-3</v>
       </c>
       <c r="D366" s="5">
-        <v>-12.34030033584752</v>
+        <v>-12.468555530744929</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>0.80144422800000004</v>
+        <v>0.80104001930000002</v>
       </c>
       <c r="C367" s="5">
-        <v>1.1984372500000062E-2</v>
+        <v>1.1816805200000058E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>19.817169615698859</v>
+        <v>19.523238228720462</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>0.70276951009999999</v>
+        <v>0.70273597489999995</v>
       </c>
       <c r="C368" s="5">
-        <v>-9.8674717900000042E-2</v>
+        <v>-9.8304044400000068E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-79.33310328547762</v>
+        <v>-79.21951507197501</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>0.50316093169999998</v>
+        <v>0.50308945189999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.19960857840000001</v>
+        <v>-0.19964652299999996</v>
       </c>
       <c r="D369" s="5">
-        <v>-98.185620973321349</v>
+        <v>-98.187674090525817</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>0.50450534049999995</v>
+        <v>0.50436823389999996</v>
       </c>
       <c r="C370" s="5">
-        <v>1.3444087999999743E-3</v>
+        <v>1.2787819999999783E-3</v>
       </c>
       <c r="D370" s="5">
-        <v>3.2538520965411877</v>
+        <v>3.0932359872297033</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>0.48227108439999999</v>
+        <v>0.48158471749999998</v>
       </c>
       <c r="C371" s="5">
-        <v>-2.2234256099999961E-2</v>
+        <v>-2.2783516399999981E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-41.775540017725412</v>
+        <v>-42.575179352350055</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>0.47265636550000001</v>
+        <v>0.47243446459999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-9.6147188999999855E-3</v>
+        <v>-9.1502528999999888E-3</v>
       </c>
       <c r="D372" s="5">
-        <v>-21.467133485263702</v>
+        <v>-20.562328018161079</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>0.47541142749999998</v>
+        <v>0.47509591579999999</v>
       </c>
       <c r="C373" s="5">
-        <v>2.7550619999999748E-3</v>
+        <v>2.6614511999999979E-3</v>
       </c>
       <c r="D373" s="5">
-        <v>7.2233240334265814</v>
+        <v>6.9736207615442858</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>0.53299278380000004</v>
+        <v>0.53315571630000003</v>
       </c>
       <c r="C374" s="5">
-        <v>5.7581356300000053E-2</v>
+        <v>5.8059800500000036E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>294.29434596669665</v>
+        <v>298.90848594395368</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>0.53091969350000001</v>
+        <v>0.53108884710000004</v>
       </c>
       <c r="C375" s="5">
-        <v>-2.0730903000000245E-3</v>
+        <v>-2.0668691999999877E-3</v>
       </c>
       <c r="D375" s="5">
-        <v>-4.5688691280912241</v>
+        <v>-4.5540869887392361</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>0.50740739639999999</v>
+        <v>0.5098725838</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.3512297100000024E-2</v>
+        <v>-2.1216263300000038E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-41.93218254728658</v>
+        <v>-38.689656723378704</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>0.49375790079999998</v>
+        <v>0.49342220139999998</v>
       </c>
       <c r="C377" s="5">
-        <v>-1.3649495600000006E-2</v>
+        <v>-1.6450382400000019E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-27.907983568300754</v>
+        <v>-32.534100458107126</v>
       </c>
       <c r="E377" s="5">
-        <v>-38.138942662611832</v>
+        <v>-38.170009923716755</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>0.48629075560000001</v>
+        <v>0.48602055049999998</v>
       </c>
       <c r="C378" s="5">
-        <v>-7.4671451999999694E-3</v>
+        <v>-7.4016509000000008E-3</v>
       </c>
       <c r="D378" s="5">
-        <v>-16.71180151648247</v>
+        <v>-16.587457834300533</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>0.50607869289999996</v>
+        <v>0.50556519020000001</v>
       </c>
       <c r="C379" s="5">
-        <v>1.9787937299999947E-2</v>
+        <v>1.9544639700000033E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>61.385484419184635</v>
+        <v>60.49827482279089</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>0.50737758799999999</v>
+        <v>0.50723816040000003</v>
       </c>
       <c r="C380" s="5">
-        <v>1.2988951000000304E-3</v>
+        <v>1.6729702000000124E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>3.1237554044124316</v>
+        <v>4.044004983921945</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>0.50811877279999995</v>
+        <v>0.50793244159999995</v>
       </c>
       <c r="C381" s="5">
-        <v>7.4118479999996101E-4</v>
+        <v>6.9428119999992433E-4</v>
       </c>
       <c r="D381" s="5">
-        <v>1.7671310998385259</v>
+        <v>1.6549190559147053</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>0.50992769189999998</v>
+        <v>0.50968079209999995</v>
       </c>
       <c r="C382" s="5">
-        <v>1.8089191000000282E-3</v>
+        <v>1.7483504999999955E-3</v>
       </c>
       <c r="D382" s="5">
-        <v>4.3566863055092497</v>
+        <v>4.2096121224770577</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>0.47472713039999997</v>
+        <v>0.47395562610000003</v>
       </c>
       <c r="C383" s="5">
-        <v>-3.5200561500000005E-2</v>
+        <v>-3.5725165999999919E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-57.613704744887514</v>
+        <v>-58.190690885000066</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>0.56545246010000005</v>
+        <v>0.5651495889</v>
       </c>
       <c r="C384" s="5">
-        <v>9.0725329700000079E-2</v>
+        <v>9.1193962799999972E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>715.50109613488644</v>
+        <v>726.24490995974668</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>0.56850995859999998</v>
+        <v>0.56801531559999996</v>
       </c>
       <c r="C385" s="5">
-        <v>3.0574984999999222E-3</v>
+        <v>2.8657266999999598E-3</v>
       </c>
       <c r="D385" s="5">
-        <v>6.685094199554098</v>
+        <v>6.2574914056176212</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>0.53634821789999998</v>
+        <v>0.53687937220000004</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.2161740699999997E-2</v>
+        <v>-3.1135943399999921E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-50.282969203982518</v>
+        <v>-49.160641171385201</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>0.53175963479999999</v>
+        <v>0.53194228889999995</v>
       </c>
       <c r="C387" s="5">
-        <v>-4.5885830999999877E-3</v>
+        <v>-4.9370833000000891E-3</v>
       </c>
       <c r="D387" s="5">
-        <v>-9.7967248078309588</v>
+        <v>-10.493701658553157</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>0.60926649649999998</v>
+        <v>0.61206959039999997</v>
       </c>
       <c r="C388" s="5">
-        <v>7.7506861699999985E-2</v>
+        <v>8.0127301500000025E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>411.80338467071078</v>
+        <v>438.56164684065038</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>0.59196597620000002</v>
+        <v>0.59155577770000001</v>
       </c>
       <c r="C389" s="5">
-        <v>-1.7300520299999955E-2</v>
+        <v>-2.0513812699999967E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>-29.226057675781757</v>
+        <v>-33.573897563259493</v>
       </c>
       <c r="E389" s="5">
-        <v>19.889924847963059</v>
+        <v>19.888358493307145</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>0.58331340480000005</v>
+        <v>0.5832692478</v>
       </c>
       <c r="C390" s="5">
-        <v>-8.6525713999999754E-3</v>
+        <v>-8.2865299000000059E-3</v>
       </c>
       <c r="D390" s="5">
-        <v>-16.196427955283355</v>
+        <v>-15.573157584855723</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>0.6125658611</v>
+        <v>0.61201404290000005</v>
       </c>
       <c r="C391" s="5">
-        <v>2.9252456299999952E-2</v>
+        <v>2.8744795100000053E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>79.891230271715116</v>
+        <v>78.11795303957085</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>0.61201157319999999</v>
+        <v>0.61171927559999995</v>
       </c>
       <c r="C392" s="5">
-        <v>-5.5428790000000561E-4</v>
+        <v>-2.9476730000010942E-4</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.0804473892697786</v>
+        <v>-0.57643327534843136</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>0.61373473469999995</v>
+        <v>0.61341527210000002</v>
       </c>
       <c r="C393" s="5">
-        <v>1.7231614999999589E-3</v>
+        <v>1.6959965000000743E-3</v>
       </c>
       <c r="D393" s="5">
-        <v>3.4314993888392431</v>
+        <v>3.378214106983024</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>0.61353685739999997</v>
+        <v>0.61289256059999997</v>
       </c>
       <c r="C394" s="5">
-        <v>-1.9787729999998227E-4</v>
+        <v>-5.227115000000504E-4</v>
       </c>
       <c r="D394" s="5">
-        <v>-0.3862126875753602</v>
+        <v>-1.0177809258007264</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>0.66843029190000003</v>
+        <v>0.66763147489999997</v>
       </c>
       <c r="C395" s="5">
-        <v>5.489343450000006E-2</v>
+        <v>5.4738914299999997E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>179.63117402846271</v>
+        <v>179.14473245024928</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>0.65971754920000003</v>
+        <v>0.65941851969999998</v>
       </c>
       <c r="C396" s="5">
-        <v>-8.712742699999998E-3</v>
+        <v>-8.2129551999999828E-3</v>
       </c>
       <c r="D396" s="5">
-        <v>-14.567529137163682</v>
+        <v>-13.803020809912759</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>0.66258256739999999</v>
+        <v>0.66197362930000003</v>
       </c>
       <c r="C397" s="5">
-        <v>2.865018199999958E-3</v>
+        <v>2.5551096000000495E-3</v>
       </c>
       <c r="D397" s="5">
-        <v>5.3376490015258016</v>
+        <v>4.7501339807173526</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>0.63651695259999996</v>
+        <v>0.63741669359999997</v>
       </c>
       <c r="C398" s="5">
-        <v>-2.6065614800000025E-2</v>
+        <v>-2.455693570000006E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-38.221176419984751</v>
+        <v>-36.467941012008907</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>0.62987759669999999</v>
+        <v>0.63000059399999997</v>
       </c>
       <c r="C399" s="5">
-        <v>-6.6393558999999769E-3</v>
+        <v>-7.4160996000000035E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>-11.823218519392665</v>
+        <v>-13.101894471388164</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>0.60891034160000002</v>
+        <v>0.61222146389999998</v>
       </c>
       <c r="C400" s="5">
-        <v>-2.0967255099999971E-2</v>
+        <v>-1.7779130099999985E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-33.385885415385417</v>
+        <v>-29.07307844270025</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>0.69216610479999996</v>
+        <v>0.69168293839999995</v>
       </c>
       <c r="C401" s="5">
-        <v>8.3255763199999944E-2</v>
+        <v>7.9461474499999962E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>365.46147058329649</v>
+        <v>332.49604479402598</v>
       </c>
       <c r="E401" s="5">
-        <v>16.926670218990193</v>
+        <v>16.926072650207157</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>0.68179192489999996</v>
+        <v>0.68200422289999996</v>
       </c>
       <c r="C402" s="5">
-        <v>-1.0374179900000002E-2</v>
+        <v>-9.6787154999999903E-3</v>
       </c>
       <c r="D402" s="5">
-        <v>-16.574599593853677</v>
+        <v>-15.557709051386349</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>0.62021619019999996</v>
+        <v>0.61963481779999996</v>
       </c>
       <c r="C403" s="5">
-        <v>-6.1575734699999995E-2</v>
+        <v>-6.2369405099999997E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-67.885959620699737</v>
+        <v>-68.363750462669088</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>0.71795479309999999</v>
+        <v>0.71739770950000004</v>
       </c>
       <c r="C404" s="5">
-        <v>9.7738602900000027E-2</v>
+        <v>9.7762891700000076E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>478.95925868904339</v>
+        <v>480.082910365999</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>0.71993565520000002</v>
+        <v>0.71931326679999996</v>
       </c>
       <c r="C405" s="5">
-        <v>1.9808621000000359E-3</v>
+        <v>1.915557299999926E-3</v>
       </c>
       <c r="D405" s="5">
-        <v>3.361547424708422</v>
+        <v>3.2516535967030968</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>0.71572498070000001</v>
+        <v>0.71451362689999998</v>
       </c>
       <c r="C406" s="5">
-        <v>-4.2106745000000112E-3</v>
+        <v>-4.7996398999999856E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>-6.7969954165447266</v>
+        <v>-7.7196259655412547</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>0.66143095380000005</v>
+        <v>0.66060640189999997</v>
       </c>
       <c r="C407" s="5">
-        <v>-5.4294026899999959E-2</v>
+        <v>-5.3907225000000003E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-61.197466983446567</v>
+        <v>-60.988994296362243</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>0.65478838409999995</v>
+        <v>0.65443936010000003</v>
       </c>
       <c r="C408" s="5">
-        <v>-6.6425697000001005E-3</v>
+        <v>-6.1670417999999394E-3</v>
       </c>
       <c r="D408" s="5">
-        <v>-11.407406778001473</v>
+        <v>-10.644847842285031</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>0.6559713734</v>
+        <v>0.65562075210000004</v>
       </c>
       <c r="C409" s="5">
-        <v>1.182989300000048E-3</v>
+        <v>1.1813920000000033E-3</v>
       </c>
       <c r="D409" s="5">
-        <v>2.1896822157705609</v>
+        <v>2.1878740616782633</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>0.73376416339999995</v>
+        <v>0.73535483759999998</v>
       </c>
       <c r="C410" s="5">
-        <v>7.7792789999999945E-2</v>
+        <v>7.973408549999994E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>283.7596602950299</v>
+        <v>296.3977181058483</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>0.72821734800000004</v>
+        <v>0.72804981739999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-5.5468153999999048E-3</v>
+        <v>-7.305020200000012E-3</v>
       </c>
       <c r="D411" s="5">
-        <v>-8.7034678008042441</v>
+        <v>-11.290583698676237</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>0.71231153810000003</v>
+        <v>0.71546086470000003</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.5905809900000012E-2</v>
+        <v>-1.2588952699999933E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-23.280193095481959</v>
+        <v>-18.885699070306615</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>0.69478745320000002</v>
+        <v>0.69498812840000002</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.7524084900000014E-2</v>
+        <v>-2.0472736300000016E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-25.837586295411729</v>
+        <v>-29.417337479702454</v>
       </c>
       <c r="E413" s="5">
-        <v>0.37871666668183313</v>
+        <v>0.47784755362705322</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>0.68024274269999996</v>
+        <v>0.68071043769999995</v>
       </c>
       <c r="C414" s="5">
-        <v>-1.4544710500000058E-2</v>
+        <v>-1.4277690700000067E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-22.421138894835568</v>
+        <v>-22.049252296235878</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>0.62665042859999998</v>
+        <v>0.6259966616</v>
       </c>
       <c r="C415" s="5">
-        <v>-5.3592314099999983E-2</v>
+        <v>-5.4713776099999945E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-62.646002357337515</v>
+        <v>-63.413969954227589</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>0.62090385370000001</v>
+        <v>0.62006747920000005</v>
       </c>
       <c r="C416" s="5">
-        <v>-5.7465748999999677E-3</v>
+        <v>-5.9291823999999549E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>-10.465962012158025</v>
+        <v>-10.792114131194698</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>0.62314424400000001</v>
+        <v>0.62220913150000001</v>
       </c>
       <c r="C417" s="5">
-        <v>2.2403903000000058E-3</v>
+        <v>2.1416522999999632E-3</v>
       </c>
       <c r="D417" s="5">
-        <v>4.416898523629742</v>
+        <v>4.2243302364147306</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>0.61339233010000005</v>
+        <v>0.61153183529999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-9.7519138999999644E-3</v>
+        <v>-1.0677296200000019E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>-17.244466774107259</v>
+        <v>-18.75581599555921</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>0.65957902020000003</v>
+        <v>0.65871807130000004</v>
       </c>
       <c r="C419" s="5">
-        <v>4.6186690099999983E-2</v>
+        <v>4.7186236000000048E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>138.96918573476805</v>
+        <v>143.98666436209271</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>0.65457486590000002</v>
+        <v>0.65419236719999996</v>
       </c>
       <c r="C420" s="5">
-        <v>-5.0041543000000077E-3</v>
+        <v>-4.5257041000000831E-3</v>
       </c>
       <c r="D420" s="5">
-        <v>-8.7338129931374233</v>
+        <v>-7.9400498339066594</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>0.65433763320000005</v>
+        <v>0.65430886300000002</v>
       </c>
       <c r="C421" s="5">
-        <v>-2.3723269999997854E-4</v>
+        <v>1.1649580000006043E-4</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.43404121023659092</v>
+        <v>0.21390032325800945</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>0.62821610220000002</v>
+        <v>0.63077388619999997</v>
       </c>
       <c r="C422" s="5">
-        <v>-2.6121531000000031E-2</v>
+        <v>-2.3534976800000051E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-38.66816181606859</v>
+        <v>-35.569600015038262</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>0.62453044859999995</v>
+        <v>0.62369106009999997</v>
       </c>
       <c r="C423" s="5">
-        <v>-3.6856536000000606E-3</v>
+        <v>-7.0828260999999948E-3</v>
       </c>
       <c r="D423" s="5">
-        <v>-6.8174400675937168</v>
+        <v>-12.672754259875596</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>0.61348790939999998</v>
+        <v>0.61584397209999997</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.1042539199999979E-2</v>
+        <v>-7.8470880000000021E-3</v>
       </c>
       <c r="D424" s="5">
-        <v>-19.271163520879007</v>
+        <v>-14.095856724524813</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>0.59715033660000005</v>
+        <v>0.59862898760000005</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.6337572799999922E-2</v>
+        <v>-1.7214984499999919E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-27.667732411711199</v>
+        <v>-28.838584669620772</v>
       </c>
       <c r="E425" s="5">
-        <v>-14.052803652442236</v>
+        <v>-13.864861407321838</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>0.67906966339999997</v>
+        <v>0.67970167299999995</v>
       </c>
       <c r="C426" s="5">
-        <v>8.1919326799999914E-2</v>
+        <v>8.10726853999999E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>367.70043587833976</v>
+        <v>359.12099265117598</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>0.63207459649999997</v>
+        <v>0.63135142489999996</v>
       </c>
       <c r="C427" s="5">
-        <v>-4.6995066899999993E-2</v>
+        <v>-4.8350248099999993E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-57.708987661810951</v>
+        <v>-58.749053963480804</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>0.62458184240000003</v>
+        <v>0.62352606720000003</v>
       </c>
       <c r="C428" s="5">
-        <v>-7.4927540999999431E-3</v>
+        <v>-7.8253576999999241E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-13.333308013251754</v>
+        <v>-13.900348677475661</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>0.62547111929999999</v>
+        <v>0.62419531900000003</v>
       </c>
       <c r="C429" s="5">
-        <v>8.8927689999995785E-4</v>
+        <v>6.6925179999999251E-4</v>
       </c>
       <c r="D429" s="5">
-        <v>1.7219979433975574</v>
+        <v>1.2956317128263839</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>0.7112406335</v>
+        <v>0.708784305</v>
       </c>
       <c r="C430" s="5">
-        <v>8.5769514200000008E-2</v>
+        <v>8.4588985999999977E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>367.42462300098089</v>
+        <v>359.53967895064494</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>0.65835356509999998</v>
+        <v>0.65719644109999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.2887068400000015E-2</v>
+        <v>-5.1587863900000031E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-60.434962753019718</v>
+        <v>-59.619347773638395</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>0.65444299989999999</v>
+        <v>0.65377567160000005</v>
       </c>
       <c r="C432" s="5">
-        <v>-3.9105651999999935E-3</v>
+        <v>-3.4207694999999205E-3</v>
       </c>
       <c r="D432" s="5">
-        <v>-6.8995842072106299</v>
+        <v>-6.0703658455811604</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>0.65327092320000002</v>
+        <v>0.65348703409999997</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.1720766999999688E-3</v>
+        <v>-2.8863750000007737E-4</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.1280999705118542</v>
+        <v>-0.52850725973088153</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>0.62395076949999995</v>
+        <v>0.62716901309999995</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.9320153700000073E-2</v>
+        <v>-2.6318021000000025E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-42.365310808374026</v>
+        <v>-38.937945607824012</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>0.62377280229999998</v>
+        <v>0.63474041339999998</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.7796719999996213E-4</v>
+        <v>7.5714003000000307E-3</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.34173519221916138</v>
+        <v>15.488486846231829</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>0.62314152109999998</v>
+        <v>0.63462264800000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-6.312812000000001E-4</v>
+        <v>-1.1776539999996949E-4</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.2077073921498593</v>
+        <v>-0.22241275363328317</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>0.62311040569999998</v>
+        <v>0.64257749919999996</v>
       </c>
       <c r="C437" s="5">
-        <v>-3.1115400000003568E-5</v>
+        <v>7.9548511999999461E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>-5.9903290176210877E-2</v>
+        <v>16.12329913559185</v>
       </c>
       <c r="E437" s="5">
-        <v>4.3473255408025047</v>
+        <v>7.34152747533936</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>0.62397514769999995</v>
+        <v>0.64346977999999999</v>
       </c>
       <c r="C438" s="5">
-        <v>8.6474199999997392E-4</v>
+        <v>8.9228080000003374E-4</v>
       </c>
       <c r="D438" s="5">
-        <v>1.6781097452475802</v>
+        <v>1.6791008850105094</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>0.62429253870000001</v>
+        <v>0.64378039970000001</v>
       </c>
       <c r="C439" s="5">
-        <v>3.1739100000005571E-4</v>
+        <v>3.1061970000001438E-4</v>
       </c>
       <c r="D439" s="5">
-        <v>0.61210216552947116</v>
+        <v>0.58081183895095645</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>0.62325440539999999</v>
+        <v>0.64270986009999997</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.0381333000000215E-3</v>
+        <v>-1.0705396000000311E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.9773250111707386</v>
+        <v>-1.9773250517646002</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>0.62404219059999999</v>
+        <v>0.64354541200000004</v>
       </c>
       <c r="C441" s="5">
-        <v>7.8778520000000185E-4</v>
+        <v>8.3555190000006441E-4</v>
       </c>
       <c r="D441" s="5">
-        <v>1.5273730111168948</v>
+        <v>1.571257555819594</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
+      <c r="B442" s="5">
+        <v>0.64364595759999998</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.0054559999994606E-4</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.18764558146269206</v>
+      </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
+      <c r="B443" s="5">
+        <v>0.6423922192</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-1.2537383999999818E-3</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-2.3125637203369798</v>
+      </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF518CD0-2934-4DB6-B339-3CD65B1434CA}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66B7436F-C014-402D-9E25-FAC371EC67B4}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06EA3366-5BBC-48BB-9F66-5CF33791B3C4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larinfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>