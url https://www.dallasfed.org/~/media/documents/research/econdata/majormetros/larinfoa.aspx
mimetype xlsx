--- v7 (2026-07-22)
+++ v8 (2026-09-01)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AA269833-C8BC-47A0-84FE-38528A6314AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{85A95968-4DB6-4CA7-A8A3-8F2B58E509CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{89C4448C-5512-4EDC-A6D1-55341CB2429D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B92AC418-16A3-48E5-A146-0579A85FAE83}"/>
   </bookViews>
   <sheets>
     <sheet name="larinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A460BCC-585C-4264-B84D-C4B7F853D9B7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AA0E1C8-648F-4409-8A6E-F40E647DD169}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>0.58761293039999996</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>0.57618555069999999</v>
       </c>
       <c r="C7" s="5">
         <v>-1.1427379699999962E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-20.995426959371276</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>0.59582128239999999</v>
       </c>
       <c r="C8" s="5">
         <v>1.9635731699999992E-2</v>
       </c>
       <c r="D8" s="5">
         <v>49.500892810091536</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>0.51126477810000004</v>
       </c>
       <c r="C9" s="5">
         <v>-8.4556504299999946E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-84.064769466938088</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>0.51135581640000005</v>
       </c>
       <c r="C10" s="5">
         <v>9.1038300000012562E-5</v>
       </c>
       <c r="D10" s="5">
         <v>0.21388724393023306</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>0.50776743599999996</v>
       </c>
       <c r="C11" s="5">
         <v>-3.5883804000000907E-3</v>
       </c>
       <c r="D11" s="5">
         <v>-8.1033367844158484</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>0.50024129169999998</v>
       </c>
       <c r="C12" s="5">
         <v>-7.5261442999999817E-3</v>
       </c>
       <c r="D12" s="5">
         <v>-16.405770237980967</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>0.49983940739999999</v>
       </c>
       <c r="C13" s="5">
         <v>-4.0188429999998831E-4</v>
       </c>
       <c r="D13" s="5">
         <v>-0.95980869111219613</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>0.50136941420000003</v>
       </c>
       <c r="C14" s="5">
         <v>1.5300068000000389E-3</v>
       </c>
       <c r="D14" s="5">
         <v>3.7356714641475719</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>0.503112483</v>
       </c>
       <c r="C15" s="5">
         <v>1.7430687999999694E-3</v>
       </c>
       <c r="D15" s="5">
         <v>4.2526438935875044</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>0.50531953819999997</v>
       </c>
       <c r="C16" s="5">
         <v>2.2070551999999743E-3</v>
       </c>
       <c r="D16" s="5">
         <v>5.3930495896194364</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>0.49809075130000002</v>
       </c>
       <c r="C17" s="5">
         <v>-7.2287868999999505E-3</v>
       </c>
       <c r="D17" s="5">
         <v>-15.87818286083521</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>0.58881225270000004</v>
       </c>
       <c r="C18" s="5">
         <v>9.0721501400000015E-2</v>
       </c>
       <c r="D18" s="5">
         <v>644.76684103034063</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>0.57893095000000006</v>
       </c>
       <c r="C19" s="5">
         <v>-9.8813026999999831E-3</v>
       </c>
       <c r="D19" s="5">
         <v>-18.379519115437638</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>0.59650344519999998</v>
       </c>
       <c r="C20" s="5">
         <v>1.7572495199999927E-2</v>
       </c>
       <c r="D20" s="5">
         <v>43.16414442628593</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>0.61033218109999998</v>
       </c>
       <c r="C21" s="5">
         <v>1.38287359E-2</v>
       </c>
       <c r="D21" s="5">
         <v>31.655728353243884</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>0.61049226909999998</v>
       </c>
       <c r="C22" s="5">
         <v>1.6008800000000267E-4</v>
       </c>
       <c r="D22" s="5">
         <v>0.31521028361674031</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>0.60721354699999996</v>
       </c>
       <c r="C23" s="5">
         <v>-3.27872210000002E-3</v>
       </c>
       <c r="D23" s="5">
         <v>-6.2577438542627206</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>0.6001899826</v>
       </c>
       <c r="C24" s="5">
         <v>-7.0235643999999597E-3</v>
       </c>
       <c r="D24" s="5">
         <v>-13.030397426994922</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>0.5993701347</v>
       </c>
       <c r="C25" s="5">
         <v>-8.1984790000000363E-4</v>
       </c>
       <c r="D25" s="5">
         <v>-1.6269177156321701</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>0.60037433920000005</v>
       </c>
       <c r="C26" s="5">
         <v>1.0042045000000499E-3</v>
       </c>
       <c r="D26" s="5">
         <v>2.0291501525448119</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>0.60188252649999996</v>
       </c>
       <c r="C27" s="5">
         <v>1.508187299999908E-3</v>
       </c>
       <c r="D27" s="5">
         <v>3.0564941408679269</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>0.60399988339999999</v>
       </c>
       <c r="C28" s="5">
         <v>2.1173569000000336E-3</v>
       </c>
       <c r="D28" s="5">
         <v>4.3041128275291829</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>0.59785383160000005</v>
       </c>
       <c r="C29" s="5">
         <v>-6.1460517999999409E-3</v>
       </c>
       <c r="D29" s="5">
         <v>-11.549977847945204</v>
       </c>
       <c r="E29" s="5">
         <v>20.029097115258978</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>0.59149151389999999</v>
       </c>
       <c r="C30" s="5">
         <v>-6.3623177000000641E-3</v>
       </c>
       <c r="D30" s="5">
         <v>-12.048750228836392</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>0.58433542940000005</v>
       </c>
       <c r="C31" s="5">
         <v>-7.1560844999999373E-3</v>
       </c>
       <c r="D31" s="5">
         <v>-13.589918986327421</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>0.59798536290000004</v>
       </c>
       <c r="C32" s="5">
         <v>1.3649933499999989E-2</v>
       </c>
       <c r="D32" s="5">
         <v>31.928922081018165</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>0.50823966629999995</v>
       </c>
       <c r="C33" s="5">
         <v>-8.9745696600000091E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-85.791898816833793</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>0.50882413739999999</v>
       </c>
       <c r="C34" s="5">
         <v>5.844711000000391E-4</v>
       </c>
       <c r="D34" s="5">
         <v>1.3887512470528218</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>0.60636366200000003</v>
       </c>
       <c r="C35" s="5">
         <v>9.7539524600000038E-2</v>
       </c>
       <c r="D35" s="5">
         <v>720.3242406753659</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>0.60008628760000005</v>
       </c>
       <c r="C36" s="5">
         <v>-6.2773743999999798E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-11.739490563756616</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>0.59884482480000001</v>
       </c>
       <c r="C37" s="5">
         <v>-1.2414628000000372E-3</v>
       </c>
       <c r="D37" s="5">
         <v>-2.4545147127910227</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>0.59914140189999998</v>
       </c>
       <c r="C38" s="5">
         <v>2.9657709999997284E-4</v>
       </c>
       <c r="D38" s="5">
         <v>0.59591986346176906</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>0.59992787839999995</v>
       </c>
       <c r="C39" s="5">
         <v>7.8647649999996627E-4</v>
       </c>
       <c r="D39" s="5">
         <v>1.5866295466900215</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>0.60115873900000005</v>
       </c>
       <c r="C40" s="5">
         <v>1.2308606000001054E-3</v>
       </c>
       <c r="D40" s="5">
         <v>2.489990025551303</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>0.59748296329999995</v>
       </c>
       <c r="C41" s="5">
         <v>-3.6757757000001057E-3</v>
       </c>
       <c r="D41" s="5">
         <v>-7.0955882726868698</v>
       </c>
       <c r="E41" s="5">
         <v>-6.2033273084083351E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>0.59419007759999998</v>
       </c>
       <c r="C42" s="5">
         <v>-3.2928856999999701E-3</v>
       </c>
       <c r="D42" s="5">
         <v>-6.4166844918083115</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>0.59040471579999998</v>
       </c>
       <c r="C43" s="5">
         <v>-3.7853617999999978E-3</v>
       </c>
       <c r="D43" s="5">
         <v>-7.3824966340435783</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>0.60046131069999997</v>
       </c>
       <c r="C44" s="5">
         <v>1.0056594899999993E-2</v>
       </c>
       <c r="D44" s="5">
         <v>22.467977660649986</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>0.60769776470000003</v>
       </c>
       <c r="C45" s="5">
         <v>7.2364540000000588E-3</v>
       </c>
       <c r="D45" s="5">
         <v>15.459934743102831</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>0.60882660440000003</v>
       </c>
       <c r="C46" s="5">
         <v>1.128839699999995E-3</v>
       </c>
       <c r="D46" s="5">
         <v>2.2519964457792918</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>0.60523128250000002</v>
       </c>
       <c r="C47" s="5">
         <v>-3.5953219000000036E-3</v>
       </c>
       <c r="D47" s="5">
         <v>-6.8607054671485308</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>0.59906012809999998</v>
       </c>
       <c r="C48" s="5">
         <v>-6.1711544000000451E-3</v>
       </c>
       <c r="D48" s="5">
         <v>-11.572250274474083</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>0.59629465380000002</v>
       </c>
       <c r="C49" s="5">
         <v>-2.7654742999999593E-3</v>
       </c>
       <c r="D49" s="5">
         <v>-5.4011173146569558</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>0.59684723589999999</v>
       </c>
       <c r="C50" s="5">
         <v>5.5258209999997643E-4</v>
       </c>
       <c r="D50" s="5">
         <v>1.1177169971352985</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>0.59780449430000004</v>
       </c>
       <c r="C51" s="5">
         <v>9.5725840000004947E-4</v>
       </c>
       <c r="D51" s="5">
         <v>1.9416986534619429</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>0.59889646050000001</v>
       </c>
       <c r="C52" s="5">
         <v>1.0919661999999608E-3</v>
       </c>
       <c r="D52" s="5">
         <v>2.2141091299024751</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>0.5978147103</v>
       </c>
       <c r="C53" s="5">
         <v>-1.081750200000009E-3</v>
       </c>
       <c r="D53" s="5">
         <v>-2.1460835320379124</v>
       </c>
       <c r="E53" s="5">
         <v>5.5524093635694882E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>0.59748337340000002</v>
       </c>
       <c r="C54" s="5">
         <v>-3.3133689999997884E-4</v>
       </c>
       <c r="D54" s="5">
         <v>-0.66307246982426626</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>0.59687133489999999</v>
       </c>
       <c r="C55" s="5">
         <v>-6.120385000000228E-4</v>
       </c>
       <c r="D55" s="5">
         <v>-1.2223309814924699</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>0.60283484070000004</v>
       </c>
       <c r="C56" s="5">
         <v>5.9635058000000463E-3</v>
       </c>
       <c r="D56" s="5">
         <v>12.670822864627752</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>0.60695683430000003</v>
       </c>
       <c r="C57" s="5">
         <v>4.1219935999999846E-3</v>
       </c>
       <c r="D57" s="5">
         <v>8.5209380641195089</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>0.6084212739</v>
       </c>
       <c r="C58" s="5">
         <v>1.4644395999999782E-3</v>
       </c>
       <c r="D58" s="5">
         <v>2.9340408095748449</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>0.60357695430000002</v>
       </c>
       <c r="C59" s="5">
         <v>-4.84431959999998E-3</v>
       </c>
       <c r="D59" s="5">
         <v>-9.1470364902948234</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>0.59835367070000001</v>
       </c>
       <c r="C60" s="5">
         <v>-5.2232836000000171E-3</v>
       </c>
       <c r="D60" s="5">
         <v>-9.9043703873315394</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>0.59405498189999995</v>
       </c>
       <c r="C61" s="5">
         <v>-4.2986888000000611E-3</v>
       </c>
       <c r="D61" s="5">
         <v>-8.2884163961465358</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>0.59480203659999997</v>
       </c>
       <c r="C62" s="5">
         <v>7.4705470000002716E-4</v>
       </c>
       <c r="D62" s="5">
         <v>1.5195430836169033</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>0.59599802980000005</v>
       </c>
       <c r="C63" s="5">
         <v>1.1959932000000784E-3</v>
       </c>
       <c r="D63" s="5">
         <v>2.43975392512783</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>0.59713415889999999</v>
       </c>
       <c r="C64" s="5">
         <v>1.1361290999999385E-3</v>
       </c>
       <c r="D64" s="5">
         <v>2.3116522071841228</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>0.59832727679999997</v>
       </c>
       <c r="C65" s="5">
         <v>1.1931178999999847E-3</v>
       </c>
       <c r="D65" s="5">
         <v>2.4242135684784616</v>
       </c>
       <c r="E65" s="5">
         <v>8.5740028000103052E-2</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>0.59965594639999997</v>
       </c>
       <c r="C66" s="5">
         <v>1.3286695999999987E-3</v>
       </c>
       <c r="D66" s="5">
         <v>2.6975565550330538</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>0.60117691019999997</v>
       </c>
       <c r="C67" s="5">
         <v>1.520963799999997E-3</v>
       </c>
       <c r="D67" s="5">
         <v>3.0864936971687795</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>0.60497431150000003</v>
       </c>
       <c r="C68" s="5">
         <v>3.7974013000000584E-3</v>
       </c>
       <c r="D68" s="5">
         <v>7.8488959769734246</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>0.60798969540000003</v>
       </c>
       <c r="C69" s="5">
         <v>3.0153839000000016E-3</v>
       </c>
       <c r="D69" s="5">
         <v>6.1479022696306229</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>0.6095440405</v>
       </c>
       <c r="C70" s="5">
         <v>1.5543450999999653E-3</v>
       </c>
       <c r="D70" s="5">
         <v>3.1113447483734014</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>0.60130403919999997</v>
       </c>
       <c r="C71" s="5">
         <v>-8.2400013000000216E-3</v>
       </c>
       <c r="D71" s="5">
         <v>-15.068581073437592</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>0.59661947439999996</v>
       </c>
       <c r="C72" s="5">
         <v>-4.6845648000000129E-3</v>
       </c>
       <c r="D72" s="5">
         <v>-8.9584490075213967</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>0.59068357540000005</v>
       </c>
       <c r="C73" s="5">
         <v>-5.9358989999999112E-3</v>
       </c>
       <c r="D73" s="5">
         <v>-11.306940170710277</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>0.59225395179999996</v>
       </c>
       <c r="C74" s="5">
         <v>1.5703763999999065E-3</v>
       </c>
       <c r="D74" s="5">
         <v>3.2373544311824709</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>0.59611315109999996</v>
       </c>
       <c r="C75" s="5">
         <v>3.8591993000000047E-3</v>
       </c>
       <c r="D75" s="5">
         <v>8.1057590210581019</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>0.59799634079999997</v>
       </c>
       <c r="C76" s="5">
         <v>1.8831897000000097E-3</v>
       </c>
       <c r="D76" s="5">
         <v>3.8575040014218187</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>0.59977289430000003</v>
       </c>
       <c r="C77" s="5">
         <v>1.7765535000000554E-3</v>
       </c>
       <c r="D77" s="5">
         <v>3.6238438491002167</v>
       </c>
       <c r="E77" s="5">
         <v>0.24160982727239322</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>0.60168019399999995</v>
       </c>
       <c r="C78" s="5">
         <v>1.9072996999999203E-3</v>
       </c>
       <c r="D78" s="5">
         <v>3.883499757131692</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>0.60367202630000005</v>
       </c>
       <c r="C79" s="5">
         <v>1.991832300000107E-3</v>
       </c>
       <c r="D79" s="5">
         <v>4.0456742585022853</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>0.60573264869999999</v>
       </c>
       <c r="C80" s="5">
         <v>2.060622399999934E-3</v>
       </c>
       <c r="D80" s="5">
         <v>4.1739599765370228</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>0.60766303820000001</v>
       </c>
       <c r="C81" s="5">
         <v>1.9303895000000182E-3</v>
       </c>
       <c r="D81" s="5">
         <v>3.8919882166919439</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>0.60900437110000005</v>
       </c>
       <c r="C82" s="5">
         <v>1.3413329000000473E-3</v>
       </c>
       <c r="D82" s="5">
         <v>2.6812315604352044</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>0.59910839800000004</v>
       </c>
       <c r="C83" s="5">
         <v>-9.8959731000000106E-3</v>
       </c>
       <c r="D83" s="5">
         <v>-17.847653806533479</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>0.69538280770000005</v>
       </c>
       <c r="C84" s="5">
         <v>9.6274409700000008E-2</v>
       </c>
       <c r="D84" s="5">
         <v>497.89166914743402</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>0.68927201270000005</v>
       </c>
       <c r="C85" s="5">
         <v>-6.1107950000000022E-3</v>
       </c>
       <c r="D85" s="5">
         <v>-10.050170189052798</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>0.69120336849999997</v>
       </c>
       <c r="C86" s="5">
         <v>1.9313557999999231E-3</v>
       </c>
       <c r="D86" s="5">
         <v>3.4147330356617767</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>0.69723282330000003</v>
       </c>
       <c r="C87" s="5">
         <v>6.0294548000000558E-3</v>
       </c>
       <c r="D87" s="5">
         <v>10.984859457447005</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>0.69935200409999998</v>
       </c>
       <c r="C88" s="5">
         <v>2.1191807999999535E-3</v>
       </c>
       <c r="D88" s="5">
         <v>3.7088926525166821</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>0.70104915320000005</v>
       </c>
       <c r="C89" s="5">
         <v>1.6971491000000727E-3</v>
       </c>
       <c r="D89" s="5">
         <v>2.9512783479603844</v>
       </c>
       <c r="E89" s="5">
         <v>16.885767906900885</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>0.70270528980000002</v>
       </c>
       <c r="C90" s="5">
         <v>1.6561365999999689E-3</v>
       </c>
       <c r="D90" s="5">
         <v>2.8719672604927027</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>0.70430448050000005</v>
       </c>
       <c r="C91" s="5">
         <v>1.5991907000000305E-3</v>
       </c>
       <c r="D91" s="5">
         <v>2.7653582778206065</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>0.70594902000000004</v>
       </c>
       <c r="C92" s="5">
         <v>1.6445394999999863E-3</v>
       </c>
       <c r="D92" s="5">
         <v>2.8382462062887637</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>0.70756907830000004</v>
       </c>
       <c r="C93" s="5">
         <v>1.6200583000000046E-3</v>
       </c>
       <c r="D93" s="5">
         <v>2.7888645883475283</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>0.70881892319999995</v>
       </c>
       <c r="C94" s="5">
         <v>1.2498448999999079E-3</v>
       </c>
       <c r="D94" s="5">
         <v>2.1403859973567307</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>0.69722968029999999</v>
       </c>
       <c r="C95" s="5">
         <v>-1.1589242899999963E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-17.948456424043947</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>0.69337182009999998</v>
       </c>
       <c r="C96" s="5">
         <v>-3.8578602000000073E-3</v>
       </c>
       <c r="D96" s="5">
         <v>-6.4413706614444894</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>0.68730875459999996</v>
       </c>
       <c r="C97" s="5">
         <v>-6.06306550000002E-3</v>
       </c>
       <c r="D97" s="5">
         <v>-10.002952195513437</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>0.68984537040000005</v>
       </c>
       <c r="C98" s="5">
         <v>2.536615800000086E-3</v>
       </c>
       <c r="D98" s="5">
         <v>4.5197926364369145</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>0.70008835359999999</v>
       </c>
       <c r="C99" s="5">
         <v>1.0242983199999944E-2</v>
       </c>
       <c r="D99" s="5">
         <v>19.347461690988176</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>0.70260385550000004</v>
       </c>
       <c r="C100" s="5">
         <v>2.51550190000005E-3</v>
       </c>
       <c r="D100" s="5">
         <v>4.3979830069970971</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>0.70393398669999996</v>
       </c>
       <c r="C101" s="5">
         <v>1.3301311999999177E-3</v>
       </c>
       <c r="D101" s="5">
         <v>2.2955786856975857</v>
       </c>
       <c r="E101" s="5">
         <v>0.41150231575515228</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>0.70299965890000005</v>
       </c>
       <c r="C102" s="5">
         <v>-9.3432779999991222E-4</v>
       </c>
       <c r="D102" s="5">
         <v>-1.5811775519695037</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>0.70406736810000004</v>
       </c>
       <c r="C103" s="5">
         <v>1.0677091999999888E-3</v>
       </c>
       <c r="D103" s="5">
         <v>1.8378503157953752</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>0.70496270559999996</v>
       </c>
       <c r="C104" s="5">
         <v>8.953374999999264E-4</v>
       </c>
       <c r="D104" s="5">
         <v>1.5367158722010554</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>0.705658962</v>
       </c>
       <c r="C105" s="5">
         <v>6.962564000000393E-4</v>
       </c>
       <c r="D105" s="5">
         <v>1.1916392008952004</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>0.70596171029999999</v>
       </c>
       <c r="C106" s="5">
         <v>3.0274829999998865E-4</v>
       </c>
       <c r="D106" s="5">
         <v>0.51605161507433106</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>0.6958197693</v>
       </c>
       <c r="C107" s="5">
         <v>-1.0141940999999988E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-15.940383622397425</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>0.79239342280000002</v>
       </c>
       <c r="C108" s="5">
         <v>9.6573653500000023E-2</v>
       </c>
       <c r="D108" s="5">
         <v>375.69565214316339</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>0.78799670290000001</v>
       </c>
       <c r="C109" s="5">
         <v>-4.3967199000000123E-3</v>
       </c>
       <c r="D109" s="5">
         <v>-6.4589028632708656</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>0.69038323489999998</v>
       </c>
       <c r="C110" s="5">
         <v>-9.7613468000000037E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-79.545445060687726</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>0.70259860299999999</v>
       </c>
       <c r="C111" s="5">
         <v>1.2215368100000012E-2</v>
       </c>
       <c r="D111" s="5">
         <v>23.425400414677288</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>0.70536143569999998</v>
       </c>
       <c r="C112" s="5">
         <v>2.7628326999999953E-3</v>
       </c>
       <c r="D112" s="5">
         <v>4.8221728258932561</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>0.70637413110000002</v>
       </c>
       <c r="C113" s="5">
         <v>1.012695400000041E-3</v>
       </c>
       <c r="D113" s="5">
         <v>1.7365232670039532</v>
       </c>
       <c r="E113" s="5">
         <v>0.3466439248713149</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>0.70285690570000003</v>
       </c>
       <c r="C114" s="5">
         <v>-3.5172253999999903E-3</v>
       </c>
       <c r="D114" s="5">
         <v>-5.8141716855873877</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>0.70341352359999998</v>
       </c>
       <c r="C115" s="5">
         <v>5.5661789999994493E-4</v>
       </c>
       <c r="D115" s="5">
         <v>0.95447378738633404</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>0.70375348800000004</v>
       </c>
       <c r="C116" s="5">
         <v>3.3996440000005901E-4</v>
       </c>
       <c r="D116" s="5">
         <v>0.58151207173313679</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>0.70373081019999995</v>
       </c>
       <c r="C117" s="5">
         <v>-2.2677800000092674E-5</v>
       </c>
       <c r="D117" s="5">
         <v>-3.8662028528058112E-2</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>0.70325306170000002</v>
       </c>
       <c r="C118" s="5">
         <v>-4.7774849999993041E-4</v>
       </c>
       <c r="D118" s="5">
         <v>-0.8116206166305151</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>0.6946651935</v>
       </c>
       <c r="C119" s="5">
         <v>-8.5878682000000151E-3</v>
       </c>
       <c r="D119" s="5">
         <v>-13.708724652449645</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>0.691386477</v>
       </c>
       <c r="C120" s="5">
         <v>-3.2787165000000007E-3</v>
       </c>
       <c r="D120" s="5">
         <v>-5.5190823110277565</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>0.68779381169999998</v>
       </c>
       <c r="C121" s="5">
         <v>-3.5926653000000197E-3</v>
       </c>
       <c r="D121" s="5">
         <v>-6.0604233989733132</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>0.68883445870000004</v>
       </c>
       <c r="C122" s="5">
         <v>1.0406470000000612E-3</v>
       </c>
       <c r="D122" s="5">
         <v>1.8308115163900407</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>0.7077090909</v>
       </c>
       <c r="C123" s="5">
         <v>1.8874632199999963E-2</v>
       </c>
       <c r="D123" s="5">
         <v>38.318069735928347</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>0.70947955350000003</v>
       </c>
       <c r="C124" s="5">
         <v>1.7704626000000223E-3</v>
       </c>
       <c r="D124" s="5">
         <v>3.0436694546798204</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>0.70911063080000003</v>
       </c>
       <c r="C125" s="5">
         <v>-3.6892269999999616E-4</v>
       </c>
       <c r="D125" s="5">
         <v>-0.62220723627907093</v>
       </c>
       <c r="E125" s="5">
         <v>0.38740089416051671</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>0.70241641560000001</v>
       </c>
       <c r="C126" s="5">
         <v>-6.6942152000000199E-3</v>
       </c>
       <c r="D126" s="5">
         <v>-10.758291587889579</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>0.70218371589999995</v>
       </c>
       <c r="C127" s="5">
         <v>-2.3269970000006079E-4</v>
       </c>
       <c r="D127" s="5">
         <v>-0.39681790242023229</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>0.70175042009999999</v>
       </c>
       <c r="C128" s="5">
         <v>-4.3329579999995538E-4</v>
       </c>
       <c r="D128" s="5">
         <v>-0.73797484689286375</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>0.70095290430000001</v>
       </c>
       <c r="C129" s="5">
         <v>-7.9751579999998157E-4</v>
       </c>
       <c r="D129" s="5">
         <v>-1.3552676651313544</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>0.69974298130000001</v>
       </c>
       <c r="C130" s="5">
         <v>-1.2099230000000016E-3</v>
       </c>
       <c r="D130" s="5">
         <v>-2.0517822831057297</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>0.69467304470000002</v>
       </c>
       <c r="C131" s="5">
         <v>-5.0699365999999912E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-8.3562702738461994</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>0.69106767469999997</v>
       </c>
       <c r="C132" s="5">
         <v>-3.6053700000000521E-3</v>
       </c>
       <c r="D132" s="5">
         <v>-6.0532892516965138</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>0.68999972450000002</v>
       </c>
       <c r="C133" s="5">
         <v>-1.0679501999999452E-3</v>
       </c>
       <c r="D133" s="5">
         <v>-1.8387543746766211</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>0.68759746860000004</v>
       </c>
       <c r="C134" s="5">
         <v>-2.4022558999999832E-3</v>
       </c>
       <c r="D134" s="5">
         <v>-4.0987601660131041</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>0.71119018420000002</v>
       </c>
       <c r="C135" s="5">
         <v>2.359271559999998E-2</v>
       </c>
       <c r="D135" s="5">
         <v>49.90558615726637</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>0.61167270220000003</v>
       </c>
       <c r="C136" s="5">
         <v>-9.951748199999999E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-83.616746792800527</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>0.61087095739999997</v>
       </c>
       <c r="C137" s="5">
         <v>-8.0174480000005932E-4</v>
       </c>
       <c r="D137" s="5">
         <v>-1.5616001198851759</v>
       </c>
       <c r="E137" s="5">
         <v>-13.853927600714243</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>0.70226509589999997</v>
       </c>
       <c r="C138" s="5">
         <v>9.13941385E-2</v>
       </c>
       <c r="D138" s="5">
         <v>432.8675416536737</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>0.70139961149999996</v>
       </c>
       <c r="C139" s="5">
         <v>-8.6548440000000504E-4</v>
       </c>
       <c r="D139" s="5">
         <v>-1.4689186597171444</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>0.6999189924</v>
       </c>
       <c r="C140" s="5">
         <v>-1.4806190999999691E-3</v>
       </c>
       <c r="D140" s="5">
         <v>-2.5039349556288171</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>0.69906207109999996</v>
       </c>
       <c r="C141" s="5">
         <v>-8.569213000000353E-4</v>
       </c>
       <c r="D141" s="5">
         <v>-1.4593251755633307</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>0.69793154639999999</v>
       </c>
       <c r="C142" s="5">
         <v>-1.1305246999999685E-3</v>
       </c>
       <c r="D142" s="5">
         <v>-1.9234740560520547</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>0.69490892370000001</v>
       </c>
       <c r="C143" s="5">
         <v>-3.0226226999999772E-3</v>
       </c>
       <c r="D143" s="5">
         <v>-5.0749752762841212</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>0.69072813830000002</v>
       </c>
       <c r="C144" s="5">
         <v>-4.1807853999999978E-3</v>
       </c>
       <c r="D144" s="5">
         <v>-6.9854017134379447</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>0.69086786919999998</v>
       </c>
       <c r="C145" s="5">
         <v>1.3973089999996802E-4</v>
       </c>
       <c r="D145" s="5">
         <v>0.24302436503063074</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>0.68548727860000003</v>
       </c>
       <c r="C146" s="5">
         <v>-5.380590599999957E-3</v>
       </c>
       <c r="D146" s="5">
         <v>-8.9556806753050662</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>0.71412248050000005</v>
       </c>
       <c r="C147" s="5">
         <v>2.8635201900000018E-2</v>
       </c>
       <c r="D147" s="5">
         <v>63.410389143279211</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>0.71348142240000001</v>
       </c>
       <c r="C148" s="5">
         <v>-6.4105810000003594E-4</v>
       </c>
       <c r="D148" s="5">
         <v>-1.071921114804153</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>0.71364479810000003</v>
       </c>
       <c r="C149" s="5">
         <v>1.6337570000002355E-4</v>
       </c>
       <c r="D149" s="5">
         <v>0.27512690727251599</v>
       </c>
       <c r="E149" s="5">
         <v>16.824149103016438</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>0.70198326720000004</v>
       </c>
       <c r="C150" s="5">
         <v>-1.1661530899999994E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-17.93917691083643</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>0.70063648509999998</v>
       </c>
       <c r="C151" s="5">
         <v>-1.3467821000000546E-3</v>
       </c>
       <c r="D151" s="5">
         <v>-2.2781079695675666</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>0.69819057070000001</v>
       </c>
       <c r="C152" s="5">
         <v>-2.4459143999999711E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-4.1096814712866747</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>0.69732378009999996</v>
       </c>
       <c r="C153" s="5">
         <v>-8.6679060000005581E-4</v>
       </c>
       <c r="D153" s="5">
         <v>-1.4796472246757508</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>0.69629276120000005</v>
       </c>
       <c r="C154" s="5">
         <v>-1.0310188999999026E-3</v>
       </c>
       <c r="D154" s="5">
         <v>-1.7598870131781186</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>0.6953359885</v>
       </c>
       <c r="C155" s="5">
         <v>-9.5677270000005255E-4</v>
       </c>
       <c r="D155" s="5">
         <v>-1.636509704189737</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>0.69062353320000003</v>
       </c>
       <c r="C156" s="5">
         <v>-4.7124552999999736E-3</v>
       </c>
       <c r="D156" s="5">
         <v>-7.8362827660482086</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>0.69208896149999999</v>
       </c>
       <c r="C157" s="5">
         <v>1.4654282999999602E-3</v>
       </c>
       <c r="D157" s="5">
         <v>2.5761971519357552</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>0.68445325040000005</v>
       </c>
       <c r="C158" s="5">
         <v>-7.6357110999999422E-3</v>
       </c>
       <c r="D158" s="5">
         <v>-12.464863549814286</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>0.61605710329999996</v>
       </c>
       <c r="C159" s="5">
         <v>-6.8396147100000082E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-71.729977733315309</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>0.6138990459</v>
       </c>
       <c r="C160" s="5">
         <v>-2.1580573999999686E-3</v>
       </c>
       <c r="D160" s="5">
         <v>-4.1235671612869451</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>0.61511984259999997</v>
       </c>
       <c r="C161" s="5">
         <v>1.2207966999999709E-3</v>
       </c>
       <c r="D161" s="5">
         <v>2.4125878026341807</v>
       </c>
       <c r="E161" s="5">
         <v>-13.805881548119148</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>0.6024315764</v>
       </c>
       <c r="C162" s="5">
         <v>-1.2688266199999965E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-22.128975875980927</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>0.60042151779999997</v>
       </c>
       <c r="C163" s="5">
         <v>-2.0100586000000309E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-3.9312259449546194</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>0.59697730699999996</v>
       </c>
       <c r="C164" s="5">
         <v>-3.4442108000000138E-3</v>
       </c>
       <c r="D164" s="5">
         <v>-6.6705096684915866</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>0.59618310640000005</v>
       </c>
       <c r="C165" s="5">
         <v>-7.9420059999990578E-4</v>
       </c>
       <c r="D165" s="5">
         <v>-1.5848142119507136</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>0.59539103900000001</v>
       </c>
       <c r="C166" s="5">
         <v>-7.920674000000405E-4</v>
       </c>
       <c r="D166" s="5">
         <v>-1.5826786685251615</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>0.59465715519999995</v>
       </c>
       <c r="C167" s="5">
         <v>-7.3388380000005693E-4</v>
       </c>
       <c r="D167" s="5">
         <v>-1.4691432415300243</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>0.69009533050000005</v>
       </c>
       <c r="C168" s="5">
         <v>9.5438175300000094E-2</v>
       </c>
       <c r="D168" s="5">
         <v>496.63575860418831</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>0.59150336290000005</v>
       </c>
       <c r="C169" s="5">
         <v>-9.8591967599999997E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-84.275474409380493</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>0.58412995219999997</v>
       </c>
       <c r="C170" s="5">
         <v>-7.3734107000000826E-3</v>
       </c>
       <c r="D170" s="5">
         <v>-13.974521997517853</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>0.71918447090000004</v>
       </c>
       <c r="C171" s="5">
         <v>0.13505451870000007</v>
       </c>
       <c r="D171" s="5">
         <v>1113.304766116541</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>0.71634277280000003</v>
       </c>
       <c r="C172" s="5">
         <v>-2.8416981000000119E-3</v>
       </c>
       <c r="D172" s="5">
         <v>-4.6398361528463328</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>0.71821286230000003</v>
       </c>
       <c r="C173" s="5">
         <v>1.8700895000000051E-3</v>
       </c>
       <c r="D173" s="5">
         <v>3.1781029813567896</v>
       </c>
       <c r="E173" s="5">
         <v>16.759826713481484</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>0.60048395700000001</v>
       </c>
       <c r="C174" s="5">
         <v>-0.11772890530000002</v>
       </c>
       <c r="D174" s="5">
         <v>-88.332474334430273</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>0.59854383320000004</v>
       </c>
       <c r="C175" s="5">
         <v>-1.940123799999971E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-3.8089600215185149</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>0.69514509769999999</v>
       </c>
       <c r="C176" s="5">
         <v>9.660126449999995E-2</v>
       </c>
       <c r="D176" s="5">
         <v>502.21843381495654</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>0.69451468559999996</v>
       </c>
       <c r="C177" s="5">
         <v>-6.3041210000003289E-4</v>
       </c>
       <c r="D177" s="5">
         <v>-1.0828424719385943</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>0.69412233879999996</v>
       </c>
       <c r="C178" s="5">
         <v>-3.9234679999999855E-4</v>
       </c>
       <c r="D178" s="5">
         <v>-0.67580435809098116</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>0.69401195100000002</v>
       </c>
       <c r="C179" s="5">
         <v>-1.1038779999994475E-4</v>
       </c>
       <c r="D179" s="5">
         <v>-0.19067180176499665</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>0.69033140510000002</v>
       </c>
       <c r="C180" s="5">
         <v>-3.6805458999999985E-3</v>
       </c>
       <c r="D180" s="5">
         <v>-6.181565126450506</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>0.69277979469999995</v>
       </c>
       <c r="C181" s="5">
         <v>2.4483895999999339E-3</v>
       </c>
       <c r="D181" s="5">
         <v>4.3400354295382026</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>0.6868762397</v>
       </c>
       <c r="C182" s="5">
         <v>-5.9035549999999493E-3</v>
       </c>
       <c r="D182" s="5">
         <v>-9.7599411043561179</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>0.72064059609999997</v>
       </c>
       <c r="C183" s="5">
         <v>3.3764356399999973E-2</v>
       </c>
       <c r="D183" s="5">
         <v>77.861832159447175</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>0.71803326249999999</v>
       </c>
       <c r="C184" s="5">
         <v>-2.6073335999999836E-3</v>
       </c>
       <c r="D184" s="5">
         <v>-4.2563294573009447</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>0.6199009701</v>
       </c>
       <c r="C185" s="5">
         <v>-9.8132292399999987E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-82.855175893275344</v>
       </c>
       <c r="E185" s="5">
         <v>-13.688405953238803</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>0.698573797</v>
       </c>
       <c r="C186" s="5">
         <v>7.8672826899999992E-2</v>
       </c>
       <c r="D186" s="5">
         <v>319.449524601902</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>0.69664217370000003</v>
       </c>
       <c r="C187" s="5">
         <v>-1.9316232999999627E-3</v>
       </c>
       <c r="D187" s="5">
         <v>-3.2681149181996272</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>0.6931911784</v>
       </c>
       <c r="C188" s="5">
         <v>-3.4509953000000371E-3</v>
       </c>
       <c r="D188" s="5">
         <v>-5.7851899389527617</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>0.69254205980000005</v>
       </c>
       <c r="C189" s="5">
         <v>-6.491185999999427E-4</v>
       </c>
       <c r="D189" s="5">
         <v>-1.1179354882522197</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>0.69238396889999998</v>
       </c>
       <c r="C190" s="5">
         <v>-1.5809090000007409E-4</v>
       </c>
       <c r="D190" s="5">
         <v>-0.2735878276930781</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>0.69264736250000003</v>
       </c>
       <c r="C191" s="5">
         <v>2.633936000000503E-4</v>
       </c>
       <c r="D191" s="5">
         <v>0.45745494840079282</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>0.69081632299999995</v>
       </c>
       <c r="C192" s="5">
         <v>-1.8310395000000756E-3</v>
       </c>
       <c r="D192" s="5">
         <v>-3.1265266743674691</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>0.69325942809999996</v>
       </c>
       <c r="C193" s="5">
         <v>2.4431051000000092E-3</v>
       </c>
       <c r="D193" s="5">
         <v>4.3273858557659972</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>0.69282561880000004</v>
       </c>
       <c r="C194" s="5">
         <v>-4.3380929999992102E-4</v>
       </c>
       <c r="D194" s="5">
         <v>-0.7483248707447876</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>0.62309806109999999</v>
       </c>
       <c r="C195" s="5">
         <v>-6.9727557700000053E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-71.997968595229025</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>0.62004533939999995</v>
       </c>
       <c r="C196" s="5">
         <v>-3.0527217000000384E-3</v>
       </c>
       <c r="D196" s="5">
         <v>-5.723256852939218</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>0.62230796219999995</v>
       </c>
       <c r="C197" s="5">
         <v>2.2626228000000026E-3</v>
       </c>
       <c r="D197" s="5">
         <v>4.4679139034304871</v>
       </c>
       <c r="E197" s="5">
         <v>0.38828655157800984</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>0.59445340310000006</v>
       </c>
       <c r="C198" s="5">
         <v>-2.7854559099999898E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-42.276916887559089</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>0.59344317530000001</v>
       </c>
       <c r="C199" s="5">
         <v>-1.0102278000000409E-3</v>
       </c>
       <c r="D199" s="5">
         <v>-2.0203541383336687</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>0.59112355009999995</v>
       </c>
       <c r="C200" s="5">
         <v>-2.3196252000000639E-3</v>
       </c>
       <c r="D200" s="5">
         <v>-4.5909734959891253</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>0.59037852300000004</v>
       </c>
       <c r="C201" s="5">
         <v>-7.4502709999990646E-4</v>
       </c>
       <c r="D201" s="5">
         <v>-1.5019890149213011</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>0.58986595509999995</v>
       </c>
       <c r="C202" s="5">
         <v>-5.1256790000009378E-4</v>
       </c>
       <c r="D202" s="5">
         <v>-1.036882028525643</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>0.59107192809999998</v>
       </c>
       <c r="C203" s="5">
         <v>1.2059730000000268E-3</v>
       </c>
       <c r="D203" s="5">
         <v>2.4811602180437209</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>0.59213201849999997</v>
       </c>
       <c r="C204" s="5">
         <v>1.0600903999999911E-3</v>
       </c>
       <c r="D204" s="5">
         <v>2.1735632700414342</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>0.59584204699999999</v>
       </c>
       <c r="C205" s="5">
         <v>3.7100285000000177E-3</v>
       </c>
       <c r="D205" s="5">
         <v>7.7832360444971327</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>0.59939835659999996</v>
       </c>
       <c r="C206" s="5">
         <v>3.5563095999999739E-3</v>
       </c>
       <c r="D206" s="5">
         <v>7.4021093580760366</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>0.626661048</v>
       </c>
       <c r="C207" s="5">
         <v>2.7262691400000039E-2</v>
       </c>
       <c r="D207" s="5">
         <v>70.531979509651336</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>0.61991460639999996</v>
       </c>
       <c r="C208" s="5">
         <v>-6.7464416000000416E-3</v>
       </c>
       <c r="D208" s="5">
         <v>-12.180689363220687</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>0.62055210149999995</v>
       </c>
       <c r="C209" s="5">
         <v>6.3749509999999621E-4</v>
       </c>
       <c r="D209" s="5">
         <v>1.241035083854114</v>
       </c>
       <c r="E209" s="5">
         <v>-0.28215301854609409</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>0.69225831500000001</v>
       </c>
       <c r="C210" s="5">
         <v>7.170621350000006E-2</v>
       </c>
       <c r="D210" s="5">
         <v>271.43186842079132</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>0.69131894329999999</v>
       </c>
       <c r="C211" s="5">
         <v>-9.3937170000002457E-4</v>
       </c>
       <c r="D211" s="5">
         <v>-1.6162622497426615</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>0.68961159459999999</v>
       </c>
       <c r="C212" s="5">
         <v>-1.7073486999999998E-3</v>
       </c>
       <c r="D212" s="5">
         <v>-2.9237105464257951</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>0.68861685029999997</v>
       </c>
       <c r="C213" s="5">
         <v>-9.9474430000001668E-4</v>
       </c>
       <c r="D213" s="5">
         <v>-1.7172975171039884</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>0.68775137900000005</v>
       </c>
       <c r="C214" s="5">
         <v>-8.6547129999992034E-4</v>
       </c>
       <c r="D214" s="5">
         <v>-1.4978088673197165</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>0.68977679089999999</v>
       </c>
       <c r="C215" s="5">
         <v>2.0254118999999404E-3</v>
       </c>
       <c r="D215" s="5">
         <v>3.5917789565972358</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>0.69356323389999996</v>
       </c>
       <c r="C216" s="5">
         <v>3.7864429999999727E-3</v>
       </c>
       <c r="D216" s="5">
         <v>6.7898129208558533</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>0.69832510449999996</v>
       </c>
       <c r="C217" s="5">
         <v>4.7618705999999955E-3</v>
       </c>
       <c r="D217" s="5">
         <v>8.5573179995166893</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>0.60515543179999998</v>
       </c>
       <c r="C218" s="5">
         <v>-9.3169672699999984E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-82.064587505061866</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>0.72933750990000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.12418207810000004</v>
       </c>
       <c r="D219" s="5">
         <v>839.15952946794562</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>0.71908286659999998</v>
       </c>
       <c r="C220" s="5">
         <v>-1.0254643300000033E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-15.626766482173981</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>0.71832848800000004</v>
       </c>
       <c r="C221" s="5">
         <v>-7.5437859999993861E-4</v>
       </c>
       <c r="D221" s="5">
         <v>-1.2516627768818456</v>
       </c>
       <c r="E221" s="5">
         <v>15.756354102041525</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>0.690017239</v>
       </c>
       <c r="C222" s="5">
         <v>-2.8311249000000038E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-38.277684759211375</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>0.68955131489999999</v>
       </c>
       <c r="C223" s="5">
         <v>-4.6592410000001472E-4</v>
       </c>
       <c r="D223" s="5">
         <v>-0.80728007808371638</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>0.68875412810000003</v>
       </c>
       <c r="C224" s="5">
         <v>-7.9718679999996045E-4</v>
       </c>
       <c r="D224" s="5">
         <v>-1.3785265914513789</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>0.68774370389999995</v>
       </c>
       <c r="C225" s="5">
         <v>-1.0104242000000818E-3</v>
       </c>
       <c r="D225" s="5">
         <v>-1.7463029748655545</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>0.68667298939999999</v>
       </c>
       <c r="C226" s="5">
         <v>-1.0707144999999585E-3</v>
       </c>
       <c r="D226" s="5">
         <v>-1.8523069911070555</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>0.68979911220000001</v>
       </c>
       <c r="C227" s="5">
         <v>3.1261228000000196E-3</v>
       </c>
       <c r="D227" s="5">
         <v>5.6019647079438295</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>0.69545905760000004</v>
       </c>
       <c r="C228" s="5">
         <v>5.6599454000000327E-3</v>
       </c>
       <c r="D228" s="5">
         <v>10.302978451674051</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>0.70257279939999995</v>
       </c>
       <c r="C229" s="5">
         <v>7.1137417999999064E-3</v>
       </c>
       <c r="D229" s="5">
         <v>12.989261122464635</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>0.608407209</v>
       </c>
       <c r="C230" s="5">
         <v>-9.4165590399999943E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-82.215722142046516</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>0.62809012880000004</v>
       </c>
       <c r="C231" s="5">
         <v>1.9682919800000032E-2</v>
       </c>
       <c r="D231" s="5">
         <v>46.531636401420798</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>0.71546753320000001</v>
       </c>
       <c r="C232" s="5">
         <v>8.7377404399999969E-2</v>
       </c>
       <c r="D232" s="5">
         <v>377.32651026527577</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>0.61336217689999994</v>
       </c>
       <c r="C233" s="5">
         <v>-0.10210535630000006</v>
       </c>
       <c r="D233" s="5">
         <v>-84.241142509434468</v>
       </c>
       <c r="E233" s="5">
         <v>-14.612578068879278</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>0.69158885199999998</v>
       </c>
       <c r="C234" s="5">
         <v>7.8226675100000032E-2</v>
       </c>
       <c r="D234" s="5">
         <v>322.25218900058002</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>0.69053824720000001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0506047999999657E-3</v>
       </c>
       <c r="D235" s="5">
         <v>-1.8077870467147816</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>0.68936395159999997</v>
       </c>
       <c r="C236" s="5">
         <v>-1.1742956000000415E-3</v>
       </c>
       <c r="D236" s="5">
         <v>-2.0216827707794538</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>0.68824392749999996</v>
       </c>
       <c r="C237" s="5">
         <v>-1.1200241000000055E-3</v>
       </c>
       <c r="D237" s="5">
         <v>-1.9323370878750579</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>0.68727690210000003</v>
       </c>
       <c r="C238" s="5">
         <v>-9.6702539999993231E-4</v>
       </c>
       <c r="D238" s="5">
         <v>-1.6731055362587899</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>0.69057435499999997</v>
       </c>
       <c r="C239" s="5">
         <v>3.297452899999942E-3</v>
       </c>
       <c r="D239" s="5">
         <v>5.9118065993544411</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>0.59646320740000003</v>
       </c>
       <c r="C240" s="5">
         <v>-9.4111147599999945E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-82.762330207133189</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>0.60388368370000001</v>
       </c>
       <c r="C241" s="5">
         <v>7.4204762999999785E-3</v>
       </c>
       <c r="D241" s="5">
         <v>15.994028672930849</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>0.60949078089999997</v>
       </c>
       <c r="C242" s="5">
         <v>5.6070971999999664E-3</v>
       </c>
       <c r="D242" s="5">
         <v>11.729059704786771</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>0.52453666590000003</v>
       </c>
       <c r="C243" s="5">
         <v>-8.4954114999999941E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-83.491617374849071</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>0.61103753819999995</v>
       </c>
       <c r="C244" s="5">
         <v>8.650087229999992E-2</v>
       </c>
       <c r="D244" s="5">
         <v>524.45978990517665</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>0.60996571610000005</v>
       </c>
       <c r="C245" s="5">
         <v>-1.0718220999998973E-3</v>
       </c>
       <c r="D245" s="5">
         <v>-2.0847331720808771</v>
       </c>
       <c r="E245" s="5">
         <v>-0.55374474134776142</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>0.59479802159999995</v>
       </c>
       <c r="C246" s="5">
         <v>-1.5167694500000106E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-26.078788439655998</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>0.59274315070000005</v>
       </c>
       <c r="C247" s="5">
         <v>-2.0548708999998944E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-4.0678124674144778</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>0.59147237580000001</v>
       </c>
       <c r="C248" s="5">
         <v>-1.270774900000049E-3</v>
       </c>
       <c r="D248" s="5">
         <v>-2.542545999633905</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>0.59023389520000002</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2384805999999804E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-2.4839371136836763</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>0.58787062180000005</v>
       </c>
       <c r="C250" s="5">
         <v>-2.3632733999999767E-3</v>
       </c>
       <c r="D250" s="5">
         <v>-4.7003433122642662</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>0.59112287919999995</v>
       </c>
       <c r="C251" s="5">
         <v>3.2522573999999027E-3</v>
       </c>
       <c r="D251" s="5">
         <v>6.8444920309397306</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>0.59698663299999999</v>
       </c>
       <c r="C252" s="5">
         <v>5.8637538000000378E-3</v>
       </c>
       <c r="D252" s="5">
         <v>12.575026502225173</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>0.60407164229999999</v>
       </c>
       <c r="C253" s="5">
         <v>7.0850093000000003E-3</v>
       </c>
       <c r="D253" s="5">
         <v>15.208918115863113</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>0.60704159719999995</v>
       </c>
       <c r="C254" s="5">
         <v>2.9699548999999603E-3</v>
       </c>
       <c r="D254" s="5">
         <v>6.0620555656830222</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>0.62094838080000003</v>
       </c>
       <c r="C255" s="5">
         <v>1.3906783600000083E-2</v>
       </c>
       <c r="D255" s="5">
         <v>31.233455581238289</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>0.60659347220000004</v>
       </c>
       <c r="C256" s="5">
         <v>-1.4354908599999994E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-24.472205803849313</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>0.60584748209999995</v>
       </c>
       <c r="C257" s="5">
         <v>-7.4599010000009347E-4</v>
       </c>
       <c r="D257" s="5">
         <v>-1.4658217388307415</v>
       </c>
       <c r="E257" s="5">
         <v>-0.67515827386681604</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>0.59965696759999998</v>
       </c>
       <c r="C258" s="5">
         <v>-6.1905144999999662E-3</v>
       </c>
       <c r="D258" s="5">
         <v>-11.595387810619595</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>0.59618719330000003</v>
       </c>
       <c r="C259" s="5">
         <v>-3.4697742999999504E-3</v>
       </c>
       <c r="D259" s="5">
         <v>-6.726751701120226</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>0.59452313359999998</v>
       </c>
       <c r="C260" s="5">
         <v>-1.6640597000000534E-3</v>
       </c>
       <c r="D260" s="5">
         <v>-3.2984610291979855</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>0.59314384549999999</v>
       </c>
       <c r="C261" s="5">
         <v>-1.3792880999999868E-3</v>
       </c>
       <c r="D261" s="5">
         <v>-2.7487384900549361</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>0.58972477450000005</v>
       </c>
       <c r="C262" s="5">
         <v>-3.4190709999999402E-3</v>
       </c>
       <c r="D262" s="5">
         <v>-6.702042970554567</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>0.59206413300000005</v>
       </c>
       <c r="C263" s="5">
         <v>2.3393584999999995E-3</v>
       </c>
       <c r="D263" s="5">
         <v>4.8654812086070587</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>0.59654565530000003</v>
       </c>
       <c r="C264" s="5">
         <v>4.4815222999999849E-3</v>
       </c>
       <c r="D264" s="5">
         <v>9.4710325745769541</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>0.60174514189999995</v>
       </c>
       <c r="C265" s="5">
         <v>5.199486599999914E-3</v>
       </c>
       <c r="D265" s="5">
         <v>10.975438173079976</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>0.60344706889999999</v>
       </c>
       <c r="C266" s="5">
         <v>1.7019270000000475E-3</v>
       </c>
       <c r="D266" s="5">
         <v>3.4472792427571841</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>0.61576556969999996</v>
       </c>
       <c r="C267" s="5">
         <v>1.2318500799999965E-2</v>
       </c>
       <c r="D267" s="5">
         <v>27.44260385165429</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>0.60392120100000002</v>
       </c>
       <c r="C268" s="5">
         <v>-1.1844368699999941E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-20.790277757939656</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>0.60441945480000003</v>
       </c>
       <c r="C269" s="5">
         <v>4.9825380000001473E-4</v>
       </c>
       <c r="D269" s="5">
         <v>0.99454221598165304</v>
       </c>
       <c r="E269" s="5">
         <v>-0.23570739207333657</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>0.60262382599999997</v>
       </c>
       <c r="C270" s="5">
         <v>-1.7956288000000598E-3</v>
       </c>
       <c r="D270" s="5">
         <v>-3.507321115596862</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>0.59890151150000004</v>
       </c>
       <c r="C271" s="5">
         <v>-3.7223144999999347E-3</v>
       </c>
       <c r="D271" s="5">
         <v>-7.1655157996025061</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>0.59784379909999996</v>
       </c>
       <c r="C272" s="5">
         <v>-1.057712400000077E-3</v>
       </c>
       <c r="D272" s="5">
         <v>-2.0988397345062859</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>0.59718400500000002</v>
       </c>
       <c r="C273" s="5">
         <v>-6.5979409999994409E-4</v>
       </c>
       <c r="D273" s="5">
         <v>-1.3163382733448636</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>0.59244622719999995</v>
       </c>
       <c r="C274" s="5">
         <v>-4.7377778000000648E-3</v>
       </c>
       <c r="D274" s="5">
         <v>-9.1156190670232498</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>0.59317208779999997</v>
       </c>
       <c r="C275" s="5">
         <v>7.2586060000001673E-4</v>
       </c>
       <c r="D275" s="5">
         <v>1.480178658270237</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>0.59619591549999995</v>
       </c>
       <c r="C276" s="5">
         <v>3.0238276999999814E-3</v>
       </c>
       <c r="D276" s="5">
         <v>6.2917299721610753</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>0.59834664289999995</v>
       </c>
       <c r="C277" s="5">
         <v>2.1507273999999965E-3</v>
       </c>
       <c r="D277" s="5">
         <v>4.4158306890156984</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>0.59969878700000001</v>
       </c>
       <c r="C278" s="5">
         <v>1.3521441000000634E-3</v>
       </c>
       <c r="D278" s="5">
         <v>2.7457201045665958</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>0.60998058519999998</v>
       </c>
       <c r="C279" s="5">
         <v>1.028179819999997E-2</v>
       </c>
       <c r="D279" s="5">
         <v>22.629258546876073</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>0.60194399710000002</v>
       </c>
       <c r="C280" s="5">
         <v>-8.0365880999999639E-3</v>
       </c>
       <c r="D280" s="5">
         <v>-14.713379368578583</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>0.60320738519999995</v>
       </c>
       <c r="C281" s="5">
         <v>1.2633880999999292E-3</v>
       </c>
       <c r="D281" s="5">
         <v>2.5478943029329848</v>
       </c>
       <c r="E281" s="5">
         <v>-0.20053451131899491</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>0.60487813450000005</v>
       </c>
       <c r="C282" s="5">
         <v>1.6707493000001072E-3</v>
       </c>
       <c r="D282" s="5">
         <v>3.3748344702787314</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>0.60155517839999995</v>
       </c>
       <c r="C283" s="5">
         <v>-3.3229561000001073E-3</v>
       </c>
       <c r="D283" s="5">
         <v>-6.396732647449932</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>0.70093507919999998</v>
       </c>
       <c r="C284" s="5">
         <v>9.9379900800000032E-2</v>
       </c>
       <c r="D284" s="5">
         <v>526.36561374019925</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>0.60083824200000002</v>
       </c>
       <c r="C285" s="5">
         <v>-0.10009683719999996</v>
       </c>
       <c r="D285" s="5">
         <v>-84.261720396870615</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>0.69579692839999996</v>
       </c>
       <c r="C286" s="5">
         <v>9.4958686399999936E-2</v>
       </c>
       <c r="D286" s="5">
         <v>481.70029728567238</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>0.69448127699999995</v>
       </c>
       <c r="C287" s="5">
         <v>-1.3156514000000064E-3</v>
       </c>
       <c r="D287" s="5">
         <v>-2.2455774083283031</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>0.69536038190000005</v>
       </c>
       <c r="C288" s="5">
         <v>8.7910490000009389E-4</v>
       </c>
       <c r="D288" s="5">
         <v>1.5296330326987517</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>0.69390007300000001</v>
       </c>
       <c r="C289" s="5">
         <v>-1.4603089000000402E-3</v>
       </c>
       <c r="D289" s="5">
         <v>-2.491184634111776</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>0.69667034800000005</v>
       </c>
       <c r="C290" s="5">
         <v>2.7702750000000442E-3</v>
       </c>
       <c r="D290" s="5">
         <v>4.8973984218229516</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>0.60627512969999997</v>
       </c>
       <c r="C291" s="5">
         <v>-9.039521830000008E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-81.132727459671685</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>0.70111508519999999</v>
       </c>
       <c r="C292" s="5">
         <v>9.4839955500000017E-2</v>
       </c>
       <c r="D292" s="5">
         <v>472.05093471777423</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>0.70325941780000001</v>
       </c>
       <c r="C293" s="5">
         <v>2.1443326000000207E-3</v>
       </c>
       <c r="D293" s="5">
         <v>3.7325236078835866</v>
       </c>
       <c r="E293" s="5">
         <v>16.586672354289345</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>0.705707266</v>
       </c>
       <c r="C294" s="5">
         <v>2.4478481999999913E-3</v>
       </c>
       <c r="D294" s="5">
         <v>4.2577591392873204</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>0.70303041129999999</v>
       </c>
       <c r="C295" s="5">
         <v>-2.6768547000000087E-3</v>
       </c>
       <c r="D295" s="5">
         <v>-4.458011699288555</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>0.70295003489999996</v>
       </c>
       <c r="C296" s="5">
         <v>-8.0376400000026216E-5</v>
       </c>
       <c r="D296" s="5">
         <v>-0.13710794312723484</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>0.70332093549999997</v>
       </c>
       <c r="C297" s="5">
         <v>3.7090060000000147E-4</v>
       </c>
       <c r="D297" s="5">
         <v>0.63500190850960259</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>0.69753583590000001</v>
       </c>
       <c r="C298" s="5">
         <v>-5.7850995999999544E-3</v>
       </c>
       <c r="D298" s="5">
         <v>-9.4359675533023264</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>0.6948823596</v>
       </c>
       <c r="C299" s="5">
         <v>-2.6534763000000128E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-4.4705784052634918</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>0.69508188459999998</v>
       </c>
       <c r="C300" s="5">
         <v>1.9952499999997819E-4</v>
       </c>
       <c r="D300" s="5">
         <v>0.34510658785291692</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>0.69199081640000004</v>
       </c>
       <c r="C301" s="5">
         <v>-3.0910681999999357E-3</v>
       </c>
       <c r="D301" s="5">
         <v>-5.2078593916736082</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>0.69543295839999997</v>
       </c>
       <c r="C302" s="5">
         <v>3.4421419999999259E-3</v>
       </c>
       <c r="D302" s="5">
         <v>6.135155391435565</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>0.70446911430000003</v>
       </c>
       <c r="C303" s="5">
         <v>9.0361559000000646E-3</v>
       </c>
       <c r="D303" s="5">
         <v>16.756282117804222</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>0.70087071670000001</v>
       </c>
       <c r="C304" s="5">
         <v>-3.5983976000000251E-3</v>
       </c>
       <c r="D304" s="5">
         <v>-5.9602443428652396</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>0.70303103659999999</v>
       </c>
       <c r="C305" s="5">
         <v>2.1603198999999851E-3</v>
       </c>
       <c r="D305" s="5">
         <v>3.7621587214403895</v>
       </c>
       <c r="E305" s="5">
         <v>-3.2474673530069609E-2</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>0.70513484820000005</v>
       </c>
       <c r="C306" s="5">
         <v>2.1038116000000606E-3</v>
       </c>
       <c r="D306" s="5">
         <v>3.6506814339507532</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>0.70363248580000004</v>
       </c>
       <c r="C307" s="5">
         <v>-1.5023624000000124E-3</v>
       </c>
       <c r="D307" s="5">
         <v>-2.5269748286302463</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>0.70362878510000004</v>
       </c>
       <c r="C308" s="5">
         <v>-3.7006999999977808E-6</v>
       </c>
       <c r="D308" s="5">
         <v>-6.3111235374613273E-3</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>0.70381496340000005</v>
       </c>
       <c r="C309" s="5">
         <v>1.8617830000000613E-4</v>
       </c>
       <c r="D309" s="5">
         <v>0.31797928500119088</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>0.6987689467</v>
       </c>
       <c r="C310" s="5">
         <v>-5.0460167000000444E-3</v>
       </c>
       <c r="D310" s="5">
         <v>-8.2721509584804842</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>0.69526106880000005</v>
       </c>
       <c r="C311" s="5">
         <v>-3.507877899999956E-3</v>
       </c>
       <c r="D311" s="5">
         <v>-5.8605232021206817</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>0.79440856159999995</v>
       </c>
       <c r="C312" s="5">
         <v>9.9147492799999903E-2</v>
       </c>
       <c r="D312" s="5">
         <v>395.16740844471963</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>0.79044802199999997</v>
       </c>
       <c r="C313" s="5">
         <v>-3.9605395999999793E-3</v>
       </c>
       <c r="D313" s="5">
         <v>-5.8212738891926241</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>0.79712662219999997</v>
       </c>
       <c r="C314" s="5">
         <v>6.6786001999999955E-3</v>
       </c>
       <c r="D314" s="5">
         <v>10.623644300978663</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>0.8048823611</v>
       </c>
       <c r="C315" s="5">
         <v>7.755738900000031E-3</v>
       </c>
       <c r="D315" s="5">
         <v>12.321049845481525</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>0.80211514539999995</v>
       </c>
       <c r="C316" s="5">
         <v>-2.7672157000000475E-3</v>
       </c>
       <c r="D316" s="5">
         <v>-4.0485194265550639</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>0.80330592789999999</v>
       </c>
       <c r="C317" s="5">
         <v>1.1907825000000427E-3</v>
       </c>
       <c r="D317" s="5">
         <v>1.7960816278416836</v>
       </c>
       <c r="E317" s="5">
         <v>14.26322396589339</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>0.80284680669999997</v>
       </c>
       <c r="C318" s="5">
         <v>-4.5912120000002332E-4</v>
       </c>
       <c r="D318" s="5">
         <v>-0.68369575861626508</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>0.80347295829999998</v>
       </c>
       <c r="C319" s="5">
         <v>6.2615160000001335E-4</v>
       </c>
       <c r="D319" s="5">
         <v>0.93992201404460296</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>0.80222136740000005</v>
       </c>
       <c r="C320" s="5">
         <v>-1.2515908999999326E-3</v>
       </c>
       <c r="D320" s="5">
         <v>-1.85333936580937</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>0.80280386459999997</v>
       </c>
       <c r="C321" s="5">
         <v>5.8249719999992067E-4</v>
       </c>
       <c r="D321" s="5">
         <v>0.87481452682220961</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>0.79911478079999998</v>
       </c>
       <c r="C322" s="5">
         <v>-3.6890837999999926E-3</v>
       </c>
       <c r="D322" s="5">
         <v>-5.3770441895820369</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>0.79546176609999997</v>
       </c>
       <c r="C323" s="5">
         <v>-3.6530147000000124E-3</v>
       </c>
       <c r="D323" s="5">
         <v>-5.349751746640818</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>0.79429655259999998</v>
       </c>
       <c r="C324" s="5">
         <v>-1.1652134999999841E-3</v>
       </c>
       <c r="D324" s="5">
         <v>-1.7436990283590137</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>0.78989941600000002</v>
       </c>
       <c r="C325" s="5">
         <v>-4.3971365999999623E-3</v>
       </c>
       <c r="D325" s="5">
         <v>-6.4444877005086614</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>0.80039020329999999</v>
       </c>
       <c r="C326" s="5">
         <v>1.0490787299999971E-2</v>
       </c>
       <c r="D326" s="5">
         <v>17.154684401632146</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>0.80678370590000004</v>
       </c>
       <c r="C327" s="5">
         <v>6.393502600000045E-3</v>
       </c>
       <c r="D327" s="5">
         <v>10.018127804206278</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>0.8043050839</v>
       </c>
       <c r="C328" s="5">
         <v>-2.4786220000000414E-3</v>
       </c>
       <c r="D328" s="5">
         <v>-3.6250103520377497</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>0.80346872719999995</v>
       </c>
       <c r="C329" s="5">
         <v>-8.3635670000004048E-4</v>
       </c>
       <c r="D329" s="5">
         <v>-1.2407082638717482</v>
       </c>
       <c r="E329" s="5">
         <v>2.0266164402094056E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>0.79895788440000004</v>
       </c>
       <c r="C330" s="5">
         <v>-4.5108427999999146E-3</v>
       </c>
       <c r="D330" s="5">
         <v>-6.5328694585347957</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>0.80283111630000004</v>
       </c>
       <c r="C331" s="5">
         <v>3.873231899999996E-3</v>
       </c>
       <c r="D331" s="5">
         <v>5.9750711649148025</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>0.80162747869999995</v>
       </c>
       <c r="C332" s="5">
         <v>-1.2036376000000848E-3</v>
       </c>
       <c r="D332" s="5">
         <v>-1.7843285156422306</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>0.80091812080000002</v>
       </c>
       <c r="C333" s="5">
         <v>-7.0935789999992949E-4</v>
       </c>
       <c r="D333" s="5">
         <v>-1.0567237527908557</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>0.7982756137</v>
       </c>
       <c r="C334" s="5">
         <v>-2.6425071000000244E-3</v>
       </c>
       <c r="D334" s="5">
         <v>-3.8881555865307615</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>0.79439163229999998</v>
       </c>
       <c r="C335" s="5">
         <v>-3.8839814000000139E-3</v>
       </c>
       <c r="D335" s="5">
         <v>-5.6848233251257767</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>0.79235787759999998</v>
       </c>
       <c r="C336" s="5">
         <v>-2.0337547000000011E-3</v>
       </c>
       <c r="D336" s="5">
         <v>-3.0292778817642474</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>0.78909075429999997</v>
       </c>
       <c r="C337" s="5">
         <v>-3.2671233000000077E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-4.8372688748153703</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>0.80682807180000005</v>
       </c>
       <c r="C338" s="5">
         <v>1.7737317500000072E-2</v>
       </c>
       <c r="D338" s="5">
         <v>30.571545170373238</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>0.81115946900000002</v>
       </c>
       <c r="C339" s="5">
         <v>4.3313971999999756E-3</v>
       </c>
       <c r="D339" s="5">
         <v>6.6357690850588513</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>0.80660267240000005</v>
       </c>
       <c r="C340" s="5">
         <v>-4.5567965999999682E-3</v>
       </c>
       <c r="D340" s="5">
         <v>-6.5367299774327652</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>0.80339368389999999</v>
       </c>
       <c r="C341" s="5">
         <v>-3.2089885000000651E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-4.6709910017331264</v>
       </c>
       <c r="E341" s="5">
         <v>-9.339915476425098E-3</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>0.79528426269999997</v>
       </c>
       <c r="C342" s="5">
         <v>-8.1094212000000221E-3</v>
       </c>
       <c r="D342" s="5">
         <v>-11.462407974792887</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>0.80163373859999998</v>
       </c>
       <c r="C343" s="5">
         <v>6.3494759000000123E-3</v>
       </c>
       <c r="D343" s="5">
         <v>10.012791074402649</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>0.80088570920000002</v>
       </c>
       <c r="C344" s="5">
         <v>-7.4802939999996099E-4</v>
       </c>
       <c r="D344" s="5">
         <v>-1.1140283566740017</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>0.79960177809999999</v>
       </c>
       <c r="C345" s="5">
         <v>-1.2839311000000242E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-1.9068947345506015</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>0.79791951400000005</v>
       </c>
       <c r="C346" s="5">
         <v>-1.6822640999999416E-3</v>
       </c>
       <c r="D346" s="5">
         <v>-2.4956431907508181</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>0.79209867540000001</v>
       </c>
       <c r="C347" s="5">
         <v>-5.8208386000000445E-3</v>
       </c>
       <c r="D347" s="5">
         <v>-8.4111917184744538</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>0.78755871820000001</v>
       </c>
       <c r="C348" s="5">
         <v>-4.5399571999999999E-3</v>
       </c>
       <c r="D348" s="5">
         <v>-6.6651406925126615</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>0.78690215240000005</v>
       </c>
       <c r="C349" s="5">
         <v>-6.5656579999995301E-4</v>
       </c>
       <c r="D349" s="5">
         <v>-0.9958322875792458</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>0.71583356139999998</v>
       </c>
       <c r="C350" s="5">
         <v>-7.106859100000007E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-67.88589115105043</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>0.7182141474</v>
       </c>
       <c r="C351" s="5">
         <v>2.3805860000000179E-3</v>
       </c>
       <c r="D351" s="5">
         <v>4.0645459327809386</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>0.7068767252</v>
       </c>
       <c r="C352" s="5">
         <v>-1.1337422200000002E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-17.381611610058179</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>0.80147995059999999</v>
       </c>
       <c r="C353" s="5">
         <v>9.4603225399999991E-2</v>
       </c>
       <c r="D353" s="5">
         <v>351.42724491377902</v>
       </c>
       <c r="E353" s="5">
         <v>-0.23820616695788832</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>0.79228127940000004</v>
       </c>
       <c r="C354" s="5">
         <v>-9.1986711999999526E-3</v>
       </c>
       <c r="D354" s="5">
         <v>-12.93556666656761</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>0.7005366368</v>
       </c>
       <c r="C355" s="5">
         <v>-9.1744642600000037E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-77.164132958039843</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>0.80226279820000002</v>
       </c>
       <c r="C356" s="5">
         <v>0.10172616140000001</v>
       </c>
       <c r="D356" s="5">
         <v>408.89667246047929</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>0.80082544020000002</v>
       </c>
       <c r="C357" s="5">
         <v>-1.4373579999999997E-3</v>
       </c>
       <c r="D357" s="5">
         <v>-2.1288962802596845</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>0.80053550679999996</v>
       </c>
       <c r="C358" s="5">
         <v>-2.8993340000005308E-4</v>
       </c>
       <c r="D358" s="5">
         <v>-0.43358777883946154</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>0.78629594719999996</v>
       </c>
       <c r="C359" s="5">
         <v>-1.4239559600000007E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-19.375830375824556</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>0.77910970469999996</v>
       </c>
       <c r="C360" s="5">
         <v>-7.1862424999999952E-3</v>
       </c>
       <c r="D360" s="5">
         <v>-10.432403170980498</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>0.78064567230000004</v>
       </c>
       <c r="C361" s="5">
         <v>1.5359676000000766E-3</v>
       </c>
       <c r="D361" s="5">
         <v>2.3915480302361569</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>0.82653702419999997</v>
       </c>
       <c r="C362" s="5">
         <v>4.5891351899999933E-2</v>
       </c>
       <c r="D362" s="5">
         <v>98.472468032799839</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>0.82684311060000004</v>
       </c>
       <c r="C363" s="5">
         <v>3.0608640000007181E-4</v>
       </c>
       <c r="D363" s="5">
         <v>0.44529490000644323</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>0.80925697249999995</v>
       </c>
       <c r="C364" s="5">
         <v>-1.7586138100000093E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-22.739048265457761</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>0.79803053629999998</v>
       </c>
       <c r="C365" s="5">
         <v>-1.1226436199999967E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-15.433819092692458</v>
       </c>
       <c r="E365" s="5">
         <v>-0.43038060994760041</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>0.78922321409999996</v>
       </c>
       <c r="C366" s="5">
         <v>-8.8073222000000229E-3</v>
       </c>
       <c r="D366" s="5">
         <v>-12.468555530744929</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>0.80104001930000002</v>
       </c>
       <c r="C367" s="5">
         <v>1.1816805200000058E-2</v>
       </c>
       <c r="D367" s="5">
         <v>19.523238228720462</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>0.70273597489999995</v>
       </c>
       <c r="C368" s="5">
         <v>-9.8304044400000068E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-79.21951507197501</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>0.50308945189999998</v>
       </c>
       <c r="C369" s="5">
         <v>-0.19964652299999996</v>
       </c>
       <c r="D369" s="5">
         <v>-98.187674090525817</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>0.50436823389999996</v>
       </c>
       <c r="C370" s="5">
         <v>1.2787819999999783E-3</v>
       </c>
       <c r="D370" s="5">
         <v>3.0932359872297033</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>0.48158471749999998</v>
       </c>
       <c r="C371" s="5">
         <v>-2.2783516399999981E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-42.575179352350055</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>0.47243446459999999</v>
       </c>
       <c r="C372" s="5">
         <v>-9.1502528999999888E-3</v>
       </c>
       <c r="D372" s="5">
         <v>-20.562328018161079</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>0.47509591579999999</v>
       </c>
       <c r="C373" s="5">
         <v>2.6614511999999979E-3</v>
       </c>
       <c r="D373" s="5">
         <v>6.9736207615442858</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>0.53315571630000003</v>
       </c>
       <c r="C374" s="5">
         <v>5.8059800500000036E-2</v>
       </c>
       <c r="D374" s="5">
         <v>298.90848594395368</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>0.53108884710000004</v>
       </c>
       <c r="C375" s="5">
         <v>-2.0668691999999877E-3</v>
       </c>
       <c r="D375" s="5">
         <v>-4.5540869887392361</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>0.5098725838</v>
       </c>
       <c r="C376" s="5">
         <v>-2.1216263300000038E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-38.689656723378704</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>0.49342220139999998</v>
       </c>
       <c r="C377" s="5">
         <v>-1.6450382400000019E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-32.534100458107126</v>
       </c>
       <c r="E377" s="5">
         <v>-38.170009923716755</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>0.48602055049999998</v>
       </c>
       <c r="C378" s="5">
         <v>-7.4016509000000008E-3</v>
       </c>
       <c r="D378" s="5">
         <v>-16.587457834300533</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>0.50556519020000001</v>
       </c>
       <c r="C379" s="5">
         <v>1.9544639700000033E-2</v>
       </c>
       <c r="D379" s="5">
         <v>60.49827482279089</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>0.50723816040000003</v>
       </c>
       <c r="C380" s="5">
         <v>1.6729702000000124E-3</v>
       </c>
       <c r="D380" s="5">
         <v>4.044004983921945</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>0.50793244159999995</v>
       </c>
       <c r="C381" s="5">
         <v>6.9428119999992433E-4</v>
       </c>
       <c r="D381" s="5">
         <v>1.6549190559147053</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>0.50968079209999995</v>
       </c>
       <c r="C382" s="5">
         <v>1.7483504999999955E-3</v>
       </c>
       <c r="D382" s="5">
         <v>4.2096121224770577</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>0.47395562610000003</v>
       </c>
       <c r="C383" s="5">
         <v>-3.5725165999999919E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-58.190690885000066</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>0.5651495889</v>
       </c>
       <c r="C384" s="5">
         <v>9.1193962799999972E-2</v>
       </c>
       <c r="D384" s="5">
         <v>726.24490995974668</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>0.56801531559999996</v>
       </c>
       <c r="C385" s="5">
         <v>2.8657266999999598E-3</v>
       </c>
       <c r="D385" s="5">
         <v>6.2574914056176212</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>0.53687937220000004</v>
       </c>
       <c r="C386" s="5">
         <v>-3.1135943399999921E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-49.160641171385201</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>0.53194228889999995</v>
       </c>
       <c r="C387" s="5">
         <v>-4.9370833000000891E-3</v>
       </c>
       <c r="D387" s="5">
         <v>-10.493701658553157</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>0.61206959039999997</v>
       </c>
       <c r="C388" s="5">
         <v>8.0127301500000025E-2</v>
       </c>
       <c r="D388" s="5">
         <v>438.56164684065038</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>0.59155577770000001</v>
       </c>
       <c r="C389" s="5">
         <v>-2.0513812699999967E-2</v>
       </c>
       <c r="D389" s="5">
         <v>-33.573897563259493</v>
       </c>
       <c r="E389" s="5">
         <v>19.888358493307145</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>0.5832692478</v>
       </c>
       <c r="C390" s="5">
         <v>-8.2865299000000059E-3</v>
       </c>
       <c r="D390" s="5">
         <v>-15.573157584855723</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>0.61201404290000005</v>
       </c>
       <c r="C391" s="5">
         <v>2.8744795100000053E-2</v>
       </c>
       <c r="D391" s="5">
         <v>78.11795303957085</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>0.61171927559999995</v>
       </c>
       <c r="C392" s="5">
         <v>-2.9476730000010942E-4</v>
       </c>
       <c r="D392" s="5">
         <v>-0.57643327534843136</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>0.61341527210000002</v>
       </c>
       <c r="C393" s="5">
         <v>1.6959965000000743E-3</v>
       </c>
       <c r="D393" s="5">
         <v>3.378214106983024</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>0.61289256059999997</v>
       </c>
       <c r="C394" s="5">
         <v>-5.227115000000504E-4</v>
       </c>
       <c r="D394" s="5">
         <v>-1.0177809258007264</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>0.66763147489999997</v>
       </c>
       <c r="C395" s="5">
         <v>5.4738914299999997E-2</v>
       </c>
       <c r="D395" s="5">
         <v>179.14473245024928</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>0.65941851969999998</v>
       </c>
       <c r="C396" s="5">
         <v>-8.2129551999999828E-3</v>
       </c>
       <c r="D396" s="5">
         <v>-13.803020809912759</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>0.66197362930000003</v>
       </c>
       <c r="C397" s="5">
         <v>2.5551096000000495E-3</v>
       </c>
       <c r="D397" s="5">
         <v>4.7501339807173526</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>0.63741669359999997</v>
       </c>
       <c r="C398" s="5">
         <v>-2.455693570000006E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-36.467941012008907</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>0.63000059399999997</v>
       </c>
       <c r="C399" s="5">
         <v>-7.4160996000000035E-3</v>
       </c>
       <c r="D399" s="5">
         <v>-13.101894471388164</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>0.61222146389999998</v>
       </c>
       <c r="C400" s="5">
         <v>-1.7779130099999985E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-29.07307844270025</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>0.69168293839999995</v>
       </c>
       <c r="C401" s="5">
         <v>7.9461474499999962E-2</v>
       </c>
       <c r="D401" s="5">
         <v>332.49604479402598</v>
       </c>
       <c r="E401" s="5">
         <v>16.926072650207157</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>0.68200422289999996</v>
       </c>
       <c r="C402" s="5">
         <v>-9.6787154999999903E-3</v>
       </c>
       <c r="D402" s="5">
         <v>-15.557709051386349</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>0.61963481779999996</v>
       </c>
       <c r="C403" s="5">
         <v>-6.2369405099999997E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-68.363750462669088</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>0.71739770950000004</v>
       </c>
       <c r="C404" s="5">
         <v>9.7762891700000076E-2</v>
       </c>
       <c r="D404" s="5">
         <v>480.082910365999</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>0.71931326679999996</v>
       </c>
       <c r="C405" s="5">
         <v>1.915557299999926E-3</v>
       </c>
       <c r="D405" s="5">
         <v>3.2516535967030968</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>0.71451362689999998</v>
       </c>
       <c r="C406" s="5">
         <v>-4.7996398999999856E-3</v>
       </c>
       <c r="D406" s="5">
         <v>-7.7196259655412547</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>0.66060640189999997</v>
       </c>
       <c r="C407" s="5">
         <v>-5.3907225000000003E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-60.988994296362243</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>0.65443936010000003</v>
       </c>
       <c r="C408" s="5">
         <v>-6.1670417999999394E-3</v>
       </c>
       <c r="D408" s="5">
         <v>-10.644847842285031</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>0.65562075210000004</v>
       </c>
       <c r="C409" s="5">
         <v>1.1813920000000033E-3</v>
       </c>
       <c r="D409" s="5">
         <v>2.1878740616782633</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>0.73535483759999998</v>
       </c>
       <c r="C410" s="5">
         <v>7.973408549999994E-2</v>
       </c>
       <c r="D410" s="5">
         <v>296.3977181058483</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>0.72804981739999997</v>
       </c>
       <c r="C411" s="5">
         <v>-7.305020200000012E-3</v>
       </c>
       <c r="D411" s="5">
         <v>-11.290583698676237</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>0.71546086470000003</v>
       </c>
       <c r="C412" s="5">
         <v>-1.2588952699999933E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-18.885699070306615</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>0.69498812840000002</v>
       </c>
       <c r="C413" s="5">
         <v>-2.0472736300000016E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-29.417337479702454</v>
       </c>
       <c r="E413" s="5">
         <v>0.47784755362705322</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>0.68071043769999995</v>
       </c>
       <c r="C414" s="5">
         <v>-1.4277690700000067E-2</v>
       </c>
       <c r="D414" s="5">
         <v>-22.049252296235878</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>0.6259966616</v>
       </c>
       <c r="C415" s="5">
         <v>-5.4713776099999945E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-63.413969954227589</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>0.62006747920000005</v>
       </c>
       <c r="C416" s="5">
         <v>-5.9291823999999549E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-10.792114131194698</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>0.62220913150000001</v>
       </c>
       <c r="C417" s="5">
         <v>2.1416522999999632E-3</v>
       </c>
       <c r="D417" s="5">
         <v>4.2243302364147306</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>0.61153183529999999</v>
       </c>
       <c r="C418" s="5">
         <v>-1.0677296200000019E-2</v>
       </c>
       <c r="D418" s="5">
         <v>-18.75581599555921</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>0.65871807130000004</v>
       </c>
       <c r="C419" s="5">
         <v>4.7186236000000048E-2</v>
       </c>
       <c r="D419" s="5">
         <v>143.98666436209271</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>0.65419236719999996</v>
       </c>
       <c r="C420" s="5">
         <v>-4.5257041000000831E-3</v>
       </c>
       <c r="D420" s="5">
         <v>-7.9400498339066594</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>0.65430886300000002</v>
       </c>
       <c r="C421" s="5">
         <v>1.1649580000006043E-4</v>
       </c>
       <c r="D421" s="5">
         <v>0.21390032325800945</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>0.63077388619999997</v>
       </c>
       <c r="C422" s="5">
         <v>-2.3534976800000051E-2</v>
       </c>
       <c r="D422" s="5">
         <v>-35.569600015038262</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>0.62369106009999997</v>
       </c>
       <c r="C423" s="5">
         <v>-7.0828260999999948E-3</v>
       </c>
       <c r="D423" s="5">
         <v>-12.672754259875596</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>0.61584397209999997</v>
       </c>
       <c r="C424" s="5">
         <v>-7.8470880000000021E-3</v>
       </c>
       <c r="D424" s="5">
         <v>-14.095856724524813</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>0.59862898760000005</v>
       </c>
       <c r="C425" s="5">
         <v>-1.7214984499999919E-2</v>
       </c>
       <c r="D425" s="5">
         <v>-28.838584669620772</v>
       </c>
       <c r="E425" s="5">
         <v>-13.864861407321838</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>0.67970167299999995</v>
       </c>
       <c r="C426" s="5">
         <v>8.10726853999999E-2</v>
       </c>
       <c r="D426" s="5">
         <v>359.12099265117598</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>0.63135142489999996</v>
       </c>
       <c r="C427" s="5">
         <v>-4.8350248099999993E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-58.749053963480804</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>0.62352606720000003</v>
       </c>
       <c r="C428" s="5">
         <v>-7.8253576999999241E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-13.900348677475661</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>0.62419531900000003</v>
       </c>
       <c r="C429" s="5">
         <v>6.6925179999999251E-4</v>
       </c>
       <c r="D429" s="5">
         <v>1.2956317128263839</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>0.708784305</v>
       </c>
       <c r="C430" s="5">
         <v>8.4588985999999977E-2</v>
       </c>
       <c r="D430" s="5">
         <v>359.53967895064494</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>0.65719644109999997</v>
       </c>
       <c r="C431" s="5">
         <v>-5.1587863900000031E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-59.619347773638395</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>0.65377567160000005</v>
       </c>
       <c r="C432" s="5">
         <v>-3.4207694999999205E-3</v>
       </c>
       <c r="D432" s="5">
         <v>-6.0703658455811604</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>0.65348703409999997</v>
       </c>
       <c r="C433" s="5">
         <v>-2.8863750000007737E-4</v>
       </c>
       <c r="D433" s="5">
         <v>-0.52850725973088153</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>0.62716901309999995</v>
       </c>
       <c r="C434" s="5">
         <v>-2.6318021000000025E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-38.937945607824012</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>0.63474041339999998</v>
       </c>
       <c r="C435" s="5">
         <v>7.5714003000000307E-3</v>
       </c>
       <c r="D435" s="5">
         <v>15.488486846231829</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>0.63462264800000001</v>
       </c>
       <c r="C436" s="5">
         <v>-1.1776539999996949E-4</v>
       </c>
       <c r="D436" s="5">
         <v>-0.22241275363328317</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>0.64257749919999996</v>
       </c>
       <c r="C437" s="5">
         <v>7.9548511999999461E-3</v>
       </c>
       <c r="D437" s="5">
         <v>16.12329913559185</v>
       </c>
       <c r="E437" s="5">
         <v>7.34152747533936</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>0.64346977999999999</v>
       </c>
       <c r="C438" s="5">
         <v>8.9228080000003374E-4</v>
       </c>
       <c r="D438" s="5">
         <v>1.6791008850105094</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>0.64378039970000001</v>
       </c>
       <c r="C439" s="5">
         <v>3.1061970000001438E-4</v>
       </c>
       <c r="D439" s="5">
         <v>0.58081183895095645</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>0.64270986009999997</v>
       </c>
       <c r="C440" s="5">
         <v>-1.0705396000000311E-3</v>
       </c>
       <c r="D440" s="5">
         <v>-1.9773250517646002</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>0.64354541200000004</v>
       </c>
       <c r="C441" s="5">
         <v>8.3555190000006441E-4</v>
       </c>
       <c r="D441" s="5">
         <v>1.571257555819594</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>0.64364595759999998</v>
       </c>
       <c r="C442" s="5">
         <v>1.0054559999994606E-4</v>
       </c>
       <c r="D442" s="5">
         <v>0.18764558146269206</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>0.6423922192</v>
+        <v>0.6418662517</v>
       </c>
       <c r="C443" s="5">
-        <v>-1.2537383999999818E-3</v>
+        <v>-1.7797058999999837E-3</v>
       </c>
       <c r="D443" s="5">
-        <v>-2.3125637203369798</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-3.2680485923864855</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>0.64215219089999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>2.8593919999997386E-4</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.53588890186866411</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06EA3366-5BBC-48BB-9F66-5CF33791B3C4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larinfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>