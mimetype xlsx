--- v8 (2026-09-01)
+++ v9 (2026-09-24)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{85A95968-4DB6-4CA7-A8A3-8F2B58E509CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{80864CB7-E551-4BEF-9992-5E7CD4E9CBBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B92AC418-16A3-48E5-A146-0579A85FAE83}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4FB1BF92-E1A9-434B-A809-C9DD25653CF1}"/>
   </bookViews>
   <sheets>
     <sheet name="larinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AA0E1C8-648F-4409-8A6E-F40E647DD169}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E23A673-E629-43A5-8A17-5315C215435B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -2601,113 +2601,113 @@
         <v>-4.7774849999993041E-4</v>
       </c>
       <c r="D118" s="5">
         <v>-0.8116206166305151</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>0.6946651935</v>
       </c>
       <c r="C119" s="5">
         <v>-8.5878682000000151E-3</v>
       </c>
       <c r="D119" s="5">
         <v>-13.708724652449645</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>0.691386477</v>
+        <v>0.69138647710000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-3.2787165000000007E-3</v>
+        <v>-3.2787163999999924E-3</v>
       </c>
       <c r="D120" s="5">
-        <v>-5.5190823110277565</v>
+        <v>-5.5190821470425639</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>0.68779381169999998</v>
       </c>
       <c r="C121" s="5">
-        <v>-3.5926653000000197E-3</v>
+        <v>-3.592665400000028E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.0604233989733132</v>
+        <v>-6.0604235620189018</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>0.68883445870000004</v>
+        <v>0.68883445880000005</v>
       </c>
       <c r="C122" s="5">
-        <v>1.0406470000000612E-3</v>
+        <v>1.0406471000000694E-3</v>
       </c>
       <c r="D122" s="5">
-        <v>1.8308115163900407</v>
+        <v>1.8308116937866936</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>0.7077090909</v>
+        <v>0.7077090908</v>
       </c>
       <c r="C123" s="5">
-        <v>1.8874632199999963E-2</v>
+        <v>1.8874631999999947E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>38.318069735928347</v>
+        <v>38.318069260434619</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>0.70947955350000003</v>
       </c>
       <c r="C124" s="5">
-        <v>1.7704626000000223E-3</v>
+        <v>1.7704627000000306E-3</v>
       </c>
       <c r="D124" s="5">
-        <v>3.0436694546798204</v>
+        <v>3.0436696294018795</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>0.70911063080000003</v>
       </c>
       <c r="C125" s="5">
         <v>-3.6892269999999616E-4</v>
       </c>
       <c r="D125" s="5">
         <v>-0.62220723627907093</v>
       </c>
       <c r="E125" s="5">
         <v>0.38740089416051671</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>0.70241641560000001</v>
@@ -2730,155 +2730,155 @@
         <v>-2.3269970000006079E-4</v>
       </c>
       <c r="D127" s="5">
         <v>-0.39681790242023229</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>0.70175042009999999</v>
       </c>
       <c r="C128" s="5">
         <v>-4.3329579999995538E-4</v>
       </c>
       <c r="D128" s="5">
         <v>-0.73797484689286375</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>0.70095290430000001</v>
+        <v>0.7009529042</v>
       </c>
       <c r="C129" s="5">
-        <v>-7.9751579999998157E-4</v>
+        <v>-7.9751589999998984E-4</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.3552676651313544</v>
+        <v>-1.3552678340067015</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>0.69974298130000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-1.2099230000000016E-3</v>
+        <v>-1.2099228999999934E-3</v>
       </c>
       <c r="D130" s="5">
-        <v>-2.0517822831057297</v>
+        <v>-2.0517821154226845</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>0.69467304470000002</v>
       </c>
       <c r="C131" s="5">
         <v>-5.0699365999999912E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-8.3562702738461994</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>0.69106767469999997</v>
       </c>
       <c r="C132" s="5">
         <v>-3.6053700000000521E-3</v>
       </c>
       <c r="D132" s="5">
         <v>-6.0532892516965138</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>0.68999972450000002</v>
+        <v>0.68999972470000004</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.0679501999999452E-3</v>
+        <v>-1.0679499999999287E-3</v>
       </c>
       <c r="D133" s="5">
-        <v>-1.8387543746766211</v>
+        <v>-1.8387540332460373</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>0.68759746860000004</v>
+        <v>0.68759746889999995</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.4022558999999832E-3</v>
+        <v>-2.402255800000086E-3</v>
       </c>
       <c r="D134" s="5">
-        <v>-4.0987601660131041</v>
+        <v>-4.0987599974803501</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>0.71119018420000002</v>
+        <v>0.711190184</v>
       </c>
       <c r="C135" s="5">
-        <v>2.359271559999998E-2</v>
+        <v>2.359271510000005E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>49.90558615726637</v>
+        <v>49.905584866542462</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>0.61167270220000003</v>
       </c>
       <c r="C136" s="5">
-        <v>-9.951748199999999E-2</v>
+        <v>-9.9517481799999974E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-83.616746792800527</v>
+        <v>-83.616746737513168</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>0.61087095739999997</v>
       </c>
       <c r="C137" s="5">
         <v>-8.0174480000005932E-4</v>
       </c>
       <c r="D137" s="5">
         <v>-1.5616001198851759</v>
       </c>
       <c r="E137" s="5">
         <v>-13.853927600714243</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>0.70226509589999997</v>
@@ -2887,4393 +2887,4402 @@
         <v>9.13941385E-2</v>
       </c>
       <c r="D138" s="5">
         <v>432.8675416536737</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>0.70139961149999996</v>
       </c>
       <c r="C139" s="5">
         <v>-8.6548440000000504E-4</v>
       </c>
       <c r="D139" s="5">
         <v>-1.4689186597171444</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>0.6999189924</v>
+        <v>0.69991899229999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.4806190999999691E-3</v>
+        <v>-1.4806191999999774E-3</v>
       </c>
       <c r="D140" s="5">
-        <v>-2.5039349556288171</v>
+        <v>-2.503935122784251</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>0.69906207109999996</v>
+        <v>0.69906207099999995</v>
       </c>
       <c r="C141" s="5">
         <v>-8.569213000000353E-4</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.4593251755633307</v>
+        <v>-1.4593251757704762</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>0.69793154639999999</v>
+        <v>0.69793154629999998</v>
       </c>
       <c r="C142" s="5">
         <v>-1.1305246999999685E-3</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.9234740560520547</v>
+        <v>-1.9234740563246699</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>0.69490892370000001</v>
+        <v>0.69490892360000001</v>
       </c>
       <c r="C143" s="5">
         <v>-3.0226226999999772E-3</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.0749752762841212</v>
+        <v>-5.0749752769940093</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>0.69072813830000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-4.1807853999999978E-3</v>
+        <v>-4.1807852999999895E-3</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.9854017134379447</v>
+        <v>-6.9854015528162279</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>0.69086786919999998</v>
+        <v>0.6908678694</v>
       </c>
       <c r="C145" s="5">
-        <v>1.3973089999996802E-4</v>
+        <v>1.3973109999998456E-4</v>
       </c>
       <c r="D145" s="5">
-        <v>0.24302436503063074</v>
+        <v>0.24302471326400621</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>0.68548727860000003</v>
+        <v>0.68548727899999995</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.380590599999957E-3</v>
+        <v>-5.3805904000000515E-3</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.9556806753050662</v>
+        <v>-8.955680354062034</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>0.71412248050000005</v>
+        <v>0.71412248020000002</v>
       </c>
       <c r="C147" s="5">
-        <v>2.8635201900000018E-2</v>
+        <v>2.8635201200000071E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>63.410389143279211</v>
+        <v>63.410387175251337</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>0.71348142240000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-6.4105810000003594E-4</v>
+        <v>-6.4105780000001111E-4</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.071921114804153</v>
+        <v>-1.0719206160926253</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>0.71364479810000003</v>
+        <v>0.71364479820000004</v>
       </c>
       <c r="C149" s="5">
-        <v>1.6337570000002355E-4</v>
+        <v>1.6337580000003182E-4</v>
       </c>
       <c r="D149" s="5">
-        <v>0.27512690727251599</v>
+        <v>0.27512707588610574</v>
       </c>
       <c r="E149" s="5">
-        <v>16.824149103016438</v>
+        <v>16.824149119386522</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>0.70198326720000004</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.1661530899999994E-2</v>
+        <v>-1.1661531000000003E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-17.93917691083643</v>
+        <v>-17.93917704882243</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>0.70063648509999998</v>
+        <v>0.70063648519999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.3467821000000546E-3</v>
+        <v>-1.3467820000000463E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.2781079695675666</v>
+        <v>-2.2781078021964274</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>0.69819057070000001</v>
+        <v>0.6981905706</v>
       </c>
       <c r="C152" s="5">
-        <v>-2.4459143999999711E-3</v>
+        <v>-2.4459145999999876E-3</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.1096814712866747</v>
+        <v>-4.1096818003302005</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>0.69732378009999996</v>
+        <v>0.69732377980000004</v>
       </c>
       <c r="C153" s="5">
-        <v>-8.6679060000005581E-4</v>
+        <v>-8.6679079999996134E-4</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.4796472246757508</v>
+        <v>-1.4796475639665907</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>0.69629276120000005</v>
+        <v>0.69629276100000004</v>
       </c>
       <c r="C154" s="5">
-        <v>-1.0310188999999026E-3</v>
+        <v>-1.0310188000000053E-3</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.7598870131781186</v>
+        <v>-1.7598868446210392</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>0.6953359885</v>
+        <v>0.69533598819999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-9.5677270000005255E-4</v>
+        <v>-9.5677280000006082E-4</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.636509704189737</v>
+        <v>-1.6365098744103301</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>0.69062353320000003</v>
+        <v>0.6906235329</v>
       </c>
       <c r="C156" s="5">
         <v>-4.7124552999999736E-3</v>
       </c>
       <c r="D156" s="5">
-        <v>-7.8362827660482086</v>
+        <v>-7.8362827693041037</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>0.69208896149999999</v>
+        <v>0.6920889616</v>
       </c>
       <c r="C157" s="5">
-        <v>1.4654282999999602E-3</v>
+        <v>1.4654286999999933E-3</v>
       </c>
       <c r="D157" s="5">
-        <v>2.5761971519357552</v>
+        <v>2.5761978644875727</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>0.68445325040000005</v>
+        <v>0.68445325260000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-7.6357110999999422E-3</v>
+        <v>-7.6357089999999905E-3</v>
       </c>
       <c r="D158" s="5">
-        <v>-12.464863549814286</v>
+        <v>-12.464860325277971</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>0.61605710329999996</v>
+        <v>0.61605710270000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-6.8396147100000082E-2</v>
+        <v>-6.8396149899999981E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-71.729977733315309</v>
+        <v>-71.729979154114545</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>0.6138990459</v>
+        <v>0.61389904559999997</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.1580573999999686E-3</v>
+        <v>-2.1580571000000548E-3</v>
       </c>
       <c r="D160" s="5">
-        <v>-4.1235671612869451</v>
+        <v>-4.1235666029916356</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>0.61511984259999997</v>
       </c>
       <c r="C161" s="5">
-        <v>1.2207966999999709E-3</v>
+        <v>1.2207969999999957E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>2.4125878026341807</v>
+        <v>2.4125884031975353</v>
       </c>
       <c r="E161" s="5">
-        <v>-13.805881548119148</v>
+        <v>-13.805881560197165</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>0.6024315764</v>
+        <v>0.60243157629999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.2688266199999965E-2</v>
+        <v>-1.2688266299999973E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-22.128975875980927</v>
+        <v>-22.128976031094371</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>0.60042151779999997</v>
+        <v>0.60042151769999996</v>
       </c>
       <c r="C163" s="5">
         <v>-2.0100586000000309E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.9312259449546194</v>
+        <v>-3.9312259455951626</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>0.59697730699999996</v>
+        <v>0.59697730680000005</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.4442108000000138E-3</v>
+        <v>-3.444210899999911E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.6705096684915866</v>
+        <v>-6.6705098571716803</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>0.59618310640000005</v>
+        <v>0.59618310620000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-7.9420059999990578E-4</v>
+        <v>-7.942006000000168E-4</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.5848142119507136</v>
+        <v>-1.5848142124779807</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>0.59539103900000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-7.920674000000405E-4</v>
+        <v>-7.9206720000002395E-4</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.5826786685251615</v>
+        <v>-1.5826782723355692</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>0.59465715519999995</v>
+        <v>0.59465715500000005</v>
       </c>
       <c r="C167" s="5">
-        <v>-7.3388380000005693E-4</v>
+        <v>-7.3388399999996246E-4</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.4691432415300243</v>
+        <v>-1.469143639194348</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>0.69009533050000005</v>
+        <v>0.69009533010000002</v>
       </c>
       <c r="C168" s="5">
-        <v>9.5438175300000094E-2</v>
+        <v>9.5438175099999967E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>496.63575860418831</v>
+        <v>496.63575686223663</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>0.59150336290000005</v>
+        <v>0.59150336240000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-9.8591967599999997E-2</v>
+        <v>-9.8591967700000005E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-84.275474409380493</v>
+        <v>-84.275474459511599</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>0.58412995219999997</v>
+        <v>0.58412995550000002</v>
       </c>
       <c r="C170" s="5">
-        <v>-7.3734107000000826E-3</v>
+        <v>-7.3734068999999902E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>-13.974521997517853</v>
+        <v>-13.974515292968769</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>0.71918447090000004</v>
+        <v>0.71918446920000001</v>
       </c>
       <c r="C171" s="5">
-        <v>0.13505451870000007</v>
+        <v>0.13505451369999999</v>
       </c>
       <c r="D171" s="5">
-        <v>1113.304766116541</v>
+        <v>1113.3046494468613</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>0.71634277280000003</v>
+        <v>0.71634277130000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-2.8416981000000119E-3</v>
+        <v>-2.8416978999999953E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>-4.6398361528463328</v>
+        <v>-4.6398358440866154</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>0.71821286230000003</v>
+        <v>0.71821286390000005</v>
       </c>
       <c r="C173" s="5">
-        <v>1.8700895000000051E-3</v>
+        <v>1.8700926000000395E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>3.1781029813567896</v>
+        <v>3.1781083322411252</v>
       </c>
       <c r="E173" s="5">
-        <v>16.759826713481484</v>
+        <v>16.759826973593395</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>0.60048395700000001</v>
+        <v>0.60048395619999995</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.11772890530000002</v>
+        <v>-0.11772890770000011</v>
       </c>
       <c r="D174" s="5">
-        <v>-88.332474334430273</v>
+        <v>-88.332474832868456</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>0.59854383320000004</v>
+        <v>0.59854383259999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.940123799999971E-3</v>
+        <v>-1.9401235999999544E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-3.8089600215185149</v>
+        <v>-3.8089596408028448</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>0.69514509769999999</v>
+        <v>0.69514509759999998</v>
       </c>
       <c r="C176" s="5">
-        <v>9.660126449999995E-2</v>
+        <v>9.6601264999999992E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>502.21843381495654</v>
+        <v>502.21844001957516</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>0.69451468559999996</v>
+        <v>0.69451468620000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-6.3041210000003289E-4</v>
+        <v>-6.3041139999997498E-4</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.0828424719385943</v>
+        <v>-1.0828412757126094</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>0.69412233879999996</v>
+        <v>0.69412233999999995</v>
       </c>
       <c r="C178" s="5">
-        <v>-3.9234679999999855E-4</v>
+        <v>-3.9234620000005993E-4</v>
       </c>
       <c r="D178" s="5">
-        <v>-0.67580435809098116</v>
+        <v>-0.6758033272379449</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>0.69401195100000002</v>
+        <v>0.6940119521</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.1038779999994475E-4</v>
+        <v>-1.1038789999995302E-4</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.19067180176499665</v>
+        <v>-0.19067197401362312</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>0.69033140510000002</v>
+        <v>0.69033140520000003</v>
       </c>
       <c r="C180" s="5">
-        <v>-3.6805458999999985E-3</v>
+        <v>-3.6805468999999702E-3</v>
       </c>
       <c r="D180" s="5">
-        <v>-6.181565126450506</v>
+        <v>-6.1815667477783993</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>0.69277979469999995</v>
+        <v>0.69277979359999997</v>
       </c>
       <c r="C181" s="5">
-        <v>2.4483895999999339E-3</v>
+        <v>2.4483883999999456E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>4.3400354295382026</v>
+        <v>4.3400332601034153</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>0.6868762397</v>
+        <v>0.68687624270000003</v>
       </c>
       <c r="C182" s="5">
-        <v>-5.9035549999999493E-3</v>
+        <v>-5.9035508999999431E-3</v>
       </c>
       <c r="D182" s="5">
-        <v>-9.7599411043561179</v>
+        <v>-9.7599346553624571</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>0.72064059609999997</v>
+        <v>0.72064059209999998</v>
       </c>
       <c r="C183" s="5">
-        <v>3.3764356399999973E-2</v>
+        <v>3.3764349399999949E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>77.861832159447175</v>
+        <v>77.861810990583251</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>0.71803326249999999</v>
+        <v>0.7180332586</v>
       </c>
       <c r="C184" s="5">
-        <v>-2.6073335999999836E-3</v>
+        <v>-2.6073334999999753E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.2563294573009447</v>
+        <v>-4.2563293204482271</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>0.6199009701</v>
+        <v>0.61990097259999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-9.8132292399999987E-2</v>
+        <v>-9.8132286000000013E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-82.855175893275344</v>
+        <v>-82.855173946088428</v>
       </c>
       <c r="E185" s="5">
-        <v>-13.688405953238803</v>
+        <v>-13.688405797433401</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>0.698573797</v>
+        <v>0.69857379519999996</v>
       </c>
       <c r="C186" s="5">
-        <v>7.8672826899999992E-2</v>
+        <v>7.867282259999997E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>319.449524601902</v>
+        <v>319.44949133327799</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>0.69664217370000003</v>
+        <v>0.69664217250000005</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.9316232999999627E-3</v>
+        <v>-1.9316226999999131E-3</v>
       </c>
       <c r="D187" s="5">
-        <v>-3.2681149181996272</v>
+        <v>-3.2681139267405346</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>0.6931911784</v>
+        <v>0.69319117829999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-3.4509953000000371E-3</v>
+        <v>-3.4509942000000571E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>-5.7851899389527617</v>
+        <v>-5.7851881545752608</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>0.69254205980000005</v>
+        <v>0.69254206190000001</v>
       </c>
       <c r="C189" s="5">
-        <v>-6.491185999999427E-4</v>
+        <v>-6.4911639999998272E-4</v>
       </c>
       <c r="D189" s="5">
-        <v>-1.1179354882522197</v>
+        <v>-1.1179317189859872</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>0.69238396889999998</v>
+        <v>0.69238397299999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.5809090000007409E-4</v>
+        <v>-1.5808890000001963E-4</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.2735878276930781</v>
+        <v>-0.27358437006300695</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>0.69264736250000003</v>
+        <v>0.69264736680000005</v>
       </c>
       <c r="C191" s="5">
-        <v>2.633936000000503E-4</v>
+        <v>2.6339380000006685E-4</v>
       </c>
       <c r="D191" s="5">
-        <v>0.45745494840079282</v>
+        <v>0.45745529376814975</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>0.69081632299999995</v>
+        <v>0.69081632670000004</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.8310395000000756E-3</v>
+        <v>-1.8310401000000143E-3</v>
       </c>
       <c r="D192" s="5">
-        <v>-3.1265266743674691</v>
+        <v>-3.1265276648981488</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>0.69325942809999996</v>
+        <v>0.69325943069999996</v>
       </c>
       <c r="C193" s="5">
-        <v>2.4431051000000092E-3</v>
+        <v>2.4431039999999182E-3</v>
       </c>
       <c r="D193" s="5">
-        <v>4.3273858557659972</v>
+        <v>4.3273838456910907</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>0.69282561880000004</v>
+        <v>0.69282562410000004</v>
       </c>
       <c r="C194" s="5">
-        <v>-4.3380929999992102E-4</v>
+        <v>-4.3380659999991966E-4</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.7483248707447876</v>
+        <v>-0.74832022644182317</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>0.62309806109999999</v>
+        <v>0.62309803080000004</v>
       </c>
       <c r="C195" s="5">
-        <v>-6.9727557700000053E-2</v>
+        <v>-6.9727593300000001E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-71.997968595229025</v>
+        <v>-71.997987505939889</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>0.62004533939999995</v>
+        <v>0.62004533760000002</v>
       </c>
       <c r="C196" s="5">
-        <v>-3.0527217000000384E-3</v>
+        <v>-3.0526932000000118E-3</v>
       </c>
       <c r="D196" s="5">
-        <v>-5.723256852939218</v>
+        <v>-5.7232051233127912</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>0.62230796219999995</v>
+        <v>0.62230796919999998</v>
       </c>
       <c r="C197" s="5">
-        <v>2.2626228000000026E-3</v>
+        <v>2.2626315999999536E-3</v>
       </c>
       <c r="D197" s="5">
-        <v>4.4679139034304871</v>
+        <v>4.4679316439184102</v>
       </c>
       <c r="E197" s="5">
-        <v>0.38828655157800984</v>
+        <v>0.38828727593449575</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>0.59445340310000006</v>
+        <v>0.59445340260000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-2.7854559099999898E-2</v>
+        <v>-2.7854566599999964E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-42.276916887559089</v>
+        <v>-42.276925261717757</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>0.59344317530000001</v>
+        <v>0.59344317469999996</v>
       </c>
       <c r="C199" s="5">
-        <v>-1.0102278000000409E-3</v>
+        <v>-1.0102279000000491E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>-2.0203541383336687</v>
+        <v>-2.0203543381415834</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>0.59112355009999995</v>
+        <v>0.59112355039999998</v>
       </c>
       <c r="C200" s="5">
-        <v>-2.3196252000000639E-3</v>
+        <v>-2.3196242999999894E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.5909734959891253</v>
+        <v>-4.5909717573805242</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>0.59037852300000004</v>
+        <v>0.59037852580000005</v>
       </c>
       <c r="C201" s="5">
-        <v>-7.4502709999990646E-4</v>
+        <v>-7.4502459999992166E-4</v>
       </c>
       <c r="D201" s="5">
-        <v>-1.5019890149213011</v>
+        <v>-1.5019840090019554</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>0.58986595509999995</v>
+        <v>0.58986596030000005</v>
       </c>
       <c r="C202" s="5">
-        <v>-5.1256790000009378E-4</v>
+        <v>-5.1256550000000622E-4</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.036882028525643</v>
+        <v>-1.0368771917913522</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>0.59107192809999998</v>
+        <v>0.59107194389999995</v>
       </c>
       <c r="C203" s="5">
-        <v>1.2059730000000268E-3</v>
+        <v>1.2059835999999047E-3</v>
       </c>
       <c r="D203" s="5">
-        <v>2.4811602180437209</v>
+        <v>2.481182250100944</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>0.59213201849999997</v>
+        <v>0.59213202590000003</v>
       </c>
       <c r="C204" s="5">
-        <v>1.0600903999999911E-3</v>
+        <v>1.0600820000000732E-3</v>
       </c>
       <c r="D204" s="5">
-        <v>2.1735632700414342</v>
+        <v>2.1735458181260103</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>0.59584204699999999</v>
+        <v>0.59584205300000004</v>
       </c>
       <c r="C205" s="5">
-        <v>3.7100285000000177E-3</v>
+        <v>3.7100271000000129E-3</v>
       </c>
       <c r="D205" s="5">
-        <v>7.7832360444971327</v>
+        <v>7.7832329048617144</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>0.59939835659999996</v>
+        <v>0.59939836520000001</v>
       </c>
       <c r="C206" s="5">
-        <v>3.5563095999999739E-3</v>
+        <v>3.5563121999999669E-3</v>
       </c>
       <c r="D206" s="5">
-        <v>7.4021093580760366</v>
+        <v>7.4021148715901708</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>0.626661048</v>
+        <v>0.62666098029999995</v>
       </c>
       <c r="C207" s="5">
-        <v>2.7262691400000039E-2</v>
+        <v>2.7262615099999943E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>70.531979509651336</v>
+        <v>70.531729072143463</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>0.61991460639999996</v>
+        <v>0.61991460850000002</v>
       </c>
       <c r="C208" s="5">
-        <v>-6.7464416000000416E-3</v>
+        <v>-6.7463717999999284E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>-12.180689363220687</v>
+        <v>-12.180571944733776</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>0.62055210149999995</v>
+        <v>0.62055211219999995</v>
       </c>
       <c r="C209" s="5">
-        <v>6.3749509999999621E-4</v>
+        <v>6.3750369999993062E-4</v>
       </c>
       <c r="D209" s="5">
-        <v>1.241035083854114</v>
+        <v>1.2410519163680744</v>
       </c>
       <c r="E209" s="5">
-        <v>-0.28215301854609409</v>
+        <v>-0.28215242081139902</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>0.69225831500000001</v>
+        <v>0.69225831719999997</v>
       </c>
       <c r="C210" s="5">
-        <v>7.170621350000006E-2</v>
+        <v>7.1706205000000023E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>271.43186842079132</v>
+        <v>271.43180573183764</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>0.69131894329999999</v>
+        <v>0.69131894429999996</v>
       </c>
       <c r="C211" s="5">
-        <v>-9.3937170000002457E-4</v>
+        <v>-9.3937290000001283E-4</v>
       </c>
       <c r="D211" s="5">
-        <v>-1.6162622497426615</v>
+        <v>-1.6162642939529404</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>0.68961159459999999</v>
+        <v>0.68961159599999999</v>
       </c>
       <c r="C212" s="5">
-        <v>-1.7073486999999998E-3</v>
+        <v>-1.7073482999999667E-3</v>
       </c>
       <c r="D212" s="5">
-        <v>-2.9237105464257951</v>
+        <v>-2.9237098665601535</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>0.68861685029999997</v>
+        <v>0.68861685399999994</v>
       </c>
       <c r="C213" s="5">
-        <v>-9.9474430000001668E-4</v>
+        <v>-9.9474200000004842E-4</v>
       </c>
       <c r="D213" s="5">
-        <v>-1.7172975171039884</v>
+        <v>-1.7172935744407591</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>0.68775137900000005</v>
+        <v>0.68775138570000005</v>
       </c>
       <c r="C214" s="5">
-        <v>-8.6547129999992034E-4</v>
+        <v>-8.6546829999989416E-4</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.4978088673197165</v>
+        <v>-1.4978037032795988</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>0.68977679089999999</v>
+        <v>0.68977681940000002</v>
       </c>
       <c r="C215" s="5">
-        <v>2.0254118999999404E-3</v>
+        <v>2.0254336999999678E-3</v>
       </c>
       <c r="D215" s="5">
-        <v>3.5917789565972358</v>
+        <v>3.5918182085494799</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>0.69356323389999996</v>
+        <v>0.69356324739999997</v>
       </c>
       <c r="C216" s="5">
-        <v>3.7864429999999727E-3</v>
+        <v>3.7864279999999528E-3</v>
       </c>
       <c r="D216" s="5">
-        <v>6.7898129208558533</v>
+        <v>6.789784916708963</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>0.69832510449999996</v>
+        <v>0.69832511649999995</v>
       </c>
       <c r="C217" s="5">
-        <v>4.7618705999999955E-3</v>
+        <v>4.7618690999999824E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>8.5573179995166893</v>
+        <v>8.5573150284426802</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>0.60515543179999998</v>
+        <v>0.6051554441</v>
       </c>
       <c r="C218" s="5">
-        <v>-9.3169672699999984E-2</v>
+        <v>-9.3169672399999959E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-82.064587505061866</v>
+        <v>-82.064586828957786</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>0.72933750990000001</v>
+        <v>0.72933740439999994</v>
       </c>
       <c r="C219" s="5">
-        <v>0.12418207810000004</v>
+        <v>0.12418196029999995</v>
       </c>
       <c r="D219" s="5">
-        <v>839.15952946794562</v>
+        <v>839.15767019098962</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>0.71908286659999998</v>
+        <v>0.71908286840000002</v>
       </c>
       <c r="C220" s="5">
-        <v>-1.0254643300000033E-2</v>
+        <v>-1.0254535999999925E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-15.626766482173981</v>
+        <v>-15.626617490702465</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>0.71832848800000004</v>
+        <v>0.71832849480000005</v>
       </c>
       <c r="C221" s="5">
-        <v>-7.5437859999993861E-4</v>
+        <v>-7.54373599999969E-4</v>
       </c>
       <c r="D221" s="5">
-        <v>-1.2516627768818456</v>
+        <v>-1.251654525589796</v>
       </c>
       <c r="E221" s="5">
-        <v>15.756354102041525</v>
+        <v>15.756353201886686</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>0.690017239</v>
+        <v>0.69001723660000003</v>
       </c>
       <c r="C222" s="5">
-        <v>-2.8311249000000038E-2</v>
+        <v>-2.8311258200000022E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-38.277684759211375</v>
+        <v>-38.277694346855149</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>0.68955131489999999</v>
+        <v>0.68955131420000004</v>
       </c>
       <c r="C223" s="5">
-        <v>-4.6592410000001472E-4</v>
+        <v>-4.6592239999998508E-4</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.80728007808371638</v>
+        <v>-0.80727714631836367</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>0.68875412810000003</v>
+        <v>0.68875413320000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-7.9718679999996045E-4</v>
+        <v>-7.9718100000003567E-4</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.3785265914513789</v>
+        <v>-1.3785166269418836</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>0.68774370389999995</v>
+        <v>0.68774371649999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.0104242000000818E-3</v>
+        <v>-1.0104167000000164E-3</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.7463029748655545</v>
+        <v>-1.7462901042937573</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>0.68667298939999999</v>
+        <v>0.68667300799999997</v>
       </c>
       <c r="C226" s="5">
-        <v>-1.0707144999999585E-3</v>
+        <v>-1.0707085000000172E-3</v>
       </c>
       <c r="D226" s="5">
-        <v>-1.8523069911070555</v>
+        <v>-1.8522966663415352</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>0.68979911220000001</v>
+        <v>0.68979916320000001</v>
       </c>
       <c r="C227" s="5">
-        <v>3.1261228000000196E-3</v>
+        <v>3.1261552000000359E-3</v>
       </c>
       <c r="D227" s="5">
-        <v>5.6019647079438295</v>
+        <v>5.602024074137657</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>0.69545905760000004</v>
+        <v>0.69545908170000004</v>
       </c>
       <c r="C228" s="5">
-        <v>5.6599454000000327E-3</v>
+        <v>5.6599185000000274E-3</v>
       </c>
       <c r="D228" s="5">
-        <v>10.302978451674051</v>
+        <v>10.302926457690177</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>0.70257279939999995</v>
+        <v>0.70257281459999998</v>
       </c>
       <c r="C229" s="5">
-        <v>7.1137417999999064E-3</v>
+        <v>7.1137328999999472E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>12.989261122464635</v>
+        <v>12.989243470920741</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>0.608407209</v>
+        <v>0.60840721549999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-9.4165590399999943E-2</v>
+        <v>-9.4165599099999997E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-82.215722142046516</v>
+        <v>-82.215724479142594</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>0.62809012880000004</v>
+        <v>0.62809000059999998</v>
       </c>
       <c r="C231" s="5">
-        <v>1.9682919800000032E-2</v>
+        <v>1.9682785099999989E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>46.531636401420798</v>
+        <v>46.5312587116522</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>0.71546753320000001</v>
+        <v>0.71546751679999998</v>
       </c>
       <c r="C232" s="5">
-        <v>8.7377404399999969E-2</v>
+        <v>8.7377516200000005E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>377.32651026527577</v>
+        <v>377.32754810090148</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>0.61336217689999994</v>
+        <v>0.61336215890000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.10210535630000006</v>
+        <v>-0.10210535789999997</v>
       </c>
       <c r="D233" s="5">
-        <v>-84.241142509434468</v>
+        <v>-84.241143724323535</v>
       </c>
       <c r="E233" s="5">
-        <v>-14.612578068879278</v>
+        <v>-14.612581383009903</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>0.69158885199999998</v>
+        <v>0.69158883110000002</v>
       </c>
       <c r="C234" s="5">
-        <v>7.8226675100000032E-2</v>
+        <v>7.8226672200000014E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>322.25218900058002</v>
+        <v>322.25218457290435</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>0.69053824720000001</v>
+        <v>0.69053824090000004</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0506047999999657E-3</v>
+        <v>-1.0505901999999789E-3</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.8077870467147816</v>
+        <v>-1.8077621880375316</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>0.68936395159999997</v>
+        <v>0.68936396779999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.1742956000000415E-3</v>
+        <v>-1.1742731000000672E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.0216827707794538</v>
+        <v>-2.0216444143287382</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>0.68824392749999996</v>
+        <v>0.68824396700000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.1200241000000055E-3</v>
+        <v>-1.120000799999965E-3</v>
       </c>
       <c r="D237" s="5">
-        <v>-1.9323370878750579</v>
+        <v>-1.9322972027467911</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>0.68727690210000003</v>
+        <v>0.68727695519999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-9.6702539999993231E-4</v>
+        <v>-9.6701180000002829E-4</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.6731055362587899</v>
+        <v>-1.6730820923811951</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>0.69057435499999997</v>
+        <v>0.69057443659999995</v>
       </c>
       <c r="C239" s="5">
-        <v>3.297452899999942E-3</v>
+        <v>3.2974813999999686E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>5.9118065993544411</v>
+        <v>5.9118585822441672</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>0.59646320740000003</v>
+        <v>0.59646324969999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-9.4111147599999945E-2</v>
+        <v>-9.4111186899999977E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-82.762330207133189</v>
+        <v>-82.762339979745207</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>0.60388368370000001</v>
+        <v>0.60388370339999997</v>
       </c>
       <c r="C241" s="5">
-        <v>7.4204762999999785E-3</v>
+        <v>7.4204536999999959E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>15.994028672930849</v>
+        <v>15.993975367851521</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>0.60949078089999997</v>
+        <v>0.6094907812</v>
       </c>
       <c r="C242" s="5">
-        <v>5.6070971999999664E-3</v>
+        <v>5.6070778000000265E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>11.729059704786771</v>
+        <v>11.729016626590493</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>0.52453666590000003</v>
+        <v>0.52453650070000002</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.4954114999999941E-2</v>
+        <v>-8.4954280499999979E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-83.491617374849071</v>
+        <v>-83.491679862963736</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>0.61103753819999995</v>
+        <v>0.6110375039</v>
       </c>
       <c r="C244" s="5">
-        <v>8.650087229999992E-2</v>
+        <v>8.6501003199999982E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>524.45978990517665</v>
+        <v>524.46172931020931</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>0.60996571610000005</v>
+        <v>0.60996566630000004</v>
       </c>
       <c r="C245" s="5">
-        <v>-1.0718220999998973E-3</v>
+        <v>-1.0718375999999585E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.0847331720808771</v>
+        <v>-2.084763145784907</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.55374474134776142</v>
+        <v>-0.55374994213716056</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>0.59479802159999995</v>
+        <v>0.59479796780000005</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.5167694500000106E-2</v>
+        <v>-1.5167698499999993E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-26.078788439655998</v>
+        <v>-26.078796251891802</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>0.59274315070000005</v>
+        <v>0.59274307329999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.0548708999998944E-3</v>
+        <v>-2.0548945000000707E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-4.0678124674144778</v>
+        <v>-4.0678586627306395</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>0.59147237580000001</v>
+        <v>0.59147233899999996</v>
       </c>
       <c r="C248" s="5">
-        <v>-1.270774900000049E-3</v>
+        <v>-1.2707343000000204E-3</v>
       </c>
       <c r="D248" s="5">
-        <v>-2.542545999633905</v>
+        <v>-2.5424660512947672</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>0.59023389520000002</v>
+        <v>0.59023389579999996</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2384805999999804E-3</v>
+        <v>-1.2384431999999945E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.4839371136836763</v>
+        <v>-2.4838631174972203</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>0.58787062180000005</v>
+        <v>0.5878711164</v>
       </c>
       <c r="C250" s="5">
-        <v>-2.3632733999999767E-3</v>
+        <v>-2.3627793999999591E-3</v>
       </c>
       <c r="D250" s="5">
-        <v>-4.7003433122642662</v>
+        <v>-4.6993823155726648</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>0.59112287919999995</v>
+        <v>0.59112289699999998</v>
       </c>
       <c r="C251" s="5">
-        <v>3.2522573999999027E-3</v>
+        <v>3.251780599999976E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>6.8444920309397306</v>
+        <v>6.8434519317358333</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>0.59698663299999999</v>
+        <v>0.59698663159999998</v>
       </c>
       <c r="C252" s="5">
-        <v>5.8637538000000378E-3</v>
+        <v>5.8637346000000035E-3</v>
       </c>
       <c r="D252" s="5">
-        <v>12.575026502225173</v>
+        <v>12.574982655665989</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>0.60407164229999999</v>
+        <v>0.60407164069999997</v>
       </c>
       <c r="C253" s="5">
-        <v>7.0850093000000003E-3</v>
+        <v>7.0850090999999837E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>15.208918115863113</v>
+        <v>15.208917696159707</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>0.60704159719999995</v>
+        <v>0.60704159440000005</v>
       </c>
       <c r="C254" s="5">
-        <v>2.9699548999999603E-3</v>
+        <v>2.9699537000000831E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>6.0620555656830222</v>
+        <v>6.0620530662144345</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>0.62094838080000003</v>
+        <v>0.62094809210000002</v>
       </c>
       <c r="C255" s="5">
-        <v>1.3906783600000083E-2</v>
+        <v>1.3906497699999965E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>31.233455581238289</v>
+        <v>31.232730668186747</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>0.60659347220000004</v>
+        <v>0.60659344400000004</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.4354908599999994E-2</v>
+        <v>-1.4354648099999978E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-24.472205803849313</v>
+        <v>-24.471826552200802</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>0.60584748209999995</v>
+        <v>0.60584742759999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-7.4599010000009347E-4</v>
+        <v>-7.460164000000491E-4</v>
       </c>
       <c r="D257" s="5">
-        <v>-1.4658217388307415</v>
+        <v>-1.4658731352432897</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.67515827386681604</v>
+        <v>-0.67515909952455821</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>0.59965696759999998</v>
+        <v>0.59965689489999996</v>
       </c>
       <c r="C258" s="5">
-        <v>-6.1905144999999662E-3</v>
+        <v>-6.1905327000000288E-3</v>
       </c>
       <c r="D258" s="5">
-        <v>-11.595387810619595</v>
+        <v>-11.595420993478633</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>0.59618719330000003</v>
+        <v>0.59618704629999997</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.4697742999999504E-3</v>
+        <v>-3.4698485999999917E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-6.726751701120226</v>
+        <v>-6.7268919812523027</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>0.59452313359999998</v>
+        <v>0.59452303920000005</v>
       </c>
       <c r="C260" s="5">
-        <v>-1.6640597000000534E-3</v>
+        <v>-1.6640070999999201E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>-3.2984610291979855</v>
+        <v>-3.2983591627939401</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>0.59314384549999999</v>
+        <v>0.59314380030000002</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.3792880999999868E-3</v>
+        <v>-1.3792389000000238E-3</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.7487384900549361</v>
+        <v>-2.7486421195107136</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>0.58972477450000005</v>
+        <v>0.58972570629999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-3.4190709999999402E-3</v>
+        <v>-3.4180940000000382E-3</v>
       </c>
       <c r="D262" s="5">
-        <v>-6.702042970554567</v>
+        <v>-6.7001886418271095</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>0.59206413300000005</v>
+        <v>0.59206407910000003</v>
       </c>
       <c r="C263" s="5">
-        <v>2.3393584999999995E-3</v>
+        <v>2.3383728000000437E-3</v>
       </c>
       <c r="D263" s="5">
-        <v>4.8654812086070587</v>
+        <v>4.8633783471423886</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>0.59654565530000003</v>
+        <v>0.59654561360000002</v>
       </c>
       <c r="C264" s="5">
-        <v>4.4815222999999849E-3</v>
+        <v>4.4815344999999951E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>9.4710325745769541</v>
+        <v>9.4710603386124692</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>0.60174514189999995</v>
+        <v>0.60174512170000005</v>
       </c>
       <c r="C265" s="5">
-        <v>5.199486599999914E-3</v>
+        <v>5.1995081000000276E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>10.975438173079976</v>
+        <v>10.975486558495028</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>0.60344706889999999</v>
+        <v>0.60344705890000006</v>
       </c>
       <c r="C266" s="5">
-        <v>1.7019270000000475E-3</v>
+        <v>1.7019372000000033E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>3.4472792427571841</v>
+        <v>3.4473003429844606</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>0.61576556969999996</v>
+        <v>0.61576515840000001</v>
       </c>
       <c r="C267" s="5">
-        <v>1.2318500799999965E-2</v>
+        <v>1.2318099499999957E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>27.44260385165429</v>
+        <v>27.441607696203075</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>0.60392120100000002</v>
+        <v>0.60392118699999997</v>
       </c>
       <c r="C268" s="5">
-        <v>-1.1844368699999941E-2</v>
+        <v>-1.1843971400000042E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-20.790277757939656</v>
+        <v>-20.789664893412628</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>0.60441945480000003</v>
+        <v>0.60441942250000003</v>
       </c>
       <c r="C269" s="5">
-        <v>4.9825380000001473E-4</v>
+        <v>4.982355000000549E-4</v>
       </c>
       <c r="D269" s="5">
-        <v>0.99454221598165304</v>
+        <v>0.99450554542173109</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.23570739207333657</v>
+        <v>-0.23570374898790325</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>0.60262382599999997</v>
+        <v>0.60262375729999995</v>
       </c>
       <c r="C270" s="5">
-        <v>-1.7956288000000598E-3</v>
+        <v>-1.7956652000000739E-3</v>
       </c>
       <c r="D270" s="5">
-        <v>-3.507321115596862</v>
+        <v>-3.5073912407715735</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>0.59890151150000004</v>
+        <v>0.59890133960000003</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.7223144999999347E-3</v>
+        <v>-3.7224176999999248E-3</v>
       </c>
       <c r="D271" s="5">
-        <v>-7.1655157996025061</v>
+        <v>-7.1657085505929636</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>0.59784379909999996</v>
+        <v>0.59784370850000002</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.057712400000077E-3</v>
+        <v>-1.0576311000000116E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>-2.0988397345062859</v>
+        <v>-2.09868056950685</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>0.59718400500000002</v>
+        <v>0.59718397450000005</v>
       </c>
       <c r="C273" s="5">
-        <v>-6.5979409999994409E-4</v>
+        <v>-6.597339999999674E-4</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.3163382733448636</v>
+        <v>-1.3162192944375706</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>0.59244622719999995</v>
+        <v>0.59244682520000003</v>
       </c>
       <c r="C274" s="5">
-        <v>-4.7377778000000648E-3</v>
+        <v>-4.7371493000000209E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>-9.1156190670232498</v>
+        <v>-9.1144625230156873</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>0.59317208779999997</v>
+        <v>0.59317248280000001</v>
       </c>
       <c r="C275" s="5">
-        <v>7.2586060000001673E-4</v>
+        <v>7.256575999999848E-4</v>
       </c>
       <c r="D275" s="5">
-        <v>1.480178658270237</v>
+        <v>1.4797604032426026</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>0.59619591549999995</v>
+        <v>0.59619593110000002</v>
       </c>
       <c r="C276" s="5">
-        <v>3.0238276999999814E-3</v>
+        <v>3.023448300000009E-3</v>
       </c>
       <c r="D276" s="5">
-        <v>6.2917299721610753</v>
+        <v>6.2909139798178693</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>0.59834664289999995</v>
+        <v>0.59834658689999998</v>
       </c>
       <c r="C277" s="5">
-        <v>2.1507273999999965E-3</v>
+        <v>2.1506557999999565E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>4.4158306890156984</v>
+        <v>4.4156806346377753</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>0.59969878700000001</v>
+        <v>0.59969874999999995</v>
       </c>
       <c r="C278" s="5">
-        <v>1.3521441000000634E-3</v>
+        <v>1.3521630999999701E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>2.7457201045665958</v>
+        <v>2.7457594277388697</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>0.60998058519999998</v>
+        <v>0.60998006839999996</v>
       </c>
       <c r="C279" s="5">
-        <v>1.028179819999997E-2</v>
+        <v>1.0281318400000017E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>22.629258546876073</v>
+        <v>22.628102585955112</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>0.60194399710000002</v>
+        <v>0.6019439607</v>
       </c>
       <c r="C280" s="5">
-        <v>-8.0365880999999639E-3</v>
+        <v>-8.0361076999999614E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>-14.713379368578583</v>
+        <v>-14.712574153634749</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>0.60320738519999995</v>
+        <v>0.60320729549999996</v>
       </c>
       <c r="C281" s="5">
-        <v>1.2633880999999292E-3</v>
+        <v>1.26333479999996E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>2.5478943029329848</v>
+        <v>2.5477857240369328</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.20053451131899491</v>
+        <v>-0.20054401875215788</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>0.60487813450000005</v>
+        <v>0.60487796500000002</v>
       </c>
       <c r="C282" s="5">
-        <v>1.6707493000001072E-3</v>
+        <v>1.6706695000000549E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>3.3748344702787314</v>
+        <v>3.3746713242186699</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>0.60155517839999995</v>
+        <v>0.60155495020000005</v>
       </c>
       <c r="C283" s="5">
-        <v>-3.3229561000001073E-3</v>
+        <v>-3.3230147999999682E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>-6.396732647449932</v>
+        <v>-6.3968439922550413</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>0.70093507919999998</v>
+        <v>0.70093508780000002</v>
       </c>
       <c r="C284" s="5">
-        <v>9.9379900800000032E-2</v>
+        <v>9.9380137599999974E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>526.36561374019925</v>
+        <v>526.36855731073751</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>0.60083824200000002</v>
+        <v>0.60083845709999995</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.10009683719999996</v>
+        <v>-0.10009663070000008</v>
       </c>
       <c r="D285" s="5">
-        <v>-84.261720396870615</v>
+        <v>-84.261655102303351</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>0.69579692839999996</v>
+        <v>0.69579719439999999</v>
       </c>
       <c r="C286" s="5">
-        <v>9.4958686399999936E-2</v>
+        <v>9.495873730000004E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>481.70029728567238</v>
+        <v>481.70046687873588</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>0.69448127699999995</v>
+        <v>0.69448277020000004</v>
       </c>
       <c r="C287" s="5">
-        <v>-1.3156514000000064E-3</v>
+        <v>-1.3144241999999418E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.2455774083283031</v>
+        <v>-2.2435036674857023</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>0.69536038190000005</v>
+        <v>0.69536082310000003</v>
       </c>
       <c r="C288" s="5">
-        <v>8.7910490000009389E-4</v>
+        <v>8.7805289999998148E-4</v>
       </c>
       <c r="D288" s="5">
-        <v>1.5296330326987517</v>
+        <v>1.5277865088792364</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>0.69390007300000001</v>
+        <v>0.69389970590000005</v>
       </c>
       <c r="C289" s="5">
-        <v>-1.4603089000000402E-3</v>
+        <v>-1.4611171999999728E-3</v>
       </c>
       <c r="D289" s="5">
-        <v>-2.491184634111776</v>
+        <v>-2.4925460775415798</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>0.69667034800000005</v>
+        <v>0.69666939689999996</v>
       </c>
       <c r="C290" s="5">
-        <v>2.7702750000000442E-3</v>
+        <v>2.7696909999999075E-3</v>
       </c>
       <c r="D290" s="5">
-        <v>4.8973984218229516</v>
+        <v>4.8963458821875472</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>0.60627512969999997</v>
+        <v>0.60627348510000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-9.039521830000008E-2</v>
+        <v>-9.0395911799999951E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-81.132727459671685</v>
+        <v>-81.133032523903339</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>0.70111508519999999</v>
+        <v>0.70111414969999997</v>
       </c>
       <c r="C292" s="5">
-        <v>9.4839955500000017E-2</v>
+        <v>9.4840664599999958E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>472.05093471777423</v>
+        <v>472.0603964925844</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>0.70325941780000001</v>
+        <v>0.70325898730000003</v>
       </c>
       <c r="C293" s="5">
-        <v>2.1443326000000207E-3</v>
+        <v>2.1448376000000602E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>3.7325236078835866</v>
+        <v>3.7334225422064993</v>
       </c>
       <c r="E293" s="5">
-        <v>16.586672354289345</v>
+        <v>16.586618322821668</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>0.705707266</v>
+        <v>0.70570740480000005</v>
       </c>
       <c r="C294" s="5">
-        <v>2.4478481999999913E-3</v>
+        <v>2.4484175000000219E-3</v>
       </c>
       <c r="D294" s="5">
-        <v>4.2577591392873204</v>
+        <v>4.2587710682491675</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>0.70303041129999999</v>
+        <v>0.70303111350000003</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.6768547000000087E-3</v>
+        <v>-2.6762913000000221E-3</v>
       </c>
       <c r="D295" s="5">
-        <v>-4.458011699288555</v>
+        <v>-4.4570920425972886</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>0.70295003489999996</v>
+        <v>0.70295158810000002</v>
       </c>
       <c r="C296" s="5">
-        <v>-8.0376400000026216E-5</v>
+        <v>-7.95254000000023E-5</v>
       </c>
       <c r="D296" s="5">
-        <v>-0.13710794312723484</v>
+        <v>-0.13565705503900682</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>0.70332093549999997</v>
+        <v>0.70332295460000005</v>
       </c>
       <c r="C297" s="5">
-        <v>3.7090060000000147E-4</v>
+        <v>3.7136650000002547E-4</v>
       </c>
       <c r="D297" s="5">
-        <v>0.63500190850960259</v>
+        <v>0.63580046471805041</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>0.69753583590000001</v>
+        <v>0.69753733070000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-5.7850995999999544E-3</v>
+        <v>-5.7856239000000365E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>-9.4359675533023264</v>
+        <v>-9.4367585376334837</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>0.6948823596</v>
+        <v>0.69488613830000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-2.6534763000000128E-3</v>
+        <v>-2.651192400000002E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-4.4705784052634918</v>
+        <v>-4.4668011957928133</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>0.69508188459999998</v>
+        <v>0.69508284600000003</v>
       </c>
       <c r="C300" s="5">
-        <v>1.9952499999997819E-4</v>
+        <v>1.9670770000002058E-4</v>
       </c>
       <c r="D300" s="5">
-        <v>0.34510658785291692</v>
+        <v>0.34022422844601774</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>0.69199081640000004</v>
+        <v>0.69198779060000004</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.0910681999999357E-3</v>
+        <v>-3.0950553999999908E-3</v>
       </c>
       <c r="D301" s="5">
-        <v>-5.2078593916736082</v>
+        <v>-5.2144063711865201</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>0.69543295839999997</v>
+        <v>0.69542654240000001</v>
       </c>
       <c r="C302" s="5">
-        <v>3.4421419999999259E-3</v>
+        <v>3.4387517999999728E-3</v>
       </c>
       <c r="D302" s="5">
-        <v>6.135155391435565</v>
+        <v>6.1289742528842117</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>0.70446911430000003</v>
+        <v>0.70446142710000004</v>
       </c>
       <c r="C303" s="5">
-        <v>9.0361559000000646E-3</v>
+        <v>9.0348847000000232E-3</v>
       </c>
       <c r="D303" s="5">
-        <v>16.756282117804222</v>
+        <v>16.753919709241604</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>0.70087071670000001</v>
+        <v>0.70086588149999995</v>
       </c>
       <c r="C304" s="5">
-        <v>-3.5983976000000251E-3</v>
+        <v>-3.5955456000000829E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>-5.9602443428652396</v>
+        <v>-5.9557153897036086</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>0.70303103659999999</v>
+        <v>0.70303071409999995</v>
       </c>
       <c r="C305" s="5">
-        <v>2.1603198999999851E-3</v>
+        <v>2.1648325999999996E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>3.7621587214403895</v>
+        <v>3.7701779489244691</v>
       </c>
       <c r="E305" s="5">
-        <v>-3.2474673530069609E-2</v>
+        <v>-3.2459336335888267E-2</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>0.70513484820000005</v>
+        <v>0.7051391119</v>
       </c>
       <c r="C306" s="5">
-        <v>2.1038116000000606E-3</v>
+        <v>2.1083978000000503E-3</v>
       </c>
       <c r="D306" s="5">
-        <v>3.6506814339507532</v>
+        <v>3.6587731630884912</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>0.70363248580000004</v>
+        <v>0.70363966720000004</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.5023624000000124E-3</v>
+        <v>-1.4994446999999633E-3</v>
       </c>
       <c r="D307" s="5">
-        <v>-2.5269748286302463</v>
+        <v>-2.5221094367268382</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>0.70362878510000004</v>
+        <v>0.70363710820000003</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.7006999999977808E-6</v>
+        <v>-2.5590000000130786E-6</v>
       </c>
       <c r="D308" s="5">
-        <v>-6.3111235374613273E-3</v>
+        <v>-4.3640782639631226E-3</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>0.70381496340000005</v>
+        <v>0.70382143230000005</v>
       </c>
       <c r="C309" s="5">
-        <v>1.8617830000000613E-4</v>
+        <v>1.8432410000002175E-4</v>
       </c>
       <c r="D309" s="5">
-        <v>0.31797928500119088</v>
+        <v>0.31480415011930774</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>0.6987689467</v>
+        <v>0.69877296020000002</v>
       </c>
       <c r="C310" s="5">
-        <v>-5.0460167000000444E-3</v>
+        <v>-5.0484721000000343E-3</v>
       </c>
       <c r="D310" s="5">
-        <v>-8.2721509584804842</v>
+        <v>-8.2759456566086858</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>0.69526106880000005</v>
+        <v>0.69526747369999997</v>
       </c>
       <c r="C311" s="5">
-        <v>-3.507877899999956E-3</v>
+        <v>-3.5054865000000435E-3</v>
       </c>
       <c r="D311" s="5">
-        <v>-5.8605232021206817</v>
+        <v>-5.8566048195664244</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>0.79440856159999995</v>
+        <v>0.79440934600000002</v>
       </c>
       <c r="C312" s="5">
-        <v>9.9147492799999903E-2</v>
+        <v>9.9141872300000045E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>395.16740844471963</v>
+        <v>395.11853914160804</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>0.79044802199999997</v>
+        <v>0.79043968220000005</v>
       </c>
       <c r="C313" s="5">
-        <v>-3.9605395999999793E-3</v>
+        <v>-3.9696637999999673E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>-5.8212738891926241</v>
+        <v>-5.8343128016444812</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>0.79712662219999997</v>
+        <v>0.79710882930000004</v>
       </c>
       <c r="C314" s="5">
-        <v>6.6786001999999955E-3</v>
+        <v>6.6691470999999947E-3</v>
       </c>
       <c r="D314" s="5">
-        <v>10.623644300978663</v>
+        <v>10.608019905434872</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>0.8048823611</v>
+        <v>0.80488848719999995</v>
       </c>
       <c r="C315" s="5">
-        <v>7.755738900000031E-3</v>
+        <v>7.7796578999999033E-3</v>
       </c>
       <c r="D315" s="5">
-        <v>12.321049845481525</v>
+        <v>12.361401948043715</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>0.80211514539999995</v>
+        <v>0.80204497519999995</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.7672157000000475E-3</v>
+        <v>-2.8435119999999925E-3</v>
       </c>
       <c r="D316" s="5">
-        <v>-4.0485194265550639</v>
+        <v>-4.1579526901779129</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>0.80330592789999999</v>
+        <v>0.80329733560000005</v>
       </c>
       <c r="C317" s="5">
-        <v>1.1907825000000427E-3</v>
+        <v>1.2523604000000965E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>1.7960816278416836</v>
+        <v>1.889926752303106</v>
       </c>
       <c r="E317" s="5">
-        <v>14.26322396589339</v>
+        <v>14.262054201765363</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>0.80284680669999997</v>
+        <v>0.80289236119999996</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.5912120000002332E-4</v>
+        <v>-4.0497440000009099E-4</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.68369575861626508</v>
+        <v>-0.60329349923550213</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>0.80347295829999998</v>
+        <v>0.80351505280000002</v>
       </c>
       <c r="C319" s="5">
-        <v>6.2615160000001335E-4</v>
+        <v>6.2269160000005819E-4</v>
       </c>
       <c r="D319" s="5">
-        <v>0.93992201404460296</v>
+        <v>0.93465274015505084</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>0.80222136740000005</v>
+        <v>0.80223013399999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.2515908999999326E-3</v>
+        <v>-1.2849188000000344E-3</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.85333936580937</v>
+        <v>-1.9021588751650276</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>0.80280386459999997</v>
+        <v>0.80281281559999995</v>
       </c>
       <c r="C321" s="5">
-        <v>5.8249719999992067E-4</v>
+        <v>5.8268159999996794E-4</v>
       </c>
       <c r="D321" s="5">
-        <v>0.87481452682220961</v>
+        <v>0.87508297134994972</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>0.79911478079999998</v>
+        <v>0.79912368820000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-3.6890837999999926E-3</v>
+        <v>-3.6891273999999363E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>-5.3770441895820369</v>
+        <v>-5.3770476962578639</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>0.79546176609999997</v>
+        <v>0.79547542400000004</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.6530147000000124E-3</v>
+        <v>-3.6482641999999732E-3</v>
       </c>
       <c r="D323" s="5">
-        <v>-5.349751746640818</v>
+        <v>-5.3429104372919589</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>0.79429655259999998</v>
+        <v>0.79430397669999997</v>
       </c>
       <c r="C324" s="5">
-        <v>-1.1652134999999841E-3</v>
+        <v>-1.1714473000000725E-3</v>
       </c>
       <c r="D324" s="5">
-        <v>-1.7436990283590137</v>
+        <v>-1.7529223988903442</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>0.78989941600000002</v>
+        <v>0.78990266040000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-4.3971365999999623E-3</v>
+        <v>-4.4013162999999578E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>-6.4444877005086614</v>
+        <v>-6.4503695759117736</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>0.80039020329999999</v>
+        <v>0.80034927919999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0490787299999971E-2</v>
+        <v>1.0446618799999974E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>17.154684401632146</v>
+        <v>17.077052263435235</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>0.80678370590000004</v>
+        <v>0.80678336260000005</v>
       </c>
       <c r="C327" s="5">
-        <v>6.393502600000045E-3</v>
+        <v>6.434083400000068E-3</v>
       </c>
       <c r="D327" s="5">
-        <v>10.018127804206278</v>
+        <v>10.08509109383704</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>0.8043050839</v>
+        <v>0.80413625229999997</v>
       </c>
       <c r="C328" s="5">
-        <v>-2.4786220000000414E-3</v>
+        <v>-2.6471103000000884E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>-3.6250103520377497</v>
+        <v>-3.867000180017055</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>0.80346872719999995</v>
+        <v>0.80340399309999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-8.3635670000004048E-4</v>
+        <v>-7.3225919999997391E-4</v>
       </c>
       <c r="D329" s="5">
-        <v>-1.2407082638717482</v>
+        <v>-1.0872827131893081</v>
       </c>
       <c r="E329" s="5">
-        <v>2.0266164402094056E-2</v>
+        <v>1.3277462189043021E-2</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>0.79895788440000004</v>
+        <v>0.79898564329999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-4.5108427999999146E-3</v>
+        <v>-4.4183497999999988E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-6.5328694585347957</v>
+        <v>-6.4034421921615241</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>0.80283111630000004</v>
+        <v>0.80311284890000001</v>
       </c>
       <c r="C331" s="5">
-        <v>3.873231899999996E-3</v>
+        <v>4.1272056000000168E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>5.9750711649148025</v>
+        <v>6.3778434629418124</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>0.80162747869999995</v>
+        <v>0.80158285600000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-1.2036376000000848E-3</v>
+        <v>-1.529992899999999E-3</v>
       </c>
       <c r="D332" s="5">
-        <v>-1.7843285156422306</v>
+        <v>-2.2622919444137746</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>0.80091812080000002</v>
+        <v>0.8008981194</v>
       </c>
       <c r="C333" s="5">
-        <v>-7.0935789999992949E-4</v>
+        <v>-6.8473660000001324E-4</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.0567237527908557</v>
+        <v>-1.0202743157341487</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>0.7982756137</v>
+        <v>0.79828555040000004</v>
       </c>
       <c r="C334" s="5">
-        <v>-2.6425071000000244E-3</v>
+        <v>-2.6125689999999535E-3</v>
       </c>
       <c r="D334" s="5">
-        <v>-3.8881555865307615</v>
+        <v>-3.8449866443872605</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>0.79439163229999998</v>
+        <v>0.7944408396</v>
       </c>
       <c r="C335" s="5">
-        <v>-3.8839814000000139E-3</v>
+        <v>-3.8447108000000396E-3</v>
       </c>
       <c r="D335" s="5">
-        <v>-5.6848233251257767</v>
+        <v>-5.6287904554804591</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>0.79235787759999998</v>
+        <v>0.79241152869999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.0337547000000011E-3</v>
+        <v>-2.0293109000000253E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>-3.0292778817642474</v>
+        <v>-3.0225669559539425</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>0.78909075429999997</v>
+        <v>0.78914333560000005</v>
       </c>
       <c r="C337" s="5">
-        <v>-3.2671233000000077E-3</v>
+        <v>-3.2681930999999276E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-4.8372688748153703</v>
+        <v>-4.8384968297451643</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>0.80682807180000005</v>
+        <v>0.80675255950000002</v>
       </c>
       <c r="C338" s="5">
-        <v>1.7737317500000072E-2</v>
+        <v>1.7609223899999971E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>30.571545170373238</v>
+        <v>30.320730160345022</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>0.81115946900000002</v>
+        <v>0.81111925659999995</v>
       </c>
       <c r="C339" s="5">
-        <v>4.3313971999999756E-3</v>
+        <v>4.3666970999999277E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>6.6357690850588513</v>
+        <v>6.6921141886467472</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>0.80660267240000005</v>
+        <v>0.80629043249999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-4.5567965999999682E-3</v>
+        <v>-4.8288240999999621E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>-6.5367299774327652</v>
+        <v>-6.9146076979519471</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>0.80339368389999999</v>
+        <v>0.80322900470000003</v>
       </c>
       <c r="C341" s="5">
-        <v>-3.2089885000000651E-3</v>
+        <v>-3.0614277999999606E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.6709910017331264</v>
+        <v>-4.4623592044989113</v>
       </c>
       <c r="E341" s="5">
-        <v>-9.339915476425098E-3</v>
+        <v>-2.1780872575050125E-2</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>0.79528426269999997</v>
+        <v>0.79526273690000004</v>
       </c>
       <c r="C342" s="5">
-        <v>-8.1094212000000221E-3</v>
+        <v>-7.966267799999982E-3</v>
       </c>
       <c r="D342" s="5">
-        <v>-11.462407974792887</v>
+        <v>-11.273160574488038</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>0.80163373859999998</v>
+        <v>0.80214126649999995</v>
       </c>
       <c r="C343" s="5">
-        <v>6.3494759000000123E-3</v>
+        <v>6.8785295999999052E-3</v>
       </c>
       <c r="D343" s="5">
-        <v>10.012791074402649</v>
+        <v>10.887530267081402</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>0.80088570920000002</v>
+        <v>0.80078392750000005</v>
       </c>
       <c r="C344" s="5">
-        <v>-7.4802939999996099E-4</v>
+        <v>-1.3573389999999019E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.1140283566740017</v>
+        <v>-2.0117815593167943</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>0.79960177809999999</v>
+        <v>0.79955418619999996</v>
       </c>
       <c r="C345" s="5">
-        <v>-1.2839311000000242E-3</v>
+        <v>-1.2297413000000867E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.9068947345506015</v>
+        <v>-1.8273208664699503</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>0.79791951400000005</v>
+        <v>0.79794759950000005</v>
       </c>
       <c r="C346" s="5">
-        <v>-1.6822640999999416E-3</v>
+        <v>-1.6065866999999123E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>-2.4956431907508181</v>
+        <v>-2.3847539226976577</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>0.79209867540000001</v>
+        <v>0.79230782320000004</v>
       </c>
       <c r="C347" s="5">
-        <v>-5.8208386000000445E-3</v>
+        <v>-5.6397763000000101E-3</v>
       </c>
       <c r="D347" s="5">
-        <v>-8.4111917184744538</v>
+        <v>-8.1593689784373762</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>0.78755871820000001</v>
+        <v>0.7877123331</v>
       </c>
       <c r="C348" s="5">
-        <v>-4.5399571999999999E-3</v>
+        <v>-4.5954901000000437E-3</v>
       </c>
       <c r="D348" s="5">
-        <v>-6.6651406925126615</v>
+        <v>-6.7423617457246792</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>0.78690215240000005</v>
+        <v>0.78708190749999996</v>
       </c>
       <c r="C349" s="5">
-        <v>-6.5656579999995301E-4</v>
+        <v>-6.3042560000003967E-4</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.9958322875792458</v>
+        <v>-0.95617341253084742</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>0.71583356139999998</v>
+        <v>0.71581745600000002</v>
       </c>
       <c r="C350" s="5">
-        <v>-7.106859100000007E-2</v>
+        <v>-7.1264451499999937E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-67.88589115105043</v>
+        <v>-67.982437526701744</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>0.7182141474</v>
+        <v>0.7180352512</v>
       </c>
       <c r="C351" s="5">
-        <v>2.3805860000000179E-3</v>
+        <v>2.2177951999999834E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>4.0645459327809386</v>
+        <v>3.7819371645226862</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>0.7068767252</v>
+        <v>0.70607753520000005</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.1337422200000002E-2</v>
+        <v>-1.1957715999999952E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-17.381611610058179</v>
+        <v>-18.251548178348543</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>0.80147995059999999</v>
+        <v>0.80126969469999998</v>
       </c>
       <c r="C353" s="5">
-        <v>9.4603225399999991E-2</v>
+        <v>9.5192159499999929E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>351.42724491377902</v>
+        <v>356.15861297098803</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.23820616695788832</v>
+        <v>-0.24392918937630181</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>0.79228127940000004</v>
+        <v>0.79220358270000002</v>
       </c>
       <c r="C354" s="5">
-        <v>-9.1986711999999526E-3</v>
+        <v>-9.0661119999999595E-3</v>
       </c>
       <c r="D354" s="5">
-        <v>-12.93556666656761</v>
+        <v>-12.763744121264576</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>0.7005366368</v>
+        <v>0.70126357080000001</v>
       </c>
       <c r="C355" s="5">
-        <v>-9.1744642600000037E-2</v>
+        <v>-9.0940011900000006E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-77.164132958039843</v>
+        <v>-76.850920863559622</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>0.80226279820000002</v>
+        <v>0.80213229600000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.10172616140000001</v>
+        <v>0.10086872520000001</v>
       </c>
       <c r="D356" s="5">
-        <v>408.89667246047929</v>
+        <v>401.62212691766814</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>0.80082544020000002</v>
+        <v>0.80077194330000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-1.4373579999999997E-3</v>
+        <v>-1.3603527000000115E-3</v>
       </c>
       <c r="D357" s="5">
-        <v>-2.1288962802596845</v>
+        <v>-2.0162290757454127</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>0.80053550679999996</v>
+        <v>0.80059521789999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-2.8993340000005308E-4</v>
+        <v>-1.7672540000002179E-4</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.43358777883946154</v>
+        <v>-0.26451133375511304</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>0.78629594719999996</v>
+        <v>0.78669932300000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-1.4239559600000007E-2</v>
+        <v>-1.3895894899999983E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-19.375830375824556</v>
+        <v>-18.95067219370824</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>0.77910970469999996</v>
+        <v>0.77942001770000002</v>
       </c>
       <c r="C360" s="5">
-        <v>-7.1862424999999952E-3</v>
+        <v>-7.279305299999983E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>-10.432403170980498</v>
+        <v>-10.555560102907258</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>0.78064567230000004</v>
+        <v>0.78102970679999995</v>
       </c>
       <c r="C361" s="5">
-        <v>1.5359676000000766E-3</v>
+        <v>1.6096890999999225E-3</v>
       </c>
       <c r="D361" s="5">
-        <v>2.3915480302361569</v>
+        <v>2.5066326537674932</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>0.82653702419999997</v>
+        <v>0.82675043130000003</v>
       </c>
       <c r="C362" s="5">
-        <v>4.5891351899999933E-2</v>
+        <v>4.5720724500000087E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>98.472468032799839</v>
+        <v>97.916739879755795</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>0.82684311060000004</v>
+        <v>0.8267755846</v>
       </c>
       <c r="C363" s="5">
-        <v>3.0608640000007181E-4</v>
+        <v>2.5153299999969292E-5</v>
       </c>
       <c r="D363" s="5">
-        <v>0.44529490000644323</v>
+        <v>3.6515265261272134E-2</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>0.80925697249999995</v>
+        <v>0.80756617880000003</v>
       </c>
       <c r="C364" s="5">
-        <v>-1.7586138100000093E-2</v>
+        <v>-1.9209405799999968E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-22.739048265457761</v>
+        <v>-24.580135111182912</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>0.79803053629999998</v>
+        <v>0.79717514460000005</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.1226436199999967E-2</v>
+        <v>-1.0391034199999982E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-15.433819092692458</v>
+        <v>-14.393345739024566</v>
       </c>
       <c r="E365" s="5">
-        <v>-0.43038060994760041</v>
+        <v>-0.51100773273760058</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>0.78922321409999996</v>
+        <v>0.78940828200000002</v>
       </c>
       <c r="C366" s="5">
-        <v>-8.8073222000000229E-3</v>
+        <v>-7.7668626000000351E-3</v>
       </c>
       <c r="D366" s="5">
-        <v>-12.468555530744929</v>
+        <v>-11.084975878405768</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>0.80104001930000002</v>
+        <v>0.80188606029999998</v>
       </c>
       <c r="C367" s="5">
-        <v>1.1816805200000058E-2</v>
+        <v>1.2477778299999964E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>19.523238228720462</v>
+        <v>20.706824754094932</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>0.70273597489999995</v>
+        <v>0.7027610192</v>
       </c>
       <c r="C368" s="5">
-        <v>-9.8304044400000068E-2</v>
+        <v>-9.9125041099999978E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-79.21951507197501</v>
+        <v>-79.472313756226924</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>0.50308945189999998</v>
+        <v>0.50315268479999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.19964652299999996</v>
+        <v>-0.19960833440000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-98.187674090525817</v>
+        <v>-98.185714771164072</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>0.50436823389999996</v>
+        <v>0.50452351029999998</v>
       </c>
       <c r="C370" s="5">
-        <v>1.2787819999999783E-3</v>
+        <v>1.3708255000000058E-3</v>
       </c>
       <c r="D370" s="5">
-        <v>3.0932359872297033</v>
+        <v>3.3188044235660907</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>0.48158471749999998</v>
+        <v>0.48216013060000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-2.2783516399999981E-2</v>
+        <v>-2.2363379699999963E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-42.575179352350055</v>
+        <v>-41.9611700933783</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>0.47243446459999999</v>
+        <v>0.47281955139999998</v>
       </c>
       <c r="C372" s="5">
-        <v>-9.1502528999999888E-3</v>
+        <v>-9.3405792000000321E-3</v>
       </c>
       <c r="D372" s="5">
-        <v>-20.562328018161079</v>
+        <v>-20.923112647381316</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>0.47509591579999999</v>
+        <v>0.47569758849999999</v>
       </c>
       <c r="C373" s="5">
-        <v>2.6614511999999979E-3</v>
+        <v>2.8780371000000082E-3</v>
       </c>
       <c r="D373" s="5">
-        <v>6.9736207615442858</v>
+        <v>7.5539286207591427</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>0.53315571630000003</v>
+        <v>0.53370545979999995</v>
       </c>
       <c r="C374" s="5">
-        <v>5.8059800500000036E-2</v>
+        <v>5.8007871299999958E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>298.90848594395368</v>
+        <v>297.78495209682768</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>0.53108884710000004</v>
+        <v>0.53100416510000004</v>
       </c>
       <c r="C375" s="5">
-        <v>-2.0668691999999877E-3</v>
+        <v>-2.7012946999999121E-3</v>
       </c>
       <c r="D375" s="5">
-        <v>-4.5540869887392361</v>
+        <v>-5.9074185579614191</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>0.5098725838</v>
+        <v>0.5072693559</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.1216263300000038E-2</v>
+        <v>-2.373480920000004E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-38.689656723378704</v>
+        <v>-42.231858265632994</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>0.49342220139999998</v>
+        <v>0.49188990900000001</v>
       </c>
       <c r="C377" s="5">
-        <v>-1.6450382400000019E-2</v>
+        <v>-1.5379446899999982E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-32.534100458107126</v>
+        <v>-30.888323285813556</v>
       </c>
       <c r="E377" s="5">
-        <v>-38.170009923716755</v>
+        <v>-38.295879853753291</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>0.48602055049999998</v>
+        <v>0.48643248150000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-7.4016509000000008E-3</v>
+        <v>-5.4574275000000005E-3</v>
       </c>
       <c r="D378" s="5">
-        <v>-16.587457834300533</v>
+        <v>-12.530660280911599</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>0.50556519020000001</v>
+        <v>0.50653580419999999</v>
       </c>
       <c r="C379" s="5">
-        <v>1.9544639700000033E-2</v>
+        <v>2.0103322699999981E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>60.49827482279089</v>
+        <v>62.573957231222387</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>0.50723816040000003</v>
+        <v>0.50749235989999997</v>
       </c>
       <c r="C380" s="5">
-        <v>1.6729702000000124E-3</v>
+        <v>9.5655569999997248E-4</v>
       </c>
       <c r="D380" s="5">
-        <v>4.044004983921945</v>
+        <v>2.2897973645041203</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>0.50793244159999995</v>
+        <v>0.50820127780000002</v>
       </c>
       <c r="C381" s="5">
-        <v>6.9428119999992433E-4</v>
+        <v>7.0891790000005006E-4</v>
       </c>
       <c r="D381" s="5">
-        <v>1.6549190559147053</v>
+        <v>1.6892233082007602</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>0.50968079209999995</v>
+        <v>0.51001277079999996</v>
       </c>
       <c r="C382" s="5">
-        <v>1.7483504999999955E-3</v>
+        <v>1.8114929999999418E-3</v>
       </c>
       <c r="D382" s="5">
-        <v>4.2096121224770577</v>
+        <v>4.3622851982026978</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>0.47395562610000003</v>
+        <v>0.4746595207</v>
       </c>
       <c r="C383" s="5">
-        <v>-3.5725165999999919E-2</v>
+        <v>-3.5353250099999955E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-58.190690885000066</v>
+        <v>-57.770713486825088</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>0.5651495889</v>
+        <v>0.56559113839999997</v>
       </c>
       <c r="C384" s="5">
-        <v>9.1193962799999972E-2</v>
+        <v>9.0931617699999967E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>726.24490995974668</v>
+        <v>719.30348138942384</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>0.56801531559999996</v>
+        <v>0.56871705849999998</v>
       </c>
       <c r="C385" s="5">
-        <v>2.8657266999999598E-3</v>
+        <v>3.1259201000000125E-3</v>
       </c>
       <c r="D385" s="5">
-        <v>6.2574914056176212</v>
+        <v>6.8375458224773755</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>0.53687937220000004</v>
+        <v>0.53759877540000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.1135943399999921E-2</v>
+        <v>-3.1118283099999977E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-49.160641171385201</v>
+        <v>-49.096904957695472</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>0.53194228889999995</v>
+        <v>0.53178585320000005</v>
       </c>
       <c r="C387" s="5">
-        <v>-4.9370833000000891E-3</v>
+        <v>-5.8129221999999592E-3</v>
       </c>
       <c r="D387" s="5">
-        <v>-10.493701658553157</v>
+        <v>-12.230806213713697</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>0.61206959039999997</v>
+        <v>0.60879203959999995</v>
       </c>
       <c r="C388" s="5">
-        <v>8.0127301500000025E-2</v>
+        <v>7.7006186399999899E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>438.56164684065038</v>
+        <v>406.74120836753821</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>0.59155577770000001</v>
+        <v>0.58913956020000002</v>
       </c>
       <c r="C389" s="5">
-        <v>-2.0513812699999967E-2</v>
+        <v>-1.9652479399999923E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>-33.573897563259493</v>
+        <v>-32.548648878150779</v>
       </c>
       <c r="E389" s="5">
-        <v>19.888358493307145</v>
+        <v>19.770613184097673</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>0.5832692478</v>
+        <v>0.58446782230000005</v>
       </c>
       <c r="C390" s="5">
-        <v>-8.2865299000000059E-3</v>
+        <v>-4.6717378999999726E-3</v>
       </c>
       <c r="D390" s="5">
-        <v>-15.573157584855723</v>
+        <v>-9.1114782378745591</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>0.61201404290000005</v>
+        <v>0.61274664739999996</v>
       </c>
       <c r="C391" s="5">
-        <v>2.8744795100000053E-2</v>
+        <v>2.8278825099999905E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>78.11795303957085</v>
+        <v>76.29664605955135</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>0.61171927559999995</v>
+        <v>0.61214330510000003</v>
       </c>
       <c r="C392" s="5">
-        <v>-2.9476730000010942E-4</v>
+        <v>-6.0334229999992051E-4</v>
       </c>
       <c r="D392" s="5">
-        <v>-0.57643327534843136</v>
+        <v>-1.1752045656997945</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>0.61341527210000002</v>
+        <v>0.61386044610000001</v>
       </c>
       <c r="C393" s="5">
-        <v>1.6959965000000743E-3</v>
+        <v>1.7171409999999776E-3</v>
       </c>
       <c r="D393" s="5">
-        <v>3.378214106983024</v>
+        <v>3.4185773497558358</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>0.61289256059999997</v>
+        <v>0.61373920029999995</v>
       </c>
       <c r="C394" s="5">
-        <v>-5.227115000000504E-4</v>
+        <v>-1.2124580000005825E-4</v>
       </c>
       <c r="D394" s="5">
-        <v>-1.0177809258007264</v>
+        <v>-0.23675903886031247</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>0.66763147489999997</v>
+        <v>0.66846827590000002</v>
       </c>
       <c r="C395" s="5">
-        <v>5.4738914299999997E-2</v>
+        <v>5.4729075600000066E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>179.14473245024928</v>
+        <v>178.71687198067505</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>0.65941851969999998</v>
+        <v>0.65990314750000001</v>
       </c>
       <c r="C396" s="5">
-        <v>-8.2129551999999828E-3</v>
+        <v>-8.5651284000000105E-3</v>
       </c>
       <c r="D396" s="5">
-        <v>-13.803020809912759</v>
+        <v>-14.337098385046721</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>0.66197362930000003</v>
+        <v>0.6626881456</v>
       </c>
       <c r="C397" s="5">
-        <v>2.5551096000000495E-3</v>
+        <v>2.7849980999999913E-3</v>
       </c>
       <c r="D397" s="5">
-        <v>4.7501339807173526</v>
+        <v>5.1835984955649783</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>0.63741669359999997</v>
+        <v>0.63810740659999998</v>
       </c>
       <c r="C398" s="5">
-        <v>-2.455693570000006E-2</v>
+        <v>-2.4580739000000018E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-36.467941012008907</v>
+        <v>-36.464711743005132</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>0.63000059399999997</v>
+        <v>0.6293497119</v>
       </c>
       <c r="C399" s="5">
-        <v>-7.4160996000000035E-3</v>
+        <v>-8.757694699999985E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>-13.101894471388164</v>
+        <v>-15.281350145209361</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>0.61222146389999998</v>
+        <v>0.60828790769999996</v>
       </c>
       <c r="C400" s="5">
-        <v>-1.7779130099999985E-2</v>
+        <v>-2.1061804200000034E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-29.07307844270025</v>
+        <v>-33.533050915664951</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>0.69168293839999995</v>
+        <v>0.68833626209999998</v>
       </c>
       <c r="C401" s="5">
-        <v>7.9461474499999962E-2</v>
+        <v>8.0048354400000021E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>332.49604479402598</v>
+        <v>340.85684911462761</v>
       </c>
       <c r="E401" s="5">
-        <v>16.926072650207157</v>
+        <v>16.83755575102186</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>0.68200422289999996</v>
+        <v>0.68476782489999999</v>
       </c>
       <c r="C402" s="5">
-        <v>-9.6787154999999903E-3</v>
+        <v>-3.5684371999999964E-3</v>
       </c>
       <c r="D402" s="5">
-        <v>-15.557709051386349</v>
+        <v>-6.046629972697759</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>0.61963481779999996</v>
+        <v>0.62022803709999996</v>
       </c>
       <c r="C403" s="5">
-        <v>-6.2369405099999997E-2</v>
+        <v>-6.4539787800000026E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-68.363750462669088</v>
+        <v>-69.514271270581602</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>0.71739770950000004</v>
+        <v>0.71788877169999998</v>
       </c>
       <c r="C404" s="5">
-        <v>9.7762891700000076E-2</v>
+        <v>9.7660734600000021E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>480.082910365999</v>
+        <v>478.18816198914362</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>0.71931326679999996</v>
+        <v>0.71986383669999998</v>
       </c>
       <c r="C405" s="5">
-        <v>1.915557299999926E-3</v>
+        <v>1.9750649999999981E-3</v>
       </c>
       <c r="D405" s="5">
-        <v>3.2516535967030968</v>
+        <v>3.3518732627297654</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>0.71451362689999998</v>
+        <v>0.71583524190000003</v>
       </c>
       <c r="C406" s="5">
-        <v>-4.7996398999999856E-3</v>
+        <v>-4.0285947999999516E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>-7.7196259655412547</v>
+        <v>-6.5126978065059848</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>0.66060640189999997</v>
+        <v>0.66151408879999996</v>
       </c>
       <c r="C407" s="5">
-        <v>-5.3907225000000003E-2</v>
+        <v>-5.4321153100000075E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-60.988994296362243</v>
+        <v>-61.21067079844893</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>0.65443936010000003</v>
+        <v>0.65498126769999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-6.1670417999999394E-3</v>
+        <v>-6.5328210999999747E-3</v>
       </c>
       <c r="D408" s="5">
-        <v>-10.644847842285031</v>
+        <v>-11.227719702785633</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>0.65562075210000004</v>
+        <v>0.65615688480000001</v>
       </c>
       <c r="C409" s="5">
-        <v>1.1813920000000033E-3</v>
+        <v>1.1756171000000259E-3</v>
       </c>
       <c r="D409" s="5">
-        <v>2.1878740616782633</v>
+        <v>2.1752543258626078</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>0.73535483759999998</v>
+        <v>0.73560383419999997</v>
       </c>
       <c r="C410" s="5">
-        <v>7.973408549999994E-2</v>
+        <v>7.9446949399999967E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>296.3977181058483</v>
+        <v>294.12640337381151</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>0.72804981739999997</v>
+        <v>0.72689851390000004</v>
       </c>
       <c r="C411" s="5">
-        <v>-7.305020200000012E-3</v>
+        <v>-8.7053202999999302E-3</v>
       </c>
       <c r="D411" s="5">
-        <v>-11.290583698676237</v>
+        <v>-13.312283989321582</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>0.71546086470000003</v>
+        <v>0.71107700080000003</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.2588952699999933E-2</v>
+        <v>-1.5821513100000018E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-18.885699070306615</v>
+        <v>-23.208312379939578</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>0.69498812840000002</v>
+        <v>0.69037696110000002</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.0472736300000016E-2</v>
+        <v>-2.0700039700000006E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-29.417337479702454</v>
+        <v>-29.848672274112364</v>
       </c>
       <c r="E413" s="5">
-        <v>0.47784755362705322</v>
+        <v>0.29646832694447678</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>0.68071043769999995</v>
+        <v>0.68617707120000004</v>
       </c>
       <c r="C414" s="5">
-        <v>-1.4277690700000067E-2</v>
+        <v>-4.1998898999999756E-3</v>
       </c>
       <c r="D414" s="5">
-        <v>-22.049252296235878</v>
+        <v>-7.0607969965121526</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>0.6259966616</v>
+        <v>0.62641649619999995</v>
       </c>
       <c r="C415" s="5">
-        <v>-5.4713776099999945E-2</v>
+        <v>-5.9760575000000093E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-63.413969954227589</v>
+        <v>-66.493905465419957</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>0.62006747920000005</v>
+        <v>0.62052657609999995</v>
       </c>
       <c r="C416" s="5">
-        <v>-5.9291823999999549E-3</v>
+        <v>-5.8899201000000012E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>-10.792114131194698</v>
+        <v>-10.717487392106772</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>0.62220913150000001</v>
+        <v>0.62272819359999998</v>
       </c>
       <c r="C417" s="5">
-        <v>2.1416522999999632E-3</v>
+        <v>2.2016175000000304E-3</v>
       </c>
       <c r="D417" s="5">
-        <v>4.2243302364147306</v>
+        <v>4.3416515886684603</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>0.61153183529999999</v>
+        <v>0.61328216440000005</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.0677296200000019E-2</v>
+        <v>-9.446029199999928E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-18.75581599555921</v>
+        <v>-16.758159722415588</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>0.65871807130000004</v>
+        <v>0.65957313910000004</v>
       </c>
       <c r="C419" s="5">
-        <v>4.7186236000000048E-2</v>
+        <v>4.6290974699999987E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>143.98666436209271</v>
+        <v>139.4591929386655</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>0.65419236719999996</v>
+        <v>0.65469401640000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-4.5257041000000831E-3</v>
+        <v>-4.8791227000000159E-3</v>
       </c>
       <c r="D420" s="5">
-        <v>-7.9400498339066594</v>
+        <v>-8.5244708704363283</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>0.65430886300000002</v>
+        <v>0.65461145220000005</v>
       </c>
       <c r="C421" s="5">
-        <v>1.1649580000006043E-4</v>
+        <v>-8.2564199999968224E-5</v>
       </c>
       <c r="D421" s="5">
-        <v>0.21390032325800945</v>
+        <v>-0.15122842954976567</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>0.63077388619999997</v>
+        <v>0.63040823170000004</v>
       </c>
       <c r="C422" s="5">
-        <v>-2.3534976800000051E-2</v>
+        <v>-2.4203220500000011E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-35.569600015038262</v>
+        <v>-36.37038161546964</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>0.62369106009999997</v>
+        <v>0.62171576969999998</v>
       </c>
       <c r="C423" s="5">
-        <v>-7.0828260999999948E-3</v>
+        <v>-8.6924620000000674E-3</v>
       </c>
       <c r="D423" s="5">
-        <v>-12.672754259875596</v>
+        <v>-15.347440318916018</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>0.61584397209999997</v>
+        <v>0.61131548260000002</v>
       </c>
       <c r="C424" s="5">
-        <v>-7.8470880000000021E-3</v>
+        <v>-1.0400287099999961E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-14.095856724524813</v>
+        <v>-18.326316569760102</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>0.59862898760000005</v>
+        <v>0.59317852380000002</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.7214984499999919E-2</v>
+        <v>-1.8136958799999991E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-28.838584669620772</v>
+        <v>-30.330886481282704</v>
       </c>
       <c r="E425" s="5">
-        <v>-13.864861407321838</v>
+        <v>-14.079038377110752</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>0.67970167299999995</v>
+        <v>0.68762351489999995</v>
       </c>
       <c r="C426" s="5">
-        <v>8.10726853999999E-2</v>
+        <v>9.4444991099999931E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>359.12099265117598</v>
+        <v>488.8214375972525</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>0.63135142489999996</v>
+        <v>0.63195716599999996</v>
       </c>
       <c r="C427" s="5">
-        <v>-4.8350248099999993E-2</v>
+        <v>-5.5666348899999996E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-58.749053963480804</v>
+        <v>-63.688593262413242</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>0.62352606720000003</v>
+        <v>0.62412486540000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-7.8253576999999241E-3</v>
+        <v>-7.8323005999999529E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-13.900348677475661</v>
+        <v>-13.899413307635422</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>0.62419531900000003</v>
+        <v>0.6245827531</v>
       </c>
       <c r="C429" s="5">
-        <v>6.6925179999999251E-4</v>
+        <v>4.5788769999999257E-4</v>
       </c>
       <c r="D429" s="5">
-        <v>1.2956317128263839</v>
+        <v>0.88393817914136363</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>0.708784305</v>
+        <v>0.71062543649999999</v>
       </c>
       <c r="C430" s="5">
-        <v>8.4588985999999977E-2</v>
+        <v>8.6042683399999986E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>359.53967895064494</v>
+        <v>370.55363578809084</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>0.65719644109999997</v>
+        <v>0.65795247729999995</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.1587863900000031E-2</v>
+        <v>-5.2672959200000036E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-59.619347773638395</v>
+        <v>-60.313268599374496</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>0.65377567160000005</v>
+        <v>0.65419161069999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-3.4207694999999205E-3</v>
+        <v>-3.760866599999968E-3</v>
       </c>
       <c r="D432" s="5">
-        <v>-6.0703658455811604</v>
+        <v>-6.6476342953339156</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>0.65348703409999997</v>
+        <v>0.65346464479999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-2.8863750000007737E-4</v>
+        <v>-7.2696589999998729E-4</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.52850725973088153</v>
+        <v>-1.3253717252297292</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>0.62716901309999995</v>
+        <v>0.62610901990000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.6318021000000025E-2</v>
+        <v>-2.7355624899999986E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-38.937945607824012</v>
+        <v>-40.140321474407003</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>0.63474041339999998</v>
+        <v>0.63215399760000002</v>
       </c>
       <c r="C435" s="5">
-        <v>7.5714003000000307E-3</v>
+        <v>6.0449777000000093E-3</v>
       </c>
       <c r="D435" s="5">
-        <v>15.488486846231829</v>
+        <v>12.221259645355541</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>0.63462264800000001</v>
+        <v>0.63030173990000005</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.1776539999996949E-4</v>
+        <v>-1.8522576999999707E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.22241275363328317</v>
+        <v>-3.4599748536681685</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>0.64257749919999996</v>
+        <v>0.63678814189999999</v>
       </c>
       <c r="C437" s="5">
-        <v>7.9548511999999461E-3</v>
+        <v>6.4864019999999467E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>16.12329913559185</v>
+        <v>13.07264160641437</v>
       </c>
       <c r="E437" s="5">
-        <v>7.34152747533936</v>
+        <v>7.3518538433639646</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>0.64346977999999999</v>
+        <v>0.59955985420000002</v>
       </c>
       <c r="C438" s="5">
-        <v>8.9228080000003374E-4</v>
+        <v>-3.7228287699999973E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>1.6791008850105094</v>
+        <v>-51.465458196916835</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>0.64378039970000001</v>
+        <v>0.62871589660000005</v>
       </c>
       <c r="C439" s="5">
-        <v>3.1061970000001438E-4</v>
+        <v>2.9156042400000026E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>0.58081183895095645</v>
+        <v>76.792058126311986</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>0.64270986009999997</v>
+        <v>0.63283395139999998</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.0705396000000311E-3</v>
+        <v>4.1180547999999373E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.9773250517646002</v>
+        <v>8.149360435544196</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>0.64354541200000004</v>
+        <v>0.63339276079999995</v>
       </c>
       <c r="C441" s="5">
-        <v>8.3555190000006441E-4</v>
+        <v>5.5880939999997103E-4</v>
       </c>
       <c r="D441" s="5">
-        <v>1.571257555819594</v>
+        <v>1.0647937142599595</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>0.64364595759999998</v>
+        <v>0.63345509700000002</v>
       </c>
       <c r="C442" s="5">
-        <v>1.0054559999994606E-4</v>
+        <v>6.2336200000068231E-5</v>
       </c>
       <c r="D442" s="5">
-        <v>0.18764558146269206</v>
+        <v>0.11816356021743246</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>0.6418662517</v>
+        <v>0.63163400010000004</v>
       </c>
       <c r="C443" s="5">
-        <v>-1.7797058999999837E-3</v>
+        <v>-1.8210968999999855E-3</v>
       </c>
       <c r="D443" s="5">
-        <v>-3.2680485923864855</v>
+        <v>-3.3958075472738658</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>0.64215219089999998</v>
+        <v>0.63186754359999997</v>
       </c>
       <c r="C444" s="5">
-        <v>2.8593919999997386E-4</v>
+        <v>2.3354349999993307E-4</v>
       </c>
       <c r="D444" s="5">
-        <v>0.53588890186866411</v>
+        <v>0.44459738249977843</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>0.63276221619999995</v>
+      </c>
+      <c r="C445" s="5">
+        <v>8.9467259999997939E-4</v>
+      </c>
+      <c r="D445" s="5">
+        <v>1.712396031862129</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>