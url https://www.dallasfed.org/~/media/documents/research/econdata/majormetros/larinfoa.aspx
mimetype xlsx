--- v9 (2026-09-24)
+++ v10 (2026-11-04)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{80864CB7-E551-4BEF-9992-5E7CD4E9CBBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0502AF50-6FF1-48D3-B9BE-4D0883CE0798}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4FB1BF92-E1A9-434B-A809-C9DD25653CF1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{13BB404B-1537-4E4E-9A48-F2F967BDD488}"/>
   </bookViews>
   <sheets>
     <sheet name="larinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E23A673-E629-43A5-8A17-5315C215435B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{980F99B2-B7E6-49BE-B3A5-F42D05502313}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-1.8210968999999855E-3</v>
       </c>
       <c r="D443" s="5">
         <v>-3.3958075472738658</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>0.63186754359999997</v>
       </c>
       <c r="C444" s="5">
         <v>2.3354349999993307E-4</v>
       </c>
       <c r="D444" s="5">
         <v>0.44459738249977843</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>0.63276221619999995</v>
+        <v>0.63235338760000004</v>
       </c>
       <c r="C445" s="5">
-        <v>8.9467259999997939E-4</v>
+        <v>4.8584400000006855E-4</v>
       </c>
       <c r="D445" s="5">
-        <v>1.712396031862129</v>
+        <v>0.92659398848553565</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>0.63296894780000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>6.1556019999997602E-4</v>
+      </c>
+      <c r="D446" s="5">
+        <v>1.1744064648025576</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>