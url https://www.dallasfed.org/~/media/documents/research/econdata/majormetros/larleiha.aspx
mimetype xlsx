--- v7 (2026-09-01)
+++ v8 (2026-09-24)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5D6FD651-BC44-4720-81DC-ACEDC4C4AB4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C87A6F3D-1CAF-4584-AF20-AF84BE373D36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1B935953-9E1B-4AA8-8684-7F7C0A1F5FD9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C606B623-19A3-4115-A164-FB74CC93F6E6}"/>
   </bookViews>
   <sheets>
     <sheet name="larleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DE6249E-2E3B-4FDB-9777-DEA5190D93E0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1475E93-8421-40D7-9458-B2DBA06237DE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>4.0901632055999997</v>
+        <v>4.0901632325000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>4.0958966151</v>
+        <v>4.0958966486000001</v>
       </c>
       <c r="C7" s="5">
-        <v>5.7334095000003416E-3</v>
+        <v>5.7334160999999995E-3</v>
       </c>
       <c r="D7" s="5">
-        <v>1.695136066592684</v>
+        <v>1.6951380217786083</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>4.0640307742999999</v>
+        <v>4.0640310941999997</v>
       </c>
       <c r="C8" s="5">
-        <v>-3.18658408000001E-2</v>
+        <v>-3.1865554400000384E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-8.946630340496565</v>
+        <v>-8.9465532699403596</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>4.1102573300999996</v>
+        <v>4.1102573381000003</v>
       </c>
       <c r="C9" s="5">
-        <v>4.622655579999968E-2</v>
+        <v>4.6226243900000519E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>14.536602151819755</v>
+        <v>14.53649663809089</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>4.1533476365000004</v>
+        <v>4.1533476056999996</v>
       </c>
       <c r="C10" s="5">
-        <v>4.3090306400000777E-2</v>
+        <v>4.3090267599999343E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>13.331659558917973</v>
+        <v>13.331646826711264</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>4.1929415101999998</v>
+        <v>4.1929414699000001</v>
       </c>
       <c r="C11" s="5">
-        <v>3.9593873699999449E-2</v>
+        <v>3.9593864200000439E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>12.058873428432459</v>
+        <v>12.058870475879502</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>4.1414392544999998</v>
+        <v>4.1414391954000003</v>
       </c>
       <c r="C12" s="5">
-        <v>-5.1502255699999999E-2</v>
+        <v>-5.1502274499999778E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-13.783597582276974</v>
+        <v>-13.78360240247426</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>4.1333578440999998</v>
+        <v>4.1333577724000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-8.0814103999999887E-3</v>
+        <v>-8.081423000000143E-3</v>
       </c>
       <c r="D13" s="5">
-        <v>-2.3166551512103006</v>
+        <v>-2.3166587572145403</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>4.1111100944999999</v>
+        <v>4.1111100785000003</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.2247749599999977E-2</v>
+        <v>-2.224769389999981E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.2711654197576294</v>
+        <v>-6.2711502865477335</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>4.1703637135999996</v>
+        <v>4.1703636231000001</v>
       </c>
       <c r="C15" s="5">
-        <v>5.925361909999971E-2</v>
+        <v>5.9253544599999763E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>18.7347687612492</v>
+        <v>18.734743386892383</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>4.1299245347999998</v>
+        <v>4.1299244513</v>
       </c>
       <c r="C16" s="5">
-        <v>-4.0439178799999809E-2</v>
+        <v>-4.0439171800000118E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-11.035202623993412</v>
+        <v>-11.035201041354636</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>4.1050242269000004</v>
+        <v>4.1050241630000004</v>
       </c>
       <c r="C17" s="5">
-        <v>-2.4900307899999419E-2</v>
+        <v>-2.4900288299999573E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.9999240389664656</v>
+        <v>-6.9999188473339302</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>4.0869327466999996</v>
+        <v>4.0869328692</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.8091480200000731E-2</v>
+        <v>-1.8091293800000408E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.1622593615324845</v>
+        <v>-5.1622075347390268</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>4.0957007355000004</v>
+        <v>4.0957007462000004</v>
       </c>
       <c r="C19" s="5">
-        <v>8.7679888000007367E-3</v>
+        <v>8.7678770000003681E-3</v>
       </c>
       <c r="D19" s="5">
-        <v>2.6050413006816875</v>
+        <v>2.6050076120669896</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>4.0682386492999996</v>
+        <v>4.0682390152999997</v>
       </c>
       <c r="C20" s="5">
-        <v>-2.746208620000079E-2</v>
+        <v>-2.7461730900000703E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-7.7559285749866147</v>
+        <v>-7.7558318816849381</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>4.0101416745999998</v>
+        <v>4.0101416666</v>
       </c>
       <c r="C21" s="5">
-        <v>-5.8096974699999748E-2</v>
+        <v>-5.8097348699999607E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-15.852825730507069</v>
+        <v>-15.852918588708642</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>3.9577850947000002</v>
+        <v>3.9577850561000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-5.2356579899999645E-2</v>
+        <v>-5.2356610499999956E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-14.589766400654202</v>
+        <v>-14.589774351992569</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>4.1009498459999998</v>
+        <v>4.1009497997000004</v>
       </c>
       <c r="C23" s="5">
-        <v>0.14316475129999962</v>
+        <v>0.14316474360000031</v>
       </c>
       <c r="D23" s="5">
-        <v>53.174683812365942</v>
+        <v>53.174680986959586</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>4.0255507922999998</v>
+        <v>4.0255507272999997</v>
       </c>
       <c r="C24" s="5">
-        <v>-7.5399053699999996E-2</v>
+        <v>-7.5399072400000655E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-19.963104816077049</v>
+        <v>-19.963109480747075</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>4.1254549081</v>
+        <v>4.1254548305999998</v>
       </c>
       <c r="C25" s="5">
-        <v>9.9904115800000248E-2</v>
+        <v>9.9904103300000102E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>34.201820187400614</v>
+        <v>34.201815937580626</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>4.1108687930999999</v>
+        <v>4.1108687764000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.4586115000000177E-2</v>
+        <v>-1.4586054199999587E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.161225368685928</v>
+        <v>-4.1612084358062855</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>4.0709805054999997</v>
+        <v>4.0709803873999997</v>
       </c>
       <c r="C27" s="5">
-        <v>-3.9888287600000183E-2</v>
+        <v>-3.9888389000000579E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-11.042025609237182</v>
+        <v>-11.042052240911959</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>4.1396850134000003</v>
+        <v>4.1396848951000003</v>
       </c>
       <c r="C28" s="5">
-        <v>6.87045079000006E-2</v>
+        <v>6.8704507700000583E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>22.24167526846783</v>
+        <v>22.24167590386552</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>4.1125290903999998</v>
+        <v>4.1125289887000003</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.715592300000047E-2</v>
+        <v>-2.7155906399999985E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-7.593987400581681</v>
+        <v>-7.5939831339239099</v>
       </c>
       <c r="E29" s="5">
-        <v>0.18282141797898444</v>
+        <v>0.18282050000200112</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>4.0862897224000001</v>
+        <v>4.0862899044000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.6239367999999708E-2</v>
+        <v>-2.6239084300000215E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-7.3933725939851254</v>
+        <v>-7.3932956172991116</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>4.0950159047000003</v>
+        <v>4.0950158553999998</v>
       </c>
       <c r="C31" s="5">
-        <v>8.7261823000002181E-3</v>
+        <v>8.725950999999732E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>2.5928867832697211</v>
+        <v>2.5928171290352964</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>4.1754608718000004</v>
+        <v>4.1754615830999997</v>
       </c>
       <c r="C32" s="5">
-        <v>8.0444967100000042E-2</v>
+        <v>8.0445727699999914E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>26.294926614341165</v>
+        <v>26.295203036041471</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>4.2116810504000002</v>
+        <v>4.2116810220999996</v>
       </c>
       <c r="C33" s="5">
-        <v>3.6220178599999819E-2</v>
+        <v>3.6219438999999909E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>10.920719406054458</v>
+        <v>10.920483715067398</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>4.2534901516000003</v>
+        <v>4.2534899786000002</v>
       </c>
       <c r="C34" s="5">
-        <v>4.1809101200000143E-2</v>
+        <v>4.1808956500000605E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>12.58472780908626</v>
+        <v>12.584681937922838</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>4.2056643349999998</v>
+        <v>4.2056641882000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-4.7825816600000515E-2</v>
+        <v>-4.7825790400000123E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>-12.688768941517237</v>
+        <v>-12.688762899046047</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>4.1986344065000001</v>
+        <v>4.1986343422000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-7.0299284999997269E-3</v>
+        <v>-7.0298460000000063E-3</v>
       </c>
       <c r="D36" s="5">
-        <v>-1.9875075126202235</v>
+        <v>-1.987484470896228</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>4.2146236392</v>
+        <v>4.2146235356000004</v>
       </c>
       <c r="C37" s="5">
-        <v>1.5989232699999967E-2</v>
+        <v>1.5989193400000268E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>4.6667792056799495</v>
+        <v>4.6667675668478958</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>4.3115243736000002</v>
+        <v>4.3115243221000004</v>
       </c>
       <c r="C38" s="5">
-        <v>9.6900734400000132E-2</v>
+        <v>9.6900786500000002E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>31.360430224823112</v>
+        <v>31.360450143819008</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>4.3744346464000001</v>
+        <v>4.3744344674000004</v>
       </c>
       <c r="C39" s="5">
-        <v>6.2910272799999944E-2</v>
+        <v>6.2910145300000053E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>18.985227254725558</v>
+        <v>18.985185883793587</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>4.4507011001999999</v>
+        <v>4.4507009476999997</v>
       </c>
       <c r="C40" s="5">
-        <v>7.6266453799999745E-2</v>
+        <v>7.6266480299999273E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>23.048962483497924</v>
+        <v>23.048972310644601</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>4.5108198652000002</v>
+        <v>4.5108197715999996</v>
       </c>
       <c r="C41" s="5">
-        <v>6.0118765000000352E-2</v>
+        <v>6.0118823899999896E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>17.469376832759153</v>
+        <v>17.4693958827554</v>
       </c>
       <c r="E41" s="5">
-        <v>9.6848135549908232</v>
+        <v>9.6848139914486495</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>4.4981955058</v>
+        <v>4.4981958736000003</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.2624359400000174E-2</v>
+        <v>-1.2623897999999301E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-3.3072046722477766</v>
+        <v>-3.3070857212082583</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>4.5084984574</v>
+        <v>4.5084984440999998</v>
       </c>
       <c r="C43" s="5">
-        <v>1.0302951599999943E-2</v>
+        <v>1.0302570499999497E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>2.7834467181326428</v>
+        <v>2.7833422292296683</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>4.5907014418000003</v>
+        <v>4.5907025546</v>
       </c>
       <c r="C44" s="5">
-        <v>8.220298440000029E-2</v>
+        <v>8.2204110500000205E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>24.212552084049065</v>
+        <v>24.212917795652224</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>4.5103257058999997</v>
+        <v>4.5103256625999997</v>
       </c>
       <c r="C45" s="5">
-        <v>-8.0375735900000578E-2</v>
+        <v>-8.0376892000000311E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-19.100419666671399</v>
+        <v>-19.100664309746151</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>4.3474751620000003</v>
+        <v>4.3474747947000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.16285054389999942</v>
+        <v>-0.16285086789999959</v>
       </c>
       <c r="D46" s="5">
-        <v>-35.679345493416712</v>
+        <v>-35.679403293702791</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>4.3089005840999999</v>
+        <v>4.3089002288999998</v>
       </c>
       <c r="C47" s="5">
-        <v>-3.8574577900000406E-2</v>
+        <v>-3.8574565800000293E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-10.142904787833817</v>
+        <v>-10.142902575409929</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>4.3660845752000004</v>
+        <v>4.3660844914999997</v>
       </c>
       <c r="C48" s="5">
-        <v>5.7183991100000497E-2</v>
+        <v>5.7184262599999869E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>17.14076098255244</v>
+        <v>17.140849911441958</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>4.3084515076000001</v>
+        <v>4.3084513448999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-5.7633067600000309E-2</v>
+        <v>-5.7633146599999741E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-14.739322142137979</v>
+        <v>-14.739341164638908</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>4.4136246537000003</v>
+        <v>4.4136246014999996</v>
       </c>
       <c r="C50" s="5">
-        <v>0.10517314610000028</v>
+        <v>0.10517325659999965</v>
       </c>
       <c r="D50" s="5">
-        <v>33.564256578720773</v>
+        <v>33.564298148156404</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>4.2754006062999999</v>
+        <v>4.2754000626000002</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.13822404740000049</v>
+        <v>-0.13822453889999942</v>
       </c>
       <c r="D51" s="5">
-        <v>-31.73831384139234</v>
+        <v>-31.738408322897584</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>4.2660726006000003</v>
+        <v>4.266072705</v>
       </c>
       <c r="C52" s="5">
-        <v>-9.3280056999995864E-3</v>
+        <v>-9.3273576000001412E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.5869523574924447</v>
+        <v>-2.5867750949627011</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>4.3202025729000004</v>
+        <v>4.3202023749</v>
       </c>
       <c r="C53" s="5">
-        <v>5.4129972300000162E-2</v>
+        <v>5.412966990000001E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>16.335009578928528</v>
+        <v>16.334911434089648</v>
       </c>
       <c r="E53" s="5">
-        <v>-4.2257793039037317</v>
+        <v>-4.2257817060242893</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>4.5099729926999998</v>
+        <v>4.5099737394000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.18977041979999942</v>
+        <v>0.18977136450000032</v>
       </c>
       <c r="D54" s="5">
-        <v>67.508928075875801</v>
+        <v>67.509353008186082</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>4.5116261271000004</v>
+        <v>4.5116264243000002</v>
       </c>
       <c r="C55" s="5">
-        <v>1.6531344000005888E-3</v>
+        <v>1.6526848999998123E-3</v>
       </c>
       <c r="D55" s="5">
-        <v>0.4407488681845928</v>
+        <v>0.44062871042096496</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>4.4882111212</v>
+        <v>4.4882127150000004</v>
       </c>
       <c r="C56" s="5">
-        <v>-2.3415005900000452E-2</v>
+        <v>-2.3413709299999752E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-6.0531778658303725</v>
+        <v>-6.0528517941543791</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>4.6096725567999997</v>
+        <v>4.6096725083000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.12146143559999967</v>
+        <v>0.12145979329999967</v>
       </c>
       <c r="D57" s="5">
-        <v>37.7721994443325</v>
+        <v>37.771594962918556</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>4.7419918709999997</v>
+        <v>4.7419911619999997</v>
       </c>
       <c r="C58" s="5">
-        <v>0.13231931420000009</v>
+        <v>0.13231865369999962</v>
       </c>
       <c r="D58" s="5">
-        <v>40.4393270434134</v>
+        <v>40.439092801115926</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>4.8048057195</v>
+        <v>4.8048049324999997</v>
       </c>
       <c r="C59" s="5">
-        <v>6.2813848500000269E-2</v>
+        <v>6.2813770500000032E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>17.106316330136217</v>
+        <v>17.106296264040122</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>4.9287500842999998</v>
+        <v>4.9287497607999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.12394436479999982</v>
+        <v>0.12394482829999998</v>
       </c>
       <c r="D60" s="5">
-        <v>35.747421251655332</v>
+        <v>35.747581149809491</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>5.0022954930000001</v>
+        <v>5.0022949861999999</v>
       </c>
       <c r="C61" s="5">
-        <v>7.3545408700000259E-2</v>
+        <v>7.3545225400000191E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>19.451206525405794</v>
+        <v>19.451155383785391</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>4.9139684590000003</v>
+        <v>4.9139681209999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-8.8327033999999749E-2</v>
+        <v>-8.8326865199999993E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-19.247446526734869</v>
+        <v>-19.2474150041818</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>4.9795918330999998</v>
+        <v>4.9795905141999999</v>
       </c>
       <c r="C63" s="5">
-        <v>6.562337409999941E-2</v>
+        <v>6.5622393199999962E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>17.256405583734779</v>
+        <v>17.256129687821087</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>4.8701672508999998</v>
+        <v>4.8701676920999999</v>
       </c>
       <c r="C64" s="5">
-        <v>-0.10942458219999995</v>
+        <v>-0.10942282209999998</v>
       </c>
       <c r="D64" s="5">
-        <v>-23.404799063753799</v>
+        <v>-23.404472350699312</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>4.8111877924000002</v>
+        <v>4.8111875449000001</v>
       </c>
       <c r="C65" s="5">
-        <v>-5.8979458499999637E-2</v>
+        <v>-5.8980147199999777E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-13.602496410254316</v>
+        <v>-13.602643667727232</v>
       </c>
       <c r="E65" s="5">
-        <v>11.364865679676184</v>
+        <v>11.364865054761818</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>4.8238124018999997</v>
+        <v>4.8238140887999998</v>
       </c>
       <c r="C66" s="5">
-        <v>1.2624609499999551E-2</v>
+        <v>1.2626543899999731E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>3.1946568543696818</v>
+        <v>3.19515360805116</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>4.8263353743000001</v>
+        <v>4.8263370501000002</v>
       </c>
       <c r="C67" s="5">
-        <v>2.5229724000004339E-3</v>
+        <v>2.5229613000004036E-3</v>
       </c>
       <c r="D67" s="5">
-        <v>0.62943809458357869</v>
+        <v>0.62943509660529084</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>4.6932119852999996</v>
+        <v>4.6932153509000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.13312338900000054</v>
+        <v>-0.13312169920000017</v>
       </c>
       <c r="D68" s="5">
-        <v>-28.512174268675949</v>
+        <v>-28.511856947251246</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>4.7141010568999997</v>
+        <v>4.7140997012000003</v>
       </c>
       <c r="C69" s="5">
-        <v>2.0889071600000086E-2</v>
+        <v>2.0884350300000243E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>5.4738033772618877</v>
+        <v>5.4725317447547273</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>4.9407811696000001</v>
+        <v>4.9407795114999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.22668011270000044</v>
+        <v>0.2266798102999994</v>
       </c>
       <c r="D70" s="5">
-        <v>75.695553160394851</v>
+        <v>75.695451937165828</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>5.0025349530999996</v>
+        <v>5.0025335281999999</v>
       </c>
       <c r="C71" s="5">
-        <v>6.1753783499999493E-2</v>
+        <v>6.1754016700000136E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>16.07378640268098</v>
+        <v>16.073857104355447</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>4.7145814641000001</v>
+        <v>4.7145808242999996</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.28795348899999951</v>
+        <v>-0.28795270390000027</v>
       </c>
       <c r="D72" s="5">
-        <v>-50.905125807561248</v>
+        <v>-50.905037949858013</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>4.5934597754000004</v>
+        <v>4.5934589695000003</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.12112168869999973</v>
+        <v>-0.12112185479999926</v>
       </c>
       <c r="D73" s="5">
-        <v>-26.825244664035818</v>
+        <v>-26.825279558257876</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>4.5133865166999998</v>
+        <v>4.5133858980000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-8.0073258700000594E-2</v>
+        <v>-8.0073071500000204E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-19.024933344555773</v>
+        <v>-19.024896066216368</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>4.4822115619999998</v>
+        <v>4.4822097131999996</v>
       </c>
       <c r="C75" s="5">
-        <v>-3.1174954699999979E-2</v>
+        <v>-3.1176184800000506E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-7.9809187969208999</v>
+        <v>-7.9812228943702994</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>4.4716418000000004</v>
+        <v>4.4716424289000001</v>
       </c>
       <c r="C76" s="5">
-        <v>-1.0569761999999372E-2</v>
+        <v>-1.0567284299999535E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.7933742970903563</v>
+        <v>-2.792729095439439</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>4.5163484779000003</v>
+        <v>4.5163481968000001</v>
       </c>
       <c r="C77" s="5">
-        <v>4.4706677899999825E-2</v>
+        <v>4.4705767900000026E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>12.679586878267957</v>
+        <v>12.679312550148891</v>
       </c>
       <c r="E77" s="5">
-        <v>-6.1282021659130219</v>
+        <v>-6.1282031795359622</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>4.4211249808000002</v>
+        <v>4.4211277418000003</v>
       </c>
       <c r="C78" s="5">
-        <v>-9.522349710000011E-2</v>
+        <v>-9.522045499999976E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-22.563774933822746</v>
+        <v>-22.563136786660078</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>4.4208241605999996</v>
+        <v>4.4208270499999998</v>
       </c>
       <c r="C79" s="5">
-        <v>-3.008202000005511E-4</v>
+        <v>-3.0069180000058537E-4</v>
       </c>
       <c r="D79" s="5">
-        <v>-8.16193121889075E-2</v>
+        <v>-8.1584436470061306E-2</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>4.4840803608000002</v>
+        <v>4.4840853231000004</v>
       </c>
       <c r="C80" s="5">
-        <v>6.3256200200000556E-2</v>
+        <v>6.325827310000065E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>18.588275256679587</v>
+        <v>18.588919988803056</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>4.5204281290999999</v>
+        <v>4.5204256627000001</v>
       </c>
       <c r="C81" s="5">
-        <v>3.634776829999975E-2</v>
+        <v>3.6340339599999716E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>10.172747250086189</v>
+        <v>10.170562863601006</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>4.4533708459000003</v>
+        <v>4.4533685553</v>
       </c>
       <c r="C82" s="5">
-        <v>-6.7057283199999596E-2</v>
+        <v>-6.7057107400000149E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>-16.418239338549778</v>
+        <v>-16.418207985254838</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>4.5138588903999999</v>
+        <v>4.5138570972999998</v>
       </c>
       <c r="C83" s="5">
-        <v>6.048804449999956E-2</v>
+        <v>6.0488541999999867E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>17.573487195936522</v>
+        <v>17.573652422666044</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>4.3175551727999997</v>
+        <v>4.3175545356000002</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.1963037176000002</v>
+        <v>-0.1963025616999996</v>
       </c>
       <c r="D84" s="5">
-        <v>-41.348515008778051</v>
+        <v>-41.348339293497773</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>4.4780324603999997</v>
+        <v>4.4780313202000004</v>
       </c>
       <c r="C85" s="5">
-        <v>0.16047728760000002</v>
+        <v>0.16047678460000014</v>
       </c>
       <c r="D85" s="5">
-        <v>54.950184063115557</v>
+        <v>54.949985037938731</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>4.6092472714000001</v>
+        <v>4.6092460976999998</v>
       </c>
       <c r="C86" s="5">
-        <v>0.13121481100000043</v>
+        <v>0.13121477749999944</v>
       </c>
       <c r="D86" s="5">
-        <v>41.420783397050528</v>
+        <v>41.420783363918723</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>4.6925473955000001</v>
+        <v>4.6925447602999997</v>
       </c>
       <c r="C87" s="5">
-        <v>8.3300124099999984E-2</v>
+        <v>8.3298662599999851E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>23.977800146295401</v>
+        <v>23.977343515334269</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>4.6665449281000004</v>
+        <v>4.6665447563000004</v>
       </c>
       <c r="C88" s="5">
-        <v>-2.6002467399999674E-2</v>
+        <v>-2.6000003999999244E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-6.4505143182275182</v>
+        <v>-6.449925228274866</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>4.5161117115999998</v>
+        <v>4.5161101921000002</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.15043321650000063</v>
+        <v>-0.15043456420000023</v>
       </c>
       <c r="D89" s="5">
-        <v>-32.511356810885772</v>
+        <v>-32.511599483532748</v>
       </c>
       <c r="E89" s="5">
-        <v>-5.2424276195450759E-3</v>
+        <v>-5.2698483294255638E-3</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>4.6318323249000004</v>
+        <v>4.6318378171000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.11572061330000061</v>
+        <v>0.11572762499999989</v>
       </c>
       <c r="D90" s="5">
-        <v>35.474587415873174</v>
+        <v>35.47706209163568</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>4.73460517</v>
+        <v>4.7346104820999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.10277284509999962</v>
+        <v>0.10277266499999982</v>
       </c>
       <c r="D91" s="5">
-        <v>30.128152696454858</v>
+        <v>30.128053105059148</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>4.7740264547000004</v>
+        <v>4.7740335314999998</v>
       </c>
       <c r="C92" s="5">
-        <v>3.9421284700000392E-2</v>
+        <v>3.9423049399999854E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>10.461933118702248</v>
+        <v>10.462410820236844</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>4.7232877468999996</v>
+        <v>4.7232839948000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-5.0738707800000782E-2</v>
+        <v>-5.0749536699999709E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-12.033969917327504</v>
+        <v>-12.036373190586414</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>4.7572238148999997</v>
+        <v>4.7572205823999996</v>
       </c>
       <c r="C94" s="5">
-        <v>3.3936068000000041E-2</v>
+        <v>3.3936587599999513E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>8.9708061920823248</v>
+        <v>8.9709564283859677</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>4.7119931507999997</v>
+        <v>4.7119910509</v>
       </c>
       <c r="C95" s="5">
-        <v>-4.5230664099999984E-2</v>
+        <v>-4.5229531499999531E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-10.831226254325365</v>
+        <v>-10.830976036031426</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>4.7195078731000004</v>
+        <v>4.7195069878</v>
       </c>
       <c r="C96" s="5">
-        <v>7.5147223000007202E-3</v>
+        <v>7.5159368999999643E-3</v>
       </c>
       <c r="D96" s="5">
-        <v>1.9306451442863581</v>
+        <v>1.9309608040261272</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>4.7661638391999999</v>
+        <v>4.7661622272999997</v>
       </c>
       <c r="C97" s="5">
-        <v>4.6655966099999446E-2</v>
+        <v>4.6655239499999723E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>12.529665833323843</v>
+        <v>12.529462451750927</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>4.8067281520999998</v>
+        <v>4.8067267963999996</v>
       </c>
       <c r="C98" s="5">
-        <v>4.0564312899999955E-2</v>
+        <v>4.0564569099999837E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>10.704971305384724</v>
+        <v>10.705045904225564</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>4.7967564483</v>
+        <v>4.7967532138999998</v>
       </c>
       <c r="C99" s="5">
-        <v>-9.9717037999997871E-3</v>
+        <v>-9.9735824999998002E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.4612277507092162</v>
+        <v>-2.4616868611217702</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>5.0599707073999998</v>
+        <v>5.0599696028999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.26321425909999974</v>
+        <v>0.26321638900000011</v>
       </c>
       <c r="D100" s="5">
-        <v>89.847121013138747</v>
+        <v>89.848159876023217</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>5.0199337891000004</v>
+        <v>5.0199296998999996</v>
       </c>
       <c r="C101" s="5">
-        <v>-4.0036918299999336E-2</v>
+        <v>-4.0039903000000265E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-9.0924745900052617</v>
+        <v>-9.0931250973804385</v>
       </c>
       <c r="E101" s="5">
-        <v>11.156103074374645</v>
+        <v>11.156049927243306</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>5.0481154617000001</v>
+        <v>5.0481239909999998</v>
       </c>
       <c r="C102" s="5">
-        <v>2.8181672599999708E-2</v>
+        <v>2.8194291100000157E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>6.9486944686139696</v>
+        <v>6.951908357860126</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>4.9317650765999996</v>
+        <v>4.9317721096999998</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.11635038510000051</v>
+        <v>-0.11635188129999996</v>
       </c>
       <c r="D103" s="5">
-        <v>-24.407759929066529</v>
+        <v>-24.407998968305012</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>4.9528267326000002</v>
+        <v>4.9528345805000002</v>
       </c>
       <c r="C104" s="5">
-        <v>2.1061656000000539E-2</v>
+        <v>2.1062470800000455E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>5.2468363757371517</v>
+        <v>5.2470364891460841</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>5.3213879416000003</v>
+        <v>5.3213841290000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.36856120900000011</v>
+        <v>0.36854954849999988</v>
       </c>
       <c r="D105" s="5">
-        <v>136.62543907219217</v>
+        <v>136.61890547297187</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>5.3585796794</v>
+        <v>5.3585761970999997</v>
       </c>
       <c r="C106" s="5">
-        <v>3.7191737799999736E-2</v>
+        <v>3.7192068099999531E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>8.7169500396410804</v>
+        <v>8.7170369422082672</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>5.4054679743999996</v>
+        <v>5.4054658116000001</v>
       </c>
       <c r="C107" s="5">
-        <v>4.688829499999958E-2</v>
+        <v>4.6889614500000398E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>11.020523189590792</v>
+        <v>11.020855907673743</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>5.4239215840000004</v>
+        <v>5.4239204445000002</v>
       </c>
       <c r="C108" s="5">
-        <v>1.8453609600000753E-2</v>
+        <v>1.8454632900000156E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>4.1744561190721674</v>
+        <v>4.1746936690814751</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>5.4483300061</v>
+        <v>5.4483277406999999</v>
       </c>
       <c r="C109" s="5">
-        <v>2.4408422099999605E-2</v>
+        <v>2.4407296199999706E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>5.5358553322679027</v>
+        <v>5.5355948160399793</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>5.4066886029000001</v>
+        <v>5.4066868296999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-4.1641403199999871E-2</v>
+        <v>-4.1640911000000003E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-8.7956764446480147</v>
+        <v>-8.7955803155808638</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>5.4125765536000001</v>
+        <v>5.4125726287000004</v>
       </c>
       <c r="C111" s="5">
-        <v>5.8879507000000331E-3</v>
+        <v>5.8857990000005245E-3</v>
       </c>
       <c r="D111" s="5">
-        <v>1.3146705678572346</v>
+        <v>1.3141876864175783</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>5.3644821981000002</v>
+        <v>5.3644796649000002</v>
       </c>
       <c r="C112" s="5">
-        <v>-4.8094355499999963E-2</v>
+        <v>-4.8092963800000277E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-10.156827685441261</v>
+        <v>-10.156554999242594</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>5.3349870046000003</v>
+        <v>5.3349801505999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-2.949519349999985E-2</v>
+        <v>-2.9499514300000307E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-6.4019740503666656</v>
+        <v>-6.4028866382500276</v>
       </c>
       <c r="E113" s="5">
-        <v>6.2760432455122972</v>
+        <v>6.2759932814651975</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>5.1392963326999999</v>
+        <v>5.1393066435000003</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.19569067190000045</v>
+        <v>-0.19567350709999953</v>
       </c>
       <c r="D114" s="5">
-        <v>-36.137851054571847</v>
+        <v>-36.135328966653169</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>5.2191121739000002</v>
+        <v>5.2191207287000001</v>
       </c>
       <c r="C115" s="5">
-        <v>7.9815841200000293E-2</v>
+        <v>7.9814085199999774E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>20.313858697282484</v>
+        <v>20.313328638641636</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>5.2336607830000004</v>
+        <v>5.2336693572000001</v>
       </c>
       <c r="C116" s="5">
-        <v>1.454860910000022E-2</v>
+        <v>1.4548628500000049E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>3.3968417004519802</v>
+        <v>3.3968406461755363</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>5.317645422</v>
+        <v>5.3176420325000002</v>
       </c>
       <c r="C117" s="5">
-        <v>8.3984638999999639E-2</v>
+        <v>8.3972675300000077E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>21.050240677276612</v>
+        <v>21.046935056260075</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>5.2613158526000001</v>
+        <v>5.2613128125999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-5.632956939999989E-2</v>
+        <v>-5.6329219900000282E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-11.996490860432129</v>
+        <v>-11.99642791609482</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>5.3088509149999998</v>
+        <v>5.3088493234999996</v>
       </c>
       <c r="C119" s="5">
-        <v>4.7535062399999717E-2</v>
+        <v>4.7536510899999662E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>11.397093344532117</v>
+        <v>11.397464992535578</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>5.5372432813000003</v>
+        <v>5.5372419254</v>
       </c>
       <c r="C120" s="5">
-        <v>0.22839236630000048</v>
+        <v>0.22839260190000044</v>
       </c>
       <c r="D120" s="5">
-        <v>65.774186061235952</v>
+        <v>65.774295299687566</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>5.5385418746999999</v>
+        <v>5.5385394777999997</v>
       </c>
       <c r="C121" s="5">
-        <v>1.2985933999996035E-3</v>
+        <v>1.2975523999996241E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>0.28178708716286582</v>
+        <v>0.28156097414115955</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>5.5164455686</v>
+        <v>5.5164440321999999</v>
       </c>
       <c r="C122" s="5">
-        <v>-2.2096306099999907E-2</v>
+        <v>-2.2095445599999763E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-4.6837989653594869</v>
+        <v>-4.6836225295141976</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>5.4259670768000001</v>
+        <v>5.4259634638999996</v>
       </c>
       <c r="C123" s="5">
-        <v>-9.0478491799999894E-2</v>
+        <v>-9.0480568300000286E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-18.000009231156653</v>
+        <v>-18.000390373932539</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>5.3762135847000003</v>
+        <v>5.3762105579000004</v>
       </c>
       <c r="C124" s="5">
-        <v>-4.9753492099999796E-2</v>
+        <v>-4.9752905999999264E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-10.4651076289061</v>
+        <v>-10.4649971192324</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>5.3622998169000002</v>
+        <v>5.3622919109999998</v>
       </c>
       <c r="C125" s="5">
-        <v>-1.3913767800000088E-2</v>
+        <v>-1.3918646900000553E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-3.0618015807060583</v>
+        <v>-3.062861711838305</v>
       </c>
       <c r="E125" s="5">
-        <v>0.51195649167372625</v>
+        <v>0.51193743236193079</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>5.7406826503000001</v>
+        <v>5.7406934175000002</v>
       </c>
       <c r="C126" s="5">
-        <v>0.3783828333999999</v>
+        <v>0.37840150650000037</v>
       </c>
       <c r="D126" s="5">
-        <v>126.64667976036883</v>
+        <v>126.65579098724527</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>5.7977434042000002</v>
+        <v>5.7977517208</v>
       </c>
       <c r="C127" s="5">
-        <v>5.7060753900000094E-2</v>
+        <v>5.7058303299999835E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>12.60182086139119</v>
+        <v>12.601224784460886</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>5.8142947694</v>
+        <v>5.8143025251999996</v>
       </c>
       <c r="C128" s="5">
-        <v>1.6551365199999779E-2</v>
+        <v>1.6550804399999564E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.480057411837234</v>
+        <v>3.4799325712347562</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>5.7122223487000001</v>
+        <v>5.7122207272000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.10207242069999989</v>
+        <v>-0.1020817979999995</v>
       </c>
       <c r="D129" s="5">
-        <v>-19.146895215790348</v>
+        <v>-19.148464834331602</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>5.7548168592</v>
+        <v>5.7548148947</v>
       </c>
       <c r="C130" s="5">
-        <v>4.2594510499999849E-2</v>
+        <v>4.2594167499999891E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>9.3243334916137677</v>
+        <v>9.324258056244016</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>5.8029071765999998</v>
+        <v>5.8029062283000004</v>
       </c>
       <c r="C131" s="5">
-        <v>4.8090317399999805E-2</v>
+        <v>4.8091333600000397E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>10.501811295377617</v>
+        <v>10.502047258761205</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>5.6494444188999999</v>
+        <v>5.6494433751999997</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.15346275769999984</v>
+        <v>-0.15346285310000063</v>
       </c>
       <c r="D132" s="5">
-        <v>-27.502772280706367</v>
+        <v>-27.502790833392886</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>5.6330134554000004</v>
+        <v>5.6330113166000002</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.6430963499999507E-2</v>
+        <v>-1.6432058599999522E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.4348142432063855</v>
+        <v>-3.4350401433938194</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>5.6289381957</v>
+        <v>5.6289368126000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-4.0752597000004442E-3</v>
+        <v>-4.0745040000000898E-3</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.86470586869008548</v>
+        <v>-0.86454648538812906</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>5.8502073330000002</v>
+        <v>5.8502039945000002</v>
       </c>
       <c r="C135" s="5">
-        <v>0.2212691373000002</v>
+        <v>0.22126718190000005</v>
       </c>
       <c r="D135" s="5">
-        <v>58.831753876061185</v>
+        <v>58.83113452633981</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>5.8918451634000002</v>
+        <v>5.8918413782999997</v>
       </c>
       <c r="C136" s="5">
-        <v>4.163783040000002E-2</v>
+        <v>4.1637383799999483E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>8.8831827575112534</v>
+        <v>8.8830889871378549</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>5.8805992823000004</v>
+        <v>5.8805905771000004</v>
       </c>
       <c r="C137" s="5">
-        <v>-1.1245881099999799E-2</v>
+        <v>-1.1250801199999216E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-2.2665708115584549</v>
+        <v>-2.2675534918727869</v>
       </c>
       <c r="E137" s="5">
-        <v>9.6656189153487837</v>
+        <v>9.6656182599232032</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>6.0326212111000004</v>
+        <v>6.0326307756000004</v>
       </c>
       <c r="C138" s="5">
-        <v>0.15202192879999998</v>
+        <v>0.15204019849999995</v>
       </c>
       <c r="D138" s="5">
-        <v>35.83561157676143</v>
+        <v>35.840608987812182</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>6.1684440044000004</v>
+        <v>6.1684511348999997</v>
       </c>
       <c r="C139" s="5">
-        <v>0.13582279330000002</v>
+        <v>0.13582035929999936</v>
       </c>
       <c r="D139" s="5">
-        <v>30.627567219923634</v>
+        <v>30.626893969277734</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>6.1869981385999999</v>
+        <v>6.1870040409999998</v>
       </c>
       <c r="C140" s="5">
-        <v>1.8554134199999517E-2</v>
+        <v>1.8552906100000044E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>3.6698104008662469</v>
+        <v>3.6695591511996417</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>6.2991479022999997</v>
+        <v>6.2991478992000003</v>
       </c>
       <c r="C141" s="5">
-        <v>0.11214976369999974</v>
+        <v>0.1121438582000005</v>
       </c>
       <c r="D141" s="5">
-        <v>24.057162271322508</v>
+        <v>24.055741340208336</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>6.3427587024000003</v>
+        <v>6.3427577861</v>
       </c>
       <c r="C142" s="5">
-        <v>4.3610800100000624E-2</v>
+        <v>4.3609886899999672E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>8.6317087881372156</v>
+        <v>8.6315211094227795</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>6.3911507171000004</v>
+        <v>6.3911504382000004</v>
       </c>
       <c r="C143" s="5">
-        <v>4.8392014700000097E-2</v>
+        <v>4.8392652100000433E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>9.5495084175855283</v>
+        <v>9.5496409622722425</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>6.3614784166999998</v>
+        <v>6.3614773136</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.9672300400000573E-2</v>
+        <v>-2.9673124600000378E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.4311766995671418</v>
+        <v>-5.4313239597217899</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>6.4386092164999997</v>
+        <v>6.4386072591000003</v>
       </c>
       <c r="C145" s="5">
-        <v>7.7130799799999927E-2</v>
+        <v>7.7129945500000296E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>15.560152577363784</v>
+        <v>15.559971462347955</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>6.4532516100999997</v>
+        <v>6.4532507382000004</v>
       </c>
       <c r="C146" s="5">
-        <v>1.464239359999997E-2</v>
+        <v>1.4643479100000079E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>2.7633795016547502</v>
+        <v>2.7635877822002941</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>6.4743245689000002</v>
+        <v>6.4743217189999998</v>
       </c>
       <c r="C147" s="5">
-        <v>2.1072958800000485E-2</v>
+        <v>2.1070980799999361E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>3.9897248779979355</v>
+        <v>3.9893441829364384</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>6.5012851323999996</v>
+        <v>6.5012821273999997</v>
       </c>
       <c r="C148" s="5">
-        <v>2.6960563499999424E-2</v>
+        <v>2.6960408399999913E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>5.113126443618965</v>
+        <v>5.1130986541472634</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>6.5985793998000002</v>
+        <v>6.5985715010000003</v>
       </c>
       <c r="C149" s="5">
-        <v>9.7294267400000578E-2</v>
+        <v>9.7289373600000673E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>19.5129037214951</v>
+        <v>19.51184986637049</v>
       </c>
       <c r="E149" s="5">
-        <v>12.209301859098719</v>
+        <v>12.209333645772546</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>6.6290488663999998</v>
+        <v>6.6290556341000002</v>
       </c>
       <c r="C150" s="5">
-        <v>3.0469466599999606E-2</v>
+        <v>3.0484133099999866E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>5.6840098876557166</v>
+        <v>5.6868227617677514</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>6.6357242752000003</v>
+        <v>6.6357290346999998</v>
       </c>
       <c r="C151" s="5">
-        <v>6.6754088000005041E-3</v>
+        <v>6.673400599999546E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>1.2151072942805152</v>
+        <v>1.2147384735065048</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>6.6613550241999997</v>
+        <v>6.6613583439999999</v>
       </c>
       <c r="C152" s="5">
-        <v>2.5630748999999398E-2</v>
+        <v>2.562930930000018E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>4.7347934083085796</v>
+        <v>4.7345183078693287</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>6.6806901996999999</v>
+        <v>6.6806918869</v>
       </c>
       <c r="C153" s="5">
-        <v>1.933517550000019E-2</v>
+        <v>1.9333542900000111E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>3.5392534182217439</v>
+        <v>3.5389479966477122</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>6.7311144103</v>
+        <v>6.7311147728999998</v>
       </c>
       <c r="C154" s="5">
-        <v>5.042421060000013E-2</v>
+        <v>5.0422885999999778E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>9.4429206332979021</v>
+        <v>9.4426597048473226</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>6.7859626055</v>
+        <v>6.7859628148000004</v>
       </c>
       <c r="C155" s="5">
-        <v>5.484819519999995E-2</v>
+        <v>5.4848041900000588E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>10.2284945883238</v>
+        <v>10.228464130667646</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>6.8870129339000004</v>
+        <v>6.8870120257999998</v>
       </c>
       <c r="C156" s="5">
-        <v>0.10105032840000039</v>
+        <v>0.10104921099999942</v>
       </c>
       <c r="D156" s="5">
-        <v>19.407948750310489</v>
+        <v>19.407715618509712</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>6.8488609711999997</v>
+        <v>6.8488594403</v>
       </c>
       <c r="C157" s="5">
-        <v>-3.8151962700000652E-2</v>
+        <v>-3.815258549999978E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-6.448787509872</v>
+        <v>-6.4488904191739138</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>6.8653538150999998</v>
+        <v>6.8653530811000003</v>
       </c>
       <c r="C158" s="5">
-        <v>1.6492843900000054E-2</v>
+        <v>1.6493640800000264E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>2.9283202436266142</v>
+        <v>2.9284642765882163</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>6.8008937558999998</v>
+        <v>6.8008916235000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-6.4460059199999975E-2</v>
+        <v>-6.4461457600000216E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.703015210305777</v>
+        <v>-10.703236630930634</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>6.9092697937000001</v>
+        <v>6.9092678767000004</v>
       </c>
       <c r="C160" s="5">
-        <v>0.10837603780000027</v>
+        <v>0.10837625320000033</v>
       </c>
       <c r="D160" s="5">
-        <v>20.890989620622079</v>
+        <v>20.891041981459701</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>6.9055845407999996</v>
+        <v>6.9055795862</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.6852529000004353E-3</v>
+        <v>-3.6882905000004129E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.63817935488801325</v>
+        <v>-0.63870401271597377</v>
       </c>
       <c r="E161" s="5">
-        <v>4.6525944813107012</v>
+        <v>4.6526446694329815</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>6.9166941155000004</v>
+        <v>6.9166975342999999</v>
       </c>
       <c r="C162" s="5">
-        <v>1.1109574700000735E-2</v>
+        <v>1.1117948099999886E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>1.9477113646077404</v>
+        <v>1.9491938090324679</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>6.9196058737000001</v>
+        <v>6.9196087512000002</v>
       </c>
       <c r="C163" s="5">
-        <v>2.911758199999781E-3</v>
+        <v>2.9112169000002908E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>0.50634179908983779</v>
+        <v>0.50624720060812312</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>6.9462928288999999</v>
+        <v>6.9462950561000003</v>
       </c>
       <c r="C164" s="5">
-        <v>2.6686955199999751E-2</v>
+        <v>2.6686304900000124E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>4.7275024644811259</v>
+        <v>4.7273828038806753</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>6.8627140745000004</v>
+        <v>6.8627152729000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-8.3578754399999511E-2</v>
+        <v>-8.3579783200000257E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-13.520372680261683</v>
+        <v>-13.52052419931934</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>6.9196775063000002</v>
+        <v>6.9196779635999999</v>
       </c>
       <c r="C166" s="5">
-        <v>5.6963431799999853E-2</v>
+        <v>5.6962690699999818E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>10.42804769323098</v>
+        <v>10.427903865808542</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>6.9782213741000003</v>
+        <v>6.9782215910999996</v>
       </c>
       <c r="C167" s="5">
-        <v>5.8543867800000093E-2</v>
+        <v>5.8543627499999751E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>10.63859662918536</v>
+        <v>10.638550174069783</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>7.1063228164999996</v>
+        <v>7.1063220714000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.12810144239999932</v>
+        <v>0.12810048030000054</v>
       </c>
       <c r="D168" s="5">
-        <v>24.394813510109259</v>
+        <v>24.394610576990129</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>7.2558279074999996</v>
+        <v>7.2558268885999997</v>
       </c>
       <c r="C169" s="5">
-        <v>0.14950509099999998</v>
+        <v>0.14950481719999953</v>
       </c>
       <c r="D169" s="5">
-        <v>28.382106706318353</v>
+        <v>28.382051900369156</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>7.3764855706999999</v>
+        <v>7.3764850922000003</v>
       </c>
       <c r="C170" s="5">
-        <v>0.12065766320000026</v>
+        <v>0.12065820360000057</v>
       </c>
       <c r="D170" s="5">
-        <v>21.885005932240588</v>
+        <v>21.885116443137619</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>7.5339982366999996</v>
+        <v>7.5339969353000003</v>
       </c>
       <c r="C171" s="5">
-        <v>0.15751266599999969</v>
+        <v>0.15751184309999999</v>
       </c>
       <c r="D171" s="5">
-        <v>28.858242605578035</v>
+        <v>28.858075808448504</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>7.7105489807999996</v>
+        <v>7.7105483868000002</v>
       </c>
       <c r="C172" s="5">
-        <v>0.17655074410000005</v>
+        <v>0.17655145149999996</v>
       </c>
       <c r="D172" s="5">
-        <v>32.043623441554494</v>
+        <v>32.043775080003243</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>7.7153268706000002</v>
+        <v>7.7153252088000004</v>
       </c>
       <c r="C173" s="5">
-        <v>4.7778898000006009E-3</v>
+        <v>4.7768220000001804E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>0.74612695885456493</v>
+        <v>0.74595969767128345</v>
       </c>
       <c r="E173" s="5">
-        <v>11.725905678452442</v>
+        <v>11.72596177471017</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>7.6200252413999996</v>
+        <v>7.6200259600000004</v>
       </c>
       <c r="C174" s="5">
-        <v>-9.5301629200000626E-2</v>
+        <v>-9.5299248799999958E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-13.856015450312286</v>
+        <v>-13.855695310811655</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>7.6150992305000003</v>
+        <v>7.6151002476</v>
       </c>
       <c r="C175" s="5">
-        <v>-4.9260108999993335E-3</v>
+        <v>-4.9257124000003927E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.77299493795887075</v>
+        <v>-0.77294819079166688</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>8.1244065725999999</v>
+        <v>8.1244077903999994</v>
       </c>
       <c r="C176" s="5">
-        <v>0.50930734209999962</v>
+        <v>0.50930754279999935</v>
       </c>
       <c r="D176" s="5">
-        <v>117.46680967560197</v>
+        <v>117.46685229152783</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>8.0450684034000002</v>
+        <v>8.0450691777000003</v>
       </c>
       <c r="C177" s="5">
-        <v>-7.9338169199999697E-2</v>
+        <v>-7.9338612699999089E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-11.109140265305539</v>
+        <v>-11.109197491858202</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>8.0049908394999996</v>
+        <v>8.0049913142999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-4.0077563900000612E-2</v>
+        <v>-4.0077863400000524E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.8168571319039852</v>
+        <v>-5.8168988726924447</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7.9511843189000002</v>
+        <v>7.9511844142000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-5.3806520599999352E-2</v>
+        <v>-5.3806900099999666E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-7.7743378848029732</v>
+        <v>-7.7743902623532035</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7.9210237646000001</v>
+        <v>7.9210235938000002</v>
       </c>
       <c r="C180" s="5">
-        <v>-3.0160554300000086E-2</v>
+        <v>-3.0160820399999899E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-4.4580849619497371</v>
+        <v>-4.4581234254032598</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7.8529643452000002</v>
+        <v>7.8529638194000002</v>
       </c>
       <c r="C181" s="5">
-        <v>-6.8059419399999932E-2</v>
+        <v>-6.8059774399999995E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-9.8371331045433497</v>
+        <v>-9.8371822174053829</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7.7616409730000004</v>
+        <v>7.7616405162</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.1323372199999753E-2</v>
+        <v>-9.1323303200000261E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-13.096135154277079</v>
+        <v>-13.09612670505792</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7.8553684964999997</v>
+        <v>7.8553677990999997</v>
       </c>
       <c r="C183" s="5">
-        <v>9.3727523499999243E-2</v>
+        <v>9.3727282899999764E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>15.493130531369403</v>
+        <v>15.493089055690866</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7.9160403628999996</v>
+        <v>7.9160399831000001</v>
       </c>
       <c r="C184" s="5">
-        <v>6.0671866399999885E-2</v>
+        <v>6.0672184000000406E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>9.6723747412183805</v>
+        <v>9.6724284388258965</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>7.9280980154999998</v>
+        <v>7.9280978474000001</v>
       </c>
       <c r="C185" s="5">
-        <v>1.2057652600000246E-2</v>
+        <v>1.2057864299999999E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>1.843221666786965</v>
+        <v>1.8432543895883224</v>
       </c>
       <c r="E185" s="5">
-        <v>2.7577722689985373</v>
+        <v>2.757792223162725</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>8.0422537712000004</v>
+        <v>8.0422540849999997</v>
       </c>
       <c r="C186" s="5">
-        <v>0.11415575570000058</v>
+        <v>0.1141562375999996</v>
       </c>
       <c r="D186" s="5">
-        <v>18.714877246715169</v>
+        <v>18.714963037685763</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>8.0281100752000008</v>
+        <v>8.0281105012000005</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.414369599999965E-2</v>
+        <v>-1.4143583799999249E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.090113662811266</v>
+        <v>-2.0900971615077424</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>7.9138790059000002</v>
+        <v>7.9138795095000001</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.1142310693000006</v>
+        <v>-0.11423099170000039</v>
       </c>
       <c r="D188" s="5">
-        <v>-15.799814043007309</v>
+        <v>-15.799803361548481</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>7.9361868271000002</v>
+        <v>7.9361870163999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2307821200000078E-2</v>
+        <v>2.2307506899999829E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>3.435525062111755</v>
+        <v>3.4354756833208766</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>7.8948791467000001</v>
+        <v>7.8948792572000004</v>
       </c>
       <c r="C190" s="5">
-        <v>-4.1307680400000102E-2</v>
+        <v>-4.1307759199999516E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-6.0702343500663609</v>
+        <v>-6.0702454597219795</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>7.6349607536999997</v>
+        <v>7.6349607521999996</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.25991839300000041</v>
+        <v>-0.2599185050000008</v>
       </c>
       <c r="D191" s="5">
-        <v>-33.083090977223492</v>
+        <v>-33.083102374145611</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>7.8253428545999997</v>
+        <v>7.8253427938</v>
       </c>
       <c r="C192" s="5">
-        <v>0.19038210089999996</v>
+        <v>0.19038204160000038</v>
       </c>
       <c r="D192" s="5">
-        <v>34.387472728564752</v>
+        <v>34.387460515706422</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>8.0578462549999994</v>
+        <v>8.0578459202000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.23250340039999973</v>
+        <v>0.23250312640000015</v>
       </c>
       <c r="D193" s="5">
-        <v>42.097758157784206</v>
+        <v>42.097700557155562</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>8.0519991556000008</v>
+        <v>8.0519989568000003</v>
       </c>
       <c r="C194" s="5">
-        <v>-5.8470993999986121E-3</v>
+        <v>-5.8469633999997939E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.86730170756602609</v>
+        <v>-0.86728165098426402</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>7.9657103960000004</v>
+        <v>7.9657101674000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-8.6288759600000375E-2</v>
+        <v>-8.6288789400000176E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-12.128202983202552</v>
+        <v>-12.128207209995622</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>7.9163848501</v>
+        <v>7.9163847586999996</v>
       </c>
       <c r="C196" s="5">
-        <v>-4.9325545900000378E-2</v>
+        <v>-4.9325408700000573E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-7.1827638916241332</v>
+        <v>-7.182744787238116</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>7.9351992130999998</v>
+        <v>7.9351991974000002</v>
       </c>
       <c r="C197" s="5">
-        <v>1.8814362999999723E-2</v>
+        <v>1.8814438700000657E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>2.8895392025469091</v>
+        <v>2.8895510148611026</v>
       </c>
       <c r="E197" s="5">
-        <v>8.9570002617489486E-2</v>
+        <v>8.9571926793619028E-2</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>7.9653068246999998</v>
+        <v>7.9653070453000003</v>
       </c>
       <c r="C198" s="5">
-        <v>3.0107611600000084E-2</v>
+        <v>3.0107847900000095E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>4.6492461632629878</v>
+        <v>4.6492834271455008</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>7.9358703196000002</v>
+        <v>7.9358705342000002</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.9436505099999621E-2</v>
+        <v>-2.9436511100000118E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-4.3456700082187494</v>
+        <v>-4.3456707581465022</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>8.0026572864999999</v>
+        <v>8.0026575097000006</v>
       </c>
       <c r="C200" s="5">
-        <v>6.6786966899999634E-2</v>
+        <v>6.6786975500000345E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>10.579819121550837</v>
+        <v>10.579820248089389</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>8.1430662453</v>
+        <v>8.1430662545000008</v>
       </c>
       <c r="C201" s="5">
-        <v>0.14040895880000015</v>
+        <v>0.14040874480000021</v>
       </c>
       <c r="D201" s="5">
-        <v>23.209725691050529</v>
+        <v>23.209686124560026</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>8.1875169365999998</v>
+        <v>8.1875169341999996</v>
       </c>
       <c r="C202" s="5">
-        <v>4.4450691299999789E-2</v>
+        <v>4.445067969999883E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>6.7507468401022397</v>
+        <v>6.7507450173227346</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>8.1996122657000008</v>
+        <v>8.1996122381000003</v>
       </c>
       <c r="C203" s="5">
-        <v>1.2095329100000995E-2</v>
+        <v>1.2095303900000687E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>1.7872217493800857</v>
+        <v>1.7872179960166656</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>8.2227368632999998</v>
+        <v>8.2227368357999993</v>
       </c>
       <c r="C204" s="5">
-        <v>2.3124597599998964E-2</v>
+        <v>2.3124597699998972E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>3.4372376143440908</v>
+        <v>3.4372376411893724</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>8.2610125583999992</v>
+        <v>8.2610122678</v>
       </c>
       <c r="C205" s="5">
-        <v>3.8275695099999396E-2</v>
+        <v>3.827543200000072E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>5.7310822509653692</v>
+        <v>5.7310418622481762</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>8.1324479493999995</v>
+        <v>8.1324478433999996</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.12856460899999966</v>
+        <v>-0.12856442440000038</v>
       </c>
       <c r="D206" s="5">
-        <v>-17.156942454042401</v>
+        <v>-17.156920441233623</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8.1700914776999998</v>
+        <v>8.17009148</v>
       </c>
       <c r="C207" s="5">
-        <v>3.7643528300000284E-2</v>
+        <v>3.7643636600000363E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>5.6981832325255333</v>
+        <v>5.6982001218962797</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>8.2179793759000006</v>
+        <v>8.2179793593999992</v>
       </c>
       <c r="C208" s="5">
-        <v>4.7887898200000834E-2</v>
+        <v>4.7887879399999278E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>7.2648756512211143</v>
+        <v>7.2648727044736905</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>8.1245176912999995</v>
+        <v>8.1245177022000004</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.3461684600001149E-2</v>
+        <v>-9.3461657199998882E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-12.825292207562111</v>
+        <v>-12.825288703754767</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3858062427400517</v>
+        <v>2.3858065826757091</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>8.2025743960999993</v>
+        <v>8.2025745294999997</v>
       </c>
       <c r="C210" s="5">
-        <v>7.8056704799999821E-2</v>
+        <v>7.8056827299999298E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>12.158210726614893</v>
+        <v>12.15823080953391</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>8.2578925769999998</v>
+        <v>8.2578927031999996</v>
       </c>
       <c r="C211" s="5">
-        <v>5.5318180900000513E-2</v>
+        <v>5.5318173699999917E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>8.3998326700905004</v>
+        <v>8.3998313942189817</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>8.2942833787999994</v>
+        <v>8.2942834949000002</v>
       </c>
       <c r="C212" s="5">
-        <v>3.639080179999965E-2</v>
+        <v>3.6390791700000591E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>5.418220719114264</v>
+        <v>5.4182190938732555</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>8.1560916702000004</v>
+        <v>8.1560916668000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.13819170859999907</v>
+        <v>-0.13819182810000008</v>
       </c>
       <c r="D213" s="5">
-        <v>-18.259225157362469</v>
+        <v>-18.259239296349872</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>8.1876410803000006</v>
+        <v>8.1876410705999998</v>
       </c>
       <c r="C214" s="5">
-        <v>3.154941010000023E-2</v>
+        <v>3.1549403799999709E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>4.7418826189567831</v>
+        <v>4.7418816538490116</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>8.2868786166999993</v>
+        <v>8.2868785913000007</v>
       </c>
       <c r="C215" s="5">
-        <v>9.923753639999866E-2</v>
+        <v>9.9237520700000914E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>15.554316707310466</v>
+        <v>15.554314099886701</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>8.4038169064999995</v>
+        <v>8.4038168818999992</v>
       </c>
       <c r="C216" s="5">
-        <v>0.11693828980000021</v>
+        <v>0.1169382905999985</v>
       </c>
       <c r="D216" s="5">
-        <v>18.31157958299865</v>
+        <v>18.31157977870259</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8.1603694362999999</v>
+        <v>8.1603692376999994</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.24344747019999957</v>
+        <v>-0.24344764419999976</v>
       </c>
       <c r="D217" s="5">
-        <v>-29.725322000034772</v>
+        <v>-29.725340054912063</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8.3244375697000006</v>
+        <v>8.3244375853000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.1640681334000007</v>
+        <v>0.16406834760000066</v>
       </c>
       <c r="D218" s="5">
-        <v>26.981648315760864</v>
+        <v>26.981688255763437</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8.1730106955000004</v>
+        <v>8.1730106809999992</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.15142687420000023</v>
+        <v>-0.15142690430000094</v>
       </c>
       <c r="D219" s="5">
-        <v>-19.771993722056969</v>
+        <v>-19.771997234245696</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8.0126648189999994</v>
+        <v>8.0126647994999995</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.16034587650000098</v>
+        <v>-0.16034588149999962</v>
       </c>
       <c r="D220" s="5">
-        <v>-21.161399801364212</v>
+        <v>-21.161400425307196</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8.2002754229000008</v>
+        <v>8.2002754822000004</v>
       </c>
       <c r="C221" s="5">
-        <v>0.18761060390000139</v>
+        <v>0.18761068270000081</v>
       </c>
       <c r="D221" s="5">
-        <v>32.013261194294863</v>
+        <v>32.013276505370847</v>
       </c>
       <c r="E221" s="5">
-        <v>0.93245820217888742</v>
+        <v>0.93245879665553311</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8.2240914032999992</v>
+        <v>8.2240913745000004</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3815980399998438E-2</v>
+        <v>2.381589230000003E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.5413612001183203</v>
+        <v>3.5413478639453988</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8.2642061746</v>
+        <v>8.2642061723999998</v>
       </c>
       <c r="C223" s="5">
-        <v>4.011477130000074E-2</v>
+        <v>4.0114797899999388E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>6.0128668327123158</v>
+        <v>6.0128709490201881</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8.3893308213999997</v>
+        <v>8.3893308443999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.12512464679999979</v>
+        <v>0.1251246720000001</v>
       </c>
       <c r="D224" s="5">
-        <v>19.760644819875584</v>
+        <v>19.760649142447772</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>8.4861248827000004</v>
+        <v>8.4861250162000008</v>
       </c>
       <c r="C225" s="5">
-        <v>9.6794061300000678E-2</v>
+        <v>9.6794171800000939E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>14.758582958543842</v>
+        <v>14.758600847091795</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>8.5003495519999994</v>
+        <v>8.5003496034000001</v>
       </c>
       <c r="C226" s="5">
-        <v>1.4224669299998993E-2</v>
+        <v>1.4224587199999306E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>2.0301203313663807</v>
+        <v>2.0301084737303965</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>8.4890369698000008</v>
+        <v>8.4890370076000004</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.1312582199998644E-2</v>
+        <v>-1.1312595799999769E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.5853670100996586</v>
+        <v>-1.5853688925847043</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>8.3828520019999999</v>
+        <v>8.3828520133000008</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.10618496780000086</v>
+        <v>-0.1061849942999995</v>
       </c>
       <c r="D228" s="5">
-        <v>-14.019397002506951</v>
+        <v>-14.019400205950028</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>8.2571271999999993</v>
+        <v>8.2571270872000007</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.12572480200000058</v>
+        <v>-0.12572492610000019</v>
       </c>
       <c r="D229" s="5">
-        <v>-16.584623774254524</v>
+        <v>-16.584638797945171</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>8.4019542826000002</v>
+        <v>8.4019543891000001</v>
       </c>
       <c r="C230" s="5">
-        <v>0.14482708260000088</v>
+        <v>0.14482730189999948</v>
       </c>
       <c r="D230" s="5">
-        <v>23.201521224216613</v>
+        <v>23.20156016065582</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>8.4736593095000003</v>
+        <v>8.4736592111999993</v>
       </c>
       <c r="C231" s="5">
-        <v>7.1705026900000135E-2</v>
+        <v>7.1704822099999177E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>10.735843233833275</v>
+        <v>10.735810974788773</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>8.4070172825</v>
+        <v>8.4070171175000006</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.6642027000000326E-2</v>
+        <v>-6.6642093699998739E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.0398230928543484</v>
+        <v>-9.0398318531988977</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>8.4773308258999993</v>
+        <v>8.4773308050999994</v>
       </c>
       <c r="C233" s="5">
-        <v>7.031354339999929E-2</v>
+        <v>7.0313687599998786E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>10.511200892139861</v>
+        <v>10.511223665661507</v>
       </c>
       <c r="E233" s="5">
-        <v>3.3786109455091751</v>
+        <v>3.3786099442804307</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>8.3397474038000006</v>
+        <v>8.3397472079000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.13758342209999874</v>
+        <v>-0.13758359719999902</v>
       </c>
       <c r="D234" s="5">
-        <v>-17.827749554271431</v>
+        <v>-17.827770297487731</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>8.3753445906999993</v>
+        <v>8.3753444801000008</v>
       </c>
       <c r="C235" s="5">
-        <v>3.559718689999869E-2</v>
+        <v>3.5597272200000418E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>5.2440256034707478</v>
+        <v>5.2440385920498489</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>8.2982130169000001</v>
+        <v>8.2982130071999993</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.7131573799999131E-2</v>
+        <v>-7.7131472900001441E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.508304688717018</v>
+        <v>-10.508291762714251</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>8.2035661885</v>
+        <v>8.2035664323000006</v>
       </c>
       <c r="C237" s="5">
-        <v>-9.464682840000016E-2</v>
+        <v>-9.4646574899998726E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.860053588334619</v>
+        <v>-12.860021289689216</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>8.2169715224999997</v>
+        <v>8.2169721212999995</v>
       </c>
       <c r="C238" s="5">
-        <v>1.3405333999999769E-2</v>
+        <v>1.3405688999998944E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>1.9786233129249764</v>
+        <v>1.9786761233182126</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>8.2217540121999999</v>
+        <v>8.2217540790000001</v>
       </c>
       <c r="C239" s="5">
-        <v>4.7824897000001698E-3</v>
+        <v>4.7819577000005609E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>0.70067112046623414</v>
+        <v>0.70059287755648292</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>8.2624210360999992</v>
+        <v>8.2624210237</v>
       </c>
       <c r="C240" s="5">
-        <v>4.0667023899999322E-2</v>
+        <v>4.0666944699999874E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>6.0996903710648587</v>
+        <v>6.0996781158412672</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>8.1493223580999992</v>
+        <v>8.1493222484000007</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.11309867800000006</v>
+        <v>-0.11309877529999923</v>
       </c>
       <c r="D241" s="5">
-        <v>-15.244068006999544</v>
+        <v>-15.244080171649276</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>7.9805591632999997</v>
+        <v>7.9805592474000004</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.16876319479999946</v>
+        <v>-0.1687630010000003</v>
       </c>
       <c r="D242" s="5">
-        <v>-22.206754353536507</v>
+        <v>-22.206731949684777</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>8.0557122339999996</v>
+        <v>8.0557119672000006</v>
       </c>
       <c r="C243" s="5">
-        <v>7.515307069999988E-2</v>
+        <v>7.5152719800000156E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>11.90447881979415</v>
+        <v>11.904420194219334</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>8.0026359944000003</v>
+        <v>8.0026355770999995</v>
       </c>
       <c r="C244" s="5">
-        <v>-5.3076239599999298E-2</v>
+        <v>-5.3076390100001092E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.6260680036723709</v>
+        <v>-7.6260890937065344</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>7.9713342455999996</v>
+        <v>7.9713341102999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-3.1301748800000695E-2</v>
+        <v>-3.1301466799999567E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.5940454876858494</v>
+        <v>-4.5940052202580572</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.9688195576144683</v>
+        <v>-5.9688209229205702</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>7.8270716103</v>
+        <v>7.8270712511999996</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.14426263529999961</v>
+        <v>-0.14426285910000036</v>
       </c>
       <c r="D246" s="5">
-        <v>-19.680786345518829</v>
+        <v>-19.680814205913034</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>7.7680393438999999</v>
+        <v>7.7680390976</v>
       </c>
       <c r="C247" s="5">
-        <v>-5.9032266400000033E-2</v>
+        <v>-5.9032153599999582E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.68432961199359</v>
+        <v>-8.6843140820614622</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>7.8217563205999996</v>
+        <v>7.8217548177999996</v>
       </c>
       <c r="C248" s="5">
-        <v>5.3716976699999641E-2</v>
+        <v>5.3715720199999595E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>8.6211466472968077</v>
+        <v>8.6209375423139889</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>7.8143947528000002</v>
+        <v>7.8143979031999997</v>
       </c>
       <c r="C249" s="5">
-        <v>-7.3615677999994134E-3</v>
+        <v>-7.3569145999998753E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.1235707629834057</v>
+        <v>-1.1228644456394377</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>7.8301490454999998</v>
+        <v>7.8301498991000003</v>
       </c>
       <c r="C250" s="5">
-        <v>1.5754292699999617E-2</v>
+        <v>1.5751995900000537E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>2.4462794109783248</v>
+        <v>2.4459178104828005</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>7.8639038550000002</v>
+        <v>7.8639037138000001</v>
       </c>
       <c r="C251" s="5">
-        <v>3.3754809500000427E-2</v>
+        <v>3.3753814699999829E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>5.2974842458134885</v>
+        <v>5.297323810501342</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>7.943913845</v>
+        <v>7.9439136237000003</v>
       </c>
       <c r="C252" s="5">
-        <v>8.0009989999999753E-2</v>
+        <v>8.0009909900000231E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>12.916124388173555</v>
+        <v>12.916110970559735</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>8.0375544520000002</v>
+        <v>8.0375541266999999</v>
       </c>
       <c r="C253" s="5">
-        <v>9.3640607000000209E-2</v>
+        <v>9.3640502999999597E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>15.099339899503782</v>
+        <v>15.099322476173938</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>7.9461584263000002</v>
+        <v>7.9461582464999996</v>
       </c>
       <c r="C254" s="5">
-        <v>-9.1396025699999939E-2</v>
+        <v>-9.1395880200000335E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-12.823486388488281</v>
+        <v>-12.823467720273285</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>8.1441338877000007</v>
+        <v>8.1441332773999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.19797546140000044</v>
+        <v>0.19797503090000035</v>
       </c>
       <c r="D255" s="5">
-        <v>34.354501709003628</v>
+        <v>34.354417371877631</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>8.3069198573000005</v>
+        <v>8.3069190361</v>
       </c>
       <c r="C256" s="5">
-        <v>0.1627859695999998</v>
+        <v>0.16278575870000012</v>
       </c>
       <c r="D256" s="5">
-        <v>26.806463136235649</v>
+        <v>26.806426737760948</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>8.4823070635000004</v>
+        <v>8.4823061508999995</v>
       </c>
       <c r="C257" s="5">
-        <v>0.17538720619999992</v>
+        <v>0.17538711479999947</v>
       </c>
       <c r="D257" s="5">
-        <v>28.495415893343189</v>
+        <v>28.495402430136373</v>
       </c>
       <c r="E257" s="5">
-        <v>6.4101291221359435</v>
+        <v>6.410119479746279</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>8.5480820976</v>
+        <v>8.5480815443000004</v>
       </c>
       <c r="C258" s="5">
-        <v>6.577503409999963E-2</v>
+        <v>6.5775393400000937E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>9.7125562311785494</v>
+        <v>9.7126126594609516</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>8.5849452583999994</v>
+        <v>8.5849450716</v>
       </c>
       <c r="C259" s="5">
-        <v>3.6863160799999406E-2</v>
+        <v>3.6863527299999532E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>5.2994609832061057</v>
+        <v>5.299515278508915</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>8.5411637707000008</v>
+        <v>8.5411609569000007</v>
       </c>
       <c r="C260" s="5">
-        <v>-4.3781487699998678E-2</v>
+        <v>-4.3784114699999321E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-5.9509901003327981</v>
+        <v>-5.9513373447194873</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>8.4063271099999994</v>
+        <v>8.4063342075000005</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.13483666070000133</v>
+        <v>-0.13482674940000017</v>
       </c>
       <c r="D261" s="5">
-        <v>-17.382731107733175</v>
+        <v>-17.381567441150349</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>8.5211277076999998</v>
+        <v>8.5211297741000003</v>
       </c>
       <c r="C262" s="5">
-        <v>0.1148005977000004</v>
+        <v>0.11479556659999979</v>
       </c>
       <c r="D262" s="5">
-        <v>17.676424821272075</v>
+        <v>17.675575010742548</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>8.5844993077999998</v>
+        <v>8.5844997728999992</v>
       </c>
       <c r="C263" s="5">
-        <v>6.3371600099999981E-2</v>
+        <v>6.3369998799998939E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>9.2986376855986883</v>
+        <v>9.2983906831485506</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>8.5190368131999996</v>
+        <v>8.5190365033000006</v>
       </c>
       <c r="C264" s="5">
-        <v>-6.5462494600000198E-2</v>
+        <v>-6.5463269599998597E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>-8.7765904822715406</v>
+        <v>-8.7766896125792364</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>8.6171754265999994</v>
+        <v>8.6171737049000008</v>
       </c>
       <c r="C265" s="5">
-        <v>9.8138613399999741E-2</v>
+        <v>9.8137201600000168E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>14.734300492405161</v>
+        <v>14.7340754922622</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>8.7067797402</v>
+        <v>8.7067787568000004</v>
       </c>
       <c r="C266" s="5">
-        <v>8.9604313600000651E-2</v>
+        <v>8.9605051899999566E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>13.216958762660314</v>
+        <v>13.217076760419321</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>8.7385317508</v>
+        <v>8.7385294333000001</v>
       </c>
       <c r="C267" s="5">
-        <v>3.1752010599999991E-2</v>
+        <v>3.1750676499999742E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>4.4650282934946217</v>
+        <v>4.4648374256596624</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>8.8219551135999996</v>
+        <v>8.8219522261000005</v>
       </c>
       <c r="C268" s="5">
-        <v>8.3423362799999623E-2</v>
+        <v>8.3422792800000423E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>12.077001232008788</v>
+        <v>12.076917707307189</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>8.8072703552</v>
+        <v>8.8072672223000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-1.4684758399999609E-2</v>
+        <v>-1.4685003800000374E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-1.9792973960343185</v>
+        <v>-1.9793308121755171</v>
       </c>
       <c r="E269" s="5">
-        <v>3.8310720098585049</v>
+        <v>3.831046246373937</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>8.9654765057999999</v>
+        <v>8.9654750974000006</v>
       </c>
       <c r="C270" s="5">
-        <v>0.15820615059999987</v>
+        <v>0.15820787510000045</v>
       </c>
       <c r="D270" s="5">
-        <v>23.818228362936633</v>
+        <v>23.818523485589836</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>9.0024176360000006</v>
+        <v>9.0024178258000003</v>
       </c>
       <c r="C271" s="5">
-        <v>3.6941130200000671E-2</v>
+        <v>3.694272839999968E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>5.0580554689889867</v>
+        <v>5.0582800935052186</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>9.0560693237999992</v>
+        <v>9.0560707576000006</v>
       </c>
       <c r="C272" s="5">
-        <v>5.3651687799998626E-2</v>
+        <v>5.3652931800000303E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>7.3907759639362691</v>
+        <v>7.3909528257646517</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>9.0942734723999994</v>
+        <v>9.0942867403999994</v>
       </c>
       <c r="C273" s="5">
-        <v>3.820414860000021E-2</v>
+        <v>3.8215982799998827E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>5.181474715235268</v>
+        <v>5.1831163343578623</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>9.0046096095999992</v>
+        <v>9.0046140165999997</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.966386280000016E-2</v>
+        <v>-8.9672723799999687E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-11.210307621065196</v>
+        <v>-11.211340618981612</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>9.192335495</v>
+        <v>9.1923378161000002</v>
       </c>
       <c r="C275" s="5">
-        <v>0.18772588540000079</v>
+        <v>0.18772379950000051</v>
       </c>
       <c r="D275" s="5">
-        <v>28.094868152489539</v>
+        <v>28.094503986360554</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>9.3898850200999995</v>
+        <v>9.3898849579999997</v>
       </c>
       <c r="C276" s="5">
-        <v>0.19754952509999946</v>
+        <v>0.19754714189999945</v>
       </c>
       <c r="D276" s="5">
-        <v>29.066309957014557</v>
+        <v>29.065908637863515</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>9.4105037571000008</v>
+        <v>9.4104980415000004</v>
       </c>
       <c r="C277" s="5">
-        <v>2.0618737000001275E-2</v>
+        <v>2.0613083500000684E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>2.6670721840295952</v>
+        <v>2.6663320590877948</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>9.4608355815999996</v>
+        <v>9.4608317960000008</v>
       </c>
       <c r="C278" s="5">
-        <v>5.0331824499998845E-2</v>
+        <v>5.0333754500000438E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>6.6103750154337115</v>
+        <v>6.6106401304180329</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>9.4307925212000008</v>
+        <v>9.4307847907000006</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.0043060399998822E-2</v>
+        <v>-3.0047005300000151E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-3.7447680547638362</v>
+        <v>-3.7452526888748006</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>9.4435369701000003</v>
+        <v>9.4435273892999998</v>
       </c>
       <c r="C280" s="5">
-        <v>1.2744448899999483E-2</v>
+        <v>1.2742598599999155E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>1.6337460649493929</v>
+        <v>1.633508453385013</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>9.3365515248000008</v>
+        <v>9.336542541</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.10698544529999943</v>
+        <v>-0.10698484829999977</v>
       </c>
       <c r="D281" s="5">
-        <v>-12.778859591723901</v>
+        <v>-12.778804833968094</v>
       </c>
       <c r="E281" s="5">
-        <v>6.0095937589505377</v>
+        <v>6.0095294640302832</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>9.3873419177000006</v>
+        <v>9.3873387887999993</v>
       </c>
       <c r="C282" s="5">
-        <v>5.0790392899999759E-2</v>
+        <v>5.079624779999925E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>6.7268422145102313</v>
+        <v>6.727647674042081</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>9.5386290577999997</v>
+        <v>9.5386315648999993</v>
       </c>
       <c r="C283" s="5">
-        <v>0.15128714009999911</v>
+        <v>0.15129277610000003</v>
       </c>
       <c r="D283" s="5">
-        <v>21.149013511100677</v>
+        <v>21.149880185759407</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>9.3691532480999999</v>
+        <v>9.3691615968999997</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.16947580969999976</v>
+        <v>-0.16946996799999958</v>
       </c>
       <c r="D284" s="5">
-        <v>-19.355901700843646</v>
+        <v>-19.355293715412248</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>9.7646144243999995</v>
+        <v>9.7646507027999991</v>
       </c>
       <c r="C285" s="5">
-        <v>0.39546117629999955</v>
+        <v>0.39548910589999942</v>
       </c>
       <c r="D285" s="5">
-        <v>64.23173319284048</v>
+        <v>64.237299149976153</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>9.7693616874</v>
+        <v>9.7693712593999997</v>
       </c>
       <c r="C286" s="5">
-        <v>4.7472630000005012E-3</v>
+        <v>4.7205566000005916E-3</v>
       </c>
       <c r="D286" s="5">
-        <v>0.58496656527515789</v>
+        <v>0.58166483145871695</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>9.6924793323999996</v>
+        <v>9.6924837450000005</v>
       </c>
       <c r="C287" s="5">
-        <v>-7.6882355000000402E-2</v>
+        <v>-7.6887514399999191E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-9.0454687539278318</v>
+        <v>-9.0460412606841132</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>9.7718016120000009</v>
+        <v>9.7717999520000003</v>
       </c>
       <c r="C288" s="5">
-        <v>7.9322279600001266E-2</v>
+        <v>7.931620699999975E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>10.275006545066612</v>
+        <v>10.274179304780429</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>9.8150780092000005</v>
+        <v>9.8150655145000005</v>
       </c>
       <c r="C289" s="5">
-        <v>4.327639719999965E-2</v>
+        <v>4.3265562500000243E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>5.4458209704623117</v>
+        <v>5.4444251279814004</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>9.8386553579000005</v>
+        <v>9.8386447676</v>
       </c>
       <c r="C290" s="5">
-        <v>2.3577348699999945E-2</v>
+        <v>2.357925309999942E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>2.9209781569802029</v>
+        <v>2.9212209856168236</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>9.8114173974999996</v>
+        <v>9.8113984734000006</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.7237960400000816E-2</v>
+        <v>-2.7246294199999355E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.2720353935866808</v>
+        <v>-3.2730247852440386</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9.8604311874999997</v>
+        <v>9.8604089010999996</v>
       </c>
       <c r="C292" s="5">
-        <v>4.9013790000000057E-2</v>
+        <v>4.9010427699998971E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>6.1621871748137158</v>
+        <v>6.1617649869006641</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9.7593284490999999</v>
+        <v>9.7593065574000004</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.10110273839999984</v>
+        <v>-0.10110234369999915</v>
       </c>
       <c r="D293" s="5">
-        <v>-11.633361874687331</v>
+        <v>-11.633343817371811</v>
       </c>
       <c r="E293" s="5">
-        <v>4.528191411754201</v>
+        <v>4.5280575174749815</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>10.135508934000001</v>
+        <v>10.135492892</v>
       </c>
       <c r="C294" s="5">
-        <v>0.37618048490000078</v>
+        <v>0.37618633459999984</v>
       </c>
       <c r="D294" s="5">
-        <v>57.437257881392711</v>
+        <v>57.438505555250764</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>10.173521875</v>
+        <v>10.173511605</v>
       </c>
       <c r="C295" s="5">
-        <v>3.8012940999999856E-2</v>
+        <v>3.8018712999999593E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>4.5945725321667741</v>
+        <v>4.5952920655303542</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>10.17394807</v>
+        <v>10.174028899</v>
       </c>
       <c r="C296" s="5">
-        <v>4.2619499999929644E-4</v>
+        <v>5.1729399999977943E-4</v>
       </c>
       <c r="D296" s="5">
-        <v>5.0282671213786045E-2</v>
+        <v>6.1033638415186608E-2</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>10.33578818</v>
+        <v>10.335858259</v>
       </c>
       <c r="C297" s="5">
-        <v>0.16184010999999998</v>
+        <v>0.16182936000000048</v>
       </c>
       <c r="D297" s="5">
-        <v>20.8506542044131</v>
+        <v>20.848965497194037</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>10.330655195</v>
+        <v>10.330648547999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-5.1329849999994792E-3</v>
+        <v>-5.2097110000008939E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>-0.59432191184126681</v>
+        <v>-0.60317692911124876</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>10.474957852999999</v>
+        <v>10.474949582000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.14430265799999908</v>
+        <v>0.14430103400000149</v>
       </c>
       <c r="D299" s="5">
-        <v>18.111725414212575</v>
+        <v>18.111518237834503</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>10.153699498</v>
+        <v>10.153690181</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.32125835499999944</v>
+        <v>-0.32125940100000072</v>
       </c>
       <c r="D300" s="5">
-        <v>-31.187986876702578</v>
+        <v>-31.188092571251591</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>10.72319547</v>
+        <v>10.723176774000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.56949597200000035</v>
+        <v>0.5694865930000006</v>
       </c>
       <c r="D301" s="5">
-        <v>92.485933750904792</v>
+        <v>92.484026036929421</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>10.542014311999999</v>
+        <v>10.542003304</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.18118115800000112</v>
+        <v>-0.18117347000000095</v>
       </c>
       <c r="D302" s="5">
-        <v>-18.493443469981919</v>
+        <v>-18.492759488483081</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>10.596470834</v>
+        <v>10.596447959000001</v>
       </c>
       <c r="C303" s="5">
-        <v>5.4456522000000618E-2</v>
+        <v>5.4444655000001063E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>6.3779819897347378</v>
+        <v>6.3765592533136406</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>10.474036891000001</v>
+        <v>10.474005177</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.12243394299999899</v>
+        <v>-0.12244278200000025</v>
       </c>
       <c r="D304" s="5">
-        <v>-13.017031415592617</v>
+        <v>-13.017938607610624</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>10.573226539</v>
+        <v>10.573189729999999</v>
       </c>
       <c r="C305" s="5">
-        <v>9.9189647999999409E-2</v>
+        <v>9.9184552999998843E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>11.975048181678339</v>
+        <v>11.974438850171619</v>
       </c>
       <c r="E305" s="5">
-        <v>8.3396935982317224</v>
+        <v>8.3395594534620976</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>10.464570420999999</v>
+        <v>10.464532538</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.10865611800000075</v>
+        <v>-0.10865719199999901</v>
       </c>
       <c r="D306" s="5">
-        <v>-11.658166158939521</v>
+        <v>-11.658313279874587</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>10.391492787000001</v>
+        <v>10.39144928</v>
       </c>
       <c r="C307" s="5">
-        <v>-7.3077633999998781E-2</v>
+        <v>-7.3083258000000484E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-8.0655193456613752</v>
+        <v>-8.0661445043962665</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>10.586274761</v>
+        <v>10.58639503</v>
       </c>
       <c r="C308" s="5">
-        <v>0.19478197399999964</v>
+        <v>0.19494575000000047</v>
       </c>
       <c r="D308" s="5">
-        <v>24.963348575041589</v>
+        <v>24.986665277334396</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>10.405394273000001</v>
+        <v>10.40559354</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.18088048799999967</v>
+        <v>-0.18080149000000034</v>
       </c>
       <c r="D309" s="5">
-        <v>-18.682400547816613</v>
+        <v>-18.674799214471882</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>10.505841290999999</v>
+        <v>10.505771373</v>
       </c>
       <c r="C310" s="5">
-        <v>0.10044701799999878</v>
+        <v>0.10017783300000005</v>
       </c>
       <c r="D310" s="5">
-        <v>12.219295849203537</v>
+        <v>12.184550931815341</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>10.556767635</v>
+        <v>10.556714569</v>
       </c>
       <c r="C311" s="5">
-        <v>5.0926344000000512E-2</v>
+        <v>5.0943196000000412E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>5.9745350755389781</v>
+        <v>5.9766059690683493</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>10.643060649000001</v>
+        <v>10.643011746999999</v>
       </c>
       <c r="C312" s="5">
-        <v>8.6293014000000667E-2</v>
+        <v>8.6297177999998809E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>10.262261254470339</v>
+        <v>10.262832854448757</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>10.536136888</v>
+        <v>10.536138196</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.10692376100000089</v>
+        <v>-0.10687355099999962</v>
       </c>
       <c r="D313" s="5">
-        <v>-11.411283450052522</v>
+        <v>-11.406266827731438</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>10.779643525999999</v>
+        <v>10.779672106</v>
       </c>
       <c r="C314" s="5">
-        <v>0.2435066379999995</v>
+        <v>0.24353391000000002</v>
       </c>
       <c r="D314" s="5">
-        <v>31.545482582086294</v>
+        <v>31.549471858146273</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>10.776488283999999</v>
+        <v>10.776505564000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.1552420000000581E-3</v>
+        <v>-3.1665419999988842E-3</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.3506795838497001</v>
+        <v>-0.35193252734256886</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>10.88358189</v>
+        <v>10.883570520999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.10709360600000117</v>
+        <v>0.10706495699999863</v>
       </c>
       <c r="D316" s="5">
-        <v>12.599136152175362</v>
+        <v>12.595558135877759</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>10.975234708</v>
+        <v>10.975187073000001</v>
       </c>
       <c r="C317" s="5">
-        <v>9.1652818000000025E-2</v>
+        <v>9.1616552000001406E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>10.586880199266613</v>
+        <v>10.582506839144967</v>
       </c>
       <c r="E317" s="5">
-        <v>3.8021333177452377</v>
+        <v>3.8020441632612423</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>10.991742417999999</v>
+        <v>10.991660202</v>
       </c>
       <c r="C318" s="5">
-        <v>1.6507709999999065E-2</v>
+        <v>1.6473128999999531E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>1.819910784775014</v>
+        <v>1.8160747846211356</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>10.895641335000001</v>
+        <v>10.895532151999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-9.6101082999998866E-2</v>
+        <v>-9.6128050000000798E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-10.00154104533787</v>
+        <v>-10.004285259723977</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>10.790214289</v>
+        <v>10.790397112999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.10542704600000086</v>
+        <v>-0.10513503900000032</v>
       </c>
       <c r="D320" s="5">
-        <v>-11.012859232078965</v>
+        <v>-10.984060965110443</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>11.083005624</v>
+        <v>11.083275072999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.29279133500000043</v>
+        <v>0.29287796000000021</v>
       </c>
       <c r="D321" s="5">
-        <v>37.889058842172972</v>
+        <v>37.901251401232308</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>11.091828513999999</v>
+        <v>11.091629652</v>
       </c>
       <c r="C322" s="5">
-        <v>8.8228899999993615E-3</v>
+        <v>8.3545790000005837E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>0.95948227597717484</v>
+        <v>0.90832033667076484</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>10.924473320000001</v>
+        <v>10.924299477</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.16735519399999887</v>
+        <v>-0.16733017500000003</v>
       </c>
       <c r="D323" s="5">
-        <v>-16.676339217434442</v>
+        <v>-16.674323868742835</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>10.940853801999999</v>
+        <v>10.940667331</v>
       </c>
       <c r="C324" s="5">
-        <v>1.6380481999998864E-2</v>
+        <v>1.6367854000000293E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>1.8142290173019715</v>
+        <v>1.8128479373206385</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>11.043466418</v>
+        <v>11.043381466</v>
       </c>
       <c r="C325" s="5">
-        <v>0.10261261600000005</v>
+        <v>0.10271413499999937</v>
       </c>
       <c r="D325" s="5">
-        <v>11.853711960778535</v>
+        <v>11.866264201124466</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>11.030369745</v>
+        <v>11.031096757</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.3096672999999726E-2</v>
+        <v>-1.2284708999999339E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-1.4138588835605481</v>
+        <v>-1.3267486684144902</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>11.066049574000001</v>
+        <v>11.066039186999999</v>
       </c>
       <c r="C327" s="5">
-        <v>3.5679829000001106E-2</v>
+        <v>3.4942429999999192E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>3.9514355494297604</v>
+        <v>3.8680835151545301</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>11.186638890999999</v>
+        <v>11.186603114</v>
       </c>
       <c r="C328" s="5">
-        <v>0.12058931699999853</v>
+        <v>0.12056392700000096</v>
       </c>
       <c r="D328" s="5">
-        <v>13.889606391550302</v>
+        <v>13.886518350955068</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>11.076567459</v>
+        <v>11.07647877</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.1100714319999998</v>
+        <v>-0.11012434400000082</v>
       </c>
       <c r="D329" s="5">
-        <v>-11.188964812490488</v>
+        <v>-11.194089494257442</v>
       </c>
       <c r="E329" s="5">
-        <v>0.92328550318960811</v>
+        <v>0.92291544851372809</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>11.077569221999999</v>
+        <v>11.077416059999999</v>
       </c>
       <c r="C330" s="5">
-        <v>1.0017629999996558E-3</v>
+        <v>9.3728999999953544E-4</v>
       </c>
       <c r="D330" s="5">
-        <v>0.10858180930526373</v>
+        <v>0.10159109578959935</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>11.280369187</v>
+        <v>11.280157106000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.20279996500000053</v>
+        <v>0.20274104600000165</v>
       </c>
       <c r="D331" s="5">
-        <v>24.321457343525754</v>
+        <v>24.314036089574699</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>11.406482159999999</v>
+        <v>11.406618981999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.12611297299999968</v>
+        <v>0.1264618759999987</v>
       </c>
       <c r="D332" s="5">
-        <v>14.272293449183326</v>
+        <v>14.314530952914751</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>11.073131650000001</v>
+        <v>11.073333426</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.33335050999999893</v>
+        <v>-0.33328555599999987</v>
       </c>
       <c r="D333" s="5">
-        <v>-29.947304118516794</v>
+        <v>-29.94206937033551</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>11.392974147</v>
+        <v>11.392572980000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.31984249699999978</v>
+        <v>0.31923955400000104</v>
       </c>
       <c r="D334" s="5">
-        <v>40.734243359087394</v>
+        <v>40.64403173909821</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>11.495372627</v>
+        <v>11.495018274</v>
       </c>
       <c r="C335" s="5">
-        <v>0.10239847999999974</v>
+        <v>0.10244529399999891</v>
       </c>
       <c r="D335" s="5">
-        <v>11.334894360453539</v>
+        <v>11.340754594337433</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>11.538869768</v>
+        <v>11.53849563</v>
       </c>
       <c r="C336" s="5">
-        <v>4.3497140999999573E-2</v>
+        <v>4.3477356000000356E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>4.6363585417100062</v>
+        <v>4.6343514404961095</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>11.537483903</v>
+        <v>11.537388937999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.3858649999995976E-3</v>
+        <v>-1.1066920000004643E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.1440296940946495</v>
+        <v>-0.11503493191257208</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>11.483765103</v>
+        <v>11.485453831999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-5.37188000000004E-2</v>
+        <v>-5.1935106000000175E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-5.446347613509694</v>
+        <v>-5.2700028926550013</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>11.553299394</v>
+        <v>11.553488965</v>
       </c>
       <c r="C339" s="5">
-        <v>6.9534291000000081E-2</v>
+        <v>6.8035133000000414E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>7.5129374514732561</v>
+        <v>7.3445306508179931</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>11.48203185</v>
+        <v>11.482224499999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-7.1267543999999461E-2</v>
+        <v>-7.1264465000000499E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-7.1562588016601536</v>
+        <v>-7.1558465781130343</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>11.484364016000001</v>
+        <v>11.484485114</v>
       </c>
       <c r="C341" s="5">
-        <v>2.332166000000413E-3</v>
+        <v>2.2606140000007713E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>0.2440097494208926</v>
+        <v>0.23651132933806274</v>
       </c>
       <c r="E341" s="5">
-        <v>3.6816148911606783</v>
+        <v>3.683538356116034</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>11.476092809000001</v>
+        <v>11.476095815000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-8.2712069999999471E-3</v>
+        <v>-8.389298999999184E-3</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.86084228336524848</v>
+        <v>-0.8730744359801923</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>11.560041283</v>
+        <v>11.558105256999999</v>
       </c>
       <c r="C343" s="5">
-        <v>8.3948473999999607E-2</v>
+        <v>8.20094419999986E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>9.1400124055459173</v>
+        <v>8.9205323682657998</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>11.425907815</v>
+        <v>11.426362495999999</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.13413346799999992</v>
+        <v>-0.13174276099999993</v>
       </c>
       <c r="D344" s="5">
-        <v>-13.068740990587758</v>
+        <v>-12.852239587554671</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>11.569370210000001</v>
+        <v>11.569368388999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.14346239500000024</v>
+        <v>0.14300589299999977</v>
       </c>
       <c r="D345" s="5">
-        <v>16.152357875922906</v>
+        <v>16.096687127729005</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>11.504850708999999</v>
+        <v>11.504241328000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-6.4519501000001256E-2</v>
+        <v>-6.5127060999998321E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-6.4906087784549431</v>
+        <v>-6.5498502516863066</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>11.469292341999999</v>
+        <v>11.468836043</v>
       </c>
       <c r="C347" s="5">
-        <v>-3.5558367000000146E-2</v>
+        <v>-3.5405285000001285E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-3.6464717668693747</v>
+        <v>-3.6312272234698906</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>11.237871474</v>
+        <v>11.237266336999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.23142086799999895</v>
+        <v>-0.23156970600000015</v>
       </c>
       <c r="D348" s="5">
-        <v>-21.698648534548639</v>
+        <v>-21.711862425844487</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>11.429046358000001</v>
+        <v>11.428837443999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.19117488400000049</v>
+        <v>0.19157110699999969</v>
       </c>
       <c r="D349" s="5">
-        <v>22.436583257519981</v>
+        <v>22.488855355558979</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>11.434331863000001</v>
+        <v>11.438183173000001</v>
       </c>
       <c r="C350" s="5">
-        <v>5.2855049999998016E-3</v>
+        <v>9.3457290000014126E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>0.55636869347741591</v>
+        <v>0.98570408416660538</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>11.444397023000001</v>
+        <v>11.444634974</v>
       </c>
       <c r="C351" s="5">
-        <v>1.0065159999999906E-2</v>
+        <v>6.45180099999898E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>1.0614384504824548</v>
+        <v>0.67897365883293759</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>11.380699011000001</v>
+        <v>11.380835300999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-6.3698011999999693E-2</v>
+        <v>-6.3799673000000112E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-6.4783280715027924</v>
+        <v>-6.4882216600625764</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>11.485281944</v>
+        <v>11.486119328999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.10458293299999966</v>
+        <v>0.10528402799999981</v>
       </c>
       <c r="D353" s="5">
-        <v>11.602180334249002</v>
+        <v>11.683810930142013</v>
       </c>
       <c r="E353" s="5">
-        <v>7.992850093585524E-3</v>
+        <v>1.4229762882500552E-2</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>11.554206161</v>
+        <v>11.554272921999999</v>
       </c>
       <c r="C354" s="5">
-        <v>6.8924216999999288E-2</v>
+        <v>6.8153592999999901E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>7.4438144573311105</v>
+        <v>7.3572985598085339</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>11.539307951</v>
+        <v>11.535048563</v>
       </c>
       <c r="C355" s="5">
-        <v>-1.4898210000000134E-2</v>
+        <v>-1.9224358999998969E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.5363763554024468</v>
+        <v>-1.9784273087919746</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>11.658213178</v>
+        <v>11.658375655</v>
       </c>
       <c r="C356" s="5">
-        <v>0.11890522700000083</v>
+        <v>0.12332709200000025</v>
       </c>
       <c r="D356" s="5">
-        <v>13.090661919244152</v>
+        <v>13.611792759814234</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>11.574499349</v>
+        <v>11.574054577</v>
       </c>
       <c r="C357" s="5">
-        <v>-8.3713829000000572E-2</v>
+        <v>-8.4321078000000327E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-8.2845145558484656</v>
+        <v>-8.3421277802384388</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>11.520746559999999</v>
+        <v>11.51994696</v>
       </c>
       <c r="C358" s="5">
-        <v>-5.3752789000000689E-2</v>
+        <v>-5.4107616999999664E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-5.4327203014894909</v>
+        <v>-5.4678701059753143</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>11.643324647</v>
+        <v>11.642948816000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.12257808700000083</v>
+        <v>0.12300185600000013</v>
       </c>
       <c r="D359" s="5">
-        <v>13.542017958503138</v>
+        <v>13.592616892429321</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>11.627618281</v>
+        <v>11.627006559</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.5706365999999861E-2</v>
+        <v>-1.5942257000000737E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-1.6067945233650405</v>
+        <v>-1.6307974836696881</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>11.716351563</v>
+        <v>11.716430174999999</v>
       </c>
       <c r="C361" s="5">
-        <v>8.8733281999999747E-2</v>
+        <v>8.9423615999999484E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>9.5518067250014216</v>
+        <v>9.629818314944206</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>11.561537746000001</v>
+        <v>11.567357025</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.15481381699999908</v>
+        <v>-0.14907314999999954</v>
       </c>
       <c r="D362" s="5">
-        <v>-14.753122520464835</v>
+        <v>-14.243711053435105</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>11.726350237</v>
+        <v>11.727159057</v>
       </c>
       <c r="C363" s="5">
-        <v>0.16481249099999928</v>
+        <v>0.15980203199999998</v>
       </c>
       <c r="D363" s="5">
-        <v>18.513307659104417</v>
+        <v>17.897366488603893</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>11.887220624999999</v>
+        <v>11.887917822</v>
       </c>
       <c r="C364" s="5">
-        <v>0.16087038799999931</v>
+        <v>0.16075876500000064</v>
       </c>
       <c r="D364" s="5">
-        <v>17.763184877296446</v>
+        <v>17.748597824922243</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>11.889619617999999</v>
+        <v>11.892293627000001</v>
       </c>
       <c r="C365" s="5">
-        <v>2.3989929999999049E-3</v>
+        <v>4.3758050000004545E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>0.24244432021089946</v>
+        <v>0.44260144138539292</v>
       </c>
       <c r="E365" s="5">
-        <v>3.5204854001100738</v>
+        <v>3.5362186859272615</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>12.057313572</v>
+        <v>12.058442147999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.16769395400000064</v>
+        <v>0.16614852099999844</v>
       </c>
       <c r="D366" s="5">
-        <v>18.301742446923285</v>
+        <v>18.115519966673578</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>12.052612882</v>
+        <v>12.040045664999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.7006899999999519E-3</v>
+        <v>-1.8396483000000075E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.4668327129512817</v>
+        <v>-1.8154487450055767</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>11.969071599999999</v>
+        <v>11.969431675999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-8.354128200000055E-2</v>
+        <v>-7.0613988999999933E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-8.007782546320497</v>
+        <v>-6.8152699913759385</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>7.4295120687000002</v>
+        <v>7.4294173327999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.5395595312999992</v>
+        <v>-4.5400143431999993</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.672811575468074</v>
+        <v>-99.672979712837829</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>8.6736421512999993</v>
+        <v>8.6733982851999993</v>
       </c>
       <c r="C370" s="5">
-        <v>1.244130082599999</v>
+        <v>1.2439809523999994</v>
       </c>
       <c r="D370" s="5">
-        <v>541.05382458559723</v>
+        <v>540.9356396251012</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>9.3775872478999993</v>
+        <v>9.3777323709000004</v>
       </c>
       <c r="C371" s="5">
-        <v>0.70394509660000004</v>
+        <v>0.70433408570000111</v>
       </c>
       <c r="D371" s="5">
-        <v>155.07938179324245</v>
+        <v>155.2128483907459</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>9.1597745228999994</v>
+        <v>9.1596191748999995</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.21781272499999993</v>
+        <v>-0.2181131960000009</v>
       </c>
       <c r="D372" s="5">
-        <v>-24.57348590441687</v>
+        <v>-24.602838012789483</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>9.2291113589999991</v>
+        <v>9.2295839894</v>
       </c>
       <c r="C373" s="5">
-        <v>6.9336836099999744E-2</v>
+        <v>6.9964814500000472E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>9.4715422353765177</v>
+        <v>9.561130268340424</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>9.5525526412000001</v>
+        <v>9.5590308013000005</v>
       </c>
       <c r="C374" s="5">
-        <v>0.32344128220000101</v>
+        <v>0.32944681190000047</v>
       </c>
       <c r="D374" s="5">
-        <v>51.187066579615561</v>
+        <v>52.328377752706558</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>9.7087181494999992</v>
+        <v>9.7099193459999995</v>
       </c>
       <c r="C375" s="5">
-        <v>0.15616550829999909</v>
+        <v>0.15088854469999902</v>
       </c>
       <c r="D375" s="5">
-        <v>21.481304096465937</v>
+        <v>20.676064430436767</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>9.7742899733000002</v>
+        <v>9.7754569788999994</v>
       </c>
       <c r="C376" s="5">
-        <v>6.5571823800000928E-2</v>
+        <v>6.553763289999992E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>8.4126369205604909</v>
+        <v>8.4070071594677174</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>9.8787152191000001</v>
+        <v>9.8827344917000008</v>
       </c>
       <c r="C377" s="5">
-        <v>0.1044252457999999</v>
+        <v>0.10727751280000142</v>
       </c>
       <c r="D377" s="5">
-        <v>13.601211203943464</v>
+        <v>13.993662882498171</v>
       </c>
       <c r="E377" s="5">
-        <v>-16.913109615850452</v>
+        <v>-16.897994603307986</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>9.8850642323999995</v>
+        <v>9.8873499274000007</v>
       </c>
       <c r="C378" s="5">
-        <v>6.3490132999994842E-3</v>
+        <v>4.6154356999998924E-3</v>
       </c>
       <c r="D378" s="5">
-        <v>0.77396754375589349</v>
+        <v>0.5618658806300969</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>9.6335820485999992</v>
+        <v>9.6132954973999993</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.25148218380000031</v>
+        <v>-0.2740544300000014</v>
       </c>
       <c r="D379" s="5">
-        <v>-26.599391711143539</v>
+        <v>-28.631158398201407</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>9.9576007477000008</v>
+        <v>9.9585205845000004</v>
       </c>
       <c r="C380" s="5">
-        <v>0.32401869910000158</v>
+        <v>0.3452250871000011</v>
       </c>
       <c r="D380" s="5">
-        <v>48.731481086064377</v>
+        <v>52.711027880309615</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>10.31867989</v>
+        <v>10.319608860000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.36107914229999949</v>
+        <v>0.36108827550000022</v>
       </c>
       <c r="D381" s="5">
-        <v>53.33212974563726</v>
+        <v>53.327811100079181</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>10.447199842</v>
+        <v>10.448065846</v>
       </c>
       <c r="C382" s="5">
-        <v>0.12851995199999955</v>
+        <v>0.12845698599999977</v>
       </c>
       <c r="D382" s="5">
-        <v>16.013665797381172</v>
+        <v>16.00373457451829</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>10.654963607999999</v>
+        <v>10.656264223999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.20776376599999935</v>
+        <v>0.20819837799999874</v>
       </c>
       <c r="D383" s="5">
-        <v>26.655723777753426</v>
+        <v>26.715269894607484</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>10.740321028</v>
+        <v>10.741356613000001</v>
       </c>
       <c r="C384" s="5">
-        <v>8.5357420000001127E-2</v>
+        <v>8.5092389000001489E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>10.048341715005016</v>
+        <v>10.014482532384195</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>10.706943646999999</v>
+        <v>10.708698031000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-3.3377381000001094E-2</v>
+        <v>-3.2658581999999825E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.666120255440275</v>
+        <v>-3.5881441479367893</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>10.642117625999999</v>
+        <v>10.649700985000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-6.4826021000000011E-2</v>
+        <v>-5.8997045999999997E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-7.0283678779496928</v>
+        <v>-6.4144273947827841</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>10.782244669000001</v>
+        <v>10.784494522999999</v>
       </c>
       <c r="C387" s="5">
-        <v>0.14012704300000145</v>
+        <v>0.13479353799999849</v>
       </c>
       <c r="D387" s="5">
-        <v>16.996678583079451</v>
+        <v>16.29165766966285</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>10.88099777</v>
+        <v>10.883003284000001</v>
       </c>
       <c r="C388" s="5">
-        <v>9.8753100999999788E-2</v>
+        <v>9.8508761000001499E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>11.561530833092327</v>
+        <v>11.528944479344293</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>11.098135605</v>
+        <v>11.103511933</v>
       </c>
       <c r="C389" s="5">
-        <v>0.21713783499999906</v>
+        <v>0.22050864899999922</v>
       </c>
       <c r="D389" s="5">
-        <v>26.758084828024643</v>
+        <v>27.215269127774675</v>
       </c>
       <c r="E389" s="5">
-        <v>12.343916783250442</v>
+        <v>12.3526281347057</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>10.823122034000001</v>
+        <v>10.826391646999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.27501357099999879</v>
+        <v>-0.2771202860000006</v>
       </c>
       <c r="D390" s="5">
-        <v>-26.000235275763018</v>
+        <v>-26.161912208296513</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>11.068355854</v>
+        <v>11.033105267</v>
       </c>
       <c r="C391" s="5">
-        <v>0.24523381999999927</v>
+        <v>0.20671362000000038</v>
       </c>
       <c r="D391" s="5">
-        <v>30.84788247525243</v>
+        <v>25.478216418112588</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>11.058363551999999</v>
+        <v>11.060087111</v>
       </c>
       <c r="C392" s="5">
-        <v>-9.9923020000005636E-3</v>
+        <v>2.6981843999999811E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.0779743330075808</v>
+        <v>2.9744376583574539</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>11.127369509999999</v>
+        <v>11.129847053000001</v>
       </c>
       <c r="C393" s="5">
-        <v>6.9005957999999978E-2</v>
+        <v>6.9759942000001018E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>7.7506149266125979</v>
+        <v>7.8369968389994993</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>11.137704352</v>
+        <v>11.141394914999999</v>
       </c>
       <c r="C394" s="5">
-        <v>1.0334842000000677E-2</v>
+        <v>1.1547861999998688E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>1.1202430865102864</v>
+        <v>1.2521993226459971</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>11.256847771</v>
+        <v>11.260494997</v>
       </c>
       <c r="C395" s="5">
-        <v>0.11914341900000025</v>
+        <v>0.119100082000001</v>
       </c>
       <c r="D395" s="5">
-        <v>13.619609241460061</v>
+        <v>13.609582242929275</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>11.33422069</v>
+        <v>11.334279253</v>
       </c>
       <c r="C396" s="5">
-        <v>7.7372919000000095E-2</v>
+        <v>7.3784255999999715E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>8.5671552548494567</v>
+        <v>8.1526384964720311</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>11.384778683</v>
+        <v>11.389557956000001</v>
       </c>
       <c r="C397" s="5">
-        <v>5.0557992999999968E-2</v>
+        <v>5.5278703000000817E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>5.4860753492838921</v>
+        <v>6.0121210263077485</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>11.519867498</v>
+        <v>11.530206277</v>
       </c>
       <c r="C398" s="5">
-        <v>0.13508881499999958</v>
+        <v>0.14064832099999869</v>
       </c>
       <c r="D398" s="5">
-        <v>15.205893495667766</v>
+        <v>15.867729604399706</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>11.553100755999999</v>
+        <v>11.55499243</v>
       </c>
       <c r="C399" s="5">
-        <v>3.3233257999999211E-2</v>
+        <v>2.4786153000000866E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>3.5172973002049135</v>
+        <v>2.6103242818152905</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>11.595338771</v>
+        <v>11.597365555</v>
       </c>
       <c r="C400" s="5">
-        <v>4.2238015000000573E-2</v>
+        <v>4.2373124999999234E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>4.4764886721259556</v>
+        <v>4.4903479171521044</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>11.510290404999999</v>
+        <v>11.515467606</v>
       </c>
       <c r="C401" s="5">
-        <v>-8.5048366000000541E-2</v>
+        <v>-8.1897949000000025E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-8.4551170779116998</v>
+        <v>-8.1526190758073103</v>
       </c>
       <c r="E401" s="5">
-        <v>3.7137300774583437</v>
+        <v>3.7101385173068824</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>11.661090064</v>
+        <v>11.663100714</v>
       </c>
       <c r="C402" s="5">
-        <v>0.15079965900000047</v>
+        <v>0.14763310800000085</v>
       </c>
       <c r="D402" s="5">
-        <v>16.905359855880132</v>
+        <v>16.517021740663694</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>11.678579278000001</v>
+        <v>11.629252076</v>
       </c>
       <c r="C403" s="5">
-        <v>1.7489214000001141E-2</v>
+        <v>-3.3848638000000264E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>1.8146712134958554</v>
+        <v>-3.4275827519688495</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>11.957707617000001</v>
+        <v>11.963032452</v>
       </c>
       <c r="C404" s="5">
-        <v>0.27912833899999967</v>
+        <v>0.33378037599999999</v>
       </c>
       <c r="D404" s="5">
-        <v>32.76848589068058</v>
+        <v>40.434546874898757</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>11.934930678000001</v>
+        <v>11.940235283</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.2776938999999885E-2</v>
+        <v>-2.2797169000000395E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.2619547891165714</v>
+        <v>-2.2629456314628871</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>12.031011425999999</v>
+        <v>12.038427508</v>
       </c>
       <c r="C406" s="5">
-        <v>9.608074799999855E-2</v>
+        <v>9.8192225000000022E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>10.099883919610896</v>
+        <v>10.327182327340134</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>11.970958018999999</v>
+        <v>11.977277151999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-6.0053406999999837E-2</v>
+        <v>-6.1150356000000627E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-5.82812394981993</v>
+        <v>-5.9280715296291087</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>11.83292161</v>
+        <v>11.831773654999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.13803640899999969</v>
+        <v>-0.14550349699999998</v>
       </c>
       <c r="D408" s="5">
-        <v>-12.992446756847997</v>
+        <v>-13.642304431925535</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>11.863232016</v>
+        <v>11.870994601</v>
       </c>
       <c r="C409" s="5">
-        <v>3.0310405999999901E-2</v>
+        <v>3.9220946000000367E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>3.1175157048970226</v>
+        <v>4.0511908019728038</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>11.888780529</v>
+        <v>11.899871998</v>
       </c>
       <c r="C410" s="5">
-        <v>2.5548513000000383E-2</v>
+        <v>2.8877397000000471E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>2.615136706518717</v>
+        <v>2.9584958254320171</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>11.824335758</v>
+        <v>11.825014014000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-6.444477099999979E-2</v>
+        <v>-7.4857983999999433E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.3142969936388909</v>
+        <v>-7.2930079064288051</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>11.805278647</v>
+        <v>11.807400287</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.9057111000000404E-2</v>
+        <v>-1.7613727000000523E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.9169707197329688</v>
+        <v>-1.772866430649378</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>11.817922715</v>
+        <v>11.822973300999999</v>
       </c>
       <c r="C413" s="5">
-        <v>1.2644068000000175E-2</v>
+        <v>1.5573013999999219E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>1.2928607729602692</v>
+        <v>1.594235408994793</v>
       </c>
       <c r="E413" s="5">
-        <v>2.6726720106589719</v>
+        <v>2.6703708917541258</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>11.882578333</v>
+        <v>11.881203958</v>
       </c>
       <c r="C414" s="5">
-        <v>6.4655617999999748E-2</v>
+        <v>5.8230657000001074E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>6.766371972921692</v>
+        <v>6.0730138545765477</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>12.086921601</v>
+        <v>12.027835198</v>
       </c>
       <c r="C415" s="5">
-        <v>0.20434326800000058</v>
+        <v>0.14663123999999961</v>
       </c>
       <c r="D415" s="5">
-        <v>22.704426659210508</v>
+        <v>15.857515706012792</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>11.948597541</v>
+        <v>11.957565321000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.13832406000000042</v>
+        <v>-7.0269876999999425E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-12.900685526031175</v>
+        <v>-6.7897834039989391</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>11.841747463000001</v>
+        <v>11.849637545</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.10685007799999902</v>
+        <v>-0.10792777600000036</v>
       </c>
       <c r="D417" s="5">
-        <v>-10.218606430089549</v>
+        <v>-10.309250518149437</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>11.940485145</v>
+        <v>11.951269046</v>
       </c>
       <c r="C418" s="5">
-        <v>9.8737681999999438E-2</v>
+        <v>0.10163150099999996</v>
       </c>
       <c r="D418" s="5">
-        <v>10.477574473367103</v>
+        <v>10.791765432580069</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>11.896648958</v>
+        <v>11.905044487</v>
       </c>
       <c r="C419" s="5">
-        <v>-4.3836187000000137E-2</v>
+        <v>-4.6224559000000554E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-4.3175935493368067</v>
+        <v>-4.5438329373383546</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>12.039776641</v>
+        <v>12.035966996999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.14312768299999945</v>
+        <v>0.13092250999999955</v>
       </c>
       <c r="D420" s="5">
-        <v>15.431781838462433</v>
+        <v>14.024870363953411</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>12.144792674</v>
+        <v>12.155313343</v>
       </c>
       <c r="C421" s="5">
-        <v>0.10501603300000006</v>
+        <v>0.11934634600000038</v>
       </c>
       <c r="D421" s="5">
-        <v>10.983930816003195</v>
+        <v>12.569839163963504</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>12.163262830000001</v>
+        <v>12.175829240000001</v>
       </c>
       <c r="C422" s="5">
-        <v>1.8470156000001126E-2</v>
+        <v>2.0515897000001004E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>1.8403380410067394</v>
+        <v>2.0442833975359509</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>12.307783732000001</v>
+        <v>12.306307185</v>
       </c>
       <c r="C423" s="5">
-        <v>0.14452090200000001</v>
+        <v>0.1304779449999991</v>
       </c>
       <c r="D423" s="5">
-        <v>15.227776316149576</v>
+        <v>13.645026535104865</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>12.318345264</v>
+        <v>12.320447939999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.0561531999998763E-2</v>
+        <v>1.4140754999999672E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>1.0346156693481268</v>
+        <v>1.387626579911605</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>12.32063546</v>
+        <v>12.325664507999999</v>
       </c>
       <c r="C425" s="5">
-        <v>2.2901960000005772E-3</v>
+        <v>5.2165679999998105E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>0.22332927686077308</v>
+        <v>0.50927367764357356</v>
       </c>
       <c r="E425" s="5">
-        <v>4.2538164880865814</v>
+        <v>4.2518171546364059</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>12.299352234000001</v>
+        <v>12.293567155</v>
       </c>
       <c r="C426" s="5">
-        <v>-2.1283225999999544E-2</v>
+        <v>-3.2097352999999273E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.0533526908554922</v>
+        <v>-3.0805579339482914</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>12.384938780000001</v>
+        <v>12.317138082</v>
       </c>
       <c r="C427" s="5">
-        <v>8.5586546000000041E-2</v>
+        <v>2.3570926999999742E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>8.6774650244298748</v>
+        <v>2.3252245115421566</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>12.243171264000001</v>
+        <v>12.25851482</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.14176751599999982</v>
+        <v>-5.8623261999999343E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-12.903495378088836</v>
+        <v>-5.5642235158479885</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>12.349585996</v>
+        <v>12.360583659</v>
       </c>
       <c r="C429" s="5">
-        <v>0.10641473199999929</v>
+        <v>0.1020688389999993</v>
       </c>
       <c r="D429" s="5">
-        <v>10.943455362949116</v>
+        <v>10.462142635253336</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>12.245172954999999</v>
+        <v>12.258532002000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.10441304100000082</v>
+        <v>-0.10205165699999874</v>
       </c>
       <c r="D430" s="5">
-        <v>-9.6869936372125274</v>
+        <v>-9.4697245654980726</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>12.313312657999999</v>
+        <v>12.323227214999999</v>
       </c>
       <c r="C431" s="5">
-        <v>6.813970299999994E-2</v>
+        <v>6.4695212999998475E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>6.8857483815352394</v>
+        <v>6.5201797790430005</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>12.54098857</v>
+        <v>12.535932622000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.22767591200000048</v>
+        <v>0.2127054070000014</v>
       </c>
       <c r="D432" s="5">
-        <v>24.589768368026309</v>
+        <v>22.796593176462054</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>12.430552556</v>
+        <v>12.442086934000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.11043601399999936</v>
+        <v>-9.3845688000000038E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-10.070134325148583</v>
+        <v>-8.622559973477717</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>12.450142534999999</v>
+        <v>12.462001924000001</v>
       </c>
       <c r="C434" s="5">
-        <v>1.9589978999999147E-2</v>
+        <v>1.9914990000000188E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>1.9076231784725506</v>
+        <v>1.9377374369967004</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>12.436915218999999</v>
+        <v>12.487380935999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.3227316000000044E-2</v>
+        <v>2.5379011999998369E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.2674840483194338</v>
+        <v>2.4713733464566179</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>12.343293069</v>
+        <v>12.390704672</v>
       </c>
       <c r="C436" s="5">
-        <v>-9.3622149999999849E-2</v>
+        <v>-9.6676263999999179E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-8.6685396031725759</v>
+        <v>-8.9047471197354682</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>12.435352458000001</v>
+        <v>12.488647705</v>
       </c>
       <c r="C437" s="5">
-        <v>9.2059389000000991E-2</v>
+        <v>9.7943032999999957E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>9.3263128508165991</v>
+        <v>9.9089112695645909</v>
       </c>
       <c r="E437" s="5">
-        <v>0.93109643875464165</v>
+        <v>1.3223075875074874</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>12.581589556000001</v>
+        <v>12.513207295000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.14623709800000029</v>
+        <v>2.4559590000000853E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>15.061218845842816</v>
+        <v>2.3855562767833849</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>12.476784284000001</v>
+        <v>12.575824133999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.10480527200000012</v>
+        <v>6.2616838999998592E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-9.5505691745936474</v>
+        <v>6.1729279502037215</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>12.491247654</v>
+        <v>12.531064132999999</v>
       </c>
       <c r="C440" s="5">
-        <v>1.4463369999999642E-2</v>
+        <v>-4.4760001000000216E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>1.3999705097977433</v>
+        <v>-4.1884275787024912</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>12.401191324999999</v>
+        <v>12.440428512</v>
       </c>
       <c r="C441" s="5">
-        <v>-9.0056329000001156E-2</v>
+        <v>-9.0635620999998778E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-8.3165245701357637</v>
+        <v>-8.3423650049241118</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>12.392232757</v>
+        <v>12.429460766</v>
       </c>
       <c r="C442" s="5">
-        <v>-8.9585679999988344E-3</v>
+        <v>-1.0967746000000389E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.86343894196440063</v>
+        <v>-1.0528306428260192</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>12.430578025999999</v>
+        <v>12.465556759</v>
       </c>
       <c r="C443" s="5">
-        <v>3.8345268999998794E-2</v>
+        <v>3.6095992999999993E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>3.7770076391776763</v>
+        <v>3.5410851638183694</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>12.518972283</v>
+        <v>12.554832103000001</v>
       </c>
       <c r="C444" s="5">
-        <v>8.839425700000092E-2</v>
+        <v>8.92753440000007E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>8.8750199192317858</v>
+        <v>8.9408462598272962</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>12.526376165</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-2.8455938000000458E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-2.6861888178489446</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>