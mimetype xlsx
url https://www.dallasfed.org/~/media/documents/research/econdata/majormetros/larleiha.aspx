--- v8 (2026-09-24)
+++ v9 (2026-11-04)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C87A6F3D-1CAF-4584-AF20-AF84BE373D36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B31954AC-E684-484C-988F-3602B09EEDDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C606B623-19A3-4115-A164-FB74CC93F6E6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{565B343B-7331-4FF2-9AFF-587B0C6418E7}"/>
   </bookViews>
   <sheets>
     <sheet name="larleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1475E93-8421-40D7-9458-B2DBA06237DE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D0BB304-51D5-4B8E-91EF-0754CE484989}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>3.6095992999999993E-2</v>
       </c>
       <c r="D443" s="5">
         <v>3.5410851638183694</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>12.554832103000001</v>
       </c>
       <c r="C444" s="5">
         <v>8.92753440000007E-2</v>
       </c>
       <c r="D444" s="5">
         <v>8.9408462598272962</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>12.526376165</v>
+        <v>12.413772008</v>
       </c>
       <c r="C445" s="5">
-        <v>-2.8455938000000458E-2</v>
+        <v>-0.14106009500000027</v>
       </c>
       <c r="D445" s="5">
-        <v>-2.6861888178489446</v>
+        <v>-12.679891341121174</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>12.34223976</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-7.1532248000000465E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-6.6998016845314812</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>