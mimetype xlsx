--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AE2CD7AC-7848-471B-B42F-0B6D0F29F343}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{47322367-69CC-43D6-9239-9F0170BEE17F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1C0E868C-6966-4E49-BD77-911F292E3B17}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3E739D03-6011-4249-8FD6-8CC662B95864}"/>
   </bookViews>
   <sheets>
     <sheet name="larleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DC77115-37F5-40A3-8F01-FCA1E8082441}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{249EAA4E-6840-4DDE-A308-5917690DD9E4}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>4.0901631343</v>
+        <v>4.0901631285000004</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>4.0958965240999996</v>
+        <v>4.0958965188000001</v>
       </c>
       <c r="C7" s="5">
-        <v>5.7333897999995997E-3</v>
+        <v>5.7333902999996411E-3</v>
       </c>
       <c r="D7" s="5">
-        <v>1.6951302269035518</v>
+        <v>1.6951303782970273</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>4.0640298763000002</v>
+        <v>4.0640298467999996</v>
       </c>
       <c r="C8" s="5">
-        <v>-3.186664779999937E-2</v>
+        <v>-3.1866672000000484E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-8.9468474976729055</v>
+        <v>-8.9468540150685065</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>4.1102573078000004</v>
+        <v>4.1102573070000004</v>
       </c>
       <c r="C9" s="5">
-        <v>4.6227431500000193E-2</v>
+        <v>4.6227460200000792E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>14.536898395352216</v>
+        <v>14.536908104650138</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>4.1533476791000004</v>
+        <v>4.1533477176</v>
       </c>
       <c r="C10" s="5">
-        <v>4.309037129999993E-2</v>
+        <v>4.3090410599999629E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>13.331680886447717</v>
+        <v>13.331693757662212</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>4.1929416243000004</v>
+        <v>4.1929416270999997</v>
       </c>
       <c r="C11" s="5">
-        <v>3.9593945200000036E-2</v>
+        <v>3.9593909499999747E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>12.058896228757332</v>
+        <v>12.058884661802981</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>4.1414394232999996</v>
+        <v>4.1414394263999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-5.1502201000000802E-2</v>
+        <v>-5.1502200699999889E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-13.78358356723728</v>
+        <v>-13.78358348370049</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>4.1333580504</v>
+        <v>4.1333580529000002</v>
       </c>
       <c r="C13" s="5">
-        <v>-8.0813728999995504E-3</v>
+        <v>-8.0813734999996001E-3</v>
       </c>
       <c r="D13" s="5">
-        <v>-2.3166444229798189</v>
+        <v>-2.3166445914215017</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>4.1111101281</v>
+        <v>4.1111101388</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.2247922300000056E-2</v>
+        <v>-2.2247914100000266E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.2712123644154127</v>
+        <v>-6.2712101173222567</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>4.1703639790000002</v>
+        <v>4.1703639780000001</v>
       </c>
       <c r="C15" s="5">
-        <v>5.9253850900000238E-2</v>
+        <v>5.9253839200000158E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>18.734847790980602</v>
+        <v>18.734843740948428</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>4.1299247829999999</v>
+        <v>4.1299247795999996</v>
       </c>
       <c r="C16" s="5">
-        <v>-4.0439196000000344E-2</v>
+        <v>-4.0439198400000542E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-11.035206404907626</v>
+        <v>-11.035207027809635</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>4.1050244208000004</v>
+        <v>4.1050244149999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-2.4900362199999471E-2</v>
+        <v>-2.4900364599999669E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.9999383942517586</v>
+        <v>-6.9999390522939802</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>4.0869324128000004</v>
+        <v>4.0869323933999997</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.8092007999999993E-2</v>
+        <v>-1.809202160000023E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.1624060953734503</v>
+        <v>-5.162409889560637</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>4.0957007115000001</v>
+        <v>4.0957007056999997</v>
       </c>
       <c r="C19" s="5">
-        <v>8.7682986999997325E-3</v>
+        <v>8.7683122999999696E-3</v>
       </c>
       <c r="D19" s="5">
-        <v>2.6051346790417318</v>
+        <v>2.6051387800263504</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>4.0682376218999998</v>
+        <v>4.0682375880999997</v>
       </c>
       <c r="C20" s="5">
-        <v>-2.7463089600000323E-2</v>
+        <v>-2.7463117599999975E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-7.7562016339537632</v>
+        <v>-7.7562092630469763</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>4.0101416924000004</v>
+        <v>4.0101416967999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-5.8095929499999421E-2</v>
+        <v>-5.8095891299999813E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-15.852566239910571</v>
+        <v>-15.852556742541923</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>3.957785157</v>
+        <v>3.9577851978999998</v>
       </c>
       <c r="C22" s="5">
-        <v>-5.2356535400000404E-2</v>
+        <v>-5.2356498900000048E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-14.589754816585131</v>
+        <v>-14.58974534953057</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>4.1009499653999999</v>
+        <v>4.1009499783000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.1431648083999999</v>
+        <v>0.14316478040000025</v>
       </c>
       <c r="D23" s="5">
-        <v>53.174708395210459</v>
+        <v>53.174695182146415</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>4.0255509671</v>
+        <v>4.0255509794000002</v>
       </c>
       <c r="C24" s="5">
-        <v>-7.5398998299999853E-2</v>
+        <v>-7.5398998899999903E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-19.963091074615512</v>
+        <v>-19.963091161180458</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>4.1254551258000003</v>
+        <v>4.1254551329</v>
       </c>
       <c r="C25" s="5">
-        <v>9.9904158700000245E-2</v>
+        <v>9.9904153499999815E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>34.201835240510839</v>
+        <v>34.201833091466959</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>4.1108688281000001</v>
+        <v>4.1108688392000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.4586297700000195E-2</v>
+        <v>-1.4586293699999864E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.1612762658716385</v>
+        <v>-4.1612751398007353</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>4.0709808603999997</v>
+        <v>4.0709808521999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-3.988796770000036E-2</v>
+        <v>-3.988798700000018E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-11.041941635720764</v>
+        <v>-11.041946668343671</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>4.1396853770000002</v>
+        <v>4.1396853621999998</v>
       </c>
       <c r="C28" s="5">
-        <v>6.8704516600000431E-2</v>
+        <v>6.8704509999999885E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>22.241676228927233</v>
+        <v>22.241673939250827</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>4.1125294118999998</v>
+        <v>4.1125293918999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.7155965100000401E-2</v>
+        <v>-2.7155970299999943E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-7.5939981089926274</v>
+        <v>-7.5939995372597657</v>
       </c>
       <c r="E29" s="5">
-        <v>0.18282451772935193</v>
+        <v>0.18282417207011736</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>4.0862892461999998</v>
+        <v>4.0862892011999996</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.6240165699999984E-2</v>
+        <v>-2.6240190700000277E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-7.39358897294432</v>
+        <v>-7.3935958064629386</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>4.0950160689999997</v>
+        <v>4.0950160525000001</v>
       </c>
       <c r="C31" s="5">
-        <v>8.7268227999999226E-3</v>
+        <v>8.7268513000005044E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>2.5930796473897066</v>
+        <v>2.5930882444622272</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>4.1754588378999999</v>
+        <v>4.1754588025999997</v>
       </c>
       <c r="C32" s="5">
-        <v>8.0442768900000239E-2</v>
+        <v>8.0442750099999571E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>26.294127579228</v>
+        <v>26.294120873202974</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>4.2116811252000002</v>
+        <v>4.2116811314999998</v>
       </c>
       <c r="C33" s="5">
-        <v>3.6222287300000211E-2</v>
+        <v>3.62223289000001E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>10.9213914121556</v>
+        <v>10.921404656171019</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>4.2534905400999996</v>
+        <v>4.2534906349000003</v>
       </c>
       <c r="C34" s="5">
-        <v>4.1809414899999453E-2</v>
+        <v>4.1809503400000558E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>12.584827212380723</v>
+        <v>12.584855302394748</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>4.2056646919</v>
+        <v>4.2056647505000004</v>
       </c>
       <c r="C35" s="5">
-        <v>-4.7825848199999577E-2</v>
+        <v>-4.7825884399999907E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>-12.688775725615786</v>
+        <v>-12.688784478379588</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>4.1986345561</v>
+        <v>4.1986345869999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-7.0301358000000036E-3</v>
+        <v>-7.0301635000005192E-3</v>
       </c>
       <c r="D36" s="5">
-        <v>-1.9875654157640144</v>
+        <v>-1.9875731478307235</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>4.2146239234999996</v>
+        <v>4.2146239383999999</v>
       </c>
       <c r="C37" s="5">
-        <v>1.5989367399999566E-2</v>
+        <v>1.5989351400000018E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>4.6668191778976853</v>
+        <v>4.6668143746629642</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>4.3115245198999999</v>
+        <v>4.3115245234000001</v>
       </c>
       <c r="C38" s="5">
-        <v>9.6900596400000261E-2</v>
+        <v>9.6900585000000206E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>31.360377381224815</v>
+        <v>31.360373088055148</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>4.3744352176000003</v>
+        <v>4.3744351781999997</v>
       </c>
       <c r="C39" s="5">
-        <v>6.2910697700000462E-2</v>
+        <v>6.2910654799999577E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>18.985365246092911</v>
+        <v>18.985351226778469</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>4.4507016197000002</v>
+        <v>4.4507015593999997</v>
       </c>
       <c r="C40" s="5">
-        <v>7.6266402099999908E-2</v>
+        <v>7.6266381199999955E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>23.048942027315423</v>
+        <v>23.048935321322396</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>4.5108202241999997</v>
+        <v>4.5108201546000002</v>
       </c>
       <c r="C41" s="5">
-        <v>6.0118604499999506E-2</v>
+        <v>6.0118595200000513E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>17.469324483585268</v>
+        <v>17.469321831869443</v>
       </c>
       <c r="E41" s="5">
-        <v>9.6848137097210074</v>
+        <v>9.6848125507496654</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>4.4981945555999996</v>
+        <v>4.4981944549000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.2625668600000139E-2</v>
+        <v>-1.2625699700000048E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-3.3075421218188406</v>
+        <v>-3.3075501943159558</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>4.5084985455000002</v>
+        <v>4.5084985054000004</v>
       </c>
       <c r="C43" s="5">
-        <v>1.0303989900000587E-2</v>
+        <v>1.0304050500000272E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>2.7837313643221506</v>
+        <v>2.7837480059710318</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>4.5906982263999998</v>
+        <v>4.5906981985000002</v>
       </c>
       <c r="C44" s="5">
-        <v>8.2199680899999628E-2</v>
+        <v>8.2199693099999749E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>24.211478956391442</v>
+        <v>24.211483154948343</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>4.5103257998000004</v>
+        <v>4.5103258262999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-8.0372426599999436E-2</v>
+        <v>-8.0372372200000264E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-19.099719492355426</v>
+        <v>-19.099707888425797</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>4.3474760244999997</v>
+        <v>4.3474761953999996</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.16284977530000067</v>
+        <v>-0.16284963090000026</v>
       </c>
       <c r="D46" s="5">
-        <v>-35.679208434628343</v>
+        <v>-35.679182628022502</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>4.3089014434999999</v>
+        <v>4.3089015882000004</v>
       </c>
       <c r="C47" s="5">
-        <v>-3.8574580999999775E-2</v>
+        <v>-3.8574607199999278E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-10.142903648501489</v>
+        <v>-10.142909825478718</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>4.366084678</v>
+        <v>4.3660847932999998</v>
       </c>
       <c r="C48" s="5">
-        <v>5.7183234500000069E-2</v>
+        <v>5.7183205099999412E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>17.140513718602215</v>
+        <v>17.140503634849136</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>4.3084518785999997</v>
+        <v>4.3084519631999996</v>
       </c>
       <c r="C49" s="5">
-        <v>-5.7632799400000323E-2</v>
+        <v>-5.7632830100000199E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-14.739258130412235</v>
+        <v>-14.73926505932357</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>4.4136247171000003</v>
+        <v>4.4136247896</v>
       </c>
       <c r="C50" s="5">
-        <v>0.10517283850000059</v>
+        <v>0.10517282640000047</v>
       </c>
       <c r="D50" s="5">
-        <v>33.564141587623709</v>
+        <v>33.564136443670066</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>4.2754026308000004</v>
+        <v>4.2754022754000003</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.13822208629999988</v>
+        <v>-0.13822251419999976</v>
       </c>
       <c r="D51" s="5">
-        <v>-31.73793772543727</v>
+        <v>-31.738019273775329</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>4.2660723046999998</v>
+        <v>4.2660722973</v>
       </c>
       <c r="C52" s="5">
-        <v>-9.3303261000006188E-3</v>
+        <v>-9.3299781000002469E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.5875869632315252</v>
+        <v>-2.5874918200204822</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>4.3202035936999996</v>
+        <v>4.3202032341000001</v>
       </c>
       <c r="C53" s="5">
-        <v>5.413128899999986E-2</v>
+        <v>5.4130936800000029E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>16.335436268248536</v>
+        <v>16.335322489169467</v>
       </c>
       <c r="E53" s="5">
-        <v>-4.2257642961997295</v>
+        <v>-4.2257707903875286</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>4.5099708958000004</v>
+        <v>4.5099708277000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.18976730210000081</v>
+        <v>0.18976759360000006</v>
       </c>
       <c r="D54" s="5">
-        <v>67.507518529055744</v>
+        <v>67.507655490519582</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>4.5116252596999997</v>
+        <v>4.5116252593999997</v>
       </c>
       <c r="C55" s="5">
-        <v>1.6543638999992893E-3</v>
+        <v>1.6544316999995701E-3</v>
       </c>
       <c r="D55" s="5">
-        <v>0.44107753729138999</v>
+        <v>0.44109565692109776</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>4.4882064131000003</v>
+        <v>4.4882064568000004</v>
       </c>
       <c r="C56" s="5">
-        <v>-2.3418846599999377E-2</v>
+        <v>-2.3418802599999289E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-6.0541437103724061</v>
+        <v>-6.054132658817557</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>4.6096725662000004</v>
+        <v>4.6096726736000004</v>
       </c>
       <c r="C57" s="5">
-        <v>0.12146615310000008</v>
+        <v>0.12146621680000003</v>
       </c>
       <c r="D57" s="5">
-        <v>37.773937091644363</v>
+        <v>37.77395951386795</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>4.7419935236999997</v>
+        <v>4.7419938635000003</v>
       </c>
       <c r="C58" s="5">
-        <v>0.13232095749999928</v>
+        <v>0.13232118989999986</v>
       </c>
       <c r="D58" s="5">
-        <v>40.439910966365986</v>
+        <v>40.439992464438454</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>4.804807619</v>
+        <v>4.8048079433000002</v>
       </c>
       <c r="C59" s="5">
-        <v>6.2814095300000261E-2</v>
+        <v>6.2814079799999867E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>17.106382109593877</v>
+        <v>17.106376259809508</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>4.9287507209000001</v>
+        <v>4.9287509715000004</v>
       </c>
       <c r="C60" s="5">
-        <v>0.12394310190000013</v>
+        <v>0.12394302820000025</v>
       </c>
       <c r="D60" s="5">
-        <v>35.746987665163552</v>
+        <v>35.746960542315435</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>5.0022967749999996</v>
+        <v>5.0022969361999996</v>
       </c>
       <c r="C61" s="5">
-        <v>7.3546054099999481E-2</v>
+        <v>7.3545964699999189E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>19.451388743746321</v>
+        <v>19.451362054492449</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>4.9139693120999999</v>
+        <v>4.9139694209</v>
       </c>
       <c r="C62" s="5">
-        <v>-8.8327462899999709E-2</v>
+        <v>-8.8327515299999604E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-19.247526641483169</v>
+        <v>-19.247536413407019</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>4.9795967151999996</v>
+        <v>4.9795958775000004</v>
       </c>
       <c r="C63" s="5">
-        <v>6.5627403099999704E-2</v>
+        <v>6.5626456600000438E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>17.257540838712671</v>
+        <v>17.257272974791917</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>4.8701664741000004</v>
+        <v>4.8701660570999996</v>
       </c>
       <c r="C64" s="5">
-        <v>-0.10943024109999921</v>
+        <v>-0.10942982040000082</v>
       </c>
       <c r="D64" s="5">
-        <v>-23.405846808128562</v>
+        <v>-23.405770885091027</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>4.8111893753999997</v>
+        <v>4.8111886766999996</v>
       </c>
       <c r="C65" s="5">
-        <v>-5.8977098700000674E-2</v>
+        <v>-5.8977380400000001E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-13.601989919184753</v>
+        <v>-13.602051711657893</v>
       </c>
       <c r="E65" s="5">
-        <v>11.364876007602675</v>
+        <v>11.364869104411079</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>4.8238074316999997</v>
+        <v>4.8238074679</v>
       </c>
       <c r="C66" s="5">
-        <v>1.2618056300000013E-2</v>
+        <v>1.2618791200000423E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>3.1929735088215727</v>
+        <v>3.1931626349944064</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>4.8263303188000002</v>
+        <v>4.8263304507000004</v>
       </c>
       <c r="C67" s="5">
-        <v>2.5228871000004816E-3</v>
+        <v>2.5229828000004062E-3</v>
       </c>
       <c r="D67" s="5">
-        <v>0.62941740283726233</v>
+        <v>0.62944134234492743</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>4.6932019241000003</v>
+        <v>4.6932021134999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.13312839469999993</v>
+        <v>-0.1331283372000005</v>
       </c>
       <c r="D68" s="5">
-        <v>-28.513114724856482</v>
+        <v>-28.513103549747921</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>4.7141044178999998</v>
+        <v>4.7141049041</v>
       </c>
       <c r="C69" s="5">
-        <v>2.0902493799999533E-2</v>
+        <v>2.090279060000011E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>5.4774191821144402</v>
+        <v>5.4774986459439789</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>4.9407851752000003</v>
+        <v>4.9407858552999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.22668075730000048</v>
+        <v>0.22668095119999965</v>
       </c>
       <c r="D70" s="5">
-        <v>75.695759261111846</v>
+        <v>75.695832026331786</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>5.0025383744000003</v>
+        <v>5.0025389759000003</v>
       </c>
       <c r="C71" s="5">
-        <v>6.1753199199999997E-2</v>
+        <v>6.1753120600000599E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>16.073609772901222</v>
+        <v>16.073585521096966</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>4.7145828865999997</v>
+        <v>4.7145832488000003</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.28795548780000058</v>
+        <v>-0.28795572709999995</v>
       </c>
       <c r="D72" s="5">
-        <v>-50.905350969636267</v>
+        <v>-50.905376546072056</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>4.5934620220999998</v>
+        <v>4.5934621088999998</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.12112086449999993</v>
+        <v>-0.12112113990000051</v>
       </c>
       <c r="D73" s="5">
-        <v>-26.825080121735979</v>
+        <v>-26.825130989148182</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>4.5133884494999998</v>
+        <v>4.5133883473000003</v>
       </c>
       <c r="C74" s="5">
-        <v>-8.007357259999992E-2</v>
+        <v>-8.0073761599999571E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-19.024992493152084</v>
+        <v>-19.02503285772309</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>4.4822187155000002</v>
+        <v>4.4822172893000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-3.1169733999999671E-2</v>
+        <v>-3.1171057999999974E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-7.9796293386851902</v>
+        <v>-7.9799556941740342</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>4.4716412530999996</v>
+        <v>4.4716402025999997</v>
       </c>
       <c r="C76" s="5">
-        <v>-1.057746240000057E-2</v>
+        <v>-1.0577086700000571E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.7953786129021552</v>
+        <v>-2.7952814870936593</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>4.5163507255999997</v>
+        <v>4.5163495665999998</v>
       </c>
       <c r="C77" s="5">
-        <v>4.4709472500000125E-2</v>
+        <v>4.4709364000000029E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>12.680425196922652</v>
+        <v>12.680395857385896</v>
       </c>
       <c r="E77" s="5">
-        <v>-6.1281863338727423</v>
+        <v>-6.1281967911146262</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>4.4211160815000001</v>
+        <v>4.4211167622999996</v>
       </c>
       <c r="C78" s="5">
-        <v>-9.5234644099999599E-2</v>
+        <v>-9.523280430000014E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-22.566107822946215</v>
+        <v>-22.565726279136012</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>4.4208153707999998</v>
+        <v>4.4208156576000004</v>
       </c>
       <c r="C79" s="5">
-        <v>-3.0071070000037281E-4</v>
+        <v>-3.0110469999922174E-4</v>
       </c>
       <c r="D79" s="5">
-        <v>-8.1589777650792339E-2</v>
+        <v>-8.1696626360094893E-2</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>4.4840652883000001</v>
+        <v>4.4840657614000001</v>
       </c>
       <c r="C80" s="5">
-        <v>6.3249917500000308E-2</v>
+        <v>6.3250103799999735E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>18.586321315999442</v>
+        <v>18.58637913684138</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>4.5204340633999998</v>
+        <v>4.5204350947999998</v>
       </c>
       <c r="C81" s="5">
-        <v>3.6368775099999695E-2</v>
+        <v>3.6369333399999704E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>10.178926943827026</v>
+        <v>10.17908911450769</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>4.4533761605000004</v>
+        <v>4.4533772782999996</v>
       </c>
       <c r="C82" s="5">
-        <v>-6.7057902899999355E-2</v>
+        <v>-6.70578165000002E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>-16.418359079952648</v>
+        <v>-16.418336175258595</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>4.513862907</v>
+        <v>4.5138638987000004</v>
       </c>
       <c r="C83" s="5">
-        <v>6.0486746499999633E-2</v>
+        <v>6.0486620400000746E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>17.573058922775008</v>
+        <v>17.573014762884643</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>4.3175564470000003</v>
+        <v>4.3175569224999997</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.19630645999999974</v>
+        <v>-0.1963069762000007</v>
       </c>
       <c r="D84" s="5">
-        <v>-41.348933579160516</v>
+        <v>-41.349010695314938</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>4.4780358847999997</v>
+        <v>4.4780358071000004</v>
       </c>
       <c r="C85" s="5">
-        <v>0.1604794377999994</v>
+        <v>0.1604788846000007</v>
       </c>
       <c r="D85" s="5">
-        <v>54.951057222030016</v>
+        <v>54.950820178536389</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>4.6092513173</v>
+        <v>4.6092508150000002</v>
       </c>
       <c r="C86" s="5">
-        <v>0.13121543250000034</v>
+        <v>0.13121500789999985</v>
       </c>
       <c r="D86" s="5">
-        <v>41.420975279093057</v>
+        <v>41.420819786591757</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>4.6925579642999997</v>
+        <v>4.6925556286000001</v>
       </c>
       <c r="C87" s="5">
-        <v>8.3306646999999678E-2</v>
+        <v>8.3304813599999861E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>23.979845010009981</v>
+        <v>23.979266616790994</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>4.6665489652999996</v>
+        <v>4.6665460882999996</v>
       </c>
       <c r="C88" s="5">
-        <v>-2.6008999000000088E-2</v>
+        <v>-2.6009540300000467E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-6.4520714699199511</v>
+        <v>-6.4522047981113833</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>4.5161198855000002</v>
+        <v>4.5161168493000003</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.15042907979999942</v>
+        <v>-0.15042923899999927</v>
       </c>
       <c r="D89" s="5">
-        <v>-32.510591644210422</v>
+        <v>-32.510636824798702</v>
       </c>
       <c r="E89" s="5">
-        <v>-5.1112084517912493E-3</v>
+        <v>-5.1527743051726915E-3</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>4.6318126096999999</v>
+        <v>4.6318155999000004</v>
       </c>
       <c r="C90" s="5">
-        <v>0.11569272419999965</v>
+        <v>0.11569875060000001</v>
       </c>
       <c r="D90" s="5">
-        <v>35.464725646329832</v>
+        <v>35.466867980905839</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>4.7345878918000004</v>
+        <v>4.7345893281000002</v>
       </c>
       <c r="C91" s="5">
-        <v>0.10277528210000053</v>
+        <v>0.10277372819999986</v>
       </c>
       <c r="D91" s="5">
-        <v>30.129100736197746</v>
+        <v>30.128566351145846</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>4.7740043170000002</v>
+        <v>4.7740055144999998</v>
       </c>
       <c r="C92" s="5">
-        <v>3.9416425199999772E-2</v>
+        <v>3.9416186399999553E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>10.460623789764668</v>
+        <v>10.460554165664405</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>4.7232966118000004</v>
+        <v>4.7232983131999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-5.0707705199999786E-2</v>
+        <v>-5.0707201299999838E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-12.027093550116152</v>
+        <v>-12.026978083661511</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>4.7572314263999997</v>
+        <v>4.7572329131000002</v>
       </c>
       <c r="C94" s="5">
-        <v>3.3934814599999363E-2</v>
+        <v>3.3934599900000251E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>8.9704441552512328</v>
+        <v>8.9703817795431906</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>4.7119971310000004</v>
+        <v>4.7119988797000003</v>
       </c>
       <c r="C95" s="5">
-        <v>-4.5234295399999347E-2</v>
+        <v>-4.5234033399999873E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-10.83203443138483</v>
+        <v>-10.831971725449495</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>4.7195100632000004</v>
+        <v>4.7195103811000001</v>
       </c>
       <c r="C96" s="5">
-        <v>7.5129322000000442E-3</v>
+        <v>7.5115013999997871E-3</v>
       </c>
       <c r="D96" s="5">
-        <v>1.9301795554108603</v>
+        <v>1.9298080110777383</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>4.7661692241000004</v>
+        <v>4.7661686717</v>
       </c>
       <c r="C97" s="5">
-        <v>4.6659160899999996E-2</v>
+        <v>4.665829059999993E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>12.530564857118609</v>
+        <v>12.530317390662415</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>4.8067331703000002</v>
+        <v>4.8067323115000002</v>
       </c>
       <c r="C98" s="5">
-        <v>4.0563946199999812E-2</v>
+        <v>4.0563639800000217E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>10.704857292488889</v>
+        <v>10.704773910711896</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>4.7967699705999998</v>
+        <v>4.7967666569</v>
       </c>
       <c r="C99" s="5">
-        <v>-9.9631997000004802E-3</v>
+        <v>-9.9656546000002066E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.4591500914208031</v>
+        <v>-2.4597495598950636</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>5.0599794777999998</v>
+        <v>5.0599749671999996</v>
       </c>
       <c r="C100" s="5">
-        <v>0.26320950720000003</v>
+        <v>0.26320831029999958</v>
       </c>
       <c r="D100" s="5">
-        <v>89.844647493706219</v>
+        <v>89.844190482760069</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>5.0199538705000002</v>
+        <v>5.0199472545999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-4.0025607299999599E-2</v>
+        <v>-4.002771259999971E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-9.0900014704295646</v>
+        <v>-9.090466740510994</v>
       </c>
       <c r="E101" s="5">
-        <v>11.156346549117746</v>
+        <v>11.156274784566156</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>5.0480831118999996</v>
+        <v>5.0480891640000003</v>
       </c>
       <c r="C102" s="5">
-        <v>2.8129241399999394E-2</v>
+        <v>2.8141909400000387E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>6.9353370216957311</v>
+        <v>6.9385667033026843</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>4.9317408619999998</v>
+        <v>4.9317438515000003</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.11634224989999975</v>
+        <v>-0.11634531250000002</v>
       </c>
       <c r="D103" s="5">
-        <v>-24.406400730384469</v>
+        <v>-24.406938393798427</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>4.9528010651000001</v>
+        <v>4.9528033014000004</v>
       </c>
       <c r="C104" s="5">
-        <v>2.106020310000023E-2</v>
+        <v>2.1059449900000082E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>5.2464922573027595</v>
+        <v>5.2462969371965373</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>5.3213959210999997</v>
+        <v>5.3213984861999997</v>
       </c>
       <c r="C105" s="5">
-        <v>0.36859485599999964</v>
+        <v>0.36859518479999931</v>
       </c>
       <c r="D105" s="5">
-        <v>136.64441318334059</v>
+        <v>136.64449983179864</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>5.3585874937</v>
+        <v>5.3585894093000004</v>
       </c>
       <c r="C106" s="5">
-        <v>3.7191572600000278E-2</v>
+        <v>3.7190923100000717E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>8.7168962423364693</v>
+        <v>8.7167337504614917</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>5.4054709916999997</v>
+        <v>5.4054736712000002</v>
       </c>
       <c r="C107" s="5">
-        <v>4.688349799999969E-2</v>
+        <v>4.6884261899999835E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>11.019324063484293</v>
+        <v>11.019508203610329</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>5.4239249535000003</v>
+        <v>5.4239249140999997</v>
       </c>
       <c r="C108" s="5">
-        <v>1.8453961800000585E-2</v>
+        <v>1.8451242899999443E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>4.1745349192527259</v>
+        <v>4.173906166816721</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>5.4483381424999999</v>
+        <v>5.4483369039999996</v>
       </c>
       <c r="C109" s="5">
-        <v>2.4413188999999669E-2</v>
+        <v>2.4411989899999931E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>5.5369598483987703</v>
+        <v>5.536681164153201</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>5.4066954313000002</v>
+        <v>5.4066940943999997</v>
       </c>
       <c r="C110" s="5">
-        <v>-4.1642711199999738E-2</v>
+        <v>-4.1642809599999886E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-8.7959286284817413</v>
+        <v>-8.7959504632498025</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>5.4125932351000001</v>
+        <v>5.412588993</v>
       </c>
       <c r="C111" s="5">
-        <v>5.8978037999999344E-3</v>
+        <v>5.8948986000002535E-3</v>
       </c>
       <c r="D111" s="5">
-        <v>1.3168821258316088</v>
+        <v>1.3162298752511736</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>5.3644971641000003</v>
+        <v>5.3644910089</v>
       </c>
       <c r="C112" s="5">
-        <v>-4.8096070999999796E-2</v>
+        <v>-4.8097984099999991E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-10.157142664249786</v>
+        <v>-10.157534719174466</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>5.3350192956000004</v>
+        <v>5.335009318</v>
       </c>
       <c r="C113" s="5">
-        <v>-2.9477868499999893E-2</v>
+        <v>-2.9481690899999968E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-6.398309233887689</v>
+        <v>-6.3991211101284478</v>
       </c>
       <c r="E113" s="5">
-        <v>6.2762613607168172</v>
+        <v>6.2762026655020176</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>5.1392560109999996</v>
+        <v>5.1392643145000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.19576328460000081</v>
+        <v>-0.1957450034999999</v>
       </c>
       <c r="D114" s="5">
-        <v>-36.148501193498269</v>
+        <v>-36.145830170673207</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>5.2190813932999998</v>
+        <v>5.2190861083</v>
       </c>
       <c r="C115" s="5">
-        <v>7.9825382300000136E-2</v>
+        <v>7.9821793799999874E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>20.316671340590652</v>
+        <v>20.315642949007675</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>5.2336316958999998</v>
+        <v>5.2336349882000004</v>
       </c>
       <c r="C116" s="5">
-        <v>1.4550302600000009E-2</v>
+        <v>1.4548879900000422E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>3.3972635292317088</v>
+        <v>3.3969231260287058</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>5.3176516174000001</v>
+        <v>5.3176546282999997</v>
       </c>
       <c r="C117" s="5">
-        <v>8.4019921500000372E-2</v>
+        <v>8.4019640099999293E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>21.06000659521019</v>
+        <v>21.05991528100304</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>5.2613224691999996</v>
+        <v>5.2613243080999998</v>
       </c>
       <c r="C118" s="5">
-        <v>-5.6329148200000567E-2</v>
+        <v>-5.6330320199999839E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-11.996393145315999</v>
+        <v>-11.996621984951316</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>5.3088519529999996</v>
+        <v>5.3088548833000004</v>
       </c>
       <c r="C119" s="5">
-        <v>4.7529483799999994E-2</v>
+        <v>4.7530575200000591E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>11.395673614333091</v>
+        <v>11.395944241897805</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>5.5372480187999997</v>
+        <v>5.5372473807000002</v>
       </c>
       <c r="C120" s="5">
-        <v>0.22839606580000016</v>
+        <v>0.22839249739999978</v>
       </c>
       <c r="D120" s="5">
-        <v>65.775499091991804</v>
+        <v>65.774171827344759</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>5.5385511328000003</v>
+        <v>5.5385492943000001</v>
       </c>
       <c r="C121" s="5">
-        <v>1.3031140000006047E-3</v>
+        <v>1.301913599999871E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>0.28276905841766453</v>
+        <v>0.28250827343418994</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>5.5164520068999998</v>
+        <v>5.5164504264999996</v>
       </c>
       <c r="C122" s="5">
-        <v>-2.2099125900000516E-2</v>
+        <v>-2.2098867800000477E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-4.6843759692415503</v>
+        <v>-4.6843239754571497</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>5.4259829785999996</v>
+        <v>5.4259786298000003</v>
       </c>
       <c r="C123" s="5">
-        <v>-9.0469028300000254E-2</v>
+        <v>-9.0471796699999274E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-17.998273859019665</v>
+        <v>-17.99878061699004</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>5.3762296755000003</v>
+        <v>5.3762237789</v>
       </c>
       <c r="C124" s="5">
-        <v>-4.9753303099999258E-2</v>
+        <v>-4.9754850900000314E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-10.465040718033569</v>
+        <v>-10.465358008942772</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>5.3623365414000004</v>
+        <v>5.3623254563999998</v>
       </c>
       <c r="C125" s="5">
-        <v>-1.3893134099999926E-2</v>
+        <v>-1.3898322500000226E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-3.0573163401700909</v>
+        <v>-3.0584452192912392</v>
       </c>
       <c r="E125" s="5">
-        <v>0.51203649483573255</v>
+        <v>0.51201669522555893</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>5.7406394873000002</v>
+        <v>5.740649017</v>
       </c>
       <c r="C126" s="5">
-        <v>0.3783029458999998</v>
+        <v>0.37832356060000016</v>
       </c>
       <c r="D126" s="5">
-        <v>126.60760712615429</v>
+        <v>126.61774279910989</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>5.7977121937999998</v>
+        <v>5.7977178233000002</v>
       </c>
       <c r="C127" s="5">
-        <v>5.7072706499999626E-2</v>
+        <v>5.7068806300000219E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>12.604706578707692</v>
+        <v>12.603775493635517</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>5.8142670866000001</v>
+        <v>5.8142711799000004</v>
       </c>
       <c r="C128" s="5">
-        <v>1.6554892800000331E-2</v>
+        <v>1.6553356600000235E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.480829838193622</v>
+        <v>3.4804983151993651</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>5.7122230599000003</v>
+        <v>5.7122263319000002</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.10204402669999979</v>
+        <v>-0.10204484800000024</v>
       </c>
       <c r="D129" s="5">
-        <v>-19.142154809617551</v>
+        <v>-19.142282114806086</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>5.7548202185999999</v>
+        <v>5.7548221523</v>
       </c>
       <c r="C130" s="5">
-        <v>4.2597158699999582E-2</v>
+        <v>4.2595820399999873E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>9.3249359788081243</v>
+        <v>9.3246253311102691</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>5.8029062661999999</v>
+        <v>5.8029092531000002</v>
       </c>
       <c r="C131" s="5">
-        <v>4.8086047600000015E-2</v>
+        <v>4.8087100800000115E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>10.500829193438953</v>
+        <v>10.501066165981388</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>5.6494485594999997</v>
+        <v>5.6494476656000003</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.15345770670000025</v>
+        <v>-0.15346158749999983</v>
       </c>
       <c r="D132" s="5">
-        <v>-27.501998172996533</v>
+        <v>-27.502583623217312</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>5.6330221137000001</v>
+        <v>5.6330201500000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.6426445799999634E-2</v>
+        <v>-1.642751560000022E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.4338824143289814</v>
+        <v>-3.434103022007462</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>5.6289441988000002</v>
+        <v>5.6289426081</v>
       </c>
       <c r="C134" s="5">
-        <v>-4.0779148999998682E-3</v>
+        <v>-4.0775419000000923E-3</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.86526569428468925</v>
+        <v>-0.86518716512680172</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>5.8502223032999998</v>
+        <v>5.8502180611999997</v>
       </c>
       <c r="C135" s="5">
-        <v>0.22127810449999963</v>
+        <v>0.22127545309999963</v>
       </c>
       <c r="D135" s="5">
-        <v>58.8345985041544</v>
+        <v>58.833755047010762</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>5.8918634288999998</v>
+        <v>5.8918575655999996</v>
       </c>
       <c r="C136" s="5">
-        <v>4.1641125599999995E-2</v>
+        <v>4.1639504399999971E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>8.8838898853994976</v>
+        <v>8.883537057033486</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>5.8806390371999999</v>
+        <v>5.8806273858000004</v>
       </c>
       <c r="C137" s="5">
-        <v>-1.1224391699999892E-2</v>
+        <v>-1.1230179799999185E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-2.262278032886178</v>
+        <v>-2.2634346519325277</v>
       </c>
       <c r="E137" s="5">
-        <v>9.6656092320658527</v>
+        <v>9.6656186502331884</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>6.0325819590999998</v>
+        <v>6.0325911639000003</v>
       </c>
       <c r="C138" s="5">
-        <v>0.15194292189999992</v>
+        <v>0.15196377809999984</v>
       </c>
       <c r="D138" s="5">
-        <v>35.813987772561063</v>
+        <v>35.819703755276386</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>6.1684159052999998</v>
+        <v>6.1684218207999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.1358339462</v>
+        <v>0.13583065689999962</v>
       </c>
       <c r="D139" s="5">
-        <v>30.630626036965936</v>
+        <v>30.629737466634577</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>6.1869757182000003</v>
+        <v>6.1869799328999999</v>
       </c>
       <c r="C140" s="5">
-        <v>1.8559812900000416E-2</v>
+        <v>1.8558112100000024E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>3.6709692394247373</v>
+        <v>3.6706236715001062</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>6.2991442444999999</v>
+        <v>6.2991472259999997</v>
       </c>
       <c r="C141" s="5">
-        <v>0.11216852629999963</v>
+        <v>0.11216729309999973</v>
       </c>
       <c r="D141" s="5">
-        <v>24.061692600439955</v>
+        <v>24.061383087283584</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>6.3427595228999998</v>
+        <v>6.3427610319000003</v>
       </c>
       <c r="C142" s="5">
-        <v>4.3615278399999902E-2</v>
+        <v>4.3613805900000635E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>8.6326343889765678</v>
+        <v>8.6323275120681942</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>6.3911482450000001</v>
+        <v>6.3911509114999996</v>
       </c>
       <c r="C143" s="5">
-        <v>4.8388722100000336E-2</v>
+        <v>4.8389879599999297E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>9.5488298779591076</v>
+        <v>9.5490655947113154</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>6.3614831899000004</v>
+        <v>6.3614819240999996</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.9665055099999726E-2</v>
+        <v>-2.9668987400000013E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.4298862473742719</v>
+        <v>-5.4305855299074501</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>6.4386174790000004</v>
+        <v>6.4386154071000004</v>
       </c>
       <c r="C145" s="5">
-        <v>7.7134289099999975E-2</v>
+        <v>7.713348300000078E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>15.560891625863182</v>
+        <v>15.560721316097448</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>6.4532557921000002</v>
+        <v>6.4532544687</v>
       </c>
       <c r="C146" s="5">
-        <v>1.4638313099999856E-2</v>
+        <v>1.4639061599999614E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>2.7625961665027621</v>
+        <v>2.7627400974616911</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>6.4743375285000004</v>
+        <v>6.4743337607999996</v>
       </c>
       <c r="C147" s="5">
-        <v>2.1081736400000217E-2</v>
+        <v>2.1079292099999591E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>3.99141407282122</v>
+        <v>3.9909437801020298</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>6.5012989087999999</v>
+        <v>6.5012948437000002</v>
       </c>
       <c r="C148" s="5">
-        <v>2.6961380299999504E-2</v>
+        <v>2.6961082900000655E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>5.1132744457688117</v>
+        <v>5.1132197893617226</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>6.5986151653</v>
+        <v>6.5986048421000003</v>
       </c>
       <c r="C149" s="5">
-        <v>9.7316256500000087E-2</v>
+        <v>9.7309998400000097E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>19.517638164298369</v>
+        <v>19.516291195511105</v>
       </c>
       <c r="E149" s="5">
-        <v>12.209151480956336</v>
+        <v>12.209198257208165</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>6.6290205159999998</v>
+        <v>6.6290274972000001</v>
       </c>
       <c r="C150" s="5">
-        <v>3.0405350699999723E-2</v>
+        <v>3.0422655099999751E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>5.6717129561149493</v>
+        <v>5.6750322544738552</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>6.6357043603000001</v>
+        <v>6.6357092507999997</v>
       </c>
       <c r="C151" s="5">
-        <v>6.6838443000003522E-3</v>
+        <v>6.6817535999996736E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>1.2166565435843602</v>
+        <v>1.2162725743468883</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>6.6613407870000003</v>
+        <v>6.6613444796000003</v>
       </c>
       <c r="C152" s="5">
-        <v>2.5636426700000214E-2</v>
+        <v>2.5635228800000576E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>4.7358791582675197</v>
+        <v>4.7356495796816667</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>6.6806824457999996</v>
+        <v>6.6806847440999997</v>
       </c>
       <c r="C153" s="5">
-        <v>1.9341658799999273E-2</v>
+        <v>1.9340264499999371E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>3.540466873406789</v>
+        <v>3.5402055653321662</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>6.7311119769000003</v>
+        <v>6.7311130947000004</v>
       </c>
       <c r="C154" s="5">
-        <v>5.0429531100000702E-2</v>
+        <v>5.0428350600000726E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>9.4439701464515089</v>
+        <v>9.4437364308432628</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>6.7859598523000004</v>
+        <v>6.7859615899000003</v>
       </c>
       <c r="C155" s="5">
-        <v>5.4847875400000135E-2</v>
+        <v>5.4848495199999903E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>10.228436116886064</v>
+        <v>10.228555154926688</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>6.8870169420999998</v>
+        <v>6.8870158370999999</v>
       </c>
       <c r="C156" s="5">
-        <v>0.10105708979999939</v>
+        <v>0.10105424719999956</v>
       </c>
       <c r="D156" s="5">
-        <v>19.409364049204768</v>
+        <v>19.408767235663561</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>6.8488674333999997</v>
+        <v>6.8488658135999998</v>
       </c>
       <c r="C157" s="5">
-        <v>-3.8149508700000112E-2</v>
+        <v>-3.8150023500000074E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-6.4483816282518092</v>
+        <v>-6.4484670140252831</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>6.8653571534999998</v>
+        <v>6.8653561868999997</v>
       </c>
       <c r="C158" s="5">
-        <v>1.6489720100000049E-2</v>
+        <v>1.6490373299999916E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>2.9277554457393551</v>
+        <v>2.9278736633997049</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>6.8009031912999998</v>
+        <v>6.8009005851</v>
       </c>
       <c r="C159" s="5">
-        <v>-6.4453962199999992E-2</v>
+        <v>-6.4455601799999762E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.702049610461506</v>
+        <v>-10.702309381424913</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>6.9092783762999996</v>
+        <v>6.9092759499999996</v>
       </c>
       <c r="C160" s="5">
-        <v>0.10837518499999987</v>
+        <v>0.10837536489999966</v>
       </c>
       <c r="D160" s="5">
-        <v>20.890778994817506</v>
+        <v>20.890825487021615</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>6.9056066795</v>
+        <v>6.9056004443000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.6716967999996797E-3</v>
+        <v>-3.6755056999995261E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.6358378994986702</v>
+        <v>-0.63649579145707014</v>
       </c>
       <c r="E161" s="5">
-        <v>4.6523627535421275</v>
+        <v>4.6524319844298834</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>6.9166796425000001</v>
+        <v>6.9166832919000001</v>
       </c>
       <c r="C162" s="5">
-        <v>1.1072963000000158E-2</v>
+        <v>1.1082847600000001E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>1.9412296741667667</v>
+        <v>1.9429796635570318</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>6.9195935926000001</v>
+        <v>6.9195967447999998</v>
       </c>
       <c r="C163" s="5">
-        <v>2.9139500999999512E-3</v>
+        <v>2.9134528999996689E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>0.50672490714340768</v>
+        <v>0.50663797760506224</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>6.9462831990999998</v>
+        <v>6.9462857402999996</v>
       </c>
       <c r="C164" s="5">
-        <v>2.6689606499999741E-2</v>
+        <v>2.6688995499999812E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>4.7279907114263553</v>
+        <v>4.7278779684352124</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>6.8627087471000001</v>
+        <v>6.8627102330999996</v>
       </c>
       <c r="C165" s="5">
-        <v>-8.3574451999999688E-2</v>
+        <v>-8.3575507199999954E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-13.519739604450965</v>
+        <v>-13.519894545786649</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>6.9196753136</v>
+        <v>6.9196760105999999</v>
       </c>
       <c r="C166" s="5">
-        <v>5.6966566499999871E-2</v>
+        <v>5.6965777500000314E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>10.428656466780373</v>
+        <v>10.428503008219248</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>6.9782197863000004</v>
+        <v>6.9782205597000004</v>
       </c>
       <c r="C167" s="5">
-        <v>5.8544472700000405E-2</v>
+        <v>5.8544549100000509E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>10.638715245946241</v>
+        <v>10.638728659725416</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>7.1063259099999998</v>
+        <v>7.1063251637000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.12810612369999941</v>
+        <v>0.12810460399999979</v>
       </c>
       <c r="D168" s="5">
-        <v>24.395802979719996</v>
+        <v>24.395480770628343</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>7.2558322304000002</v>
+        <v>7.2558311349000002</v>
       </c>
       <c r="C169" s="5">
-        <v>0.14950632040000045</v>
+        <v>0.14950597119999998</v>
       </c>
       <c r="D169" s="5">
-        <v>28.382353918895053</v>
+        <v>28.38228310902544</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>7.3764878192000003</v>
+        <v>7.3764871294000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.12065558880000005</v>
+        <v>0.12065599449999986</v>
       </c>
       <c r="D170" s="5">
-        <v>21.884580364567551</v>
+        <v>21.884664419119225</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>7.5340040449999996</v>
+        <v>7.5340024134999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.15751622579999935</v>
+        <v>0.1575152840999996</v>
       </c>
       <c r="D171" s="5">
-        <v>28.858963376210479</v>
+        <v>28.858773121456348</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>7.7105517203999998</v>
+        <v>7.7105509021999996</v>
       </c>
       <c r="C172" s="5">
-        <v>0.17654767540000016</v>
+        <v>0.17654848869999995</v>
       </c>
       <c r="D172" s="5">
-        <v>32.042964852561731</v>
+        <v>32.04313984215419</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>7.7153343624000001</v>
+        <v>7.7153322160000002</v>
       </c>
       <c r="C173" s="5">
-        <v>4.7826420000003367E-3</v>
+        <v>4.781313800000575E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>0.74687134131674604</v>
+        <v>0.7466632973159415</v>
       </c>
       <c r="E173" s="5">
-        <v>11.725655984777706</v>
+        <v>11.725725782011697</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>7.6200221342000001</v>
+        <v>7.6200229536000004</v>
       </c>
       <c r="C174" s="5">
-        <v>-9.5312228200000071E-2</v>
+        <v>-9.5309262399999817E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-13.857440737774462</v>
+        <v>-13.857042001811347</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>7.6150947934</v>
+        <v>7.6150959854</v>
       </c>
       <c r="C175" s="5">
-        <v>-4.927340800000124E-3</v>
+        <v>-4.9269682000003812E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.77320319983068542</v>
+        <v>-0.77314485599638827</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>8.1244012453999996</v>
+        <v>8.1244026858999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.50930645199999969</v>
+        <v>0.50930670049999982</v>
       </c>
       <c r="D176" s="5">
-        <v>117.46661909127872</v>
+        <v>117.46667330352358</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>8.0450649663</v>
+        <v>8.0450659239999993</v>
       </c>
       <c r="C177" s="5">
-        <v>-7.9336279099999629E-2</v>
+        <v>-7.9336761900000496E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-11.108896555328418</v>
+        <v>-11.108958704527483</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>8.0049886967999999</v>
+        <v>8.0049893135999994</v>
       </c>
       <c r="C178" s="5">
-        <v>-4.0076269500000095E-2</v>
+        <v>-4.0076610399999879E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.8166767971381201</v>
+        <v>-5.8167242541817821</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7.9511838246000002</v>
+        <v>7.9511840014999997</v>
       </c>
       <c r="C179" s="5">
-        <v>-5.3804872199999743E-2</v>
+        <v>-5.3805312099999725E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-7.7741104519376103</v>
+        <v>-7.7741711037455303</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7.9210244412000002</v>
+        <v>7.9210242990999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-3.0159383400000017E-2</v>
+        <v>-3.0159702399999766E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-4.4579157550549642</v>
+        <v>-4.4579618306245123</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7.8529665299999998</v>
+        <v>7.8529660025999997</v>
       </c>
       <c r="C181" s="5">
-        <v>-6.8057911200000376E-2</v>
+        <v>-6.8058296500000282E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-9.8369245087678969</v>
+        <v>-9.8369777623866455</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7.7616429864000001</v>
+        <v>7.7616424257999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.1323543599999724E-2</v>
+        <v>-9.1323576799999806E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-13.09615476969217</v>
+        <v>-13.096160054463358</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7.8553716257000001</v>
+        <v>7.8553707370000003</v>
       </c>
       <c r="C183" s="5">
-        <v>9.3728639300000083E-2</v>
+        <v>9.3728311200000469E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>15.493323101759593</v>
+        <v>15.493266409606466</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7.9160422226999998</v>
+        <v>7.9160416080999996</v>
       </c>
       <c r="C184" s="5">
-        <v>6.067059699999966E-2</v>
+        <v>6.0670871099999246E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>9.6721596813162947</v>
+        <v>9.6722063924159496</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>7.9280987408000003</v>
+        <v>7.9280985482000004</v>
       </c>
       <c r="C185" s="5">
-        <v>1.2056518100000524E-2</v>
+        <v>1.2056940100000801E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>1.8430463467728586</v>
+        <v>1.8431115423990008</v>
       </c>
       <c r="E185" s="5">
-        <v>2.7576818891594357</v>
+        <v>2.7577079799463</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>8.0422524707999994</v>
+        <v>8.0422527811000002</v>
       </c>
       <c r="C186" s="5">
-        <v>0.11415372999999907</v>
+        <v>0.11415423289999982</v>
       </c>
       <c r="D186" s="5">
-        <v>18.714516571448847</v>
+        <v>18.714606144516676</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>8.0281082374999997</v>
+        <v>8.0281087200000005</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.4144233299999698E-2</v>
+        <v>-1.4144061099999661E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.0901926316668318</v>
+        <v>-2.0901673502391027</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>7.9138767860000003</v>
+        <v>7.9138773988000004</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.11423145149999936</v>
+        <v>-0.11423132120000012</v>
       </c>
       <c r="D188" s="5">
-        <v>-15.799866178772348</v>
+        <v>-15.799848666216644</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>7.9361859152000003</v>
+        <v>7.9361862154000002</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2309129199999944E-2</v>
+        <v>2.2308816599999837E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>3.4357306133365961</v>
+        <v>3.435681452165773</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>7.8948785721999997</v>
+        <v>7.8948787878999998</v>
       </c>
       <c r="C190" s="5">
-        <v>-4.1307343000000607E-2</v>
+        <v>-4.1307427500000493E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-6.070186856875381</v>
+        <v>-6.0701986979204374</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>7.6349606719000001</v>
+        <v>7.6349607522999996</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.25991790029999962</v>
+        <v>-0.25991803560000015</v>
       </c>
       <c r="D191" s="5">
-        <v>-33.083041147005574</v>
+        <v>-33.083054630238664</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>7.8253430278999998</v>
+        <v>7.8253430418000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.19038235599999975</v>
+        <v>0.19038228950000047</v>
       </c>
       <c r="D192" s="5">
-        <v>34.387525720029458</v>
+        <v>34.387511602525002</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>8.0578476362</v>
+        <v>8.0578473093999996</v>
       </c>
       <c r="C193" s="5">
-        <v>0.23250460830000019</v>
+        <v>0.23250426759999954</v>
       </c>
       <c r="D193" s="5">
-        <v>42.098012679922277</v>
+        <v>42.097940494689354</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>8.0520001608000005</v>
+        <v>8.0519997920000002</v>
       </c>
       <c r="C194" s="5">
-        <v>-5.8474753999995244E-3</v>
+        <v>-5.8475173999994468E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.86735710924474851</v>
+        <v>-0.8673633493054056</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>7.9657114993000002</v>
+        <v>7.9657111278999997</v>
       </c>
       <c r="C195" s="5">
-        <v>-8.6288661500000252E-2</v>
+        <v>-8.6288664100000467E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-12.12818857124166</v>
+        <v>-12.128189438592097</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>7.9163854921999999</v>
+        <v>7.9163851590999998</v>
       </c>
       <c r="C196" s="5">
-        <v>-4.9326007100000346E-2</v>
+        <v>-4.9325968799999842E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-7.1828278195511626</v>
+        <v>-7.1828227544585843</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>7.9351993125</v>
+        <v>7.9351992460999998</v>
       </c>
       <c r="C197" s="5">
-        <v>1.8813820300000117E-2</v>
+        <v>1.8814086999999979E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>2.8894545239307901</v>
+        <v>2.8894961441704226</v>
       </c>
       <c r="E197" s="5">
-        <v>8.9562099718287769E-2</v>
+        <v>8.9563693700700497E-2</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>7.9653059182000003</v>
+        <v>7.9653061193000001</v>
       </c>
       <c r="C198" s="5">
-        <v>3.0106605700000344E-2</v>
+        <v>3.0106873200000273E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>4.6490875161617096</v>
+        <v>4.6491297292297729</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>7.9358693821999999</v>
+        <v>7.9358696387999998</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.9436536000000402E-2</v>
+        <v>-2.9436480500000251E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-4.3456749621799133</v>
+        <v>-4.3456668271107279</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>8.0026562272999993</v>
+        <v>8.0026565852000004</v>
       </c>
       <c r="C200" s="5">
-        <v>6.6786845099999326E-2</v>
+        <v>6.6786946400000602E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>10.579800233437853</v>
+        <v>10.57981667238559</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>8.1430660281999998</v>
+        <v>8.1430662283000004</v>
       </c>
       <c r="C201" s="5">
-        <v>0.14040980090000055</v>
+        <v>0.14040964309999993</v>
       </c>
       <c r="D201" s="5">
-        <v>23.209881963455171</v>
+        <v>23.209852171905943</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>8.1875167653999998</v>
+        <v>8.1875169624000002</v>
       </c>
       <c r="C202" s="5">
-        <v>4.4450737200000034E-2</v>
+        <v>4.4450734099999778E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>6.7507542069784154</v>
+        <v>6.7507535510576311</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>8.1996122142000001</v>
+        <v>8.1996123691000005</v>
       </c>
       <c r="C203" s="5">
-        <v>1.2095448800000241E-2</v>
+        <v>1.2095406700000311E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>1.7872396180418804</v>
+        <v>1.7872333033057908</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>8.2227367965999996</v>
+        <v>8.2227369530000001</v>
       </c>
       <c r="C204" s="5">
-        <v>2.3124582399999483E-2</v>
+        <v>2.3124583899999607E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>3.4372353417831736</v>
+        <v>3.4372355022687984</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>8.2610137036999998</v>
+        <v>8.2610134706</v>
       </c>
       <c r="C205" s="5">
-        <v>3.8276907100000201E-2</v>
+        <v>3.8276517599999949E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>5.731268444610671</v>
+        <v>5.7312085111024258</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>8.1324493870999994</v>
+        <v>8.1324483319999992</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.12856431660000034</v>
+        <v>-0.12856513860000085</v>
       </c>
       <c r="D206" s="5">
-        <v>-17.156904532008312</v>
+        <v>-17.157005457346074</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8.1700914849000004</v>
+        <v>8.1700914211000004</v>
       </c>
       <c r="C207" s="5">
-        <v>3.764209780000094E-2</v>
+        <v>3.7643089100001248E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>5.6979601195064733</v>
+        <v>5.6981147733428994</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>8.2179795709000008</v>
+        <v>8.2179793717000003</v>
       </c>
       <c r="C208" s="5">
-        <v>4.7888086000000385E-2</v>
+        <v>4.788795059999984E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>7.2649050596463205</v>
+        <v>7.2648839105728058</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>8.1245175017999998</v>
+        <v>8.1245175581000009</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.3462069100000988E-2</v>
+        <v>-9.3461813599999388E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-12.825341429445093</v>
+        <v>-12.8253088234902</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3858025721140264</v>
+        <v>2.3858041383528983</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>8.2025736781000003</v>
+        <v>8.2025739068999997</v>
       </c>
       <c r="C210" s="5">
-        <v>7.8056176300000502E-2</v>
+        <v>7.8056348799998787E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>12.158124307800655</v>
+        <v>12.158152523254738</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>8.2578919262999992</v>
+        <v>8.2578921695999998</v>
       </c>
       <c r="C211" s="5">
-        <v>5.5318248199998976E-2</v>
+        <v>5.5318262700000176E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>8.3998440340589333</v>
+        <v>8.3998460750645876</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>8.2942827704000006</v>
+        <v>8.2942830700000005</v>
       </c>
       <c r="C212" s="5">
-        <v>3.6390844100001374E-2</v>
+        <v>3.6390900400000703E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>5.4182276079235647</v>
+        <v>5.4182360311034961</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>8.1560915475000009</v>
+        <v>8.1560917880999995</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.13819122289999974</v>
+        <v>-0.13819128190000107</v>
       </c>
       <c r="D213" s="5">
-        <v>-18.259167963886558</v>
+        <v>-18.2591744591858</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>8.1876409888000001</v>
+        <v>8.1876412465000001</v>
       </c>
       <c r="C214" s="5">
-        <v>3.1549441299999259E-2</v>
+        <v>3.1549458400000674E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>4.7418874813980993</v>
+        <v>4.7418899635841782</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>8.2868784908999995</v>
+        <v>8.2868788238000004</v>
       </c>
       <c r="C215" s="5">
-        <v>9.9237502099999375E-2</v>
+        <v>9.9237577300000268E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>15.554311153429779</v>
+        <v>15.554323214075794</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>8.4038166013000009</v>
+        <v>8.4038170652000002</v>
       </c>
       <c r="C216" s="5">
-        <v>0.11693811040000135</v>
+        <v>0.11693824139999975</v>
       </c>
       <c r="D216" s="5">
-        <v>18.31154957510719</v>
+        <v>18.311570912597407</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8.1603699158000005</v>
+        <v>8.1603700891000006</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.24344668550000037</v>
+        <v>-0.24344697609999955</v>
       </c>
       <c r="D217" s="5">
-        <v>-29.72524182240749</v>
+        <v>-29.72527046441893</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8.3244402641999997</v>
+        <v>8.3244376150000008</v>
       </c>
       <c r="C218" s="5">
-        <v>0.16407034839999923</v>
+        <v>0.16406752590000018</v>
       </c>
       <c r="D218" s="5">
-        <v>26.982052005111168</v>
+        <v>26.981534711071564</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8.1730104782000002</v>
+        <v>8.1730105416000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.15142978599999957</v>
+        <v>-0.15142707340000072</v>
       </c>
       <c r="D219" s="5">
-        <v>-19.772330941791015</v>
+        <v>-19.772017089660064</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8.0126644791999997</v>
+        <v>8.0126645159999992</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.16034599900000046</v>
+        <v>-0.16034602560000089</v>
       </c>
       <c r="D220" s="5">
-        <v>-21.161414768418439</v>
+        <v>-21.161417762244451</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8.2002760673000008</v>
+        <v>8.2002749396999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.18761158810000111</v>
+        <v>0.18761042370000069</v>
       </c>
       <c r="D221" s="5">
-        <v>32.013452862779459</v>
+        <v>32.013227753149273</v>
       </c>
       <c r="E221" s="5">
-        <v>0.93246848792210013</v>
+        <v>0.93245390951823826</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8.2240903784999997</v>
+        <v>8.2240910628999995</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3814311199998883E-2</v>
+        <v>2.3816123199999595E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.541108734811349</v>
+        <v>3.5413829863750967</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8.2642051089000006</v>
+        <v>8.2642059126999996</v>
       </c>
       <c r="C223" s="5">
-        <v>4.0114730400000909E-2</v>
+        <v>4.011484980000013E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>6.0128613062259584</v>
+        <v>6.0128791722376507</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8.3893299094000007</v>
+        <v>8.3893306977000002</v>
       </c>
       <c r="C224" s="5">
-        <v>0.12512480050000008</v>
+        <v>0.12512478500000057</v>
       </c>
       <c r="D224" s="5">
-        <v>19.760673913383119</v>
+        <v>19.760669173395783</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>8.4861247702</v>
+        <v>8.4861260866000006</v>
       </c>
       <c r="C225" s="5">
-        <v>9.6794860799999327E-2</v>
+        <v>9.679538890000039E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>14.758714406647577</v>
+        <v>14.758798629299875</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>8.5003491491999998</v>
+        <v>8.5003496602999995</v>
       </c>
       <c r="C226" s="5">
-        <v>1.4224378999999843E-2</v>
+        <v>1.4223573699998937E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>2.0300785447108005</v>
+        <v>2.0299622343355139</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>8.4890366631000003</v>
+        <v>8.4890371353000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.1312486099999575E-2</v>
+        <v>-1.1312524999999241E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.5853537154596697</v>
+        <v>-1.5853590325141664</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>8.3828516292999993</v>
+        <v>8.3828521440999992</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.10618503380000099</v>
+        <v>-0.10618499120000102</v>
       </c>
       <c r="D228" s="5">
-        <v>-14.019405598013435</v>
+        <v>-14.019399627799222</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>8.2571273628000004</v>
+        <v>8.2571275565000004</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.1257242664999989</v>
+        <v>-0.12572458759999883</v>
       </c>
       <c r="D229" s="5">
-        <v>-16.584559534936904</v>
+        <v>-16.58459752488265</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>8.4019589007000004</v>
+        <v>8.4019539529999996</v>
       </c>
       <c r="C230" s="5">
-        <v>0.14483153790000003</v>
+        <v>0.14482639649999918</v>
       </c>
       <c r="D230" s="5">
-        <v>23.202304684126894</v>
+        <v>23.201399397008071</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>8.4736599759000004</v>
+        <v>8.4736590524000004</v>
       </c>
       <c r="C231" s="5">
-        <v>7.170107520000002E-2</v>
+        <v>7.1705099400000805E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>10.735217353857918</v>
+        <v>10.735855044324261</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>8.4070176481000001</v>
+        <v>8.4070168045999996</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.6642327800000345E-2</v>
+        <v>-6.6642247800000831E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.0398614666454939</v>
+        <v>-9.0398520228656913</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>8.4773328427999992</v>
+        <v>8.4773300014000004</v>
       </c>
       <c r="C233" s="5">
-        <v>7.031519469999914E-2</v>
+        <v>7.031319680000081E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>10.511458731905776</v>
+        <v>10.511147297729039</v>
       </c>
       <c r="E233" s="5">
-        <v>3.3786274172501241</v>
+        <v>3.3786069825377796</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>8.3397452389000009</v>
+        <v>8.3397469326000007</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.13758760389999836</v>
+        <v>-0.13758306879999971</v>
       </c>
       <c r="D234" s="5">
-        <v>-17.82824012614288</v>
+        <v>-17.827709363276899</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>8.3753409147000006</v>
+        <v>8.3753442476999993</v>
       </c>
       <c r="C235" s="5">
-        <v>3.5595675799999782E-2</v>
+        <v>3.5597315099998639E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>5.2437991364476799</v>
+        <v>5.2440452381863345</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>8.2982083550999999</v>
+        <v>8.2982128386999996</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.7132559600000761E-2</v>
+        <v>-7.7131408999999707E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.508436645573783</v>
+        <v>-10.508283770170568</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>8.2035623841999996</v>
+        <v>8.2035684399999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-9.4645970900000265E-2</v>
+        <v>-9.4644398699999854E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.85995106327411</v>
+        <v>-12.859744141695739</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>8.2169807920999993</v>
+        <v>8.2169725152000002</v>
       </c>
       <c r="C238" s="5">
-        <v>1.3418407899999707E-2</v>
+        <v>1.340407520000042E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>1.9805713365815825</v>
+        <v>1.9784352936667249</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>8.2217509294000006</v>
+        <v>8.2217540329999999</v>
       </c>
       <c r="C239" s="5">
-        <v>4.7701373000013092E-3</v>
+        <v>4.7815177999996905E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>0.6988548269043493</v>
+        <v>0.70052818879156042</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>8.2624191652000007</v>
+        <v>8.2624210427999998</v>
       </c>
       <c r="C240" s="5">
-        <v>4.0668235800000119E-2</v>
+        <v>4.0667009799999931E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>6.0998794684968383</v>
+        <v>6.0996881824743054</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>8.1493217564999991</v>
+        <v>8.1493223361999991</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.11309740870000162</v>
+        <v>-0.11309870660000065</v>
       </c>
       <c r="D241" s="5">
-        <v>-15.24391278880114</v>
+        <v>-15.244071564958961</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>7.9805651996</v>
+        <v>7.9805585563000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.16875655689999913</v>
+        <v>-0.16876377989999902</v>
       </c>
       <c r="D242" s="5">
-        <v>-22.205979344693894</v>
+        <v>-22.206822848121799</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>8.0557151855000004</v>
+        <v>8.0557118867999993</v>
       </c>
       <c r="C243" s="5">
-        <v>7.5149985900000438E-2</v>
+        <v>7.5153330499999171E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>11.903955122326115</v>
+        <v>11.904523080240924</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>8.0026391518000004</v>
+        <v>8.0026353570000008</v>
       </c>
       <c r="C244" s="5">
-        <v>-5.3076033700000025E-2</v>
+        <v>-5.307652979999844E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.6260367897658892</v>
+        <v>-7.6261085176580039</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>7.9713400850999996</v>
+        <v>7.9713330790999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-3.1299066700000822E-2</v>
+        <v>-3.1302277900000952E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.5936585006077113</v>
+        <v>-4.5941218369674797</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.9687730455192822</v>
+        <v>-5.9688241724273672</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>7.8270720350999996</v>
+        <v>7.8270707946</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.14426804999999998</v>
+        <v>-0.14426228449999989</v>
       </c>
       <c r="D246" s="5">
-        <v>-19.681440098521307</v>
+        <v>-19.680745747383522</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>7.7680381552000002</v>
+        <v>7.7680384916999996</v>
       </c>
       <c r="C247" s="5">
-        <v>-5.903387989999942E-2</v>
+        <v>-5.9032302900000388E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.6845567659847962</v>
+        <v>-8.6843356286498192</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>7.821735919</v>
+        <v>7.8217555809999997</v>
       </c>
       <c r="C248" s="5">
-        <v>5.3697763799999798E-2</v>
+        <v>5.3717089300000076E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>8.6179463330574144</v>
+        <v>8.6211663935357628</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>7.8143731152000004</v>
+        <v>7.8144000004</v>
       </c>
       <c r="C249" s="5">
-        <v>-7.3628037999995399E-3</v>
+        <v>-7.3555805999996338E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.1237613497744214</v>
+        <v>-1.1226617840551678</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>7.8301721437999996</v>
+        <v>7.8301502586999998</v>
       </c>
       <c r="C250" s="5">
-        <v>1.5799028599999154E-2</v>
+        <v>1.5750258299999764E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>2.4533101621972087</v>
+        <v>2.4456443400904915</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>7.8639020057</v>
+        <v>7.8639033554999997</v>
       </c>
       <c r="C251" s="5">
-        <v>3.372986190000038E-2</v>
+        <v>3.3753096799999938E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>5.2934597554791685</v>
+        <v>5.2972082096962136</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>7.9439133970000002</v>
+        <v>7.9439135073999996</v>
       </c>
       <c r="C252" s="5">
-        <v>8.0011391300000234E-2</v>
+        <v>8.0010151899999826E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>12.916366617571228</v>
+        <v>12.916152870314201</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>8.0375558519000005</v>
+        <v>8.0375542343999999</v>
       </c>
       <c r="C253" s="5">
-        <v>9.3642454900000338E-2</v>
+        <v>9.3640727000000368E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>15.099658354847723</v>
+        <v>15.099361204438377</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>7.9461677553000003</v>
+        <v>7.9461577613000003</v>
       </c>
       <c r="C254" s="5">
-        <v>-9.1388096600000246E-2</v>
+        <v>-9.1396473099999653E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-12.8224404148358</v>
+        <v>-12.823545614793208</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>8.1441416956000001</v>
+        <v>8.1441335599000002</v>
       </c>
       <c r="C255" s="5">
-        <v>0.19797394029999982</v>
+        <v>0.19797579859999992</v>
       </c>
       <c r="D255" s="5">
-        <v>34.354154572448039</v>
+        <v>34.354571742775363</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>8.3069283993000003</v>
+        <v>8.3069192205999993</v>
       </c>
       <c r="C256" s="5">
-        <v>0.16278670370000015</v>
+        <v>0.16278566069999911</v>
       </c>
       <c r="D256" s="5">
-        <v>26.806569021685501</v>
+        <v>26.806407751575922</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>8.4823202936000008</v>
+        <v>8.4823051308000004</v>
       </c>
       <c r="C257" s="5">
-        <v>0.17539189430000057</v>
+        <v>0.17538591020000105</v>
       </c>
       <c r="D257" s="5">
-        <v>28.496235330179132</v>
+        <v>28.495182745568883</v>
       </c>
       <c r="E257" s="5">
-        <v>6.4102171409688546</v>
+        <v>6.4101204482311269</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>8.5480845700000003</v>
+        <v>8.5480808906999997</v>
       </c>
       <c r="C258" s="5">
-        <v>6.5764276399999488E-2</v>
+        <v>6.5775759899999287E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>9.710883575094309</v>
+        <v>9.7126703250952851</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>8.5849430129000002</v>
+        <v>8.5849437571999996</v>
       </c>
       <c r="C259" s="5">
-        <v>3.6858442899999844E-2</v>
+        <v>3.6862866499999924E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>5.2987650019887811</v>
+        <v>5.2994184320970472</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>8.5411186740999998</v>
+        <v>8.5411623463000002</v>
       </c>
       <c r="C260" s="5">
-        <v>-4.3824338800000362E-2</v>
+        <v>-4.3781410899999429E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-5.9566535959965305</v>
+        <v>-5.9509809639526345</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>8.4062781345000008</v>
+        <v>8.4063349168000006</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.13484053959999898</v>
+        <v>-0.1348274294999996</v>
       </c>
       <c r="D261" s="5">
-        <v>-17.383272531851524</v>
+        <v>-17.381645063677276</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>8.5211629373999997</v>
+        <v>8.5211293549999994</v>
       </c>
       <c r="C262" s="5">
-        <v>0.11488480289999892</v>
+        <v>0.11479443819999879</v>
       </c>
       <c r="D262" s="5">
-        <v>17.690490956593429</v>
+        <v>17.675386409237092</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>8.5844943056999998</v>
+        <v>8.5844982229000006</v>
       </c>
       <c r="C263" s="5">
-        <v>6.3331368300000079E-2</v>
+        <v>6.3368867900001291E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>9.2924510216021883</v>
+        <v>9.2982183751806566</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>8.5190433470000002</v>
+        <v>8.5190363027</v>
       </c>
       <c r="C264" s="5">
-        <v>-6.5450958699999617E-2</v>
+        <v>-6.5461920200000634E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>-8.7751130295109512</v>
+        <v>-8.7765177359445996</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>8.6171882199999992</v>
+        <v>8.6171755540999992</v>
       </c>
       <c r="C265" s="5">
-        <v>9.8144872999998967E-2</v>
+        <v>9.8139251399999239E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>14.73528859878137</v>
+        <v>14.734403368706705</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>8.7067941995999991</v>
+        <v>8.7067791251000006</v>
       </c>
       <c r="C266" s="5">
-        <v>8.9605979599999941E-2</v>
+        <v>8.9603571000001381E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>13.21719796673424</v>
+        <v>13.216842680742058</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>8.7385496879000009</v>
+        <v>8.7385316185999997</v>
       </c>
       <c r="C267" s="5">
-        <v>3.1755488300001744E-2</v>
+        <v>3.175249349999909E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>4.4655196204549163</v>
+        <v>4.4650978894136051</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>8.8219756961000009</v>
+        <v>8.8219546775000008</v>
       </c>
       <c r="C268" s="5">
-        <v>8.3426008200000012E-2</v>
+        <v>8.3423058900001124E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>12.077378422490902</v>
+        <v>12.076955094281793</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>8.8072986654999994</v>
+        <v>8.8072679049999998</v>
       </c>
       <c r="C269" s="5">
-        <v>-1.4677030600001473E-2</v>
+        <v>-1.4686772500001055E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-1.9782607371531702</v>
+        <v>-1.97956648428389</v>
       </c>
       <c r="E269" s="5">
-        <v>3.831243818335861</v>
+        <v>3.8310667818354016</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>8.9654888136000004</v>
+        <v>8.9654752601999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.15819014810000098</v>
+        <v>0.15820735520000007</v>
       </c>
       <c r="D270" s="5">
-        <v>23.815492079180434</v>
+        <v>23.818435291695007</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>9.0024218069999993</v>
+        <v>9.0024158854999996</v>
       </c>
       <c r="C271" s="5">
-        <v>3.6932993399998892E-2</v>
+        <v>3.6940625299999752E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>5.0569088987396871</v>
+        <v>5.0579854816430903</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>9.0559427583000005</v>
+        <v>9.0560638166</v>
       </c>
       <c r="C272" s="5">
-        <v>5.3520951300001229E-2</v>
+        <v>5.3647931100000434E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>7.3721699552400155</v>
+        <v>7.3902428667691922</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>9.0941988450999993</v>
+        <v>9.0942848078999994</v>
       </c>
       <c r="C273" s="5">
-        <v>3.8256086799998812E-2</v>
+        <v>3.8220991299999341E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>5.1887575600493951</v>
+        <v>5.1838155327139201</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>9.0046481173000004</v>
+        <v>9.0046112243999996</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.9550727799998953E-2</v>
+        <v>-8.9673583499999765E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-11.19700688758326</v>
+        <v>-11.21144459695792</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>9.1923324812999994</v>
+        <v>9.1923343725999995</v>
       </c>
       <c r="C275" s="5">
-        <v>0.18768436399999899</v>
+        <v>0.18772314819999991</v>
       </c>
       <c r="D275" s="5">
-        <v>28.087790927477108</v>
+        <v>28.09440481048604</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>9.3899062289999993</v>
+        <v>9.3898848147000002</v>
       </c>
       <c r="C276" s="5">
-        <v>0.19757374769999991</v>
+        <v>0.19755044210000072</v>
       </c>
       <c r="D276" s="5">
-        <v>29.070316046183198</v>
+        <v>29.066465188454661</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>9.4105437542000008</v>
+        <v>9.4105067044999995</v>
       </c>
       <c r="C277" s="5">
-        <v>2.0637525200001505E-2</v>
+        <v>2.0621889799999238E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>2.669525822953922</v>
+        <v>2.6674850022962993</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>9.4608623059999992</v>
+        <v>9.4608350719000001</v>
       </c>
       <c r="C278" s="5">
-        <v>5.0318551799998446E-2</v>
+        <v>5.0328367400000573E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>6.6085513330546908</v>
+        <v>6.609905404719818</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>9.4308300095999993</v>
+        <v>9.4307919138000003</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.0032296399999936E-2</v>
+        <v>-3.00431580999998E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-3.7434393050631676</v>
+        <v>-3.7447802190835766</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>9.4435784867999999</v>
+        <v>9.4435355602000008</v>
       </c>
       <c r="C280" s="5">
-        <v>1.2748477200000607E-2</v>
+        <v>1.2743646400000586E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>1.6342597645051082</v>
+        <v>1.6336425304890989</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>9.3365999366000008</v>
+        <v>9.3365475368999995</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.10697855019999913</v>
+        <v>-0.10698802330000134</v>
       </c>
       <c r="D281" s="5">
-        <v>-12.77803390511979</v>
+        <v>-12.779150382958415</v>
       </c>
       <c r="E281" s="5">
-        <v>6.0098026784692005</v>
+        <v>6.0095779713879249</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>9.3873663791999995</v>
+        <v>9.3873403336999992</v>
       </c>
       <c r="C282" s="5">
-        <v>5.076644259999874E-2</v>
+        <v>5.0792796799999707E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>6.7235387909787336</v>
+        <v>6.7271731407305912</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>9.5386407266000006</v>
+        <v>9.5386279603999995</v>
       </c>
       <c r="C283" s="5">
-        <v>0.15127434740000112</v>
+        <v>0.15128762670000029</v>
       </c>
       <c r="D283" s="5">
-        <v>21.147003704725709</v>
+        <v>21.149091564851986</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>9.3689031158000002</v>
+        <v>9.3691405810999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.16973761080000038</v>
+        <v>-0.16948737929999957</v>
       </c>
       <c r="D284" s="5">
-        <v>-19.382917242510779</v>
+        <v>-19.357098717569642</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>9.7644630225999993</v>
+        <v>9.7646303165999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.39555990679999908</v>
+        <v>0.39548973549999999</v>
       </c>
       <c r="D285" s="5">
-        <v>64.253792669733741</v>
+        <v>64.237605276907317</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>9.7694228908999996</v>
+        <v>9.7693655211999992</v>
       </c>
       <c r="C286" s="5">
-        <v>4.9598683000002808E-3</v>
+        <v>4.7352045999993209E-3</v>
       </c>
       <c r="D286" s="5">
-        <v>0.61124692397636071</v>
+        <v>0.58347578944257794</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>9.6925014892999997</v>
+        <v>9.6924794758000008</v>
       </c>
       <c r="C287" s="5">
-        <v>-7.6921401599999939E-2</v>
+        <v>-7.6886045399998437E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-9.0498113675027803</v>
+        <v>-9.0458809253581851</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>9.7718612384999997</v>
+        <v>9.7718021021000006</v>
       </c>
       <c r="C288" s="5">
-        <v>7.9359749199999996E-2</v>
+        <v>7.9322626299999754E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>10.280056227365165</v>
+        <v>10.27505333635952</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>9.8151645272000003</v>
+        <v>9.8150838124999993</v>
       </c>
       <c r="C289" s="5">
-        <v>4.3303288700000664E-2</v>
+        <v>4.328171039999873E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>5.4492537821265508</v>
+        <v>5.4465056649736665</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>9.8387036934999994</v>
+        <v>9.8386553774000003</v>
       </c>
       <c r="C290" s="5">
-        <v>2.3539166299999081E-2</v>
+        <v>2.3571564900001007E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>2.9161591565402656</v>
+        <v>2.9202503662715706</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>9.8114738250000002</v>
+        <v>9.8114170726999994</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.7229868499999199E-2</v>
+        <v>-2.7238304700000882E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.2710622541126444</v>
+        <v>-3.272076119457501</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9.8604858143000005</v>
+        <v>9.8604294876999994</v>
       </c>
       <c r="C292" s="5">
-        <v>4.901198930000028E-2</v>
+        <v>4.9012414999999976E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>6.1619181107738896</v>
+        <v>6.162009737568841</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9.7593889004999994</v>
+        <v>9.7593238930999995</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.10109691380000108</v>
+        <v>-0.1011055945999999</v>
       </c>
       <c r="D293" s="5">
-        <v>-11.63266814556173</v>
+        <v>-11.633674108309721</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5282968829224668</v>
+        <v>4.5281872611808494</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>10.135549964999999</v>
+        <v>10.135506549</v>
       </c>
       <c r="C294" s="5">
-        <v>0.37616106449999975</v>
+        <v>0.376182655900001</v>
       </c>
       <c r="D294" s="5">
-        <v>57.433203678284464</v>
+        <v>57.437695288346568</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>10.173557924000001</v>
+        <v>10.173520171</v>
       </c>
       <c r="C295" s="5">
-        <v>3.8007959000001534E-2</v>
+        <v>3.8013621999999359E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>4.5939389084124205</v>
+        <v>4.5946576525812022</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>10.173438045999999</v>
+        <v>10.173915323999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-1.1987800000134996E-4</v>
+        <v>3.9515299999948184E-4</v>
       </c>
       <c r="D296" s="5">
-        <v>-1.4139033616622498E-2</v>
+        <v>4.6619547973536513E-2</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>10.335551965000001</v>
+        <v>10.335810592</v>
       </c>
       <c r="C297" s="5">
-        <v>0.16211391900000116</v>
+        <v>0.16189526800000031</v>
       </c>
       <c r="D297" s="5">
-        <v>20.890218434104323</v>
+        <v>20.858466732085311</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>10.330775697</v>
+        <v>10.330656476</v>
       </c>
       <c r="C298" s="5">
-        <v>-4.7762680000005275E-3</v>
+        <v>-5.1541159999999309E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>-0.55313702146393418</v>
+        <v>-0.59676056468983552</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>10.475060388999999</v>
+        <v>10.474959024</v>
       </c>
       <c r="C299" s="5">
-        <v>0.14428469199999938</v>
+        <v>0.14430254800000064</v>
       </c>
       <c r="D299" s="5">
-        <v>18.109066785256477</v>
+        <v>18.111708109260547</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>10.153830592</v>
+        <v>10.153704894000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.3212297969999991</v>
+        <v>-0.3212541299999998</v>
       </c>
       <c r="D300" s="5">
-        <v>-31.18540865303121</v>
+        <v>-31.187640359431114</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>10.723355858</v>
+        <v>10.723213809000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.56952526599999942</v>
+        <v>0.56950891500000012</v>
       </c>
       <c r="D301" s="5">
-        <v>92.490660002970642</v>
+        <v>92.488656563575276</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>10.542100488000001</v>
+        <v>10.542028203999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.18125536999999881</v>
+        <v>-0.18118560500000136</v>
       </c>
       <c r="D302" s="5">
-        <v>-18.500077020024499</v>
+        <v>-18.493827308723564</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>10.596542712</v>
+        <v>10.596482171</v>
       </c>
       <c r="C303" s="5">
-        <v>5.4442223999998873E-2</v>
+        <v>5.4453967000000603E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>6.376205939089008</v>
+        <v>6.3776655498539503</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>10.474093043</v>
+        <v>10.474039208000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.12244966899999987</v>
+        <v>-0.12244296299999924</v>
       </c>
       <c r="D304" s="5">
-        <v>-13.018515813337928</v>
+        <v>-13.017917249431699</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>10.573293151</v>
+        <v>10.573216792</v>
       </c>
       <c r="C305" s="5">
-        <v>9.9200107999999787E-2</v>
+        <v>9.9177583999999541E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>11.97630991348495</v>
+        <v>11.973512247340468</v>
       </c>
       <c r="E305" s="5">
-        <v>8.3397050655323426</v>
+        <v>8.3396443013376889</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>10.464592986</v>
+        <v>10.464549353000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.10870016500000013</v>
+        <v>-0.10866743899999953</v>
       </c>
       <c r="D306" s="5">
-        <v>-11.662558818291402</v>
+        <v>-11.659323161885471</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>10.391480316000001</v>
+        <v>10.391459268</v>
       </c>
       <c r="C307" s="5">
-        <v>-7.3112669999998658E-2</v>
+        <v>-7.3090085000000471E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-8.0692221400260333</v>
+        <v>-8.0668568205082281</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>10.585494187</v>
+        <v>10.586183741999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.19401387099999923</v>
+        <v>0.19472447399999915</v>
       </c>
       <c r="D308" s="5">
-        <v>24.854622107119752</v>
+        <v>24.955292832555553</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>10.405134644</v>
+        <v>10.405500468</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.18035954299999979</v>
+        <v>-0.18068327399999973</v>
       </c>
       <c r="D309" s="5">
-        <v>-18.634781121965595</v>
+        <v>-18.664049733761679</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>10.505858466999999</v>
+        <v>10.505800034</v>
       </c>
       <c r="C310" s="5">
-        <v>0.10072382299999916</v>
+        <v>0.10029956600000034</v>
       </c>
       <c r="D310" s="5">
-        <v>12.255103908756727</v>
+        <v>12.20026582462066</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>10.556772265999999</v>
+        <v>10.556744369</v>
       </c>
       <c r="C311" s="5">
-        <v>5.0913798999999926E-2</v>
+        <v>5.0944335000000507E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>5.9730138565665003</v>
+        <v>5.9767264367573958</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>10.643957917</v>
+        <v>10.643090730000001</v>
       </c>
       <c r="C312" s="5">
-        <v>8.7185651000000419E-2</v>
+        <v>8.6346361000000371E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>10.3732804856564</v>
+        <v>10.268917204816486</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>10.536223026</v>
+        <v>10.536174529</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.10773489099999978</v>
+        <v>-0.10691620100000065</v>
       </c>
       <c r="D313" s="5">
-        <v>-11.492173826848983</v>
+        <v>-11.410490176263032</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>10.779684366</v>
+        <v>10.779699055</v>
       </c>
       <c r="C314" s="5">
-        <v>0.24346133999999964</v>
+        <v>0.24352452599999985</v>
       </c>
       <c r="D314" s="5">
-        <v>31.538557946797809</v>
+        <v>31.547974679366074</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>10.776533958</v>
+        <v>10.776550121</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.1504079999997714E-3</v>
+        <v>-3.1489340000003807E-3</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.35014186279211934</v>
+        <v>-0.34997782683300338</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>10.883626977</v>
+        <v>10.883621238</v>
       </c>
       <c r="C316" s="5">
-        <v>0.10709301900000057</v>
+        <v>0.10707111700000027</v>
       </c>
       <c r="D316" s="5">
-        <v>12.599006926360845</v>
+        <v>12.596267915329197</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>10.975274761</v>
+        <v>10.975237827000001</v>
       </c>
       <c r="C317" s="5">
-        <v>9.1647783999999177E-2</v>
+        <v>9.1616589000000914E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>10.586225621617196</v>
+        <v>10.582459693708103</v>
       </c>
       <c r="E317" s="5">
-        <v>3.8018581747351066</v>
+        <v>3.8022585075923265</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>10.991681599</v>
+        <v>10.991704379</v>
       </c>
       <c r="C318" s="5">
-        <v>1.6406837999999979E-2</v>
+        <v>1.6466551999998913E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>1.8086917931751101</v>
+        <v>1.8153352473837092</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>10.895458484000001</v>
+        <v>10.895569737000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-9.6223114999999027E-2</v>
+        <v>-9.6134641999999104E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-10.013688941372722</v>
+        <v>-10.004900349726388</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>10.789322365</v>
+        <v>10.789858234</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.10613611900000031</v>
+        <v>-0.10571150300000021</v>
       </c>
       <c r="D320" s="5">
-        <v>-11.083182916063173</v>
+        <v>-11.04107495700074</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>11.082627681</v>
+        <v>11.083184524</v>
       </c>
       <c r="C321" s="5">
-        <v>0.29330531599999965</v>
+        <v>0.29332628999999955</v>
       </c>
       <c r="D321" s="5">
-        <v>37.969436545265033</v>
+        <v>37.970393570660633</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>11.091623437000001</v>
+        <v>11.091728221</v>
       </c>
       <c r="C322" s="5">
-        <v>8.9957560000009096E-3</v>
+        <v>8.5436970000003498E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>0.97839883439592157</v>
+        <v>0.92897636099116276</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>10.92438508</v>
+        <v>10.924420764000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.16723835700000045</v>
+        <v>-0.16730745699999972</v>
       </c>
       <c r="D323" s="5">
-        <v>-16.665927898054044</v>
+        <v>-16.672108359714464</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>10.942682327</v>
+        <v>10.940908805999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.8297246999999572E-2</v>
+        <v>1.648804199999887E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>2.0284980501602101</v>
+        <v>1.8262498059493426</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>11.043684064000001</v>
+        <v>11.043521050000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.1010017370000007</v>
+        <v>0.10261224400000124</v>
       </c>
       <c r="D325" s="5">
-        <v>11.656031562778168</v>
+        <v>11.853604047397948</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>11.030144137000001</v>
+        <v>11.030917911</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.3539927000000063E-2</v>
+        <v>-1.2603139000001207E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-1.4613598290260543</v>
+        <v>-1.3609064564300222</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>11.066242041000001</v>
+        <v>11.066137299999999</v>
       </c>
       <c r="C327" s="5">
-        <v>3.6097904000000014E-2</v>
+        <v>3.5219388999999879E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>3.9986559898693486</v>
+        <v>3.8993472623187975</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>11.186768351</v>
+        <v>11.186674219</v>
       </c>
       <c r="C328" s="5">
-        <v>0.12052630999999892</v>
+        <v>0.12053691900000096</v>
       </c>
       <c r="D328" s="5">
-        <v>13.881652964117098</v>
+        <v>13.883088342426575</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>11.076611506000001</v>
+        <v>11.076516695</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.11015684499999878</v>
+        <v>-0.1101575239999999</v>
       </c>
       <c r="D329" s="5">
-        <v>-11.197059834768829</v>
+        <v>-11.197214335296046</v>
       </c>
       <c r="E329" s="5">
-        <v>0.92331852465412645</v>
+        <v>0.92279429016877135</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>11.07737807</v>
+        <v>11.077411215</v>
       </c>
       <c r="C330" s="5">
-        <v>7.6656399999919245E-4</v>
+        <v>8.945199999992326E-4</v>
       </c>
       <c r="D330" s="5">
-        <v>8.3078386737134302E-2</v>
+        <v>9.6952944777162209E-2</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>11.279888101999999</v>
+        <v>11.280113299</v>
       </c>
       <c r="C331" s="5">
-        <v>0.20251003199999928</v>
+        <v>0.20270208400000023</v>
       </c>
       <c r="D331" s="5">
-        <v>24.283580417815486</v>
+        <v>24.308895298884003</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>11.405481649</v>
+        <v>11.405682055</v>
       </c>
       <c r="C332" s="5">
-        <v>0.12559354700000114</v>
+        <v>0.12556875599999984</v>
       </c>
       <c r="D332" s="5">
-        <v>14.210508225931395</v>
+        <v>14.207228053871779</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>11.072449352</v>
+        <v>11.073364119000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.33303229700000081</v>
+        <v>-0.33231793599999904</v>
       </c>
       <c r="D333" s="5">
-        <v>-29.925361221886515</v>
+        <v>-29.870646154413784</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>11.391901261999999</v>
+        <v>11.39281151</v>
       </c>
       <c r="C334" s="5">
-        <v>0.31945190999999973</v>
+        <v>0.31944739099999886</v>
       </c>
       <c r="D334" s="5">
-        <v>40.679273413595027</v>
+        <v>40.674693199027587</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>11.494751977</v>
+        <v>11.495339320999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.10285071500000065</v>
+        <v>0.10252781099999986</v>
       </c>
       <c r="D335" s="5">
-        <v>11.388591802837777</v>
+        <v>11.350096565018175</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>11.542906258</v>
+        <v>11.539090673</v>
       </c>
       <c r="C336" s="5">
-        <v>4.815428100000041E-2</v>
+        <v>4.375135200000102E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>5.1445496996809004</v>
+        <v>4.664038414433036</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>11.538223089000001</v>
+        <v>11.537672477999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-4.683168999999765E-3</v>
+        <v>-1.4181950000011767E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.48577709150333659</v>
+        <v>-0.14738458441851954</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>11.483323353999999</v>
+        <v>11.484918813</v>
       </c>
       <c r="C338" s="5">
-        <v>-5.4899735000001115E-2</v>
+        <v>-5.2753664999999117E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-5.5626158271265052</v>
+        <v>-5.3508588941749586</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>11.55362111</v>
+        <v>11.553477827</v>
       </c>
       <c r="C339" s="5">
-        <v>7.0297756000000433E-2</v>
+        <v>6.8559013999999863E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>7.5985266742821134</v>
+        <v>7.4033106028808415</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>11.482115051999999</v>
+        <v>11.482097205000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-7.150605800000065E-2</v>
+        <v>-7.1380621999999505E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-7.1792064975911067</v>
+        <v>-7.1671234381435189</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>11.484266613000001</v>
+        <v>11.484314113</v>
       </c>
       <c r="C341" s="5">
-        <v>2.1515610000015783E-3</v>
+        <v>2.2169079999994068E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>0.22509230712488559</v>
+        <v>0.2319364109882871</v>
       </c>
       <c r="E341" s="5">
-        <v>3.6803232358486149</v>
+        <v>3.6816395373112432</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>11.475735831</v>
+        <v>11.475945082999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-8.5307820000011247E-3</v>
+        <v>-8.3690300000007767E-3</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.8877552936276456</v>
+        <v>-0.87098640502408786</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>11.559238025000001</v>
+        <v>11.559578232</v>
       </c>
       <c r="C343" s="5">
-        <v>8.350219400000114E-2</v>
+        <v>8.3633149000000628E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>9.0897565737655395</v>
+        <v>9.1044153538543995</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>11.424372581</v>
+        <v>11.423567281</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.13486544400000078</v>
+        <v>-0.13601095099999938</v>
       </c>
       <c r="D344" s="5">
-        <v>-13.136401236562579</v>
+        <v>-13.240495195824288</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>11.568569334999999</v>
+        <v>11.56979918</v>
       </c>
       <c r="C345" s="5">
-        <v>0.14419675399999932</v>
+        <v>0.146231899</v>
       </c>
       <c r="D345" s="5">
-        <v>16.243197374128336</v>
+        <v>16.490074664371136</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>11.503234642000001</v>
+        <v>11.504814045</v>
       </c>
       <c r="C346" s="5">
-        <v>-6.5334692999998722E-2</v>
+        <v>-6.4985135000000582E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-6.5705274401302471</v>
+        <v>-6.5357788625450608</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>11.466904145999999</v>
+        <v>11.469414038</v>
       </c>
       <c r="C347" s="5">
-        <v>-3.6330496000001489E-2</v>
+        <v>-3.5400006999999789E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-3.724796985477119</v>
+        <v>-3.6305173403461843</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>11.244230124</v>
+        <v>11.238254553999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.22267402199999964</v>
+        <v>-0.23115948400000086</v>
       </c>
       <c r="D348" s="5">
-        <v>-20.968082825189072</v>
+        <v>-21.676585880714995</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>11.43041279</v>
+        <v>11.429354928</v>
       </c>
       <c r="C349" s="5">
-        <v>0.18618266600000055</v>
+        <v>0.19110037400000124</v>
       </c>
       <c r="D349" s="5">
-        <v>21.782888459534135</v>
+        <v>22.426167771199058</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>11.435292821000001</v>
+        <v>11.437069681000001</v>
       </c>
       <c r="C350" s="5">
-        <v>4.880031000000784E-3</v>
+        <v>7.7147530000001296E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>0.51352542299007986</v>
+        <v>0.81300738807401629</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>11.445012355999999</v>
+        <v>11.444752941999999</v>
       </c>
       <c r="C351" s="5">
-        <v>9.7195349999985581E-3</v>
+        <v>7.683260999998609E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>1.0247328988877369</v>
+        <v>0.80912819403036185</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>11.381076767</v>
+        <v>11.381017798</v>
       </c>
       <c r="C352" s="5">
-        <v>-6.3935588999999737E-2</v>
+        <v>-6.3735143999998911E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-6.5014141519900708</v>
+        <v>-6.4817941739178657</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>11.482755813000001</v>
+        <v>11.483594396999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.10167904600000099</v>
+        <v>0.10257659899999894</v>
       </c>
       <c r="D353" s="5">
-        <v>11.263654451436778</v>
+        <v>11.368124658814271</v>
       </c>
       <c r="E353" s="5">
-        <v>-1.3155389463792577E-2</v>
+        <v>-6.2669480555777035E-3</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>11.553641319</v>
+        <v>11.554080643000001</v>
       </c>
       <c r="C354" s="5">
-        <v>7.0885505999999765E-2</v>
+        <v>7.0486246000001529E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>7.6646211942780873</v>
+        <v>7.619407428395597</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>11.538542587</v>
+        <v>11.538788930000001</v>
       </c>
       <c r="C355" s="5">
-        <v>-1.5098732000000226E-2</v>
+        <v>-1.5291712999999874E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.5569823434439689</v>
+        <v>-1.5766784076026497</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>11.656177037000001</v>
+        <v>11.654531050999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.11763445000000061</v>
+        <v>0.11574212099999848</v>
       </c>
       <c r="D356" s="5">
-        <v>12.9437314990557</v>
+        <v>12.723610048482881</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>11.573703569999999</v>
+        <v>11.57514647</v>
       </c>
       <c r="C357" s="5">
-        <v>-8.2473467000001577E-2</v>
+        <v>-7.9384580999999343E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-8.1678740663082117</v>
+        <v>-7.8744055736811873</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>11.518552867</v>
+        <v>11.520896388000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-5.5150702999998913E-2</v>
+        <v>-5.4250081999999367E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-5.5706976712148526</v>
+        <v>-5.4813940272531276</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>11.639067474000001</v>
+        <v>11.643689446</v>
       </c>
       <c r="C359" s="5">
-        <v>0.1205146070000005</v>
+        <v>0.12279305799999918</v>
       </c>
       <c r="D359" s="5">
-        <v>13.303464965962375</v>
+        <v>13.566989554668796</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>11.636741302000001</v>
+        <v>11.628289887999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-2.3261720000000707E-3</v>
+        <v>-1.5399558000000368E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.23956730791887537</v>
+        <v>-1.575586388858019</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>11.718560781000001</v>
+        <v>11.716906606</v>
       </c>
       <c r="C361" s="5">
-        <v>8.1819478999999973E-2</v>
+        <v>8.8616718000000816E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>8.7714125277011501</v>
+        <v>9.5381542764744651</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>11.564698118000001</v>
+        <v>11.565553806</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.15386266299999996</v>
+        <v>-0.15135279999999973</v>
       </c>
       <c r="D362" s="5">
-        <v>-14.666357654822203</v>
+        <v>-14.445751262741291</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>11.727728264</v>
+        <v>11.727031394999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.16303014599999877</v>
+        <v>0.16147758899999864</v>
       </c>
       <c r="D363" s="5">
-        <v>18.291933165916241</v>
+        <v>18.102707276749253</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>11.888447951</v>
+        <v>11.887937583999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.16071968700000028</v>
+        <v>0.16090618900000031</v>
       </c>
       <c r="D364" s="5">
-        <v>17.743026019026775</v>
+        <v>17.766329881019182</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>11.882146348999999</v>
+        <v>11.885883128</v>
       </c>
       <c r="C365" s="5">
-        <v>-6.3016020000006279E-3</v>
+        <v>-2.0544559999997603E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.63422204459064879</v>
+        <v>-0.2071852425717724</v>
       </c>
       <c r="E365" s="5">
-        <v>3.4781766895002342</v>
+        <v>3.5031603964094771</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>12.056709017999999</v>
+        <v>12.057471683999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.17456266900000017</v>
+        <v>0.17158855599999967</v>
       </c>
       <c r="D366" s="5">
-        <v>19.126008169720144</v>
+        <v>18.7674798358773</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>12.051733127</v>
+        <v>12.052394096</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.9758909999990664E-3</v>
+        <v>-5.0775879999989115E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.49412606297011274</v>
+        <v>-0.50416978736599338</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>11.966998265999999</v>
+        <v>11.962807453</v>
       </c>
       <c r="C368" s="5">
-        <v>-8.473486100000116E-2</v>
+        <v>-8.9586643000000521E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-8.1183757542175208</v>
+        <v>-8.5639486350646781</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>7.4286333265</v>
+        <v>7.4301457294000004</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.5383649394999992</v>
+        <v>-4.5326617235999995</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.672595736380615</v>
+        <v>-99.670412577637734</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>8.6717809276000004</v>
+        <v>8.6740978638000001</v>
       </c>
       <c r="C370" s="5">
-        <v>1.2431476011000004</v>
+        <v>1.2439521343999997</v>
       </c>
       <c r="D370" s="5">
-        <v>540.31327655225527</v>
+        <v>540.80195916884315</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>9.3731631975000003</v>
+        <v>9.3782737457999996</v>
       </c>
       <c r="C371" s="5">
-        <v>0.70138226989999986</v>
+        <v>0.70417588199999948</v>
       </c>
       <c r="D371" s="5">
-        <v>154.2930959029211</v>
+        <v>155.14264427205924</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>9.1678773053999993</v>
+        <v>9.1606559760999993</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.20528589210000092</v>
+        <v>-0.21761776970000035</v>
       </c>
       <c r="D372" s="5">
-        <v>-23.336019335588297</v>
+        <v>-24.552644767097298</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>9.2320418278999998</v>
+        <v>9.2299341096000003</v>
       </c>
       <c r="C373" s="5">
-        <v>6.4164522500000487E-2</v>
+        <v>6.9278133500001005E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>8.7295654611174722</v>
+        <v>9.4622381170654357</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>9.5577821474999993</v>
+        <v>9.5570410042000002</v>
       </c>
       <c r="C374" s="5">
-        <v>0.32574031959999949</v>
+        <v>0.32710689459999998</v>
       </c>
       <c r="D374" s="5">
-        <v>51.604595551791292</v>
+        <v>51.879158978018872</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>9.7110836143999997</v>
+        <v>9.7095107317</v>
       </c>
       <c r="C375" s="5">
-        <v>0.15330146690000035</v>
+        <v>0.15246972749999976</v>
       </c>
       <c r="D375" s="5">
-        <v>21.039408868759104</v>
+        <v>20.916832216354763</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>9.7762485152000007</v>
+        <v>9.7750058670000008</v>
       </c>
       <c r="C376" s="5">
-        <v>6.5164900800001035E-2</v>
+        <v>6.549513530000084E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>8.3563764165947685</v>
+        <v>8.4017186416011747</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>9.8684151297000007</v>
+        <v>9.8735794190000004</v>
       </c>
       <c r="C377" s="5">
-        <v>9.2166614499999966E-2</v>
+        <v>9.8573551999999509E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>11.91856425551503</v>
+        <v>12.79534186619129</v>
       </c>
       <c r="E377" s="5">
-        <v>-16.947537592561922</v>
+        <v>-16.930199357753594</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>9.8841279075999999</v>
+        <v>9.8849329524999998</v>
       </c>
       <c r="C378" s="5">
-        <v>1.5712777899999253E-2</v>
+        <v>1.1353533499999457E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>1.9274963412507118</v>
+        <v>1.3886287681130094</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>9.6327402195000005</v>
+        <v>9.6332307149999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.25138768809999945</v>
+        <v>-0.25170223749999998</v>
       </c>
       <c r="D379" s="5">
-        <v>-26.592928956394481</v>
+        <v>-26.619814455318025</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>9.9551982880000001</v>
+        <v>9.9512975715999996</v>
       </c>
       <c r="C380" s="5">
-        <v>0.32245806849999958</v>
+        <v>0.31806685659999978</v>
       </c>
       <c r="D380" s="5">
-        <v>48.45704056401425</v>
+        <v>47.670251974492238</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>10.315418150999999</v>
+        <v>10.319587975999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.36021986299999931</v>
+        <v>0.36829040439999972</v>
       </c>
       <c r="D381" s="5">
-        <v>53.194464351522356</v>
+        <v>54.664890074145077</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>10.442944892</v>
+        <v>10.448156011</v>
       </c>
       <c r="C382" s="5">
-        <v>0.1275267410000005</v>
+        <v>0.12856803500000069</v>
       </c>
       <c r="D382" s="5">
-        <v>15.886750479856172</v>
+        <v>16.018565688454032</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>10.648133339999999</v>
+        <v>10.656482908999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.20518844799999947</v>
+        <v>0.20832689799999926</v>
       </c>
       <c r="D383" s="5">
-        <v>26.300751968196078</v>
+        <v>26.733353553025619</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>10.753198966999999</v>
+        <v>10.742381582</v>
       </c>
       <c r="C384" s="5">
-        <v>0.10506562700000011</v>
+        <v>8.5898673000000869E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>12.504633439042689</v>
+        <v>10.113403510711372</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>10.714483525</v>
+        <v>10.709067929</v>
       </c>
       <c r="C385" s="5">
-        <v>-3.8715441999999101E-2</v>
+        <v>-3.3313653000000443E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.2359032147293423</v>
+        <v>-3.6585494796778639</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>10.651951886000001</v>
+        <v>10.647560974999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-6.2531638999999473E-2</v>
+        <v>-6.1506954000000391E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-6.7829281959702055</v>
+        <v>-6.6785346813313717</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>10.788055283</v>
+        <v>10.783429129</v>
       </c>
       <c r="C387" s="5">
-        <v>0.1361033969999994</v>
+        <v>0.13586815400000063</v>
       </c>
       <c r="D387" s="5">
-        <v>16.457538540782114</v>
+        <v>16.4343253396382</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>10.881349698999999</v>
+        <v>10.881335409</v>
       </c>
       <c r="C388" s="5">
-        <v>9.3294415999999103E-2</v>
+        <v>9.7906280000000123E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>10.88562585031152</v>
+        <v>11.45606521452498</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>11.082871086999999</v>
+        <v>11.090785831</v>
       </c>
       <c r="C389" s="5">
-        <v>0.20152138799999975</v>
+        <v>0.20945042199999975</v>
       </c>
       <c r="D389" s="5">
-        <v>24.633321218887684</v>
+        <v>25.70757809879991</v>
       </c>
       <c r="E389" s="5">
-        <v>12.30649442021312</v>
+        <v>12.327914329201572</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>10.820559159</v>
+        <v>10.821810156</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.26231192799999903</v>
+        <v>-0.26897567500000008</v>
       </c>
       <c r="D390" s="5">
-        <v>-24.981380942884979</v>
+        <v>-25.518038650707553</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>11.066546518000001</v>
+        <v>11.066963262</v>
       </c>
       <c r="C391" s="5">
-        <v>0.24598735900000079</v>
+        <v>0.24515310600000007</v>
       </c>
       <c r="D391" s="5">
-        <v>30.963092423146499</v>
+        <v>30.840648395061198</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>11.055800373</v>
+        <v>11.049713227</v>
       </c>
       <c r="C392" s="5">
-        <v>-1.0746145000000595E-2</v>
+        <v>-1.7250034999999997E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.1590540270005723</v>
+        <v>-1.8544836882280258</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>11.119062031</v>
+        <v>11.128203148000001</v>
       </c>
       <c r="C393" s="5">
-        <v>6.3261658000000054E-2</v>
+        <v>7.8489921000000962E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>7.0867101916570308</v>
+        <v>8.8650457194649377</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>11.126501888</v>
+        <v>11.140812003000001</v>
       </c>
       <c r="C394" s="5">
-        <v>7.4398569999996056E-3</v>
+        <v>1.2608854999999863E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>0.80589145274767571</v>
+        <v>1.368170028772453</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>11.246026083</v>
+        <v>11.260599442</v>
       </c>
       <c r="C395" s="5">
-        <v>0.11952419500000033</v>
+        <v>0.11978743899999955</v>
       </c>
       <c r="D395" s="5">
-        <v>13.680319561912402</v>
+        <v>13.693588245490229</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>11.35420205</v>
+        <v>11.331636443000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.10817596699999932</v>
+        <v>7.1037001000000544E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>12.173528826116598</v>
+        <v>7.8384078393018308</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>11.402127864000001</v>
+        <v>11.391383271</v>
       </c>
       <c r="C397" s="5">
-        <v>4.7925814000000955E-2</v>
+        <v>5.9746827999999752E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>5.184431273226231</v>
+        <v>6.5138251864152341</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>11.539976262</v>
+        <v>11.530975653</v>
       </c>
       <c r="C398" s="5">
-        <v>0.13784839799999915</v>
+        <v>0.13959238200000001</v>
       </c>
       <c r="D398" s="5">
-        <v>15.512265838570528</v>
+        <v>15.737764836875989</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>11.569334215</v>
+        <v>11.560885524</v>
       </c>
       <c r="C399" s="5">
-        <v>2.9357952999999881E-2</v>
+        <v>2.99098709999992E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>3.0959061765853724</v>
+        <v>3.1574381140184515</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>11.584382559</v>
+        <v>11.586456047</v>
       </c>
       <c r="C400" s="5">
-        <v>1.5048344000000213E-2</v>
+        <v>2.5570523000000733E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>1.5720662469142388</v>
+        <v>2.6867034586881333</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>11.490328649</v>
+        <v>11.49906309</v>
       </c>
       <c r="C401" s="5">
-        <v>-9.4053909999999519E-2</v>
+        <v>-8.7392957000000493E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-9.3193311565197394</v>
+        <v>-8.6850135049792225</v>
       </c>
       <c r="E401" s="5">
-        <v>3.676462162209404</v>
+        <v>3.6812293125237261</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>11.654946812</v>
+        <v>11.657036160000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.1646181630000001</v>
+        <v>0.1579730700000006</v>
       </c>
       <c r="D402" s="5">
-        <v>18.613506078286001</v>
+        <v>17.789951448301579</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>11.675101175</v>
+        <v>11.675524419</v>
       </c>
       <c r="C403" s="5">
-        <v>2.015436299999962E-2</v>
+        <v>1.8488258999999729E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>2.0949550729620459</v>
+        <v>1.9199106086259299</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>11.9542389</v>
+        <v>11.949061688</v>
       </c>
       <c r="C404" s="5">
-        <v>0.279137725</v>
+        <v>0.27353726900000019</v>
       </c>
       <c r="D404" s="5">
-        <v>32.780816704299596</v>
+        <v>32.034942516706913</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>11.920017193</v>
+        <v>11.935690674</v>
       </c>
       <c r="C405" s="5">
-        <v>-3.4221707000000379E-2</v>
+        <v>-1.3371014000000514E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.3816953618389101</v>
+        <v>-1.334567871521497</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>12.009772912000001</v>
+        <v>12.036532405999999</v>
       </c>
       <c r="C406" s="5">
-        <v>8.9755719000001122E-2</v>
+        <v>0.10084173199999924</v>
       </c>
       <c r="D406" s="5">
-        <v>9.4195602822979794</v>
+        <v>10.623147795734344</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>11.955576592</v>
+        <v>11.976973962000001</v>
       </c>
       <c r="C407" s="5">
-        <v>-5.4196320000000853E-2</v>
+        <v>-5.9558443999998545E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-5.2828186227261824</v>
+        <v>-5.778808558223103</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>11.862413994000001</v>
+        <v>11.825500137000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-9.3162597999999264E-2</v>
+        <v>-0.15147382500000006</v>
       </c>
       <c r="D408" s="5">
-        <v>-8.9603441038690885</v>
+        <v>-14.164104039388658</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>11.892161394</v>
+        <v>11.875058874</v>
       </c>
       <c r="C409" s="5">
-        <v>2.9747399999999757E-2</v>
+        <v>4.9558736999999908E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>3.0510959328409859</v>
+        <v>5.146554928031577</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>11.918388745</v>
+        <v>11.904247418000001</v>
       </c>
       <c r="C410" s="5">
-        <v>2.6227350999999288E-2</v>
+        <v>2.9188544000000149E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>2.6788572742291406</v>
+        <v>2.9897677605356998</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>11.849588947999999</v>
+        <v>11.836796693</v>
       </c>
       <c r="C411" s="5">
-        <v>-6.8799797000000495E-2</v>
+        <v>-6.7450725000000489E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.7113384813422776</v>
+        <v>-6.5913869809716585</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>11.783052591000001</v>
+        <v>11.787965765999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-6.6536356999998603E-2</v>
+        <v>-4.8830927000000912E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-6.5338467329686516</v>
+        <v>-4.8396279185091267</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>11.799410532</v>
+        <v>11.808887829</v>
       </c>
       <c r="C413" s="5">
-        <v>1.6357940999998988E-2</v>
+        <v>2.0922063000000435E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>1.6786910431437319</v>
+        <v>2.1507540301809458</v>
       </c>
       <c r="E413" s="5">
-        <v>2.6899307447302512</v>
+        <v>2.6943476748939155</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>11.872157403999999</v>
+        <v>11.874937805</v>
       </c>
       <c r="C414" s="5">
-        <v>7.274687199999974E-2</v>
+        <v>6.6049976000000399E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>7.6544563284202338</v>
+        <v>6.922266545632616</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>12.08060725</v>
+        <v>12.081622542</v>
       </c>
       <c r="C415" s="5">
-        <v>0.2084498460000006</v>
+        <v>0.20668473699999979</v>
       </c>
       <c r="D415" s="5">
-        <v>23.228009150378703</v>
+        <v>23.006209190459703</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>11.945036995000001</v>
+        <v>11.939546665</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.13557025499999931</v>
+        <v>-0.14207587699999991</v>
       </c>
       <c r="D416" s="5">
-        <v>-12.665707556561223</v>
+        <v>-13.233737840221483</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>11.820195211</v>
+        <v>11.841800734</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.1248417840000009</v>
+        <v>-9.7745931000000397E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-11.845233743223238</v>
+        <v>-9.3935869218675805</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>11.909166445</v>
+        <v>11.947881915</v>
       </c>
       <c r="C418" s="5">
-        <v>8.8971234000000621E-2</v>
+        <v>0.10608118100000041</v>
       </c>
       <c r="D418" s="5">
-        <v>9.415939346861645</v>
+        <v>11.295620375184567</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>11.878091482</v>
+        <v>11.904447795999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-3.1074963000000011E-2</v>
+        <v>-4.3434119000000493E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-3.0866495193177301</v>
+        <v>-4.2761850921055782</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>11.977419058000001</v>
+        <v>12.025413304000001</v>
       </c>
       <c r="C420" s="5">
-        <v>9.9327576000000306E-2</v>
+        <v>0.12096550800000117</v>
       </c>
       <c r="D420" s="5">
-        <v>10.509330087736824</v>
+        <v>12.898736490103001</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>12.086310573</v>
+        <v>12.162287966999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.10889151499999983</v>
+        <v>0.13687466299999862</v>
       </c>
       <c r="D421" s="5">
-        <v>11.472069012245868</v>
+        <v>14.546874634554863</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>12.101800884999999</v>
+        <v>12.184315582</v>
       </c>
       <c r="C422" s="5">
-        <v>1.5490311999998951E-2</v>
+        <v>2.2027615000000722E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>1.5488569166297816</v>
+        <v>2.1951496234092982</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>12.231432841</v>
+        <v>12.326325483</v>
       </c>
       <c r="C423" s="5">
-        <v>0.12963195600000077</v>
+        <v>0.14200990099999977</v>
       </c>
       <c r="D423" s="5">
-        <v>13.639151991582011</v>
+        <v>14.918489214907527</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>12.236966428000001</v>
+        <v>12.289643308</v>
       </c>
       <c r="C424" s="5">
-        <v>5.5335870000003951E-3</v>
+        <v>-3.6682174999999262E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>0.54424138962418933</v>
+        <v>-3.5132312396628396</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>12.22718562</v>
+        <v>12.316381412</v>
       </c>
       <c r="C425" s="5">
-        <v>-9.7808080000003628E-3</v>
+        <v>2.6738103999999652E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.95493523345094866</v>
+        <v>2.6422626201329402</v>
       </c>
       <c r="E425" s="5">
-        <v>3.6253937164053562</v>
+        <v>4.2975561318628897</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>12.188764962</v>
+        <v>12.287744806999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-3.8420657999999719E-2</v>
+        <v>-2.863660500000087E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.7061906346289253</v>
+        <v>-2.7546946298343311</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>12.256811926999999</v>
+        <v>12.377182285</v>
       </c>
       <c r="C427" s="5">
-        <v>6.8046964999998849E-2</v>
+        <v>8.9437478000000681E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>6.9088937008181528</v>
+        <v>9.0925880882930965</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>12.086827516</v>
+        <v>12.234492554999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.16998441099999972</v>
+        <v>-0.14268973000000074</v>
       </c>
       <c r="D428" s="5">
-        <v>-15.429747163147967</v>
+        <v>-12.98981594095503</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>12.220684053999999</v>
+        <v>12.348665260000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.13385653799999986</v>
+        <v>0.11417270500000143</v>
       </c>
       <c r="D429" s="5">
-        <v>14.129601289608363</v>
+        <v>11.791474982362438</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>12.152334016999999</v>
+        <v>12.252799158</v>
       </c>
       <c r="C430" s="5">
-        <v>-6.8350037000000086E-2</v>
+        <v>-9.5866102000000453E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-6.5089192116961296</v>
+        <v>-8.928275668779051</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>12.155157601999999</v>
+        <v>12.321444781</v>
       </c>
       <c r="C431" s="5">
-        <v>2.8235849999997953E-3</v>
+        <v>6.86456230000001E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>0.2791756160879455</v>
+        <v>6.9340075135732926</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>12.162175672</v>
+        <v>12.523193894</v>
       </c>
       <c r="C432" s="5">
-        <v>7.0180700000008756E-3</v>
+        <v>0.20174911299999998</v>
       </c>
       <c r="D432" s="5">
-        <v>0.69505302553012349</v>
+        <v>21.51828617215843</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>12.21879605</v>
+        <v>12.450867626999999</v>
       </c>
       <c r="C433" s="5">
-        <v>5.662037799999986E-2</v>
+        <v>-7.232626700000111E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>5.7318240507257867</v>
+        <v>-6.7145020784462943</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>12.308207047</v>
+        <v>12.472451567</v>
       </c>
       <c r="C434" s="5">
-        <v>8.9410996999999881E-2</v>
+        <v>2.1583940000001078E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>9.143161407045298</v>
+        <v>2.1001836565215148</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>12.374843497000001</v>
+        <v>12.540381532</v>
       </c>
       <c r="C435" s="5">
-        <v>6.6636450000000735E-2</v>
+        <v>6.792996499999937E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>6.6937704057908887</v>
+        <v>6.7350563049118906</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>12.453673590999999</v>
+        <v>12.566637566000001</v>
       </c>
       <c r="C436" s="5">
-        <v>7.8830093999998851E-2</v>
+        <v>2.6256034000001094E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>7.9178197488652735</v>
+        <v>2.5415977189509498</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>12.47708941</v>
+        <v>12.667328028</v>
       </c>
       <c r="C437" s="5">
-        <v>2.3415819000000226E-2</v>
+        <v>0.10069046199999931</v>
       </c>
       <c r="D437" s="5">
-        <v>2.2797603566020674</v>
+        <v>10.050273610778305</v>
       </c>
       <c r="E437" s="5">
-        <v>2.0438373781717312</v>
+        <v>2.8494295869894826</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>12.803803277</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.13647524900000008</v>
+      </c>
+      <c r="D438" s="5">
+        <v>13.722843456146983</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>