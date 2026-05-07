--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{47322367-69CC-43D6-9239-9F0170BEE17F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F955C56D-15B3-4254-9CEE-F10AA10F87AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3E739D03-6011-4249-8FD6-8CC662B95864}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9C1435D7-EB96-4173-AE00-D9AFF3268E7E}"/>
   </bookViews>
   <sheets>
     <sheet name="larleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{249EAA4E-6840-4DDE-A308-5917690DD9E4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3BD9784-E24D-4659-ADC2-B54A58F638FA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>2.5415977189509498</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>12.667328028</v>
       </c>
       <c r="C437" s="5">
         <v>0.10069046199999931</v>
       </c>
       <c r="D437" s="5">
         <v>10.050273610778305</v>
       </c>
       <c r="E437" s="5">
         <v>2.8494295869894826</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>12.803803277</v>
+        <v>12.800840031</v>
       </c>
       <c r="C438" s="5">
-        <v>0.13647524900000008</v>
+        <v>0.13351200299999988</v>
       </c>
       <c r="D438" s="5">
-        <v>13.722843456146983</v>
+        <v>13.407412047875322</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>12.685224543</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.11561548799999954</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-10.315732463885629</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>12.709761317</v>
+      </c>
+      <c r="C440" s="5">
+        <v>2.4536773999999539E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>2.3459892013188988</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>