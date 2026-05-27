--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F955C56D-15B3-4254-9CEE-F10AA10F87AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3F8E81A8-1D91-4439-914F-7F2215F24F02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9C1435D7-EB96-4173-AE00-D9AFF3268E7E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85FD6865-A07A-480D-BA17-BD704EFD3704}"/>
   </bookViews>
   <sheets>
     <sheet name="larleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3BD9784-E24D-4659-ADC2-B54A58F638FA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFD1EDA9-8044-417E-8FD1-D638CDA6D167}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>4.0901631285000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>4.0958965188000001</v>
       </c>
       <c r="C7" s="5">
         <v>5.7333902999996411E-3</v>
       </c>
       <c r="D7" s="5">
         <v>1.6951303782970273</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>4.0640298467999996</v>
       </c>
       <c r="C8" s="5">
         <v>-3.1866672000000484E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-8.9468540150685065</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>4.1102573070000004</v>
       </c>
       <c r="C9" s="5">
         <v>4.6227460200000792E-2</v>
       </c>
       <c r="D9" s="5">
         <v>14.536908104650138</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>4.1533477176</v>
       </c>
       <c r="C10" s="5">
         <v>4.3090410599999629E-2</v>
       </c>
       <c r="D10" s="5">
         <v>13.331693757662212</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>4.1929416270999997</v>
       </c>
       <c r="C11" s="5">
         <v>3.9593909499999747E-2</v>
       </c>
       <c r="D11" s="5">
         <v>12.058884661802981</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>4.1414394263999998</v>
       </c>
       <c r="C12" s="5">
         <v>-5.1502200699999889E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-13.78358348370049</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>4.1333580529000002</v>
       </c>
       <c r="C13" s="5">
         <v>-8.0813734999996001E-3</v>
       </c>
       <c r="D13" s="5">
         <v>-2.3166445914215017</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>4.1111101388</v>
       </c>
       <c r="C14" s="5">
         <v>-2.2247914100000266E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-6.2712101173222567</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>4.1703639780000001</v>
       </c>
       <c r="C15" s="5">
         <v>5.9253839200000158E-2</v>
       </c>
       <c r="D15" s="5">
         <v>18.734843740948428</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>4.1299247795999996</v>
       </c>
       <c r="C16" s="5">
         <v>-4.0439198400000542E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-11.035207027809635</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>4.1050244149999999</v>
       </c>
       <c r="C17" s="5">
         <v>-2.4900364599999669E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-6.9999390522939802</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>4.0869323933999997</v>
       </c>
       <c r="C18" s="5">
         <v>-1.809202160000023E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-5.162409889560637</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>4.0957007056999997</v>
       </c>
       <c r="C19" s="5">
         <v>8.7683122999999696E-3</v>
       </c>
       <c r="D19" s="5">
         <v>2.6051387800263504</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>4.0682375880999997</v>
       </c>
       <c r="C20" s="5">
         <v>-2.7463117599999975E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-7.7562092630469763</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>4.0101416967999999</v>
       </c>
       <c r="C21" s="5">
         <v>-5.8095891299999813E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-15.852556742541923</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>3.9577851978999998</v>
       </c>
       <c r="C22" s="5">
         <v>-5.2356498900000048E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-14.58974534953057</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>4.1009499783000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.14316478040000025</v>
       </c>
       <c r="D23" s="5">
         <v>53.174695182146415</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>4.0255509794000002</v>
       </c>
       <c r="C24" s="5">
         <v>-7.5398998899999903E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-19.963091161180458</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>4.1254551329</v>
       </c>
       <c r="C25" s="5">
         <v>9.9904153499999815E-2</v>
       </c>
       <c r="D25" s="5">
         <v>34.201833091466959</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>4.1108688392000001</v>
       </c>
       <c r="C26" s="5">
         <v>-1.4586293699999864E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-4.1612751398007353</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>4.0709808521999999</v>
       </c>
       <c r="C27" s="5">
         <v>-3.988798700000018E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-11.041946668343671</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>4.1396853621999998</v>
       </c>
       <c r="C28" s="5">
         <v>6.8704509999999885E-2</v>
       </c>
       <c r="D28" s="5">
         <v>22.241673939250827</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>4.1125293918999999</v>
       </c>
       <c r="C29" s="5">
         <v>-2.7155970299999943E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-7.5939995372597657</v>
       </c>
       <c r="E29" s="5">
         <v>0.18282417207011736</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>4.0862892011999996</v>
       </c>
       <c r="C30" s="5">
         <v>-2.6240190700000277E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-7.3935958064629386</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>4.0950160525000001</v>
       </c>
       <c r="C31" s="5">
         <v>8.7268513000005044E-3</v>
       </c>
       <c r="D31" s="5">
         <v>2.5930882444622272</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>4.1754588025999997</v>
       </c>
       <c r="C32" s="5">
         <v>8.0442750099999571E-2</v>
       </c>
       <c r="D32" s="5">
         <v>26.294120873202974</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>4.2116811314999998</v>
       </c>
       <c r="C33" s="5">
         <v>3.62223289000001E-2</v>
       </c>
       <c r="D33" s="5">
         <v>10.921404656171019</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>4.2534906349000003</v>
       </c>
       <c r="C34" s="5">
         <v>4.1809503400000558E-2</v>
       </c>
       <c r="D34" s="5">
         <v>12.584855302394748</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>4.2056647505000004</v>
       </c>
       <c r="C35" s="5">
         <v>-4.7825884399999907E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-12.688784478379588</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>4.1986345869999999</v>
       </c>
       <c r="C36" s="5">
         <v>-7.0301635000005192E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-1.9875731478307235</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>4.2146239383999999</v>
       </c>
       <c r="C37" s="5">
         <v>1.5989351400000018E-2</v>
       </c>
       <c r="D37" s="5">
         <v>4.6668143746629642</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>4.3115245234000001</v>
       </c>
       <c r="C38" s="5">
         <v>9.6900585000000206E-2</v>
       </c>
       <c r="D38" s="5">
         <v>31.360373088055148</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>4.3744351781999997</v>
       </c>
       <c r="C39" s="5">
         <v>6.2910654799999577E-2</v>
       </c>
       <c r="D39" s="5">
         <v>18.985351226778469</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>4.4507015593999997</v>
       </c>
       <c r="C40" s="5">
         <v>7.6266381199999955E-2</v>
       </c>
       <c r="D40" s="5">
         <v>23.048935321322396</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>4.5108201546000002</v>
       </c>
       <c r="C41" s="5">
         <v>6.0118595200000513E-2</v>
       </c>
       <c r="D41" s="5">
         <v>17.469321831869443</v>
       </c>
       <c r="E41" s="5">
         <v>9.6848125507496654</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>4.4981944549000001</v>
       </c>
       <c r="C42" s="5">
         <v>-1.2625699700000048E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-3.3075501943159558</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>4.5084985054000004</v>
       </c>
       <c r="C43" s="5">
         <v>1.0304050500000272E-2</v>
       </c>
       <c r="D43" s="5">
         <v>2.7837480059710318</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>4.5906981985000002</v>
       </c>
       <c r="C44" s="5">
         <v>8.2199693099999749E-2</v>
       </c>
       <c r="D44" s="5">
         <v>24.211483154948343</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>4.5103258262999999</v>
       </c>
       <c r="C45" s="5">
         <v>-8.0372372200000264E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-19.099707888425797</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>4.3474761953999996</v>
       </c>
       <c r="C46" s="5">
         <v>-0.16284963090000026</v>
       </c>
       <c r="D46" s="5">
         <v>-35.679182628022502</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>4.3089015882000004</v>
       </c>
       <c r="C47" s="5">
         <v>-3.8574607199999278E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-10.142909825478718</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>4.3660847932999998</v>
       </c>
       <c r="C48" s="5">
         <v>5.7183205099999412E-2</v>
       </c>
       <c r="D48" s="5">
         <v>17.140503634849136</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>4.3084519631999996</v>
       </c>
       <c r="C49" s="5">
         <v>-5.7632830100000199E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-14.73926505932357</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>4.4136247896</v>
       </c>
       <c r="C50" s="5">
         <v>0.10517282640000047</v>
       </c>
       <c r="D50" s="5">
         <v>33.564136443670066</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>4.2754022754000003</v>
       </c>
       <c r="C51" s="5">
         <v>-0.13822251419999976</v>
       </c>
       <c r="D51" s="5">
         <v>-31.738019273775329</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>4.2660722973</v>
       </c>
       <c r="C52" s="5">
         <v>-9.3299781000002469E-3</v>
       </c>
       <c r="D52" s="5">
         <v>-2.5874918200204822</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>4.3202032341000001</v>
       </c>
       <c r="C53" s="5">
         <v>5.4130936800000029E-2</v>
       </c>
       <c r="D53" s="5">
         <v>16.335322489169467</v>
       </c>
       <c r="E53" s="5">
         <v>-4.2257707903875286</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>4.5099708277000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.18976759360000006</v>
       </c>
       <c r="D54" s="5">
         <v>67.507655490519582</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>4.5116252593999997</v>
       </c>
       <c r="C55" s="5">
         <v>1.6544316999995701E-3</v>
       </c>
       <c r="D55" s="5">
         <v>0.44109565692109776</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>4.4882064568000004</v>
       </c>
       <c r="C56" s="5">
         <v>-2.3418802599999289E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-6.054132658817557</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>4.6096726736000004</v>
       </c>
       <c r="C57" s="5">
         <v>0.12146621680000003</v>
       </c>
       <c r="D57" s="5">
         <v>37.77395951386795</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>4.7419938635000003</v>
       </c>
       <c r="C58" s="5">
         <v>0.13232118989999986</v>
       </c>
       <c r="D58" s="5">
         <v>40.439992464438454</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>4.8048079433000002</v>
       </c>
       <c r="C59" s="5">
         <v>6.2814079799999867E-2</v>
       </c>
       <c r="D59" s="5">
         <v>17.106376259809508</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>4.9287509715000004</v>
       </c>
       <c r="C60" s="5">
         <v>0.12394302820000025</v>
       </c>
       <c r="D60" s="5">
         <v>35.746960542315435</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>5.0022969361999996</v>
       </c>
       <c r="C61" s="5">
         <v>7.3545964699999189E-2</v>
       </c>
       <c r="D61" s="5">
         <v>19.451362054492449</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>4.9139694209</v>
       </c>
       <c r="C62" s="5">
         <v>-8.8327515299999604E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-19.247536413407019</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>4.9795958775000004</v>
       </c>
       <c r="C63" s="5">
         <v>6.5626456600000438E-2</v>
       </c>
       <c r="D63" s="5">
         <v>17.257272974791917</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>4.8701660570999996</v>
       </c>
       <c r="C64" s="5">
         <v>-0.10942982040000082</v>
       </c>
       <c r="D64" s="5">
         <v>-23.405770885091027</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>4.8111886766999996</v>
       </c>
       <c r="C65" s="5">
         <v>-5.8977380400000001E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-13.602051711657893</v>
       </c>
       <c r="E65" s="5">
         <v>11.364869104411079</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>4.8238074679</v>
       </c>
       <c r="C66" s="5">
         <v>1.2618791200000423E-2</v>
       </c>
       <c r="D66" s="5">
         <v>3.1931626349944064</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>4.8263304507000004</v>
       </c>
       <c r="C67" s="5">
         <v>2.5229828000004062E-3</v>
       </c>
       <c r="D67" s="5">
         <v>0.62944134234492743</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>4.6932021134999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.1331283372000005</v>
       </c>
       <c r="D68" s="5">
         <v>-28.513103549747921</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>4.7141049041</v>
       </c>
       <c r="C69" s="5">
         <v>2.090279060000011E-2</v>
       </c>
       <c r="D69" s="5">
         <v>5.4774986459439789</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>4.9407858552999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.22668095119999965</v>
       </c>
       <c r="D70" s="5">
         <v>75.695832026331786</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>5.0025389759000003</v>
       </c>
       <c r="C71" s="5">
         <v>6.1753120600000599E-2</v>
       </c>
       <c r="D71" s="5">
         <v>16.073585521096966</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>4.7145832488000003</v>
       </c>
       <c r="C72" s="5">
         <v>-0.28795572709999995</v>
       </c>
       <c r="D72" s="5">
         <v>-50.905376546072056</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>4.5934621088999998</v>
       </c>
       <c r="C73" s="5">
         <v>-0.12112113990000051</v>
       </c>
       <c r="D73" s="5">
         <v>-26.825130989148182</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>4.5133883473000003</v>
       </c>
       <c r="C74" s="5">
         <v>-8.0073761599999571E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-19.02503285772309</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>4.4822172893000003</v>
       </c>
       <c r="C75" s="5">
         <v>-3.1171057999999974E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-7.9799556941740342</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>4.4716402025999997</v>
       </c>
       <c r="C76" s="5">
         <v>-1.0577086700000571E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-2.7952814870936593</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>4.5163495665999998</v>
       </c>
       <c r="C77" s="5">
         <v>4.4709364000000029E-2</v>
       </c>
       <c r="D77" s="5">
         <v>12.680395857385896</v>
       </c>
       <c r="E77" s="5">
         <v>-6.1281967911146262</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>4.4211167622999996</v>
       </c>
       <c r="C78" s="5">
         <v>-9.523280430000014E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-22.565726279136012</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>4.4208156576000004</v>
       </c>
       <c r="C79" s="5">
         <v>-3.0110469999922174E-4</v>
       </c>
       <c r="D79" s="5">
         <v>-8.1696626360094893E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>4.4840657614000001</v>
       </c>
       <c r="C80" s="5">
         <v>6.3250103799999735E-2</v>
       </c>
       <c r="D80" s="5">
         <v>18.58637913684138</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>4.5204350947999998</v>
       </c>
       <c r="C81" s="5">
         <v>3.6369333399999704E-2</v>
       </c>
       <c r="D81" s="5">
         <v>10.17908911450769</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>4.4533772782999996</v>
       </c>
       <c r="C82" s="5">
         <v>-6.70578165000002E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-16.418336175258595</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>4.5138638987000004</v>
       </c>
       <c r="C83" s="5">
         <v>6.0486620400000746E-2</v>
       </c>
       <c r="D83" s="5">
         <v>17.573014762884643</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>4.3175569224999997</v>
       </c>
       <c r="C84" s="5">
         <v>-0.1963069762000007</v>
       </c>
       <c r="D84" s="5">
         <v>-41.349010695314938</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>4.4780358071000004</v>
       </c>
       <c r="C85" s="5">
         <v>0.1604788846000007</v>
       </c>
       <c r="D85" s="5">
         <v>54.950820178536389</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>4.6092508150000002</v>
       </c>
       <c r="C86" s="5">
         <v>0.13121500789999985</v>
       </c>
       <c r="D86" s="5">
         <v>41.420819786591757</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>4.6925556286000001</v>
       </c>
       <c r="C87" s="5">
         <v>8.3304813599999861E-2</v>
       </c>
       <c r="D87" s="5">
         <v>23.979266616790994</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>4.6665460882999996</v>
       </c>
       <c r="C88" s="5">
         <v>-2.6009540300000467E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-6.4522047981113833</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>4.5161168493000003</v>
       </c>
       <c r="C89" s="5">
         <v>-0.15042923899999927</v>
       </c>
       <c r="D89" s="5">
         <v>-32.510636824798702</v>
       </c>
       <c r="E89" s="5">
         <v>-5.1527743051726915E-3</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>4.6318155999000004</v>
       </c>
       <c r="C90" s="5">
         <v>0.11569875060000001</v>
       </c>
       <c r="D90" s="5">
         <v>35.466867980905839</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>4.7345893281000002</v>
       </c>
       <c r="C91" s="5">
         <v>0.10277372819999986</v>
       </c>
       <c r="D91" s="5">
         <v>30.128566351145846</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>4.7740055144999998</v>
       </c>
       <c r="C92" s="5">
         <v>3.9416186399999553E-2</v>
       </c>
       <c r="D92" s="5">
         <v>10.460554165664405</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>4.7232983131999999</v>
       </c>
       <c r="C93" s="5">
         <v>-5.0707201299999838E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-12.026978083661511</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>4.7572329131000002</v>
       </c>
       <c r="C94" s="5">
         <v>3.3934599900000251E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.9703817795431906</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>4.7119988797000003</v>
       </c>
       <c r="C95" s="5">
         <v>-4.5234033399999873E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-10.831971725449495</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>4.7195103811000001</v>
       </c>
       <c r="C96" s="5">
         <v>7.5115013999997871E-3</v>
       </c>
       <c r="D96" s="5">
         <v>1.9298080110777383</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>4.7661686717</v>
       </c>
       <c r="C97" s="5">
         <v>4.665829059999993E-2</v>
       </c>
       <c r="D97" s="5">
         <v>12.530317390662415</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>4.8067323115000002</v>
       </c>
       <c r="C98" s="5">
         <v>4.0563639800000217E-2</v>
       </c>
       <c r="D98" s="5">
         <v>10.704773910711896</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>4.7967666569</v>
       </c>
       <c r="C99" s="5">
         <v>-9.9656546000002066E-3</v>
       </c>
       <c r="D99" s="5">
         <v>-2.4597495598950636</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>5.0599749671999996</v>
       </c>
       <c r="C100" s="5">
         <v>0.26320831029999958</v>
       </c>
       <c r="D100" s="5">
         <v>89.844190482760069</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>5.0199472545999999</v>
       </c>
       <c r="C101" s="5">
         <v>-4.002771259999971E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-9.090466740510994</v>
       </c>
       <c r="E101" s="5">
         <v>11.156274784566156</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>5.0480891640000003</v>
       </c>
       <c r="C102" s="5">
         <v>2.8141909400000387E-2</v>
       </c>
       <c r="D102" s="5">
         <v>6.9385667033026843</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>4.9317438515000003</v>
       </c>
       <c r="C103" s="5">
         <v>-0.11634531250000002</v>
       </c>
       <c r="D103" s="5">
         <v>-24.406938393798427</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>4.9528033014000004</v>
       </c>
       <c r="C104" s="5">
         <v>2.1059449900000082E-2</v>
       </c>
       <c r="D104" s="5">
         <v>5.2462969371965373</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>5.3213984861999997</v>
       </c>
       <c r="C105" s="5">
         <v>0.36859518479999931</v>
       </c>
       <c r="D105" s="5">
         <v>136.64449983179864</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>5.3585894093000004</v>
       </c>
       <c r="C106" s="5">
         <v>3.7190923100000717E-2</v>
       </c>
       <c r="D106" s="5">
         <v>8.7167337504614917</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>5.4054736712000002</v>
       </c>
       <c r="C107" s="5">
         <v>4.6884261899999835E-2</v>
       </c>
       <c r="D107" s="5">
         <v>11.019508203610329</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>5.4239249140999997</v>
       </c>
       <c r="C108" s="5">
         <v>1.8451242899999443E-2</v>
       </c>
       <c r="D108" s="5">
         <v>4.173906166816721</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>5.4483369039999996</v>
       </c>
       <c r="C109" s="5">
         <v>2.4411989899999931E-2</v>
       </c>
       <c r="D109" s="5">
         <v>5.536681164153201</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>5.4066940943999997</v>
       </c>
       <c r="C110" s="5">
         <v>-4.1642809599999886E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-8.7959504632498025</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>5.412588993</v>
       </c>
       <c r="C111" s="5">
         <v>5.8948986000002535E-3</v>
       </c>
       <c r="D111" s="5">
         <v>1.3162298752511736</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>5.3644910089</v>
       </c>
       <c r="C112" s="5">
         <v>-4.8097984099999991E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-10.157534719174466</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>5.335009318</v>
       </c>
       <c r="C113" s="5">
         <v>-2.9481690899999968E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-6.3991211101284478</v>
       </c>
       <c r="E113" s="5">
         <v>6.2762026655020176</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>5.1392643145000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.1957450034999999</v>
       </c>
       <c r="D114" s="5">
         <v>-36.145830170673207</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>5.2190861083</v>
       </c>
       <c r="C115" s="5">
         <v>7.9821793799999874E-2</v>
       </c>
       <c r="D115" s="5">
         <v>20.315642949007675</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>5.2336349882000004</v>
       </c>
       <c r="C116" s="5">
         <v>1.4548879900000422E-2</v>
       </c>
       <c r="D116" s="5">
         <v>3.3969231260287058</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>5.3176546282999997</v>
       </c>
       <c r="C117" s="5">
         <v>8.4019640099999293E-2</v>
       </c>
       <c r="D117" s="5">
         <v>21.05991528100304</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>5.2613243080999998</v>
       </c>
       <c r="C118" s="5">
         <v>-5.6330320199999839E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-11.996621984951316</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>5.3088548833000004</v>
       </c>
       <c r="C119" s="5">
         <v>4.7530575200000591E-2</v>
       </c>
       <c r="D119" s="5">
         <v>11.395944241897805</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>5.5372473807000002</v>
       </c>
       <c r="C120" s="5">
         <v>0.22839249739999978</v>
       </c>
       <c r="D120" s="5">
         <v>65.774171827344759</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>5.5385492943000001</v>
       </c>
       <c r="C121" s="5">
         <v>1.301913599999871E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.28250827343418994</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>5.5164504264999996</v>
       </c>
       <c r="C122" s="5">
         <v>-2.2098867800000477E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-4.6843239754571497</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>5.4259786298000003</v>
       </c>
       <c r="C123" s="5">
         <v>-9.0471796699999274E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-17.99878061699004</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>5.3762237789</v>
       </c>
       <c r="C124" s="5">
         <v>-4.9754850900000314E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-10.465358008942772</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>5.3623254563999998</v>
       </c>
       <c r="C125" s="5">
         <v>-1.3898322500000226E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-3.0584452192912392</v>
       </c>
       <c r="E125" s="5">
         <v>0.51201669522555893</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>5.740649017</v>
       </c>
       <c r="C126" s="5">
         <v>0.37832356060000016</v>
       </c>
       <c r="D126" s="5">
         <v>126.61774279910989</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>5.7977178233000002</v>
       </c>
       <c r="C127" s="5">
         <v>5.7068806300000219E-2</v>
       </c>
       <c r="D127" s="5">
         <v>12.603775493635517</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>5.8142711799000004</v>
       </c>
       <c r="C128" s="5">
         <v>1.6553356600000235E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.4804983151993651</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>5.7122263319000002</v>
       </c>
       <c r="C129" s="5">
         <v>-0.10204484800000024</v>
       </c>
       <c r="D129" s="5">
         <v>-19.142282114806086</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>5.7548221523</v>
       </c>
       <c r="C130" s="5">
         <v>4.2595820399999873E-2</v>
       </c>
       <c r="D130" s="5">
         <v>9.3246253311102691</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>5.8029092531000002</v>
       </c>
       <c r="C131" s="5">
         <v>4.8087100800000115E-2</v>
       </c>
       <c r="D131" s="5">
         <v>10.501066165981388</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>5.6494476656000003</v>
       </c>
       <c r="C132" s="5">
         <v>-0.15346158749999983</v>
       </c>
       <c r="D132" s="5">
         <v>-27.502583623217312</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>5.6330201500000001</v>
       </c>
       <c r="C133" s="5">
         <v>-1.642751560000022E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-3.434103022007462</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>5.6289426081</v>
       </c>
       <c r="C134" s="5">
         <v>-4.0775419000000923E-3</v>
       </c>
       <c r="D134" s="5">
         <v>-0.86518716512680172</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>5.8502180611999997</v>
       </c>
       <c r="C135" s="5">
         <v>0.22127545309999963</v>
       </c>
       <c r="D135" s="5">
         <v>58.833755047010762</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>5.8918575655999996</v>
       </c>
       <c r="C136" s="5">
         <v>4.1639504399999971E-2</v>
       </c>
       <c r="D136" s="5">
         <v>8.883537057033486</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>5.8806273858000004</v>
       </c>
       <c r="C137" s="5">
         <v>-1.1230179799999185E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-2.2634346519325277</v>
       </c>
       <c r="E137" s="5">
         <v>9.6656186502331884</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>6.0325911639000003</v>
       </c>
       <c r="C138" s="5">
         <v>0.15196377809999984</v>
       </c>
       <c r="D138" s="5">
         <v>35.819703755276386</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>6.1684218207999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.13583065689999962</v>
       </c>
       <c r="D139" s="5">
         <v>30.629737466634577</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>6.1869799328999999</v>
       </c>
       <c r="C140" s="5">
         <v>1.8558112100000024E-2</v>
       </c>
       <c r="D140" s="5">
         <v>3.6706236715001062</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>6.2991472259999997</v>
       </c>
       <c r="C141" s="5">
         <v>0.11216729309999973</v>
       </c>
       <c r="D141" s="5">
         <v>24.061383087283584</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>6.3427610319000003</v>
       </c>
       <c r="C142" s="5">
         <v>4.3613805900000635E-2</v>
       </c>
       <c r="D142" s="5">
         <v>8.6323275120681942</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>6.3911509114999996</v>
       </c>
       <c r="C143" s="5">
         <v>4.8389879599999297E-2</v>
       </c>
       <c r="D143" s="5">
         <v>9.5490655947113154</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>6.3614819240999996</v>
       </c>
       <c r="C144" s="5">
         <v>-2.9668987400000013E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-5.4305855299074501</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>6.4386154071000004</v>
       </c>
       <c r="C145" s="5">
         <v>7.713348300000078E-2</v>
       </c>
       <c r="D145" s="5">
         <v>15.560721316097448</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>6.4532544687</v>
       </c>
       <c r="C146" s="5">
         <v>1.4639061599999614E-2</v>
       </c>
       <c r="D146" s="5">
         <v>2.7627400974616911</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>6.4743337607999996</v>
       </c>
       <c r="C147" s="5">
         <v>2.1079292099999591E-2</v>
       </c>
       <c r="D147" s="5">
         <v>3.9909437801020298</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>6.5012948437000002</v>
       </c>
       <c r="C148" s="5">
         <v>2.6961082900000655E-2</v>
       </c>
       <c r="D148" s="5">
         <v>5.1132197893617226</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>6.5986048421000003</v>
       </c>
       <c r="C149" s="5">
         <v>9.7309998400000097E-2</v>
       </c>
       <c r="D149" s="5">
         <v>19.516291195511105</v>
       </c>
       <c r="E149" s="5">
         <v>12.209198257208165</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>6.6290274972000001</v>
       </c>
       <c r="C150" s="5">
         <v>3.0422655099999751E-2</v>
       </c>
       <c r="D150" s="5">
         <v>5.6750322544738552</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>6.6357092507999997</v>
       </c>
       <c r="C151" s="5">
         <v>6.6817535999996736E-3</v>
       </c>
       <c r="D151" s="5">
         <v>1.2162725743468883</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>6.6613444796000003</v>
       </c>
       <c r="C152" s="5">
         <v>2.5635228800000576E-2</v>
       </c>
       <c r="D152" s="5">
         <v>4.7356495796816667</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>6.6806847440999997</v>
       </c>
       <c r="C153" s="5">
         <v>1.9340264499999371E-2</v>
       </c>
       <c r="D153" s="5">
         <v>3.5402055653321662</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>6.7311130947000004</v>
       </c>
       <c r="C154" s="5">
         <v>5.0428350600000726E-2</v>
       </c>
       <c r="D154" s="5">
         <v>9.4437364308432628</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>6.7859615899000003</v>
       </c>
       <c r="C155" s="5">
         <v>5.4848495199999903E-2</v>
       </c>
       <c r="D155" s="5">
         <v>10.228555154926688</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>6.8870158370999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.10105424719999956</v>
       </c>
       <c r="D156" s="5">
         <v>19.408767235663561</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>6.8488658135999998</v>
       </c>
       <c r="C157" s="5">
         <v>-3.8150023500000074E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-6.4484670140252831</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>6.8653561868999997</v>
       </c>
       <c r="C158" s="5">
         <v>1.6490373299999916E-2</v>
       </c>
       <c r="D158" s="5">
         <v>2.9278736633997049</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>6.8009005851</v>
       </c>
       <c r="C159" s="5">
         <v>-6.4455601799999762E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-10.702309381424913</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>6.9092759499999996</v>
       </c>
       <c r="C160" s="5">
         <v>0.10837536489999966</v>
       </c>
       <c r="D160" s="5">
         <v>20.890825487021615</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>6.9056004443000001</v>
       </c>
       <c r="C161" s="5">
         <v>-3.6755056999995261E-3</v>
       </c>
       <c r="D161" s="5">
         <v>-0.63649579145707014</v>
       </c>
       <c r="E161" s="5">
         <v>4.6524319844298834</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>6.9166832919000001</v>
       </c>
       <c r="C162" s="5">
         <v>1.1082847600000001E-2</v>
       </c>
       <c r="D162" s="5">
         <v>1.9429796635570318</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>6.9195967447999998</v>
       </c>
       <c r="C163" s="5">
         <v>2.9134528999996689E-3</v>
       </c>
       <c r="D163" s="5">
         <v>0.50663797760506224</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>6.9462857402999996</v>
       </c>
       <c r="C164" s="5">
         <v>2.6688995499999812E-2</v>
       </c>
       <c r="D164" s="5">
         <v>4.7278779684352124</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>6.8627102330999996</v>
       </c>
       <c r="C165" s="5">
         <v>-8.3575507199999954E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-13.519894545786649</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>6.9196760105999999</v>
       </c>
       <c r="C166" s="5">
         <v>5.6965777500000314E-2</v>
       </c>
       <c r="D166" s="5">
         <v>10.428503008219248</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>6.9782205597000004</v>
       </c>
       <c r="C167" s="5">
         <v>5.8544549100000509E-2</v>
       </c>
       <c r="D167" s="5">
         <v>10.638728659725416</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>7.1063251637000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.12810460399999979</v>
       </c>
       <c r="D168" s="5">
         <v>24.395480770628343</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>7.2558311349000002</v>
       </c>
       <c r="C169" s="5">
         <v>0.14950597119999998</v>
       </c>
       <c r="D169" s="5">
         <v>28.38228310902544</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>7.3764871294000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.12065599449999986</v>
       </c>
       <c r="D170" s="5">
         <v>21.884664419119225</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>7.5340024134999997</v>
       </c>
       <c r="C171" s="5">
         <v>0.1575152840999996</v>
       </c>
       <c r="D171" s="5">
         <v>28.858773121456348</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>7.7105509021999996</v>
       </c>
       <c r="C172" s="5">
         <v>0.17654848869999995</v>
       </c>
       <c r="D172" s="5">
         <v>32.04313984215419</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>7.7153322160000002</v>
       </c>
       <c r="C173" s="5">
         <v>4.781313800000575E-3</v>
       </c>
       <c r="D173" s="5">
         <v>0.7466632973159415</v>
       </c>
       <c r="E173" s="5">
         <v>11.725725782011697</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>7.6200229536000004</v>
       </c>
       <c r="C174" s="5">
         <v>-9.5309262399999817E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-13.857042001811347</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>7.6150959854</v>
       </c>
       <c r="C175" s="5">
         <v>-4.9269682000003812E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-0.77314485599638827</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>8.1244026858999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.50930670049999982</v>
       </c>
       <c r="D176" s="5">
         <v>117.46667330352358</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>8.0450659239999993</v>
       </c>
       <c r="C177" s="5">
         <v>-7.9336761900000496E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-11.108958704527483</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>8.0049893135999994</v>
       </c>
       <c r="C178" s="5">
         <v>-4.0076610399999879E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-5.8167242541817821</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>7.9511840014999997</v>
       </c>
       <c r="C179" s="5">
         <v>-5.3805312099999725E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-7.7741711037455303</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>7.9210242990999999</v>
       </c>
       <c r="C180" s="5">
         <v>-3.0159702399999766E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-4.4579618306245123</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>7.8529660025999997</v>
       </c>
       <c r="C181" s="5">
         <v>-6.8058296500000282E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-9.8369777623866455</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>7.7616424257999999</v>
       </c>
       <c r="C182" s="5">
         <v>-9.1323576799999806E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-13.096160054463358</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>7.8553707370000003</v>
       </c>
       <c r="C183" s="5">
         <v>9.3728311200000469E-2</v>
       </c>
       <c r="D183" s="5">
         <v>15.493266409606466</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>7.9160416080999996</v>
       </c>
       <c r="C184" s="5">
         <v>6.0670871099999246E-2</v>
       </c>
       <c r="D184" s="5">
         <v>9.6722063924159496</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>7.9280985482000004</v>
       </c>
       <c r="C185" s="5">
         <v>1.2056940100000801E-2</v>
       </c>
       <c r="D185" s="5">
         <v>1.8431115423990008</v>
       </c>
       <c r="E185" s="5">
         <v>2.7577079799463</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>8.0422527811000002</v>
       </c>
       <c r="C186" s="5">
         <v>0.11415423289999982</v>
       </c>
       <c r="D186" s="5">
         <v>18.714606144516676</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>8.0281087200000005</v>
       </c>
       <c r="C187" s="5">
         <v>-1.4144061099999661E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-2.0901673502391027</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>7.9138773988000004</v>
       </c>
       <c r="C188" s="5">
         <v>-0.11423132120000012</v>
       </c>
       <c r="D188" s="5">
         <v>-15.799848666216644</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>7.9361862154000002</v>
       </c>
       <c r="C189" s="5">
         <v>2.2308816599999837E-2</v>
       </c>
       <c r="D189" s="5">
         <v>3.435681452165773</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>7.8948787878999998</v>
       </c>
       <c r="C190" s="5">
         <v>-4.1307427500000493E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-6.0701986979204374</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>7.6349607522999996</v>
       </c>
       <c r="C191" s="5">
         <v>-0.25991803560000015</v>
       </c>
       <c r="D191" s="5">
         <v>-33.083054630238664</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>7.8253430418000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.19038228950000047</v>
       </c>
       <c r="D192" s="5">
         <v>34.387511602525002</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>8.0578473093999996</v>
       </c>
       <c r="C193" s="5">
         <v>0.23250426759999954</v>
       </c>
       <c r="D193" s="5">
         <v>42.097940494689354</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>8.0519997920000002</v>
       </c>
       <c r="C194" s="5">
         <v>-5.8475173999994468E-3</v>
       </c>
       <c r="D194" s="5">
         <v>-0.8673633493054056</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>7.9657111278999997</v>
       </c>
       <c r="C195" s="5">
         <v>-8.6288664100000467E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-12.128189438592097</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>7.9163851590999998</v>
       </c>
       <c r="C196" s="5">
         <v>-4.9325968799999842E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-7.1828227544585843</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>7.9351992460999998</v>
       </c>
       <c r="C197" s="5">
         <v>1.8814086999999979E-2</v>
       </c>
       <c r="D197" s="5">
         <v>2.8894961441704226</v>
       </c>
       <c r="E197" s="5">
         <v>8.9563693700700497E-2</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>7.9653061193000001</v>
       </c>
       <c r="C198" s="5">
         <v>3.0106873200000273E-2</v>
       </c>
       <c r="D198" s="5">
         <v>4.6491297292297729</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>7.9358696387999998</v>
       </c>
       <c r="C199" s="5">
         <v>-2.9436480500000251E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-4.3456668271107279</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>8.0026565852000004</v>
       </c>
       <c r="C200" s="5">
         <v>6.6786946400000602E-2</v>
       </c>
       <c r="D200" s="5">
         <v>10.57981667238559</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>8.1430662283000004</v>
       </c>
       <c r="C201" s="5">
         <v>0.14040964309999993</v>
       </c>
       <c r="D201" s="5">
         <v>23.209852171905943</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>8.1875169624000002</v>
       </c>
       <c r="C202" s="5">
         <v>4.4450734099999778E-2</v>
       </c>
       <c r="D202" s="5">
         <v>6.7507535510576311</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>8.1996123691000005</v>
       </c>
       <c r="C203" s="5">
         <v>1.2095406700000311E-2</v>
       </c>
       <c r="D203" s="5">
         <v>1.7872333033057908</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>8.2227369530000001</v>
       </c>
       <c r="C204" s="5">
         <v>2.3124583899999607E-2</v>
       </c>
       <c r="D204" s="5">
         <v>3.4372355022687984</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>8.2610134706</v>
       </c>
       <c r="C205" s="5">
         <v>3.8276517599999949E-2</v>
       </c>
       <c r="D205" s="5">
         <v>5.7312085111024258</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>8.1324483319999992</v>
       </c>
       <c r="C206" s="5">
         <v>-0.12856513860000085</v>
       </c>
       <c r="D206" s="5">
         <v>-17.157005457346074</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8.1700914211000004</v>
       </c>
       <c r="C207" s="5">
         <v>3.7643089100001248E-2</v>
       </c>
       <c r="D207" s="5">
         <v>5.6981147733428994</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>8.2179793717000003</v>
       </c>
       <c r="C208" s="5">
         <v>4.788795059999984E-2</v>
       </c>
       <c r="D208" s="5">
         <v>7.2648839105728058</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>8.1245175581000009</v>
       </c>
       <c r="C209" s="5">
         <v>-9.3461813599999388E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-12.8253088234902</v>
       </c>
       <c r="E209" s="5">
         <v>2.3858041383528983</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>8.2025739068999997</v>
       </c>
       <c r="C210" s="5">
         <v>7.8056348799998787E-2</v>
       </c>
       <c r="D210" s="5">
         <v>12.158152523254738</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>8.2578921695999998</v>
       </c>
       <c r="C211" s="5">
         <v>5.5318262700000176E-2</v>
       </c>
       <c r="D211" s="5">
         <v>8.3998460750645876</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>8.2942830700000005</v>
       </c>
       <c r="C212" s="5">
         <v>3.6390900400000703E-2</v>
       </c>
       <c r="D212" s="5">
         <v>5.4182360311034961</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>8.1560917880999995</v>
       </c>
       <c r="C213" s="5">
         <v>-0.13819128190000107</v>
       </c>
       <c r="D213" s="5">
         <v>-18.2591744591858</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>8.1876412465000001</v>
       </c>
       <c r="C214" s="5">
         <v>3.1549458400000674E-2</v>
       </c>
       <c r="D214" s="5">
         <v>4.7418899635841782</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>8.2868788238000004</v>
       </c>
       <c r="C215" s="5">
         <v>9.9237577300000268E-2</v>
       </c>
       <c r="D215" s="5">
         <v>15.554323214075794</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>8.4038170652000002</v>
       </c>
       <c r="C216" s="5">
         <v>0.11693824139999975</v>
       </c>
       <c r="D216" s="5">
         <v>18.311570912597407</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>8.1603700891000006</v>
       </c>
       <c r="C217" s="5">
         <v>-0.24344697609999955</v>
       </c>
       <c r="D217" s="5">
         <v>-29.72527046441893</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8.3244376150000008</v>
       </c>
       <c r="C218" s="5">
         <v>0.16406752590000018</v>
       </c>
       <c r="D218" s="5">
         <v>26.981534711071564</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>8.1730105416000001</v>
       </c>
       <c r="C219" s="5">
         <v>-0.15142707340000072</v>
       </c>
       <c r="D219" s="5">
         <v>-19.772017089660064</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>8.0126645159999992</v>
       </c>
       <c r="C220" s="5">
         <v>-0.16034602560000089</v>
       </c>
       <c r="D220" s="5">
         <v>-21.161417762244451</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>8.2002749396999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.18761042370000069</v>
       </c>
       <c r="D221" s="5">
         <v>32.013227753149273</v>
       </c>
       <c r="E221" s="5">
         <v>0.93245390951823826</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>8.2240910628999995</v>
       </c>
       <c r="C222" s="5">
         <v>2.3816123199999595E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.5413829863750967</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8.2642059126999996</v>
       </c>
       <c r="C223" s="5">
         <v>4.011484980000013E-2</v>
       </c>
       <c r="D223" s="5">
         <v>6.0128791722376507</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>8.3893306977000002</v>
       </c>
       <c r="C224" s="5">
         <v>0.12512478500000057</v>
       </c>
       <c r="D224" s="5">
         <v>19.760669173395783</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>8.4861260866000006</v>
       </c>
       <c r="C225" s="5">
         <v>9.679538890000039E-2</v>
       </c>
       <c r="D225" s="5">
         <v>14.758798629299875</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>8.5003496602999995</v>
       </c>
       <c r="C226" s="5">
         <v>1.4223573699998937E-2</v>
       </c>
       <c r="D226" s="5">
         <v>2.0299622343355139</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>8.4890371353000003</v>
       </c>
       <c r="C227" s="5">
         <v>-1.1312524999999241E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-1.5853590325141664</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>8.3828521440999992</v>
       </c>
       <c r="C228" s="5">
         <v>-0.10618499120000102</v>
       </c>
       <c r="D228" s="5">
         <v>-14.019399627799222</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>8.2571275565000004</v>
       </c>
       <c r="C229" s="5">
         <v>-0.12572458759999883</v>
       </c>
       <c r="D229" s="5">
         <v>-16.58459752488265</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>8.4019539529999996</v>
       </c>
       <c r="C230" s="5">
         <v>0.14482639649999918</v>
       </c>
       <c r="D230" s="5">
         <v>23.201399397008071</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>8.4736590524000004</v>
       </c>
       <c r="C231" s="5">
         <v>7.1705099400000805E-2</v>
       </c>
       <c r="D231" s="5">
         <v>10.735855044324261</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>8.4070168045999996</v>
       </c>
       <c r="C232" s="5">
         <v>-6.6642247800000831E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-9.0398520228656913</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>8.4773300014000004</v>
       </c>
       <c r="C233" s="5">
         <v>7.031319680000081E-2</v>
       </c>
       <c r="D233" s="5">
         <v>10.511147297729039</v>
       </c>
       <c r="E233" s="5">
         <v>3.3786069825377796</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>8.3397469326000007</v>
       </c>
       <c r="C234" s="5">
         <v>-0.13758306879999971</v>
       </c>
       <c r="D234" s="5">
         <v>-17.827709363276899</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>8.3753442476999993</v>
       </c>
       <c r="C235" s="5">
         <v>3.5597315099998639E-2</v>
       </c>
       <c r="D235" s="5">
         <v>5.2440452381863345</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>8.2982128386999996</v>
       </c>
       <c r="C236" s="5">
         <v>-7.7131408999999707E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-10.508283770170568</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>8.2035684399999997</v>
       </c>
       <c r="C237" s="5">
         <v>-9.4644398699999854E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-12.859744141695739</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>8.2169725152000002</v>
       </c>
       <c r="C238" s="5">
         <v>1.340407520000042E-2</v>
       </c>
       <c r="D238" s="5">
         <v>1.9784352936667249</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>8.2217540329999999</v>
       </c>
       <c r="C239" s="5">
         <v>4.7815177999996905E-3</v>
       </c>
       <c r="D239" s="5">
         <v>0.70052818879156042</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>8.2624210427999998</v>
       </c>
       <c r="C240" s="5">
         <v>4.0667009799999931E-2</v>
       </c>
       <c r="D240" s="5">
         <v>6.0996881824743054</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>8.1493223361999991</v>
       </c>
       <c r="C241" s="5">
         <v>-0.11309870660000065</v>
       </c>
       <c r="D241" s="5">
         <v>-15.244071564958961</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>7.9805585563000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.16876377989999902</v>
       </c>
       <c r="D242" s="5">
         <v>-22.206822848121799</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>8.0557118867999993</v>
       </c>
       <c r="C243" s="5">
         <v>7.5153330499999171E-2</v>
       </c>
       <c r="D243" s="5">
         <v>11.904523080240924</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>8.0026353570000008</v>
       </c>
       <c r="C244" s="5">
         <v>-5.307652979999844E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-7.6261085176580039</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>7.9713330790999999</v>
       </c>
       <c r="C245" s="5">
         <v>-3.1302277900000952E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-4.5941218369674797</v>
       </c>
       <c r="E245" s="5">
         <v>-5.9688241724273672</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>7.8270707946</v>
       </c>
       <c r="C246" s="5">
         <v>-0.14426228449999989</v>
       </c>
       <c r="D246" s="5">
         <v>-19.680745747383522</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>7.7680384916999996</v>
       </c>
       <c r="C247" s="5">
         <v>-5.9032302900000388E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-8.6843356286498192</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>7.8217555809999997</v>
       </c>
       <c r="C248" s="5">
         <v>5.3717089300000076E-2</v>
       </c>
       <c r="D248" s="5">
         <v>8.6211663935357628</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>7.8144000004</v>
       </c>
       <c r="C249" s="5">
         <v>-7.3555805999996338E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-1.1226617840551678</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>7.8301502586999998</v>
       </c>
       <c r="C250" s="5">
         <v>1.5750258299999764E-2</v>
       </c>
       <c r="D250" s="5">
         <v>2.4456443400904915</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>7.8639033554999997</v>
       </c>
       <c r="C251" s="5">
         <v>3.3753096799999938E-2</v>
       </c>
       <c r="D251" s="5">
         <v>5.2972082096962136</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>7.9439135073999996</v>
       </c>
       <c r="C252" s="5">
         <v>8.0010151899999826E-2</v>
       </c>
       <c r="D252" s="5">
         <v>12.916152870314201</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>8.0375542343999999</v>
       </c>
       <c r="C253" s="5">
         <v>9.3640727000000368E-2</v>
       </c>
       <c r="D253" s="5">
         <v>15.099361204438377</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>7.9461577613000003</v>
       </c>
       <c r="C254" s="5">
         <v>-9.1396473099999653E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-12.823545614793208</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>8.1441335599000002</v>
       </c>
       <c r="C255" s="5">
         <v>0.19797579859999992</v>
       </c>
       <c r="D255" s="5">
         <v>34.354571742775363</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>8.3069192205999993</v>
       </c>
       <c r="C256" s="5">
         <v>0.16278566069999911</v>
       </c>
       <c r="D256" s="5">
         <v>26.806407751575922</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>8.4823051308000004</v>
       </c>
       <c r="C257" s="5">
         <v>0.17538591020000105</v>
       </c>
       <c r="D257" s="5">
         <v>28.495182745568883</v>
       </c>
       <c r="E257" s="5">
         <v>6.4101204482311269</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>8.5480808906999997</v>
       </c>
       <c r="C258" s="5">
         <v>6.5775759899999287E-2</v>
       </c>
       <c r="D258" s="5">
         <v>9.7126703250952851</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>8.5849437571999996</v>
       </c>
       <c r="C259" s="5">
         <v>3.6862866499999924E-2</v>
       </c>
       <c r="D259" s="5">
         <v>5.2994184320970472</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>8.5411623463000002</v>
       </c>
       <c r="C260" s="5">
         <v>-4.3781410899999429E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-5.9509809639526345</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>8.4063349168000006</v>
       </c>
       <c r="C261" s="5">
         <v>-0.1348274294999996</v>
       </c>
       <c r="D261" s="5">
         <v>-17.381645063677276</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>8.5211293549999994</v>
       </c>
       <c r="C262" s="5">
         <v>0.11479443819999879</v>
       </c>
       <c r="D262" s="5">
         <v>17.675386409237092</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>8.5844982229000006</v>
       </c>
       <c r="C263" s="5">
         <v>6.3368867900001291E-2</v>
       </c>
       <c r="D263" s="5">
         <v>9.2982183751806566</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>8.5190363027</v>
       </c>
       <c r="C264" s="5">
         <v>-6.5461920200000634E-2</v>
       </c>
       <c r="D264" s="5">
         <v>-8.7765177359445996</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>8.6171755540999992</v>
       </c>
       <c r="C265" s="5">
         <v>9.8139251399999239E-2</v>
       </c>
       <c r="D265" s="5">
         <v>14.734403368706705</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>8.7067791251000006</v>
       </c>
       <c r="C266" s="5">
         <v>8.9603571000001381E-2</v>
       </c>
       <c r="D266" s="5">
         <v>13.216842680742058</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>8.7385316185999997</v>
       </c>
       <c r="C267" s="5">
         <v>3.175249349999909E-2</v>
       </c>
       <c r="D267" s="5">
         <v>4.4650978894136051</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>8.8219546775000008</v>
       </c>
       <c r="C268" s="5">
         <v>8.3423058900001124E-2</v>
       </c>
       <c r="D268" s="5">
         <v>12.076955094281793</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>8.8072679049999998</v>
       </c>
       <c r="C269" s="5">
         <v>-1.4686772500001055E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-1.97956648428389</v>
       </c>
       <c r="E269" s="5">
         <v>3.8310667818354016</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>8.9654752601999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.15820735520000007</v>
       </c>
       <c r="D270" s="5">
         <v>23.818435291695007</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>9.0024158854999996</v>
       </c>
       <c r="C271" s="5">
         <v>3.6940625299999752E-2</v>
       </c>
       <c r="D271" s="5">
         <v>5.0579854816430903</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>9.0560638166</v>
       </c>
       <c r="C272" s="5">
         <v>5.3647931100000434E-2</v>
       </c>
       <c r="D272" s="5">
         <v>7.3902428667691922</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>9.0942848078999994</v>
       </c>
       <c r="C273" s="5">
         <v>3.8220991299999341E-2</v>
       </c>
       <c r="D273" s="5">
         <v>5.1838155327139201</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>9.0046112243999996</v>
       </c>
       <c r="C274" s="5">
         <v>-8.9673583499999765E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-11.21144459695792</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>9.1923343725999995</v>
       </c>
       <c r="C275" s="5">
         <v>0.18772314819999991</v>
       </c>
       <c r="D275" s="5">
         <v>28.09440481048604</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>9.3898848147000002</v>
       </c>
       <c r="C276" s="5">
         <v>0.19755044210000072</v>
       </c>
       <c r="D276" s="5">
         <v>29.066465188454661</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>9.4105067044999995</v>
       </c>
       <c r="C277" s="5">
         <v>2.0621889799999238E-2</v>
       </c>
       <c r="D277" s="5">
         <v>2.6674850022962993</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>9.4608350719000001</v>
       </c>
       <c r="C278" s="5">
         <v>5.0328367400000573E-2</v>
       </c>
       <c r="D278" s="5">
         <v>6.609905404719818</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>9.4307919138000003</v>
       </c>
       <c r="C279" s="5">
         <v>-3.00431580999998E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-3.7447802190835766</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>9.4435355602000008</v>
       </c>
       <c r="C280" s="5">
         <v>1.2743646400000586E-2</v>
       </c>
       <c r="D280" s="5">
         <v>1.6336425304890989</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>9.3365475368999995</v>
       </c>
       <c r="C281" s="5">
         <v>-0.10698802330000134</v>
       </c>
       <c r="D281" s="5">
         <v>-12.779150382958415</v>
       </c>
       <c r="E281" s="5">
         <v>6.0095779713879249</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>9.3873403336999992</v>
       </c>
       <c r="C282" s="5">
         <v>5.0792796799999707E-2</v>
       </c>
       <c r="D282" s="5">
         <v>6.7271731407305912</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>9.5386279603999995</v>
       </c>
       <c r="C283" s="5">
         <v>0.15128762670000029</v>
       </c>
       <c r="D283" s="5">
         <v>21.149091564851986</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>9.3691405810999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.16948737929999957</v>
       </c>
       <c r="D284" s="5">
         <v>-19.357098717569642</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>9.7646303165999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.39548973549999999</v>
       </c>
       <c r="D285" s="5">
         <v>64.237605276907317</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>9.7693655211999992</v>
       </c>
       <c r="C286" s="5">
         <v>4.7352045999993209E-3</v>
       </c>
       <c r="D286" s="5">
         <v>0.58347578944257794</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>9.6924794758000008</v>
       </c>
       <c r="C287" s="5">
         <v>-7.6886045399998437E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-9.0458809253581851</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>9.7718021021000006</v>
       </c>
       <c r="C288" s="5">
         <v>7.9322626299999754E-2</v>
       </c>
       <c r="D288" s="5">
         <v>10.27505333635952</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>9.8150838124999993</v>
       </c>
       <c r="C289" s="5">
         <v>4.328171039999873E-2</v>
       </c>
       <c r="D289" s="5">
         <v>5.4465056649736665</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>9.8386553774000003</v>
       </c>
       <c r="C290" s="5">
         <v>2.3571564900001007E-2</v>
       </c>
       <c r="D290" s="5">
         <v>2.9202503662715706</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>9.8114170726999994</v>
       </c>
       <c r="C291" s="5">
         <v>-2.7238304700000882E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-3.272076119457501</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>9.8604294876999994</v>
       </c>
       <c r="C292" s="5">
         <v>4.9012414999999976E-2</v>
       </c>
       <c r="D292" s="5">
         <v>6.162009737568841</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>9.7593238930999995</v>
       </c>
       <c r="C293" s="5">
         <v>-0.1011055945999999</v>
       </c>
       <c r="D293" s="5">
         <v>-11.633674108309721</v>
       </c>
       <c r="E293" s="5">
         <v>4.5281872611808494</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>10.135506549</v>
       </c>
       <c r="C294" s="5">
         <v>0.376182655900001</v>
       </c>
       <c r="D294" s="5">
         <v>57.437695288346568</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>10.173520171</v>
       </c>
       <c r="C295" s="5">
         <v>3.8013621999999359E-2</v>
       </c>
       <c r="D295" s="5">
         <v>4.5946576525812022</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>10.173915323999999</v>
       </c>
       <c r="C296" s="5">
         <v>3.9515299999948184E-4</v>
       </c>
       <c r="D296" s="5">
         <v>4.6619547973536513E-2</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>10.335810592</v>
       </c>
       <c r="C297" s="5">
         <v>0.16189526800000031</v>
       </c>
       <c r="D297" s="5">
         <v>20.858466732085311</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>10.330656476</v>
       </c>
       <c r="C298" s="5">
         <v>-5.1541159999999309E-3</v>
       </c>
       <c r="D298" s="5">
         <v>-0.59676056468983552</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>10.474959024</v>
       </c>
       <c r="C299" s="5">
         <v>0.14430254800000064</v>
       </c>
       <c r="D299" s="5">
         <v>18.111708109260547</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>10.153704894000001</v>
       </c>
       <c r="C300" s="5">
         <v>-0.3212541299999998</v>
       </c>
       <c r="D300" s="5">
         <v>-31.187640359431114</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>10.723213809000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.56950891500000012</v>
       </c>
       <c r="D301" s="5">
         <v>92.488656563575276</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>10.542028203999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.18118560500000136</v>
       </c>
       <c r="D302" s="5">
         <v>-18.493827308723564</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>10.596482171</v>
       </c>
       <c r="C303" s="5">
         <v>5.4453967000000603E-2</v>
       </c>
       <c r="D303" s="5">
         <v>6.3776655498539503</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>10.474039208000001</v>
       </c>
       <c r="C304" s="5">
         <v>-0.12244296299999924</v>
       </c>
       <c r="D304" s="5">
         <v>-13.017917249431699</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>10.573216792</v>
       </c>
       <c r="C305" s="5">
         <v>9.9177583999999541E-2</v>
       </c>
       <c r="D305" s="5">
         <v>11.973512247340468</v>
       </c>
       <c r="E305" s="5">
         <v>8.3396443013376889</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>10.464549353000001</v>
       </c>
       <c r="C306" s="5">
         <v>-0.10866743899999953</v>
       </c>
       <c r="D306" s="5">
         <v>-11.659323161885471</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>10.391459268</v>
       </c>
       <c r="C307" s="5">
         <v>-7.3090085000000471E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-8.0668568205082281</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>10.586183741999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.19472447399999915</v>
       </c>
       <c r="D308" s="5">
         <v>24.955292832555553</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>10.405500468</v>
       </c>
       <c r="C309" s="5">
         <v>-0.18068327399999973</v>
       </c>
       <c r="D309" s="5">
         <v>-18.664049733761679</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>10.505800034</v>
       </c>
       <c r="C310" s="5">
         <v>0.10029956600000034</v>
       </c>
       <c r="D310" s="5">
         <v>12.20026582462066</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>10.556744369</v>
       </c>
       <c r="C311" s="5">
         <v>5.0944335000000507E-2</v>
       </c>
       <c r="D311" s="5">
         <v>5.9767264367573958</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>10.643090730000001</v>
       </c>
       <c r="C312" s="5">
         <v>8.6346361000000371E-2</v>
       </c>
       <c r="D312" s="5">
         <v>10.268917204816486</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>10.536174529</v>
       </c>
       <c r="C313" s="5">
         <v>-0.10691620100000065</v>
       </c>
       <c r="D313" s="5">
         <v>-11.410490176263032</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>10.779699055</v>
       </c>
       <c r="C314" s="5">
         <v>0.24352452599999985</v>
       </c>
       <c r="D314" s="5">
         <v>31.547974679366074</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>10.776550121</v>
       </c>
       <c r="C315" s="5">
         <v>-3.1489340000003807E-3</v>
       </c>
       <c r="D315" s="5">
         <v>-0.34997782683300338</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>10.883621238</v>
       </c>
       <c r="C316" s="5">
         <v>0.10707111700000027</v>
       </c>
       <c r="D316" s="5">
         <v>12.596267915329197</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>10.975237827000001</v>
       </c>
       <c r="C317" s="5">
         <v>9.1616589000000914E-2</v>
       </c>
       <c r="D317" s="5">
         <v>10.582459693708103</v>
       </c>
       <c r="E317" s="5">
         <v>3.8022585075923265</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>10.991704379</v>
       </c>
       <c r="C318" s="5">
         <v>1.6466551999998913E-2</v>
       </c>
       <c r="D318" s="5">
         <v>1.8153352473837092</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>10.895569737000001</v>
       </c>
       <c r="C319" s="5">
         <v>-9.6134641999999104E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-10.004900349726388</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>10.789858234</v>
       </c>
       <c r="C320" s="5">
         <v>-0.10571150300000021</v>
       </c>
       <c r="D320" s="5">
         <v>-11.04107495700074</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>11.083184524</v>
       </c>
       <c r="C321" s="5">
         <v>0.29332628999999955</v>
       </c>
       <c r="D321" s="5">
         <v>37.970393570660633</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>11.091728221</v>
       </c>
       <c r="C322" s="5">
         <v>8.5436970000003498E-3</v>
       </c>
       <c r="D322" s="5">
         <v>0.92897636099116276</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>10.924420764000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.16730745699999972</v>
       </c>
       <c r="D323" s="5">
         <v>-16.672108359714464</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>10.940908805999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.648804199999887E-2</v>
       </c>
       <c r="D324" s="5">
         <v>1.8262498059493426</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>11.043521050000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.10261224400000124</v>
       </c>
       <c r="D325" s="5">
         <v>11.853604047397948</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>11.030917911</v>
       </c>
       <c r="C326" s="5">
         <v>-1.2603139000001207E-2</v>
       </c>
       <c r="D326" s="5">
         <v>-1.3609064564300222</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>11.066137299999999</v>
       </c>
       <c r="C327" s="5">
         <v>3.5219388999999879E-2</v>
       </c>
       <c r="D327" s="5">
         <v>3.8993472623187975</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>11.186674219</v>
       </c>
       <c r="C328" s="5">
         <v>0.12053691900000096</v>
       </c>
       <c r="D328" s="5">
         <v>13.883088342426575</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>11.076516695</v>
       </c>
       <c r="C329" s="5">
         <v>-0.1101575239999999</v>
       </c>
       <c r="D329" s="5">
         <v>-11.197214335296046</v>
       </c>
       <c r="E329" s="5">
         <v>0.92279429016877135</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>11.077411215</v>
       </c>
       <c r="C330" s="5">
         <v>8.945199999992326E-4</v>
       </c>
       <c r="D330" s="5">
         <v>9.6952944777162209E-2</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>11.280113299</v>
       </c>
       <c r="C331" s="5">
         <v>0.20270208400000023</v>
       </c>
       <c r="D331" s="5">
         <v>24.308895298884003</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>11.405682055</v>
       </c>
       <c r="C332" s="5">
         <v>0.12556875599999984</v>
       </c>
       <c r="D332" s="5">
         <v>14.207228053871779</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>11.073364119000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.33231793599999904</v>
       </c>
       <c r="D333" s="5">
         <v>-29.870646154413784</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>11.39281151</v>
       </c>
       <c r="C334" s="5">
         <v>0.31944739099999886</v>
       </c>
       <c r="D334" s="5">
         <v>40.674693199027587</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>11.495339320999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.10252781099999986</v>
       </c>
       <c r="D335" s="5">
         <v>11.350096565018175</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>11.539090673</v>
       </c>
       <c r="C336" s="5">
         <v>4.375135200000102E-2</v>
       </c>
       <c r="D336" s="5">
         <v>4.664038414433036</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>11.537672477999999</v>
       </c>
       <c r="C337" s="5">
         <v>-1.4181950000011767E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-0.14738458441851954</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>11.484918813</v>
       </c>
       <c r="C338" s="5">
         <v>-5.2753664999999117E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-5.3508588941749586</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>11.553477827</v>
       </c>
       <c r="C339" s="5">
         <v>6.8559013999999863E-2</v>
       </c>
       <c r="D339" s="5">
         <v>7.4033106028808415</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>11.482097205000001</v>
       </c>
       <c r="C340" s="5">
         <v>-7.1380621999999505E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-7.1671234381435189</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>11.484314113</v>
       </c>
       <c r="C341" s="5">
         <v>2.2169079999994068E-3</v>
       </c>
       <c r="D341" s="5">
         <v>0.2319364109882871</v>
       </c>
       <c r="E341" s="5">
         <v>3.6816395373112432</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>11.475945082999999</v>
       </c>
       <c r="C342" s="5">
         <v>-8.3690300000007767E-3</v>
       </c>
       <c r="D342" s="5">
         <v>-0.87098640502408786</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>11.559578232</v>
       </c>
       <c r="C343" s="5">
         <v>8.3633149000000628E-2</v>
       </c>
       <c r="D343" s="5">
         <v>9.1044153538543995</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>11.423567281</v>
       </c>
       <c r="C344" s="5">
         <v>-0.13601095099999938</v>
       </c>
       <c r="D344" s="5">
         <v>-13.240495195824288</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>11.56979918</v>
       </c>
       <c r="C345" s="5">
         <v>0.146231899</v>
       </c>
       <c r="D345" s="5">
         <v>16.490074664371136</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>11.504814045</v>
       </c>
       <c r="C346" s="5">
         <v>-6.4985135000000582E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-6.5357788625450608</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>11.469414038</v>
       </c>
       <c r="C347" s="5">
         <v>-3.5400006999999789E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-3.6305173403461843</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>11.238254553999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.23115948400000086</v>
       </c>
       <c r="D348" s="5">
         <v>-21.676585880714995</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>11.429354928</v>
       </c>
       <c r="C349" s="5">
         <v>0.19110037400000124</v>
       </c>
       <c r="D349" s="5">
         <v>22.426167771199058</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>11.437069681000001</v>
       </c>
       <c r="C350" s="5">
         <v>7.7147530000001296E-3</v>
       </c>
       <c r="D350" s="5">
         <v>0.81300738807401629</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>11.444752941999999</v>
       </c>
       <c r="C351" s="5">
         <v>7.683260999998609E-3</v>
       </c>
       <c r="D351" s="5">
         <v>0.80912819403036185</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>11.381017798</v>
       </c>
       <c r="C352" s="5">
         <v>-6.3735143999998911E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-6.4817941739178657</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>11.483594396999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.10257659899999894</v>
       </c>
       <c r="D353" s="5">
         <v>11.368124658814271</v>
       </c>
       <c r="E353" s="5">
         <v>-6.2669480555777035E-3</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>11.554080643000001</v>
       </c>
       <c r="C354" s="5">
         <v>7.0486246000001529E-2</v>
       </c>
       <c r="D354" s="5">
         <v>7.619407428395597</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>11.538788930000001</v>
       </c>
       <c r="C355" s="5">
         <v>-1.5291712999999874E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-1.5766784076026497</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>11.654531050999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.11574212099999848</v>
       </c>
       <c r="D356" s="5">
         <v>12.723610048482881</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>11.57514647</v>
       </c>
       <c r="C357" s="5">
         <v>-7.9384580999999343E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-7.8744055736811873</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>11.520896388000001</v>
       </c>
       <c r="C358" s="5">
         <v>-5.4250081999999367E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-5.4813940272531276</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>11.643689446</v>
       </c>
       <c r="C359" s="5">
         <v>0.12279305799999918</v>
       </c>
       <c r="D359" s="5">
         <v>13.566989554668796</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>11.628289887999999</v>
       </c>
       <c r="C360" s="5">
         <v>-1.5399558000000368E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-1.575586388858019</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>11.716906606</v>
       </c>
       <c r="C361" s="5">
         <v>8.8616718000000816E-2</v>
       </c>
       <c r="D361" s="5">
         <v>9.5381542764744651</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>11.565553806</v>
       </c>
       <c r="C362" s="5">
         <v>-0.15135279999999973</v>
       </c>
       <c r="D362" s="5">
         <v>-14.445751262741291</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>11.727031394999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.16147758899999864</v>
       </c>
       <c r="D363" s="5">
         <v>18.102707276749253</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>11.887937583999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.16090618900000031</v>
       </c>
       <c r="D364" s="5">
         <v>17.766329881019182</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>11.885883128</v>
       </c>
       <c r="C365" s="5">
         <v>-2.0544559999997603E-3</v>
       </c>
       <c r="D365" s="5">
         <v>-0.2071852425717724</v>
       </c>
       <c r="E365" s="5">
         <v>3.5031603964094771</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>12.057471683999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.17158855599999967</v>
       </c>
       <c r="D366" s="5">
         <v>18.7674798358773</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>12.052394096</v>
       </c>
       <c r="C367" s="5">
         <v>-5.0775879999989115E-3</v>
       </c>
       <c r="D367" s="5">
         <v>-0.50416978736599338</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>11.962807453</v>
       </c>
       <c r="C368" s="5">
         <v>-8.9586643000000521E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-8.5639486350646781</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>7.4301457294000004</v>
       </c>
       <c r="C369" s="5">
         <v>-4.5326617235999995</v>
       </c>
       <c r="D369" s="5">
         <v>-99.670412577637734</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>8.6740978638000001</v>
       </c>
       <c r="C370" s="5">
         <v>1.2439521343999997</v>
       </c>
       <c r="D370" s="5">
         <v>540.80195916884315</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>9.3782737457999996</v>
       </c>
       <c r="C371" s="5">
         <v>0.70417588199999948</v>
       </c>
       <c r="D371" s="5">
         <v>155.14264427205924</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>9.1606559760999993</v>
       </c>
       <c r="C372" s="5">
         <v>-0.21761776970000035</v>
       </c>
       <c r="D372" s="5">
         <v>-24.552644767097298</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>9.2299341096000003</v>
       </c>
       <c r="C373" s="5">
         <v>6.9278133500001005E-2</v>
       </c>
       <c r="D373" s="5">
         <v>9.4622381170654357</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>9.5570410042000002</v>
       </c>
       <c r="C374" s="5">
         <v>0.32710689459999998</v>
       </c>
       <c r="D374" s="5">
         <v>51.879158978018872</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>9.7095107317</v>
       </c>
       <c r="C375" s="5">
         <v>0.15246972749999976</v>
       </c>
       <c r="D375" s="5">
         <v>20.916832216354763</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>9.7750058670000008</v>
       </c>
       <c r="C376" s="5">
         <v>6.549513530000084E-2</v>
       </c>
       <c r="D376" s="5">
         <v>8.4017186416011747</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>9.8735794190000004</v>
       </c>
       <c r="C377" s="5">
         <v>9.8573551999999509E-2</v>
       </c>
       <c r="D377" s="5">
         <v>12.79534186619129</v>
       </c>
       <c r="E377" s="5">
         <v>-16.930199357753594</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>9.8849329524999998</v>
       </c>
       <c r="C378" s="5">
         <v>1.1353533499999457E-2</v>
       </c>
       <c r="D378" s="5">
         <v>1.3886287681130094</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>9.6332307149999998</v>
       </c>
       <c r="C379" s="5">
         <v>-0.25170223749999998</v>
       </c>
       <c r="D379" s="5">
         <v>-26.619814455318025</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>9.9512975715999996</v>
       </c>
       <c r="C380" s="5">
         <v>0.31806685659999978</v>
       </c>
       <c r="D380" s="5">
         <v>47.670251974492238</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>10.319587975999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.36829040439999972</v>
       </c>
       <c r="D381" s="5">
         <v>54.664890074145077</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>10.448156011</v>
       </c>
       <c r="C382" s="5">
         <v>0.12856803500000069</v>
       </c>
       <c r="D382" s="5">
         <v>16.018565688454032</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>10.656482908999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.20832689799999926</v>
       </c>
       <c r="D383" s="5">
         <v>26.733353553025619</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>10.742381582</v>
       </c>
       <c r="C384" s="5">
         <v>8.5898673000000869E-2</v>
       </c>
       <c r="D384" s="5">
         <v>10.113403510711372</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>10.709067929</v>
       </c>
       <c r="C385" s="5">
         <v>-3.3313653000000443E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-3.6585494796778639</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>10.647560974999999</v>
       </c>
       <c r="C386" s="5">
         <v>-6.1506954000000391E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-6.6785346813313717</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>10.783429129</v>
       </c>
       <c r="C387" s="5">
         <v>0.13586815400000063</v>
       </c>
       <c r="D387" s="5">
         <v>16.4343253396382</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>10.881335409</v>
       </c>
       <c r="C388" s="5">
         <v>9.7906280000000123E-2</v>
       </c>
       <c r="D388" s="5">
         <v>11.45606521452498</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>11.090785831</v>
       </c>
       <c r="C389" s="5">
         <v>0.20945042199999975</v>
       </c>
       <c r="D389" s="5">
         <v>25.70757809879991</v>
       </c>
       <c r="E389" s="5">
         <v>12.327914329201572</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>10.821810156</v>
       </c>
       <c r="C390" s="5">
         <v>-0.26897567500000008</v>
       </c>
       <c r="D390" s="5">
         <v>-25.518038650707553</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>11.066963262</v>
       </c>
       <c r="C391" s="5">
         <v>0.24515310600000007</v>
       </c>
       <c r="D391" s="5">
         <v>30.840648395061198</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>11.049713227</v>
       </c>
       <c r="C392" s="5">
         <v>-1.7250034999999997E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-1.8544836882280258</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>11.128203148000001</v>
       </c>
       <c r="C393" s="5">
         <v>7.8489921000000962E-2</v>
       </c>
       <c r="D393" s="5">
         <v>8.8650457194649377</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>11.140812003000001</v>
       </c>
       <c r="C394" s="5">
         <v>1.2608854999999863E-2</v>
       </c>
       <c r="D394" s="5">
         <v>1.368170028772453</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>11.260599442</v>
       </c>
       <c r="C395" s="5">
         <v>0.11978743899999955</v>
       </c>
       <c r="D395" s="5">
         <v>13.693588245490229</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>11.331636443000001</v>
       </c>
       <c r="C396" s="5">
         <v>7.1037001000000544E-2</v>
       </c>
       <c r="D396" s="5">
         <v>7.8384078393018308</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>11.391383271</v>
       </c>
       <c r="C397" s="5">
         <v>5.9746827999999752E-2</v>
       </c>
       <c r="D397" s="5">
         <v>6.5138251864152341</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>11.530975653</v>
       </c>
       <c r="C398" s="5">
         <v>0.13959238200000001</v>
       </c>
       <c r="D398" s="5">
         <v>15.737764836875989</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>11.560885524</v>
       </c>
       <c r="C399" s="5">
         <v>2.99098709999992E-2</v>
       </c>
       <c r="D399" s="5">
         <v>3.1574381140184515</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>11.586456047</v>
       </c>
       <c r="C400" s="5">
         <v>2.5570523000000733E-2</v>
       </c>
       <c r="D400" s="5">
         <v>2.6867034586881333</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>11.49906309</v>
       </c>
       <c r="C401" s="5">
         <v>-8.7392957000000493E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-8.6850135049792225</v>
       </c>
       <c r="E401" s="5">
         <v>3.6812293125237261</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>11.657036160000001</v>
       </c>
       <c r="C402" s="5">
         <v>0.1579730700000006</v>
       </c>
       <c r="D402" s="5">
         <v>17.789951448301579</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>11.675524419</v>
       </c>
       <c r="C403" s="5">
         <v>1.8488258999999729E-2</v>
       </c>
       <c r="D403" s="5">
         <v>1.9199106086259299</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>11.949061688</v>
       </c>
       <c r="C404" s="5">
         <v>0.27353726900000019</v>
       </c>
       <c r="D404" s="5">
         <v>32.034942516706913</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>11.935690674</v>
       </c>
       <c r="C405" s="5">
         <v>-1.3371014000000514E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-1.334567871521497</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>12.036532405999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.10084173199999924</v>
       </c>
       <c r="D406" s="5">
         <v>10.623147795734344</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>11.976973962000001</v>
       </c>
       <c r="C407" s="5">
         <v>-5.9558443999998545E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-5.778808558223103</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>11.825500137000001</v>
       </c>
       <c r="C408" s="5">
         <v>-0.15147382500000006</v>
       </c>
       <c r="D408" s="5">
         <v>-14.164104039388658</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>11.875058874</v>
       </c>
       <c r="C409" s="5">
         <v>4.9558736999999908E-2</v>
       </c>
       <c r="D409" s="5">
         <v>5.146554928031577</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>11.904247418000001</v>
       </c>
       <c r="C410" s="5">
         <v>2.9188544000000149E-2</v>
       </c>
       <c r="D410" s="5">
         <v>2.9897677605356998</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>11.836796693</v>
       </c>
       <c r="C411" s="5">
         <v>-6.7450725000000489E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-6.5913869809716585</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>11.787965765999999</v>
       </c>
       <c r="C412" s="5">
         <v>-4.8830927000000912E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-4.8396279185091267</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>11.808887829</v>
       </c>
       <c r="C413" s="5">
         <v>2.0922063000000435E-2</v>
       </c>
       <c r="D413" s="5">
         <v>2.1507540301809458</v>
       </c>
       <c r="E413" s="5">
         <v>2.6943476748939155</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>11.874937805</v>
       </c>
       <c r="C414" s="5">
         <v>6.6049976000000399E-2</v>
       </c>
       <c r="D414" s="5">
         <v>6.922266545632616</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>12.081622542</v>
       </c>
       <c r="C415" s="5">
         <v>0.20668473699999979</v>
       </c>
       <c r="D415" s="5">
         <v>23.006209190459703</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>11.939546665</v>
       </c>
       <c r="C416" s="5">
         <v>-0.14207587699999991</v>
       </c>
       <c r="D416" s="5">
         <v>-13.233737840221483</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>11.841800734</v>
       </c>
       <c r="C417" s="5">
         <v>-9.7745931000000397E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-9.3935869218675805</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>11.947881915</v>
       </c>
       <c r="C418" s="5">
         <v>0.10608118100000041</v>
       </c>
       <c r="D418" s="5">
         <v>11.295620375184567</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>11.904447795999999</v>
       </c>
       <c r="C419" s="5">
         <v>-4.3434119000000493E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-4.2761850921055782</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>12.025413304000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.12096550800000117</v>
       </c>
       <c r="D420" s="5">
         <v>12.898736490103001</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>12.162287966999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.13687466299999862</v>
       </c>
       <c r="D421" s="5">
         <v>14.546874634554863</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>12.184315582</v>
       </c>
       <c r="C422" s="5">
         <v>2.2027615000000722E-2</v>
       </c>
       <c r="D422" s="5">
         <v>2.1951496234092982</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>12.326325483</v>
       </c>
       <c r="C423" s="5">
         <v>0.14200990099999977</v>
       </c>
       <c r="D423" s="5">
         <v>14.918489214907527</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>12.289643308</v>
       </c>
       <c r="C424" s="5">
         <v>-3.6682174999999262E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-3.5132312396628396</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>12.316381412</v>
       </c>
       <c r="C425" s="5">
         <v>2.6738103999999652E-2</v>
       </c>
       <c r="D425" s="5">
         <v>2.6422626201329402</v>
       </c>
       <c r="E425" s="5">
         <v>4.2975561318628897</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>12.287744806999999</v>
       </c>
       <c r="C426" s="5">
         <v>-2.863660500000087E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-2.7546946298343311</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>12.377182285</v>
       </c>
       <c r="C427" s="5">
         <v>8.9437478000000681E-2</v>
       </c>
       <c r="D427" s="5">
         <v>9.0925880882930965</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>12.234492554999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.14268973000000074</v>
       </c>
       <c r="D428" s="5">
         <v>-12.98981594095503</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>12.348665260000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.11417270500000143</v>
       </c>
       <c r="D429" s="5">
         <v>11.791474982362438</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>12.252799158</v>
       </c>
       <c r="C430" s="5">
         <v>-9.5866102000000453E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-8.928275668779051</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>12.321444781</v>
       </c>
       <c r="C431" s="5">
         <v>6.86456230000001E-2</v>
       </c>
       <c r="D431" s="5">
         <v>6.9340075135732926</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>12.523193894</v>
       </c>
       <c r="C432" s="5">
         <v>0.20174911299999998</v>
       </c>
       <c r="D432" s="5">
         <v>21.51828617215843</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>12.450867626999999</v>
       </c>
       <c r="C433" s="5">
         <v>-7.232626700000111E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-6.7145020784462943</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>12.472451567</v>
       </c>
       <c r="C434" s="5">
         <v>2.1583940000001078E-2</v>
       </c>
       <c r="D434" s="5">
         <v>2.1001836565215148</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>12.540381532</v>
       </c>
       <c r="C435" s="5">
         <v>6.792996499999937E-2</v>
       </c>
       <c r="D435" s="5">
         <v>6.7350563049118906</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>12.566637566000001</v>
       </c>
       <c r="C436" s="5">
         <v>2.6256034000001094E-2</v>
       </c>
       <c r="D436" s="5">
         <v>2.5415977189509498</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>12.667328028</v>
       </c>
       <c r="C437" s="5">
         <v>0.10069046199999931</v>
       </c>
       <c r="D437" s="5">
         <v>10.050273610778305</v>
       </c>
       <c r="E437" s="5">
         <v>2.8494295869894826</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>12.800840031</v>
       </c>
       <c r="C438" s="5">
         <v>0.13351200299999988</v>
       </c>
       <c r="D438" s="5">
         <v>13.407412047875322</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>12.685224543</v>
       </c>
       <c r="C439" s="5">
         <v>-0.11561548799999954</v>
       </c>
       <c r="D439" s="5">
         <v>-10.315732463885629</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>12.709761317</v>
+        <v>12.699929542</v>
       </c>
       <c r="C440" s="5">
-        <v>2.4536773999999539E-2</v>
+        <v>1.4704998999999219E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>2.3459892013188988</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3999705429789122</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>12.499557745000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.20037179699999896</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-17.373372246446738</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>