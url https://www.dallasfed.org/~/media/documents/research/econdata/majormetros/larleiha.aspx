--- v5 (2026-05-27)
+++ v6 (2026-07-22)
@@ -1,85 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3F8E81A8-1D91-4439-914F-7F2215F24F02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{66C47A1A-B6FC-4447-B348-17B67BC00CE5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{85FD6865-A07A-480D-BA17-BD704EFD3704}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{62873D3B-41A9-4E3E-A849-9BFBDB441642}"/>
   </bookViews>
   <sheets>
     <sheet name="larleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,51 +921,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFD1EDA9-8044-417E-8FD1-D638CDA6D167}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C78B563-AD50-40B4-891A-28BEE6BD4D2E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -974,6308 +978,6594 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>4.0901631285000004</v>
+        <v>4.0901632055999997</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>4.0958965188000001</v>
+        <v>4.0958966151</v>
       </c>
       <c r="C7" s="5">
-        <v>5.7333902999996411E-3</v>
+        <v>5.7334095000003416E-3</v>
       </c>
       <c r="D7" s="5">
-        <v>1.6951303782970273</v>
+        <v>1.695136066592684</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>4.0640298467999996</v>
+        <v>4.0640307742999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-3.1866672000000484E-2</v>
+        <v>-3.18658408000001E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-8.9468540150685065</v>
+        <v>-8.946630340496565</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>4.1102573070000004</v>
+        <v>4.1102573300999996</v>
       </c>
       <c r="C9" s="5">
-        <v>4.6227460200000792E-2</v>
+        <v>4.622655579999968E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>14.536908104650138</v>
+        <v>14.536602151819755</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>4.1533477176</v>
+        <v>4.1533476365000004</v>
       </c>
       <c r="C10" s="5">
-        <v>4.3090410599999629E-2</v>
+        <v>4.3090306400000777E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>13.331693757662212</v>
+        <v>13.331659558917973</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>4.1929416270999997</v>
+        <v>4.1929415101999998</v>
       </c>
       <c r="C11" s="5">
-        <v>3.9593909499999747E-2</v>
+        <v>3.9593873699999449E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>12.058884661802981</v>
+        <v>12.058873428432459</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>4.1414394263999998</v>
+        <v>4.1414392544999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-5.1502200699999889E-2</v>
+        <v>-5.1502255699999999E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-13.78358348370049</v>
+        <v>-13.783597582276974</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>4.1333580529000002</v>
+        <v>4.1333578440999998</v>
       </c>
       <c r="C13" s="5">
-        <v>-8.0813734999996001E-3</v>
+        <v>-8.0814103999999887E-3</v>
       </c>
       <c r="D13" s="5">
-        <v>-2.3166445914215017</v>
+        <v>-2.3166551512103006</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>4.1111101388</v>
+        <v>4.1111100944999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.2247914100000266E-2</v>
+        <v>-2.2247749599999977E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.2712101173222567</v>
+        <v>-6.2711654197576294</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>4.1703639780000001</v>
+        <v>4.1703637135999996</v>
       </c>
       <c r="C15" s="5">
-        <v>5.9253839200000158E-2</v>
+        <v>5.925361909999971E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>18.734843740948428</v>
+        <v>18.7347687612492</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>4.1299247795999996</v>
+        <v>4.1299245347999998</v>
       </c>
       <c r="C16" s="5">
-        <v>-4.0439198400000542E-2</v>
+        <v>-4.0439178799999809E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-11.035207027809635</v>
+        <v>-11.035202623993412</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>4.1050244149999999</v>
+        <v>4.1050242269000004</v>
       </c>
       <c r="C17" s="5">
-        <v>-2.4900364599999669E-2</v>
+        <v>-2.4900307899999419E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-6.9999390522939802</v>
+        <v>-6.9999240389664656</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>4.0869323933999997</v>
+        <v>4.0869327466999996</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.809202160000023E-2</v>
+        <v>-1.8091480200000731E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>-5.162409889560637</v>
+        <v>-5.1622593615324845</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>4.0957007056999997</v>
+        <v>4.0957007355000004</v>
       </c>
       <c r="C19" s="5">
-        <v>8.7683122999999696E-3</v>
+        <v>8.7679888000007367E-3</v>
       </c>
       <c r="D19" s="5">
-        <v>2.6051387800263504</v>
+        <v>2.6050413006816875</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>4.0682375880999997</v>
+        <v>4.0682386492999996</v>
       </c>
       <c r="C20" s="5">
-        <v>-2.7463117599999975E-2</v>
+        <v>-2.746208620000079E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-7.7562092630469763</v>
+        <v>-7.7559285749866147</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>4.0101416967999999</v>
+        <v>4.0101416745999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-5.8095891299999813E-2</v>
+        <v>-5.8096974699999748E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-15.852556742541923</v>
+        <v>-15.852825730507069</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>3.9577851978999998</v>
+        <v>3.9577850947000002</v>
       </c>
       <c r="C22" s="5">
-        <v>-5.2356498900000048E-2</v>
+        <v>-5.2356579899999645E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-14.58974534953057</v>
+        <v>-14.589766400654202</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>4.1009499783000001</v>
+        <v>4.1009498459999998</v>
       </c>
       <c r="C23" s="5">
-        <v>0.14316478040000025</v>
+        <v>0.14316475129999962</v>
       </c>
       <c r="D23" s="5">
-        <v>53.174695182146415</v>
+        <v>53.174683812365942</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>4.0255509794000002</v>
+        <v>4.0255507922999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-7.5398998899999903E-2</v>
+        <v>-7.5399053699999996E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-19.963091161180458</v>
+        <v>-19.963104816077049</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>4.1254551329</v>
+        <v>4.1254549081</v>
       </c>
       <c r="C25" s="5">
-        <v>9.9904153499999815E-2</v>
+        <v>9.9904115800000248E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>34.201833091466959</v>
+        <v>34.201820187400614</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>4.1108688392000001</v>
+        <v>4.1108687930999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.4586293699999864E-2</v>
+        <v>-1.4586115000000177E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.1612751398007353</v>
+        <v>-4.161225368685928</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>4.0709808521999999</v>
+        <v>4.0709805054999997</v>
       </c>
       <c r="C27" s="5">
-        <v>-3.988798700000018E-2</v>
+        <v>-3.9888287600000183E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-11.041946668343671</v>
+        <v>-11.042025609237182</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>4.1396853621999998</v>
+        <v>4.1396850134000003</v>
       </c>
       <c r="C28" s="5">
-        <v>6.8704509999999885E-2</v>
+        <v>6.87045079000006E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>22.241673939250827</v>
+        <v>22.24167526846783</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>4.1125293918999999</v>
+        <v>4.1125290903999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.7155970299999943E-2</v>
+        <v>-2.715592300000047E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-7.5939995372597657</v>
+        <v>-7.593987400581681</v>
       </c>
       <c r="E29" s="5">
-        <v>0.18282417207011736</v>
+        <v>0.18282141797898444</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>4.0862892011999996</v>
+        <v>4.0862897224000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.6240190700000277E-2</v>
+        <v>-2.6239367999999708E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-7.3935958064629386</v>
+        <v>-7.3933725939851254</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>4.0950160525000001</v>
+        <v>4.0950159047000003</v>
       </c>
       <c r="C31" s="5">
-        <v>8.7268513000005044E-3</v>
+        <v>8.7261823000002181E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>2.5930882444622272</v>
+        <v>2.5928867832697211</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>4.1754588025999997</v>
+        <v>4.1754608718000004</v>
       </c>
       <c r="C32" s="5">
-        <v>8.0442750099999571E-2</v>
+        <v>8.0444967100000042E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>26.294120873202974</v>
+        <v>26.294926614341165</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>4.2116811314999998</v>
+        <v>4.2116810504000002</v>
       </c>
       <c r="C33" s="5">
-        <v>3.62223289000001E-2</v>
+        <v>3.6220178599999819E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>10.921404656171019</v>
+        <v>10.920719406054458</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>4.2534906349000003</v>
+        <v>4.2534901516000003</v>
       </c>
       <c r="C34" s="5">
-        <v>4.1809503400000558E-2</v>
+        <v>4.1809101200000143E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>12.584855302394748</v>
+        <v>12.58472780908626</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>4.2056647505000004</v>
+        <v>4.2056643349999998</v>
       </c>
       <c r="C35" s="5">
-        <v>-4.7825884399999907E-2</v>
+        <v>-4.7825816600000515E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>-12.688784478379588</v>
+        <v>-12.688768941517237</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>4.1986345869999999</v>
+        <v>4.1986344065000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-7.0301635000005192E-3</v>
+        <v>-7.0299284999997269E-3</v>
       </c>
       <c r="D36" s="5">
-        <v>-1.9875731478307235</v>
+        <v>-1.9875075126202235</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>4.2146239383999999</v>
+        <v>4.2146236392</v>
       </c>
       <c r="C37" s="5">
-        <v>1.5989351400000018E-2</v>
+        <v>1.5989232699999967E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>4.6668143746629642</v>
+        <v>4.6667792056799495</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>4.3115245234000001</v>
+        <v>4.3115243736000002</v>
       </c>
       <c r="C38" s="5">
-        <v>9.6900585000000206E-2</v>
+        <v>9.6900734400000132E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>31.360373088055148</v>
+        <v>31.360430224823112</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>4.3744351781999997</v>
+        <v>4.3744346464000001</v>
       </c>
       <c r="C39" s="5">
-        <v>6.2910654799999577E-2</v>
+        <v>6.2910272799999944E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>18.985351226778469</v>
+        <v>18.985227254725558</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>4.4507015593999997</v>
+        <v>4.4507011001999999</v>
       </c>
       <c r="C40" s="5">
-        <v>7.6266381199999955E-2</v>
+        <v>7.6266453799999745E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>23.048935321322396</v>
+        <v>23.048962483497924</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>4.5108201546000002</v>
+        <v>4.5108198652000002</v>
       </c>
       <c r="C41" s="5">
-        <v>6.0118595200000513E-2</v>
+        <v>6.0118765000000352E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>17.469321831869443</v>
+        <v>17.469376832759153</v>
       </c>
       <c r="E41" s="5">
-        <v>9.6848125507496654</v>
+        <v>9.6848135549908232</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>4.4981944549000001</v>
+        <v>4.4981955058</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.2625699700000048E-2</v>
+        <v>-1.2624359400000174E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-3.3075501943159558</v>
+        <v>-3.3072046722477766</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>4.5084985054000004</v>
+        <v>4.5084984574</v>
       </c>
       <c r="C43" s="5">
-        <v>1.0304050500000272E-2</v>
+        <v>1.0302951599999943E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>2.7837480059710318</v>
+        <v>2.7834467181326428</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>4.5906981985000002</v>
+        <v>4.5907014418000003</v>
       </c>
       <c r="C44" s="5">
-        <v>8.2199693099999749E-2</v>
+        <v>8.220298440000029E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>24.211483154948343</v>
+        <v>24.212552084049065</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>4.5103258262999999</v>
+        <v>4.5103257058999997</v>
       </c>
       <c r="C45" s="5">
-        <v>-8.0372372200000264E-2</v>
+        <v>-8.0375735900000578E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>-19.099707888425797</v>
+        <v>-19.100419666671399</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>4.3474761953999996</v>
+        <v>4.3474751620000003</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.16284963090000026</v>
+        <v>-0.16285054389999942</v>
       </c>
       <c r="D46" s="5">
-        <v>-35.679182628022502</v>
+        <v>-35.679345493416712</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>4.3089015882000004</v>
+        <v>4.3089005840999999</v>
       </c>
       <c r="C47" s="5">
-        <v>-3.8574607199999278E-2</v>
+        <v>-3.8574577900000406E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-10.142909825478718</v>
+        <v>-10.142904787833817</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>4.3660847932999998</v>
+        <v>4.3660845752000004</v>
       </c>
       <c r="C48" s="5">
-        <v>5.7183205099999412E-2</v>
+        <v>5.7183991100000497E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>17.140503634849136</v>
+        <v>17.14076098255244</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>4.3084519631999996</v>
+        <v>4.3084515076000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-5.7632830100000199E-2</v>
+        <v>-5.7633067600000309E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-14.73926505932357</v>
+        <v>-14.739322142137979</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>4.4136247896</v>
+        <v>4.4136246537000003</v>
       </c>
       <c r="C50" s="5">
-        <v>0.10517282640000047</v>
+        <v>0.10517314610000028</v>
       </c>
       <c r="D50" s="5">
-        <v>33.564136443670066</v>
+        <v>33.564256578720773</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>4.2754022754000003</v>
+        <v>4.2754006062999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.13822251419999976</v>
+        <v>-0.13822404740000049</v>
       </c>
       <c r="D51" s="5">
-        <v>-31.738019273775329</v>
+        <v>-31.73831384139234</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>4.2660722973</v>
+        <v>4.2660726006000003</v>
       </c>
       <c r="C52" s="5">
-        <v>-9.3299781000002469E-3</v>
+        <v>-9.3280056999995864E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.5874918200204822</v>
+        <v>-2.5869523574924447</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>4.3202032341000001</v>
+        <v>4.3202025729000004</v>
       </c>
       <c r="C53" s="5">
-        <v>5.4130936800000029E-2</v>
+        <v>5.4129972300000162E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>16.335322489169467</v>
+        <v>16.335009578928528</v>
       </c>
       <c r="E53" s="5">
-        <v>-4.2257707903875286</v>
+        <v>-4.2257793039037317</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>4.5099708277000001</v>
+        <v>4.5099729926999998</v>
       </c>
       <c r="C54" s="5">
-        <v>0.18976759360000006</v>
+        <v>0.18977041979999942</v>
       </c>
       <c r="D54" s="5">
-        <v>67.507655490519582</v>
+        <v>67.508928075875801</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>4.5116252593999997</v>
+        <v>4.5116261271000004</v>
       </c>
       <c r="C55" s="5">
-        <v>1.6544316999995701E-3</v>
+        <v>1.6531344000005888E-3</v>
       </c>
       <c r="D55" s="5">
-        <v>0.44109565692109776</v>
+        <v>0.4407488681845928</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>4.4882064568000004</v>
+        <v>4.4882111212</v>
       </c>
       <c r="C56" s="5">
-        <v>-2.3418802599999289E-2</v>
+        <v>-2.3415005900000452E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-6.054132658817557</v>
+        <v>-6.0531778658303725</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>4.6096726736000004</v>
+        <v>4.6096725567999997</v>
       </c>
       <c r="C57" s="5">
-        <v>0.12146621680000003</v>
+        <v>0.12146143559999967</v>
       </c>
       <c r="D57" s="5">
-        <v>37.77395951386795</v>
+        <v>37.7721994443325</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>4.7419938635000003</v>
+        <v>4.7419918709999997</v>
       </c>
       <c r="C58" s="5">
-        <v>0.13232118989999986</v>
+        <v>0.13231931420000009</v>
       </c>
       <c r="D58" s="5">
-        <v>40.439992464438454</v>
+        <v>40.4393270434134</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>4.8048079433000002</v>
+        <v>4.8048057195</v>
       </c>
       <c r="C59" s="5">
-        <v>6.2814079799999867E-2</v>
+        <v>6.2813848500000269E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>17.106376259809508</v>
+        <v>17.106316330136217</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>4.9287509715000004</v>
+        <v>4.9287500842999998</v>
       </c>
       <c r="C60" s="5">
-        <v>0.12394302820000025</v>
+        <v>0.12394436479999982</v>
       </c>
       <c r="D60" s="5">
-        <v>35.746960542315435</v>
+        <v>35.747421251655332</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>5.0022969361999996</v>
+        <v>5.0022954930000001</v>
       </c>
       <c r="C61" s="5">
-        <v>7.3545964699999189E-2</v>
+        <v>7.3545408700000259E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>19.451362054492449</v>
+        <v>19.451206525405794</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>4.9139694209</v>
+        <v>4.9139684590000003</v>
       </c>
       <c r="C62" s="5">
-        <v>-8.8327515299999604E-2</v>
+        <v>-8.8327033999999749E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-19.247536413407019</v>
+        <v>-19.247446526734869</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>4.9795958775000004</v>
+        <v>4.9795918330999998</v>
       </c>
       <c r="C63" s="5">
-        <v>6.5626456600000438E-2</v>
+        <v>6.562337409999941E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>17.257272974791917</v>
+        <v>17.256405583734779</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>4.8701660570999996</v>
+        <v>4.8701672508999998</v>
       </c>
       <c r="C64" s="5">
-        <v>-0.10942982040000082</v>
+        <v>-0.10942458219999995</v>
       </c>
       <c r="D64" s="5">
-        <v>-23.405770885091027</v>
+        <v>-23.404799063753799</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>4.8111886766999996</v>
+        <v>4.8111877924000002</v>
       </c>
       <c r="C65" s="5">
-        <v>-5.8977380400000001E-2</v>
+        <v>-5.8979458499999637E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-13.602051711657893</v>
+        <v>-13.602496410254316</v>
       </c>
       <c r="E65" s="5">
-        <v>11.364869104411079</v>
+        <v>11.364865679676184</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>4.8238074679</v>
+        <v>4.8238124018999997</v>
       </c>
       <c r="C66" s="5">
-        <v>1.2618791200000423E-2</v>
+        <v>1.2624609499999551E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>3.1931626349944064</v>
+        <v>3.1946568543696818</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>4.8263304507000004</v>
+        <v>4.8263353743000001</v>
       </c>
       <c r="C67" s="5">
-        <v>2.5229828000004062E-3</v>
+        <v>2.5229724000004339E-3</v>
       </c>
       <c r="D67" s="5">
-        <v>0.62944134234492743</v>
+        <v>0.62943809458357869</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>4.6932021134999999</v>
+        <v>4.6932119852999996</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.1331283372000005</v>
+        <v>-0.13312338900000054</v>
       </c>
       <c r="D68" s="5">
-        <v>-28.513103549747921</v>
+        <v>-28.512174268675949</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>4.7141049041</v>
+        <v>4.7141010568999997</v>
       </c>
       <c r="C69" s="5">
-        <v>2.090279060000011E-2</v>
+        <v>2.0889071600000086E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>5.4774986459439789</v>
+        <v>5.4738033772618877</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>4.9407858552999997</v>
+        <v>4.9407811696000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.22668095119999965</v>
+        <v>0.22668011270000044</v>
       </c>
       <c r="D70" s="5">
-        <v>75.695832026331786</v>
+        <v>75.695553160394851</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>5.0025389759000003</v>
+        <v>5.0025349530999996</v>
       </c>
       <c r="C71" s="5">
-        <v>6.1753120600000599E-2</v>
+        <v>6.1753783499999493E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>16.073585521096966</v>
+        <v>16.07378640268098</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>4.7145832488000003</v>
+        <v>4.7145814641000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.28795572709999995</v>
+        <v>-0.28795348899999951</v>
       </c>
       <c r="D72" s="5">
-        <v>-50.905376546072056</v>
+        <v>-50.905125807561248</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>4.5934621088999998</v>
+        <v>4.5934597754000004</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.12112113990000051</v>
+        <v>-0.12112168869999973</v>
       </c>
       <c r="D73" s="5">
-        <v>-26.825130989148182</v>
+        <v>-26.825244664035818</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>4.5133883473000003</v>
+        <v>4.5133865166999998</v>
       </c>
       <c r="C74" s="5">
-        <v>-8.0073761599999571E-2</v>
+        <v>-8.0073258700000594E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>-19.02503285772309</v>
+        <v>-19.024933344555773</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>4.4822172893000003</v>
+        <v>4.4822115619999998</v>
       </c>
       <c r="C75" s="5">
-        <v>-3.1171057999999974E-2</v>
+        <v>-3.1174954699999979E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-7.9799556941740342</v>
+        <v>-7.9809187969208999</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>4.4716402025999997</v>
+        <v>4.4716418000000004</v>
       </c>
       <c r="C76" s="5">
-        <v>-1.0577086700000571E-2</v>
+        <v>-1.0569761999999372E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>-2.7952814870936593</v>
+        <v>-2.7933742970903563</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>4.5163495665999998</v>
+        <v>4.5163484779000003</v>
       </c>
       <c r="C77" s="5">
-        <v>4.4709364000000029E-2</v>
+        <v>4.4706677899999825E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>12.680395857385896</v>
+        <v>12.679586878267957</v>
       </c>
       <c r="E77" s="5">
-        <v>-6.1281967911146262</v>
+        <v>-6.1282021659130219</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>4.4211167622999996</v>
+        <v>4.4211249808000002</v>
       </c>
       <c r="C78" s="5">
-        <v>-9.523280430000014E-2</v>
+        <v>-9.522349710000011E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-22.565726279136012</v>
+        <v>-22.563774933822746</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>4.4208156576000004</v>
+        <v>4.4208241605999996</v>
       </c>
       <c r="C79" s="5">
-        <v>-3.0110469999922174E-4</v>
+        <v>-3.008202000005511E-4</v>
       </c>
       <c r="D79" s="5">
-        <v>-8.1696626360094893E-2</v>
+        <v>-8.16193121889075E-2</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>4.4840657614000001</v>
+        <v>4.4840803608000002</v>
       </c>
       <c r="C80" s="5">
-        <v>6.3250103799999735E-2</v>
+        <v>6.3256200200000556E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>18.58637913684138</v>
+        <v>18.588275256679587</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>4.5204350947999998</v>
+        <v>4.5204281290999999</v>
       </c>
       <c r="C81" s="5">
-        <v>3.6369333399999704E-2</v>
+        <v>3.634776829999975E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>10.17908911450769</v>
+        <v>10.172747250086189</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>4.4533772782999996</v>
+        <v>4.4533708459000003</v>
       </c>
       <c r="C82" s="5">
-        <v>-6.70578165000002E-2</v>
+        <v>-6.7057283199999596E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>-16.418336175258595</v>
+        <v>-16.418239338549778</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>4.5138638987000004</v>
+        <v>4.5138588903999999</v>
       </c>
       <c r="C83" s="5">
-        <v>6.0486620400000746E-2</v>
+        <v>6.048804449999956E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>17.573014762884643</v>
+        <v>17.573487195936522</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>4.3175569224999997</v>
+        <v>4.3175551727999997</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.1963069762000007</v>
+        <v>-0.1963037176000002</v>
       </c>
       <c r="D84" s="5">
-        <v>-41.349010695314938</v>
+        <v>-41.348515008778051</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>4.4780358071000004</v>
+        <v>4.4780324603999997</v>
       </c>
       <c r="C85" s="5">
-        <v>0.1604788846000007</v>
+        <v>0.16047728760000002</v>
       </c>
       <c r="D85" s="5">
-        <v>54.950820178536389</v>
+        <v>54.950184063115557</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>4.6092508150000002</v>
+        <v>4.6092472714000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.13121500789999985</v>
+        <v>0.13121481100000043</v>
       </c>
       <c r="D86" s="5">
-        <v>41.420819786591757</v>
+        <v>41.420783397050528</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>4.6925556286000001</v>
+        <v>4.6925473955000001</v>
       </c>
       <c r="C87" s="5">
-        <v>8.3304813599999861E-2</v>
+        <v>8.3300124099999984E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>23.979266616790994</v>
+        <v>23.977800146295401</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>4.6665460882999996</v>
+        <v>4.6665449281000004</v>
       </c>
       <c r="C88" s="5">
-        <v>-2.6009540300000467E-2</v>
+        <v>-2.6002467399999674E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-6.4522047981113833</v>
+        <v>-6.4505143182275182</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>4.5161168493000003</v>
+        <v>4.5161117115999998</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.15042923899999927</v>
+        <v>-0.15043321650000063</v>
       </c>
       <c r="D89" s="5">
-        <v>-32.510636824798702</v>
+        <v>-32.511356810885772</v>
       </c>
       <c r="E89" s="5">
-        <v>-5.1527743051726915E-3</v>
+        <v>-5.2424276195450759E-3</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>4.6318155999000004</v>
+        <v>4.6318323249000004</v>
       </c>
       <c r="C90" s="5">
-        <v>0.11569875060000001</v>
+        <v>0.11572061330000061</v>
       </c>
       <c r="D90" s="5">
-        <v>35.466867980905839</v>
+        <v>35.474587415873174</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>4.7345893281000002</v>
+        <v>4.73460517</v>
       </c>
       <c r="C91" s="5">
-        <v>0.10277372819999986</v>
+        <v>0.10277284509999962</v>
       </c>
       <c r="D91" s="5">
-        <v>30.128566351145846</v>
+        <v>30.128152696454858</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>4.7740055144999998</v>
+        <v>4.7740264547000004</v>
       </c>
       <c r="C92" s="5">
-        <v>3.9416186399999553E-2</v>
+        <v>3.9421284700000392E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>10.460554165664405</v>
+        <v>10.461933118702248</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>4.7232983131999999</v>
+        <v>4.7232877468999996</v>
       </c>
       <c r="C93" s="5">
-        <v>-5.0707201299999838E-2</v>
+        <v>-5.0738707800000782E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-12.026978083661511</v>
+        <v>-12.033969917327504</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>4.7572329131000002</v>
+        <v>4.7572238148999997</v>
       </c>
       <c r="C94" s="5">
-        <v>3.3934599900000251E-2</v>
+        <v>3.3936068000000041E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>8.9703817795431906</v>
+        <v>8.9708061920823248</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>4.7119988797000003</v>
+        <v>4.7119931507999997</v>
       </c>
       <c r="C95" s="5">
-        <v>-4.5234033399999873E-2</v>
+        <v>-4.5230664099999984E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-10.831971725449495</v>
+        <v>-10.831226254325365</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>4.7195103811000001</v>
+        <v>4.7195078731000004</v>
       </c>
       <c r="C96" s="5">
-        <v>7.5115013999997871E-3</v>
+        <v>7.5147223000007202E-3</v>
       </c>
       <c r="D96" s="5">
-        <v>1.9298080110777383</v>
+        <v>1.9306451442863581</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>4.7661686717</v>
+        <v>4.7661638391999999</v>
       </c>
       <c r="C97" s="5">
-        <v>4.665829059999993E-2</v>
+        <v>4.6655966099999446E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>12.530317390662415</v>
+        <v>12.529665833323843</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>4.8067323115000002</v>
+        <v>4.8067281520999998</v>
       </c>
       <c r="C98" s="5">
-        <v>4.0563639800000217E-2</v>
+        <v>4.0564312899999955E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>10.704773910711896</v>
+        <v>10.704971305384724</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>4.7967666569</v>
+        <v>4.7967564483</v>
       </c>
       <c r="C99" s="5">
-        <v>-9.9656546000002066E-3</v>
+        <v>-9.9717037999997871E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>-2.4597495598950636</v>
+        <v>-2.4612277507092162</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>5.0599749671999996</v>
+        <v>5.0599707073999998</v>
       </c>
       <c r="C100" s="5">
-        <v>0.26320831029999958</v>
+        <v>0.26321425909999974</v>
       </c>
       <c r="D100" s="5">
-        <v>89.844190482760069</v>
+        <v>89.847121013138747</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>5.0199472545999999</v>
+        <v>5.0199337891000004</v>
       </c>
       <c r="C101" s="5">
-        <v>-4.002771259999971E-2</v>
+        <v>-4.0036918299999336E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-9.090466740510994</v>
+        <v>-9.0924745900052617</v>
       </c>
       <c r="E101" s="5">
-        <v>11.156274784566156</v>
+        <v>11.156103074374645</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>5.0480891640000003</v>
+        <v>5.0481154617000001</v>
       </c>
       <c r="C102" s="5">
-        <v>2.8141909400000387E-2</v>
+        <v>2.8181672599999708E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>6.9385667033026843</v>
+        <v>6.9486944686139696</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>4.9317438515000003</v>
+        <v>4.9317650765999996</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.11634531250000002</v>
+        <v>-0.11635038510000051</v>
       </c>
       <c r="D103" s="5">
-        <v>-24.406938393798427</v>
+        <v>-24.407759929066529</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>4.9528033014000004</v>
+        <v>4.9528267326000002</v>
       </c>
       <c r="C104" s="5">
-        <v>2.1059449900000082E-2</v>
+        <v>2.1061656000000539E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>5.2462969371965373</v>
+        <v>5.2468363757371517</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>5.3213984861999997</v>
+        <v>5.3213879416000003</v>
       </c>
       <c r="C105" s="5">
-        <v>0.36859518479999931</v>
+        <v>0.36856120900000011</v>
       </c>
       <c r="D105" s="5">
-        <v>136.64449983179864</v>
+        <v>136.62543907219217</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>5.3585894093000004</v>
+        <v>5.3585796794</v>
       </c>
       <c r="C106" s="5">
-        <v>3.7190923100000717E-2</v>
+        <v>3.7191737799999736E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>8.7167337504614917</v>
+        <v>8.7169500396410804</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>5.4054736712000002</v>
+        <v>5.4054679743999996</v>
       </c>
       <c r="C107" s="5">
-        <v>4.6884261899999835E-2</v>
+        <v>4.688829499999958E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>11.019508203610329</v>
+        <v>11.020523189590792</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>5.4239249140999997</v>
+        <v>5.4239215840000004</v>
       </c>
       <c r="C108" s="5">
-        <v>1.8451242899999443E-2</v>
+        <v>1.8453609600000753E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>4.173906166816721</v>
+        <v>4.1744561190721674</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>5.4483369039999996</v>
+        <v>5.4483300061</v>
       </c>
       <c r="C109" s="5">
-        <v>2.4411989899999931E-2</v>
+        <v>2.4408422099999605E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>5.536681164153201</v>
+        <v>5.5358553322679027</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>5.4066940943999997</v>
+        <v>5.4066886029000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-4.1642809599999886E-2</v>
+        <v>-4.1641403199999871E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-8.7959504632498025</v>
+        <v>-8.7956764446480147</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>5.412588993</v>
+        <v>5.4125765536000001</v>
       </c>
       <c r="C111" s="5">
-        <v>5.8948986000002535E-3</v>
+        <v>5.8879507000000331E-3</v>
       </c>
       <c r="D111" s="5">
-        <v>1.3162298752511736</v>
+        <v>1.3146705678572346</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>5.3644910089</v>
+        <v>5.3644821981000002</v>
       </c>
       <c r="C112" s="5">
-        <v>-4.8097984099999991E-2</v>
+        <v>-4.8094355499999963E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-10.157534719174466</v>
+        <v>-10.156827685441261</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>5.335009318</v>
+        <v>5.3349870046000003</v>
       </c>
       <c r="C113" s="5">
-        <v>-2.9481690899999968E-2</v>
+        <v>-2.949519349999985E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-6.3991211101284478</v>
+        <v>-6.4019740503666656</v>
       </c>
       <c r="E113" s="5">
-        <v>6.2762026655020176</v>
+        <v>6.2760432455122972</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>5.1392643145000001</v>
+        <v>5.1392963326999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.1957450034999999</v>
+        <v>-0.19569067190000045</v>
       </c>
       <c r="D114" s="5">
-        <v>-36.145830170673207</v>
+        <v>-36.137851054571847</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>5.2190861083</v>
+        <v>5.2191121739000002</v>
       </c>
       <c r="C115" s="5">
-        <v>7.9821793799999874E-2</v>
+        <v>7.9815841200000293E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>20.315642949007675</v>
+        <v>20.313858697282484</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>5.2336349882000004</v>
+        <v>5.2336607830000004</v>
       </c>
       <c r="C116" s="5">
-        <v>1.4548879900000422E-2</v>
+        <v>1.454860910000022E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>3.3969231260287058</v>
+        <v>3.3968417004519802</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>5.3176546282999997</v>
+        <v>5.317645422</v>
       </c>
       <c r="C117" s="5">
-        <v>8.4019640099999293E-2</v>
+        <v>8.3984638999999639E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>21.05991528100304</v>
+        <v>21.050240677276612</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>5.2613243080999998</v>
+        <v>5.2613158526000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-5.6330320199999839E-2</v>
+        <v>-5.632956939999989E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-11.996621984951316</v>
+        <v>-11.996490860432129</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>5.3088548833000004</v>
+        <v>5.3088509149999998</v>
       </c>
       <c r="C119" s="5">
-        <v>4.7530575200000591E-2</v>
+        <v>4.7535062399999717E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>11.395944241897805</v>
+        <v>11.397093344532117</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>5.5372473807000002</v>
+        <v>5.5372432813000003</v>
       </c>
       <c r="C120" s="5">
-        <v>0.22839249739999978</v>
+        <v>0.22839236630000048</v>
       </c>
       <c r="D120" s="5">
-        <v>65.774171827344759</v>
+        <v>65.774186061235952</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>5.5385492943000001</v>
+        <v>5.5385418746999999</v>
       </c>
       <c r="C121" s="5">
-        <v>1.301913599999871E-3</v>
+        <v>1.2985933999996035E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>0.28250827343418994</v>
+        <v>0.28178708716286582</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>5.5164504264999996</v>
+        <v>5.5164455686</v>
       </c>
       <c r="C122" s="5">
-        <v>-2.2098867800000477E-2</v>
+        <v>-2.2096306099999907E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-4.6843239754571497</v>
+        <v>-4.6837989653594869</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>5.4259786298000003</v>
+        <v>5.4259670768000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-9.0471796699999274E-2</v>
+        <v>-9.0478491799999894E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>-17.99878061699004</v>
+        <v>-18.000009231156653</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>5.3762237789</v>
+        <v>5.3762135847000003</v>
       </c>
       <c r="C124" s="5">
-        <v>-4.9754850900000314E-2</v>
+        <v>-4.9753492099999796E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-10.465358008942772</v>
+        <v>-10.4651076289061</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>5.3623254563999998</v>
+        <v>5.3622998169000002</v>
       </c>
       <c r="C125" s="5">
-        <v>-1.3898322500000226E-2</v>
+        <v>-1.3913767800000088E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-3.0584452192912392</v>
+        <v>-3.0618015807060583</v>
       </c>
       <c r="E125" s="5">
-        <v>0.51201669522555893</v>
+        <v>0.51195649167372625</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>5.740649017</v>
+        <v>5.7406826503000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.37832356060000016</v>
+        <v>0.3783828333999999</v>
       </c>
       <c r="D126" s="5">
-        <v>126.61774279910989</v>
+        <v>126.64667976036883</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>5.7977178233000002</v>
+        <v>5.7977434042000002</v>
       </c>
       <c r="C127" s="5">
-        <v>5.7068806300000219E-2</v>
+        <v>5.7060753900000094E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>12.603775493635517</v>
+        <v>12.60182086139119</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>5.8142711799000004</v>
+        <v>5.8142947694</v>
       </c>
       <c r="C128" s="5">
-        <v>1.6553356600000235E-2</v>
+        <v>1.6551365199999779E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.4804983151993651</v>
+        <v>3.480057411837234</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>5.7122263319000002</v>
+        <v>5.7122223487000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.10204484800000024</v>
+        <v>-0.10207242069999989</v>
       </c>
       <c r="D129" s="5">
-        <v>-19.142282114806086</v>
+        <v>-19.146895215790348</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>5.7548221523</v>
+        <v>5.7548168592</v>
       </c>
       <c r="C130" s="5">
-        <v>4.2595820399999873E-2</v>
+        <v>4.2594510499999849E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>9.3246253311102691</v>
+        <v>9.3243334916137677</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>5.8029092531000002</v>
+        <v>5.8029071765999998</v>
       </c>
       <c r="C131" s="5">
-        <v>4.8087100800000115E-2</v>
+        <v>4.8090317399999805E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>10.501066165981388</v>
+        <v>10.501811295377617</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>5.6494476656000003</v>
+        <v>5.6494444188999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.15346158749999983</v>
+        <v>-0.15346275769999984</v>
       </c>
       <c r="D132" s="5">
-        <v>-27.502583623217312</v>
+        <v>-27.502772280706367</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>5.6330201500000001</v>
+        <v>5.6330134554000004</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.642751560000022E-2</v>
+        <v>-1.6430963499999507E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.434103022007462</v>
+        <v>-3.4348142432063855</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>5.6289426081</v>
+        <v>5.6289381957</v>
       </c>
       <c r="C134" s="5">
-        <v>-4.0775419000000923E-3</v>
+        <v>-4.0752597000004442E-3</v>
       </c>
       <c r="D134" s="5">
-        <v>-0.86518716512680172</v>
+        <v>-0.86470586869008548</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>5.8502180611999997</v>
+        <v>5.8502073330000002</v>
       </c>
       <c r="C135" s="5">
-        <v>0.22127545309999963</v>
+        <v>0.2212691373000002</v>
       </c>
       <c r="D135" s="5">
-        <v>58.833755047010762</v>
+        <v>58.831753876061185</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>5.8918575655999996</v>
+        <v>5.8918451634000002</v>
       </c>
       <c r="C136" s="5">
-        <v>4.1639504399999971E-2</v>
+        <v>4.163783040000002E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>8.883537057033486</v>
+        <v>8.8831827575112534</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>5.8806273858000004</v>
+        <v>5.8805992823000004</v>
       </c>
       <c r="C137" s="5">
-        <v>-1.1230179799999185E-2</v>
+        <v>-1.1245881099999799E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-2.2634346519325277</v>
+        <v>-2.2665708115584549</v>
       </c>
       <c r="E137" s="5">
-        <v>9.6656186502331884</v>
+        <v>9.6656189153487837</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>6.0325911639000003</v>
+        <v>6.0326212111000004</v>
       </c>
       <c r="C138" s="5">
-        <v>0.15196377809999984</v>
+        <v>0.15202192879999998</v>
       </c>
       <c r="D138" s="5">
-        <v>35.819703755276386</v>
+        <v>35.83561157676143</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>6.1684218207999999</v>
+        <v>6.1684440044000004</v>
       </c>
       <c r="C139" s="5">
-        <v>0.13583065689999962</v>
+        <v>0.13582279330000002</v>
       </c>
       <c r="D139" s="5">
-        <v>30.629737466634577</v>
+        <v>30.627567219923634</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>6.1869799328999999</v>
+        <v>6.1869981385999999</v>
       </c>
       <c r="C140" s="5">
-        <v>1.8558112100000024E-2</v>
+        <v>1.8554134199999517E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>3.6706236715001062</v>
+        <v>3.6698104008662469</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>6.2991472259999997</v>
+        <v>6.2991479022999997</v>
       </c>
       <c r="C141" s="5">
-        <v>0.11216729309999973</v>
+        <v>0.11214976369999974</v>
       </c>
       <c r="D141" s="5">
-        <v>24.061383087283584</v>
+        <v>24.057162271322508</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>6.3427610319000003</v>
+        <v>6.3427587024000003</v>
       </c>
       <c r="C142" s="5">
-        <v>4.3613805900000635E-2</v>
+        <v>4.3610800100000624E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>8.6323275120681942</v>
+        <v>8.6317087881372156</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>6.3911509114999996</v>
+        <v>6.3911507171000004</v>
       </c>
       <c r="C143" s="5">
-        <v>4.8389879599999297E-2</v>
+        <v>4.8392014700000097E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>9.5490655947113154</v>
+        <v>9.5495084175855283</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>6.3614819240999996</v>
+        <v>6.3614784166999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.9668987400000013E-2</v>
+        <v>-2.9672300400000573E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.4305855299074501</v>
+        <v>-5.4311766995671418</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>6.4386154071000004</v>
+        <v>6.4386092164999997</v>
       </c>
       <c r="C145" s="5">
-        <v>7.713348300000078E-2</v>
+        <v>7.7130799799999927E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>15.560721316097448</v>
+        <v>15.560152577363784</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>6.4532544687</v>
+        <v>6.4532516100999997</v>
       </c>
       <c r="C146" s="5">
-        <v>1.4639061599999614E-2</v>
+        <v>1.464239359999997E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>2.7627400974616911</v>
+        <v>2.7633795016547502</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>6.4743337607999996</v>
+        <v>6.4743245689000002</v>
       </c>
       <c r="C147" s="5">
-        <v>2.1079292099999591E-2</v>
+        <v>2.1072958800000485E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>3.9909437801020298</v>
+        <v>3.9897248779979355</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>6.5012948437000002</v>
+        <v>6.5012851323999996</v>
       </c>
       <c r="C148" s="5">
-        <v>2.6961082900000655E-2</v>
+        <v>2.6960563499999424E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>5.1132197893617226</v>
+        <v>5.113126443618965</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>6.5986048421000003</v>
+        <v>6.5985793998000002</v>
       </c>
       <c r="C149" s="5">
-        <v>9.7309998400000097E-2</v>
+        <v>9.7294267400000578E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>19.516291195511105</v>
+        <v>19.5129037214951</v>
       </c>
       <c r="E149" s="5">
-        <v>12.209198257208165</v>
+        <v>12.209301859098719</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>6.6290274972000001</v>
+        <v>6.6290488663999998</v>
       </c>
       <c r="C150" s="5">
-        <v>3.0422655099999751E-2</v>
+        <v>3.0469466599999606E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>5.6750322544738552</v>
+        <v>5.6840098876557166</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>6.6357092507999997</v>
+        <v>6.6357242752000003</v>
       </c>
       <c r="C151" s="5">
-        <v>6.6817535999996736E-3</v>
+        <v>6.6754088000005041E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>1.2162725743468883</v>
+        <v>1.2151072942805152</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>6.6613444796000003</v>
+        <v>6.6613550241999997</v>
       </c>
       <c r="C152" s="5">
-        <v>2.5635228800000576E-2</v>
+        <v>2.5630748999999398E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>4.7356495796816667</v>
+        <v>4.7347934083085796</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>6.6806847440999997</v>
+        <v>6.6806901996999999</v>
       </c>
       <c r="C153" s="5">
-        <v>1.9340264499999371E-2</v>
+        <v>1.933517550000019E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>3.5402055653321662</v>
+        <v>3.5392534182217439</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>6.7311130947000004</v>
+        <v>6.7311144103</v>
       </c>
       <c r="C154" s="5">
-        <v>5.0428350600000726E-2</v>
+        <v>5.042421060000013E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>9.4437364308432628</v>
+        <v>9.4429206332979021</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>6.7859615899000003</v>
+        <v>6.7859626055</v>
       </c>
       <c r="C155" s="5">
-        <v>5.4848495199999903E-2</v>
+        <v>5.484819519999995E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>10.228555154926688</v>
+        <v>10.2284945883238</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>6.8870158370999999</v>
+        <v>6.8870129339000004</v>
       </c>
       <c r="C156" s="5">
-        <v>0.10105424719999956</v>
+        <v>0.10105032840000039</v>
       </c>
       <c r="D156" s="5">
-        <v>19.408767235663561</v>
+        <v>19.407948750310489</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>6.8488658135999998</v>
+        <v>6.8488609711999997</v>
       </c>
       <c r="C157" s="5">
-        <v>-3.8150023500000074E-2</v>
+        <v>-3.8151962700000652E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-6.4484670140252831</v>
+        <v>-6.448787509872</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>6.8653561868999997</v>
+        <v>6.8653538150999998</v>
       </c>
       <c r="C158" s="5">
-        <v>1.6490373299999916E-2</v>
+        <v>1.6492843900000054E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>2.9278736633997049</v>
+        <v>2.9283202436266142</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>6.8009005851</v>
+        <v>6.8008937558999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-6.4455601799999762E-2</v>
+        <v>-6.4460059199999975E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-10.702309381424913</v>
+        <v>-10.703015210305777</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>6.9092759499999996</v>
+        <v>6.9092697937000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.10837536489999966</v>
+        <v>0.10837603780000027</v>
       </c>
       <c r="D160" s="5">
-        <v>20.890825487021615</v>
+        <v>20.890989620622079</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>6.9056004443000001</v>
+        <v>6.9055845407999996</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.6755056999995261E-3</v>
+        <v>-3.6852529000004353E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.63649579145707014</v>
+        <v>-0.63817935488801325</v>
       </c>
       <c r="E161" s="5">
-        <v>4.6524319844298834</v>
+        <v>4.6525944813107012</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>6.9166832919000001</v>
+        <v>6.9166941155000004</v>
       </c>
       <c r="C162" s="5">
-        <v>1.1082847600000001E-2</v>
+        <v>1.1109574700000735E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>1.9429796635570318</v>
+        <v>1.9477113646077404</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>6.9195967447999998</v>
+        <v>6.9196058737000001</v>
       </c>
       <c r="C163" s="5">
-        <v>2.9134528999996689E-3</v>
+        <v>2.911758199999781E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>0.50663797760506224</v>
+        <v>0.50634179908983779</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>6.9462857402999996</v>
+        <v>6.9462928288999999</v>
       </c>
       <c r="C164" s="5">
-        <v>2.6688995499999812E-2</v>
+        <v>2.6686955199999751E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>4.7278779684352124</v>
+        <v>4.7275024644811259</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>6.8627102330999996</v>
+        <v>6.8627140745000004</v>
       </c>
       <c r="C165" s="5">
-        <v>-8.3575507199999954E-2</v>
+        <v>-8.3578754399999511E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-13.519894545786649</v>
+        <v>-13.520372680261683</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>6.9196760105999999</v>
+        <v>6.9196775063000002</v>
       </c>
       <c r="C166" s="5">
-        <v>5.6965777500000314E-2</v>
+        <v>5.6963431799999853E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>10.428503008219248</v>
+        <v>10.42804769323098</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>6.9782205597000004</v>
+        <v>6.9782213741000003</v>
       </c>
       <c r="C167" s="5">
-        <v>5.8544549100000509E-2</v>
+        <v>5.8543867800000093E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>10.638728659725416</v>
+        <v>10.63859662918536</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>7.1063251637000002</v>
+        <v>7.1063228164999996</v>
       </c>
       <c r="C168" s="5">
-        <v>0.12810460399999979</v>
+        <v>0.12810144239999932</v>
       </c>
       <c r="D168" s="5">
-        <v>24.395480770628343</v>
+        <v>24.394813510109259</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>7.2558311349000002</v>
+        <v>7.2558279074999996</v>
       </c>
       <c r="C169" s="5">
-        <v>0.14950597119999998</v>
+        <v>0.14950509099999998</v>
       </c>
       <c r="D169" s="5">
-        <v>28.38228310902544</v>
+        <v>28.382106706318353</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>7.3764871294000001</v>
+        <v>7.3764855706999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.12065599449999986</v>
+        <v>0.12065766320000026</v>
       </c>
       <c r="D170" s="5">
-        <v>21.884664419119225</v>
+        <v>21.885005932240588</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>7.5340024134999997</v>
+        <v>7.5339982366999996</v>
       </c>
       <c r="C171" s="5">
-        <v>0.1575152840999996</v>
+        <v>0.15751266599999969</v>
       </c>
       <c r="D171" s="5">
-        <v>28.858773121456348</v>
+        <v>28.858242605578035</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>7.7105509021999996</v>
+        <v>7.7105489807999996</v>
       </c>
       <c r="C172" s="5">
-        <v>0.17654848869999995</v>
+        <v>0.17655074410000005</v>
       </c>
       <c r="D172" s="5">
-        <v>32.04313984215419</v>
+        <v>32.043623441554494</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>7.7153322160000002</v>
+        <v>7.7153268706000002</v>
       </c>
       <c r="C173" s="5">
-        <v>4.781313800000575E-3</v>
+        <v>4.7778898000006009E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>0.7466632973159415</v>
+        <v>0.74612695885456493</v>
       </c>
       <c r="E173" s="5">
-        <v>11.725725782011697</v>
+        <v>11.725905678452442</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>7.6200229536000004</v>
+        <v>7.6200252413999996</v>
       </c>
       <c r="C174" s="5">
-        <v>-9.5309262399999817E-2</v>
+        <v>-9.5301629200000626E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-13.857042001811347</v>
+        <v>-13.856015450312286</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>7.6150959854</v>
+        <v>7.6150992305000003</v>
       </c>
       <c r="C175" s="5">
-        <v>-4.9269682000003812E-3</v>
+        <v>-4.9260108999993335E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.77314485599638827</v>
+        <v>-0.77299493795887075</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>8.1244026858999998</v>
+        <v>8.1244065725999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.50930670049999982</v>
+        <v>0.50930734209999962</v>
       </c>
       <c r="D176" s="5">
-        <v>117.46667330352358</v>
+        <v>117.46680967560197</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>8.0450659239999993</v>
+        <v>8.0450684034000002</v>
       </c>
       <c r="C177" s="5">
-        <v>-7.9336761900000496E-2</v>
+        <v>-7.9338169199999697E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>-11.108958704527483</v>
+        <v>-11.109140265305539</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>8.0049893135999994</v>
+        <v>8.0049908394999996</v>
       </c>
       <c r="C178" s="5">
-        <v>-4.0076610399999879E-2</v>
+        <v>-4.0077563900000612E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.8167242541817821</v>
+        <v>-5.8168571319039852</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>7.9511840014999997</v>
+        <v>7.9511843189000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-5.3805312099999725E-2</v>
+        <v>-5.3806520599999352E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-7.7741711037455303</v>
+        <v>-7.7743378848029732</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>7.9210242990999999</v>
+        <v>7.9210237646000001</v>
       </c>
       <c r="C180" s="5">
-        <v>-3.0159702399999766E-2</v>
+        <v>-3.0160554300000086E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-4.4579618306245123</v>
+        <v>-4.4580849619497371</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>7.8529660025999997</v>
+        <v>7.8529643452000002</v>
       </c>
       <c r="C181" s="5">
-        <v>-6.8058296500000282E-2</v>
+        <v>-6.8059419399999932E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-9.8369777623866455</v>
+        <v>-9.8371331045433497</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>7.7616424257999999</v>
+        <v>7.7616409730000004</v>
       </c>
       <c r="C182" s="5">
-        <v>-9.1323576799999806E-2</v>
+        <v>-9.1323372199999753E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-13.096160054463358</v>
+        <v>-13.096135154277079</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>7.8553707370000003</v>
+        <v>7.8553684964999997</v>
       </c>
       <c r="C183" s="5">
-        <v>9.3728311200000469E-2</v>
+        <v>9.3727523499999243E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>15.493266409606466</v>
+        <v>15.493130531369403</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>7.9160416080999996</v>
+        <v>7.9160403628999996</v>
       </c>
       <c r="C184" s="5">
-        <v>6.0670871099999246E-2</v>
+        <v>6.0671866399999885E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>9.6722063924159496</v>
+        <v>9.6723747412183805</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>7.9280985482000004</v>
+        <v>7.9280980154999998</v>
       </c>
       <c r="C185" s="5">
-        <v>1.2056940100000801E-2</v>
+        <v>1.2057652600000246E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>1.8431115423990008</v>
+        <v>1.843221666786965</v>
       </c>
       <c r="E185" s="5">
-        <v>2.7577079799463</v>
+        <v>2.7577722689985373</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>8.0422527811000002</v>
+        <v>8.0422537712000004</v>
       </c>
       <c r="C186" s="5">
-        <v>0.11415423289999982</v>
+        <v>0.11415575570000058</v>
       </c>
       <c r="D186" s="5">
-        <v>18.714606144516676</v>
+        <v>18.714877246715169</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>8.0281087200000005</v>
+        <v>8.0281100752000008</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.4144061099999661E-2</v>
+        <v>-1.414369599999965E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-2.0901673502391027</v>
+        <v>-2.090113662811266</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>7.9138773988000004</v>
+        <v>7.9138790059000002</v>
       </c>
       <c r="C188" s="5">
-        <v>-0.11423132120000012</v>
+        <v>-0.1142310693000006</v>
       </c>
       <c r="D188" s="5">
-        <v>-15.799848666216644</v>
+        <v>-15.799814043007309</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>7.9361862154000002</v>
+        <v>7.9361868271000002</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2308816599999837E-2</v>
+        <v>2.2307821200000078E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>3.435681452165773</v>
+        <v>3.435525062111755</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>7.8948787878999998</v>
+        <v>7.8948791467000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-4.1307427500000493E-2</v>
+        <v>-4.1307680400000102E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-6.0701986979204374</v>
+        <v>-6.0702343500663609</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>7.6349607522999996</v>
+        <v>7.6349607536999997</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.25991803560000015</v>
+        <v>-0.25991839300000041</v>
       </c>
       <c r="D191" s="5">
-        <v>-33.083054630238664</v>
+        <v>-33.083090977223492</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>7.8253430418000001</v>
+        <v>7.8253428545999997</v>
       </c>
       <c r="C192" s="5">
-        <v>0.19038228950000047</v>
+        <v>0.19038210089999996</v>
       </c>
       <c r="D192" s="5">
-        <v>34.387511602525002</v>
+        <v>34.387472728564752</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>8.0578473093999996</v>
+        <v>8.0578462549999994</v>
       </c>
       <c r="C193" s="5">
-        <v>0.23250426759999954</v>
+        <v>0.23250340039999973</v>
       </c>
       <c r="D193" s="5">
-        <v>42.097940494689354</v>
+        <v>42.097758157784206</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>8.0519997920000002</v>
+        <v>8.0519991556000008</v>
       </c>
       <c r="C194" s="5">
-        <v>-5.8475173999994468E-3</v>
+        <v>-5.8470993999986121E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.8673633493054056</v>
+        <v>-0.86730170756602609</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>7.9657111278999997</v>
+        <v>7.9657103960000004</v>
       </c>
       <c r="C195" s="5">
-        <v>-8.6288664100000467E-2</v>
+        <v>-8.6288759600000375E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-12.128189438592097</v>
+        <v>-12.128202983202552</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>7.9163851590999998</v>
+        <v>7.9163848501</v>
       </c>
       <c r="C196" s="5">
-        <v>-4.9325968799999842E-2</v>
+        <v>-4.9325545900000378E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-7.1828227544585843</v>
+        <v>-7.1827638916241332</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>7.9351992460999998</v>
+        <v>7.9351992130999998</v>
       </c>
       <c r="C197" s="5">
-        <v>1.8814086999999979E-2</v>
+        <v>1.8814362999999723E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>2.8894961441704226</v>
+        <v>2.8895392025469091</v>
       </c>
       <c r="E197" s="5">
-        <v>8.9563693700700497E-2</v>
+        <v>8.9570002617489486E-2</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>7.9653061193000001</v>
+        <v>7.9653068246999998</v>
       </c>
       <c r="C198" s="5">
-        <v>3.0106873200000273E-2</v>
+        <v>3.0107611600000084E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>4.6491297292297729</v>
+        <v>4.6492461632629878</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>7.9358696387999998</v>
+        <v>7.9358703196000002</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.9436480500000251E-2</v>
+        <v>-2.9436505099999621E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-4.3456668271107279</v>
+        <v>-4.3456700082187494</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>8.0026565852000004</v>
+        <v>8.0026572864999999</v>
       </c>
       <c r="C200" s="5">
-        <v>6.6786946400000602E-2</v>
+        <v>6.6786966899999634E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>10.57981667238559</v>
+        <v>10.579819121550837</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>8.1430662283000004</v>
+        <v>8.1430662453</v>
       </c>
       <c r="C201" s="5">
-        <v>0.14040964309999993</v>
+        <v>0.14040895880000015</v>
       </c>
       <c r="D201" s="5">
-        <v>23.209852171905943</v>
+        <v>23.209725691050529</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>8.1875169624000002</v>
+        <v>8.1875169365999998</v>
       </c>
       <c r="C202" s="5">
-        <v>4.4450734099999778E-2</v>
+        <v>4.4450691299999789E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>6.7507535510576311</v>
+        <v>6.7507468401022397</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>8.1996123691000005</v>
+        <v>8.1996122657000008</v>
       </c>
       <c r="C203" s="5">
-        <v>1.2095406700000311E-2</v>
+        <v>1.2095329100000995E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>1.7872333033057908</v>
+        <v>1.7872217493800857</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>8.2227369530000001</v>
+        <v>8.2227368632999998</v>
       </c>
       <c r="C204" s="5">
-        <v>2.3124583899999607E-2</v>
+        <v>2.3124597599998964E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>3.4372355022687984</v>
+        <v>3.4372376143440908</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>8.2610134706</v>
+        <v>8.2610125583999992</v>
       </c>
       <c r="C205" s="5">
-        <v>3.8276517599999949E-2</v>
+        <v>3.8275695099999396E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>5.7312085111024258</v>
+        <v>5.7310822509653692</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>8.1324483319999992</v>
+        <v>8.1324479493999995</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.12856513860000085</v>
+        <v>-0.12856460899999966</v>
       </c>
       <c r="D206" s="5">
-        <v>-17.157005457346074</v>
+        <v>-17.156942454042401</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8.1700914211000004</v>
+        <v>8.1700914776999998</v>
       </c>
       <c r="C207" s="5">
-        <v>3.7643089100001248E-2</v>
+        <v>3.7643528300000284E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>5.6981147733428994</v>
+        <v>5.6981832325255333</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>8.2179793717000003</v>
+        <v>8.2179793759000006</v>
       </c>
       <c r="C208" s="5">
-        <v>4.788795059999984E-2</v>
+        <v>4.7887898200000834E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>7.2648839105728058</v>
+        <v>7.2648756512211143</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>8.1245175581000009</v>
+        <v>8.1245176912999995</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.3461813599999388E-2</v>
+        <v>-9.3461684600001149E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-12.8253088234902</v>
+        <v>-12.825292207562111</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3858041383528983</v>
+        <v>2.3858062427400517</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>8.2025739068999997</v>
+        <v>8.2025743960999993</v>
       </c>
       <c r="C210" s="5">
-        <v>7.8056348799998787E-2</v>
+        <v>7.8056704799999821E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>12.158152523254738</v>
+        <v>12.158210726614893</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>8.2578921695999998</v>
+        <v>8.2578925769999998</v>
       </c>
       <c r="C211" s="5">
-        <v>5.5318262700000176E-2</v>
+        <v>5.5318180900000513E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>8.3998460750645876</v>
+        <v>8.3998326700905004</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>8.2942830700000005</v>
+        <v>8.2942833787999994</v>
       </c>
       <c r="C212" s="5">
-        <v>3.6390900400000703E-2</v>
+        <v>3.639080179999965E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>5.4182360311034961</v>
+        <v>5.418220719114264</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>8.1560917880999995</v>
+        <v>8.1560916702000004</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.13819128190000107</v>
+        <v>-0.13819170859999907</v>
       </c>
       <c r="D213" s="5">
-        <v>-18.2591744591858</v>
+        <v>-18.259225157362469</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>8.1876412465000001</v>
+        <v>8.1876410803000006</v>
       </c>
       <c r="C214" s="5">
-        <v>3.1549458400000674E-2</v>
+        <v>3.154941010000023E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>4.7418899635841782</v>
+        <v>4.7418826189567831</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>8.2868788238000004</v>
+        <v>8.2868786166999993</v>
       </c>
       <c r="C215" s="5">
-        <v>9.9237577300000268E-2</v>
+        <v>9.923753639999866E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>15.554323214075794</v>
+        <v>15.554316707310466</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>8.4038170652000002</v>
+        <v>8.4038169064999995</v>
       </c>
       <c r="C216" s="5">
-        <v>0.11693824139999975</v>
+        <v>0.11693828980000021</v>
       </c>
       <c r="D216" s="5">
-        <v>18.311570912597407</v>
+        <v>18.31157958299865</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8.1603700891000006</v>
+        <v>8.1603694362999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.24344697609999955</v>
+        <v>-0.24344747019999957</v>
       </c>
       <c r="D217" s="5">
-        <v>-29.72527046441893</v>
+        <v>-29.725322000034772</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8.3244376150000008</v>
+        <v>8.3244375697000006</v>
       </c>
       <c r="C218" s="5">
-        <v>0.16406752590000018</v>
+        <v>0.1640681334000007</v>
       </c>
       <c r="D218" s="5">
-        <v>26.981534711071564</v>
+        <v>26.981648315760864</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8.1730105416000001</v>
+        <v>8.1730106955000004</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.15142707340000072</v>
+        <v>-0.15142687420000023</v>
       </c>
       <c r="D219" s="5">
-        <v>-19.772017089660064</v>
+        <v>-19.771993722056969</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8.0126645159999992</v>
+        <v>8.0126648189999994</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.16034602560000089</v>
+        <v>-0.16034587650000098</v>
       </c>
       <c r="D220" s="5">
-        <v>-21.161417762244451</v>
+        <v>-21.161399801364212</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8.2002749396999999</v>
+        <v>8.2002754229000008</v>
       </c>
       <c r="C221" s="5">
-        <v>0.18761042370000069</v>
+        <v>0.18761060390000139</v>
       </c>
       <c r="D221" s="5">
-        <v>32.013227753149273</v>
+        <v>32.013261194294863</v>
       </c>
       <c r="E221" s="5">
-        <v>0.93245390951823826</v>
+        <v>0.93245820217888742</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8.2240910628999995</v>
+        <v>8.2240914032999992</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3816123199999595E-2</v>
+        <v>2.3815980399998438E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.5413829863750967</v>
+        <v>3.5413612001183203</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8.2642059126999996</v>
+        <v>8.2642061746</v>
       </c>
       <c r="C223" s="5">
-        <v>4.011484980000013E-2</v>
+        <v>4.011477130000074E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>6.0128791722376507</v>
+        <v>6.0128668327123158</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8.3893306977000002</v>
+        <v>8.3893308213999997</v>
       </c>
       <c r="C224" s="5">
-        <v>0.12512478500000057</v>
+        <v>0.12512464679999979</v>
       </c>
       <c r="D224" s="5">
-        <v>19.760669173395783</v>
+        <v>19.760644819875584</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>8.4861260866000006</v>
+        <v>8.4861248827000004</v>
       </c>
       <c r="C225" s="5">
-        <v>9.679538890000039E-2</v>
+        <v>9.6794061300000678E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>14.758798629299875</v>
+        <v>14.758582958543842</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>8.5003496602999995</v>
+        <v>8.5003495519999994</v>
       </c>
       <c r="C226" s="5">
-        <v>1.4223573699998937E-2</v>
+        <v>1.4224669299998993E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>2.0299622343355139</v>
+        <v>2.0301203313663807</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>8.4890371353000003</v>
+        <v>8.4890369698000008</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.1312524999999241E-2</v>
+        <v>-1.1312582199998644E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.5853590325141664</v>
+        <v>-1.5853670100996586</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>8.3828521440999992</v>
+        <v>8.3828520019999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.10618499120000102</v>
+        <v>-0.10618496780000086</v>
       </c>
       <c r="D228" s="5">
-        <v>-14.019399627799222</v>
+        <v>-14.019397002506951</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>8.2571275565000004</v>
+        <v>8.2571271999999993</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.12572458759999883</v>
+        <v>-0.12572480200000058</v>
       </c>
       <c r="D229" s="5">
-        <v>-16.58459752488265</v>
+        <v>-16.584623774254524</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>8.4019539529999996</v>
+        <v>8.4019542826000002</v>
       </c>
       <c r="C230" s="5">
-        <v>0.14482639649999918</v>
+        <v>0.14482708260000088</v>
       </c>
       <c r="D230" s="5">
-        <v>23.201399397008071</v>
+        <v>23.201521224216613</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>8.4736590524000004</v>
+        <v>8.4736593095000003</v>
       </c>
       <c r="C231" s="5">
-        <v>7.1705099400000805E-2</v>
+        <v>7.1705026900000135E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>10.735855044324261</v>
+        <v>10.735843233833275</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>8.4070168045999996</v>
+        <v>8.4070172825</v>
       </c>
       <c r="C232" s="5">
-        <v>-6.6642247800000831E-2</v>
+        <v>-6.6642027000000326E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.0398520228656913</v>
+        <v>-9.0398230928543484</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>8.4773300014000004</v>
+        <v>8.4773308258999993</v>
       </c>
       <c r="C233" s="5">
-        <v>7.031319680000081E-2</v>
+        <v>7.031354339999929E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>10.511147297729039</v>
+        <v>10.511200892139861</v>
       </c>
       <c r="E233" s="5">
-        <v>3.3786069825377796</v>
+        <v>3.3786109455091751</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>8.3397469326000007</v>
+        <v>8.3397474038000006</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.13758306879999971</v>
+        <v>-0.13758342209999874</v>
       </c>
       <c r="D234" s="5">
-        <v>-17.827709363276899</v>
+        <v>-17.827749554271431</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>8.3753442476999993</v>
+        <v>8.3753445906999993</v>
       </c>
       <c r="C235" s="5">
-        <v>3.5597315099998639E-2</v>
+        <v>3.559718689999869E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>5.2440452381863345</v>
+        <v>5.2440256034707478</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>8.2982128386999996</v>
+        <v>8.2982130169000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.7131408999999707E-2</v>
+        <v>-7.7131573799999131E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.508283770170568</v>
+        <v>-10.508304688717018</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>8.2035684399999997</v>
+        <v>8.2035661885</v>
       </c>
       <c r="C237" s="5">
-        <v>-9.4644398699999854E-2</v>
+        <v>-9.464682840000016E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.859744141695739</v>
+        <v>-12.860053588334619</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>8.2169725152000002</v>
+        <v>8.2169715224999997</v>
       </c>
       <c r="C238" s="5">
-        <v>1.340407520000042E-2</v>
+        <v>1.3405333999999769E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>1.9784352936667249</v>
+        <v>1.9786233129249764</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>8.2217540329999999</v>
+        <v>8.2217540121999999</v>
       </c>
       <c r="C239" s="5">
-        <v>4.7815177999996905E-3</v>
+        <v>4.7824897000001698E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>0.70052818879156042</v>
+        <v>0.70067112046623414</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>8.2624210427999998</v>
+        <v>8.2624210360999992</v>
       </c>
       <c r="C240" s="5">
-        <v>4.0667009799999931E-2</v>
+        <v>4.0667023899999322E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>6.0996881824743054</v>
+        <v>6.0996903710648587</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>8.1493223361999991</v>
+        <v>8.1493223580999992</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.11309870660000065</v>
+        <v>-0.11309867800000006</v>
       </c>
       <c r="D241" s="5">
-        <v>-15.244071564958961</v>
+        <v>-15.244068006999544</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>7.9805585563000001</v>
+        <v>7.9805591632999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.16876377989999902</v>
+        <v>-0.16876319479999946</v>
       </c>
       <c r="D242" s="5">
-        <v>-22.206822848121799</v>
+        <v>-22.206754353536507</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>8.0557118867999993</v>
+        <v>8.0557122339999996</v>
       </c>
       <c r="C243" s="5">
-        <v>7.5153330499999171E-2</v>
+        <v>7.515307069999988E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>11.904523080240924</v>
+        <v>11.90447881979415</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>8.0026353570000008</v>
+        <v>8.0026359944000003</v>
       </c>
       <c r="C244" s="5">
-        <v>-5.307652979999844E-2</v>
+        <v>-5.3076239599999298E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.6261085176580039</v>
+        <v>-7.6260680036723709</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>7.9713330790999999</v>
+        <v>7.9713342455999996</v>
       </c>
       <c r="C245" s="5">
-        <v>-3.1302277900000952E-2</v>
+        <v>-3.1301748800000695E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.5941218369674797</v>
+        <v>-4.5940454876858494</v>
       </c>
       <c r="E245" s="5">
-        <v>-5.9688241724273672</v>
+        <v>-5.9688195576144683</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>7.8270707946</v>
+        <v>7.8270716103</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.14426228449999989</v>
+        <v>-0.14426263529999961</v>
       </c>
       <c r="D246" s="5">
-        <v>-19.680745747383522</v>
+        <v>-19.680786345518829</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>7.7680384916999996</v>
+        <v>7.7680393438999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-5.9032302900000388E-2</v>
+        <v>-5.9032266400000033E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.6843356286498192</v>
+        <v>-8.68432961199359</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>7.8217555809999997</v>
+        <v>7.8217563205999996</v>
       </c>
       <c r="C248" s="5">
-        <v>5.3717089300000076E-2</v>
+        <v>5.3716976699999641E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>8.6211663935357628</v>
+        <v>8.6211466472968077</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>7.8144000004</v>
+        <v>7.8143947528000002</v>
       </c>
       <c r="C249" s="5">
-        <v>-7.3555805999996338E-3</v>
+        <v>-7.3615677999994134E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.1226617840551678</v>
+        <v>-1.1235707629834057</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>7.8301502586999998</v>
+        <v>7.8301490454999998</v>
       </c>
       <c r="C250" s="5">
-        <v>1.5750258299999764E-2</v>
+        <v>1.5754292699999617E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>2.4456443400904915</v>
+        <v>2.4462794109783248</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>7.8639033554999997</v>
+        <v>7.8639038550000002</v>
       </c>
       <c r="C251" s="5">
-        <v>3.3753096799999938E-2</v>
+        <v>3.3754809500000427E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>5.2972082096962136</v>
+        <v>5.2974842458134885</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>7.9439135073999996</v>
+        <v>7.943913845</v>
       </c>
       <c r="C252" s="5">
-        <v>8.0010151899999826E-2</v>
+        <v>8.0009989999999753E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>12.916152870314201</v>
+        <v>12.916124388173555</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>8.0375542343999999</v>
+        <v>8.0375544520000002</v>
       </c>
       <c r="C253" s="5">
-        <v>9.3640727000000368E-2</v>
+        <v>9.3640607000000209E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>15.099361204438377</v>
+        <v>15.099339899503782</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>7.9461577613000003</v>
+        <v>7.9461584263000002</v>
       </c>
       <c r="C254" s="5">
-        <v>-9.1396473099999653E-2</v>
+        <v>-9.1396025699999939E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-12.823545614793208</v>
+        <v>-12.823486388488281</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>8.1441335599000002</v>
+        <v>8.1441338877000007</v>
       </c>
       <c r="C255" s="5">
-        <v>0.19797579859999992</v>
+        <v>0.19797546140000044</v>
       </c>
       <c r="D255" s="5">
-        <v>34.354571742775363</v>
+        <v>34.354501709003628</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>8.3069192205999993</v>
+        <v>8.3069198573000005</v>
       </c>
       <c r="C256" s="5">
-        <v>0.16278566069999911</v>
+        <v>0.1627859695999998</v>
       </c>
       <c r="D256" s="5">
-        <v>26.806407751575922</v>
+        <v>26.806463136235649</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>8.4823051308000004</v>
+        <v>8.4823070635000004</v>
       </c>
       <c r="C257" s="5">
-        <v>0.17538591020000105</v>
+        <v>0.17538720619999992</v>
       </c>
       <c r="D257" s="5">
-        <v>28.495182745568883</v>
+        <v>28.495415893343189</v>
       </c>
       <c r="E257" s="5">
-        <v>6.4101204482311269</v>
+        <v>6.4101291221359435</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>8.5480808906999997</v>
+        <v>8.5480820976</v>
       </c>
       <c r="C258" s="5">
-        <v>6.5775759899999287E-2</v>
+        <v>6.577503409999963E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>9.7126703250952851</v>
+        <v>9.7125562311785494</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>8.5849437571999996</v>
+        <v>8.5849452583999994</v>
       </c>
       <c r="C259" s="5">
-        <v>3.6862866499999924E-2</v>
+        <v>3.6863160799999406E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>5.2994184320970472</v>
+        <v>5.2994609832061057</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>8.5411623463000002</v>
+        <v>8.5411637707000008</v>
       </c>
       <c r="C260" s="5">
-        <v>-4.3781410899999429E-2</v>
+        <v>-4.3781487699998678E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-5.9509809639526345</v>
+        <v>-5.9509901003327981</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>8.4063349168000006</v>
+        <v>8.4063271099999994</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.1348274294999996</v>
+        <v>-0.13483666070000133</v>
       </c>
       <c r="D261" s="5">
-        <v>-17.381645063677276</v>
+        <v>-17.382731107733175</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>8.5211293549999994</v>
+        <v>8.5211277076999998</v>
       </c>
       <c r="C262" s="5">
-        <v>0.11479443819999879</v>
+        <v>0.1148005977000004</v>
       </c>
       <c r="D262" s="5">
-        <v>17.675386409237092</v>
+        <v>17.676424821272075</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>8.5844982229000006</v>
+        <v>8.5844993077999998</v>
       </c>
       <c r="C263" s="5">
-        <v>6.3368867900001291E-2</v>
+        <v>6.3371600099999981E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>9.2982183751806566</v>
+        <v>9.2986376855986883</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>8.5190363027</v>
+        <v>8.5190368131999996</v>
       </c>
       <c r="C264" s="5">
-        <v>-6.5461920200000634E-2</v>
+        <v>-6.5462494600000198E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>-8.7765177359445996</v>
+        <v>-8.7765904822715406</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>8.6171755540999992</v>
+        <v>8.6171754265999994</v>
       </c>
       <c r="C265" s="5">
-        <v>9.8139251399999239E-2</v>
+        <v>9.8138613399999741E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>14.734403368706705</v>
+        <v>14.734300492405161</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>8.7067791251000006</v>
+        <v>8.7067797402</v>
       </c>
       <c r="C266" s="5">
-        <v>8.9603571000001381E-2</v>
+        <v>8.9604313600000651E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>13.216842680742058</v>
+        <v>13.216958762660314</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>8.7385316185999997</v>
+        <v>8.7385317508</v>
       </c>
       <c r="C267" s="5">
-        <v>3.175249349999909E-2</v>
+        <v>3.1752010599999991E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>4.4650978894136051</v>
+        <v>4.4650282934946217</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>8.8219546775000008</v>
+        <v>8.8219551135999996</v>
       </c>
       <c r="C268" s="5">
-        <v>8.3423058900001124E-2</v>
+        <v>8.3423362799999623E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>12.076955094281793</v>
+        <v>12.077001232008788</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>8.8072679049999998</v>
+        <v>8.8072703552</v>
       </c>
       <c r="C269" s="5">
-        <v>-1.4686772500001055E-2</v>
+        <v>-1.4684758399999609E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-1.97956648428389</v>
+        <v>-1.9792973960343185</v>
       </c>
       <c r="E269" s="5">
-        <v>3.8310667818354016</v>
+        <v>3.8310720098585049</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>8.9654752601999999</v>
+        <v>8.9654765057999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.15820735520000007</v>
+        <v>0.15820615059999987</v>
       </c>
       <c r="D270" s="5">
-        <v>23.818435291695007</v>
+        <v>23.818228362936633</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>9.0024158854999996</v>
+        <v>9.0024176360000006</v>
       </c>
       <c r="C271" s="5">
-        <v>3.6940625299999752E-2</v>
+        <v>3.6941130200000671E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>5.0579854816430903</v>
+        <v>5.0580554689889867</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>9.0560638166</v>
+        <v>9.0560693237999992</v>
       </c>
       <c r="C272" s="5">
-        <v>5.3647931100000434E-2</v>
+        <v>5.3651687799998626E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>7.3902428667691922</v>
+        <v>7.3907759639362691</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>9.0942848078999994</v>
+        <v>9.0942734723999994</v>
       </c>
       <c r="C273" s="5">
-        <v>3.8220991299999341E-2</v>
+        <v>3.820414860000021E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>5.1838155327139201</v>
+        <v>5.181474715235268</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>9.0046112243999996</v>
+        <v>9.0046096095999992</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.9673583499999765E-2</v>
+        <v>-8.966386280000016E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-11.21144459695792</v>
+        <v>-11.210307621065196</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>9.1923343725999995</v>
+        <v>9.192335495</v>
       </c>
       <c r="C275" s="5">
-        <v>0.18772314819999991</v>
+        <v>0.18772588540000079</v>
       </c>
       <c r="D275" s="5">
-        <v>28.09440481048604</v>
+        <v>28.094868152489539</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>9.3898848147000002</v>
+        <v>9.3898850200999995</v>
       </c>
       <c r="C276" s="5">
-        <v>0.19755044210000072</v>
+        <v>0.19754952509999946</v>
       </c>
       <c r="D276" s="5">
-        <v>29.066465188454661</v>
+        <v>29.066309957014557</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>9.4105067044999995</v>
+        <v>9.4105037571000008</v>
       </c>
       <c r="C277" s="5">
-        <v>2.0621889799999238E-2</v>
+        <v>2.0618737000001275E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>2.6674850022962993</v>
+        <v>2.6670721840295952</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>9.4608350719000001</v>
+        <v>9.4608355815999996</v>
       </c>
       <c r="C278" s="5">
-        <v>5.0328367400000573E-2</v>
+        <v>5.0331824499998845E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>6.609905404719818</v>
+        <v>6.6103750154337115</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>9.4307919138000003</v>
+        <v>9.4307925212000008</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.00431580999998E-2</v>
+        <v>-3.0043060399998822E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-3.7447802190835766</v>
+        <v>-3.7447680547638362</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>9.4435355602000008</v>
+        <v>9.4435369701000003</v>
       </c>
       <c r="C280" s="5">
-        <v>1.2743646400000586E-2</v>
+        <v>1.2744448899999483E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>1.6336425304890989</v>
+        <v>1.6337460649493929</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>9.3365475368999995</v>
+        <v>9.3365515248000008</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.10698802330000134</v>
+        <v>-0.10698544529999943</v>
       </c>
       <c r="D281" s="5">
-        <v>-12.779150382958415</v>
+        <v>-12.778859591723901</v>
       </c>
       <c r="E281" s="5">
-        <v>6.0095779713879249</v>
+        <v>6.0095937589505377</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>9.3873403336999992</v>
+        <v>9.3873419177000006</v>
       </c>
       <c r="C282" s="5">
-        <v>5.0792796799999707E-2</v>
+        <v>5.0790392899999759E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>6.7271731407305912</v>
+        <v>6.7268422145102313</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>9.5386279603999995</v>
+        <v>9.5386290577999997</v>
       </c>
       <c r="C283" s="5">
-        <v>0.15128762670000029</v>
+        <v>0.15128714009999911</v>
       </c>
       <c r="D283" s="5">
-        <v>21.149091564851986</v>
+        <v>21.149013511100677</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>9.3691405810999999</v>
+        <v>9.3691532480999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.16948737929999957</v>
+        <v>-0.16947580969999976</v>
       </c>
       <c r="D284" s="5">
-        <v>-19.357098717569642</v>
+        <v>-19.355901700843646</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>9.7646303165999999</v>
+        <v>9.7646144243999995</v>
       </c>
       <c r="C285" s="5">
-        <v>0.39548973549999999</v>
+        <v>0.39546117629999955</v>
       </c>
       <c r="D285" s="5">
-        <v>64.237605276907317</v>
+        <v>64.23173319284048</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>9.7693655211999992</v>
+        <v>9.7693616874</v>
       </c>
       <c r="C286" s="5">
-        <v>4.7352045999993209E-3</v>
+        <v>4.7472630000005012E-3</v>
       </c>
       <c r="D286" s="5">
-        <v>0.58347578944257794</v>
+        <v>0.58496656527515789</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>9.6924794758000008</v>
+        <v>9.6924793323999996</v>
       </c>
       <c r="C287" s="5">
-        <v>-7.6886045399998437E-2</v>
+        <v>-7.6882355000000402E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-9.0458809253581851</v>
+        <v>-9.0454687539278318</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>9.7718021021000006</v>
+        <v>9.7718016120000009</v>
       </c>
       <c r="C288" s="5">
-        <v>7.9322626299999754E-2</v>
+        <v>7.9322279600001266E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>10.27505333635952</v>
+        <v>10.275006545066612</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>9.8150838124999993</v>
+        <v>9.8150780092000005</v>
       </c>
       <c r="C289" s="5">
-        <v>4.328171039999873E-2</v>
+        <v>4.327639719999965E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>5.4465056649736665</v>
+        <v>5.4458209704623117</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>9.8386553774000003</v>
+        <v>9.8386553579000005</v>
       </c>
       <c r="C290" s="5">
-        <v>2.3571564900001007E-2</v>
+        <v>2.3577348699999945E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>2.9202503662715706</v>
+        <v>2.9209781569802029</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>9.8114170726999994</v>
+        <v>9.8114173974999996</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.7238304700000882E-2</v>
+        <v>-2.7237960400000816E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.272076119457501</v>
+        <v>-3.2720353935866808</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9.8604294876999994</v>
+        <v>9.8604311874999997</v>
       </c>
       <c r="C292" s="5">
-        <v>4.9012414999999976E-2</v>
+        <v>4.9013790000000057E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>6.162009737568841</v>
+        <v>6.1621871748137158</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9.7593238930999995</v>
+        <v>9.7593284490999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.1011055945999999</v>
+        <v>-0.10110273839999984</v>
       </c>
       <c r="D293" s="5">
-        <v>-11.633674108309721</v>
+        <v>-11.633361874687331</v>
       </c>
       <c r="E293" s="5">
-        <v>4.5281872611808494</v>
+        <v>4.528191411754201</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>10.135506549</v>
+        <v>10.135508934000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.376182655900001</v>
+        <v>0.37618048490000078</v>
       </c>
       <c r="D294" s="5">
-        <v>57.437695288346568</v>
+        <v>57.437257881392711</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>10.173520171</v>
+        <v>10.173521875</v>
       </c>
       <c r="C295" s="5">
-        <v>3.8013621999999359E-2</v>
+        <v>3.8012940999999856E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>4.5946576525812022</v>
+        <v>4.5945725321667741</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>10.173915323999999</v>
+        <v>10.17394807</v>
       </c>
       <c r="C296" s="5">
-        <v>3.9515299999948184E-4</v>
+        <v>4.2619499999929644E-4</v>
       </c>
       <c r="D296" s="5">
-        <v>4.6619547973536513E-2</v>
+        <v>5.0282671213786045E-2</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>10.335810592</v>
+        <v>10.33578818</v>
       </c>
       <c r="C297" s="5">
-        <v>0.16189526800000031</v>
+        <v>0.16184010999999998</v>
       </c>
       <c r="D297" s="5">
-        <v>20.858466732085311</v>
+        <v>20.8506542044131</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>10.330656476</v>
+        <v>10.330655195</v>
       </c>
       <c r="C298" s="5">
-        <v>-5.1541159999999309E-3</v>
+        <v>-5.1329849999994792E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>-0.59676056468983552</v>
+        <v>-0.59432191184126681</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>10.474959024</v>
+        <v>10.474957852999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.14430254800000064</v>
+        <v>0.14430265799999908</v>
       </c>
       <c r="D299" s="5">
-        <v>18.111708109260547</v>
+        <v>18.111725414212575</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>10.153704894000001</v>
+        <v>10.153699498</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.3212541299999998</v>
+        <v>-0.32125835499999944</v>
       </c>
       <c r="D300" s="5">
-        <v>-31.187640359431114</v>
+        <v>-31.187986876702578</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>10.723213809000001</v>
+        <v>10.72319547</v>
       </c>
       <c r="C301" s="5">
-        <v>0.56950891500000012</v>
+        <v>0.56949597200000035</v>
       </c>
       <c r="D301" s="5">
-        <v>92.488656563575276</v>
+        <v>92.485933750904792</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>10.542028203999999</v>
+        <v>10.542014311999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.18118560500000136</v>
+        <v>-0.18118115800000112</v>
       </c>
       <c r="D302" s="5">
-        <v>-18.493827308723564</v>
+        <v>-18.493443469981919</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>10.596482171</v>
+        <v>10.596470834</v>
       </c>
       <c r="C303" s="5">
-        <v>5.4453967000000603E-2</v>
+        <v>5.4456522000000618E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>6.3776655498539503</v>
+        <v>6.3779819897347378</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>10.474039208000001</v>
+        <v>10.474036891000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.12244296299999924</v>
+        <v>-0.12243394299999899</v>
       </c>
       <c r="D304" s="5">
-        <v>-13.017917249431699</v>
+        <v>-13.017031415592617</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>10.573216792</v>
+        <v>10.573226539</v>
       </c>
       <c r="C305" s="5">
-        <v>9.9177583999999541E-2</v>
+        <v>9.9189647999999409E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>11.973512247340468</v>
+        <v>11.975048181678339</v>
       </c>
       <c r="E305" s="5">
-        <v>8.3396443013376889</v>
+        <v>8.3396935982317224</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>10.464549353000001</v>
+        <v>10.464570420999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.10866743899999953</v>
+        <v>-0.10865611800000075</v>
       </c>
       <c r="D306" s="5">
-        <v>-11.659323161885471</v>
+        <v>-11.658166158939521</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>10.391459268</v>
+        <v>10.391492787000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-7.3090085000000471E-2</v>
+        <v>-7.3077633999998781E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-8.0668568205082281</v>
+        <v>-8.0655193456613752</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>10.586183741999999</v>
+        <v>10.586274761</v>
       </c>
       <c r="C308" s="5">
-        <v>0.19472447399999915</v>
+        <v>0.19478197399999964</v>
       </c>
       <c r="D308" s="5">
-        <v>24.955292832555553</v>
+        <v>24.963348575041589</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>10.405500468</v>
+        <v>10.405394273000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.18068327399999973</v>
+        <v>-0.18088048799999967</v>
       </c>
       <c r="D309" s="5">
-        <v>-18.664049733761679</v>
+        <v>-18.682400547816613</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>10.505800034</v>
+        <v>10.505841290999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.10029956600000034</v>
+        <v>0.10044701799999878</v>
       </c>
       <c r="D310" s="5">
-        <v>12.20026582462066</v>
+        <v>12.219295849203537</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>10.556744369</v>
+        <v>10.556767635</v>
       </c>
       <c r="C311" s="5">
-        <v>5.0944335000000507E-2</v>
+        <v>5.0926344000000512E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>5.9767264367573958</v>
+        <v>5.9745350755389781</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>10.643090730000001</v>
+        <v>10.643060649000001</v>
       </c>
       <c r="C312" s="5">
-        <v>8.6346361000000371E-2</v>
+        <v>8.6293014000000667E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>10.268917204816486</v>
+        <v>10.262261254470339</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>10.536174529</v>
+        <v>10.536136888</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.10691620100000065</v>
+        <v>-0.10692376100000089</v>
       </c>
       <c r="D313" s="5">
-        <v>-11.410490176263032</v>
+        <v>-11.411283450052522</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>10.779699055</v>
+        <v>10.779643525999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.24352452599999985</v>
+        <v>0.2435066379999995</v>
       </c>
       <c r="D314" s="5">
-        <v>31.547974679366074</v>
+        <v>31.545482582086294</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>10.776550121</v>
+        <v>10.776488283999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.1489340000003807E-3</v>
+        <v>-3.1552420000000581E-3</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.34997782683300338</v>
+        <v>-0.3506795838497001</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>10.883621238</v>
+        <v>10.88358189</v>
       </c>
       <c r="C316" s="5">
-        <v>0.10707111700000027</v>
+        <v>0.10709360600000117</v>
       </c>
       <c r="D316" s="5">
-        <v>12.596267915329197</v>
+        <v>12.599136152175362</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>10.975237827000001</v>
+        <v>10.975234708</v>
       </c>
       <c r="C317" s="5">
-        <v>9.1616589000000914E-2</v>
+        <v>9.1652818000000025E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>10.582459693708103</v>
+        <v>10.586880199266613</v>
       </c>
       <c r="E317" s="5">
-        <v>3.8022585075923265</v>
+        <v>3.8021333177452377</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>10.991704379</v>
+        <v>10.991742417999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.6466551999998913E-2</v>
+        <v>1.6507709999999065E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>1.8153352473837092</v>
+        <v>1.819910784775014</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>10.895569737000001</v>
+        <v>10.895641335000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-9.6134641999999104E-2</v>
+        <v>-9.6101082999998866E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-10.004900349726388</v>
+        <v>-10.00154104533787</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>10.789858234</v>
+        <v>10.790214289</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.10571150300000021</v>
+        <v>-0.10542704600000086</v>
       </c>
       <c r="D320" s="5">
-        <v>-11.04107495700074</v>
+        <v>-11.012859232078965</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>11.083184524</v>
+        <v>11.083005624</v>
       </c>
       <c r="C321" s="5">
-        <v>0.29332628999999955</v>
+        <v>0.29279133500000043</v>
       </c>
       <c r="D321" s="5">
-        <v>37.970393570660633</v>
+        <v>37.889058842172972</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>11.091728221</v>
+        <v>11.091828513999999</v>
       </c>
       <c r="C322" s="5">
-        <v>8.5436970000003498E-3</v>
+        <v>8.8228899999993615E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>0.92897636099116276</v>
+        <v>0.95948227597717484</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>10.924420764000001</v>
+        <v>10.924473320000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.16730745699999972</v>
+        <v>-0.16735519399999887</v>
       </c>
       <c r="D323" s="5">
-        <v>-16.672108359714464</v>
+        <v>-16.676339217434442</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>10.940908805999999</v>
+        <v>10.940853801999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.648804199999887E-2</v>
+        <v>1.6380481999998864E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>1.8262498059493426</v>
+        <v>1.8142290173019715</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>11.043521050000001</v>
+        <v>11.043466418</v>
       </c>
       <c r="C325" s="5">
-        <v>0.10261224400000124</v>
+        <v>0.10261261600000005</v>
       </c>
       <c r="D325" s="5">
-        <v>11.853604047397948</v>
+        <v>11.853711960778535</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>11.030917911</v>
+        <v>11.030369745</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.2603139000001207E-2</v>
+        <v>-1.3096672999999726E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-1.3609064564300222</v>
+        <v>-1.4138588835605481</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>11.066137299999999</v>
+        <v>11.066049574000001</v>
       </c>
       <c r="C327" s="5">
-        <v>3.5219388999999879E-2</v>
+        <v>3.5679829000001106E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>3.8993472623187975</v>
+        <v>3.9514355494297604</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>11.186674219</v>
+        <v>11.186638890999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.12053691900000096</v>
+        <v>0.12058931699999853</v>
       </c>
       <c r="D328" s="5">
-        <v>13.883088342426575</v>
+        <v>13.889606391550302</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>11.076516695</v>
+        <v>11.076567459</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.1101575239999999</v>
+        <v>-0.1100714319999998</v>
       </c>
       <c r="D329" s="5">
-        <v>-11.197214335296046</v>
+        <v>-11.188964812490488</v>
       </c>
       <c r="E329" s="5">
-        <v>0.92279429016877135</v>
+        <v>0.92328550318960811</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>11.077411215</v>
+        <v>11.077569221999999</v>
       </c>
       <c r="C330" s="5">
-        <v>8.945199999992326E-4</v>
+        <v>1.0017629999996558E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>9.6952944777162209E-2</v>
+        <v>0.10858180930526373</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>11.280113299</v>
+        <v>11.280369187</v>
       </c>
       <c r="C331" s="5">
-        <v>0.20270208400000023</v>
+        <v>0.20279996500000053</v>
       </c>
       <c r="D331" s="5">
-        <v>24.308895298884003</v>
+        <v>24.321457343525754</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>11.405682055</v>
+        <v>11.406482159999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.12556875599999984</v>
+        <v>0.12611297299999968</v>
       </c>
       <c r="D332" s="5">
-        <v>14.207228053871779</v>
+        <v>14.272293449183326</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>11.073364119000001</v>
+        <v>11.073131650000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.33231793599999904</v>
+        <v>-0.33335050999999893</v>
       </c>
       <c r="D333" s="5">
-        <v>-29.870646154413784</v>
+        <v>-29.947304118516794</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>11.39281151</v>
+        <v>11.392974147</v>
       </c>
       <c r="C334" s="5">
-        <v>0.31944739099999886</v>
+        <v>0.31984249699999978</v>
       </c>
       <c r="D334" s="5">
-        <v>40.674693199027587</v>
+        <v>40.734243359087394</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>11.495339320999999</v>
+        <v>11.495372627</v>
       </c>
       <c r="C335" s="5">
-        <v>0.10252781099999986</v>
+        <v>0.10239847999999974</v>
       </c>
       <c r="D335" s="5">
-        <v>11.350096565018175</v>
+        <v>11.334894360453539</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>11.539090673</v>
+        <v>11.538869768</v>
       </c>
       <c r="C336" s="5">
-        <v>4.375135200000102E-2</v>
+        <v>4.3497140999999573E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>4.664038414433036</v>
+        <v>4.6363585417100062</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>11.537672477999999</v>
+        <v>11.537483903</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.4181950000011767E-3</v>
+        <v>-1.3858649999995976E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.14738458441851954</v>
+        <v>-0.1440296940946495</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>11.484918813</v>
+        <v>11.483765103</v>
       </c>
       <c r="C338" s="5">
-        <v>-5.2753664999999117E-2</v>
+        <v>-5.37188000000004E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-5.3508588941749586</v>
+        <v>-5.446347613509694</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>11.553477827</v>
+        <v>11.553299394</v>
       </c>
       <c r="C339" s="5">
-        <v>6.8559013999999863E-2</v>
+        <v>6.9534291000000081E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>7.4033106028808415</v>
+        <v>7.5129374514732561</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>11.482097205000001</v>
+        <v>11.48203185</v>
       </c>
       <c r="C340" s="5">
-        <v>-7.1380621999999505E-2</v>
+        <v>-7.1267543999999461E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-7.1671234381435189</v>
+        <v>-7.1562588016601536</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>11.484314113</v>
+        <v>11.484364016000001</v>
       </c>
       <c r="C341" s="5">
-        <v>2.2169079999994068E-3</v>
+        <v>2.332166000000413E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>0.2319364109882871</v>
+        <v>0.2440097494208926</v>
       </c>
       <c r="E341" s="5">
-        <v>3.6816395373112432</v>
+        <v>3.6816148911606783</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>11.475945082999999</v>
+        <v>11.476092809000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-8.3690300000007767E-3</v>
+        <v>-8.2712069999999471E-3</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.87098640502408786</v>
+        <v>-0.86084228336524848</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>11.559578232</v>
+        <v>11.560041283</v>
       </c>
       <c r="C343" s="5">
-        <v>8.3633149000000628E-2</v>
+        <v>8.3948473999999607E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>9.1044153538543995</v>
+        <v>9.1400124055459173</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>11.423567281</v>
+        <v>11.425907815</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.13601095099999938</v>
+        <v>-0.13413346799999992</v>
       </c>
       <c r="D344" s="5">
-        <v>-13.240495195824288</v>
+        <v>-13.068740990587758</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>11.56979918</v>
+        <v>11.569370210000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.146231899</v>
+        <v>0.14346239500000024</v>
       </c>
       <c r="D345" s="5">
-        <v>16.490074664371136</v>
+        <v>16.152357875922906</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>11.504814045</v>
+        <v>11.504850708999999</v>
       </c>
       <c r="C346" s="5">
-        <v>-6.4985135000000582E-2</v>
+        <v>-6.4519501000001256E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-6.5357788625450608</v>
+        <v>-6.4906087784549431</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>11.469414038</v>
+        <v>11.469292341999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-3.5400006999999789E-2</v>
+        <v>-3.5558367000000146E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-3.6305173403461843</v>
+        <v>-3.6464717668693747</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>11.238254553999999</v>
+        <v>11.237871474</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.23115948400000086</v>
+        <v>-0.23142086799999895</v>
       </c>
       <c r="D348" s="5">
-        <v>-21.676585880714995</v>
+        <v>-21.698648534548639</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>11.429354928</v>
+        <v>11.429046358000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.19110037400000124</v>
+        <v>0.19117488400000049</v>
       </c>
       <c r="D349" s="5">
-        <v>22.426167771199058</v>
+        <v>22.436583257519981</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>11.437069681000001</v>
+        <v>11.434331863000001</v>
       </c>
       <c r="C350" s="5">
-        <v>7.7147530000001296E-3</v>
+        <v>5.2855049999998016E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>0.81300738807401629</v>
+        <v>0.55636869347741591</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>11.444752941999999</v>
+        <v>11.444397023000001</v>
       </c>
       <c r="C351" s="5">
-        <v>7.683260999998609E-3</v>
+        <v>1.0065159999999906E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>0.80912819403036185</v>
+        <v>1.0614384504824548</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>11.381017798</v>
+        <v>11.380699011000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-6.3735143999998911E-2</v>
+        <v>-6.3698011999999693E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-6.4817941739178657</v>
+        <v>-6.4783280715027924</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>11.483594396999999</v>
+        <v>11.485281944</v>
       </c>
       <c r="C353" s="5">
-        <v>0.10257659899999894</v>
+        <v>0.10458293299999966</v>
       </c>
       <c r="D353" s="5">
-        <v>11.368124658814271</v>
+        <v>11.602180334249002</v>
       </c>
       <c r="E353" s="5">
-        <v>-6.2669480555777035E-3</v>
+        <v>7.992850093585524E-3</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>11.554080643000001</v>
+        <v>11.554206161</v>
       </c>
       <c r="C354" s="5">
-        <v>7.0486246000001529E-2</v>
+        <v>6.8924216999999288E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>7.619407428395597</v>
+        <v>7.4438144573311105</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>11.538788930000001</v>
+        <v>11.539307951</v>
       </c>
       <c r="C355" s="5">
-        <v>-1.5291712999999874E-2</v>
+        <v>-1.4898210000000134E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.5766784076026497</v>
+        <v>-1.5363763554024468</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>11.654531050999999</v>
+        <v>11.658213178</v>
       </c>
       <c r="C356" s="5">
-        <v>0.11574212099999848</v>
+        <v>0.11890522700000083</v>
       </c>
       <c r="D356" s="5">
-        <v>12.723610048482881</v>
+        <v>13.090661919244152</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>11.57514647</v>
+        <v>11.574499349</v>
       </c>
       <c r="C357" s="5">
-        <v>-7.9384580999999343E-2</v>
+        <v>-8.3713829000000572E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-7.8744055736811873</v>
+        <v>-8.2845145558484656</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>11.520896388000001</v>
+        <v>11.520746559999999</v>
       </c>
       <c r="C358" s="5">
-        <v>-5.4250081999999367E-2</v>
+        <v>-5.3752789000000689E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-5.4813940272531276</v>
+        <v>-5.4327203014894909</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>11.643689446</v>
+        <v>11.643324647</v>
       </c>
       <c r="C359" s="5">
-        <v>0.12279305799999918</v>
+        <v>0.12257808700000083</v>
       </c>
       <c r="D359" s="5">
-        <v>13.566989554668796</v>
+        <v>13.542017958503138</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>11.628289887999999</v>
+        <v>11.627618281</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.5399558000000368E-2</v>
+        <v>-1.5706365999999861E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-1.575586388858019</v>
+        <v>-1.6067945233650405</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>11.716906606</v>
+        <v>11.716351563</v>
       </c>
       <c r="C361" s="5">
-        <v>8.8616718000000816E-2</v>
+        <v>8.8733281999999747E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>9.5381542764744651</v>
+        <v>9.5518067250014216</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>11.565553806</v>
+        <v>11.561537746000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.15135279999999973</v>
+        <v>-0.15481381699999908</v>
       </c>
       <c r="D362" s="5">
-        <v>-14.445751262741291</v>
+        <v>-14.753122520464835</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>11.727031394999999</v>
+        <v>11.726350237</v>
       </c>
       <c r="C363" s="5">
-        <v>0.16147758899999864</v>
+        <v>0.16481249099999928</v>
       </c>
       <c r="D363" s="5">
-        <v>18.102707276749253</v>
+        <v>18.513307659104417</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>11.887937583999999</v>
+        <v>11.887220624999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.16090618900000031</v>
+        <v>0.16087038799999931</v>
       </c>
       <c r="D364" s="5">
-        <v>17.766329881019182</v>
+        <v>17.763184877296446</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>11.885883128</v>
+        <v>11.889619617999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.0544559999997603E-3</v>
+        <v>2.3989929999999049E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.2071852425717724</v>
+        <v>0.24244432021089946</v>
       </c>
       <c r="E365" s="5">
-        <v>3.5031603964094771</v>
+        <v>3.5204854001100738</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>12.057471683999999</v>
+        <v>12.057313572</v>
       </c>
       <c r="C366" s="5">
-        <v>0.17158855599999967</v>
+        <v>0.16769395400000064</v>
       </c>
       <c r="D366" s="5">
-        <v>18.7674798358773</v>
+        <v>18.301742446923285</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>12.052394096</v>
+        <v>12.052612882</v>
       </c>
       <c r="C367" s="5">
-        <v>-5.0775879999989115E-3</v>
+        <v>-4.7006899999999519E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.50416978736599338</v>
+        <v>-0.4668327129512817</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>11.962807453</v>
+        <v>11.969071599999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-8.9586643000000521E-2</v>
+        <v>-8.354128200000055E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-8.5639486350646781</v>
+        <v>-8.007782546320497</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>7.4301457294000004</v>
+        <v>7.4295120687000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-4.5326617235999995</v>
+        <v>-4.5395595312999992</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.670412577637734</v>
+        <v>-99.672811575468074</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>8.6740978638000001</v>
+        <v>8.6736421512999993</v>
       </c>
       <c r="C370" s="5">
-        <v>1.2439521343999997</v>
+        <v>1.244130082599999</v>
       </c>
       <c r="D370" s="5">
-        <v>540.80195916884315</v>
+        <v>541.05382458559723</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>9.3782737457999996</v>
+        <v>9.3775872478999993</v>
       </c>
       <c r="C371" s="5">
-        <v>0.70417588199999948</v>
+        <v>0.70394509660000004</v>
       </c>
       <c r="D371" s="5">
-        <v>155.14264427205924</v>
+        <v>155.07938179324245</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>9.1606559760999993</v>
+        <v>9.1597745228999994</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.21761776970000035</v>
+        <v>-0.21781272499999993</v>
       </c>
       <c r="D372" s="5">
-        <v>-24.552644767097298</v>
+        <v>-24.57348590441687</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>9.2299341096000003</v>
+        <v>9.2291113589999991</v>
       </c>
       <c r="C373" s="5">
-        <v>6.9278133500001005E-2</v>
+        <v>6.9336836099999744E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>9.4622381170654357</v>
+        <v>9.4715422353765177</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>9.5570410042000002</v>
+        <v>9.5525526412000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.32710689459999998</v>
+        <v>0.32344128220000101</v>
       </c>
       <c r="D374" s="5">
-        <v>51.879158978018872</v>
+        <v>51.187066579615561</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>9.7095107317</v>
+        <v>9.7087181494999992</v>
       </c>
       <c r="C375" s="5">
-        <v>0.15246972749999976</v>
+        <v>0.15616550829999909</v>
       </c>
       <c r="D375" s="5">
-        <v>20.916832216354763</v>
+        <v>21.481304096465937</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>9.7750058670000008</v>
+        <v>9.7742899733000002</v>
       </c>
       <c r="C376" s="5">
-        <v>6.549513530000084E-2</v>
+        <v>6.5571823800000928E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>8.4017186416011747</v>
+        <v>8.4126369205604909</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>9.8735794190000004</v>
+        <v>9.8787152191000001</v>
       </c>
       <c r="C377" s="5">
-        <v>9.8573551999999509E-2</v>
+        <v>0.1044252457999999</v>
       </c>
       <c r="D377" s="5">
-        <v>12.79534186619129</v>
+        <v>13.601211203943464</v>
       </c>
       <c r="E377" s="5">
-        <v>-16.930199357753594</v>
+        <v>-16.913109615850452</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>9.8849329524999998</v>
+        <v>9.8850642323999995</v>
       </c>
       <c r="C378" s="5">
-        <v>1.1353533499999457E-2</v>
+        <v>6.3490132999994842E-3</v>
       </c>
       <c r="D378" s="5">
-        <v>1.3886287681130094</v>
+        <v>0.77396754375589349</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>9.6332307149999998</v>
+        <v>9.6335820485999992</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.25170223749999998</v>
+        <v>-0.25148218380000031</v>
       </c>
       <c r="D379" s="5">
-        <v>-26.619814455318025</v>
+        <v>-26.599391711143539</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>9.9512975715999996</v>
+        <v>9.9576007477000008</v>
       </c>
       <c r="C380" s="5">
-        <v>0.31806685659999978</v>
+        <v>0.32401869910000158</v>
       </c>
       <c r="D380" s="5">
-        <v>47.670251974492238</v>
+        <v>48.731481086064377</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>10.319587975999999</v>
+        <v>10.31867989</v>
       </c>
       <c r="C381" s="5">
-        <v>0.36829040439999972</v>
+        <v>0.36107914229999949</v>
       </c>
       <c r="D381" s="5">
-        <v>54.664890074145077</v>
+        <v>53.33212974563726</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>10.448156011</v>
+        <v>10.447199842</v>
       </c>
       <c r="C382" s="5">
-        <v>0.12856803500000069</v>
+        <v>0.12851995199999955</v>
       </c>
       <c r="D382" s="5">
-        <v>16.018565688454032</v>
+        <v>16.013665797381172</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>10.656482908999999</v>
+        <v>10.654963607999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.20832689799999926</v>
+        <v>0.20776376599999935</v>
       </c>
       <c r="D383" s="5">
-        <v>26.733353553025619</v>
+        <v>26.655723777753426</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>10.742381582</v>
+        <v>10.740321028</v>
       </c>
       <c r="C384" s="5">
-        <v>8.5898673000000869E-2</v>
+        <v>8.5357420000001127E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>10.113403510711372</v>
+        <v>10.048341715005016</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>10.709067929</v>
+        <v>10.706943646999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-3.3313653000000443E-2</v>
+        <v>-3.3377381000001094E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.6585494796778639</v>
+        <v>-3.666120255440275</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>10.647560974999999</v>
+        <v>10.642117625999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-6.1506954000000391E-2</v>
+        <v>-6.4826021000000011E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-6.6785346813313717</v>
+        <v>-7.0283678779496928</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>10.783429129</v>
+        <v>10.782244669000001</v>
       </c>
       <c r="C387" s="5">
-        <v>0.13586815400000063</v>
+        <v>0.14012704300000145</v>
       </c>
       <c r="D387" s="5">
-        <v>16.4343253396382</v>
+        <v>16.996678583079451</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>10.881335409</v>
+        <v>10.88099777</v>
       </c>
       <c r="C388" s="5">
-        <v>9.7906280000000123E-2</v>
+        <v>9.8753100999999788E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>11.45606521452498</v>
+        <v>11.561530833092327</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>11.090785831</v>
+        <v>11.098135605</v>
       </c>
       <c r="C389" s="5">
-        <v>0.20945042199999975</v>
+        <v>0.21713783499999906</v>
       </c>
       <c r="D389" s="5">
-        <v>25.70757809879991</v>
+        <v>26.758084828024643</v>
       </c>
       <c r="E389" s="5">
-        <v>12.327914329201572</v>
+        <v>12.343916783250442</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>10.821810156</v>
+        <v>10.823122034000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.26897567500000008</v>
+        <v>-0.27501357099999879</v>
       </c>
       <c r="D390" s="5">
-        <v>-25.518038650707553</v>
+        <v>-26.000235275763018</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>11.066963262</v>
+        <v>11.068355854</v>
       </c>
       <c r="C391" s="5">
-        <v>0.24515310600000007</v>
+        <v>0.24523381999999927</v>
       </c>
       <c r="D391" s="5">
-        <v>30.840648395061198</v>
+        <v>30.84788247525243</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>11.049713227</v>
+        <v>11.058363551999999</v>
       </c>
       <c r="C392" s="5">
-        <v>-1.7250034999999997E-2</v>
+        <v>-9.9923020000005636E-3</v>
       </c>
       <c r="D392" s="5">
-        <v>-1.8544836882280258</v>
+        <v>-1.0779743330075808</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>11.128203148000001</v>
+        <v>11.127369509999999</v>
       </c>
       <c r="C393" s="5">
-        <v>7.8489921000000962E-2</v>
+        <v>6.9005957999999978E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>8.8650457194649377</v>
+        <v>7.7506149266125979</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>11.140812003000001</v>
+        <v>11.137704352</v>
       </c>
       <c r="C394" s="5">
-        <v>1.2608854999999863E-2</v>
+        <v>1.0334842000000677E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>1.368170028772453</v>
+        <v>1.1202430865102864</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>11.260599442</v>
+        <v>11.256847771</v>
       </c>
       <c r="C395" s="5">
-        <v>0.11978743899999955</v>
+        <v>0.11914341900000025</v>
       </c>
       <c r="D395" s="5">
-        <v>13.693588245490229</v>
+        <v>13.619609241460061</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>11.331636443000001</v>
+        <v>11.33422069</v>
       </c>
       <c r="C396" s="5">
-        <v>7.1037001000000544E-2</v>
+        <v>7.7372919000000095E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>7.8384078393018308</v>
+        <v>8.5671552548494567</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>11.391383271</v>
+        <v>11.384778683</v>
       </c>
       <c r="C397" s="5">
-        <v>5.9746827999999752E-2</v>
+        <v>5.0557992999999968E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>6.5138251864152341</v>
+        <v>5.4860753492838921</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>11.530975653</v>
+        <v>11.519867498</v>
       </c>
       <c r="C398" s="5">
-        <v>0.13959238200000001</v>
+        <v>0.13508881499999958</v>
       </c>
       <c r="D398" s="5">
-        <v>15.737764836875989</v>
+        <v>15.205893495667766</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>11.560885524</v>
+        <v>11.553100755999999</v>
       </c>
       <c r="C399" s="5">
-        <v>2.99098709999992E-2</v>
+        <v>3.3233257999999211E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>3.1574381140184515</v>
+        <v>3.5172973002049135</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>11.586456047</v>
+        <v>11.595338771</v>
       </c>
       <c r="C400" s="5">
-        <v>2.5570523000000733E-2</v>
+        <v>4.2238015000000573E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>2.6867034586881333</v>
+        <v>4.4764886721259556</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>11.49906309</v>
+        <v>11.510290404999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-8.7392957000000493E-2</v>
+        <v>-8.5048366000000541E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-8.6850135049792225</v>
+        <v>-8.4551170779116998</v>
       </c>
       <c r="E401" s="5">
-        <v>3.6812293125237261</v>
+        <v>3.7137300774583437</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>11.657036160000001</v>
+        <v>11.661090064</v>
       </c>
       <c r="C402" s="5">
-        <v>0.1579730700000006</v>
+        <v>0.15079965900000047</v>
       </c>
       <c r="D402" s="5">
-        <v>17.789951448301579</v>
+        <v>16.905359855880132</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>11.675524419</v>
+        <v>11.678579278000001</v>
       </c>
       <c r="C403" s="5">
-        <v>1.8488258999999729E-2</v>
+        <v>1.7489214000001141E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>1.9199106086259299</v>
+        <v>1.8146712134958554</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>11.949061688</v>
+        <v>11.957707617000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.27353726900000019</v>
+        <v>0.27912833899999967</v>
       </c>
       <c r="D404" s="5">
-        <v>32.034942516706913</v>
+        <v>32.76848589068058</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>11.935690674</v>
+        <v>11.934930678000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.3371014000000514E-2</v>
+        <v>-2.2776938999999885E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.334567871521497</v>
+        <v>-2.2619547891165714</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>12.036532405999999</v>
+        <v>12.031011425999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.10084173199999924</v>
+        <v>9.608074799999855E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>10.623147795734344</v>
+        <v>10.099883919610896</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>11.976973962000001</v>
+        <v>11.970958018999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-5.9558443999998545E-2</v>
+        <v>-6.0053406999999837E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-5.778808558223103</v>
+        <v>-5.82812394981993</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>11.825500137000001</v>
+        <v>11.83292161</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.15147382500000006</v>
+        <v>-0.13803640899999969</v>
       </c>
       <c r="D408" s="5">
-        <v>-14.164104039388658</v>
+        <v>-12.992446756847997</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>11.875058874</v>
+        <v>11.863232016</v>
       </c>
       <c r="C409" s="5">
-        <v>4.9558736999999908E-2</v>
+        <v>3.0310405999999901E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>5.146554928031577</v>
+        <v>3.1175157048970226</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>11.904247418000001</v>
+        <v>11.888780529</v>
       </c>
       <c r="C410" s="5">
-        <v>2.9188544000000149E-2</v>
+        <v>2.5548513000000383E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>2.9897677605356998</v>
+        <v>2.615136706518717</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>11.836796693</v>
+        <v>11.824335758</v>
       </c>
       <c r="C411" s="5">
-        <v>-6.7450725000000489E-2</v>
+        <v>-6.444477099999979E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.5913869809716585</v>
+        <v>-6.3142969936388909</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>11.787965765999999</v>
+        <v>11.805278647</v>
       </c>
       <c r="C412" s="5">
-        <v>-4.8830927000000912E-2</v>
+        <v>-1.9057111000000404E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-4.8396279185091267</v>
+        <v>-1.9169707197329688</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>11.808887829</v>
+        <v>11.817922715</v>
       </c>
       <c r="C413" s="5">
-        <v>2.0922063000000435E-2</v>
+        <v>1.2644068000000175E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>2.1507540301809458</v>
+        <v>1.2928607729602692</v>
       </c>
       <c r="E413" s="5">
-        <v>2.6943476748939155</v>
+        <v>2.6726720106589719</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>11.874937805</v>
+        <v>11.882578333</v>
       </c>
       <c r="C414" s="5">
-        <v>6.6049976000000399E-2</v>
+        <v>6.4655617999999748E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>6.922266545632616</v>
+        <v>6.766371972921692</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>12.081622542</v>
+        <v>12.086921601</v>
       </c>
       <c r="C415" s="5">
-        <v>0.20668473699999979</v>
+        <v>0.20434326800000058</v>
       </c>
       <c r="D415" s="5">
-        <v>23.006209190459703</v>
+        <v>22.704426659210508</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>11.939546665</v>
+        <v>11.948597541</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.14207587699999991</v>
+        <v>-0.13832406000000042</v>
       </c>
       <c r="D416" s="5">
-        <v>-13.233737840221483</v>
+        <v>-12.900685526031175</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>11.841800734</v>
+        <v>11.841747463000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-9.7745931000000397E-2</v>
+        <v>-0.10685007799999902</v>
       </c>
       <c r="D417" s="5">
-        <v>-9.3935869218675805</v>
+        <v>-10.218606430089549</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>11.947881915</v>
+        <v>11.940485145</v>
       </c>
       <c r="C418" s="5">
-        <v>0.10608118100000041</v>
+        <v>9.8737681999999438E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>11.295620375184567</v>
+        <v>10.477574473367103</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>11.904447795999999</v>
+        <v>11.896648958</v>
       </c>
       <c r="C419" s="5">
-        <v>-4.3434119000000493E-2</v>
+        <v>-4.3836187000000137E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-4.2761850921055782</v>
+        <v>-4.3175935493368067</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>12.025413304000001</v>
+        <v>12.039776641</v>
       </c>
       <c r="C420" s="5">
-        <v>0.12096550800000117</v>
+        <v>0.14312768299999945</v>
       </c>
       <c r="D420" s="5">
-        <v>12.898736490103001</v>
+        <v>15.431781838462433</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>12.162287966999999</v>
+        <v>12.144792674</v>
       </c>
       <c r="C421" s="5">
-        <v>0.13687466299999862</v>
+        <v>0.10501603300000006</v>
       </c>
       <c r="D421" s="5">
-        <v>14.546874634554863</v>
+        <v>10.983930816003195</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>12.184315582</v>
+        <v>12.163262830000001</v>
       </c>
       <c r="C422" s="5">
-        <v>2.2027615000000722E-2</v>
+        <v>1.8470156000001126E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>2.1951496234092982</v>
+        <v>1.8403380410067394</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>12.326325483</v>
+        <v>12.307783732000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.14200990099999977</v>
+        <v>0.14452090200000001</v>
       </c>
       <c r="D423" s="5">
-        <v>14.918489214907527</v>
+        <v>15.227776316149576</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>12.289643308</v>
+        <v>12.318345264</v>
       </c>
       <c r="C424" s="5">
-        <v>-3.6682174999999262E-2</v>
+        <v>1.0561531999998763E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.5132312396628396</v>
+        <v>1.0346156693481268</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>12.316381412</v>
+        <v>12.32063546</v>
       </c>
       <c r="C425" s="5">
-        <v>2.6738103999999652E-2</v>
+        <v>2.2901960000005772E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>2.6422626201329402</v>
+        <v>0.22332927686077308</v>
       </c>
       <c r="E425" s="5">
-        <v>4.2975561318628897</v>
+        <v>4.2538164880865814</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>12.287744806999999</v>
+        <v>12.299352234000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-2.863660500000087E-2</v>
+        <v>-2.1283225999999544E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.7546946298343311</v>
+        <v>-2.0533526908554922</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>12.377182285</v>
+        <v>12.384938780000001</v>
       </c>
       <c r="C427" s="5">
-        <v>8.9437478000000681E-2</v>
+        <v>8.5586546000000041E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>9.0925880882930965</v>
+        <v>8.6774650244298748</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>12.234492554999999</v>
+        <v>12.243171264000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.14268973000000074</v>
+        <v>-0.14176751599999982</v>
       </c>
       <c r="D428" s="5">
-        <v>-12.98981594095503</v>
+        <v>-12.903495378088836</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>12.348665260000001</v>
+        <v>12.349585996</v>
       </c>
       <c r="C429" s="5">
-        <v>0.11417270500000143</v>
+        <v>0.10641473199999929</v>
       </c>
       <c r="D429" s="5">
-        <v>11.791474982362438</v>
+        <v>10.943455362949116</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>12.252799158</v>
+        <v>12.245172954999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-9.5866102000000453E-2</v>
+        <v>-0.10441304100000082</v>
       </c>
       <c r="D430" s="5">
-        <v>-8.928275668779051</v>
+        <v>-9.6869936372125274</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>12.321444781</v>
+        <v>12.313312657999999</v>
       </c>
       <c r="C431" s="5">
-        <v>6.86456230000001E-2</v>
+        <v>6.813970299999994E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>6.9340075135732926</v>
+        <v>6.8857483815352394</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>12.523193894</v>
+        <v>12.54098857</v>
       </c>
       <c r="C432" s="5">
-        <v>0.20174911299999998</v>
+        <v>0.22767591200000048</v>
       </c>
       <c r="D432" s="5">
-        <v>21.51828617215843</v>
+        <v>24.589768368026309</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>12.450867626999999</v>
+        <v>12.430552556</v>
       </c>
       <c r="C433" s="5">
-        <v>-7.232626700000111E-2</v>
+        <v>-0.11043601399999936</v>
       </c>
       <c r="D433" s="5">
-        <v>-6.7145020784462943</v>
+        <v>-10.070134325148583</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>12.472451567</v>
+        <v>12.450142534999999</v>
       </c>
       <c r="C434" s="5">
-        <v>2.1583940000001078E-2</v>
+        <v>1.9589978999999147E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>2.1001836565215148</v>
+        <v>1.9076231784725506</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>12.540381532</v>
+        <v>12.436915218999999</v>
       </c>
       <c r="C435" s="5">
-        <v>6.792996499999937E-2</v>
+        <v>-1.3227316000000044E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>6.7350563049118906</v>
+        <v>-1.2674840483194338</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>12.566637566000001</v>
+        <v>12.343293069</v>
       </c>
       <c r="C436" s="5">
-        <v>2.6256034000001094E-2</v>
+        <v>-9.3622149999999849E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>2.5415977189509498</v>
+        <v>-8.6685396031725759</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>12.667328028</v>
+        <v>12.435352458000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.10069046199999931</v>
+        <v>9.2059389000000991E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>10.050273610778305</v>
+        <v>9.3263128508165991</v>
       </c>
       <c r="E437" s="5">
-        <v>2.8494295869894826</v>
+        <v>0.93109643875464165</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>12.800840031</v>
+        <v>12.581589556000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.13351200299999988</v>
+        <v>0.14623709800000029</v>
       </c>
       <c r="D438" s="5">
-        <v>13.407412047875322</v>
+        <v>15.061218845842816</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>12.685224543</v>
+        <v>12.476784284000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.11561548799999954</v>
+        <v>-0.10480527200000012</v>
       </c>
       <c r="D439" s="5">
-        <v>-10.315732463885629</v>
+        <v>-9.5505691745936474</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>12.699929542</v>
+        <v>12.491247654</v>
       </c>
       <c r="C440" s="5">
-        <v>1.4704998999999219E-2</v>
+        <v>1.4463369999999642E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>1.3999705429789122</v>
+        <v>1.3999705097977433</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>12.499557745000001</v>
+        <v>12.401191324999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.20037179699999896</v>
+        <v>-9.0056329000001156E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-17.373372246446738</v>
+        <v>-8.3165245701357637</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
+      <c r="B442" s="5">
+        <v>12.392232757</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-8.9585679999988344E-3</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-0.86343894196440063</v>
+      </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
+      <c r="B443" s="5">
+        <v>12.498080321</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.10584756399999939</v>
+      </c>
+      <c r="D443" s="5">
+        <v>10.745220799136955</v>
+      </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF79FD00-3E20-4341-A748-610919245C92}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D2E7F8-3C7D-46AC-BE28-0674B4982F41}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34F1528B-758D-4E25-867D-1A1AD1C3FBE4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>