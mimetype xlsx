--- v6 (2026-07-22)
+++ v7 (2026-09-01)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{66C47A1A-B6FC-4447-B348-17B67BC00CE5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5D6FD651-BC44-4720-81DC-ACEDC4C4AB4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{62873D3B-41A9-4E3E-A849-9BFBDB441642}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1B935953-9E1B-4AA8-8684-7F7C0A1F5FD9}"/>
   </bookViews>
   <sheets>
     <sheet name="larleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C78B563-AD50-40B4-891A-28BEE6BD4D2E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DE6249E-2E3B-4FDB-9777-DEA5190D93E0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>4.0901632055999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>4.0958966151</v>
       </c>
       <c r="C7" s="5">
         <v>5.7334095000003416E-3</v>
       </c>
       <c r="D7" s="5">
         <v>1.695136066592684</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>4.0640307742999999</v>
       </c>
       <c r="C8" s="5">
         <v>-3.18658408000001E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-8.946630340496565</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>4.1102573300999996</v>
       </c>
       <c r="C9" s="5">
         <v>4.622655579999968E-2</v>
       </c>
       <c r="D9" s="5">
         <v>14.536602151819755</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>4.1533476365000004</v>
       </c>
       <c r="C10" s="5">
         <v>4.3090306400000777E-2</v>
       </c>
       <c r="D10" s="5">
         <v>13.331659558917973</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>4.1929415101999998</v>
       </c>
       <c r="C11" s="5">
         <v>3.9593873699999449E-2</v>
       </c>
       <c r="D11" s="5">
         <v>12.058873428432459</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>4.1414392544999998</v>
       </c>
       <c r="C12" s="5">
         <v>-5.1502255699999999E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-13.783597582276974</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>4.1333578440999998</v>
       </c>
       <c r="C13" s="5">
         <v>-8.0814103999999887E-3</v>
       </c>
       <c r="D13" s="5">
         <v>-2.3166551512103006</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>4.1111100944999999</v>
       </c>
       <c r="C14" s="5">
         <v>-2.2247749599999977E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-6.2711654197576294</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>4.1703637135999996</v>
       </c>
       <c r="C15" s="5">
         <v>5.925361909999971E-2</v>
       </c>
       <c r="D15" s="5">
         <v>18.7347687612492</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>4.1299245347999998</v>
       </c>
       <c r="C16" s="5">
         <v>-4.0439178799999809E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-11.035202623993412</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>4.1050242269000004</v>
       </c>
       <c r="C17" s="5">
         <v>-2.4900307899999419E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-6.9999240389664656</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>4.0869327466999996</v>
       </c>
       <c r="C18" s="5">
         <v>-1.8091480200000731E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-5.1622593615324845</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>4.0957007355000004</v>
       </c>
       <c r="C19" s="5">
         <v>8.7679888000007367E-3</v>
       </c>
       <c r="D19" s="5">
         <v>2.6050413006816875</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>4.0682386492999996</v>
       </c>
       <c r="C20" s="5">
         <v>-2.746208620000079E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-7.7559285749866147</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>4.0101416745999998</v>
       </c>
       <c r="C21" s="5">
         <v>-5.8096974699999748E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-15.852825730507069</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>3.9577850947000002</v>
       </c>
       <c r="C22" s="5">
         <v>-5.2356579899999645E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-14.589766400654202</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>4.1009498459999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.14316475129999962</v>
       </c>
       <c r="D23" s="5">
         <v>53.174683812365942</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>4.0255507922999998</v>
       </c>
       <c r="C24" s="5">
         <v>-7.5399053699999996E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-19.963104816077049</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>4.1254549081</v>
       </c>
       <c r="C25" s="5">
         <v>9.9904115800000248E-2</v>
       </c>
       <c r="D25" s="5">
         <v>34.201820187400614</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>4.1108687930999999</v>
       </c>
       <c r="C26" s="5">
         <v>-1.4586115000000177E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-4.161225368685928</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>4.0709805054999997</v>
       </c>
       <c r="C27" s="5">
         <v>-3.9888287600000183E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-11.042025609237182</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>4.1396850134000003</v>
       </c>
       <c r="C28" s="5">
         <v>6.87045079000006E-2</v>
       </c>
       <c r="D28" s="5">
         <v>22.24167526846783</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>4.1125290903999998</v>
       </c>
       <c r="C29" s="5">
         <v>-2.715592300000047E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-7.593987400581681</v>
       </c>
       <c r="E29" s="5">
         <v>0.18282141797898444</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>4.0862897224000001</v>
       </c>
       <c r="C30" s="5">
         <v>-2.6239367999999708E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-7.3933725939851254</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>4.0950159047000003</v>
       </c>
       <c r="C31" s="5">
         <v>8.7261823000002181E-3</v>
       </c>
       <c r="D31" s="5">
         <v>2.5928867832697211</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>4.1754608718000004</v>
       </c>
       <c r="C32" s="5">
         <v>8.0444967100000042E-2</v>
       </c>
       <c r="D32" s="5">
         <v>26.294926614341165</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>4.2116810504000002</v>
       </c>
       <c r="C33" s="5">
         <v>3.6220178599999819E-2</v>
       </c>
       <c r="D33" s="5">
         <v>10.920719406054458</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>4.2534901516000003</v>
       </c>
       <c r="C34" s="5">
         <v>4.1809101200000143E-2</v>
       </c>
       <c r="D34" s="5">
         <v>12.58472780908626</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>4.2056643349999998</v>
       </c>
       <c r="C35" s="5">
         <v>-4.7825816600000515E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-12.688768941517237</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>4.1986344065000001</v>
       </c>
       <c r="C36" s="5">
         <v>-7.0299284999997269E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-1.9875075126202235</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>4.2146236392</v>
       </c>
       <c r="C37" s="5">
         <v>1.5989232699999967E-2</v>
       </c>
       <c r="D37" s="5">
         <v>4.6667792056799495</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>4.3115243736000002</v>
       </c>
       <c r="C38" s="5">
         <v>9.6900734400000132E-2</v>
       </c>
       <c r="D38" s="5">
         <v>31.360430224823112</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>4.3744346464000001</v>
       </c>
       <c r="C39" s="5">
         <v>6.2910272799999944E-2</v>
       </c>
       <c r="D39" s="5">
         <v>18.985227254725558</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>4.4507011001999999</v>
       </c>
       <c r="C40" s="5">
         <v>7.6266453799999745E-2</v>
       </c>
       <c r="D40" s="5">
         <v>23.048962483497924</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>4.5108198652000002</v>
       </c>
       <c r="C41" s="5">
         <v>6.0118765000000352E-2</v>
       </c>
       <c r="D41" s="5">
         <v>17.469376832759153</v>
       </c>
       <c r="E41" s="5">
         <v>9.6848135549908232</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>4.4981955058</v>
       </c>
       <c r="C42" s="5">
         <v>-1.2624359400000174E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-3.3072046722477766</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>4.5084984574</v>
       </c>
       <c r="C43" s="5">
         <v>1.0302951599999943E-2</v>
       </c>
       <c r="D43" s="5">
         <v>2.7834467181326428</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>4.5907014418000003</v>
       </c>
       <c r="C44" s="5">
         <v>8.220298440000029E-2</v>
       </c>
       <c r="D44" s="5">
         <v>24.212552084049065</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>4.5103257058999997</v>
       </c>
       <c r="C45" s="5">
         <v>-8.0375735900000578E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-19.100419666671399</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>4.3474751620000003</v>
       </c>
       <c r="C46" s="5">
         <v>-0.16285054389999942</v>
       </c>
       <c r="D46" s="5">
         <v>-35.679345493416712</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>4.3089005840999999</v>
       </c>
       <c r="C47" s="5">
         <v>-3.8574577900000406E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-10.142904787833817</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>4.3660845752000004</v>
       </c>
       <c r="C48" s="5">
         <v>5.7183991100000497E-2</v>
       </c>
       <c r="D48" s="5">
         <v>17.14076098255244</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>4.3084515076000001</v>
       </c>
       <c r="C49" s="5">
         <v>-5.7633067600000309E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-14.739322142137979</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>4.4136246537000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.10517314610000028</v>
       </c>
       <c r="D50" s="5">
         <v>33.564256578720773</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>4.2754006062999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.13822404740000049</v>
       </c>
       <c r="D51" s="5">
         <v>-31.73831384139234</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>4.2660726006000003</v>
       </c>
       <c r="C52" s="5">
         <v>-9.3280056999995864E-3</v>
       </c>
       <c r="D52" s="5">
         <v>-2.5869523574924447</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>4.3202025729000004</v>
       </c>
       <c r="C53" s="5">
         <v>5.4129972300000162E-2</v>
       </c>
       <c r="D53" s="5">
         <v>16.335009578928528</v>
       </c>
       <c r="E53" s="5">
         <v>-4.2257793039037317</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>4.5099729926999998</v>
       </c>
       <c r="C54" s="5">
         <v>0.18977041979999942</v>
       </c>
       <c r="D54" s="5">
         <v>67.508928075875801</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>4.5116261271000004</v>
       </c>
       <c r="C55" s="5">
         <v>1.6531344000005888E-3</v>
       </c>
       <c r="D55" s="5">
         <v>0.4407488681845928</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>4.4882111212</v>
       </c>
       <c r="C56" s="5">
         <v>-2.3415005900000452E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-6.0531778658303725</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>4.6096725567999997</v>
       </c>
       <c r="C57" s="5">
         <v>0.12146143559999967</v>
       </c>
       <c r="D57" s="5">
         <v>37.7721994443325</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>4.7419918709999997</v>
       </c>
       <c r="C58" s="5">
         <v>0.13231931420000009</v>
       </c>
       <c r="D58" s="5">
         <v>40.4393270434134</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>4.8048057195</v>
       </c>
       <c r="C59" s="5">
         <v>6.2813848500000269E-2</v>
       </c>
       <c r="D59" s="5">
         <v>17.106316330136217</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>4.9287500842999998</v>
       </c>
       <c r="C60" s="5">
         <v>0.12394436479999982</v>
       </c>
       <c r="D60" s="5">
         <v>35.747421251655332</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>5.0022954930000001</v>
       </c>
       <c r="C61" s="5">
         <v>7.3545408700000259E-2</v>
       </c>
       <c r="D61" s="5">
         <v>19.451206525405794</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>4.9139684590000003</v>
       </c>
       <c r="C62" s="5">
         <v>-8.8327033999999749E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-19.247446526734869</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>4.9795918330999998</v>
       </c>
       <c r="C63" s="5">
         <v>6.562337409999941E-2</v>
       </c>
       <c r="D63" s="5">
         <v>17.256405583734779</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>4.8701672508999998</v>
       </c>
       <c r="C64" s="5">
         <v>-0.10942458219999995</v>
       </c>
       <c r="D64" s="5">
         <v>-23.404799063753799</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>4.8111877924000002</v>
       </c>
       <c r="C65" s="5">
         <v>-5.8979458499999637E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-13.602496410254316</v>
       </c>
       <c r="E65" s="5">
         <v>11.364865679676184</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>4.8238124018999997</v>
       </c>
       <c r="C66" s="5">
         <v>1.2624609499999551E-2</v>
       </c>
       <c r="D66" s="5">
         <v>3.1946568543696818</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>4.8263353743000001</v>
       </c>
       <c r="C67" s="5">
         <v>2.5229724000004339E-3</v>
       </c>
       <c r="D67" s="5">
         <v>0.62943809458357869</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>4.6932119852999996</v>
       </c>
       <c r="C68" s="5">
         <v>-0.13312338900000054</v>
       </c>
       <c r="D68" s="5">
         <v>-28.512174268675949</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>4.7141010568999997</v>
       </c>
       <c r="C69" s="5">
         <v>2.0889071600000086E-2</v>
       </c>
       <c r="D69" s="5">
         <v>5.4738033772618877</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>4.9407811696000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.22668011270000044</v>
       </c>
       <c r="D70" s="5">
         <v>75.695553160394851</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>5.0025349530999996</v>
       </c>
       <c r="C71" s="5">
         <v>6.1753783499999493E-2</v>
       </c>
       <c r="D71" s="5">
         <v>16.07378640268098</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>4.7145814641000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.28795348899999951</v>
       </c>
       <c r="D72" s="5">
         <v>-50.905125807561248</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>4.5934597754000004</v>
       </c>
       <c r="C73" s="5">
         <v>-0.12112168869999973</v>
       </c>
       <c r="D73" s="5">
         <v>-26.825244664035818</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>4.5133865166999998</v>
       </c>
       <c r="C74" s="5">
         <v>-8.0073258700000594E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-19.024933344555773</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>4.4822115619999998</v>
       </c>
       <c r="C75" s="5">
         <v>-3.1174954699999979E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-7.9809187969208999</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>4.4716418000000004</v>
       </c>
       <c r="C76" s="5">
         <v>-1.0569761999999372E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-2.7933742970903563</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>4.5163484779000003</v>
       </c>
       <c r="C77" s="5">
         <v>4.4706677899999825E-2</v>
       </c>
       <c r="D77" s="5">
         <v>12.679586878267957</v>
       </c>
       <c r="E77" s="5">
         <v>-6.1282021659130219</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>4.4211249808000002</v>
       </c>
       <c r="C78" s="5">
         <v>-9.522349710000011E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-22.563774933822746</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>4.4208241605999996</v>
       </c>
       <c r="C79" s="5">
         <v>-3.008202000005511E-4</v>
       </c>
       <c r="D79" s="5">
         <v>-8.16193121889075E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>4.4840803608000002</v>
       </c>
       <c r="C80" s="5">
         <v>6.3256200200000556E-2</v>
       </c>
       <c r="D80" s="5">
         <v>18.588275256679587</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>4.5204281290999999</v>
       </c>
       <c r="C81" s="5">
         <v>3.634776829999975E-2</v>
       </c>
       <c r="D81" s="5">
         <v>10.172747250086189</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>4.4533708459000003</v>
       </c>
       <c r="C82" s="5">
         <v>-6.7057283199999596E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-16.418239338549778</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>4.5138588903999999</v>
       </c>
       <c r="C83" s="5">
         <v>6.048804449999956E-2</v>
       </c>
       <c r="D83" s="5">
         <v>17.573487195936522</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>4.3175551727999997</v>
       </c>
       <c r="C84" s="5">
         <v>-0.1963037176000002</v>
       </c>
       <c r="D84" s="5">
         <v>-41.348515008778051</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>4.4780324603999997</v>
       </c>
       <c r="C85" s="5">
         <v>0.16047728760000002</v>
       </c>
       <c r="D85" s="5">
         <v>54.950184063115557</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>4.6092472714000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.13121481100000043</v>
       </c>
       <c r="D86" s="5">
         <v>41.420783397050528</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>4.6925473955000001</v>
       </c>
       <c r="C87" s="5">
         <v>8.3300124099999984E-2</v>
       </c>
       <c r="D87" s="5">
         <v>23.977800146295401</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>4.6665449281000004</v>
       </c>
       <c r="C88" s="5">
         <v>-2.6002467399999674E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-6.4505143182275182</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>4.5161117115999998</v>
       </c>
       <c r="C89" s="5">
         <v>-0.15043321650000063</v>
       </c>
       <c r="D89" s="5">
         <v>-32.511356810885772</v>
       </c>
       <c r="E89" s="5">
         <v>-5.2424276195450759E-3</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>4.6318323249000004</v>
       </c>
       <c r="C90" s="5">
         <v>0.11572061330000061</v>
       </c>
       <c r="D90" s="5">
         <v>35.474587415873174</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>4.73460517</v>
       </c>
       <c r="C91" s="5">
         <v>0.10277284509999962</v>
       </c>
       <c r="D91" s="5">
         <v>30.128152696454858</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>4.7740264547000004</v>
       </c>
       <c r="C92" s="5">
         <v>3.9421284700000392E-2</v>
       </c>
       <c r="D92" s="5">
         <v>10.461933118702248</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>4.7232877468999996</v>
       </c>
       <c r="C93" s="5">
         <v>-5.0738707800000782E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-12.033969917327504</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>4.7572238148999997</v>
       </c>
       <c r="C94" s="5">
         <v>3.3936068000000041E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.9708061920823248</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>4.7119931507999997</v>
       </c>
       <c r="C95" s="5">
         <v>-4.5230664099999984E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-10.831226254325365</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>4.7195078731000004</v>
       </c>
       <c r="C96" s="5">
         <v>7.5147223000007202E-3</v>
       </c>
       <c r="D96" s="5">
         <v>1.9306451442863581</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>4.7661638391999999</v>
       </c>
       <c r="C97" s="5">
         <v>4.6655966099999446E-2</v>
       </c>
       <c r="D97" s="5">
         <v>12.529665833323843</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>4.8067281520999998</v>
       </c>
       <c r="C98" s="5">
         <v>4.0564312899999955E-2</v>
       </c>
       <c r="D98" s="5">
         <v>10.704971305384724</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>4.7967564483</v>
       </c>
       <c r="C99" s="5">
         <v>-9.9717037999997871E-3</v>
       </c>
       <c r="D99" s="5">
         <v>-2.4612277507092162</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>5.0599707073999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.26321425909999974</v>
       </c>
       <c r="D100" s="5">
         <v>89.847121013138747</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>5.0199337891000004</v>
       </c>
       <c r="C101" s="5">
         <v>-4.0036918299999336E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-9.0924745900052617</v>
       </c>
       <c r="E101" s="5">
         <v>11.156103074374645</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>5.0481154617000001</v>
       </c>
       <c r="C102" s="5">
         <v>2.8181672599999708E-2</v>
       </c>
       <c r="D102" s="5">
         <v>6.9486944686139696</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>4.9317650765999996</v>
       </c>
       <c r="C103" s="5">
         <v>-0.11635038510000051</v>
       </c>
       <c r="D103" s="5">
         <v>-24.407759929066529</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>4.9528267326000002</v>
       </c>
       <c r="C104" s="5">
         <v>2.1061656000000539E-2</v>
       </c>
       <c r="D104" s="5">
         <v>5.2468363757371517</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>5.3213879416000003</v>
       </c>
       <c r="C105" s="5">
         <v>0.36856120900000011</v>
       </c>
       <c r="D105" s="5">
         <v>136.62543907219217</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>5.3585796794</v>
       </c>
       <c r="C106" s="5">
         <v>3.7191737799999736E-2</v>
       </c>
       <c r="D106" s="5">
         <v>8.7169500396410804</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>5.4054679743999996</v>
       </c>
       <c r="C107" s="5">
         <v>4.688829499999958E-2</v>
       </c>
       <c r="D107" s="5">
         <v>11.020523189590792</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>5.4239215840000004</v>
       </c>
       <c r="C108" s="5">
         <v>1.8453609600000753E-2</v>
       </c>
       <c r="D108" s="5">
         <v>4.1744561190721674</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>5.4483300061</v>
       </c>
       <c r="C109" s="5">
         <v>2.4408422099999605E-2</v>
       </c>
       <c r="D109" s="5">
         <v>5.5358553322679027</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>5.4066886029000001</v>
       </c>
       <c r="C110" s="5">
         <v>-4.1641403199999871E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-8.7956764446480147</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>5.4125765536000001</v>
       </c>
       <c r="C111" s="5">
         <v>5.8879507000000331E-3</v>
       </c>
       <c r="D111" s="5">
         <v>1.3146705678572346</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>5.3644821981000002</v>
       </c>
       <c r="C112" s="5">
         <v>-4.8094355499999963E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-10.156827685441261</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>5.3349870046000003</v>
       </c>
       <c r="C113" s="5">
         <v>-2.949519349999985E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-6.4019740503666656</v>
       </c>
       <c r="E113" s="5">
         <v>6.2760432455122972</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>5.1392963326999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.19569067190000045</v>
       </c>
       <c r="D114" s="5">
         <v>-36.137851054571847</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>5.2191121739000002</v>
       </c>
       <c r="C115" s="5">
         <v>7.9815841200000293E-2</v>
       </c>
       <c r="D115" s="5">
         <v>20.313858697282484</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>5.2336607830000004</v>
       </c>
       <c r="C116" s="5">
         <v>1.454860910000022E-2</v>
       </c>
       <c r="D116" s="5">
         <v>3.3968417004519802</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>5.317645422</v>
       </c>
       <c r="C117" s="5">
         <v>8.3984638999999639E-2</v>
       </c>
       <c r="D117" s="5">
         <v>21.050240677276612</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>5.2613158526000001</v>
       </c>
       <c r="C118" s="5">
         <v>-5.632956939999989E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-11.996490860432129</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>5.3088509149999998</v>
       </c>
       <c r="C119" s="5">
         <v>4.7535062399999717E-2</v>
       </c>
       <c r="D119" s="5">
         <v>11.397093344532117</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>5.5372432813000003</v>
       </c>
       <c r="C120" s="5">
         <v>0.22839236630000048</v>
       </c>
       <c r="D120" s="5">
         <v>65.774186061235952</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>5.5385418746999999</v>
       </c>
       <c r="C121" s="5">
         <v>1.2985933999996035E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.28178708716286582</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>5.5164455686</v>
       </c>
       <c r="C122" s="5">
         <v>-2.2096306099999907E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-4.6837989653594869</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>5.4259670768000001</v>
       </c>
       <c r="C123" s="5">
         <v>-9.0478491799999894E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-18.000009231156653</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>5.3762135847000003</v>
       </c>
       <c r="C124" s="5">
         <v>-4.9753492099999796E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-10.4651076289061</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>5.3622998169000002</v>
       </c>
       <c r="C125" s="5">
         <v>-1.3913767800000088E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-3.0618015807060583</v>
       </c>
       <c r="E125" s="5">
         <v>0.51195649167372625</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>5.7406826503000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.3783828333999999</v>
       </c>
       <c r="D126" s="5">
         <v>126.64667976036883</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>5.7977434042000002</v>
       </c>
       <c r="C127" s="5">
         <v>5.7060753900000094E-2</v>
       </c>
       <c r="D127" s="5">
         <v>12.60182086139119</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>5.8142947694</v>
       </c>
       <c r="C128" s="5">
         <v>1.6551365199999779E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.480057411837234</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>5.7122223487000001</v>
       </c>
       <c r="C129" s="5">
         <v>-0.10207242069999989</v>
       </c>
       <c r="D129" s="5">
         <v>-19.146895215790348</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>5.7548168592</v>
       </c>
       <c r="C130" s="5">
         <v>4.2594510499999849E-2</v>
       </c>
       <c r="D130" s="5">
         <v>9.3243334916137677</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>5.8029071765999998</v>
       </c>
       <c r="C131" s="5">
         <v>4.8090317399999805E-2</v>
       </c>
       <c r="D131" s="5">
         <v>10.501811295377617</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>5.6494444188999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.15346275769999984</v>
       </c>
       <c r="D132" s="5">
         <v>-27.502772280706367</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>5.6330134554000004</v>
       </c>
       <c r="C133" s="5">
         <v>-1.6430963499999507E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-3.4348142432063855</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>5.6289381957</v>
       </c>
       <c r="C134" s="5">
         <v>-4.0752597000004442E-3</v>
       </c>
       <c r="D134" s="5">
         <v>-0.86470586869008548</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>5.8502073330000002</v>
       </c>
       <c r="C135" s="5">
         <v>0.2212691373000002</v>
       </c>
       <c r="D135" s="5">
         <v>58.831753876061185</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>5.8918451634000002</v>
       </c>
       <c r="C136" s="5">
         <v>4.163783040000002E-2</v>
       </c>
       <c r="D136" s="5">
         <v>8.8831827575112534</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>5.8805992823000004</v>
       </c>
       <c r="C137" s="5">
         <v>-1.1245881099999799E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-2.2665708115584549</v>
       </c>
       <c r="E137" s="5">
         <v>9.6656189153487837</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>6.0326212111000004</v>
       </c>
       <c r="C138" s="5">
         <v>0.15202192879999998</v>
       </c>
       <c r="D138" s="5">
         <v>35.83561157676143</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>6.1684440044000004</v>
       </c>
       <c r="C139" s="5">
         <v>0.13582279330000002</v>
       </c>
       <c r="D139" s="5">
         <v>30.627567219923634</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>6.1869981385999999</v>
       </c>
       <c r="C140" s="5">
         <v>1.8554134199999517E-2</v>
       </c>
       <c r="D140" s="5">
         <v>3.6698104008662469</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>6.2991479022999997</v>
       </c>
       <c r="C141" s="5">
         <v>0.11214976369999974</v>
       </c>
       <c r="D141" s="5">
         <v>24.057162271322508</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>6.3427587024000003</v>
       </c>
       <c r="C142" s="5">
         <v>4.3610800100000624E-2</v>
       </c>
       <c r="D142" s="5">
         <v>8.6317087881372156</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>6.3911507171000004</v>
       </c>
       <c r="C143" s="5">
         <v>4.8392014700000097E-2</v>
       </c>
       <c r="D143" s="5">
         <v>9.5495084175855283</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>6.3614784166999998</v>
       </c>
       <c r="C144" s="5">
         <v>-2.9672300400000573E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-5.4311766995671418</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>6.4386092164999997</v>
       </c>
       <c r="C145" s="5">
         <v>7.7130799799999927E-2</v>
       </c>
       <c r="D145" s="5">
         <v>15.560152577363784</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>6.4532516100999997</v>
       </c>
       <c r="C146" s="5">
         <v>1.464239359999997E-2</v>
       </c>
       <c r="D146" s="5">
         <v>2.7633795016547502</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>6.4743245689000002</v>
       </c>
       <c r="C147" s="5">
         <v>2.1072958800000485E-2</v>
       </c>
       <c r="D147" s="5">
         <v>3.9897248779979355</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>6.5012851323999996</v>
       </c>
       <c r="C148" s="5">
         <v>2.6960563499999424E-2</v>
       </c>
       <c r="D148" s="5">
         <v>5.113126443618965</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>6.5985793998000002</v>
       </c>
       <c r="C149" s="5">
         <v>9.7294267400000578E-2</v>
       </c>
       <c r="D149" s="5">
         <v>19.5129037214951</v>
       </c>
       <c r="E149" s="5">
         <v>12.209301859098719</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>6.6290488663999998</v>
       </c>
       <c r="C150" s="5">
         <v>3.0469466599999606E-2</v>
       </c>
       <c r="D150" s="5">
         <v>5.6840098876557166</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>6.6357242752000003</v>
       </c>
       <c r="C151" s="5">
         <v>6.6754088000005041E-3</v>
       </c>
       <c r="D151" s="5">
         <v>1.2151072942805152</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>6.6613550241999997</v>
       </c>
       <c r="C152" s="5">
         <v>2.5630748999999398E-2</v>
       </c>
       <c r="D152" s="5">
         <v>4.7347934083085796</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>6.6806901996999999</v>
       </c>
       <c r="C153" s="5">
         <v>1.933517550000019E-2</v>
       </c>
       <c r="D153" s="5">
         <v>3.5392534182217439</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>6.7311144103</v>
       </c>
       <c r="C154" s="5">
         <v>5.042421060000013E-2</v>
       </c>
       <c r="D154" s="5">
         <v>9.4429206332979021</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>6.7859626055</v>
       </c>
       <c r="C155" s="5">
         <v>5.484819519999995E-2</v>
       </c>
       <c r="D155" s="5">
         <v>10.2284945883238</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>6.8870129339000004</v>
       </c>
       <c r="C156" s="5">
         <v>0.10105032840000039</v>
       </c>
       <c r="D156" s="5">
         <v>19.407948750310489</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>6.8488609711999997</v>
       </c>
       <c r="C157" s="5">
         <v>-3.8151962700000652E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-6.448787509872</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>6.8653538150999998</v>
       </c>
       <c r="C158" s="5">
         <v>1.6492843900000054E-2</v>
       </c>
       <c r="D158" s="5">
         <v>2.9283202436266142</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>6.8008937558999998</v>
       </c>
       <c r="C159" s="5">
         <v>-6.4460059199999975E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-10.703015210305777</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>6.9092697937000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.10837603780000027</v>
       </c>
       <c r="D160" s="5">
         <v>20.890989620622079</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>6.9055845407999996</v>
       </c>
       <c r="C161" s="5">
         <v>-3.6852529000004353E-3</v>
       </c>
       <c r="D161" s="5">
         <v>-0.63817935488801325</v>
       </c>
       <c r="E161" s="5">
         <v>4.6525944813107012</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>6.9166941155000004</v>
       </c>
       <c r="C162" s="5">
         <v>1.1109574700000735E-2</v>
       </c>
       <c r="D162" s="5">
         <v>1.9477113646077404</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>6.9196058737000001</v>
       </c>
       <c r="C163" s="5">
         <v>2.911758199999781E-3</v>
       </c>
       <c r="D163" s="5">
         <v>0.50634179908983779</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>6.9462928288999999</v>
       </c>
       <c r="C164" s="5">
         <v>2.6686955199999751E-2</v>
       </c>
       <c r="D164" s="5">
         <v>4.7275024644811259</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>6.8627140745000004</v>
       </c>
       <c r="C165" s="5">
         <v>-8.3578754399999511E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-13.520372680261683</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>6.9196775063000002</v>
       </c>
       <c r="C166" s="5">
         <v>5.6963431799999853E-2</v>
       </c>
       <c r="D166" s="5">
         <v>10.42804769323098</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>6.9782213741000003</v>
       </c>
       <c r="C167" s="5">
         <v>5.8543867800000093E-2</v>
       </c>
       <c r="D167" s="5">
         <v>10.63859662918536</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>7.1063228164999996</v>
       </c>
       <c r="C168" s="5">
         <v>0.12810144239999932</v>
       </c>
       <c r="D168" s="5">
         <v>24.394813510109259</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>7.2558279074999996</v>
       </c>
       <c r="C169" s="5">
         <v>0.14950509099999998</v>
       </c>
       <c r="D169" s="5">
         <v>28.382106706318353</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>7.3764855706999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.12065766320000026</v>
       </c>
       <c r="D170" s="5">
         <v>21.885005932240588</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>7.5339982366999996</v>
       </c>
       <c r="C171" s="5">
         <v>0.15751266599999969</v>
       </c>
       <c r="D171" s="5">
         <v>28.858242605578035</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>7.7105489807999996</v>
       </c>
       <c r="C172" s="5">
         <v>0.17655074410000005</v>
       </c>
       <c r="D172" s="5">
         <v>32.043623441554494</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>7.7153268706000002</v>
       </c>
       <c r="C173" s="5">
         <v>4.7778898000006009E-3</v>
       </c>
       <c r="D173" s="5">
         <v>0.74612695885456493</v>
       </c>
       <c r="E173" s="5">
         <v>11.725905678452442</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>7.6200252413999996</v>
       </c>
       <c r="C174" s="5">
         <v>-9.5301629200000626E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-13.856015450312286</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>7.6150992305000003</v>
       </c>
       <c r="C175" s="5">
         <v>-4.9260108999993335E-3</v>
       </c>
       <c r="D175" s="5">
         <v>-0.77299493795887075</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>8.1244065725999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.50930734209999962</v>
       </c>
       <c r="D176" s="5">
         <v>117.46680967560197</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>8.0450684034000002</v>
       </c>
       <c r="C177" s="5">
         <v>-7.9338169199999697E-2</v>
       </c>
       <c r="D177" s="5">
         <v>-11.109140265305539</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>8.0049908394999996</v>
       </c>
       <c r="C178" s="5">
         <v>-4.0077563900000612E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-5.8168571319039852</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>7.9511843189000002</v>
       </c>
       <c r="C179" s="5">
         <v>-5.3806520599999352E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-7.7743378848029732</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>7.9210237646000001</v>
       </c>
       <c r="C180" s="5">
         <v>-3.0160554300000086E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-4.4580849619497371</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>7.8529643452000002</v>
       </c>
       <c r="C181" s="5">
         <v>-6.8059419399999932E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-9.8371331045433497</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>7.7616409730000004</v>
       </c>
       <c r="C182" s="5">
         <v>-9.1323372199999753E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-13.096135154277079</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>7.8553684964999997</v>
       </c>
       <c r="C183" s="5">
         <v>9.3727523499999243E-2</v>
       </c>
       <c r="D183" s="5">
         <v>15.493130531369403</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>7.9160403628999996</v>
       </c>
       <c r="C184" s="5">
         <v>6.0671866399999885E-2</v>
       </c>
       <c r="D184" s="5">
         <v>9.6723747412183805</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>7.9280980154999998</v>
       </c>
       <c r="C185" s="5">
         <v>1.2057652600000246E-2</v>
       </c>
       <c r="D185" s="5">
         <v>1.843221666786965</v>
       </c>
       <c r="E185" s="5">
         <v>2.7577722689985373</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>8.0422537712000004</v>
       </c>
       <c r="C186" s="5">
         <v>0.11415575570000058</v>
       </c>
       <c r="D186" s="5">
         <v>18.714877246715169</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>8.0281100752000008</v>
       </c>
       <c r="C187" s="5">
         <v>-1.414369599999965E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-2.090113662811266</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>7.9138790059000002</v>
       </c>
       <c r="C188" s="5">
         <v>-0.1142310693000006</v>
       </c>
       <c r="D188" s="5">
         <v>-15.799814043007309</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>7.9361868271000002</v>
       </c>
       <c r="C189" s="5">
         <v>2.2307821200000078E-2</v>
       </c>
       <c r="D189" s="5">
         <v>3.435525062111755</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>7.8948791467000001</v>
       </c>
       <c r="C190" s="5">
         <v>-4.1307680400000102E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-6.0702343500663609</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>7.6349607536999997</v>
       </c>
       <c r="C191" s="5">
         <v>-0.25991839300000041</v>
       </c>
       <c r="D191" s="5">
         <v>-33.083090977223492</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>7.8253428545999997</v>
       </c>
       <c r="C192" s="5">
         <v>0.19038210089999996</v>
       </c>
       <c r="D192" s="5">
         <v>34.387472728564752</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>8.0578462549999994</v>
       </c>
       <c r="C193" s="5">
         <v>0.23250340039999973</v>
       </c>
       <c r="D193" s="5">
         <v>42.097758157784206</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>8.0519991556000008</v>
       </c>
       <c r="C194" s="5">
         <v>-5.8470993999986121E-3</v>
       </c>
       <c r="D194" s="5">
         <v>-0.86730170756602609</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>7.9657103960000004</v>
       </c>
       <c r="C195" s="5">
         <v>-8.6288759600000375E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-12.128202983202552</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>7.9163848501</v>
       </c>
       <c r="C196" s="5">
         <v>-4.9325545900000378E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-7.1827638916241332</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>7.9351992130999998</v>
       </c>
       <c r="C197" s="5">
         <v>1.8814362999999723E-2</v>
       </c>
       <c r="D197" s="5">
         <v>2.8895392025469091</v>
       </c>
       <c r="E197" s="5">
         <v>8.9570002617489486E-2</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>7.9653068246999998</v>
       </c>
       <c r="C198" s="5">
         <v>3.0107611600000084E-2</v>
       </c>
       <c r="D198" s="5">
         <v>4.6492461632629878</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>7.9358703196000002</v>
       </c>
       <c r="C199" s="5">
         <v>-2.9436505099999621E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-4.3456700082187494</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>8.0026572864999999</v>
       </c>
       <c r="C200" s="5">
         <v>6.6786966899999634E-2</v>
       </c>
       <c r="D200" s="5">
         <v>10.579819121550837</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>8.1430662453</v>
       </c>
       <c r="C201" s="5">
         <v>0.14040895880000015</v>
       </c>
       <c r="D201" s="5">
         <v>23.209725691050529</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>8.1875169365999998</v>
       </c>
       <c r="C202" s="5">
         <v>4.4450691299999789E-2</v>
       </c>
       <c r="D202" s="5">
         <v>6.7507468401022397</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>8.1996122657000008</v>
       </c>
       <c r="C203" s="5">
         <v>1.2095329100000995E-2</v>
       </c>
       <c r="D203" s="5">
         <v>1.7872217493800857</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>8.2227368632999998</v>
       </c>
       <c r="C204" s="5">
         <v>2.3124597599998964E-2</v>
       </c>
       <c r="D204" s="5">
         <v>3.4372376143440908</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>8.2610125583999992</v>
       </c>
       <c r="C205" s="5">
         <v>3.8275695099999396E-2</v>
       </c>
       <c r="D205" s="5">
         <v>5.7310822509653692</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>8.1324479493999995</v>
       </c>
       <c r="C206" s="5">
         <v>-0.12856460899999966</v>
       </c>
       <c r="D206" s="5">
         <v>-17.156942454042401</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8.1700914776999998</v>
       </c>
       <c r="C207" s="5">
         <v>3.7643528300000284E-2</v>
       </c>
       <c r="D207" s="5">
         <v>5.6981832325255333</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>8.2179793759000006</v>
       </c>
       <c r="C208" s="5">
         <v>4.7887898200000834E-2</v>
       </c>
       <c r="D208" s="5">
         <v>7.2648756512211143</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>8.1245176912999995</v>
       </c>
       <c r="C209" s="5">
         <v>-9.3461684600001149E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-12.825292207562111</v>
       </c>
       <c r="E209" s="5">
         <v>2.3858062427400517</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>8.2025743960999993</v>
       </c>
       <c r="C210" s="5">
         <v>7.8056704799999821E-2</v>
       </c>
       <c r="D210" s="5">
         <v>12.158210726614893</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>8.2578925769999998</v>
       </c>
       <c r="C211" s="5">
         <v>5.5318180900000513E-2</v>
       </c>
       <c r="D211" s="5">
         <v>8.3998326700905004</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>8.2942833787999994</v>
       </c>
       <c r="C212" s="5">
         <v>3.639080179999965E-2</v>
       </c>
       <c r="D212" s="5">
         <v>5.418220719114264</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>8.1560916702000004</v>
       </c>
       <c r="C213" s="5">
         <v>-0.13819170859999907</v>
       </c>
       <c r="D213" s="5">
         <v>-18.259225157362469</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>8.1876410803000006</v>
       </c>
       <c r="C214" s="5">
         <v>3.154941010000023E-2</v>
       </c>
       <c r="D214" s="5">
         <v>4.7418826189567831</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>8.2868786166999993</v>
       </c>
       <c r="C215" s="5">
         <v>9.923753639999866E-2</v>
       </c>
       <c r="D215" s="5">
         <v>15.554316707310466</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>8.4038169064999995</v>
       </c>
       <c r="C216" s="5">
         <v>0.11693828980000021</v>
       </c>
       <c r="D216" s="5">
         <v>18.31157958299865</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>8.1603694362999999</v>
       </c>
       <c r="C217" s="5">
         <v>-0.24344747019999957</v>
       </c>
       <c r="D217" s="5">
         <v>-29.725322000034772</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8.3244375697000006</v>
       </c>
       <c r="C218" s="5">
         <v>0.1640681334000007</v>
       </c>
       <c r="D218" s="5">
         <v>26.981648315760864</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>8.1730106955000004</v>
       </c>
       <c r="C219" s="5">
         <v>-0.15142687420000023</v>
       </c>
       <c r="D219" s="5">
         <v>-19.771993722056969</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>8.0126648189999994</v>
       </c>
       <c r="C220" s="5">
         <v>-0.16034587650000098</v>
       </c>
       <c r="D220" s="5">
         <v>-21.161399801364212</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>8.2002754229000008</v>
       </c>
       <c r="C221" s="5">
         <v>0.18761060390000139</v>
       </c>
       <c r="D221" s="5">
         <v>32.013261194294863</v>
       </c>
       <c r="E221" s="5">
         <v>0.93245820217888742</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>8.2240914032999992</v>
       </c>
       <c r="C222" s="5">
         <v>2.3815980399998438E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.5413612001183203</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8.2642061746</v>
       </c>
       <c r="C223" s="5">
         <v>4.011477130000074E-2</v>
       </c>
       <c r="D223" s="5">
         <v>6.0128668327123158</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>8.3893308213999997</v>
       </c>
       <c r="C224" s="5">
         <v>0.12512464679999979</v>
       </c>
       <c r="D224" s="5">
         <v>19.760644819875584</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>8.4861248827000004</v>
       </c>
       <c r="C225" s="5">
         <v>9.6794061300000678E-2</v>
       </c>
       <c r="D225" s="5">
         <v>14.758582958543842</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>8.5003495519999994</v>
       </c>
       <c r="C226" s="5">
         <v>1.4224669299998993E-2</v>
       </c>
       <c r="D226" s="5">
         <v>2.0301203313663807</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>8.4890369698000008</v>
       </c>
       <c r="C227" s="5">
         <v>-1.1312582199998644E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-1.5853670100996586</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>8.3828520019999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.10618496780000086</v>
       </c>
       <c r="D228" s="5">
         <v>-14.019397002506951</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>8.2571271999999993</v>
       </c>
       <c r="C229" s="5">
         <v>-0.12572480200000058</v>
       </c>
       <c r="D229" s="5">
         <v>-16.584623774254524</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>8.4019542826000002</v>
       </c>
       <c r="C230" s="5">
         <v>0.14482708260000088</v>
       </c>
       <c r="D230" s="5">
         <v>23.201521224216613</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>8.4736593095000003</v>
       </c>
       <c r="C231" s="5">
         <v>7.1705026900000135E-2</v>
       </c>
       <c r="D231" s="5">
         <v>10.735843233833275</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>8.4070172825</v>
       </c>
       <c r="C232" s="5">
         <v>-6.6642027000000326E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-9.0398230928543484</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>8.4773308258999993</v>
       </c>
       <c r="C233" s="5">
         <v>7.031354339999929E-2</v>
       </c>
       <c r="D233" s="5">
         <v>10.511200892139861</v>
       </c>
       <c r="E233" s="5">
         <v>3.3786109455091751</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>8.3397474038000006</v>
       </c>
       <c r="C234" s="5">
         <v>-0.13758342209999874</v>
       </c>
       <c r="D234" s="5">
         <v>-17.827749554271431</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>8.3753445906999993</v>
       </c>
       <c r="C235" s="5">
         <v>3.559718689999869E-2</v>
       </c>
       <c r="D235" s="5">
         <v>5.2440256034707478</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>8.2982130169000001</v>
       </c>
       <c r="C236" s="5">
         <v>-7.7131573799999131E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-10.508304688717018</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>8.2035661885</v>
       </c>
       <c r="C237" s="5">
         <v>-9.464682840000016E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-12.860053588334619</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>8.2169715224999997</v>
       </c>
       <c r="C238" s="5">
         <v>1.3405333999999769E-2</v>
       </c>
       <c r="D238" s="5">
         <v>1.9786233129249764</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>8.2217540121999999</v>
       </c>
       <c r="C239" s="5">
         <v>4.7824897000001698E-3</v>
       </c>
       <c r="D239" s="5">
         <v>0.70067112046623414</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>8.2624210360999992</v>
       </c>
       <c r="C240" s="5">
         <v>4.0667023899999322E-2</v>
       </c>
       <c r="D240" s="5">
         <v>6.0996903710648587</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>8.1493223580999992</v>
       </c>
       <c r="C241" s="5">
         <v>-0.11309867800000006</v>
       </c>
       <c r="D241" s="5">
         <v>-15.244068006999544</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>7.9805591632999997</v>
       </c>
       <c r="C242" s="5">
         <v>-0.16876319479999946</v>
       </c>
       <c r="D242" s="5">
         <v>-22.206754353536507</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>8.0557122339999996</v>
       </c>
       <c r="C243" s="5">
         <v>7.515307069999988E-2</v>
       </c>
       <c r="D243" s="5">
         <v>11.90447881979415</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>8.0026359944000003</v>
       </c>
       <c r="C244" s="5">
         <v>-5.3076239599999298E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-7.6260680036723709</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>7.9713342455999996</v>
       </c>
       <c r="C245" s="5">
         <v>-3.1301748800000695E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-4.5940454876858494</v>
       </c>
       <c r="E245" s="5">
         <v>-5.9688195576144683</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>7.8270716103</v>
       </c>
       <c r="C246" s="5">
         <v>-0.14426263529999961</v>
       </c>
       <c r="D246" s="5">
         <v>-19.680786345518829</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>7.7680393438999999</v>
       </c>
       <c r="C247" s="5">
         <v>-5.9032266400000033E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-8.68432961199359</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>7.8217563205999996</v>
       </c>
       <c r="C248" s="5">
         <v>5.3716976699999641E-2</v>
       </c>
       <c r="D248" s="5">
         <v>8.6211466472968077</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>7.8143947528000002</v>
       </c>
       <c r="C249" s="5">
         <v>-7.3615677999994134E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-1.1235707629834057</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>7.8301490454999998</v>
       </c>
       <c r="C250" s="5">
         <v>1.5754292699999617E-2</v>
       </c>
       <c r="D250" s="5">
         <v>2.4462794109783248</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>7.8639038550000002</v>
       </c>
       <c r="C251" s="5">
         <v>3.3754809500000427E-2</v>
       </c>
       <c r="D251" s="5">
         <v>5.2974842458134885</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>7.943913845</v>
       </c>
       <c r="C252" s="5">
         <v>8.0009989999999753E-2</v>
       </c>
       <c r="D252" s="5">
         <v>12.916124388173555</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>8.0375544520000002</v>
       </c>
       <c r="C253" s="5">
         <v>9.3640607000000209E-2</v>
       </c>
       <c r="D253" s="5">
         <v>15.099339899503782</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>7.9461584263000002</v>
       </c>
       <c r="C254" s="5">
         <v>-9.1396025699999939E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-12.823486388488281</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>8.1441338877000007</v>
       </c>
       <c r="C255" s="5">
         <v>0.19797546140000044</v>
       </c>
       <c r="D255" s="5">
         <v>34.354501709003628</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>8.3069198573000005</v>
       </c>
       <c r="C256" s="5">
         <v>0.1627859695999998</v>
       </c>
       <c r="D256" s="5">
         <v>26.806463136235649</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>8.4823070635000004</v>
       </c>
       <c r="C257" s="5">
         <v>0.17538720619999992</v>
       </c>
       <c r="D257" s="5">
         <v>28.495415893343189</v>
       </c>
       <c r="E257" s="5">
         <v>6.4101291221359435</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>8.5480820976</v>
       </c>
       <c r="C258" s="5">
         <v>6.577503409999963E-2</v>
       </c>
       <c r="D258" s="5">
         <v>9.7125562311785494</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>8.5849452583999994</v>
       </c>
       <c r="C259" s="5">
         <v>3.6863160799999406E-2</v>
       </c>
       <c r="D259" s="5">
         <v>5.2994609832061057</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>8.5411637707000008</v>
       </c>
       <c r="C260" s="5">
         <v>-4.3781487699998678E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-5.9509901003327981</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>8.4063271099999994</v>
       </c>
       <c r="C261" s="5">
         <v>-0.13483666070000133</v>
       </c>
       <c r="D261" s="5">
         <v>-17.382731107733175</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>8.5211277076999998</v>
       </c>
       <c r="C262" s="5">
         <v>0.1148005977000004</v>
       </c>
       <c r="D262" s="5">
         <v>17.676424821272075</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>8.5844993077999998</v>
       </c>
       <c r="C263" s="5">
         <v>6.3371600099999981E-2</v>
       </c>
       <c r="D263" s="5">
         <v>9.2986376855986883</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>8.5190368131999996</v>
       </c>
       <c r="C264" s="5">
         <v>-6.5462494600000198E-2</v>
       </c>
       <c r="D264" s="5">
         <v>-8.7765904822715406</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>8.6171754265999994</v>
       </c>
       <c r="C265" s="5">
         <v>9.8138613399999741E-2</v>
       </c>
       <c r="D265" s="5">
         <v>14.734300492405161</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>8.7067797402</v>
       </c>
       <c r="C266" s="5">
         <v>8.9604313600000651E-2</v>
       </c>
       <c r="D266" s="5">
         <v>13.216958762660314</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>8.7385317508</v>
       </c>
       <c r="C267" s="5">
         <v>3.1752010599999991E-2</v>
       </c>
       <c r="D267" s="5">
         <v>4.4650282934946217</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>8.8219551135999996</v>
       </c>
       <c r="C268" s="5">
         <v>8.3423362799999623E-2</v>
       </c>
       <c r="D268" s="5">
         <v>12.077001232008788</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>8.8072703552</v>
       </c>
       <c r="C269" s="5">
         <v>-1.4684758399999609E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-1.9792973960343185</v>
       </c>
       <c r="E269" s="5">
         <v>3.8310720098585049</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>8.9654765057999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.15820615059999987</v>
       </c>
       <c r="D270" s="5">
         <v>23.818228362936633</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>9.0024176360000006</v>
       </c>
       <c r="C271" s="5">
         <v>3.6941130200000671E-2</v>
       </c>
       <c r="D271" s="5">
         <v>5.0580554689889867</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>9.0560693237999992</v>
       </c>
       <c r="C272" s="5">
         <v>5.3651687799998626E-2</v>
       </c>
       <c r="D272" s="5">
         <v>7.3907759639362691</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>9.0942734723999994</v>
       </c>
       <c r="C273" s="5">
         <v>3.820414860000021E-2</v>
       </c>
       <c r="D273" s="5">
         <v>5.181474715235268</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>9.0046096095999992</v>
       </c>
       <c r="C274" s="5">
         <v>-8.966386280000016E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-11.210307621065196</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>9.192335495</v>
       </c>
       <c r="C275" s="5">
         <v>0.18772588540000079</v>
       </c>
       <c r="D275" s="5">
         <v>28.094868152489539</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>9.3898850200999995</v>
       </c>
       <c r="C276" s="5">
         <v>0.19754952509999946</v>
       </c>
       <c r="D276" s="5">
         <v>29.066309957014557</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>9.4105037571000008</v>
       </c>
       <c r="C277" s="5">
         <v>2.0618737000001275E-2</v>
       </c>
       <c r="D277" s="5">
         <v>2.6670721840295952</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>9.4608355815999996</v>
       </c>
       <c r="C278" s="5">
         <v>5.0331824499998845E-2</v>
       </c>
       <c r="D278" s="5">
         <v>6.6103750154337115</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>9.4307925212000008</v>
       </c>
       <c r="C279" s="5">
         <v>-3.0043060399998822E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-3.7447680547638362</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>9.4435369701000003</v>
       </c>
       <c r="C280" s="5">
         <v>1.2744448899999483E-2</v>
       </c>
       <c r="D280" s="5">
         <v>1.6337460649493929</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>9.3365515248000008</v>
       </c>
       <c r="C281" s="5">
         <v>-0.10698544529999943</v>
       </c>
       <c r="D281" s="5">
         <v>-12.778859591723901</v>
       </c>
       <c r="E281" s="5">
         <v>6.0095937589505377</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>9.3873419177000006</v>
       </c>
       <c r="C282" s="5">
         <v>5.0790392899999759E-2</v>
       </c>
       <c r="D282" s="5">
         <v>6.7268422145102313</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>9.5386290577999997</v>
       </c>
       <c r="C283" s="5">
         <v>0.15128714009999911</v>
       </c>
       <c r="D283" s="5">
         <v>21.149013511100677</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>9.3691532480999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.16947580969999976</v>
       </c>
       <c r="D284" s="5">
         <v>-19.355901700843646</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>9.7646144243999995</v>
       </c>
       <c r="C285" s="5">
         <v>0.39546117629999955</v>
       </c>
       <c r="D285" s="5">
         <v>64.23173319284048</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>9.7693616874</v>
       </c>
       <c r="C286" s="5">
         <v>4.7472630000005012E-3</v>
       </c>
       <c r="D286" s="5">
         <v>0.58496656527515789</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>9.6924793323999996</v>
       </c>
       <c r="C287" s="5">
         <v>-7.6882355000000402E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-9.0454687539278318</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>9.7718016120000009</v>
       </c>
       <c r="C288" s="5">
         <v>7.9322279600001266E-2</v>
       </c>
       <c r="D288" s="5">
         <v>10.275006545066612</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>9.8150780092000005</v>
       </c>
       <c r="C289" s="5">
         <v>4.327639719999965E-2</v>
       </c>
       <c r="D289" s="5">
         <v>5.4458209704623117</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>9.8386553579000005</v>
       </c>
       <c r="C290" s="5">
         <v>2.3577348699999945E-2</v>
       </c>
       <c r="D290" s="5">
         <v>2.9209781569802029</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>9.8114173974999996</v>
       </c>
       <c r="C291" s="5">
         <v>-2.7237960400000816E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-3.2720353935866808</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>9.8604311874999997</v>
       </c>
       <c r="C292" s="5">
         <v>4.9013790000000057E-2</v>
       </c>
       <c r="D292" s="5">
         <v>6.1621871748137158</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>9.7593284490999999</v>
       </c>
       <c r="C293" s="5">
         <v>-0.10110273839999984</v>
       </c>
       <c r="D293" s="5">
         <v>-11.633361874687331</v>
       </c>
       <c r="E293" s="5">
         <v>4.528191411754201</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>10.135508934000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.37618048490000078</v>
       </c>
       <c r="D294" s="5">
         <v>57.437257881392711</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>10.173521875</v>
       </c>
       <c r="C295" s="5">
         <v>3.8012940999999856E-2</v>
       </c>
       <c r="D295" s="5">
         <v>4.5945725321667741</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>10.17394807</v>
       </c>
       <c r="C296" s="5">
         <v>4.2619499999929644E-4</v>
       </c>
       <c r="D296" s="5">
         <v>5.0282671213786045E-2</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>10.33578818</v>
       </c>
       <c r="C297" s="5">
         <v>0.16184010999999998</v>
       </c>
       <c r="D297" s="5">
         <v>20.8506542044131</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>10.330655195</v>
       </c>
       <c r="C298" s="5">
         <v>-5.1329849999994792E-3</v>
       </c>
       <c r="D298" s="5">
         <v>-0.59432191184126681</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>10.474957852999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.14430265799999908</v>
       </c>
       <c r="D299" s="5">
         <v>18.111725414212575</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>10.153699498</v>
       </c>
       <c r="C300" s="5">
         <v>-0.32125835499999944</v>
       </c>
       <c r="D300" s="5">
         <v>-31.187986876702578</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>10.72319547</v>
       </c>
       <c r="C301" s="5">
         <v>0.56949597200000035</v>
       </c>
       <c r="D301" s="5">
         <v>92.485933750904792</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>10.542014311999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.18118115800000112</v>
       </c>
       <c r="D302" s="5">
         <v>-18.493443469981919</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>10.596470834</v>
       </c>
       <c r="C303" s="5">
         <v>5.4456522000000618E-2</v>
       </c>
       <c r="D303" s="5">
         <v>6.3779819897347378</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>10.474036891000001</v>
       </c>
       <c r="C304" s="5">
         <v>-0.12243394299999899</v>
       </c>
       <c r="D304" s="5">
         <v>-13.017031415592617</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>10.573226539</v>
       </c>
       <c r="C305" s="5">
         <v>9.9189647999999409E-2</v>
       </c>
       <c r="D305" s="5">
         <v>11.975048181678339</v>
       </c>
       <c r="E305" s="5">
         <v>8.3396935982317224</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>10.464570420999999</v>
       </c>
       <c r="C306" s="5">
         <v>-0.10865611800000075</v>
       </c>
       <c r="D306" s="5">
         <v>-11.658166158939521</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>10.391492787000001</v>
       </c>
       <c r="C307" s="5">
         <v>-7.3077633999998781E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-8.0655193456613752</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>10.586274761</v>
       </c>
       <c r="C308" s="5">
         <v>0.19478197399999964</v>
       </c>
       <c r="D308" s="5">
         <v>24.963348575041589</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>10.405394273000001</v>
       </c>
       <c r="C309" s="5">
         <v>-0.18088048799999967</v>
       </c>
       <c r="D309" s="5">
         <v>-18.682400547816613</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>10.505841290999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.10044701799999878</v>
       </c>
       <c r="D310" s="5">
         <v>12.219295849203537</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>10.556767635</v>
       </c>
       <c r="C311" s="5">
         <v>5.0926344000000512E-2</v>
       </c>
       <c r="D311" s="5">
         <v>5.9745350755389781</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>10.643060649000001</v>
       </c>
       <c r="C312" s="5">
         <v>8.6293014000000667E-2</v>
       </c>
       <c r="D312" s="5">
         <v>10.262261254470339</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>10.536136888</v>
       </c>
       <c r="C313" s="5">
         <v>-0.10692376100000089</v>
       </c>
       <c r="D313" s="5">
         <v>-11.411283450052522</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>10.779643525999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.2435066379999995</v>
       </c>
       <c r="D314" s="5">
         <v>31.545482582086294</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>10.776488283999999</v>
       </c>
       <c r="C315" s="5">
         <v>-3.1552420000000581E-3</v>
       </c>
       <c r="D315" s="5">
         <v>-0.3506795838497001</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>10.88358189</v>
       </c>
       <c r="C316" s="5">
         <v>0.10709360600000117</v>
       </c>
       <c r="D316" s="5">
         <v>12.599136152175362</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>10.975234708</v>
       </c>
       <c r="C317" s="5">
         <v>9.1652818000000025E-2</v>
       </c>
       <c r="D317" s="5">
         <v>10.586880199266613</v>
       </c>
       <c r="E317" s="5">
         <v>3.8021333177452377</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>10.991742417999999</v>
       </c>
       <c r="C318" s="5">
         <v>1.6507709999999065E-2</v>
       </c>
       <c r="D318" s="5">
         <v>1.819910784775014</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>10.895641335000001</v>
       </c>
       <c r="C319" s="5">
         <v>-9.6101082999998866E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-10.00154104533787</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>10.790214289</v>
       </c>
       <c r="C320" s="5">
         <v>-0.10542704600000086</v>
       </c>
       <c r="D320" s="5">
         <v>-11.012859232078965</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>11.083005624</v>
       </c>
       <c r="C321" s="5">
         <v>0.29279133500000043</v>
       </c>
       <c r="D321" s="5">
         <v>37.889058842172972</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>11.091828513999999</v>
       </c>
       <c r="C322" s="5">
         <v>8.8228899999993615E-3</v>
       </c>
       <c r="D322" s="5">
         <v>0.95948227597717484</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>10.924473320000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.16735519399999887</v>
       </c>
       <c r="D323" s="5">
         <v>-16.676339217434442</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>10.940853801999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.6380481999998864E-2</v>
       </c>
       <c r="D324" s="5">
         <v>1.8142290173019715</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>11.043466418</v>
       </c>
       <c r="C325" s="5">
         <v>0.10261261600000005</v>
       </c>
       <c r="D325" s="5">
         <v>11.853711960778535</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>11.030369745</v>
       </c>
       <c r="C326" s="5">
         <v>-1.3096672999999726E-2</v>
       </c>
       <c r="D326" s="5">
         <v>-1.4138588835605481</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>11.066049574000001</v>
       </c>
       <c r="C327" s="5">
         <v>3.5679829000001106E-2</v>
       </c>
       <c r="D327" s="5">
         <v>3.9514355494297604</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>11.186638890999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.12058931699999853</v>
       </c>
       <c r="D328" s="5">
         <v>13.889606391550302</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>11.076567459</v>
       </c>
       <c r="C329" s="5">
         <v>-0.1100714319999998</v>
       </c>
       <c r="D329" s="5">
         <v>-11.188964812490488</v>
       </c>
       <c r="E329" s="5">
         <v>0.92328550318960811</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>11.077569221999999</v>
       </c>
       <c r="C330" s="5">
         <v>1.0017629999996558E-3</v>
       </c>
       <c r="D330" s="5">
         <v>0.10858180930526373</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>11.280369187</v>
       </c>
       <c r="C331" s="5">
         <v>0.20279996500000053</v>
       </c>
       <c r="D331" s="5">
         <v>24.321457343525754</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>11.406482159999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.12611297299999968</v>
       </c>
       <c r="D332" s="5">
         <v>14.272293449183326</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>11.073131650000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.33335050999999893</v>
       </c>
       <c r="D333" s="5">
         <v>-29.947304118516794</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>11.392974147</v>
       </c>
       <c r="C334" s="5">
         <v>0.31984249699999978</v>
       </c>
       <c r="D334" s="5">
         <v>40.734243359087394</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>11.495372627</v>
       </c>
       <c r="C335" s="5">
         <v>0.10239847999999974</v>
       </c>
       <c r="D335" s="5">
         <v>11.334894360453539</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>11.538869768</v>
       </c>
       <c r="C336" s="5">
         <v>4.3497140999999573E-2</v>
       </c>
       <c r="D336" s="5">
         <v>4.6363585417100062</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>11.537483903</v>
       </c>
       <c r="C337" s="5">
         <v>-1.3858649999995976E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-0.1440296940946495</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>11.483765103</v>
       </c>
       <c r="C338" s="5">
         <v>-5.37188000000004E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-5.446347613509694</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>11.553299394</v>
       </c>
       <c r="C339" s="5">
         <v>6.9534291000000081E-2</v>
       </c>
       <c r="D339" s="5">
         <v>7.5129374514732561</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>11.48203185</v>
       </c>
       <c r="C340" s="5">
         <v>-7.1267543999999461E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-7.1562588016601536</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>11.484364016000001</v>
       </c>
       <c r="C341" s="5">
         <v>2.332166000000413E-3</v>
       </c>
       <c r="D341" s="5">
         <v>0.2440097494208926</v>
       </c>
       <c r="E341" s="5">
         <v>3.6816148911606783</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>11.476092809000001</v>
       </c>
       <c r="C342" s="5">
         <v>-8.2712069999999471E-3</v>
       </c>
       <c r="D342" s="5">
         <v>-0.86084228336524848</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>11.560041283</v>
       </c>
       <c r="C343" s="5">
         <v>8.3948473999999607E-2</v>
       </c>
       <c r="D343" s="5">
         <v>9.1400124055459173</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>11.425907815</v>
       </c>
       <c r="C344" s="5">
         <v>-0.13413346799999992</v>
       </c>
       <c r="D344" s="5">
         <v>-13.068740990587758</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>11.569370210000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.14346239500000024</v>
       </c>
       <c r="D345" s="5">
         <v>16.152357875922906</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>11.504850708999999</v>
       </c>
       <c r="C346" s="5">
         <v>-6.4519501000001256E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-6.4906087784549431</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>11.469292341999999</v>
       </c>
       <c r="C347" s="5">
         <v>-3.5558367000000146E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-3.6464717668693747</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>11.237871474</v>
       </c>
       <c r="C348" s="5">
         <v>-0.23142086799999895</v>
       </c>
       <c r="D348" s="5">
         <v>-21.698648534548639</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>11.429046358000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.19117488400000049</v>
       </c>
       <c r="D349" s="5">
         <v>22.436583257519981</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>11.434331863000001</v>
       </c>
       <c r="C350" s="5">
         <v>5.2855049999998016E-3</v>
       </c>
       <c r="D350" s="5">
         <v>0.55636869347741591</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>11.444397023000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.0065159999999906E-2</v>
       </c>
       <c r="D351" s="5">
         <v>1.0614384504824548</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>11.380699011000001</v>
       </c>
       <c r="C352" s="5">
         <v>-6.3698011999999693E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-6.4783280715027924</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>11.485281944</v>
       </c>
       <c r="C353" s="5">
         <v>0.10458293299999966</v>
       </c>
       <c r="D353" s="5">
         <v>11.602180334249002</v>
       </c>
       <c r="E353" s="5">
         <v>7.992850093585524E-3</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>11.554206161</v>
       </c>
       <c r="C354" s="5">
         <v>6.8924216999999288E-2</v>
       </c>
       <c r="D354" s="5">
         <v>7.4438144573311105</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>11.539307951</v>
       </c>
       <c r="C355" s="5">
         <v>-1.4898210000000134E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-1.5363763554024468</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>11.658213178</v>
       </c>
       <c r="C356" s="5">
         <v>0.11890522700000083</v>
       </c>
       <c r="D356" s="5">
         <v>13.090661919244152</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>11.574499349</v>
       </c>
       <c r="C357" s="5">
         <v>-8.3713829000000572E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-8.2845145558484656</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>11.520746559999999</v>
       </c>
       <c r="C358" s="5">
         <v>-5.3752789000000689E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-5.4327203014894909</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>11.643324647</v>
       </c>
       <c r="C359" s="5">
         <v>0.12257808700000083</v>
       </c>
       <c r="D359" s="5">
         <v>13.542017958503138</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>11.627618281</v>
       </c>
       <c r="C360" s="5">
         <v>-1.5706365999999861E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-1.6067945233650405</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>11.716351563</v>
       </c>
       <c r="C361" s="5">
         <v>8.8733281999999747E-2</v>
       </c>
       <c r="D361" s="5">
         <v>9.5518067250014216</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>11.561537746000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.15481381699999908</v>
       </c>
       <c r="D362" s="5">
         <v>-14.753122520464835</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>11.726350237</v>
       </c>
       <c r="C363" s="5">
         <v>0.16481249099999928</v>
       </c>
       <c r="D363" s="5">
         <v>18.513307659104417</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>11.887220624999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.16087038799999931</v>
       </c>
       <c r="D364" s="5">
         <v>17.763184877296446</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>11.889619617999999</v>
       </c>
       <c r="C365" s="5">
         <v>2.3989929999999049E-3</v>
       </c>
       <c r="D365" s="5">
         <v>0.24244432021089946</v>
       </c>
       <c r="E365" s="5">
         <v>3.5204854001100738</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>12.057313572</v>
       </c>
       <c r="C366" s="5">
         <v>0.16769395400000064</v>
       </c>
       <c r="D366" s="5">
         <v>18.301742446923285</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>12.052612882</v>
       </c>
       <c r="C367" s="5">
         <v>-4.7006899999999519E-3</v>
       </c>
       <c r="D367" s="5">
         <v>-0.4668327129512817</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>11.969071599999999</v>
       </c>
       <c r="C368" s="5">
         <v>-8.354128200000055E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-8.007782546320497</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>7.4295120687000002</v>
       </c>
       <c r="C369" s="5">
         <v>-4.5395595312999992</v>
       </c>
       <c r="D369" s="5">
         <v>-99.672811575468074</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>8.6736421512999993</v>
       </c>
       <c r="C370" s="5">
         <v>1.244130082599999</v>
       </c>
       <c r="D370" s="5">
         <v>541.05382458559723</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>9.3775872478999993</v>
       </c>
       <c r="C371" s="5">
         <v>0.70394509660000004</v>
       </c>
       <c r="D371" s="5">
         <v>155.07938179324245</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>9.1597745228999994</v>
       </c>
       <c r="C372" s="5">
         <v>-0.21781272499999993</v>
       </c>
       <c r="D372" s="5">
         <v>-24.57348590441687</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>9.2291113589999991</v>
       </c>
       <c r="C373" s="5">
         <v>6.9336836099999744E-2</v>
       </c>
       <c r="D373" s="5">
         <v>9.4715422353765177</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>9.5525526412000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.32344128220000101</v>
       </c>
       <c r="D374" s="5">
         <v>51.187066579615561</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>9.7087181494999992</v>
       </c>
       <c r="C375" s="5">
         <v>0.15616550829999909</v>
       </c>
       <c r="D375" s="5">
         <v>21.481304096465937</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>9.7742899733000002</v>
       </c>
       <c r="C376" s="5">
         <v>6.5571823800000928E-2</v>
       </c>
       <c r="D376" s="5">
         <v>8.4126369205604909</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>9.8787152191000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.1044252457999999</v>
       </c>
       <c r="D377" s="5">
         <v>13.601211203943464</v>
       </c>
       <c r="E377" s="5">
         <v>-16.913109615850452</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>9.8850642323999995</v>
       </c>
       <c r="C378" s="5">
         <v>6.3490132999994842E-3</v>
       </c>
       <c r="D378" s="5">
         <v>0.77396754375589349</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>9.6335820485999992</v>
       </c>
       <c r="C379" s="5">
         <v>-0.25148218380000031</v>
       </c>
       <c r="D379" s="5">
         <v>-26.599391711143539</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>9.9576007477000008</v>
       </c>
       <c r="C380" s="5">
         <v>0.32401869910000158</v>
       </c>
       <c r="D380" s="5">
         <v>48.731481086064377</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>10.31867989</v>
       </c>
       <c r="C381" s="5">
         <v>0.36107914229999949</v>
       </c>
       <c r="D381" s="5">
         <v>53.33212974563726</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>10.447199842</v>
       </c>
       <c r="C382" s="5">
         <v>0.12851995199999955</v>
       </c>
       <c r="D382" s="5">
         <v>16.013665797381172</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>10.654963607999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.20776376599999935</v>
       </c>
       <c r="D383" s="5">
         <v>26.655723777753426</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>10.740321028</v>
       </c>
       <c r="C384" s="5">
         <v>8.5357420000001127E-2</v>
       </c>
       <c r="D384" s="5">
         <v>10.048341715005016</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>10.706943646999999</v>
       </c>
       <c r="C385" s="5">
         <v>-3.3377381000001094E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-3.666120255440275</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>10.642117625999999</v>
       </c>
       <c r="C386" s="5">
         <v>-6.4826021000000011E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-7.0283678779496928</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>10.782244669000001</v>
       </c>
       <c r="C387" s="5">
         <v>0.14012704300000145</v>
       </c>
       <c r="D387" s="5">
         <v>16.996678583079451</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>10.88099777</v>
       </c>
       <c r="C388" s="5">
         <v>9.8753100999999788E-2</v>
       </c>
       <c r="D388" s="5">
         <v>11.561530833092327</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>11.098135605</v>
       </c>
       <c r="C389" s="5">
         <v>0.21713783499999906</v>
       </c>
       <c r="D389" s="5">
         <v>26.758084828024643</v>
       </c>
       <c r="E389" s="5">
         <v>12.343916783250442</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>10.823122034000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.27501357099999879</v>
       </c>
       <c r="D390" s="5">
         <v>-26.000235275763018</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>11.068355854</v>
       </c>
       <c r="C391" s="5">
         <v>0.24523381999999927</v>
       </c>
       <c r="D391" s="5">
         <v>30.84788247525243</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>11.058363551999999</v>
       </c>
       <c r="C392" s="5">
         <v>-9.9923020000005636E-3</v>
       </c>
       <c r="D392" s="5">
         <v>-1.0779743330075808</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>11.127369509999999</v>
       </c>
       <c r="C393" s="5">
         <v>6.9005957999999978E-2</v>
       </c>
       <c r="D393" s="5">
         <v>7.7506149266125979</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>11.137704352</v>
       </c>
       <c r="C394" s="5">
         <v>1.0334842000000677E-2</v>
       </c>
       <c r="D394" s="5">
         <v>1.1202430865102864</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>11.256847771</v>
       </c>
       <c r="C395" s="5">
         <v>0.11914341900000025</v>
       </c>
       <c r="D395" s="5">
         <v>13.619609241460061</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>11.33422069</v>
       </c>
       <c r="C396" s="5">
         <v>7.7372919000000095E-2</v>
       </c>
       <c r="D396" s="5">
         <v>8.5671552548494567</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>11.384778683</v>
       </c>
       <c r="C397" s="5">
         <v>5.0557992999999968E-2</v>
       </c>
       <c r="D397" s="5">
         <v>5.4860753492838921</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>11.519867498</v>
       </c>
       <c r="C398" s="5">
         <v>0.13508881499999958</v>
       </c>
       <c r="D398" s="5">
         <v>15.205893495667766</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>11.553100755999999</v>
       </c>
       <c r="C399" s="5">
         <v>3.3233257999999211E-2</v>
       </c>
       <c r="D399" s="5">
         <v>3.5172973002049135</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>11.595338771</v>
       </c>
       <c r="C400" s="5">
         <v>4.2238015000000573E-2</v>
       </c>
       <c r="D400" s="5">
         <v>4.4764886721259556</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>11.510290404999999</v>
       </c>
       <c r="C401" s="5">
         <v>-8.5048366000000541E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-8.4551170779116998</v>
       </c>
       <c r="E401" s="5">
         <v>3.7137300774583437</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>11.661090064</v>
       </c>
       <c r="C402" s="5">
         <v>0.15079965900000047</v>
       </c>
       <c r="D402" s="5">
         <v>16.905359855880132</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>11.678579278000001</v>
       </c>
       <c r="C403" s="5">
         <v>1.7489214000001141E-2</v>
       </c>
       <c r="D403" s="5">
         <v>1.8146712134958554</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>11.957707617000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.27912833899999967</v>
       </c>
       <c r="D404" s="5">
         <v>32.76848589068058</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>11.934930678000001</v>
       </c>
       <c r="C405" s="5">
         <v>-2.2776938999999885E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-2.2619547891165714</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>12.031011425999999</v>
       </c>
       <c r="C406" s="5">
         <v>9.608074799999855E-2</v>
       </c>
       <c r="D406" s="5">
         <v>10.099883919610896</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>11.970958018999999</v>
       </c>
       <c r="C407" s="5">
         <v>-6.0053406999999837E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-5.82812394981993</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>11.83292161</v>
       </c>
       <c r="C408" s="5">
         <v>-0.13803640899999969</v>
       </c>
       <c r="D408" s="5">
         <v>-12.992446756847997</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>11.863232016</v>
       </c>
       <c r="C409" s="5">
         <v>3.0310405999999901E-2</v>
       </c>
       <c r="D409" s="5">
         <v>3.1175157048970226</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>11.888780529</v>
       </c>
       <c r="C410" s="5">
         <v>2.5548513000000383E-2</v>
       </c>
       <c r="D410" s="5">
         <v>2.615136706518717</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>11.824335758</v>
       </c>
       <c r="C411" s="5">
         <v>-6.444477099999979E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-6.3142969936388909</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>11.805278647</v>
       </c>
       <c r="C412" s="5">
         <v>-1.9057111000000404E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-1.9169707197329688</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>11.817922715</v>
       </c>
       <c r="C413" s="5">
         <v>1.2644068000000175E-2</v>
       </c>
       <c r="D413" s="5">
         <v>1.2928607729602692</v>
       </c>
       <c r="E413" s="5">
         <v>2.6726720106589719</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>11.882578333</v>
       </c>
       <c r="C414" s="5">
         <v>6.4655617999999748E-2</v>
       </c>
       <c r="D414" s="5">
         <v>6.766371972921692</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>12.086921601</v>
       </c>
       <c r="C415" s="5">
         <v>0.20434326800000058</v>
       </c>
       <c r="D415" s="5">
         <v>22.704426659210508</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>11.948597541</v>
       </c>
       <c r="C416" s="5">
         <v>-0.13832406000000042</v>
       </c>
       <c r="D416" s="5">
         <v>-12.900685526031175</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>11.841747463000001</v>
       </c>
       <c r="C417" s="5">
         <v>-0.10685007799999902</v>
       </c>
       <c r="D417" s="5">
         <v>-10.218606430089549</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>11.940485145</v>
       </c>
       <c r="C418" s="5">
         <v>9.8737681999999438E-2</v>
       </c>
       <c r="D418" s="5">
         <v>10.477574473367103</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>11.896648958</v>
       </c>
       <c r="C419" s="5">
         <v>-4.3836187000000137E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-4.3175935493368067</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>12.039776641</v>
       </c>
       <c r="C420" s="5">
         <v>0.14312768299999945</v>
       </c>
       <c r="D420" s="5">
         <v>15.431781838462433</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>12.144792674</v>
       </c>
       <c r="C421" s="5">
         <v>0.10501603300000006</v>
       </c>
       <c r="D421" s="5">
         <v>10.983930816003195</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>12.163262830000001</v>
       </c>
       <c r="C422" s="5">
         <v>1.8470156000001126E-2</v>
       </c>
       <c r="D422" s="5">
         <v>1.8403380410067394</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>12.307783732000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.14452090200000001</v>
       </c>
       <c r="D423" s="5">
         <v>15.227776316149576</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>12.318345264</v>
       </c>
       <c r="C424" s="5">
         <v>1.0561531999998763E-2</v>
       </c>
       <c r="D424" s="5">
         <v>1.0346156693481268</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>12.32063546</v>
       </c>
       <c r="C425" s="5">
         <v>2.2901960000005772E-3</v>
       </c>
       <c r="D425" s="5">
         <v>0.22332927686077308</v>
       </c>
       <c r="E425" s="5">
         <v>4.2538164880865814</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>12.299352234000001</v>
       </c>
       <c r="C426" s="5">
         <v>-2.1283225999999544E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-2.0533526908554922</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>12.384938780000001</v>
       </c>
       <c r="C427" s="5">
         <v>8.5586546000000041E-2</v>
       </c>
       <c r="D427" s="5">
         <v>8.6774650244298748</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>12.243171264000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.14176751599999982</v>
       </c>
       <c r="D428" s="5">
         <v>-12.903495378088836</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>12.349585996</v>
       </c>
       <c r="C429" s="5">
         <v>0.10641473199999929</v>
       </c>
       <c r="D429" s="5">
         <v>10.943455362949116</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>12.245172954999999</v>
       </c>
       <c r="C430" s="5">
         <v>-0.10441304100000082</v>
       </c>
       <c r="D430" s="5">
         <v>-9.6869936372125274</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>12.313312657999999</v>
       </c>
       <c r="C431" s="5">
         <v>6.813970299999994E-2</v>
       </c>
       <c r="D431" s="5">
         <v>6.8857483815352394</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>12.54098857</v>
       </c>
       <c r="C432" s="5">
         <v>0.22767591200000048</v>
       </c>
       <c r="D432" s="5">
         <v>24.589768368026309</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>12.430552556</v>
       </c>
       <c r="C433" s="5">
         <v>-0.11043601399999936</v>
       </c>
       <c r="D433" s="5">
         <v>-10.070134325148583</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>12.450142534999999</v>
       </c>
       <c r="C434" s="5">
         <v>1.9589978999999147E-2</v>
       </c>
       <c r="D434" s="5">
         <v>1.9076231784725506</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>12.436915218999999</v>
       </c>
       <c r="C435" s="5">
         <v>-1.3227316000000044E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-1.2674840483194338</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>12.343293069</v>
       </c>
       <c r="C436" s="5">
         <v>-9.3622149999999849E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-8.6685396031725759</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>12.435352458000001</v>
       </c>
       <c r="C437" s="5">
         <v>9.2059389000000991E-2</v>
       </c>
       <c r="D437" s="5">
         <v>9.3263128508165991</v>
       </c>
       <c r="E437" s="5">
         <v>0.93109643875464165</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>12.581589556000001</v>
       </c>
       <c r="C438" s="5">
         <v>0.14623709800000029</v>
       </c>
       <c r="D438" s="5">
         <v>15.061218845842816</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>12.476784284000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.10480527200000012</v>
       </c>
       <c r="D439" s="5">
         <v>-9.5505691745936474</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>12.491247654</v>
       </c>
       <c r="C440" s="5">
         <v>1.4463369999999642E-2</v>
       </c>
       <c r="D440" s="5">
         <v>1.3999705097977433</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>12.401191324999999</v>
       </c>
       <c r="C441" s="5">
         <v>-9.0056329000001156E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-8.3165245701357637</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>12.392232757</v>
       </c>
       <c r="C442" s="5">
         <v>-8.9585679999988344E-3</v>
       </c>
       <c r="D442" s="5">
         <v>-0.86343894196440063</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>12.498080321</v>
+        <v>12.430578025999999</v>
       </c>
       <c r="C443" s="5">
-        <v>0.10584756399999939</v>
+        <v>3.8345268999998794E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>10.745220799136955</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>3.7770076391776763</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>12.518972283</v>
+      </c>
+      <c r="C444" s="5">
+        <v>8.839425700000092E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>8.8750199192317858</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34F1528B-758D-4E25-867D-1A1AD1C3FBE4}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>